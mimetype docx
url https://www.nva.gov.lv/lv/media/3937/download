--- v0 (2025-10-13)
+++ v1 (2026-04-20)
@@ -19,120 +19,120 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="4410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006034CE" w14:paraId="6714F7B8" w14:textId="77777777" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="6714F7B8" w14:textId="77777777" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AC474CA" w14:textId="55E60042" w:rsidR="00AA3A4D" w:rsidRPr="005930B7" w:rsidRDefault="00D90EC6" w:rsidP="00AA3A4D">
+          <w:p w14:paraId="0AC474CA" w14:textId="55E60042" w:rsidR="00AA3A4D" w:rsidRPr="00E96483" w:rsidRDefault="009B48D6" w:rsidP="00AA3A4D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk41568969"/>
-            <w:r w:rsidRPr="004C09C3">
+            <w:r w:rsidRPr="00E96483">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DC12E2B" w14:textId="51451F02" w:rsidR="00AA3A4D" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="004C09C3">
+          <w:p w14:paraId="2DC12E2B" w14:textId="51451F02" w:rsidR="00AA3A4D" w:rsidRPr="00E96483" w:rsidRDefault="009B48D6" w:rsidP="004C09C3">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C09C3">
+            <w:r w:rsidRPr="00E96483">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>filiālei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AF1890D" w14:textId="1C3668EB" w:rsidR="00AA3A4D" w:rsidRPr="004617D9" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+    <w:p w14:paraId="3AF1890D" w14:textId="4A26E429" w:rsidR="00AA3A4D" w:rsidRPr="004617D9" w:rsidRDefault="009B48D6" w:rsidP="00E96483">
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(filiāle</w:t>
       </w:r>
       <w:r w:rsidR="00FB5FD1" w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, kurai</w:t>
       </w:r>
       <w:r w:rsidR="00FB3EC5" w:rsidRPr="004C09C3">
@@ -152,255 +152,255 @@
         <w:t>adresēts iesniegums)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789B26F8" w14:textId="77777777" w:rsidR="007E0DF9" w:rsidRPr="007E0DF9" w:rsidRDefault="007E0DF9" w:rsidP="00AA3A4D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable4"/>
         <w:tblW w:w="11293" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="6898"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006034CE" w14:paraId="499D9589" w14:textId="6759FA8B" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="499D9589" w14:textId="6759FA8B" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D70D88A" w14:textId="1493443C" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="00D90EC6" w:rsidP="007E0DF9">
+          <w:p w14:paraId="5D70D88A" w14:textId="1493443C" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="009B48D6" w:rsidP="007E0DF9">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk47600566"/>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>VĀRDS, UZVĀRDS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4D301B8C" w14:textId="588D108D" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="00665A20" w:rsidP="00BC1781">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="394A5C24" w14:textId="3A4C2897" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="394A5C24" w14:textId="3A4C2897" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="670DA217" w14:textId="49D90028" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="00D90EC6" w:rsidP="007A65AF">
+          <w:p w14:paraId="670DA217" w14:textId="49D90028" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="009B48D6" w:rsidP="007A65AF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>PERSONAS KODS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="11104C43" w14:textId="77777777" w:rsidR="00665A20" w:rsidRPr="00121804" w:rsidRDefault="00665A20" w:rsidP="00BC1781">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="2C99CBFC" w14:textId="77777777" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="2C99CBFC" w14:textId="77777777" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A4FEFE" w14:textId="700527EB" w:rsidR="007E0DF9" w:rsidRPr="000D4427" w:rsidRDefault="00D90EC6" w:rsidP="007A65AF">
+          <w:p w14:paraId="65A4FEFE" w14:textId="700527EB" w:rsidR="007E0DF9" w:rsidRPr="000D4427" w:rsidRDefault="009B48D6" w:rsidP="007A65AF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ADRESE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="05D7385C" w14:textId="77777777" w:rsidR="007E0DF9" w:rsidRPr="00121804" w:rsidRDefault="007E0DF9" w:rsidP="00BC1781">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="29AE7CC2" w14:textId="77777777" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="29AE7CC2" w14:textId="77777777" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="11293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404ECA2A" w14:textId="3F480DE4" w:rsidR="007E0DF9" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="007E0DF9">
+          <w:p w14:paraId="404ECA2A" w14:textId="3F480DE4" w:rsidR="007E0DF9" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="007E0DF9">
             <w:pPr>
               <w:ind w:firstLine="1596"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A8B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(NOVADS, PILSĒTA, IELA/MĀJAS NOSAUKUMS, MĀJAS NUMURS, DZĪVOKĻA NUMURS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="4A27E272" w14:textId="4CC03977" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="4A27E272" w14:textId="4CC03977" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="403CF2A2" w14:textId="7DCCFCF9" w:rsidR="001624D7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="007A65AF">
+          <w:p w14:paraId="403CF2A2" w14:textId="7DCCFCF9" w:rsidR="001624D7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="007A65AF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>TELEFONA NUMURS:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5844CDC4" w14:textId="787BCB8E" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="00665A20" w:rsidP="007A65AF">
@@ -412,62 +412,62 @@
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6296B197" w14:textId="60CE0190" w:rsidR="00665A20" w:rsidRPr="000E4859" w:rsidRDefault="00665A20" w:rsidP="00BC1781">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="602B215A" w14:textId="77777777" w:rsidTr="006034CE">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="602B215A" w14:textId="77777777" w:rsidTr="000D4E0F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15130CDE" w14:textId="16369B1B" w:rsidR="00AA3A4D" w:rsidRPr="006B0273" w:rsidRDefault="00D90EC6" w:rsidP="007A65AF">
+          <w:p w14:paraId="15130CDE" w14:textId="16369B1B" w:rsidR="00AA3A4D" w:rsidRPr="006B0273" w:rsidRDefault="009B48D6" w:rsidP="007A65AF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ELEKTRONISKĀ PASTA ADRESE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6898" w:type="dxa"/>
           </w:tcPr>
@@ -478,411 +478,432 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45EE4E79" w14:textId="77777777" w:rsidR="00985A85" w:rsidRPr="00245A8B" w:rsidRDefault="00985A85" w:rsidP="00985A85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk41569109"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7CDE36BD" w14:textId="655FB933" w:rsidR="0086451C" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6">
+    <w:p w14:paraId="7CDE36BD" w14:textId="655FB933" w:rsidR="0086451C" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>IESNIEGUMS BEZDARBNIEKA STATUSA PIEŠĶIRŠANAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41962383" w14:textId="77777777" w:rsidR="007A65AF" w:rsidRPr="00CE0C2C" w:rsidRDefault="007A65AF" w:rsidP="00F51AC5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186F1371" w14:textId="1419EC97" w:rsidR="00F51AC5" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="00F51AC5">
+    <w:p w14:paraId="78499AE8" w14:textId="6978D3F4" w:rsidR="005930B7" w:rsidRPr="000E4859" w:rsidRDefault="009B48D6" w:rsidP="00AC6BF3">
       <w:pPr>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="10"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lūdzu man piešķirt bezdarbnieka statusu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78499AE8" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="000E4859" w:rsidRDefault="005930B7" w:rsidP="005930B7">
+    <w:p w14:paraId="40A329A7" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apliecinu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E81D205" w14:textId="022759F3" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="4E81D205" w14:textId="00E12046" w:rsidR="005930B7" w:rsidRPr="00DD2144" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nestrādāju, neesmu darba ņēmējs vai pašnodarbinātais atbilstoši likumam “Par valsts sociālo apdrošināšanu”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6562E84D" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="579FC4EA" w14:textId="0F776E03" w:rsidR="00DD2144" w:rsidRPr="00AC6BF3" w:rsidRDefault="009B48D6" w:rsidP="00DD2144">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C09C3">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">meklēju darbu; </w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negūstu ienākumus, kas ir valsts sociālās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>apdrošināšanas obligāto iemaksu objekts saskaņā ar likumu “Par valsts sociālo apdrošināšanu”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E76ADB0" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="6562E84D" w14:textId="6C8850AA" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">esmu darbspējīgs un gatavs </w:t>
-[...7 lines deleted...]
-        <w:t>nekavējoties stāties darba attiecībās;</w:t>
+        <w:t xml:space="preserve">meklēju darbu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F1F900" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="1E76ADB0" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">esmu sasniedzis 15 gadu vecumu; </w:t>
+        <w:t>esmu darbspējīgs un gatavs nekavējoties stāties darba attiecībās;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EA5A73" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="49F1F900" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">neesmu sasniedzis vecumu, kas dod tiesības saņemt valsts vecuma pensiju; </w:t>
+        <w:t xml:space="preserve">esmu sasniedzis 15 gadu vecumu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539CEBBB" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="62EA5A73" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">nav piešķirta valsts vecuma pensija (tai skaitā priekšlaicīgi); </w:t>
+        <w:t>neesmu sasniedzis vecumu, kas dod tiesības saņe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C09C3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mt valsts vecuma pensiju; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460C4BBC" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="539CEBBB" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>neesmu uzņemts pamatizglītības vai vidējās iz</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">glītības programmā klātienē; </w:t>
+        <w:t xml:space="preserve">nav piešķirta valsts vecuma pensija (tai skaitā priekšlaicīgi); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C24D3A" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="005930B7">
+    <w:p w14:paraId="460C4BBC" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">neveicu komercdarbību vai tā apturēta saskaņā ar normatīvajiem aktiem; </w:t>
+        <w:t xml:space="preserve">neesmu uzņemts pamatizglītības vai vidējās izglītības programmā klātienē; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AED795" w14:textId="45C24422" w:rsidR="00B84853" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="000E4859">
+    <w:p w14:paraId="60C24D3A" w14:textId="77777777" w:rsidR="005930B7" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="005930B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">neatrodos ieslodzījuma vietā, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">neveicu komercdarbību vai tā apturēta saskaņā ar normatīvajiem aktiem; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AED795" w14:textId="45C24422" w:rsidR="00B84853" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="000E4859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>neatrodos ieslodz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C09C3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ījuma vietā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C09C3">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>izņemot brīvības atņemšanas soda izciešanu atklātā cietumā, vai ilgstošas sociālās aprūpes vai sociālās rehabilitācijas inst</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C09C3">
+        <w:t>izņemot brīvības atņemšanas soda izciešanu atklātā cietumā, vai ilgstošas sociālās aprūpes vai sociālās rehabilitācijas institūcijā, kurā pakalpojumus pilnībā vai daļēji finansē no valsts vai pašvaldības budžeta</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4859" w:rsidRPr="004C09C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>itūcijā, kurā pakalpojumus pilnībā vai daļēji finansē no valsts vai pašvaldības budžeta</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177CBB00" w14:textId="1A6DF50C" w:rsidR="00985A85" w:rsidRDefault="00D90EC6" w:rsidP="000E4859">
+    <w:p w14:paraId="177CBB00" w14:textId="1A6DF50C" w:rsidR="00985A85" w:rsidRDefault="009B48D6" w:rsidP="000E4859">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apliecinu, ka esmu iepazinies/-usies ar </w:t>
+        <w:t>Apliecinu, ka esmu iepazinies/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C09C3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-usies ar </w:t>
       </w:r>
       <w:r w:rsidR="00797282" w:rsidRPr="004C09C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūras (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="004C09C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>NVA</w:t>
       </w:r>
       <w:r w:rsidR="00797282" w:rsidRPr="004C09C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
@@ -935,1710 +956,1709 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075E8C01" w14:textId="512DB025" w:rsidR="00F0261A" w:rsidRDefault="00F0261A" w:rsidP="001616AB">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4234"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6623"/>
+        <w:gridCol w:w="4190"/>
+        <w:gridCol w:w="204"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="6708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006034CE" w14:paraId="222349EA" w14:textId="77777777" w:rsidTr="007659A8">
-[...2 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+      <w:tr w:rsidR="000D4E0F" w14:paraId="222349EA" w14:textId="77777777" w:rsidTr="00AC6BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78F3AF68" w14:textId="76FD21A1" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="0009600D">
+          <w:p w14:paraId="78F3AF68" w14:textId="76FD21A1" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="0009600D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>INFORMĀCIJA PAR NODARBOŠANOS:</w:t>
+              <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:r w:rsidRPr="0009600D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>NODARBOŠANOS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22448E28" w14:textId="77777777" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="0009600D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="379D21B7" w14:textId="4152D866" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="0009600D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="04472E0D" w14:textId="77777777" w:rsidTr="007659A8">
-[...2 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+      <w:tr w:rsidR="000D4E0F" w14:paraId="04472E0D" w14:textId="77777777" w:rsidTr="00AC6BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3ED76715" w14:textId="77777777" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="000E4859">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3325EA43" w14:textId="77777777" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="00F0261A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="689A58A2" w14:textId="3B0E6AD9" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="0009600D">
+          <w:p w14:paraId="689A58A2" w14:textId="3B0E6AD9" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="0009600D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Profesijas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="48B348D8" w14:textId="77777777" w:rsidTr="001616AB">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="48B348D8" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4381" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39BE4B1E" w14:textId="441F449D" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="00417CE5">
+          <w:p w14:paraId="39BE4B1E" w14:textId="441F449D" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="00417CE5">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Meklēju darbu profesijā/s, kas atbilst manai iegūtajai izglītībai un/vai profesionālajai</w:t>
             </w:r>
             <w:r w:rsidR="00FB05F3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pieredzei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14F9E1EE" w14:textId="77777777" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="000E4859">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54547FAF" w14:textId="5098E79A" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="000E4859">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="40E32D8D" w14:textId="77777777" w:rsidTr="001616AB">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="40E32D8D" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20FE725E" w14:textId="4661E50F" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="000E4859">
+          <w:p w14:paraId="20FE725E" w14:textId="4661E50F" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="000E4859">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>INFORMĀCIJA PAR IEGŪTO IZGLĪTĪBU:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B919E59" w14:textId="77777777" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="00F0261A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C764934" w14:textId="515D18EA" w:rsidR="00F0261A" w:rsidRPr="0009600D" w:rsidRDefault="00F0261A" w:rsidP="0009600D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="74FF5F9F" w14:textId="77777777" w:rsidTr="007925B3">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="74FF5F9F" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
-          <w:trHeight w:val="321"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6711" w:type="dxa"/>
+          <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322C4D6E" w14:textId="35523B6B" w:rsidR="007925B3" w:rsidRPr="007925B3" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="322C4D6E" w14:textId="35523B6B" w:rsidR="00AC6BF3" w:rsidRPr="007925B3" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Zemāka par pamatizglītību</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="805040256"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="68A34608" w14:textId="48545F1B" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="68A34608" w14:textId="48545F1B" w:rsidR="00AC6BF3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:tc>
-[...22 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="648C1E97" w14:textId="77777777" w:rsidTr="007659A8">
-[...2 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+      <w:tr w:rsidR="000D4E0F" w14:paraId="648C1E97" w14:textId="77777777" w:rsidTr="00AC6BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="66575602" w14:textId="7CD1C4DC" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="66575602" w14:textId="7CD1C4DC" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vispārējā izglītība:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="44CDCCF6" w14:textId="6C0AE468" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B781F" w14:textId="1C74B844" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="3F8B781F" w14:textId="1C74B844" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Absolvēšanas gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="4B335376" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="4B335376" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7E852F" w14:textId="2BD2679E" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="6E7E852F" w14:textId="2BD2679E" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vispārējā p</w:t>
             </w:r>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>amatizglītība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="1474872895"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0939EA81" w14:textId="4CBD9585" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="0939EA81" w14:textId="4CBD9585" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06C83F5C" w14:textId="263CE56A" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="202FC96F" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="202FC96F" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B15A1B3" w14:textId="0DDC86D6" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="0B15A1B3" w14:textId="0DDC86D6" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vispārējā vidējā izglītība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="-332923414"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4C7DE4E8" w14:textId="30299010" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="4C7DE4E8" w14:textId="30299010" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57E8FC9C" w14:textId="0DE605EC" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="0CCBAC12" w14:textId="77777777" w:rsidTr="00417CE5">
-[...2 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+      <w:tr w:rsidR="000D4E0F" w14:paraId="0CCBAC12" w14:textId="77777777" w:rsidTr="00AC6BF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644F7C37" w14:textId="00E44D5A" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="644F7C37" w14:textId="00E44D5A" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Profesionālā un augstākā izglītība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ADDEB56" w14:textId="4A7C4818" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="585D4277" w14:textId="2AD936FF" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="585D4277" w14:textId="2AD936FF" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izglītības programma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">/ </w:t>
-[...9 lines deleted...]
-              <w:t>kvalifikācija</w:t>
+              <w:t>/ kvalifikācija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>/ absolvēšanas gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="22AF3FB5" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="22AF3FB5" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="578A922C" w14:textId="0623E415" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="578A922C" w14:textId="0623E415" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>profesionālā kvalifikācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="-932275122"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7A16875C" w14:textId="2424EB6D" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="7A16875C" w14:textId="2424EB6D" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D53CB68" w14:textId="77777777" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="015F2234" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="015F2234" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FBB27A3" w14:textId="18DF47DA" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="5FBB27A3" w14:textId="18DF47DA" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1.līmeņa profesionālā augstākā izglītība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="-1847312967"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29EC8460" w14:textId="1BB0A319" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="29EC8460" w14:textId="1BB0A319" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="719F2519" w14:textId="77777777" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="6C1E8E5A" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="6C1E8E5A" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37FE0C57" w14:textId="593AF2DC" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="37FE0C57" w14:textId="593AF2DC" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Augstākā izglītība (bakalaura grāds)</w:t>
+              <w:t>Augstākā izglītība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009600D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (bakalaura grāds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="958464162"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="282C42E5" w14:textId="213B0692" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="282C42E5" w14:textId="213B0692" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="450F0423" w14:textId="77777777" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="4927FEB3" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="4927FEB3" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE34C6B" w14:textId="4583B9F6" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="7FE34C6B" w14:textId="4583B9F6" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Augstākā izglītība (maģistra grāds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="-973289250"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4DF7994F" w14:textId="272DB6C7" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="4DF7994F" w14:textId="272DB6C7" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EC15008" w14:textId="77777777" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006034CE" w14:paraId="1E0E7BC8" w14:textId="77777777" w:rsidTr="00417CE5">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="1E0E7BC8" w14:textId="77777777" w:rsidTr="00AC6BF3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1344A9" w14:textId="6981FC9D" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+          <w:p w14:paraId="7B1344A9" w14:textId="6981FC9D" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009600D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Augstākā izglītība (doktora grāds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:id w:val="1832945690"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="481" w:type="dxa"/>
+                <w:tcW w:w="436" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2D3E0859" w14:textId="73884610" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="00D90EC6" w:rsidP="007925B3">
+              <w:p w14:paraId="2D3E0859" w14:textId="73884610" w:rsidR="007925B3" w:rsidRPr="00417CE5" w:rsidRDefault="009B48D6" w:rsidP="007925B3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00417CE5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6623" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD30909" w14:textId="77777777" w:rsidR="007925B3" w:rsidRPr="0009600D" w:rsidRDefault="007925B3" w:rsidP="007925B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CC7D706" w14:textId="77777777" w:rsidR="007659A8" w:rsidRDefault="007659A8" w:rsidP="007659A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140C7E32" w14:textId="6690C80E" w:rsidR="007659A8" w:rsidRPr="001616AB" w:rsidRDefault="00D90EC6" w:rsidP="001616AB">
+    <w:p w14:paraId="140C7E32" w14:textId="64936FB5" w:rsidR="007659A8" w:rsidRPr="001616AB" w:rsidRDefault="009B48D6" w:rsidP="001616AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>NVA l</w:t>
       </w:r>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>ēmums būs</w:t>
+        <w:t>ēmums būs pieejams</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EBC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, autorizējoties</w:t>
       </w:r>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pieejams Jūsu NVA CV un vakanču portāl</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> NVA CV un vakanču portāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96483">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001616AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>cvvp.nva.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00336EBC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">un oficiālās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">lietotāja kontā </w:t>
-      </w:r>
+        <w:t xml:space="preserve">elektroniskās adreses kontā, ja </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>un oficiālās elektroniskās adreses kontā, ja esat to aktivizējis.</w:t>
+        <w:t>esat to aktivizējis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E51F6F7" w14:textId="5F36D0BF" w:rsidR="007659A8" w:rsidRPr="001616AB" w:rsidRDefault="00D90EC6" w:rsidP="001616AB">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3E51F6F7" w14:textId="5F36D0BF" w:rsidR="007659A8" w:rsidRPr="001616AB" w:rsidRDefault="009B48D6" w:rsidP="001616AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Informāciju par datumu, kurā jāierodas uz </w:t>
       </w:r>
       <w:r w:rsidR="0086309A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klātienes </w:t>
       </w:r>
       <w:r w:rsidRPr="001616AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>konsultāciju NVA filiālē,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> saņemsiet uz iesniegumā norādīto e-pasta adresi vai īsziņā uz norādīto telefona numuru.</w:t>
+        <w:t>konsultāciju NVA filiālē, saņemsiet uz iesniegumā norādīto e-pasta adresi vai īsziņā uz norādīto telefona numuru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C4169" w14:textId="77777777" w:rsidR="007659A8" w:rsidRDefault="007659A8" w:rsidP="007659A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66BAE544" w14:textId="391CACE0" w:rsidR="007659A8" w:rsidRPr="007C6776" w:rsidRDefault="00D90EC6" w:rsidP="001616AB">
+    <w:p w14:paraId="18F856B0" w14:textId="76A96714" w:rsidR="007925B3" w:rsidRDefault="009B48D6" w:rsidP="00AC6BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1080135514"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C6776" w:rsidRPr="001616AB">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -2722,247 +2742,230 @@
       </w:r>
       <w:r w:rsidR="008E6B44" w:rsidRPr="001616AB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="007C6776" w:rsidRPr="001616AB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iepazīties </w:t>
       </w:r>
       <w:r w:rsidR="008E6B44" w:rsidRPr="001616AB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klātienē NVA filiālē.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00DD2144">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C6776">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Atzīmētā izvēle ir spēkā, ja nav aktivizēts oficiālās elektroniskās adreses konts.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F9D9F94" w14:textId="77777777" w:rsidR="00E56A81" w:rsidRPr="005930B7" w:rsidRDefault="00E56A81" w:rsidP="001616AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="998"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006034CE" w14:paraId="7129F048" w14:textId="3F4B75F1" w:rsidTr="006261CD">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="7129F048" w14:textId="3F4B75F1" w:rsidTr="006261CD">
         <w:trPr>
           <w:trHeight w:val="487"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B00418F" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00D90EC6" w:rsidP="009E2A88">
+          <w:p w14:paraId="0B00418F" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="009B48D6" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
             <w:r w:rsidRPr="00083008">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="23DFB85C" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00680733" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58B057BE" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00D90EC6" w:rsidP="009E2A88">
+          <w:p w14:paraId="58B057BE" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="009B48D6" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00083008">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00230851" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00D90EC6" w:rsidP="009E2A88">
+          <w:p w14:paraId="00230851" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="009B48D6" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00083008">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B02BB4E" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00680733" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12D87BCD" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="00D90EC6" w:rsidP="009E2A88">
+          <w:p w14:paraId="12D87BCD" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="00083008" w:rsidRDefault="009B48D6" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00083008">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3000,67 +3003,66 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7868C28B" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="004C09C3" w:rsidRDefault="00680733" w:rsidP="009E2A88">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="006034CE" w14:paraId="565AA0E6" w14:textId="65FC3A64" w:rsidTr="006261CD">
+      <w:tr w:rsidR="000D4E0F" w14:paraId="565AA0E6" w14:textId="65FC3A64" w:rsidTr="006261CD">
         <w:trPr>
           <w:gridBefore w:val="8"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="3834" w:type="dxa"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="220"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E257113" w14:textId="1645575A" w:rsidR="00680733" w:rsidRPr="004C09C3" w:rsidRDefault="00D90EC6" w:rsidP="009E2A88">
+          <w:p w14:paraId="5E257113" w14:textId="1645575A" w:rsidR="00680733" w:rsidRPr="004C09C3" w:rsidRDefault="009B48D6" w:rsidP="009E2A88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C09C3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6FBDDE" w14:textId="77777777" w:rsidR="00680733" w:rsidRPr="004C09C3" w:rsidRDefault="00680733" w:rsidP="009E2A88">
@@ -3097,549 +3099,564 @@
     <w:p w14:paraId="300FA375" w14:textId="77777777" w:rsidR="00EB7C4F" w:rsidRPr="00F87EC3" w:rsidRDefault="00EB7C4F" w:rsidP="00EB7C4F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB7C4F" w:rsidRPr="00F87EC3" w:rsidSect="004C09C3">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="227" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AC2E1D1" w14:textId="77777777" w:rsidR="00D90EC6" w:rsidRDefault="00D90EC6">
+    <w:p w14:paraId="5AE4428C" w14:textId="77777777" w:rsidR="009B48D6" w:rsidRDefault="009B48D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC80A10" w14:textId="77777777" w:rsidR="00D90EC6" w:rsidRDefault="00D90EC6">
+    <w:p w14:paraId="1C235778" w14:textId="77777777" w:rsidR="009B48D6" w:rsidRDefault="009B48D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="28C9CA70" w14:textId="4E2902E8" w:rsidR="001616AB" w:rsidRPr="00E56A81" w:rsidRDefault="00D90EC6" w:rsidP="00E56A81">
+  <w:p w14:paraId="412CA7CC" w14:textId="77777777" w:rsidR="0015799F" w:rsidRPr="007925B3" w:rsidRDefault="009B48D6" w:rsidP="0015799F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007925B3">
+      <w:rPr>
+        <w:color w:val="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>4.2.5._1.p_</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007925B3">
+      <w:rPr>
+        <w:color w:val="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.v_ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>27.03.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="28C9CA70" w14:textId="6703A934" w:rsidR="001616AB" w:rsidRPr="00E56A81" w:rsidRDefault="001616AB" w:rsidP="00E56A81">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="F4B083" w:themeColor="accent2" w:themeTint="99"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E56A81">
-[...30 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69A5B1FB" w14:textId="77777777" w:rsidR="00D90EC6" w:rsidRDefault="00D90EC6">
+    <w:p w14:paraId="77AAB1D5" w14:textId="77777777" w:rsidR="009B48D6" w:rsidRDefault="009B48D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="537B01B1" w14:textId="77777777" w:rsidR="00D90EC6" w:rsidRDefault="00D90EC6">
+    <w:p w14:paraId="2D5EE56F" w14:textId="77777777" w:rsidR="009B48D6" w:rsidRDefault="009B48D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3E696DC8" w14:textId="6D939B7B" w:rsidR="001616AB" w:rsidRPr="007925B3" w:rsidRDefault="00D90EC6" w:rsidP="004C09C3">
+  <w:p w14:paraId="3E696DC8" w14:textId="6D939B7B" w:rsidR="001616AB" w:rsidRPr="007925B3" w:rsidRDefault="009B48D6" w:rsidP="004C09C3">
     <w:pPr>
       <w:spacing w:after="100" w:afterAutospacing="1"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007925B3">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>LŪDZAM AIZPILDĪT DRUKĀTIEM BURTIEM</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50AC09C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5EE99C0"/>
-    <w:lvl w:ilvl="0" w:tplc="13865506">
+    <w:lvl w:ilvl="0" w:tplc="C22C83C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28EC455A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1A8813D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2526ADF6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C6E249FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2B84CF92" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8D6E5180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A5C05796" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12D6DCF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6D6672A0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C0528828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F5F8B948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DC869448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83606090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33188848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E738F13C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DDCA1BF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C7533A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5362633E"/>
-    <w:lvl w:ilvl="0" w:tplc="E474D860">
+    <w:lvl w:ilvl="0" w:tplc="0396CB92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7F5A193A">
+    <w:lvl w:ilvl="1" w:tplc="426CAD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47B0B54E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C7BE77B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FD786E78" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40BCC158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5CD865D0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F51CE650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43B296B4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2688A12C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="07ACC292" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="966422EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D408CA7A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="776A917C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3012AFF2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B6EE3D48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A155FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30D23D1E"/>
-    <w:lvl w:ilvl="0" w:tplc="FD52DCC6">
+    <w:lvl w:ilvl="0" w:tplc="3648E726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2F5EB460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34389C2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4B6CC344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7F9C0C5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7CF2BDC8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1696CE96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36D28B46" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F5E2946E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9EDE24FC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C8561BC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39D29EEC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5A7EF334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4FD861F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="974016CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B044BAE0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D22EE70C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3655,184 +3672,192 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E56A81"/>
     <w:rsid w:val="000021A5"/>
     <w:rsid w:val="0003458F"/>
     <w:rsid w:val="00035ED8"/>
     <w:rsid w:val="00072A31"/>
     <w:rsid w:val="00077F48"/>
     <w:rsid w:val="00083008"/>
     <w:rsid w:val="000850CF"/>
     <w:rsid w:val="0009600D"/>
     <w:rsid w:val="000D4427"/>
+    <w:rsid w:val="000D4E0F"/>
     <w:rsid w:val="000E4815"/>
     <w:rsid w:val="000E4859"/>
     <w:rsid w:val="00121804"/>
     <w:rsid w:val="00157623"/>
+    <w:rsid w:val="0015799F"/>
     <w:rsid w:val="001616AB"/>
     <w:rsid w:val="001624D7"/>
     <w:rsid w:val="00166B29"/>
     <w:rsid w:val="001B7894"/>
     <w:rsid w:val="001D70B8"/>
     <w:rsid w:val="001E296C"/>
     <w:rsid w:val="002155DC"/>
     <w:rsid w:val="0022788A"/>
     <w:rsid w:val="00245A8B"/>
     <w:rsid w:val="00270C1B"/>
     <w:rsid w:val="00275160"/>
     <w:rsid w:val="00281AD6"/>
     <w:rsid w:val="00290DCD"/>
     <w:rsid w:val="002C2300"/>
     <w:rsid w:val="002C2DD4"/>
+    <w:rsid w:val="002D6284"/>
     <w:rsid w:val="00305E80"/>
+    <w:rsid w:val="00336EBC"/>
     <w:rsid w:val="00381ED4"/>
     <w:rsid w:val="00393949"/>
     <w:rsid w:val="003C3FFE"/>
     <w:rsid w:val="003F051F"/>
     <w:rsid w:val="00417CE5"/>
     <w:rsid w:val="00421B9E"/>
     <w:rsid w:val="00434219"/>
     <w:rsid w:val="004617D9"/>
+    <w:rsid w:val="0047772E"/>
     <w:rsid w:val="004821C6"/>
     <w:rsid w:val="004C09C3"/>
     <w:rsid w:val="004C12C0"/>
     <w:rsid w:val="004C1AE4"/>
     <w:rsid w:val="004F7828"/>
     <w:rsid w:val="00520E61"/>
     <w:rsid w:val="00536392"/>
     <w:rsid w:val="00544A60"/>
     <w:rsid w:val="00575985"/>
     <w:rsid w:val="00586332"/>
     <w:rsid w:val="005930B7"/>
     <w:rsid w:val="005A2CEC"/>
     <w:rsid w:val="005A4BAE"/>
     <w:rsid w:val="0060140B"/>
     <w:rsid w:val="00602438"/>
-    <w:rsid w:val="006034CE"/>
     <w:rsid w:val="006261CD"/>
     <w:rsid w:val="00626654"/>
     <w:rsid w:val="006312A7"/>
     <w:rsid w:val="00645565"/>
     <w:rsid w:val="00665A20"/>
+    <w:rsid w:val="00673A3C"/>
     <w:rsid w:val="00674DD9"/>
     <w:rsid w:val="00680733"/>
     <w:rsid w:val="006A3398"/>
     <w:rsid w:val="006B0273"/>
     <w:rsid w:val="006E3CB1"/>
     <w:rsid w:val="006F0038"/>
     <w:rsid w:val="006F24CE"/>
     <w:rsid w:val="006F3190"/>
     <w:rsid w:val="00730973"/>
     <w:rsid w:val="00757A65"/>
     <w:rsid w:val="007659A8"/>
     <w:rsid w:val="007714DA"/>
     <w:rsid w:val="007925B3"/>
     <w:rsid w:val="00797282"/>
     <w:rsid w:val="007A618D"/>
     <w:rsid w:val="007A65AF"/>
     <w:rsid w:val="007C6776"/>
     <w:rsid w:val="007E0DF9"/>
     <w:rsid w:val="00815517"/>
     <w:rsid w:val="0082051C"/>
     <w:rsid w:val="00845FBB"/>
     <w:rsid w:val="0086309A"/>
     <w:rsid w:val="0086451C"/>
     <w:rsid w:val="008648CE"/>
     <w:rsid w:val="0087154C"/>
     <w:rsid w:val="008B1B96"/>
     <w:rsid w:val="008B36F2"/>
     <w:rsid w:val="008D2BD6"/>
     <w:rsid w:val="008E6B44"/>
     <w:rsid w:val="008F39FD"/>
     <w:rsid w:val="008F3A05"/>
     <w:rsid w:val="008F3A28"/>
     <w:rsid w:val="008F7C8D"/>
     <w:rsid w:val="00924F65"/>
     <w:rsid w:val="00931162"/>
     <w:rsid w:val="0095136D"/>
     <w:rsid w:val="00957AEC"/>
     <w:rsid w:val="009645B5"/>
     <w:rsid w:val="00971346"/>
     <w:rsid w:val="0098581B"/>
     <w:rsid w:val="00985A85"/>
     <w:rsid w:val="009A2A95"/>
     <w:rsid w:val="009B3E43"/>
+    <w:rsid w:val="009B48D6"/>
     <w:rsid w:val="009D740A"/>
     <w:rsid w:val="009E2A88"/>
     <w:rsid w:val="00A545FE"/>
     <w:rsid w:val="00A70350"/>
     <w:rsid w:val="00A80BD0"/>
     <w:rsid w:val="00AA3A4D"/>
     <w:rsid w:val="00AA46AB"/>
     <w:rsid w:val="00AA5585"/>
     <w:rsid w:val="00AB443E"/>
+    <w:rsid w:val="00AC6BF3"/>
     <w:rsid w:val="00B27B51"/>
     <w:rsid w:val="00B36651"/>
     <w:rsid w:val="00B44B5E"/>
     <w:rsid w:val="00B84853"/>
     <w:rsid w:val="00B8618D"/>
     <w:rsid w:val="00BB3DF4"/>
     <w:rsid w:val="00BB78B2"/>
     <w:rsid w:val="00BC0D72"/>
     <w:rsid w:val="00BC1781"/>
     <w:rsid w:val="00BE1F0F"/>
     <w:rsid w:val="00BE1F27"/>
     <w:rsid w:val="00C3115D"/>
     <w:rsid w:val="00C3798C"/>
     <w:rsid w:val="00C42946"/>
     <w:rsid w:val="00C65D32"/>
     <w:rsid w:val="00C7037C"/>
     <w:rsid w:val="00C90CB0"/>
     <w:rsid w:val="00CC004E"/>
     <w:rsid w:val="00CE0C2C"/>
     <w:rsid w:val="00D35BDD"/>
     <w:rsid w:val="00D41A68"/>
     <w:rsid w:val="00D50802"/>
     <w:rsid w:val="00D65CFD"/>
     <w:rsid w:val="00D75944"/>
-    <w:rsid w:val="00D90EC6"/>
     <w:rsid w:val="00DB76BE"/>
     <w:rsid w:val="00DD1DBC"/>
+    <w:rsid w:val="00DD2144"/>
     <w:rsid w:val="00E2582A"/>
     <w:rsid w:val="00E42818"/>
     <w:rsid w:val="00E56A81"/>
     <w:rsid w:val="00E72201"/>
     <w:rsid w:val="00E72956"/>
-    <w:rsid w:val="00EB1DFE"/>
+    <w:rsid w:val="00E83CB9"/>
+    <w:rsid w:val="00E96483"/>
     <w:rsid w:val="00EB3ABA"/>
     <w:rsid w:val="00EB7C4F"/>
     <w:rsid w:val="00F0261A"/>
     <w:rsid w:val="00F03FC5"/>
     <w:rsid w:val="00F260F5"/>
     <w:rsid w:val="00F415B7"/>
     <w:rsid w:val="00F51AC5"/>
     <w:rsid w:val="00F54093"/>
     <w:rsid w:val="00F62D24"/>
     <w:rsid w:val="00F63EF1"/>
     <w:rsid w:val="00F87EC3"/>
     <w:rsid w:val="00F922BA"/>
     <w:rsid w:val="00FA0112"/>
     <w:rsid w:val="00FA6AE4"/>
     <w:rsid w:val="00FB05F3"/>
     <w:rsid w:val="00FB3EC5"/>
     <w:rsid w:val="00FB5FD1"/>
     <w:rsid w:val="00FC3843"/>
     <w:rsid w:val="00FD72B7"/>
     <w:rsid w:val="00FE0DEA"/>
     <w:rsid w:val="00FF156E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5296,56 +5321,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">60</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -5476,146 +5510,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89D06925-088F-4D3D-8FA7-88C56B38BAFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D22C9EF-A467-4B34-9E66-A3EF1F7E89A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEFFA79-4FE4-491B-A499-7A58D3FEE497}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D22C9EF-A467-4B34-9E66-A3EF1F7E89A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89D06925-088F-4D3D-8FA7-88C56B38BAFD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45FD168E-49A5-4CB0-BF5B-2226E04FDC4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D30149E9-3B59-409A-AE03-4039965F33DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1630</Words>
-  <Characters>930</Characters>
+  <Words>1712</Words>
+  <Characters>977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2555</CharactersWithSpaces>
+  <CharactersWithSpaces>2684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Liene Lapina-Gailite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100975A8901862D2A47AFD73703472CD4A1</vt:lpwstr>
   </property>
 </Properties>
 </file>