--- v1 (2025-12-09)
+++ v2 (2026-06-06)
@@ -1,572 +1,551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.6.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00427A5A" w:rsidRPr="00F11F1C" w:rsidP="0022371F" w14:paraId="6A62FCA4" w14:textId="77777777">
+    <w:p w14:paraId="26A444BE" w14:textId="77777777" w:rsidR="00427A5A" w:rsidRPr="00F11F1C" w:rsidRDefault="00270AB7" w:rsidP="0022371F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F11F1C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6.pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427A5A" w:rsidRPr="00F11F1C" w:rsidP="00427A5A" w14:paraId="728316C9" w14:textId="77777777">
+    <w:p w14:paraId="06EE0405" w14:textId="77777777" w:rsidR="00427A5A" w:rsidRPr="00F11F1C" w:rsidRDefault="00270AB7" w:rsidP="00427A5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11F1C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūras </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0022371F" w:rsidRPr="00F11F1C" w:rsidP="0022371F" w14:paraId="2A0E1CD9" w14:textId="77777777">
+    <w:p w14:paraId="741CE2DE" w14:textId="77777777" w:rsidR="0022371F" w:rsidRPr="00F11F1C" w:rsidRDefault="00270AB7" w:rsidP="0022371F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11F1C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>04.11.2025.</w:t>
-[...15 lines deleted...]
-        <w:t>1.1-1/264</w:t>
+        <w:t>04.11.2025. rīkojumam Nr. 1.1-1/264</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F11F1C" w:rsidP="00AD37F5" w14:paraId="28B95A64" w14:textId="77777777">
+    <w:p w14:paraId="1338618D" w14:textId="77777777" w:rsidR="00F11F1C" w:rsidRDefault="00F11F1C" w:rsidP="00AD37F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00AD37F5" w14:paraId="09A941EB" w14:textId="247146E4">
+    <w:p w14:paraId="75031E49" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00AD37F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Transportlīdzekļu</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F418EE">
+      <w:r w:rsidR="00F418EE" w:rsidRPr="009E5730">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadītāju apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īstenotāju izvēles kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="00FB6C5E" w:rsidP="00F418EE" w14:paraId="3D5298A2" w14:textId="77777777">
+    <w:p w14:paraId="13ADBBFA" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00FB6C5E" w:rsidRDefault="005D2A9B" w:rsidP="00F418EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00DF637E" w14:paraId="24B64489" w14:textId="77777777">
+    <w:p w14:paraId="0B111734" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00DF637E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Prasības PIEDĀVĀJUMA NOFORMĒJUMAM UN IESNIEGŠANAI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="00FB6C5E" w:rsidP="00F418EE" w14:paraId="7F7012C2" w14:textId="77777777">
+    <w:p w14:paraId="29B3CDE7" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00FB6C5E" w:rsidRDefault="005D2A9B" w:rsidP="00F418EE">
       <w:pPr>
         <w:ind w:left="284" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="098C9843" w14:textId="77777777">
+    <w:p w14:paraId="71EEF09B" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Piedāvājumu sagatavo un iesniedz saskaņā ar šajā kārtībā izvirzītajām prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="71B9F883" w14:textId="77777777">
+    <w:p w14:paraId="76915467" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="0040204A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>omersant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0040204A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai izglītības iestāde</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00046F6B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendents) iesniedz Nodarbinātības valsts aģentūrai (turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="009867C9">
+      <w:r w:rsidR="009867C9" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>) piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidR="00935C6F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesūt</w:t>
       </w:r>
       <w:r w:rsidR="005648B0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005648B0">
+      <w:r w:rsidR="005648B0" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">parakstītu </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar drošu elektronisko parakstu uz </w:t>
       </w:r>
       <w:r w:rsidR="0087062B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras oficiālo</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0087062B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="002371C2">
+      <w:r w:rsidR="002371C2" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>adresi</w:t>
       </w:r>
       <w:r w:rsidR="0087062B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005000C5">
+      <w:r w:rsidR="005000C5" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ievērojot, ka maksimālais pieļaujamai</w:t>
       </w:r>
       <w:r w:rsidR="00315856">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005000C5">
+      <w:r w:rsidR="005000C5" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apjoms sūtot un saņemot dokumentus ar e-parakstu</w:t>
       </w:r>
       <w:r w:rsidR="00935C6F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005000C5">
+      <w:r w:rsidR="005000C5" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r w:rsidR="0063093E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="00414203">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005000C5">
+      <w:r w:rsidR="005000C5" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>MB</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. Piedāvājum</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009C3C22">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, k</w:t>
       </w:r>
       <w:r w:rsidR="002C5733">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="009C3C22">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> saņemt</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
       <w:r w:rsidR="00434DAF">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izsludinājumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītā iesniegšanas termiņa</w:t>
       </w:r>
       <w:r w:rsidR="009C3C22">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> neti</w:t>
       </w:r>
       <w:r w:rsidR="00167D3F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ek</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēt</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00FC3FF7">
+      <w:r w:rsidR="00FC3FF7" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F915FC" w:rsidRPr="00F915FC" w:rsidP="00F915FC" w14:paraId="067F9FF2" w14:textId="77777777">
+    <w:p w14:paraId="405FFB6A" w14:textId="77777777" w:rsidR="00F915FC" w:rsidRPr="00F915FC" w:rsidRDefault="00270AB7" w:rsidP="00F915FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tehniskais piedāvājums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -594,265 +573,265 @@
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">formātā, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F915FC">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00205333">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras izstrādātajai </w:t>
       </w:r>
       <w:r w:rsidRPr="00F915FC">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tehniskā piedāvājuma veidlapai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D76653" w:rsidR="00D76653">
+      <w:r w:rsidR="00D76653" w:rsidRPr="00D76653">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="00A60D45" w:rsidP="00F11F9C" w14:paraId="6927BF2F" w14:textId="77777777">
+    <w:p w14:paraId="3D3CDF0F" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00A60D45" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Iesniegt</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedāvājum</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006C241E">
+      <w:r w:rsidR="006C241E" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00D608F0">
+      <w:r w:rsidR="00D608F0" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īpašums un netiek atdot</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atpakaļ </w:t>
       </w:r>
       <w:r w:rsidR="00046F6B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006A7EA3">
+      <w:r w:rsidR="006A7EA3" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>retendent</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205333" w:rsidRPr="00205333" w:rsidP="00A60D45" w14:paraId="34DE57B9" w14:textId="77777777">
+    <w:p w14:paraId="63461C36" w14:textId="77777777" w:rsidR="00205333" w:rsidRPr="00205333" w:rsidRDefault="00270AB7" w:rsidP="00A60D45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk41642728"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk41642728"/>
       <w:r w:rsidRPr="005C6CD9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs kārtības 11. punktā minētos un citus uz izsludinājumu attiecināmos dokumentus pretendents iesniedz vienā elektroniskajā dokumentā,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noformē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>jot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Dokumentu juridiskā spēka likuma un Ministru kabineta 2018.</w:t>
       </w:r>
       <w:r w:rsidR="00270E31">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>gada 4.</w:t>
       </w:r>
       <w:r w:rsidR="00270E31">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>septembra noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="0074040F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>558 „Dokumentu izstrādāšanas un noformēšanas kārtība”</w:t>
       </w:r>
       <w:r w:rsidR="002C5733">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17A82" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00E17A82">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>prasībām</w:t>
       </w:r>
       <w:r w:rsidR="00BB7043">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00F915FC" w:rsidRPr="00F915FC" w:rsidP="00F915FC" w14:paraId="50D83264" w14:textId="58EAC6F3">
+    <w:p w14:paraId="13B534B0" w14:textId="77777777" w:rsidR="00F915FC" w:rsidRPr="00F915FC" w:rsidRDefault="00270AB7" w:rsidP="00F915FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F915FC">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pretendenta p</w:t>
       </w:r>
       <w:r w:rsidR="002008EC">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -920,222 +899,156 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendents ir personu apvienība, tad pieteikumu paraksta visi </w:t>
       </w:r>
       <w:r w:rsidR="002A3DB1">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">personu </w:t>
       </w:r>
       <w:r w:rsidRPr="00F915FC">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apvienības locekļi, kā arī norāda personu apvienības pilnvaroto pārstāvi, kurš pārstāvēs apvienības intereses, kā arī katras personas atbildības apjomu.</w:t>
       </w:r>
       <w:r w:rsidR="0022371F">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
+      <w:r w:rsidR="0022371F" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pretendents ir iesniedzis pieteikumu, kurš nav parakstīts ar drošu elektronisko parakstu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36244">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar Aģentūras rīkojumu apstiprināta apmācību pasākumu īstenotāju izvēles pastāvīgā k</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36244" w:rsidRPr="009E5730">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisija </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36244">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(turpmāk – k</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36244" w:rsidRPr="009E5730">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisija</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36244">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A77B3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
+      <w:bookmarkStart w:id="1" w:name="_Hlk210902844"/>
+      <w:r w:rsidR="003A77B3" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosaka </w:t>
+      </w:r>
+      <w:r w:rsidR="003A77B3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendentam</w:t>
+      </w:r>
+      <w:r w:rsidR="003A77B3" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saprātīgu termiņu</w:t>
+      </w:r>
+      <w:r w:rsidR="003A77B3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
-[...87 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="003A77B3" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>norādīt</w:t>
       </w:r>
       <w:r w:rsidR="003A77B3">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="003A77B3" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trūkum</w:t>
       </w:r>
       <w:r w:rsidR="003A77B3">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>pretendentam</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32620" w:rsidR="003A77B3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DA50C9" w:rsidR="0022371F">
+      <w:r w:rsidR="003A77B3" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novēršanai</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="0022371F" w:rsidRPr="001B6F36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205333" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="11120C89" w14:textId="77777777">
+    <w:p w14:paraId="29B2FB16" w14:textId="77777777" w:rsidR="00205333" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A7205">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pirms izsludinājumā noteiktā piedāvājuma iesniegšanas termiņa beigām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
@@ -1176,452 +1089,452 @@
       <w:r w:rsidRPr="005A7205">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par grozījumiem piedāvājumā sagatavojams, noformējams un iesniedzams tāpat kā piedāvājums (atbilstoši šīs kārtības prasībām), un </w:t>
       </w:r>
       <w:r w:rsidR="005648B0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tajā</w:t>
       </w:r>
       <w:r w:rsidR="00B81B45">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7205">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir jābūt norādei, ka tie ir sākotnējā piedāvājuma grozījumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="7C778DF3" w14:textId="77777777">
+    <w:p w14:paraId="525748D8" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pēc piedāvājum</w:t>
       </w:r>
       <w:r w:rsidR="00444014">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegšanas termiņa beigām </w:t>
       </w:r>
       <w:r w:rsidR="0036370F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>retendents savu piedāvājumu grozīt nevar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="118DAD99" w14:textId="77777777">
+    <w:p w14:paraId="799255BD" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005713ED">
+      <w:r w:rsidR="005713ED" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izsludinājum</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F418EE">
+      <w:r w:rsidR="00F418EE" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktā piedāvājuma iesniegšanas termiņa beigām </w:t>
       </w:r>
       <w:r w:rsidR="0036370F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendents ir tiesīgs atsaukt iesniegto piedāvājumu, rakstveidā par to paziņojot </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00D608F0">
+      <w:r w:rsidR="00D608F0" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F418EE">
+      <w:r w:rsidR="00F418EE" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Piedāvājuma atsaukšana nav grozāma, un tā izbeidz turpmāku </w:t>
       </w:r>
       <w:r w:rsidR="00046F6B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>retendenta līdzdalību šajā izsludinājumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="003D7BE2" w:rsidP="00A60D45" w14:paraId="0349860D" w14:textId="77777777">
+    <w:p w14:paraId="7DF03A9A" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="003D7BE2" w:rsidRDefault="005D2A9B" w:rsidP="00A60D45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D7BE2" w:rsidRPr="00FB6C5E" w:rsidP="003D7BE2" w14:paraId="36A84E6E" w14:textId="77777777">
+    <w:p w14:paraId="04052B66" w14:textId="77777777" w:rsidR="003D7BE2" w:rsidRPr="00FB6C5E" w:rsidRDefault="003D7BE2" w:rsidP="003D7BE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00DF637E" w14:paraId="71D5A428" w14:textId="77777777">
+    <w:p w14:paraId="555E887F" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00DF637E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PRETENDENTA ATLASES dokumenti</w:t>
       </w:r>
       <w:r w:rsidR="00694574">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kritēriji </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7205" w:rsidR="00694574">
+      <w:r w:rsidR="00694574" w:rsidRPr="005A7205">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PRETENDENTA </w:t>
       </w:r>
       <w:r w:rsidR="00694574">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vērtēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="00862C4C" w:rsidP="00B46B0C" w14:paraId="2C078D57" w14:textId="77777777">
+    <w:p w14:paraId="26A762EE" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00862C4C" w:rsidRDefault="005D2A9B" w:rsidP="00B46B0C">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC216A" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="38C6115B" w14:textId="77777777">
+    <w:p w14:paraId="7E8B026C" w14:textId="77777777" w:rsidR="00AC216A" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00AF06D9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005648B0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00805AE7">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ransportlīdzekļu</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F418EE">
+      <w:r w:rsidR="00F418EE" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadītāju apmācības</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="003A5E90">
+      <w:r w:rsidR="003A5E90" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="005648B0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pasākums</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="003A5E90">
+      <w:r w:rsidR="003A5E90" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F418EE">
+      <w:r w:rsidR="00F418EE" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F43B28">
+      <w:r w:rsidR="00F43B28" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00A220A5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ehnisko piedāvājumu iesniedz, izmantojot Aģentūras mājaslapā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461B79" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00461B79">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ww</w:t>
       </w:r>
-      <w:r w:rsidRPr="00461B79" w:rsidR="00D5194D">
+      <w:r w:rsidR="00D5194D" w:rsidRPr="00461B79">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>w.nva.gov.lv</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00D5194D">
+      <w:r w:rsidR="00D5194D" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> → sadaļ</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00235DF5">
+      <w:r w:rsidR="00235DF5" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Izsludinājumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>” ievietot</w:t>
       </w:r>
       <w:r w:rsidR="00463BC4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ās izsludinājuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veidlap</w:t>
       </w:r>
       <w:r w:rsidR="00463BC4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F02380">
+      <w:r w:rsidR="00F02380" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F43B28" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="2194A63A" w14:textId="77777777">
+    <w:p w14:paraId="35E8F1C1" w14:textId="77777777" w:rsidR="00F43B28" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai novērtētu </w:t>
       </w:r>
       <w:r w:rsidR="00046F6B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -1639,3534 +1552,3112 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000523F7">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pmācības</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai, </w:t>
       </w:r>
       <w:r w:rsidR="0036370F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>retendentam jāiesniedz šādi dokumenti:</w:t>
+        <w:t xml:space="preserve">retendentam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5730">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jāiesniedz šādi dokumenti:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205333" w:rsidP="004B3435" w14:paraId="5EB9D490" w14:textId="77777777">
+    <w:p w14:paraId="448F5127" w14:textId="77777777" w:rsidR="00205333" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00F43B28">
+      <w:r w:rsidR="00F43B28" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ieteikums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalībai izsludinājumā</w:t>
       </w:r>
       <w:r w:rsidR="00D640BA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk86092805"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk86092805"/>
       <w:r w:rsidR="00D640BA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk – pieteikums)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00205333" w:rsidRPr="00205333" w:rsidP="004B3435" w14:paraId="1A1C7BD2" w14:textId="77777777">
+    <w:p w14:paraId="49292F6B" w14:textId="77777777" w:rsidR="00205333" w:rsidRPr="00205333" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk532312376"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk532312376"/>
       <w:r w:rsidRPr="00205333">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00205333" w:rsidR="001F6D99">
+      <w:r w:rsidR="001F6D99" w:rsidRPr="00205333">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>transportlī</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D2138" w:rsidR="001F6D99">
+      <w:r w:rsidR="001F6D99" w:rsidRPr="004D2138">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dzekļu vadītāju apmācības īstenošanas nosacījum</w:t>
       </w:r>
       <w:r w:rsidRPr="004D2138">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u ievērošanu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="004D2138" w:rsidR="001F6D99">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="001F6D99" w:rsidRPr="004D2138">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F6D99" w:rsidRPr="004D2138" w:rsidP="004B3435" w14:paraId="51C6E328" w14:textId="77777777">
+    <w:p w14:paraId="4C0CE513" w14:textId="77777777" w:rsidR="001F6D99" w:rsidRPr="004D2138" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk532312391"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk532312391"/>
       <w:r w:rsidRPr="004D2138">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tehniskais piedāvājums</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="002739FD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004440BF" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="56055464" w14:textId="302863EC">
+    <w:p w14:paraId="25BCF580" w14:textId="77777777" w:rsidR="004440BF" w:rsidRPr="009E5730" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00E36244">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">omisija </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00C02268">
+      <w:r w:rsidR="00C02268" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lemj</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par tādu </w:t>
       </w:r>
       <w:r w:rsidR="00046F6B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendentu apstiprināšanu </w:t>
       </w:r>
       <w:r w:rsidR="00261218">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000523F7">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pmācības</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai, kas atbilst </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006B2348">
+      <w:r w:rsidR="006B2348" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ministru kabineta 2011.</w:t>
       </w:r>
       <w:r w:rsidR="0074040F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006B2348">
+      <w:r w:rsidR="006B2348" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>gada 25.</w:t>
       </w:r>
       <w:r w:rsidR="0074040F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006B2348">
+      <w:r w:rsidR="006B2348" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">janvāra noteikumu Nr.75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059135B" w:rsidR="00A62133">
+      <w:r w:rsidR="00A62133" w:rsidRPr="001B6F36">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="009E5730" w:rsidR="005D2A9B">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>15. un 17. punktā minētajām pasākumu īstenotāju izvēles prasībām un šādiem nosacījumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="009E5730">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004440BF" w:rsidRPr="00616B66" w:rsidP="008A1287" w14:paraId="25835885" w14:textId="77777777">
+    <w:p w14:paraId="5D23030B" w14:textId="77777777" w:rsidR="004440BF" w:rsidRPr="00616B66" w:rsidRDefault="00270AB7" w:rsidP="008A1287">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00616B66">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616B66" w:rsidR="00E91932">
+      <w:r w:rsidR="00E91932" w:rsidRPr="00616B66">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendentam ir derīga </w:t>
       </w:r>
       <w:r w:rsidR="009F118C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts akciju sabiedrības “Ceļu satiksmes drošības direkcija” (turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>CSDD</w:t>
       </w:r>
       <w:r w:rsidR="009F118C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="00E91932">
+      <w:r w:rsidR="00E91932" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izsniegtā mācību </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>karte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="00E91932">
+      <w:r w:rsidR="00E91932" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004440BF" w:rsidRPr="00616B66" w:rsidP="008A1287" w14:paraId="3AE7B824" w14:textId="77777777">
+    <w:p w14:paraId="2338AB25" w14:textId="77777777" w:rsidR="004440BF" w:rsidRPr="00616B66" w:rsidRDefault="00270AB7" w:rsidP="008A1287">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk86104269"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk86104269"/>
       <w:r w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pasākuma īstenošanai piesaistītajam</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00323E8B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00C336B2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personālam ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>konkrētās programmas</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5E90" w:rsidRPr="008D5E91">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="008D5E91">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenošanai atbilstoša izglītība un profesionālā pieredze, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5E91">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7EA3" w:rsidRPr="000A4669">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retendents </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katrā </w:t>
+      </w:r>
+      <w:r w:rsidR="00261218" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000523F7" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pmācības</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanas vietā nodrošina atbilstošu materiāli tehnisko bāzi, kas nepieciešama </w:t>
+      </w:r>
+      <w:r w:rsidR="00261218" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000523F7" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pmācības</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5E90" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="006B348A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īstenošanai;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00323E8B">
-[...88 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="001B5115" w:rsidRPr="00315EEE" w:rsidP="00315EEE" w14:paraId="668FFE0A" w14:textId="77777777">
+    <w:p w14:paraId="500A5E5E" w14:textId="77777777" w:rsidR="001B5115" w:rsidRPr="00315EEE" w:rsidRDefault="00270AB7" w:rsidP="00315EEE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pasākums</w:t>
       </w:r>
       <w:r w:rsidR="00BB5B65">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323E8B" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00323E8B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiek īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00935C6F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvijas Republikas teritorijā</w:t>
       </w:r>
       <w:r w:rsidR="00935C6F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="00261218">
+      <w:r w:rsidR="00261218" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="000523F7">
+      <w:r w:rsidR="000523F7" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pmācības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="0057456C">
+      <w:r w:rsidR="0057456C" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="005D2A9B">
+      <w:r w:rsidR="005D2A9B" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenošanas vieta ir reģistrēta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C336B2" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00C336B2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>CSDD</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5E91" w:rsidR="00C54AB8">
+      <w:r w:rsidR="00C54AB8" w:rsidRPr="008D5E91">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004440BF" w:rsidP="004440BF" w14:paraId="3D11B1FB" w14:textId="164CD5F9">
+    <w:p w14:paraId="38D31145" w14:textId="77777777" w:rsidR="004440BF" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="004440BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616B66">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219110935"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendentam ir ne mazāk kā gadu ilga pieredze transportlīdzekļu apmācību programmu īstenošanā;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="144A44BC" w14:textId="703A77B4" w:rsidR="001B6F36" w:rsidRPr="001A776D" w:rsidRDefault="001B6F36" w:rsidP="001B6F36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk152585008"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk219280534"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk219554500"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ar grozījumiem, kas izdarīti ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. janvāra rīkojumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B348A">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.1-1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="0031438A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00A62133" w:rsidP="004440BF" w14:paraId="6AE5B6AF" w14:textId="77777777">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="21DC1FCB" w14:textId="3313705F" w:rsidR="00B16D00" w:rsidRPr="001A776D" w:rsidRDefault="00B16D00" w:rsidP="00B16D00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...20 lines deleted...]
-        <w:t>, pēdējā gada laikā kārtojušas ne mazāk kā 10 pretendenta apmācītās personas;</w:t>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Svītrots ar grozījumiem, kas izdarīti ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. janvāra rīkojumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.1-1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB5B65" w:rsidRPr="00C336B2" w:rsidP="00C336B2" w14:paraId="099E42E0" w14:textId="77777777">
+    <w:p w14:paraId="073994C5" w14:textId="77777777" w:rsidR="00167E0D" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="008A1287">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk86105169"/>
-[...172 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendenta piedāvājums nav iekļauts aktuālajā izglītības piedāvājumu sarakstā;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00167E0D" w:rsidRPr="00616B66" w:rsidP="008A1287" w14:paraId="1778430D" w14:textId="77777777">
+    <w:p w14:paraId="470D0D01" w14:textId="77777777" w:rsidR="000A58DC" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="000A58DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>;</w:t>
+      <w:bookmarkStart w:id="11" w:name="_Hlk46392074"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00046F6B" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>retendentu neattiecas neviens no Publisko iepirkumu likuma 42.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6CD9" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daļas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. un </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6CD9" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā minētajiem izslēgšanas noteikumiem un ir ievēroti </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publisko iepirkumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>likuma 42.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6CD9" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceturtās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>daļ</w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6CD9" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noteiktie termiņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03076" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="0036370F" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05D2D" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parādi, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05D2D" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidR="00167E0D" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A58DC" w:rsidP="000A58DC" w14:paraId="7BB0FB9F" w14:textId="77777777">
-[...227 lines deleted...]
-    <w:p w:rsidR="000F6EA7" w:rsidRPr="00616B66" w:rsidP="007946C2" w14:paraId="4FB201EA" w14:textId="77777777">
+    <w:p w14:paraId="5AB8B37F" w14:textId="77777777" w:rsidR="000F6EA7" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="007946C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00557BEB">
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="414142"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00557BEB">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="414142"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007946C2">
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēttiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas, un pretendents nav 2022. gada 8. aprīļa Eiropas Komisija Padomes regulu (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā (turpmāk – Komisijas regula (EU) 2022/576), 5.l panta 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6CD9" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3AB3">
-[...105 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50% īpašuma daļu ir valsts īpašumā vai publiskā kontrolē.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w:rsidR="00DF637E" w:rsidRPr="00616B66" w:rsidP="00854637" w14:paraId="7B005149" w14:textId="77777777">
+    <w:p w14:paraId="7ACAFF60" w14:textId="77777777" w:rsidR="00DF637E" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00854637">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085496A">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tehniskajam piedāvājumam pilnībā jāatbilst </w:t>
       </w:r>
-      <w:r w:rsidRPr="0085496A" w:rsidR="00C02268">
+      <w:r w:rsidR="00C02268" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šajā </w:t>
       </w:r>
-      <w:r w:rsidRPr="0085496A">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtībā norādītajām prasībām un </w:t>
       </w:r>
-      <w:r w:rsidR="00167E0D">
+      <w:r w:rsidR="00167E0D" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenojamo </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6FEE" w:rsidR="0057456C">
+      <w:r w:rsidR="0057456C" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6FEE" w:rsidR="00CA3A88">
+      <w:r w:rsidR="00CA3A88" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">programmu </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F632B" w:rsidR="00AC216A">
+      <w:r w:rsidR="00AC216A" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>sarakstam</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F632B">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008619C1" w:rsidRPr="00427A5A" w:rsidP="00DF637E" w14:paraId="563B5135" w14:textId="77777777">
+    <w:p w14:paraId="58B409D3" w14:textId="77777777" w:rsidR="008619C1" w:rsidRPr="00206765" w:rsidRDefault="008619C1" w:rsidP="00DF637E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB6C5E" w:rsidRPr="009E5730" w:rsidP="00DF637E" w14:paraId="3CA7497A" w14:textId="77777777">
+    <w:p w14:paraId="0DE9B88D" w14:textId="77777777" w:rsidR="00FB6C5E" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00DF637E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Piedāvājum</w:t>
       </w:r>
-      <w:r w:rsidR="005460C2">
+      <w:r w:rsidR="005460C2" w:rsidRPr="00206765">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6C5E" w:rsidRPr="00FB6C5E" w:rsidP="00FB6C5E" w14:paraId="78BAA462" w14:textId="77777777">
+    <w:p w14:paraId="5A59A4FB" w14:textId="77777777" w:rsidR="00FB6C5E" w:rsidRPr="00206765" w:rsidRDefault="00FB6C5E" w:rsidP="00FB6C5E">
       <w:pPr>
         <w:ind w:left="284" w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="00F11F9C" w14:paraId="2B41465A" w14:textId="77777777">
+    <w:p w14:paraId="3C1B0E05" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00F11F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Piedāvājum</w:t>
       </w:r>
-      <w:r w:rsidR="005460C2">
+      <w:r w:rsidR="005460C2" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšana</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtīb</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F0537" w:rsidP="004B3435" w14:paraId="0234C331" w14:textId="77777777">
+    <w:p w14:paraId="74F5B1AD" w14:textId="77777777" w:rsidR="000F0537" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00A62133">
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komisija vērtē pretendenta atbilstību šīs kārtības 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B726D" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. un 12.</w:t>
       </w:r>
-      <w:r w:rsidR="00A62133">
+      <w:r w:rsidR="006B726D" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>apakšpunktam:</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. apakšpunktam:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C07A5" w:rsidP="007C07A5" w14:paraId="3D30CFC5" w14:textId="77777777">
+    <w:p w14:paraId="10AE2E37" w14:textId="77777777" w:rsidR="007C07A5" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="007C07A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbauda, vai pretendenta piedāvājums nav svītrots no izglītības piedāvājumu saraksta un pretendentam nav aizliegts atkārtoti pieteikties transportlīdzekļu vadītāju apmācības programmu īstenošanai; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C07A5" w:rsidP="007C07A5" w14:paraId="149F8F6A" w14:textId="77777777">
+    <w:p w14:paraId="052FAAE8" w14:textId="77777777" w:rsidR="007C07A5" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="007C07A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pārbauda, vai pretendenta piedāvājums nav iekļauts aktuālajā izglītības piedāvājumu sarakstā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="004B3435" w14:paraId="484D8DA1" w14:textId="77777777">
+    <w:p w14:paraId="10BC3F3B" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="002D52A3">
+      <w:r w:rsidR="002D52A3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidR="00E42FFD">
+      <w:r w:rsidR="00E42FFD" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002D52A3">
+      <w:r w:rsidR="002D52A3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>sija</w:t>
       </w:r>
-      <w:r w:rsidR="00385182">
+      <w:r w:rsidR="00385182" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="003C0F6A">
+      <w:r w:rsidR="003C0F6A" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vērtē</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036370F">
+      <w:r w:rsidR="0036370F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta piedāvājuma noformējuma atbilstību </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006C0ED3">
+      <w:r w:rsidR="006C0ED3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kārtības prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="004B3435" w14:paraId="623F3533" w14:textId="77777777">
+    <w:p w14:paraId="20D26FB6" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="003C0F6A">
+      <w:r w:rsidR="003C0F6A" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>omisija vērtē</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00261218">
+      <w:r w:rsidR="00261218" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta </w:t>
       </w:r>
-      <w:r w:rsidR="00C14DB3">
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iesniegto</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentu atbilstību šīs kārtības prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="009E5730" w:rsidP="004B3435" w14:paraId="2DE8CBF5" w14:textId="77777777">
+    <w:p w14:paraId="44145236" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="004B3435">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="0036370F">
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komisija pārbauda, vai </w:t>
+      </w:r>
+      <w:r w:rsidR="0036370F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006A7EA3">
+      <w:r w:rsidR="006A7EA3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendents </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00DE3681">
+      <w:r w:rsidR="00DE3681" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilst šīs kārtības </w:t>
       </w:r>
-      <w:r w:rsidR="00F33B44">
+      <w:r w:rsidR="00F33B44" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidR="00B46B0C">
+      <w:r w:rsidR="00B46B0C" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nodaļā noteiktajiem </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="006C0ED3">
+      <w:r w:rsidR="006C0ED3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atlases</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērijiem un ir iesniedzis visus </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="00DE3681">
+      <w:r w:rsidR="00DE3681" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtības </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="005000C5">
+      <w:r w:rsidR="005000C5" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
-      <w:r w:rsidR="002A3DB1">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009E5730">
+      <w:r w:rsidR="002A3DB1" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noteiktos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dokumentus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A9B" w:rsidRPr="00E43EB2" w:rsidP="00E43EB2" w14:paraId="56E53518" w14:textId="77777777">
+    <w:p w14:paraId="5AA2CB31" w14:textId="77777777" w:rsidR="005D2A9B" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E43EB2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E43EB2">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="00FC5A1B">
+      <w:r w:rsidR="00FC5A1B" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta dokumentu atbilstību šīs kārtības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="002739FD">
+      <w:r w:rsidR="002739FD" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="002739FD">
+      <w:r w:rsidR="002739FD" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktam </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="009F6531">
+      <w:r w:rsidR="009F6531" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>omisija pārliecinās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43EB2">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86EA8" w:rsidR="00805AE7">
+      <w:r w:rsidR="00805AE7" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vietnē https://e.csdd.lv/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86EA8">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7EA3" w:rsidP="004B3435" w14:paraId="3232B150" w14:textId="77777777">
+    <w:p w14:paraId="3259EE05" w14:textId="77777777" w:rsidR="006A7EA3" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="0031438A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">komisija vērtē </w:t>
       </w:r>
-      <w:r w:rsidR="0036370F">
+      <w:r w:rsidR="0036370F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta atbilstību </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E5730" w:rsidR="008D0BD3">
-[...11 lines deleted...]
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="008D0BD3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šīs kārtības 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008D0BD3">
+      <w:r w:rsidR="008D0BD3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00315EEE">
+      <w:r w:rsidR="00315EEE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="008D0BD3">
+      <w:r w:rsidR="008D0BD3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A62133">
-[...5 lines deleted...]
-      <w:r w:rsidR="00425E31">
+      <w:r w:rsidR="00A62133" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425E31" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunktam</w:t>
       </w:r>
-      <w:r w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 13. </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Hlk135477489"/>
-      <w:r w:rsidR="004060FE">
+      <w:r w:rsidR="004060FE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pu</w:t>
       </w:r>
-      <w:r w:rsidR="004D0687">
+      <w:r w:rsidR="004D0687" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nkt</w:t>
       </w:r>
-      <w:r w:rsidR="004777D4">
+      <w:r w:rsidR="004777D4" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004D0687">
+      <w:r w:rsidR="004D0687" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidR="008D0BD3">
+      <w:r w:rsidR="008D0BD3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D52A3" w:rsidP="00AE1B9D" w14:paraId="5DC90A80" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="3F0CF9C7" w14:textId="77777777" w:rsidR="00D614EE" w:rsidRPr="00206765" w:rsidRDefault="0031438A" w:rsidP="009E592A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>15.4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D614EE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiem pretendentiem, kas nav iekļauti aktuālajā izglītības piedāvājumu sarakstā, pārbauda pretendenta atbilstību šīs kārtības 12.4. apakšpunktā noteiktajām prasībām, pamatojoties uz mācību kartes izsniegšanas datumu vai, ja mācību karte ir izsniegta mazāk nekā pirms gada, pieprasot informāciju CSDD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD71777" w14:textId="77777777" w:rsidR="006B445C" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00F76E22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE1B9D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00AE1B9D">
+      <w:bookmarkStart w:id="13" w:name="_Hlk46392597"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbauda, vai uz pretendentu neattiecas neviens no </w:t>
+      </w:r>
+      <w:r w:rsidR="005460C2" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublisko iepirkumu likuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42.panta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrās </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daļas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. un </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE1B9D" w:rsidR="00315EEE">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00AE1B9D" w:rsidR="0074040F">
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE1B9D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007178D6" w:rsidR="009F118C">
+      <w:r w:rsidR="00C14DB3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minētajiem izslēgšanas noteikumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ir ievēroti </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publisko iepirkumu </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>likuma 42.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk87364758"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007178D6">
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceturtās </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>daļ</w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3469" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noteiktie termiņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000734A2" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts un kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000734A2" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C458AF" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B445C" w:rsidRPr="00F91CA2" w:rsidP="00F11F1C" w14:paraId="15873C94" w14:textId="2B0DC33B">
+    <w:p w14:paraId="29AC17B5" w14:textId="77777777" w:rsidR="00F91CA2" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk46392597"/>
-[...191 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbauda vai atbilstoši Sankciju likuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pantam uz pretendentu, tā valdes vai padomes locekli, patiesā labuma guvēju, pārstāvēttiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas un vai pretendents nav Komisijas regulas (EU) 2022/576 5.l panta 1. punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50% īpašuma daļu ir valsts īpašumā vai publiskā kontrolē.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F91CA2" w:rsidRPr="004D0B7E" w:rsidP="00F91CA2" w14:paraId="002BC586" w14:textId="77777777">
+    <w:p w14:paraId="4A164EC0" w14:textId="77777777" w:rsidR="001B1A57" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komisija vērtē pretendenta tehniskā piedāvājuma atbilstību izsludinājuma dokumentiem pievienotajam izglītības piedāvājumu sarakstam un šīs kārtības II. nodaļā noteiktajiem kritērijiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D7E6FA" w14:textId="77777777" w:rsidR="007611D2" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisija izslēdz pretendenta pieteikumu no dalības vērtēšanā gadījumā, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3DB1" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00506167" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C4ECBE" w14:textId="77777777" w:rsidR="001B1A57" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F91CA2">
-[...35 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk86101585"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komisija vērtēšanas procesā konstatē piedāvājuma neatbilstību noformējuma prasībām, kura var ietekmēt turpmāko lēmumu pieņemšanu attiecībā uz pretendentu;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="001B1A57" w:rsidP="00F91CA2" w14:paraId="2A454B4C" w14:textId="77777777">
-[...73 lines deleted...]
-    <w:p w:rsidR="001B1A57" w:rsidP="00F91CA2" w14:paraId="550F9DE5" w14:textId="77777777">
+    <w:p w14:paraId="12BB32C2" w14:textId="77777777" w:rsidR="007611D2" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk86101585"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz pretendentu attiecas kāds no </w:t>
+      </w:r>
+      <w:r w:rsidR="002E144B" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Publiskā iepirkuma likuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daļas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. un </w:t>
+      </w:r>
+      <w:r w:rsidR="004A46B3" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074040F" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā minētajiem izslēgšanas noteikumiem;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007611D2" w:rsidP="00AA4312" w14:paraId="53292B0A" w14:textId="77777777">
+    <w:p w14:paraId="3296E829" w14:textId="77777777" w:rsidR="007611D2" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...87 lines deleted...]
-        <w:t>punktā minētajiem izslēgšanas noteikumiem;</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007611D2" w:rsidP="00F91CA2" w14:paraId="6D64F818" w14:textId="77777777">
+    <w:p w14:paraId="625542C3" w14:textId="77777777" w:rsidR="007611D2" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendents pēdēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00581BFE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581BFE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gad</w:t>
+      </w:r>
+      <w:r w:rsidR="00581BFE" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā ir būtiski pārkāpis </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF17FC" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pasākumu īstenošanas nosacījumus un ir izslēgts no izglītības piedāvājumu saraksta</w:t>
+      </w:r>
+      <w:r w:rsidR="00935C6F" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izglītības iestādei ir aizliegts atkārtoti pieteikties pasākumu īstenošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007611D2" w:rsidRPr="00A60D45" w:rsidP="00AA4312" w14:paraId="5D73E77F" w14:textId="77777777">
+    <w:p w14:paraId="7BEF12D2" w14:textId="77777777" w:rsidR="005232B0" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
-[...94 lines deleted...]
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pretendents ir iekļauts aktuālajā izglītības piedāvājumu sarakstā</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5BD1">
+      <w:r w:rsidR="00DD5BD1" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="005232B0" w:rsidP="00AA4312" w14:paraId="007E0D88" w14:textId="77777777">
+    <w:p w14:paraId="1DB1F648" w14:textId="77777777" w:rsidR="005232B0" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rodas situācija, ka, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izvērtējot pieteikumu, komisijai </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>šaubas par iesnieg</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00681A99">
+      <w:r w:rsidR="00681A99" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ā dokumenta atbilstību šīs kārtības prasībām, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>komisija ir lūg</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>usi</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendentu skaidrot attiecīgo dokumentu vai informāciju</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00BB7043">
+      <w:r w:rsidR="00BB7043" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendents norādītajā termiņā, kas nav īsāks par trīs darbdienām pēc informācijas nosūtīšanas, nav iesniedzis skaidrojumu vai ar skaidrojumu ir grozījis piedāvājumu pēc būtības</w:t>
       </w:r>
-      <w:r w:rsidR="004D0B7E">
+      <w:r w:rsidR="004D0B7E" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005232B0" w:rsidP="00AA4312" w14:paraId="7ED9DAB1" w14:textId="77777777">
+    <w:p w14:paraId="4F41E286" w14:textId="77777777" w:rsidR="005232B0" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005232B0">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00AA4312">
+      <w:r w:rsidR="00AA4312" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">omisija, pārbaudot </w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="0036370F">
+      <w:r w:rsidR="0036370F" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00AA4312">
+      <w:r w:rsidR="00AA4312" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">retendenta sniegtās ziņas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="003C4FFE">
+      <w:r w:rsidR="003C4FFE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>konstatē</w:t>
       </w:r>
-      <w:r w:rsidRPr="005232B0" w:rsidR="00AA4312">
+      <w:r w:rsidR="00AA4312" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ka tās neatbilst patiesībai.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk52545136"/>
-      <w:r w:rsidRPr="004D0B7E" w:rsidR="004D0B7E">
+      <w:bookmarkStart w:id="15" w:name="_Hlk52545136"/>
+      <w:r w:rsidR="004D0B7E" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006152CE" w:rsidRPr="001B1A57" w:rsidP="00AA4312" w14:paraId="06A7B2AA" w14:textId="77777777">
+    <w:p w14:paraId="2D9C1BA0" w14:textId="77777777" w:rsidR="006152CE" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D0B7E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">konstatē atbilstību Sankciju likuma </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk134698066"/>
-      <w:r w:rsidRPr="004960A4">
+      <w:bookmarkStart w:id="16" w:name="_Hlk134698066"/>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="414142"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004960A4">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="414142"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pantā vai Komisijas regulas (EU) 2022/576 5.l panta 1. punktā noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DCA702" w14:textId="54820601" w:rsidR="0031438A" w:rsidRPr="001A776D" w:rsidRDefault="0031438A" w:rsidP="00E268FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ar grozījumiem, kas izdarīti ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. janvāra rīkojumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:color w:val="007FDE"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...4 lines deleted...]
-        <w:t>pantā vai Komisijas regulas (EU) 2022/576 5.l panta 1. punktā noteiktajam.</w:t>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.1-1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00920F6A" w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A776D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="007FDE"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5AA1" w:rsidP="005232B0" w14:paraId="6A7DD43C" w14:textId="77777777">
+    <w:p w14:paraId="23FFE86C" w14:textId="77777777" w:rsidR="004A5AA1" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007772E9">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija </w:t>
       </w:r>
-      <w:r w:rsidR="006152CE">
+      <w:r w:rsidR="006152CE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūta </w:t>
       </w:r>
-      <w:r w:rsidRPr="007772E9">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pretendent</w:t>
       </w:r>
-      <w:r w:rsidR="006152CE">
+      <w:r w:rsidR="006152CE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidRPr="007772E9">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisijas pieņemto lēmumu </w:t>
       </w:r>
-      <w:r w:rsidR="006152CE">
+      <w:r w:rsidR="006152CE" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidRPr="007772E9">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>pretendenta iekļaušanu vai</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">pretendenta iekļaušanu vai neiekļaušanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA51BA" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>zglītības piedāvājumu sarakstā piecu darbadienu laikā no lēmuma pieņemšanas dienas.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007772E9">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002255BD" w:rsidRPr="00881DCD" w:rsidP="00F11F1C" w14:paraId="7843EFA3" w14:textId="758FD036">
+    <w:p w14:paraId="2B8431E8" w14:textId="77777777" w:rsidR="002255BD" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E1566B">
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F1C" w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F11F1C">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">omisija konstatē, ka lēmuma pieņemšanai par pretendenta iekļaušanu vai atteikumu iekļaut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izglītības piedāvājumu sarakstā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F1C" w:rsidRPr="00206765">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1566B">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">omisija konstatē, ka lēmuma pieņemšanai par </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">omisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F1C" w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E1566B">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">retendenta </w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">omisija </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881DCD">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00881DCD">
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagarina administratīvā akta izdošanas termiņu par to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>rakstveidā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881DCD">
-[...15 lines deleted...]
-        <w:t>ntu.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informējot pretendentu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002255BD" w:rsidRPr="009A7F03" w:rsidP="00F11F1C" w14:paraId="614D4B5B" w14:textId="51634E2F">
+    <w:p w14:paraId="097B4D61" w14:textId="77777777" w:rsidR="002255BD" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pretendents </w:t>
       </w:r>
-      <w:r w:rsidR="00F11F1C">
+      <w:r w:rsidR="00F11F1C" w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="006641A1">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00206765">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisijas lēmumu var apstrīdēt Aģentūras direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5AA1" w:rsidRPr="004B30A4" w:rsidP="00BB7043" w14:paraId="4F0B63CB" w14:textId="77777777">
+    <w:p w14:paraId="5A542946" w14:textId="77777777" w:rsidR="004A5AA1" w:rsidRPr="00206765" w:rsidRDefault="00270AB7" w:rsidP="00E268FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF7D24">
+      <w:r w:rsidRPr="00206765">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra ir tiesīga pagarināt izsludinājuma ietvaros plānoto sadarbības termiņu ar pasākuma īstenotāju. Par šādu Aģentūras lēmumu komisija informē pasākuma īstenotāju ne vēlāk kā mēnesi pirms sadarbības termiņa pagarinājuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544053" w:rsidRPr="00965ED2" w:rsidP="001B1A57" w14:paraId="03003D30" w14:textId="77777777">
+    <w:p w14:paraId="69C0549E" w14:textId="77777777" w:rsidR="00544053" w:rsidRPr="00206765" w:rsidRDefault="00544053" w:rsidP="001B1A57">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidSect="00B46B0C">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00544053" w:rsidRPr="00206765" w:rsidSect="00B46B0C">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19722E46" w14:textId="77777777" w:rsidR="001D0295" w:rsidRDefault="001D0295">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E88AABB" w14:textId="77777777" w:rsidR="001D0295" w:rsidRDefault="001D0295">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -5180,337 +4671,405 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="0082606F" w:rsidP="004A46B3" w14:paraId="0387C873" w14:textId="7BC87139">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1651936C" w14:textId="77777777" w:rsidR="0082606F" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7" w:rsidP="004A46B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B6F36">
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0082606F" w14:paraId="0B21A7BE" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="52915BB1" w14:textId="77777777" w:rsidR="0082606F" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003921E5" w14:paraId="252CCDD6" w14:textId="29339983"/>
-  <w:p>
+  <w:p w14:paraId="2D777DC1" w14:textId="77777777" w:rsidR="003921E5" w:rsidRPr="001B6F36" w:rsidRDefault="003921E5">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5C201088" w14:textId="77777777" w:rsidR="00D82055" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
     <w:pPr>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-        <w:b w:val="0"/>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="56239ED7" w14:textId="77777777" w:rsidR="0082606F" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0082606F" w14:paraId="0D7506F2" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="2F91940B" w14:textId="77777777" w:rsidR="0082606F" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003921E5" w14:paraId="5D983799" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="7EE94016" w14:textId="77777777" w:rsidR="003921E5" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="554C80E1" w14:textId="77777777" w:rsidR="00D82055" w:rsidRPr="001B6F36" w:rsidRDefault="00270AB7">
     <w:pPr>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-        <w:b w:val="0"/>
+    <w:r w:rsidRPr="001B6F36">
+      <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="369F849E" w14:textId="77777777" w:rsidR="001D0295" w:rsidRDefault="001D0295">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="05A7CC64" w14:textId="77777777" w:rsidR="001D0295" w:rsidRDefault="001D0295">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CF00BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC6AE072"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FDDC64CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C8841F2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AF3AF2FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80C0AEA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93CC5C1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="275406EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A22C22DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5CAEF452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B510B894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0828219C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4434E9F6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A754AF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FCB8C46C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F5A2CF3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="09F8D07A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56740488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3CF84744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8FF8AA50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4A0C3B1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3ECC9C74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B143EBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5552,140 +5111,140 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CEF5695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A8024D8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="319A50B4">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="5E86AFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="56929990">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="A686E532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="6C3EEBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="652CD54E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="A9024E22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="EFB23CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="BDB42862">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="139F6306"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9EE8CAF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="720"/>
       </w:pPr>
@@ -5771,342 +5330,342 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C7B4134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0460418A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="2E442EA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DE6084CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="690A3174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9A74D666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A836A85A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="294CBA22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="274A92C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68841D00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F3CED4C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9616D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2FAE500"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="ECA2BC0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8EE6AA36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4CD05B7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FE1E5720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EDE29E6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5F20E7A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D326D914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4F48E9F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CBD68DB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="257E00FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="814830AA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="55F87A8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3C9EF4E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F496D590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9AFAE1E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C90C441A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E794E05A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9D262BAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DFDEC206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F66401D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27854E9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -6148,51 +5707,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DE5772E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE56908C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6261,226 +5820,226 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2931" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3504" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32897B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="887A51D8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="DB4E0124">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0BECB31C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="D2BE42A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81204714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1B9A2CAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ED347D3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BC00F2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C2CA37D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1AE8B01E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E434C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3488D5EE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FD741938">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="C4E2B8EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67B28134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="296C6440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="718695C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80F477EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34C01D96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="559CA166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36408482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D5654EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76CC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6566,51 +6125,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EFE60B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322FDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="720"/>
       </w:pPr>
@@ -6696,140 +6255,253 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEF64C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B232DCA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3414" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4761" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7815" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9522" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10869" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47041EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E5860D8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="AB14CF16">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04AA4B3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1CCE4C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1B108436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98743ACA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A7A4CCEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F29CCCFE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D0F00F0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="615C5B22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49D77412"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="654C8AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6898,51 +6570,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F91284F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322FDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="720"/>
       </w:pPr>
@@ -7028,137 +6700,137 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F54C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E3E907C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="466048FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="AF8E52C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="F78A1A42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C6C6168C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5ECEA0CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3AC4D59E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B5EA7A20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A24CE09E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9FCA7144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4C7111"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06E616BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -7200,137 +6872,137 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4F5D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03A2C952"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="791E02DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="645EEAA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9E7A4D02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DD0EE6EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6B18DE7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9FF6500E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8C5AD644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A378BDB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="994ED90E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637131EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7372,137 +7044,137 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="641A11AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10E0DEB6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="F6BC2B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="00FC3FA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="58AAEFA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F4A2B0EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04DCBA7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="F690974A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="8EAA7DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="40489164">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="2C344D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675F6C31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7544,164 +7216,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEC7FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62724BCC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7340F23E">
       <w:start w:val="2018"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C9F09878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C3947818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A2FE642E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D61C8FD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8E7A41D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BCA2239A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15E0B8B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BEF682D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C990B5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A2AAD6E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7743,450 +7415,462 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D150B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA3E32CE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="04741420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68FAA7FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C0808626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C0B2EF4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FBC43136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3E3C01F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EC82FC86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4AECA7DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2CC03F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00581993"/>
     <w:rsid w:val="00001167"/>
     <w:rsid w:val="00002207"/>
     <w:rsid w:val="000028B8"/>
     <w:rsid w:val="000060E3"/>
     <w:rsid w:val="00010649"/>
     <w:rsid w:val="00011836"/>
     <w:rsid w:val="000127FE"/>
     <w:rsid w:val="0001416D"/>
     <w:rsid w:val="000160F7"/>
     <w:rsid w:val="0002098D"/>
     <w:rsid w:val="00023307"/>
     <w:rsid w:val="00024AB5"/>
     <w:rsid w:val="00025F7E"/>
     <w:rsid w:val="00026CD1"/>
     <w:rsid w:val="00027CD6"/>
     <w:rsid w:val="00034210"/>
     <w:rsid w:val="000345EA"/>
     <w:rsid w:val="000414A4"/>
+    <w:rsid w:val="00041AF2"/>
     <w:rsid w:val="00045860"/>
     <w:rsid w:val="00046D1E"/>
     <w:rsid w:val="00046F6B"/>
     <w:rsid w:val="00047E10"/>
     <w:rsid w:val="00050656"/>
     <w:rsid w:val="000523F7"/>
     <w:rsid w:val="00053B28"/>
     <w:rsid w:val="00057B2B"/>
     <w:rsid w:val="00060952"/>
     <w:rsid w:val="00061896"/>
     <w:rsid w:val="000631EE"/>
     <w:rsid w:val="0006793F"/>
     <w:rsid w:val="00067BF7"/>
     <w:rsid w:val="00072069"/>
     <w:rsid w:val="000734A2"/>
     <w:rsid w:val="00074690"/>
     <w:rsid w:val="00074F20"/>
     <w:rsid w:val="00075437"/>
     <w:rsid w:val="0008003C"/>
     <w:rsid w:val="00082DFD"/>
     <w:rsid w:val="00083775"/>
     <w:rsid w:val="00087089"/>
     <w:rsid w:val="0009479E"/>
     <w:rsid w:val="00094C2D"/>
     <w:rsid w:val="000A1183"/>
@@ -8213,126 +7897,135 @@
     <w:rsid w:val="00125BA0"/>
     <w:rsid w:val="001356F6"/>
     <w:rsid w:val="00136BDB"/>
     <w:rsid w:val="0014302F"/>
     <w:rsid w:val="00144009"/>
     <w:rsid w:val="00145E87"/>
     <w:rsid w:val="001472DE"/>
     <w:rsid w:val="001503D8"/>
     <w:rsid w:val="00153157"/>
     <w:rsid w:val="00154EB5"/>
     <w:rsid w:val="00155173"/>
     <w:rsid w:val="00163D01"/>
     <w:rsid w:val="00167D3F"/>
     <w:rsid w:val="00167DBD"/>
     <w:rsid w:val="00167E0D"/>
     <w:rsid w:val="00170209"/>
     <w:rsid w:val="0017249F"/>
     <w:rsid w:val="00175C00"/>
     <w:rsid w:val="00177ED1"/>
     <w:rsid w:val="001849E3"/>
     <w:rsid w:val="00185FA8"/>
     <w:rsid w:val="00187504"/>
     <w:rsid w:val="00191AFD"/>
     <w:rsid w:val="00197F03"/>
     <w:rsid w:val="001A3558"/>
+    <w:rsid w:val="001A776D"/>
     <w:rsid w:val="001B1214"/>
     <w:rsid w:val="001B1A57"/>
     <w:rsid w:val="001B5115"/>
     <w:rsid w:val="001B6111"/>
+    <w:rsid w:val="001B6F36"/>
     <w:rsid w:val="001C6282"/>
+    <w:rsid w:val="001D0295"/>
     <w:rsid w:val="001D10D7"/>
     <w:rsid w:val="001D1E6F"/>
     <w:rsid w:val="001D3AB3"/>
     <w:rsid w:val="001D59BD"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E25E5"/>
     <w:rsid w:val="001E70F4"/>
     <w:rsid w:val="001F2746"/>
     <w:rsid w:val="001F632B"/>
     <w:rsid w:val="001F6D99"/>
     <w:rsid w:val="001F6EAE"/>
     <w:rsid w:val="002008EC"/>
     <w:rsid w:val="0020224F"/>
     <w:rsid w:val="00203848"/>
     <w:rsid w:val="00205333"/>
     <w:rsid w:val="0020613F"/>
     <w:rsid w:val="00206432"/>
+    <w:rsid w:val="00206765"/>
     <w:rsid w:val="0021030A"/>
     <w:rsid w:val="00217365"/>
     <w:rsid w:val="002205F8"/>
     <w:rsid w:val="0022371F"/>
     <w:rsid w:val="00223884"/>
     <w:rsid w:val="002255BD"/>
     <w:rsid w:val="00226A0A"/>
     <w:rsid w:val="00230234"/>
     <w:rsid w:val="00235DF5"/>
     <w:rsid w:val="002371C2"/>
     <w:rsid w:val="00237B73"/>
     <w:rsid w:val="00241FD2"/>
     <w:rsid w:val="00247DB5"/>
     <w:rsid w:val="00255337"/>
     <w:rsid w:val="00257135"/>
     <w:rsid w:val="00261218"/>
+    <w:rsid w:val="00270AB7"/>
     <w:rsid w:val="00270E31"/>
     <w:rsid w:val="002732E5"/>
     <w:rsid w:val="002739FD"/>
     <w:rsid w:val="00274CFF"/>
     <w:rsid w:val="0027559C"/>
     <w:rsid w:val="00276C89"/>
     <w:rsid w:val="00277955"/>
     <w:rsid w:val="002803EC"/>
     <w:rsid w:val="00281AC6"/>
     <w:rsid w:val="002829CE"/>
     <w:rsid w:val="00286E85"/>
+    <w:rsid w:val="0028781F"/>
     <w:rsid w:val="00294561"/>
     <w:rsid w:val="002A11D5"/>
     <w:rsid w:val="002A3DB1"/>
     <w:rsid w:val="002B0EE1"/>
     <w:rsid w:val="002B2AA6"/>
     <w:rsid w:val="002B5D11"/>
     <w:rsid w:val="002B75CA"/>
     <w:rsid w:val="002C3DE0"/>
     <w:rsid w:val="002C5733"/>
     <w:rsid w:val="002C763D"/>
     <w:rsid w:val="002D04FE"/>
     <w:rsid w:val="002D11F2"/>
     <w:rsid w:val="002D52A3"/>
+    <w:rsid w:val="002D5523"/>
     <w:rsid w:val="002E04D7"/>
     <w:rsid w:val="002E100D"/>
     <w:rsid w:val="002E144B"/>
     <w:rsid w:val="002E2212"/>
     <w:rsid w:val="002E33ED"/>
     <w:rsid w:val="002F0506"/>
     <w:rsid w:val="002F242F"/>
     <w:rsid w:val="00304BF9"/>
     <w:rsid w:val="003124D7"/>
     <w:rsid w:val="00314024"/>
+    <w:rsid w:val="0031438A"/>
     <w:rsid w:val="00315856"/>
     <w:rsid w:val="00315EEE"/>
     <w:rsid w:val="003167D8"/>
     <w:rsid w:val="0031765A"/>
+    <w:rsid w:val="00323D12"/>
     <w:rsid w:val="00323E8B"/>
     <w:rsid w:val="00325E95"/>
     <w:rsid w:val="00337968"/>
     <w:rsid w:val="00340C9C"/>
     <w:rsid w:val="003444A2"/>
     <w:rsid w:val="0034555D"/>
     <w:rsid w:val="00345E69"/>
     <w:rsid w:val="003569D8"/>
     <w:rsid w:val="00360424"/>
     <w:rsid w:val="00361EB0"/>
     <w:rsid w:val="00362250"/>
     <w:rsid w:val="0036370F"/>
     <w:rsid w:val="00363EB2"/>
     <w:rsid w:val="00364BC5"/>
     <w:rsid w:val="003668D2"/>
     <w:rsid w:val="00371386"/>
     <w:rsid w:val="00375732"/>
     <w:rsid w:val="003819C2"/>
     <w:rsid w:val="00383462"/>
     <w:rsid w:val="00385148"/>
     <w:rsid w:val="00385182"/>
     <w:rsid w:val="00386FC9"/>
     <w:rsid w:val="003921E5"/>
     <w:rsid w:val="003A1B2E"/>
     <w:rsid w:val="003A5E90"/>
@@ -8477,85 +8170,89 @@
     <w:rsid w:val="0058288B"/>
     <w:rsid w:val="00582AB1"/>
     <w:rsid w:val="00586712"/>
     <w:rsid w:val="005867F1"/>
     <w:rsid w:val="0059135B"/>
     <w:rsid w:val="00595AEA"/>
     <w:rsid w:val="00596B5A"/>
     <w:rsid w:val="00597115"/>
     <w:rsid w:val="005A23AD"/>
     <w:rsid w:val="005A5AF9"/>
     <w:rsid w:val="005A7205"/>
     <w:rsid w:val="005A7DE9"/>
     <w:rsid w:val="005B2144"/>
     <w:rsid w:val="005B7721"/>
     <w:rsid w:val="005C41C5"/>
     <w:rsid w:val="005C4CC1"/>
     <w:rsid w:val="005C694A"/>
     <w:rsid w:val="005C6A3E"/>
     <w:rsid w:val="005C6CD9"/>
     <w:rsid w:val="005C7CFF"/>
     <w:rsid w:val="005D2A9B"/>
     <w:rsid w:val="005E11E0"/>
     <w:rsid w:val="005E3764"/>
     <w:rsid w:val="005F1D51"/>
     <w:rsid w:val="005F45EC"/>
+    <w:rsid w:val="00600B00"/>
     <w:rsid w:val="00613ECF"/>
     <w:rsid w:val="00613ED1"/>
     <w:rsid w:val="006152CE"/>
     <w:rsid w:val="0061643A"/>
     <w:rsid w:val="006168A0"/>
     <w:rsid w:val="00616B66"/>
     <w:rsid w:val="00617333"/>
     <w:rsid w:val="00617F4C"/>
+    <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="006241F4"/>
     <w:rsid w:val="00627D40"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630F18"/>
     <w:rsid w:val="00632204"/>
     <w:rsid w:val="0063670C"/>
     <w:rsid w:val="006468A0"/>
     <w:rsid w:val="00646922"/>
+    <w:rsid w:val="00654D8A"/>
     <w:rsid w:val="00655867"/>
     <w:rsid w:val="00656A4D"/>
     <w:rsid w:val="006641A1"/>
     <w:rsid w:val="00672E03"/>
     <w:rsid w:val="00681A99"/>
     <w:rsid w:val="00684B3A"/>
     <w:rsid w:val="0069285C"/>
     <w:rsid w:val="00694574"/>
     <w:rsid w:val="006954B7"/>
     <w:rsid w:val="00696B42"/>
     <w:rsid w:val="00697163"/>
     <w:rsid w:val="0069757D"/>
     <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006A7EA3"/>
     <w:rsid w:val="006B2348"/>
     <w:rsid w:val="006B348A"/>
     <w:rsid w:val="006B445C"/>
     <w:rsid w:val="006B4C53"/>
     <w:rsid w:val="006B59D1"/>
+    <w:rsid w:val="006B726D"/>
     <w:rsid w:val="006C0ED3"/>
     <w:rsid w:val="006C241E"/>
     <w:rsid w:val="006C5799"/>
     <w:rsid w:val="006C71C2"/>
     <w:rsid w:val="006D1ACB"/>
     <w:rsid w:val="006D4624"/>
     <w:rsid w:val="006D4E3C"/>
     <w:rsid w:val="006E716E"/>
     <w:rsid w:val="006F42FC"/>
     <w:rsid w:val="006F619B"/>
     <w:rsid w:val="007001D4"/>
     <w:rsid w:val="007004E7"/>
     <w:rsid w:val="0070449F"/>
     <w:rsid w:val="007062E9"/>
     <w:rsid w:val="007109C3"/>
     <w:rsid w:val="00713197"/>
     <w:rsid w:val="007178D6"/>
     <w:rsid w:val="00717CEE"/>
     <w:rsid w:val="00717FE7"/>
     <w:rsid w:val="007211DD"/>
     <w:rsid w:val="00721EA1"/>
     <w:rsid w:val="007232DE"/>
     <w:rsid w:val="007266E2"/>
     <w:rsid w:val="00726E54"/>
     <w:rsid w:val="00735C1E"/>
@@ -8622,175 +8319,183 @@
     <w:rsid w:val="00850E55"/>
     <w:rsid w:val="0085393A"/>
     <w:rsid w:val="0085405C"/>
     <w:rsid w:val="00854637"/>
     <w:rsid w:val="0085496A"/>
     <w:rsid w:val="008579D3"/>
     <w:rsid w:val="00857CF1"/>
     <w:rsid w:val="0086132F"/>
     <w:rsid w:val="008619C1"/>
     <w:rsid w:val="00862C4C"/>
     <w:rsid w:val="00863C10"/>
     <w:rsid w:val="00865B43"/>
     <w:rsid w:val="0087062B"/>
     <w:rsid w:val="0087481C"/>
     <w:rsid w:val="00876C5C"/>
     <w:rsid w:val="00881DCD"/>
     <w:rsid w:val="00882F0F"/>
     <w:rsid w:val="008907AD"/>
     <w:rsid w:val="00890873"/>
     <w:rsid w:val="00897F25"/>
     <w:rsid w:val="008A1287"/>
     <w:rsid w:val="008A1FFE"/>
     <w:rsid w:val="008A2052"/>
     <w:rsid w:val="008A419B"/>
     <w:rsid w:val="008A5C36"/>
+    <w:rsid w:val="008B2CD9"/>
     <w:rsid w:val="008B3175"/>
     <w:rsid w:val="008B5132"/>
     <w:rsid w:val="008B5C22"/>
     <w:rsid w:val="008B6321"/>
     <w:rsid w:val="008B71E2"/>
     <w:rsid w:val="008C3ECC"/>
     <w:rsid w:val="008C52F7"/>
     <w:rsid w:val="008C6370"/>
     <w:rsid w:val="008D0BD3"/>
     <w:rsid w:val="008D0D7D"/>
     <w:rsid w:val="008D18FF"/>
     <w:rsid w:val="008D1BAB"/>
     <w:rsid w:val="008D3069"/>
     <w:rsid w:val="008D3830"/>
     <w:rsid w:val="008D3FCC"/>
     <w:rsid w:val="008D5E91"/>
     <w:rsid w:val="008E56FF"/>
     <w:rsid w:val="008F1035"/>
     <w:rsid w:val="008F6726"/>
     <w:rsid w:val="00902E78"/>
     <w:rsid w:val="0090513B"/>
     <w:rsid w:val="00910369"/>
     <w:rsid w:val="009118E9"/>
     <w:rsid w:val="009135B0"/>
     <w:rsid w:val="00916169"/>
     <w:rsid w:val="00917848"/>
+    <w:rsid w:val="00920F6A"/>
     <w:rsid w:val="00926F03"/>
     <w:rsid w:val="00930892"/>
     <w:rsid w:val="00932E2A"/>
     <w:rsid w:val="00935C6F"/>
     <w:rsid w:val="009373F3"/>
     <w:rsid w:val="00943CE4"/>
     <w:rsid w:val="009515C1"/>
     <w:rsid w:val="0095594F"/>
     <w:rsid w:val="00955D68"/>
     <w:rsid w:val="0096067A"/>
     <w:rsid w:val="00961438"/>
     <w:rsid w:val="00965ED2"/>
     <w:rsid w:val="00984937"/>
     <w:rsid w:val="009867C9"/>
     <w:rsid w:val="00987E42"/>
+    <w:rsid w:val="00995C8E"/>
     <w:rsid w:val="009A20FE"/>
     <w:rsid w:val="009A2955"/>
     <w:rsid w:val="009A32A2"/>
     <w:rsid w:val="009A37F4"/>
     <w:rsid w:val="009A7F03"/>
     <w:rsid w:val="009B7CCB"/>
     <w:rsid w:val="009C1EB8"/>
     <w:rsid w:val="009C2F04"/>
     <w:rsid w:val="009C3C22"/>
     <w:rsid w:val="009D5B63"/>
     <w:rsid w:val="009E43CC"/>
     <w:rsid w:val="009E4A7D"/>
     <w:rsid w:val="009E5730"/>
+    <w:rsid w:val="009E592A"/>
     <w:rsid w:val="009F0B04"/>
     <w:rsid w:val="009F118C"/>
     <w:rsid w:val="009F1394"/>
     <w:rsid w:val="009F58F5"/>
     <w:rsid w:val="009F594C"/>
     <w:rsid w:val="009F6531"/>
     <w:rsid w:val="009F6B4D"/>
     <w:rsid w:val="00A001D4"/>
     <w:rsid w:val="00A01C2F"/>
     <w:rsid w:val="00A03076"/>
     <w:rsid w:val="00A03A23"/>
     <w:rsid w:val="00A04E69"/>
     <w:rsid w:val="00A0701B"/>
     <w:rsid w:val="00A1199C"/>
     <w:rsid w:val="00A11FF5"/>
     <w:rsid w:val="00A12369"/>
     <w:rsid w:val="00A15300"/>
     <w:rsid w:val="00A207DE"/>
     <w:rsid w:val="00A220A5"/>
     <w:rsid w:val="00A22B12"/>
     <w:rsid w:val="00A262E8"/>
     <w:rsid w:val="00A266F9"/>
     <w:rsid w:val="00A3011B"/>
     <w:rsid w:val="00A301DA"/>
     <w:rsid w:val="00A32620"/>
     <w:rsid w:val="00A334DF"/>
     <w:rsid w:val="00A340B3"/>
     <w:rsid w:val="00A44723"/>
     <w:rsid w:val="00A47348"/>
     <w:rsid w:val="00A515C2"/>
     <w:rsid w:val="00A57A71"/>
     <w:rsid w:val="00A60D45"/>
     <w:rsid w:val="00A61030"/>
     <w:rsid w:val="00A61FCC"/>
     <w:rsid w:val="00A62133"/>
     <w:rsid w:val="00A62698"/>
+    <w:rsid w:val="00A62B29"/>
     <w:rsid w:val="00A762A3"/>
+    <w:rsid w:val="00A7639D"/>
     <w:rsid w:val="00A7736A"/>
     <w:rsid w:val="00A837E0"/>
     <w:rsid w:val="00A92BAF"/>
     <w:rsid w:val="00AA314F"/>
     <w:rsid w:val="00AA4312"/>
     <w:rsid w:val="00AA5714"/>
     <w:rsid w:val="00AA5E42"/>
     <w:rsid w:val="00AA7AB6"/>
     <w:rsid w:val="00AB337A"/>
     <w:rsid w:val="00AB580F"/>
     <w:rsid w:val="00AB6C63"/>
+    <w:rsid w:val="00AB7CB7"/>
     <w:rsid w:val="00AC1BB1"/>
     <w:rsid w:val="00AC1F1C"/>
     <w:rsid w:val="00AC216A"/>
     <w:rsid w:val="00AC4966"/>
     <w:rsid w:val="00AC68E6"/>
     <w:rsid w:val="00AC7DD6"/>
     <w:rsid w:val="00AD08A0"/>
     <w:rsid w:val="00AD37D2"/>
     <w:rsid w:val="00AD37D6"/>
     <w:rsid w:val="00AD37F5"/>
     <w:rsid w:val="00AD5262"/>
     <w:rsid w:val="00AE1B9D"/>
     <w:rsid w:val="00AE2143"/>
     <w:rsid w:val="00AE2EF4"/>
     <w:rsid w:val="00AF06D9"/>
     <w:rsid w:val="00AF1FDC"/>
     <w:rsid w:val="00AF45F7"/>
     <w:rsid w:val="00B01924"/>
     <w:rsid w:val="00B02BD0"/>
     <w:rsid w:val="00B03AAB"/>
     <w:rsid w:val="00B05F29"/>
     <w:rsid w:val="00B07F83"/>
     <w:rsid w:val="00B13B0B"/>
+    <w:rsid w:val="00B16D00"/>
     <w:rsid w:val="00B22297"/>
     <w:rsid w:val="00B255EE"/>
     <w:rsid w:val="00B27B3D"/>
     <w:rsid w:val="00B340CA"/>
     <w:rsid w:val="00B3429B"/>
     <w:rsid w:val="00B40EB6"/>
     <w:rsid w:val="00B44442"/>
     <w:rsid w:val="00B4495B"/>
     <w:rsid w:val="00B46B0C"/>
     <w:rsid w:val="00B6030A"/>
     <w:rsid w:val="00B6062B"/>
     <w:rsid w:val="00B60C34"/>
     <w:rsid w:val="00B60FC5"/>
     <w:rsid w:val="00B64B83"/>
     <w:rsid w:val="00B65836"/>
     <w:rsid w:val="00B665F7"/>
     <w:rsid w:val="00B67FD7"/>
     <w:rsid w:val="00B75301"/>
     <w:rsid w:val="00B75457"/>
     <w:rsid w:val="00B80BDC"/>
     <w:rsid w:val="00B81B45"/>
     <w:rsid w:val="00B81BC7"/>
     <w:rsid w:val="00B83733"/>
     <w:rsid w:val="00B91169"/>
     <w:rsid w:val="00B91ECF"/>
@@ -8860,235 +8565,265 @@
     <w:rsid w:val="00C764EE"/>
     <w:rsid w:val="00C80DF4"/>
     <w:rsid w:val="00C815F2"/>
     <w:rsid w:val="00C81C20"/>
     <w:rsid w:val="00C862D9"/>
     <w:rsid w:val="00C86BC0"/>
     <w:rsid w:val="00C91C2E"/>
     <w:rsid w:val="00C96964"/>
     <w:rsid w:val="00CA3A88"/>
     <w:rsid w:val="00CA5013"/>
     <w:rsid w:val="00CB1523"/>
     <w:rsid w:val="00CB3FA9"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB75CE"/>
     <w:rsid w:val="00CB7D71"/>
     <w:rsid w:val="00CC0365"/>
     <w:rsid w:val="00CC1E7E"/>
     <w:rsid w:val="00CC34FE"/>
     <w:rsid w:val="00CD1AF1"/>
     <w:rsid w:val="00CD3892"/>
     <w:rsid w:val="00CD4E70"/>
     <w:rsid w:val="00CD53E0"/>
     <w:rsid w:val="00CD726F"/>
     <w:rsid w:val="00CD7287"/>
     <w:rsid w:val="00CE54A1"/>
+    <w:rsid w:val="00CE5532"/>
     <w:rsid w:val="00CE5A37"/>
     <w:rsid w:val="00CE5B48"/>
     <w:rsid w:val="00CF7D24"/>
     <w:rsid w:val="00D00480"/>
     <w:rsid w:val="00D00C96"/>
     <w:rsid w:val="00D11C16"/>
     <w:rsid w:val="00D12F2B"/>
     <w:rsid w:val="00D23192"/>
     <w:rsid w:val="00D27051"/>
     <w:rsid w:val="00D31F54"/>
     <w:rsid w:val="00D32C01"/>
     <w:rsid w:val="00D334B3"/>
     <w:rsid w:val="00D34492"/>
     <w:rsid w:val="00D35CD8"/>
     <w:rsid w:val="00D362E3"/>
     <w:rsid w:val="00D459A9"/>
     <w:rsid w:val="00D4734E"/>
     <w:rsid w:val="00D5194D"/>
     <w:rsid w:val="00D51B40"/>
     <w:rsid w:val="00D56308"/>
     <w:rsid w:val="00D608F0"/>
     <w:rsid w:val="00D60BBD"/>
     <w:rsid w:val="00D60C0F"/>
+    <w:rsid w:val="00D614EE"/>
     <w:rsid w:val="00D640BA"/>
     <w:rsid w:val="00D66CF8"/>
     <w:rsid w:val="00D76273"/>
     <w:rsid w:val="00D76653"/>
     <w:rsid w:val="00D7766F"/>
+    <w:rsid w:val="00D82055"/>
     <w:rsid w:val="00D85B87"/>
     <w:rsid w:val="00D86EA8"/>
     <w:rsid w:val="00D875E5"/>
     <w:rsid w:val="00D9056B"/>
     <w:rsid w:val="00D923CA"/>
     <w:rsid w:val="00DA27EE"/>
     <w:rsid w:val="00DA2AAD"/>
     <w:rsid w:val="00DA50C9"/>
     <w:rsid w:val="00DA51BA"/>
+    <w:rsid w:val="00DB2AD4"/>
     <w:rsid w:val="00DB353C"/>
+    <w:rsid w:val="00DB65FA"/>
     <w:rsid w:val="00DB67C2"/>
     <w:rsid w:val="00DB7A24"/>
     <w:rsid w:val="00DC0675"/>
     <w:rsid w:val="00DC08E4"/>
     <w:rsid w:val="00DC26C5"/>
     <w:rsid w:val="00DC40CC"/>
     <w:rsid w:val="00DC7F33"/>
     <w:rsid w:val="00DD5BD1"/>
     <w:rsid w:val="00DD7492"/>
     <w:rsid w:val="00DE3681"/>
     <w:rsid w:val="00DE58ED"/>
     <w:rsid w:val="00DE67EA"/>
     <w:rsid w:val="00DF0D6B"/>
     <w:rsid w:val="00DF637E"/>
     <w:rsid w:val="00E00D27"/>
     <w:rsid w:val="00E05CCF"/>
     <w:rsid w:val="00E11A86"/>
     <w:rsid w:val="00E13C09"/>
     <w:rsid w:val="00E1469D"/>
     <w:rsid w:val="00E153B0"/>
     <w:rsid w:val="00E1566B"/>
     <w:rsid w:val="00E17A82"/>
     <w:rsid w:val="00E17FF2"/>
     <w:rsid w:val="00E203D8"/>
     <w:rsid w:val="00E2097F"/>
     <w:rsid w:val="00E21450"/>
     <w:rsid w:val="00E2301A"/>
+    <w:rsid w:val="00E268FF"/>
     <w:rsid w:val="00E27E6B"/>
     <w:rsid w:val="00E30095"/>
     <w:rsid w:val="00E3486D"/>
     <w:rsid w:val="00E36244"/>
     <w:rsid w:val="00E42FFD"/>
     <w:rsid w:val="00E43EB2"/>
     <w:rsid w:val="00E45E75"/>
     <w:rsid w:val="00E517F2"/>
     <w:rsid w:val="00E518B6"/>
     <w:rsid w:val="00E53C67"/>
     <w:rsid w:val="00E54BD5"/>
     <w:rsid w:val="00E577B3"/>
     <w:rsid w:val="00E63643"/>
     <w:rsid w:val="00E66436"/>
+    <w:rsid w:val="00E66ED9"/>
     <w:rsid w:val="00E71BAD"/>
     <w:rsid w:val="00E7347D"/>
     <w:rsid w:val="00E73FB0"/>
     <w:rsid w:val="00E74E1D"/>
     <w:rsid w:val="00E8231C"/>
     <w:rsid w:val="00E84746"/>
     <w:rsid w:val="00E84D49"/>
     <w:rsid w:val="00E91932"/>
     <w:rsid w:val="00E96339"/>
     <w:rsid w:val="00E96C1F"/>
     <w:rsid w:val="00E96FA0"/>
     <w:rsid w:val="00E97BA4"/>
     <w:rsid w:val="00E97C2F"/>
     <w:rsid w:val="00EA3F95"/>
     <w:rsid w:val="00EA544F"/>
     <w:rsid w:val="00EA5AC2"/>
     <w:rsid w:val="00EA6177"/>
     <w:rsid w:val="00EA7F60"/>
     <w:rsid w:val="00EC4558"/>
     <w:rsid w:val="00EC4B42"/>
     <w:rsid w:val="00EC60F6"/>
     <w:rsid w:val="00ED053B"/>
     <w:rsid w:val="00ED061B"/>
     <w:rsid w:val="00ED2BF3"/>
     <w:rsid w:val="00ED30E9"/>
     <w:rsid w:val="00ED3694"/>
     <w:rsid w:val="00ED59F9"/>
     <w:rsid w:val="00EE2BE1"/>
     <w:rsid w:val="00EE3773"/>
+    <w:rsid w:val="00EE3AA0"/>
     <w:rsid w:val="00EE6B9F"/>
     <w:rsid w:val="00EE7ABA"/>
+    <w:rsid w:val="00EF3999"/>
     <w:rsid w:val="00EF4A44"/>
     <w:rsid w:val="00F02380"/>
     <w:rsid w:val="00F04CBF"/>
     <w:rsid w:val="00F0571B"/>
     <w:rsid w:val="00F05D2D"/>
     <w:rsid w:val="00F05DD7"/>
     <w:rsid w:val="00F05EDF"/>
     <w:rsid w:val="00F06013"/>
     <w:rsid w:val="00F10849"/>
     <w:rsid w:val="00F1170C"/>
     <w:rsid w:val="00F11F1C"/>
     <w:rsid w:val="00F11F9C"/>
     <w:rsid w:val="00F22DD3"/>
     <w:rsid w:val="00F311D1"/>
     <w:rsid w:val="00F32003"/>
     <w:rsid w:val="00F32310"/>
     <w:rsid w:val="00F33B44"/>
     <w:rsid w:val="00F33D7C"/>
     <w:rsid w:val="00F33E10"/>
     <w:rsid w:val="00F4000E"/>
     <w:rsid w:val="00F418EE"/>
     <w:rsid w:val="00F43B28"/>
     <w:rsid w:val="00F445E0"/>
     <w:rsid w:val="00F44DE0"/>
     <w:rsid w:val="00F470B1"/>
     <w:rsid w:val="00F47948"/>
     <w:rsid w:val="00F52107"/>
     <w:rsid w:val="00F54672"/>
     <w:rsid w:val="00F56A48"/>
     <w:rsid w:val="00F66EE6"/>
     <w:rsid w:val="00F6793E"/>
     <w:rsid w:val="00F70ED6"/>
     <w:rsid w:val="00F7194D"/>
     <w:rsid w:val="00F76087"/>
     <w:rsid w:val="00F761BE"/>
+    <w:rsid w:val="00F76E22"/>
     <w:rsid w:val="00F822B6"/>
     <w:rsid w:val="00F90DDA"/>
     <w:rsid w:val="00F915FC"/>
     <w:rsid w:val="00F91CA2"/>
     <w:rsid w:val="00F91F88"/>
     <w:rsid w:val="00F938F8"/>
     <w:rsid w:val="00F94A55"/>
     <w:rsid w:val="00F956BF"/>
     <w:rsid w:val="00FB2B33"/>
     <w:rsid w:val="00FB6C5E"/>
     <w:rsid w:val="00FC0E38"/>
     <w:rsid w:val="00FC3FF7"/>
     <w:rsid w:val="00FC4537"/>
     <w:rsid w:val="00FC5A1B"/>
     <w:rsid w:val="00FC6C46"/>
+    <w:rsid w:val="00FC7137"/>
     <w:rsid w:val="00FD1145"/>
     <w:rsid w:val="00FD3C6C"/>
     <w:rsid w:val="00FD550C"/>
     <w:rsid w:val="00FD70BC"/>
     <w:rsid w:val="00FD78E1"/>
     <w:rsid w:val="00FE37F2"/>
     <w:rsid w:val="00FE516B"/>
     <w:rsid w:val="00FF1AC8"/>
     <w:rsid w:val="00FF354C"/>
     <w:rsid w:val="00FF57D7"/>
     <w:rsid w:val="00FF7151"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="49C28001"/>
+  <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76A1988A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3E6A80F-1A99-4BB0-A02B-5BC2A676DC0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9872,57 +9607,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D31F54"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A01C2F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10176,79 +9912,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100385BFBF87896214B9C4D01EAA747C93C" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f96ba53e2e339d4f0c333e9442add6c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c378985b-df90-45bd-bb96-a7893d9f901f" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03a883dd4d1bdc0e0b61b3f1213b1c" ns2:_="" ns3:_="">
     <xsd:import namespace="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c378985b-df90-45bd-bb96-a7893d9f901f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -10375,163 +10103,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2152</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId>1516</AccountId>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
     <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638650E6-D3C5-4B42-AD7C-7E8CF0CBD9C7}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6477672C-A73D-4C2D-A318-6B1BF291348B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383C842E-E6E2-41A2-81E1-77FE22E1BDA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638650E6-D3C5-4B42-AD7C-7E8CF0CBD9C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46CE0BA-B0F8-41D3-A351-4C280A19950F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE49AAA-62BD-45D6-AD5A-C77C328EC5D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E669B4E1-509A-4679-A6C0-E33C2093F673}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>7708</Words>
-  <Characters>4395</Characters>
+  <Words>7389</Words>
+  <Characters>4213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12079</CharactersWithSpaces>
+  <CharactersWithSpaces>11579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pavels.belisovs@nva.gov.lv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100385BFBF87896214B9C4D01EAA747C93C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="display_urn:schemas-microsoft-com:office:office#Sagatavotajs">
     <vt:lpwstr>Liene Matute</vt:lpwstr>
   </property>