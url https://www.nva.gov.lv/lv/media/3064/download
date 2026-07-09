--- v0 (2025-10-21)
+++ v1 (2026-07-09)
@@ -1,4257 +1,4198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DE4A516" w14:textId="0E322897" w:rsidR="00C40A86" w:rsidRPr="00C40A86" w:rsidRDefault="00C40A86" w:rsidP="00C40A86">
+    <w:p w14:paraId="405AFC46" w14:textId="03493C68" w:rsidR="00621049" w:rsidRDefault="00621049" w:rsidP="00601E11">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...124 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc417567325"/>
-      <w:r w:rsidRPr="00663892">
+      <w:bookmarkStart w:id="0" w:name="_Toc417567325"/>
+      <w:r w:rsidRPr="00601E11">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00601E11">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>ONKURĒTSPĒJAS PAAUGSTINĀŠANAS PASĀKUMI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4DC80DF8" w14:textId="046D25F5" w:rsidR="0051037B" w:rsidRPr="00AB115C" w:rsidRDefault="0051037B" w:rsidP="0051037B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupu nodarbību un individuālo konsultāciju saraksts konkurētspējas paaugstināšanas pasākumu ietvaros </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB115C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>BEZDARBNIEKIEM / NODARBINĀTAJIEM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6C48F6C5" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="005D27A4">
+    <w:p w14:paraId="6A55C945" w14:textId="78B2E964" w:rsidR="004B690D" w:rsidRPr="00AB115C" w:rsidRDefault="004B690D" w:rsidP="0051037B">
       <w:pPr>
-        <w:spacing w:before="120"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00663892">
+      <w:r w:rsidRPr="00AB115C">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Konkurētspējas paaugstināšanas pasākumi (KPP) ietver klātienes</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001A0D56" w:rsidRPr="00AB115C">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, tiešsaistes</w:t>
+        <w:t>kurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663892">
+      <w:r w:rsidR="00AB115C">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
+        <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00211B0A">
+      <w:r w:rsidR="001A0D56" w:rsidRPr="00AB115C">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e-mācību</w:t>
+        <w:t>: “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663892">
+      <w:r w:rsidRPr="00AB115C">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kursus darba meklēšanas metožu un darba tirgum nepieciešamo pamatprasmju un iemaņu, kā arī veselības veicināšanas pamatprincipu apguvei.</w:t>
+        <w:t>Periodiskā apmācība autovadītājiem (kods 95</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00AB115C">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00975912">
+        <w:t>”, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="00057F42">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KPP veidi:</w:t>
+        <w:t>Bīstamo kravu pārvadāšana</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00AB115C">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00975912">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="00057F42">
         <w:rPr>
-          <w:bCs/>
-[...61 lines deleted...]
-          <w:b/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00613195">
-        <w:t>pakalpojumi;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="006B0BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamatkurss</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB115C">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00613195">
+        <w:t>” un “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="006B0BB5">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kopā </w:t>
+        <w:t>Bīstamo kravu pārvadāšana.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="006B0BB5">
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="006B0BB5">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>Papildapmācības</w:t>
       </w:r>
-      <w:r w:rsidR="002B2189">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB115C" w:rsidRPr="006B0BB5">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> kurss par cisternu pārvadājumiem</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB115C">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB115C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB115C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00613195">
+      <w:r w:rsidR="001A0D56" w:rsidRPr="00AB115C">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pakalpojumi.</w:t>
+        <w:t>tikai bezdarbniekiem)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="22DA6FBF" w14:textId="6DA38032" w:rsidR="00621049" w:rsidRPr="00816C27" w:rsidRDefault="00621049" w:rsidP="00621049">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="576"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="1394"/>
+        <w:gridCol w:w="5596"/>
+        <w:gridCol w:w="1567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="15CA70DD" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="24A0DF3A" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA539"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E9E9C34" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="002B2189" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="30FDBD64" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B2189">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA539"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25DB7453" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="002B2189" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="1157785A" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B2189">
-              <w:rPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pakalpojuma veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA539"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F0A4A53" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="002B2189" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="63B0D20F" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pakalpojuma nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA539"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D23880" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="002B2189" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="11778097" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B2189">
-              <w:rPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Apjoms</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CE8B80" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="002B2189" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="308CCCFD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B2189">
-              <w:rPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> akad. st. (45 min)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="6A28F3FB" w14:textId="77777777" w:rsidTr="005D27A4">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="09A81565" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12588D14" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4AA07B54" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Saziņa valsts valodā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00663892">
-              <w:rPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="0DFD0A42" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="017D9D7C" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4024DB78" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="104968EF" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61046B06" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6B4B56DD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="018ABC9F" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="44504569" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valsts valodas prasmju attīstīšana </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4272C168" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="000F123E" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="5683A0FD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47727B9D" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="000F123E" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="12C3ED91" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="60755A40" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="6073E3A6" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
-          <w:trHeight w:val="839"/>
+          <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0F4E4D" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253BB8EA" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F31BF3F" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valsts valodas prasmju attīstīšana sarunvalodas nostiprināšanai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3282D6B6" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="4F8239B6" w14:textId="77777777" w:rsidTr="00AA5631">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56BB4989" w14:textId="4D742522" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="58F147D9" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5E22EE" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="1404" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A00F18C" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="256EC8CC" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietišķās rakstības prasmes un lietvedības organizēšana, dokumentu izstrādes praktikums </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="261A06C3" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...52 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="4DE62BC4" w14:textId="77777777" w:rsidTr="005D27A4">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="051753AA" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11142BEF" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="51ECD0E9" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>2. Komunikāciju prasmes</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Komunikācij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prasmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="396B461C" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="10E526CE" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1229E409" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...10 lines deleted...]
-            <w:tcW w:w="1404" w:type="dxa"/>
+          <w:p w14:paraId="6AF14C24" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C1DDAF9" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4602E170" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50667B04" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189"/>
-[...3 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+          <w:p w14:paraId="778F4FF0" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068A2C56" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="4FFAAA9D" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...19 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietišķo attiecību kultūra, sarunu vadīšana un publiskā runa/ uzstāšanās </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DD39796" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="5E702FC3" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="3435F27A" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="516D8AB0" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1039934D" w14:textId="7DA25387" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r>
+          <w:p w14:paraId="420E73F1" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD4B370" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r w:rsidRPr="00663892">
+          <w:p w14:paraId="3F82CCDA" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F48795" w14:textId="2068F9BE" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="17F99B0B" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mācīšanās spējas un metodes. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pašorganizēšanās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un laika menedžments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35024C4D" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="5DBDB249" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00663892">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="3381C2F7" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="48FC8A56" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A3F742" w14:textId="4AE1BC73" w:rsidR="00C40A86" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r>
+          <w:p w14:paraId="726E588D" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="715156A5" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r>
+          <w:p w14:paraId="0E481887" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5875F692" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="7EE1BDE5" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašapziņas celšana un savas individualitātes apzināšanās </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408117FB" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="353EE5A4" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>40</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="5A01BD8F" w14:textId="77777777" w:rsidTr="005D27A4">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="7C40132F" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14213BD9" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B53E334" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3. Digitālās prasmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="2D177C5B" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="0FA8E98A" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
+          <w:trHeight w:val="261"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD20CF7" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r w:rsidRPr="00663892">
+          <w:p w14:paraId="412CF559" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0848166F" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="74CD3A29" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5091445D" w14:textId="7641AE76" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...7 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="003D2724" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Datu drošība un aizsardzība digitālajā vidē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF88BC8" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00663892" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="45134773" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
-[...6 lines deleted...]
-              <w:t>40</w:t>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>līdz 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="06C8D538" w14:textId="77777777" w:rsidTr="002B2189">
-[...79 lines deleted...]
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="014E2222" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="03A520A8" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A86962" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...7 lines deleted...]
-            <w:tcW w:w="1404" w:type="dxa"/>
+          <w:p w14:paraId="073ED819" w14:textId="24743D8B" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DFBC9B" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r w:rsidRPr="00E84583">
+          <w:p w14:paraId="10F4DBE0" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66533E47" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...7 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="1CA3DAF9" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidDel="00C142DC" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psiholoģisko barjeru pārvarēšana digitālo rīku izmantošanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22891DEF" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="55143795" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>40</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="29D8D4F0" w14:textId="77777777" w:rsidTr="005D27A4">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="501ED3C4" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-              <w:t>4. Sociālās un pilsoniskās prasmes</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E2721E" w14:textId="68CA57AC" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A40E5BB" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BA0216" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitālās prasmes (bez priekšzināšanām) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EEE6F4" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="28D29253" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="536042B8" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00445C0A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AED7BA" w14:textId="4878D41D" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1404" w:type="dxa"/>
-[...10 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5396C606" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="5F10F6A2" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A37AAA5" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mākslīgais intelekts un tā rīki </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="249A6D4F" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>līdz 4</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="633BB45B" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="3FA7882D" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...60 lines deleted...]
-              <w:t>līdz 4</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEC7093" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Sociālās un pilsoniskās prasmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="47E05C0B" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="17F83399" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0482E001" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...23 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="191FF8D9" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9A4FC8" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="2A6D8DA9" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF39948" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Darba tiesības un darba aizsardzības pamati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784C08BD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>40</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>līdz 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="75A31F46" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="171D146B" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0537EF10" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...56 lines deleted...]
-          <w:p w14:paraId="17B77F80" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="27E02EA7" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6A8DBD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CC7A08" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sociālās tiesības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17724DBD" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>5</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>līdz 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="205D34D1" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="2CCE15D6" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF3AF1A" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="51A50EA8" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44302F4D" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="5279A935" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="079388E0" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Veselības veicināšana un stresa mazināšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F69C11" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>8</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="5C6D9254" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="5C74E6EF" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BFF23F" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="79288E87" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0BE71" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...33 lines deleted...]
-          <w:p w14:paraId="7B573A89" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C6B004" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Komercdarbības pamati (no idejas līdz biznesam)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125B87C9" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>5</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="204AF567" w14:textId="77777777" w:rsidTr="005D27A4">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="35DD35CB" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...7 lines deleted...]
-              <w:t>5. Citas prasmes</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCC5284" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388656D0" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BD40A2" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D517CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personīgo un profesionālo mērķu definēšana un īstenošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B653CE0" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="0E5453C4" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="177D95BA" w14:textId="77777777" w:rsidTr="00233ABB">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00663892">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFB64E7" w14:textId="45F7C93C" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0073535E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AB9C7" w14:textId="77777777" w:rsidR="00C42004" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="6825D474" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A95C230" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="00D517CD" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Darba vides un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>psihoemocionālo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> faktoru nozīme darba vietā </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E477C6E" w14:textId="77777777" w:rsidR="00C42004" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="616683AD" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="336B29F4" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...23 lines deleted...]
-              <w:rPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E5CD86" w14:textId="0765DA14" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00233ABB" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A560F" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00663892">
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6594691F" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Asistents-pavadonis personai ar invaliditāti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="1398A109" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0991A4C7" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A86" w:rsidRPr="00663892" w14:paraId="0CE89369" w14:textId="77777777" w:rsidTr="002B2189">
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="3D9DF02D" w14:textId="77777777" w:rsidTr="00AA5631">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3135504E" w14:textId="6B559D24" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655691EE" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-apmācība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4529503F" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana nauda šodien un rīt. Finanšu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pratība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF8533B" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="5051F4F7" w14:textId="77777777" w:rsidTr="00AA5631">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F13BDD8" w14:textId="30BF781D" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6366FCF4" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-apmācība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="010315A7" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Motivācijas vēstules sagatavošana un sagatavošanās darba intervijai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E62688E" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="23269FFC" w14:textId="77777777" w:rsidTr="00AA5631">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="732F83F7" w14:textId="283210DC" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00233ABB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00561064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E68B94" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-apmācība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27854F29" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Kā veidot efektīvu darba meklēšanas stratēģiju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403A99AF" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="3CAAF156" w14:textId="77777777" w:rsidTr="00C42004">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD45AC5" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="00C42004" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42004">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Projektu vadība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="5A3B9654" w14:textId="77777777" w:rsidTr="006E6B64">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F94BCF" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ADDF653" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813DBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="603FBBD9" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC315A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta vadība. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC315A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Agile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC315A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC315A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scrum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC315A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metodoloģijas projektu vadībā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08164AAD" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20686">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="443D37BC" w14:textId="77777777" w:rsidTr="006E6B64">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B02F94B" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C2297D8" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813DBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5628455C" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE1415">
+              <w:t>Projekta vadība. Projektu finanšu vadība un budžeta kontrole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F9B90E" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20686">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42004" w:rsidRPr="005F6E23" w14:paraId="6FAB1CAC" w14:textId="77777777" w:rsidTr="006E6B64">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B90057A" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F2F25E2" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813DBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ECD4604" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE1415">
+              <w:t>Projekta vadība. Komandas vadība un efektīva komunikācija projektu vadībā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1403C50C" w14:textId="77777777" w:rsidR="00C42004" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20686">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="1BB21DA0" w14:textId="77777777" w:rsidTr="00AA5631">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1277DEFC" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00621049" w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Transportlīdzekļu vadītāju mācība</w:t>
+            </w:r>
+            <w:r w:rsidR="0073535E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="51D752CF" w14:textId="77777777" w:rsidTr="00AA5631">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B273FD2" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00621049" w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC813B6" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A8FE57" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Periodiskā apmācība autovadītājiem (kods 95)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F32258C" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="0968AC5A" w14:textId="77777777" w:rsidTr="00233ABB">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D66089" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-[...7 lines deleted...]
-            <w:tcW w:w="1404" w:type="dxa"/>
+          <w:p w14:paraId="4C90BF11" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00621049">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4235B3" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
-            <w:r w:rsidRPr="00C1261F">
+          <w:p w14:paraId="67FED048" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>kurss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="5596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A12C3E8" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="35894395" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00057F42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bīstamo kravu pārvadāšana</w:t>
+            </w:r>
             <w:r>
-              <w:t>Darba vides un psihoemocionālo faktoru nozīme vecāka gadagājuma cilvēkiem</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057F42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B0BB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pamatkurss</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF277BE" w14:textId="77777777" w:rsidR="00C40A86" w:rsidRPr="00E84583" w:rsidRDefault="00C40A86" w:rsidP="002B2189">
+          <w:p w14:paraId="6DF27468" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>24</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621049" w:rsidRPr="005F6E23" w14:paraId="6F1A79B2" w14:textId="77777777" w:rsidTr="00233ABB">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA8A1D6" w14:textId="77777777" w:rsidR="00621049" w:rsidRDefault="00C42004" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00621049">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53553781" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="005F6E23" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073F2283" w14:textId="77777777" w:rsidR="00621049" w:rsidRPr="00057F42" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B0BB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bīstamo kravu pārvadāšana.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0BB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B0BB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Papildapmācības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B0BB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kurss par cisternu pārvadājumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1BBC7B" w14:textId="77777777" w:rsidR="00621049" w:rsidRDefault="00621049" w:rsidP="00233ABB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="455DB57B" w14:textId="4433A723" w:rsidR="00BB6BB6" w:rsidRDefault="00BB6BB6" w:rsidP="002B2189">
+    <w:p w14:paraId="65BB98A6" w14:textId="77777777" w:rsidR="00621049" w:rsidRDefault="00621049" w:rsidP="00621049">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BB6BB6" w:rsidSect="00654B9C">
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="68DC033A" w14:textId="11AA2B50" w:rsidR="00561064" w:rsidRPr="00C24BB1" w:rsidRDefault="00621049" w:rsidP="00561064">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B74A9A0" w14:textId="23BD8571" w:rsidR="00621049" w:rsidRPr="00C24BB1" w:rsidRDefault="00621049" w:rsidP="00621049">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24BB1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781C4C8D" w14:textId="67841C96" w:rsidR="00621049" w:rsidRPr="000C701C" w:rsidRDefault="00621049" w:rsidP="000C701C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00621049" w:rsidRPr="000C701C" w:rsidSect="00805BE4">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D96FFD6" w14:textId="77777777" w:rsidR="00741FD0" w:rsidRDefault="00741FD0">
+    <w:p w14:paraId="55EC7650" w14:textId="77777777" w:rsidR="008536AD" w:rsidRDefault="008536AD" w:rsidP="00621049">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A2DD290" w14:textId="77777777" w:rsidR="00741FD0" w:rsidRDefault="00741FD0">
+    <w:p w14:paraId="3604FBFF" w14:textId="77777777" w:rsidR="008536AD" w:rsidRDefault="008536AD" w:rsidP="00621049">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DokChampa">
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1164620295"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2E3672DB" w14:textId="77777777" w:rsidR="004B690D" w:rsidRDefault="004B690D">
+        <w:pPr>
+          <w:pStyle w:val="Kjene"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="79E10BF4" w14:textId="77777777" w:rsidR="004B690D" w:rsidRDefault="004B690D">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ABD89A1" w14:textId="77777777" w:rsidR="00741FD0" w:rsidRDefault="00741FD0">
+    <w:p w14:paraId="56BC0914" w14:textId="77777777" w:rsidR="008536AD" w:rsidRDefault="008536AD" w:rsidP="00621049">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B48393" w14:textId="77777777" w:rsidR="00741FD0" w:rsidRDefault="00741FD0">
+    <w:p w14:paraId="6EE05180" w14:textId="77777777" w:rsidR="008536AD" w:rsidRDefault="008536AD" w:rsidP="00621049">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0032203C"/>
-[...112 lines deleted...]
-    <w:nsid w:val="059251E0"/>
+    <w:nsid w:val="30875D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9918A5BA"/>
-[...949 lines deleted...]
-    <w:tmpl w:val="E4485B12"/>
+    <w:tmpl w:val="B186FF96"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...740 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4313,445 +4254,150 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8D705E"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330B5C6A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="349245AC"/>
+    <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F43CC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="936AE06A"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...145 lines deleted...]
-        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4807,194 +4453,64 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519D2C6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56741730"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...129 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5050,3521 +4566,582 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64387962"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA902EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="6DB655D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="855" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C364D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF7A9B64"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="756710394">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...122 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="2" w16cid:durableId="486047452">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="3" w16cid:durableId="1433472366">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="4" w16cid:durableId="2131118762">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="670566549">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="6" w16cid:durableId="366218237">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003017C6"/>
-[...3151 lines deleted...]
-    <w:rsid w:val="00FF7FC6"/>
+    <w:rsidRoot w:val="00621049"/>
+    <w:rsid w:val="000378AA"/>
+    <w:rsid w:val="00091CD2"/>
+    <w:rsid w:val="00096D34"/>
+    <w:rsid w:val="000A38B3"/>
+    <w:rsid w:val="000C701C"/>
+    <w:rsid w:val="000D2027"/>
+    <w:rsid w:val="000E702E"/>
+    <w:rsid w:val="000F5868"/>
+    <w:rsid w:val="00126947"/>
+    <w:rsid w:val="00155155"/>
+    <w:rsid w:val="00167239"/>
+    <w:rsid w:val="001835FC"/>
+    <w:rsid w:val="001837A3"/>
+    <w:rsid w:val="00191C21"/>
+    <w:rsid w:val="001A0D56"/>
+    <w:rsid w:val="001D5C24"/>
+    <w:rsid w:val="002173AE"/>
+    <w:rsid w:val="002203B5"/>
+    <w:rsid w:val="002237DB"/>
+    <w:rsid w:val="00233ABB"/>
+    <w:rsid w:val="00246B3B"/>
+    <w:rsid w:val="0027407B"/>
+    <w:rsid w:val="002910E2"/>
+    <w:rsid w:val="002F0690"/>
+    <w:rsid w:val="003023CF"/>
+    <w:rsid w:val="00304202"/>
+    <w:rsid w:val="003429C4"/>
+    <w:rsid w:val="0038161E"/>
+    <w:rsid w:val="0039113B"/>
+    <w:rsid w:val="003E5145"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rsid w:val="00410F87"/>
+    <w:rsid w:val="0042033D"/>
+    <w:rsid w:val="00451347"/>
+    <w:rsid w:val="00472563"/>
+    <w:rsid w:val="00472F16"/>
+    <w:rsid w:val="004B690D"/>
+    <w:rsid w:val="004D3058"/>
+    <w:rsid w:val="004E7188"/>
+    <w:rsid w:val="004F6D5B"/>
+    <w:rsid w:val="0051037B"/>
+    <w:rsid w:val="00561064"/>
+    <w:rsid w:val="005726F3"/>
+    <w:rsid w:val="00575811"/>
+    <w:rsid w:val="00592953"/>
+    <w:rsid w:val="005D0377"/>
+    <w:rsid w:val="005F12CE"/>
+    <w:rsid w:val="00601E11"/>
+    <w:rsid w:val="00604432"/>
+    <w:rsid w:val="00604724"/>
+    <w:rsid w:val="00612738"/>
+    <w:rsid w:val="00613858"/>
+    <w:rsid w:val="0061732D"/>
+    <w:rsid w:val="00621049"/>
+    <w:rsid w:val="00643CF9"/>
+    <w:rsid w:val="00693359"/>
+    <w:rsid w:val="006B44CA"/>
+    <w:rsid w:val="006D6436"/>
+    <w:rsid w:val="006E3880"/>
+    <w:rsid w:val="006E6B64"/>
+    <w:rsid w:val="00706725"/>
+    <w:rsid w:val="00731D9C"/>
+    <w:rsid w:val="0073535E"/>
+    <w:rsid w:val="007F0409"/>
+    <w:rsid w:val="007F5E58"/>
+    <w:rsid w:val="008053E9"/>
+    <w:rsid w:val="00805BE4"/>
+    <w:rsid w:val="0081601A"/>
+    <w:rsid w:val="008536AD"/>
+    <w:rsid w:val="00874374"/>
+    <w:rsid w:val="008909D9"/>
+    <w:rsid w:val="008938BF"/>
+    <w:rsid w:val="008B5BEE"/>
+    <w:rsid w:val="008D7850"/>
+    <w:rsid w:val="0093194D"/>
+    <w:rsid w:val="009A1A5B"/>
+    <w:rsid w:val="009A78C7"/>
+    <w:rsid w:val="009B5BF4"/>
+    <w:rsid w:val="00A124DA"/>
+    <w:rsid w:val="00A55C28"/>
+    <w:rsid w:val="00A6603F"/>
+    <w:rsid w:val="00A72867"/>
+    <w:rsid w:val="00A81262"/>
+    <w:rsid w:val="00A95341"/>
+    <w:rsid w:val="00AA5631"/>
+    <w:rsid w:val="00AB115C"/>
+    <w:rsid w:val="00B0037A"/>
+    <w:rsid w:val="00B20BAD"/>
+    <w:rsid w:val="00B83539"/>
+    <w:rsid w:val="00B83A0D"/>
+    <w:rsid w:val="00BD2BF3"/>
+    <w:rsid w:val="00BD3FA1"/>
+    <w:rsid w:val="00BE273D"/>
+    <w:rsid w:val="00C13A6D"/>
+    <w:rsid w:val="00C13CBA"/>
+    <w:rsid w:val="00C147E0"/>
+    <w:rsid w:val="00C42004"/>
+    <w:rsid w:val="00C9401C"/>
+    <w:rsid w:val="00CA3D8E"/>
+    <w:rsid w:val="00CC3953"/>
+    <w:rsid w:val="00D51542"/>
+    <w:rsid w:val="00D8316C"/>
+    <w:rsid w:val="00D846BC"/>
+    <w:rsid w:val="00D87273"/>
+    <w:rsid w:val="00DC1F39"/>
+    <w:rsid w:val="00DC315A"/>
+    <w:rsid w:val="00E17CA6"/>
+    <w:rsid w:val="00E46BB0"/>
+    <w:rsid w:val="00E727C0"/>
+    <w:rsid w:val="00E9509A"/>
+    <w:rsid w:val="00EA0F21"/>
+    <w:rsid w:val="00EB4C36"/>
+    <w:rsid w:val="00EC7252"/>
+    <w:rsid w:val="00F30CAE"/>
+    <w:rsid w:val="00F33BCA"/>
+    <w:rsid w:val="00F34680"/>
+    <w:rsid w:val="00FA567C"/>
+    <w:rsid w:val="00FA7513"/>
+    <w:rsid w:val="00FD21FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV" w:bidi="lo-LA"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="52D01E4A"/>
-  <w15:docId w15:val="{88E2ABD1-FE51-44C2-BDA2-D897A2508F4F}"/>
+  <w14:docId w14:val="45F86BBF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DA06A4BE-B8D1-48E7-A84E-26CC6C99C26B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lo-LA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8582,73 +5159,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8797,714 +5374,268 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="003017C6"/>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008B75A1"/>
+    <w:rsid w:val="00621049"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...41 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...4 lines deleted...]
-    <w:rsid w:val="000255C6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00621049"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="2,Akapit z listą BS,H&amp;P List Paragraph,Strip,List Paragraph1,Colorful List - Accent 11,Saraksta rindkopa1,Numbered Para 1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Bullet 1,Bullet Points,MAIN CONTENT"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00621049"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...49 lines deleted...]
-    <w:rsid w:val="00213986"/>
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Char Char,Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char,Footnote,Fußnote,Fußnote Char,Fußnote Char Char Char,Char,Footnote Text Char1,Vēres teksts Char Char Char Char Char Char Char Char Char Char Char Cha"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621049"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:rsid w:val="00213986"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Char Char Rakstz.,Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Rakstz.,Footnote Rakstz.,Fußnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Char Rakstz.,Char Rakstz.,Footnote Text Char1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00621049"/>
     <w:rPr>
-      <w:b/>
-[...132 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00937975"/>
+    <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Reference Superscript,Footnote Refernece,ftref,SUPERS,stylish,BVI fnr,Fußnotenzeichen_Raxen,callout,Footnote symbFootnote Refernece,fr,Odwołanie przypisu,Footnotes refss,Ref,E,E FNZ"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="CharCharCharChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00621049"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621049"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar5">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA36C7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:aliases w:val="2 Rakstz.,Akapit z listą BS Rakstz.,H&amp;P List Paragraph Rakstz.,Strip Rakstz.,List Paragraph1 Rakstz.,Colorful List - Accent 11 Rakstz.,Saraksta rindkopa1 Rakstz.,Numbered Para 1 Rakstz.,Dot pt Rakstz.,No Spacing1 Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00621049"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
-[...52 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:styleId="Reatabula1gaia-izclums6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="000D47A6"/>
-[...97 lines deleted...]
-    <w:rsid w:val="00BF5C9F"/>
+    <w:rsid w:val="00621049"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...93 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent6">
+  <w:style w:type="table" w:styleId="Sarakstatabula3-izclums6">
     <w:name w:val="List Table 3 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="48"/>
-    <w:rsid w:val="001D7714"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -9577,10474 +5708,502 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-[...2 lines deleted...]
-    <w:rsid w:val="001D7714"/>
+  <w:style w:type="table" w:styleId="Sarakstatabula2-izclums6">
+    <w:name w:val="List Table 2 Accent 6"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="sākums"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="ParaststmeklisRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
+    <w:name w:val="Char Char Char Char"/>
+    <w:aliases w:val="Char2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Vresatsauce"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParaststmeklisRakstz">
+    <w:name w:val="Parasts (tīmeklis) Rakstz."/>
+    <w:aliases w:val="sākums Rakstz."/>
+    <w:link w:val="Paraststmeklis"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00621049"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621049"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00621049"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Komentraatsauce">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentratma">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3880"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00805BE4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beiguvresteksts">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BeiguvrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F0690"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeiguvrestekstsRakstz">
+    <w:name w:val="Beigu vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Beiguvresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F0690"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Beiguvresatsauce">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F0690"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2368596">
-[...236 lines deleted...]
-    <w:div w:id="25034786">
+    <w:div w:id="1155534086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="45184062">
-[...10041 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -20155,113 +6314,407 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="30b671a1-e750-4efc-a322-d42da3124237" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6310CB980028E489AA38B5A3B725AD0" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67ca526e3abf445ea39aed5743cef3c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="30b671a1-e750-4efc-a322-d42da3124237" xmlns:ns4="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f422a7ec43486ddefff36afe4831dcc" ns3:_="" ns4:_="">
+    <xsd:import namespace="30b671a1-e750-4efc-a322-d42da3124237"/>
+    <xsd:import namespace="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30b671a1-e750-4efc-a322-d42da3124237" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="12" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="21" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C2BB8F3-C16C-4A25-AA9C-1C5847DA91EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6471488E-A4A3-4582-8113-6E4BBD176EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9873A399-31EF-4F09-9960-DF2E126B138E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
+    <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0097DCDE-3025-47DF-9724-3E02DE8D8CE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
+    <ds:schemaRef ds:uri="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDD23F12-B1FD-4F06-96A2-3292FF6C0041}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1246</Words>
-  <Characters>711</Characters>
+  <Words>1488</Words>
+  <Characters>849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>PROTOKOLS Nr. 3/2013</vt:lpstr>
-      <vt:lpstr>PROTOKOLS Nr. 3/2013</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company>LM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1954</CharactersWithSpaces>
+  <CharactersWithSpaces>2333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PROTOKOLS Nr. 3/2013</dc:title>
-  <dc:creator>LM</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Imants Lipskis</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6310CB980028E489AA38B5A3B725AD0</vt:lpwstr>
+  </property>
+</Properties>
+</file>