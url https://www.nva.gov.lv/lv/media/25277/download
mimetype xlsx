--- v0 (2026-06-10)
+++ v1 (2026-07-09)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nodarbinatibasvalsts-my.sharepoint.com/personal/vita_alpina_nva_gov_lv/Documents/Darbvirsma/Majaslapa uc/Pielikumi/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.198.5.56\krg\4. Pamatdarbības procesi\4.2.20.Darba vietu pielāgošanas pasākumi\28_05_2026_procesa apraksts\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B3FAA07-E23A-49EF-8A2D-C43F80F25A4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF2A4F87-44B2-43EF-AF32-A126BADB7470}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="De minimis vērtēšana" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C16" i="1" l="1"/>
 </calcChain>
@@ -242,51 +242,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFC6EFCE"/>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFC7CE"/>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -569,228 +569,228 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.1796875" customWidth="1"/>
+    <col min="2" max="2" width="47.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.7265625" customWidth="1"/>
     <col min="4" max="4" width="57" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D1" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="3"/>
     </row>
-    <row r="8" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="3"/>
     </row>
-    <row r="9" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="3"/>
     </row>
-    <row r="10" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="3"/>
     </row>
-    <row r="11" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="5"/>
     </row>
-    <row r="12" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="3"/>
     </row>
-    <row r="13" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="3"/>
     </row>
-    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="3"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" s="2"/>
       <c r="B15" s="3"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3"/>
     </row>
-    <row r="16" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="2"/>
       <c r="B16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="str">
         <f>IF(COUNTIF(C7:C14,"Jā")&gt;0,"Jā (nepieciešama papildu analīze vai piemērot de minimis)","Nē (atbalsts nav komercatbalsts)")</f>
         <v>Nē (atbalsts nav komercatbalsts)</v>
       </c>
       <c r="D16" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <conditionalFormatting sqref="C7:C14">
     <cfRule type="expression" dxfId="1" priority="17">
       <formula>C7="Jā"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="18">
       <formula>C7="Nē"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C14" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Jā,Nē"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.74803149606299202" right="0.74803149606299202" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;10&amp;K09-023KRG_4.2.20. 1. pielikums_pieteikumam_1. versija 27.06.2026.</oddFooter>
+    <oddFooter>&amp;C&amp;10&amp;K09-021KRG_4.2.20. 1. pielikums_pieteikumam_1. versija 28.05.2026.</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>De minimis vērtēšana</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>openpyxl</dc:creator>