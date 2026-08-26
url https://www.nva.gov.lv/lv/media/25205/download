--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -1,1431 +1,2419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="3376D6D9" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="711D12C7" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:left="4320" w:right="-514" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="0366553B" w14:textId="606B279F" w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:left="4320" w:right="-514" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> dien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00597DF4">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Jūnijā)</w:t>
+        <w:t>Septembrī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w14:paraId="6AE12F64" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="07E07282" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="48958FEF" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="2CBFB232" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="5123F0FE" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w14:paraId="4CB5A353" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="1460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00F76DCD" w:rsidP="002512E6">
-[...14 lines deleted...]
-              <w:t>18</w:t>
+          <w:p w14:paraId="5BE3F77A" w14:textId="179C2ABF" w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00F76DCD" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
+            <w:r w:rsidR="004138A6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
             <w:r w:rsidR="00404DA0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.202</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="5399EFBE" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65607">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09:00-10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...26 lines deleted...]
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="538F1F7E" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B80BF3" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13AF47B1" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="465DFFAE" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="1F26A0C3" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7E7D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...9 lines deleted...]
-          <w:p w:rsidR="00404DA0" w:rsidRPr="002F7E7D" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="27F2178E" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D7E7DB4" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="002F7E7D" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="48A91112" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E40B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="1900BF9A" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21A9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stacijas iela 44, Ludza</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="4CC3252D" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B21A9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. stāvs, Zāle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 405. kab.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
+          <w:p w14:paraId="75760BF5" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="6F478197" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="254360EA" w14:textId="3E673C2C" w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:left="4320" w:right="-514" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> dien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00597DF4">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Jūlijā)</w:t>
+        <w:t>Oktobrī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w14:paraId="747AB105" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="24E9A995" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="331B71ED" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="3EEE5ECC" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="59B79FCF" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w14:paraId="3F074587" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="1460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00F76DCD" w:rsidP="002512E6">
-[...14 lines deleted...]
-              <w:t>09</w:t>
+          <w:p w14:paraId="21E61171" w14:textId="7B2A4FB9" w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00404DA0">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1237E303" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65607">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6FA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050C9E18" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5019B471" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="052C35F6" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1EC8DB" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140C2CAA" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7E7D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321A2497" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FFA7C7D" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="002F7E7D" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378693C3" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DF7D33" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stacijas iela 44, Ludza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D2F3CE" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. stāvs, Zāle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 405. kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDFFD5A" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597DF4" w:rsidRPr="00E341A6" w14:paraId="493F77CD" w14:textId="77777777" w:rsidTr="002512E6">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D315CE" w14:textId="2AC8480F" w:rsidR="004138A6" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="004138A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="5AF8527B" w14:textId="00805C6F" w:rsidR="004138A6" w:rsidRDefault="004138A6" w:rsidP="004138A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65607">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>09:00-1</w:t>
-[...45 lines deleted...]
-              <w:rPr>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA54B9B" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...41 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53523447" w14:textId="5FF53220" w:rsidR="00597DF4" w:rsidRPr="002F7E7D" w:rsidRDefault="00597DF4" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatīvā diena attālināti</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="13AC5FC3" w14:textId="0BB2F935" w:rsidR="00597DF4" w:rsidRPr="008E40B1" w:rsidRDefault="004138A6" w:rsidP="002512E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E40B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...45 lines deleted...]
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
+          <w:p w14:paraId="56E278C1" w14:textId="62F74659" w:rsidR="00597DF4" w:rsidRPr="00B21A9F" w:rsidRDefault="004138A6" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attālināti </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teams</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
-    <w:p w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="15033219" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="36A5ABB2" w14:textId="7EC2DB4A" w:rsidR="00404DA0" w:rsidRPr="00CD41B1" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:ind w:left="4320" w:right="-514" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> dien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00597DF4">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Augustā)</w:t>
+        <w:t>Novembrī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="0054691F" w14:paraId="6C89B47D" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="0CB89180" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...7 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="1FB29A11" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="21CD4B5B" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="5BD098FB" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidTr="002512E6">
+      <w:tr w:rsidR="00404DA0" w:rsidRPr="00E341A6" w14:paraId="07F49F7C" w14:textId="77777777" w:rsidTr="002512E6">
         <w:trPr>
           <w:trHeight w:val="1460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00F76DCD" w:rsidP="002512E6">
-[...14 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w14:paraId="79DE2168" w14:textId="34C67451" w:rsidR="00404DA0" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.0</w:t>
+              <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B498AD" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65607">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09:00-10:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00521578" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680E504B" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="082B33D4" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C700110" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE5B3BA" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7E7D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2CDC95" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06171D45" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="002F7E7D" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCA8B13" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58463BC8" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stacijas iela 44, Ludza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1970465E" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. stāvs, Zāle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 405. kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03484E68" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597DF4" w:rsidRPr="00E341A6" w14:paraId="3CDCB4C7" w14:textId="77777777" w:rsidTr="002512E6">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C00AB07" w14:textId="641895F0" w:rsidR="004138A6" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="004138A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00404DA0">
+            <w:r w:rsidR="004138A6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00404DA0" w:rsidRPr="00F06A23">
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="50AE163D" w14:textId="16B5278C" w:rsidR="004138A6" w:rsidRDefault="004138A6" w:rsidP="004138A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65607">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00280773">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00280773">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17AD4A9F" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002F7E7D">
+          <w:p w14:paraId="6E146A6F" w14:textId="4BB4AC5E" w:rsidR="00597DF4" w:rsidRPr="002F7E7D" w:rsidRDefault="004138A6" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="0054691F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="204418C4" w14:textId="547416B6" w:rsidR="00597DF4" w:rsidRPr="008E40B1" w:rsidRDefault="004138A6" w:rsidP="002512E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E40B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00B21A9F" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="56FFDDEE" w14:textId="77777777" w:rsidR="00280773" w:rsidRPr="00B21A9F" w:rsidRDefault="00280773" w:rsidP="00280773">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21A9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stacijas iela 44, Ludza</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="002512E6">
+          <w:p w14:paraId="30F1CEA6" w14:textId="77777777" w:rsidR="00280773" w:rsidRDefault="00280773" w:rsidP="00280773">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B21A9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. stāvs, Zāle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 405. kab.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00404DA0" w:rsidRPr="00E341A6" w:rsidRDefault="00404DA0" w:rsidP="002512E6"/>
+          <w:p w14:paraId="6F76D52B" w14:textId="29204B92" w:rsidR="00597DF4" w:rsidRPr="00B21A9F" w:rsidRDefault="00597DF4" w:rsidP="002512E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00404DA0" w:rsidRPr="00085ABF" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
+    <w:p w14:paraId="4E971843" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="29A360F7" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00597DF4"/>
+    <w:p w14:paraId="08FA5F55" w14:textId="7D23E812" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00597DF4">
+      <w:pPr>
+        <w:ind w:left="4320" w:right="-514" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590267">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Informatīv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590267">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Decembrī)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14977" w:type="dxa"/>
+        <w:tblInd w:w="-792" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2300"/>
+        <w:gridCol w:w="3595"/>
+        <w:gridCol w:w="5672"/>
+        <w:gridCol w:w="3410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00597DF4" w:rsidRPr="0054691F" w14:paraId="4353EBF3" w14:textId="77777777" w:rsidTr="00634C48">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A71303" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054691F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Datums un laiks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9120F8" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054691F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Temats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AAC3DA" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054691F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sniegtā informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57286267" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054691F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Norises vietas adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597DF4" w:rsidRPr="00E341A6" w14:paraId="40A926F2" w14:textId="77777777" w:rsidTr="00634C48">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058F9DA7" w14:textId="521933B0" w:rsidR="00597DF4" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00597DF4" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00597DF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00597DF4" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719FB102" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65607">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09:00-10:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1656936A" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1261FC63" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="541C2241" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="565AEB9B" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790D8AE6" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7E7D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1796817C" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03F22321" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="002F7E7D" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3A5B7D" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="0054691F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4B496" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="00B21A9F" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stacijas iela 44, Ludza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6320A0CD" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21A9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. stāvs, Zāle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 405. kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C5CF28" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRPr="00E341A6" w:rsidRDefault="00597DF4" w:rsidP="00634C48"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597DF4" w:rsidRPr="00E341A6" w14:paraId="27079D5B" w14:textId="77777777" w:rsidTr="00634C48">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDB9F76" w14:textId="4D2E34A5" w:rsidR="004138A6" w:rsidRPr="00F06A23" w:rsidRDefault="00DC1766" w:rsidP="004138A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004138A6" w:rsidRPr="00F06A23">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008134A2" w14:textId="55C821EE" w:rsidR="004138A6" w:rsidRDefault="004138A6" w:rsidP="004138A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65607">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008265B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A7CB62" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00323723" w14:textId="23C76AB9" w:rsidR="00597DF4" w:rsidRPr="002F7E7D" w:rsidRDefault="004138A6" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatīvā diena attālināti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2179E699" w14:textId="60AF75DD" w:rsidR="00597DF4" w:rsidRPr="008E40B1" w:rsidRDefault="004138A6" w:rsidP="00634C48">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības, pienākumi; Sadarbība ar NVA darba meklēšanas procesā; Individuālais darba meklēšanas plāns; Darba meklējumu dienasgrāmata; NVA atbalsta pasākumi; E-apmācība, e-pakalpojumi; CV un vakanču portāla izmantošanas iespējas; Darba meklēšanas iespējas; Darba meklēšana Eiropas Savienībā/Eiropas Ekonomikas Zonā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C904DDA" w14:textId="72067A09" w:rsidR="00597DF4" w:rsidRPr="00B21A9F" w:rsidRDefault="004138A6" w:rsidP="00634C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attālināti </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teams</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="019E257E" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="445AF741" w14:textId="77777777" w:rsidR="00597DF4" w:rsidRDefault="00597DF4" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="158AA65D" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="031CF4C9" w14:textId="4DBEBCBE" w:rsidR="00404DA0" w:rsidRPr="00085ABF" w:rsidRDefault="00404DA0" w:rsidP="00404DA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5021">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00597DF4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>nodarbinātības organizatores Annas Leščinskas</w:t>
+        <w:t>karjeras konsultantes Ilutas Ieviņas-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00597DF4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cūkmaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tālr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00597DF4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>26325040</w:t>
+        <w:t>25685274</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="008414FA" w:rsidRDefault="008414FA"/>
+    <w:p w14:paraId="08E782F0" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="3496E258" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="1B761A6F" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="1CE0E211" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="7A4D57D0" w14:textId="77777777" w:rsidR="00404DA0" w:rsidRDefault="00404DA0" w:rsidP="00404DA0"/>
+    <w:p w14:paraId="042EC083" w14:textId="77777777" w:rsidR="008414FA" w:rsidRDefault="008414FA"/>
     <w:sectPr w:rsidR="008414FA" w:rsidSect="0054239D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1138" w:bottom="567" w:left="1699" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1522,124 +2510,134 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="419911567">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00404DA0"/>
+    <w:rsid w:val="00280773"/>
     <w:rsid w:val="00404DA0"/>
+    <w:rsid w:val="004138A6"/>
+    <w:rsid w:val="00597DF4"/>
+    <w:rsid w:val="006854A6"/>
+    <w:rsid w:val="008265B9"/>
     <w:rsid w:val="008414FA"/>
+    <w:rsid w:val="008D35FE"/>
     <w:rsid w:val="008D6FA8"/>
+    <w:rsid w:val="00C2425B"/>
+    <w:rsid w:val="00D726C5"/>
+    <w:rsid w:val="00DB4632"/>
+    <w:rsid w:val="00DC1766"/>
     <w:rsid w:val="00F76DCD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5D36CF35"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0F2D5982"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD6194A3-131A-4FB5-A187-5F2A5CEAACE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1971,98 +2969,100 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00404DA0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2292,55 +3292,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1473</Characters>
+  <Pages>2</Pages>
+  <Words>2262</Words>
+  <Characters>1290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1728</CharactersWithSpaces>
+  <CharactersWithSpaces>3545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Svetlana Kračus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>