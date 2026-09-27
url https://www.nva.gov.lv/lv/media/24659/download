--- v6 (2026-09-05)
+++ v7 (2026-09-27)
@@ -2,91 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\julijs_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\augusts_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1123EA0-1AE6-4AA7-9393-6A1D553EC794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C13C2F7-1675-407B-821B-9BCF7EC283A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="711" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="711" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="U140" i="4" l="1"/>
+  <c r="Q140" i="3"/>
   <c r="E138" i="5" l="1"/>
-  <c r="T138" i="4"/>
   <c r="K142" i="4"/>
   <c r="T6" i="4" l="1"/>
   <c r="O139" i="5"/>
   <c r="I140" i="5"/>
   <c r="B139" i="5"/>
   <c r="O141" i="4"/>
   <c r="X141" i="3"/>
   <c r="AL5" i="1"/>
   <c r="AF127" i="3"/>
   <c r="AG127" i="3"/>
   <c r="AH127" i="3"/>
   <c r="AF128" i="3"/>
   <c r="AG128" i="3"/>
   <c r="AH128" i="3"/>
   <c r="AF129" i="3"/>
   <c r="AG129" i="3"/>
   <c r="AH129" i="3"/>
   <c r="AF130" i="3"/>
   <c r="AG130" i="3"/>
   <c r="AH130" i="3"/>
   <c r="AF131" i="3"/>
   <c r="AG131" i="3"/>
   <c r="AH131" i="3"/>
   <c r="AF132" i="3"/>
   <c r="AG132" i="3"/>
@@ -375,51 +376,50 @@
   <c r="V139" i="3"/>
   <c r="W139" i="3"/>
   <c r="X139" i="3"/>
   <c r="Y139" i="3"/>
   <c r="Z139" i="3"/>
   <c r="AA139" i="3"/>
   <c r="AB139" i="3"/>
   <c r="AC139" i="3"/>
   <c r="AD139" i="3"/>
   <c r="AE139" i="3"/>
   <c r="B140" i="3"/>
   <c r="C140" i="3"/>
   <c r="D140" i="3"/>
   <c r="E140" i="3"/>
   <c r="F140" i="3"/>
   <c r="G140" i="3"/>
   <c r="H140" i="3"/>
   <c r="I140" i="3"/>
   <c r="J140" i="3"/>
   <c r="K140" i="3"/>
   <c r="L140" i="3"/>
   <c r="M140" i="3"/>
   <c r="N140" i="3"/>
   <c r="O140" i="3"/>
   <c r="P140" i="3"/>
-  <c r="Q140" i="3"/>
   <c r="R140" i="3"/>
   <c r="S140" i="3"/>
   <c r="T140" i="3"/>
   <c r="U140" i="3"/>
   <c r="V140" i="3"/>
   <c r="W140" i="3"/>
   <c r="X140" i="3"/>
   <c r="Y140" i="3"/>
   <c r="Z140" i="3"/>
   <c r="AA140" i="3"/>
   <c r="AB140" i="3"/>
   <c r="AC140" i="3"/>
   <c r="AD140" i="3"/>
   <c r="AE140" i="3"/>
   <c r="C141" i="3"/>
   <c r="D141" i="3"/>
   <c r="E141" i="3"/>
   <c r="F141" i="3"/>
   <c r="G141" i="3"/>
   <c r="H141" i="3"/>
   <c r="I141" i="3"/>
   <c r="J141" i="3"/>
   <c r="K141" i="3"/>
   <c r="L141" i="3"/>
   <c r="M141" i="3"/>
@@ -888,62 +888,62 @@
   <c r="T41" i="4"/>
   <c r="V40" i="4"/>
   <c r="U40" i="4"/>
   <c r="T40" i="4"/>
   <c r="V39" i="4"/>
   <c r="U39" i="4"/>
   <c r="T39" i="4"/>
   <c r="V33" i="4"/>
   <c r="U33" i="4"/>
   <c r="T33" i="4"/>
   <c r="V32" i="4"/>
   <c r="U32" i="4"/>
   <c r="T32" i="4"/>
   <c r="V31" i="4"/>
   <c r="U31" i="4"/>
   <c r="T31" i="4"/>
   <c r="V30" i="4"/>
   <c r="U30" i="4"/>
   <c r="T30" i="4"/>
   <c r="V29" i="4"/>
   <c r="U29" i="4"/>
   <c r="T29" i="4"/>
   <c r="V28" i="4"/>
   <c r="U28" i="4"/>
   <c r="T28" i="4"/>
-  <c r="T139" i="4" l="1"/>
+  <c r="T138" i="4" l="1"/>
+  <c r="T139" i="4"/>
   <c r="T143" i="4"/>
   <c r="T141" i="4"/>
   <c r="U141" i="4"/>
   <c r="V141" i="4" l="1"/>
   <c r="U142" i="4"/>
   <c r="U143" i="4"/>
   <c r="T142" i="4"/>
   <c r="V142" i="4"/>
   <c r="V143" i="4"/>
   <c r="V140" i="4"/>
-  <c r="U140" i="4"/>
   <c r="T140" i="4"/>
   <c r="V139" i="4"/>
   <c r="U139" i="4"/>
   <c r="U138" i="4"/>
   <c r="V138" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="48">
   <si>
     <t>Piešķirts bezdarbnieka statuss</t>
   </si>
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
@@ -1052,51 +1052,51 @@
   <si>
     <t>Piešķirts bezdarbnieka statuss sadalījumā pa problēmgrupām</t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - jūlijs</t>
+    <t>Kopā janvāris - augusts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -1704,51 +1704,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
@@ -1859,51 +1859,50 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -2190,51 +2189,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AC17" sqref="AC17"/>
+      <selection activeCell="AO13" sqref="AO13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.54296875" customWidth="1"/>
     <col min="2" max="6" width="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5" customWidth="1"/>
     <col min="8" max="11" width="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5" customWidth="1"/>
     <col min="13" max="25" width="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.453125" customWidth="1"/>
     <col min="27" max="27" width="5" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="6.453125" customWidth="1"/>
     <col min="30" max="30" width="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="6.1796875" customWidth="1"/>
     <col min="33" max="33" width="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="4.7265625" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="5.26953125" customWidth="1"/>
     <col min="37" max="37" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="7.54296875" customWidth="1"/>
     <col min="40" max="40" width="7.81640625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2561,76 +2560,82 @@
       </c>
       <c r="O5" s="1">
         <v>1285</v>
       </c>
       <c r="P5" s="14">
         <v>2663</v>
       </c>
       <c r="Q5" s="9">
         <v>2399</v>
       </c>
       <c r="R5" s="1">
         <v>1498</v>
       </c>
       <c r="S5" s="14">
         <v>3897</v>
       </c>
       <c r="T5" s="9">
         <v>2085</v>
       </c>
       <c r="U5" s="1">
         <v>1655</v>
       </c>
       <c r="V5" s="14">
         <v>3740</v>
       </c>
-      <c r="W5" s="9"/>
-[...1 lines deleted...]
-      <c r="Y5" s="14"/>
+      <c r="W5" s="9">
+        <v>1654</v>
+      </c>
+      <c r="X5" s="1">
+        <v>1377</v>
+      </c>
+      <c r="Y5" s="14">
+        <v>3031</v>
+      </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="14"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="14"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="14"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="14"/>
       <c r="AL5" s="9">
         <f>SUM(B5,E5,H5,K5,N5,Q5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>12713</v>
+        <v>14367</v>
       </c>
       <c r="AM5" s="1">
         <f>SUM(C5,F5,I5,L5,O5,R5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>10834</v>
+        <v>12211</v>
       </c>
       <c r="AN5" s="14">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>23547</v>
+        <v>26578</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="37">
         <v>556</v>
       </c>
       <c r="C6" s="38">
         <v>761</v>
       </c>
       <c r="D6" s="39">
         <v>1317</v>
       </c>
       <c r="E6" s="9">
         <v>411</v>
       </c>
       <c r="F6" s="1">
         <v>519</v>
       </c>
       <c r="G6" s="14">
         <v>930</v>
       </c>
       <c r="H6" s="9">
@@ -2656,76 +2661,82 @@
       </c>
       <c r="O6" s="1">
         <v>404</v>
       </c>
       <c r="P6" s="14">
         <v>805</v>
       </c>
       <c r="Q6" s="9">
         <v>660</v>
       </c>
       <c r="R6" s="1">
         <v>430</v>
       </c>
       <c r="S6" s="14">
         <v>1090</v>
       </c>
       <c r="T6" s="9">
         <v>591</v>
       </c>
       <c r="U6" s="1">
         <v>478</v>
       </c>
       <c r="V6" s="14">
         <v>1069</v>
       </c>
-      <c r="W6" s="9"/>
-[...1 lines deleted...]
-      <c r="Y6" s="14"/>
+      <c r="W6" s="9">
+        <v>451</v>
+      </c>
+      <c r="X6" s="1">
+        <v>381</v>
+      </c>
+      <c r="Y6" s="14">
+        <v>832</v>
+      </c>
       <c r="Z6" s="9"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="14"/>
       <c r="AC6" s="9"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="9"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="9">
         <f t="shared" ref="AL6:AL9" si="0">SUM(B6,E6,H6,K6,N6,Q6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>3489</v>
+        <v>3940</v>
       </c>
       <c r="AM6" s="1">
         <f>SUM(C6,F6,I6,L6,O6,R6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>3569</v>
+        <v>3950</v>
       </c>
       <c r="AN6" s="14">
         <f t="shared" ref="AN6:AN10" si="1">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>7058</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A7" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="37">
         <v>546</v>
       </c>
       <c r="C7" s="38">
         <v>754</v>
       </c>
       <c r="D7" s="39">
         <v>1300</v>
       </c>
       <c r="E7" s="9">
         <v>415</v>
       </c>
       <c r="F7" s="1">
         <v>541</v>
       </c>
       <c r="G7" s="14">
         <v>956</v>
       </c>
       <c r="H7" s="9">
@@ -2751,76 +2762,82 @@
       </c>
       <c r="O7" s="1">
         <v>476</v>
       </c>
       <c r="P7" s="14">
         <v>857</v>
       </c>
       <c r="Q7" s="9">
         <v>511</v>
       </c>
       <c r="R7" s="1">
         <v>386</v>
       </c>
       <c r="S7" s="14">
         <v>897</v>
       </c>
       <c r="T7" s="9">
         <v>477</v>
       </c>
       <c r="U7" s="1">
         <v>488</v>
       </c>
       <c r="V7" s="14">
         <v>965</v>
       </c>
-      <c r="W7" s="9"/>
-[...1 lines deleted...]
-      <c r="Y7" s="14"/>
+      <c r="W7" s="9">
+        <v>428</v>
+      </c>
+      <c r="X7" s="1">
+        <v>393</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>821</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="14"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="14"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="14"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
-        <v>3204</v>
+        <v>3632</v>
       </c>
       <c r="AM7" s="1">
         <f t="shared" ref="AM7:AM10" si="2">SUM(C7,F7,I7,L7,O7,R7,U7,X7,AA7,AD7,AG7,AJ7)</f>
-        <v>3582</v>
+        <v>3975</v>
       </c>
       <c r="AN7" s="14">
         <f t="shared" si="1"/>
-        <v>6786</v>
+        <v>7607</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A8" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="37">
         <v>604</v>
       </c>
       <c r="C8" s="38">
         <v>648</v>
       </c>
       <c r="D8" s="39">
         <v>1252</v>
       </c>
       <c r="E8" s="9">
         <v>372</v>
       </c>
       <c r="F8" s="1">
         <v>494</v>
       </c>
       <c r="G8" s="14">
         <v>866</v>
       </c>
       <c r="H8" s="9">
@@ -2846,76 +2863,82 @@
       </c>
       <c r="O8" s="1">
         <v>392</v>
       </c>
       <c r="P8" s="14">
         <v>727</v>
       </c>
       <c r="Q8" s="9">
         <v>588</v>
       </c>
       <c r="R8" s="1">
         <v>421</v>
       </c>
       <c r="S8" s="14">
         <v>1009</v>
       </c>
       <c r="T8" s="9">
         <v>511</v>
       </c>
       <c r="U8" s="1">
         <v>396</v>
       </c>
       <c r="V8" s="14">
         <v>907</v>
       </c>
-      <c r="W8" s="9"/>
-[...1 lines deleted...]
-      <c r="Y8" s="14"/>
+      <c r="W8" s="9">
+        <v>395</v>
+      </c>
+      <c r="X8" s="1">
+        <v>323</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>718</v>
+      </c>
       <c r="Z8" s="9"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="14"/>
       <c r="AC8" s="9"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="14"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="14"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="14"/>
       <c r="AL8" s="9">
         <f t="shared" si="0"/>
-        <v>3246</v>
+        <v>3641</v>
       </c>
       <c r="AM8" s="1">
         <f t="shared" si="2"/>
-        <v>3211</v>
+        <v>3534</v>
       </c>
       <c r="AN8" s="14">
         <f t="shared" si="1"/>
-        <v>6457</v>
+        <v>7175</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="37">
         <v>446</v>
       </c>
       <c r="C9" s="38">
         <v>717</v>
       </c>
       <c r="D9" s="39">
         <v>1163</v>
       </c>
       <c r="E9" s="9">
         <v>379</v>
       </c>
       <c r="F9" s="1">
         <v>544</v>
       </c>
       <c r="G9" s="14">
         <v>923</v>
       </c>
       <c r="H9" s="9">
@@ -2941,76 +2964,82 @@
       </c>
       <c r="O9" s="1">
         <v>377</v>
       </c>
       <c r="P9" s="14">
         <v>729</v>
       </c>
       <c r="Q9" s="9">
         <v>560</v>
       </c>
       <c r="R9" s="1">
         <v>419</v>
       </c>
       <c r="S9" s="14">
         <v>979</v>
       </c>
       <c r="T9" s="9">
         <v>457</v>
       </c>
       <c r="U9" s="1">
         <v>448</v>
       </c>
       <c r="V9" s="14">
         <v>905</v>
       </c>
-      <c r="W9" s="9"/>
-[...1 lines deleted...]
-      <c r="Y9" s="14"/>
+      <c r="W9" s="9">
+        <v>382</v>
+      </c>
+      <c r="X9" s="1">
+        <v>357</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>739</v>
+      </c>
       <c r="Z9" s="9"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="14"/>
       <c r="AC9" s="9"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="14"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="14"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="9">
         <f t="shared" si="0"/>
-        <v>2952</v>
+        <v>3334</v>
       </c>
       <c r="AM9" s="1">
         <f t="shared" si="2"/>
-        <v>3449</v>
+        <v>3806</v>
       </c>
       <c r="AN9" s="14">
         <f t="shared" si="1"/>
-        <v>6401</v>
+        <v>7140</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="40">
         <v>4075</v>
       </c>
       <c r="C10" s="41">
         <v>4745</v>
       </c>
       <c r="D10" s="42">
         <v>8820</v>
       </c>
       <c r="E10" s="12">
         <v>3114</v>
       </c>
       <c r="F10" s="13">
         <v>3631</v>
       </c>
       <c r="G10" s="17">
         <v>6745</v>
       </c>
       <c r="H10" s="12">
@@ -3036,113 +3065,119 @@
       </c>
       <c r="O10" s="13">
         <v>2934</v>
       </c>
       <c r="P10" s="17">
         <v>5781</v>
       </c>
       <c r="Q10" s="12">
         <v>4718</v>
       </c>
       <c r="R10" s="13">
         <v>3154</v>
       </c>
       <c r="S10" s="17">
         <v>7872</v>
       </c>
       <c r="T10" s="12">
         <v>4121</v>
       </c>
       <c r="U10" s="13">
         <v>3465</v>
       </c>
       <c r="V10" s="17">
         <v>7586</v>
       </c>
-      <c r="W10" s="12"/>
-[...1 lines deleted...]
-      <c r="Y10" s="17"/>
+      <c r="W10" s="12">
+        <v>3310</v>
+      </c>
+      <c r="X10" s="13">
+        <v>2831</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>6141</v>
+      </c>
       <c r="Z10" s="12"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="17"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="17"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="17"/>
       <c r="AL10" s="12">
         <f>SUM(B10,E10,H10,K10,N10,Q10,T10,W10,Z10,AC10,AF10,AI10)</f>
-        <v>25604</v>
+        <v>28914</v>
       </c>
       <c r="AM10" s="13">
         <f t="shared" si="2"/>
-        <v>24645</v>
+        <v>27476</v>
       </c>
       <c r="AN10" s="17">
         <f t="shared" si="1"/>
-        <v>50249</v>
+        <v>56390</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A11" s="35"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A12" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="K3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AH143"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U145" sqref="U145"/>
+      <selection activeCell="O148" sqref="O148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.7265625" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="33" width="6.1796875" customWidth="1"/>
     <col min="34" max="34" width="8.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
@@ -9311,130 +9346,129 @@
       <c r="AB77" s="17">
         <v>647</v>
       </c>
       <c r="AC77" s="12">
         <v>352</v>
       </c>
       <c r="AD77" s="13">
         <v>285</v>
       </c>
       <c r="AE77" s="17">
         <v>637</v>
       </c>
       <c r="AF77" s="12">
         <f t="shared" si="21"/>
         <v>4121</v>
       </c>
       <c r="AG77" s="13">
         <f t="shared" si="19"/>
         <v>3465</v>
       </c>
       <c r="AH77" s="17">
         <f t="shared" si="20"/>
         <v>7586</v>
       </c>
     </row>
-    <row r="78" spans="1:34" hidden="1" x14ac:dyDescent="0.35"/>
-    <row r="79" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
       <c r="G79" s="69"/>
       <c r="H79" s="69"/>
       <c r="I79" s="69"/>
       <c r="J79" s="69"/>
       <c r="K79" s="69"/>
       <c r="L79" s="69"/>
       <c r="M79" s="69"/>
       <c r="N79" s="69"/>
       <c r="O79" s="69"/>
       <c r="P79" s="69"/>
       <c r="Q79" s="69"/>
       <c r="R79" s="69"/>
       <c r="S79" s="69"/>
       <c r="T79" s="69"/>
       <c r="U79" s="69"/>
       <c r="V79" s="69"/>
       <c r="W79" s="69"/>
       <c r="X79" s="69"/>
       <c r="Y79" s="69"/>
       <c r="Z79" s="69"/>
       <c r="AA79" s="69"/>
       <c r="AB79" s="69"/>
       <c r="AC79" s="69"/>
       <c r="AD79" s="69"/>
       <c r="AE79" s="69"/>
       <c r="AF79" s="69"/>
       <c r="AG79" s="69"/>
       <c r="AH79" s="69"/>
     </row>
-    <row r="80" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="80" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A80" s="68"/>
       <c r="B80" s="70" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="70"/>
       <c r="D80" s="70"/>
       <c r="E80" s="70"/>
       <c r="F80" s="70"/>
       <c r="G80" s="70"/>
       <c r="H80" s="70"/>
       <c r="I80" s="70"/>
       <c r="J80" s="70"/>
       <c r="K80" s="70"/>
       <c r="L80" s="70"/>
       <c r="M80" s="70"/>
       <c r="N80" s="70"/>
       <c r="O80" s="70"/>
       <c r="P80" s="70"/>
       <c r="Q80" s="70"/>
       <c r="R80" s="70"/>
       <c r="S80" s="70"/>
       <c r="T80" s="70"/>
       <c r="U80" s="70"/>
       <c r="V80" s="70"/>
       <c r="W80" s="70"/>
       <c r="X80" s="70"/>
       <c r="Y80" s="70"/>
       <c r="Z80" s="70"/>
       <c r="AA80" s="70"/>
       <c r="AB80" s="70"/>
       <c r="AC80" s="70"/>
       <c r="AD80" s="70"/>
       <c r="AE80" s="70"/>
       <c r="AF80" s="70"/>
       <c r="AG80" s="70"/>
       <c r="AH80" s="70"/>
     </row>
-    <row r="81" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="68"/>
       <c r="B81" s="59" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="60"/>
       <c r="D81" s="67"/>
       <c r="E81" s="59" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="60"/>
       <c r="G81" s="61"/>
       <c r="H81" s="59" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="60"/>
       <c r="J81" s="61"/>
       <c r="K81" s="59" t="s">
         <v>19</v>
       </c>
       <c r="L81" s="60"/>
       <c r="M81" s="61"/>
       <c r="N81" s="59" t="s">
         <v>20</v>
       </c>
       <c r="O81" s="60"/>
@@ -9448,51 +9482,51 @@
         <v>22</v>
       </c>
       <c r="U81" s="60"/>
       <c r="V81" s="61"/>
       <c r="W81" s="59" t="s">
         <v>23</v>
       </c>
       <c r="X81" s="60"/>
       <c r="Y81" s="61"/>
       <c r="Z81" s="59" t="s">
         <v>24</v>
       </c>
       <c r="AA81" s="60"/>
       <c r="AB81" s="61"/>
       <c r="AC81" s="59" t="s">
         <v>25</v>
       </c>
       <c r="AD81" s="60"/>
       <c r="AE81" s="61"/>
       <c r="AF81" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AG81" s="60"/>
       <c r="AH81" s="61"/>
     </row>
-    <row r="82" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A82" s="68"/>
       <c r="B82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>15</v>
       </c>
@@ -9550,330 +9584,690 @@
       <c r="AA82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AB82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AC82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AD82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AE82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AF82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AG82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AH82" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="83" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A83" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B83" s="9"/>
-[...28 lines deleted...]
-      <c r="AE83" s="14"/>
+      <c r="B83" s="9">
+        <v>35</v>
+      </c>
+      <c r="C83" s="1">
+        <v>29</v>
+      </c>
+      <c r="D83" s="15">
+        <v>64</v>
+      </c>
+      <c r="E83" s="9">
+        <v>240</v>
+      </c>
+      <c r="F83" s="1">
+        <v>223</v>
+      </c>
+      <c r="G83" s="14">
+        <v>463</v>
+      </c>
+      <c r="H83" s="9">
+        <v>209</v>
+      </c>
+      <c r="I83" s="1">
+        <v>165</v>
+      </c>
+      <c r="J83" s="14">
+        <v>374</v>
+      </c>
+      <c r="K83" s="9">
+        <v>192</v>
+      </c>
+      <c r="L83" s="1">
+        <v>186</v>
+      </c>
+      <c r="M83" s="14">
+        <v>378</v>
+      </c>
+      <c r="N83" s="9">
+        <v>218</v>
+      </c>
+      <c r="O83" s="1">
+        <v>184</v>
+      </c>
+      <c r="P83" s="14">
+        <v>402</v>
+      </c>
+      <c r="Q83" s="9">
+        <v>202</v>
+      </c>
+      <c r="R83" s="1">
+        <v>152</v>
+      </c>
+      <c r="S83" s="14">
+        <v>354</v>
+      </c>
+      <c r="T83" s="9">
+        <v>170</v>
+      </c>
+      <c r="U83" s="1">
+        <v>119</v>
+      </c>
+      <c r="V83" s="14">
+        <v>289</v>
+      </c>
+      <c r="W83" s="9">
+        <v>134</v>
+      </c>
+      <c r="X83" s="1">
+        <v>117</v>
+      </c>
+      <c r="Y83" s="14">
+        <v>251</v>
+      </c>
+      <c r="Z83" s="9">
+        <v>120</v>
+      </c>
+      <c r="AA83" s="1">
+        <v>111</v>
+      </c>
+      <c r="AB83" s="14">
+        <v>231</v>
+      </c>
+      <c r="AC83" s="9">
+        <v>134</v>
+      </c>
+      <c r="AD83" s="1">
+        <v>91</v>
+      </c>
+      <c r="AE83" s="14">
+        <v>225</v>
+      </c>
       <c r="AF83" s="9">
         <f>B83+E83+H83+K83+N83+Q83+T83+W83+Z83+AC83</f>
-        <v>0</v>
+        <v>1654</v>
       </c>
       <c r="AG83" s="1">
         <f t="shared" ref="AG83:AG88" si="22">SUM(C83,F83,I83,L83,O83,R83,U83,X83,AA83,AD83)</f>
-        <v>0</v>
+        <v>1377</v>
       </c>
       <c r="AH83" s="14">
         <f t="shared" ref="AH83:AH88" si="23">SUM(D83,G83,J83,M83,P83,S83,V83,Y83,AB83,AE83)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A84" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B84" s="9"/>
-[...28 lines deleted...]
-      <c r="AE84" s="14"/>
+      <c r="B84" s="9">
+        <v>15</v>
+      </c>
+      <c r="C84" s="1">
+        <v>12</v>
+      </c>
+      <c r="D84" s="15">
+        <v>27</v>
+      </c>
+      <c r="E84" s="9">
+        <v>62</v>
+      </c>
+      <c r="F84" s="1">
+        <v>32</v>
+      </c>
+      <c r="G84" s="14">
+        <v>94</v>
+      </c>
+      <c r="H84" s="9">
+        <v>46</v>
+      </c>
+      <c r="I84" s="1">
+        <v>43</v>
+      </c>
+      <c r="J84" s="14">
+        <v>89</v>
+      </c>
+      <c r="K84" s="9">
+        <v>53</v>
+      </c>
+      <c r="L84" s="1">
+        <v>32</v>
+      </c>
+      <c r="M84" s="14">
+        <v>85</v>
+      </c>
+      <c r="N84" s="9">
+        <v>51</v>
+      </c>
+      <c r="O84" s="1">
+        <v>56</v>
+      </c>
+      <c r="P84" s="14">
+        <v>107</v>
+      </c>
+      <c r="Q84" s="9">
+        <v>56</v>
+      </c>
+      <c r="R84" s="1">
+        <v>44</v>
+      </c>
+      <c r="S84" s="14">
+        <v>100</v>
+      </c>
+      <c r="T84" s="9">
+        <v>46</v>
+      </c>
+      <c r="U84" s="1">
+        <v>45</v>
+      </c>
+      <c r="V84" s="14">
+        <v>91</v>
+      </c>
+      <c r="W84" s="9">
+        <v>40</v>
+      </c>
+      <c r="X84" s="1">
+        <v>52</v>
+      </c>
+      <c r="Y84" s="14">
+        <v>92</v>
+      </c>
+      <c r="Z84" s="9">
+        <v>51</v>
+      </c>
+      <c r="AA84" s="1">
+        <v>35</v>
+      </c>
+      <c r="AB84" s="14">
+        <v>86</v>
+      </c>
+      <c r="AC84" s="9">
+        <v>31</v>
+      </c>
+      <c r="AD84" s="1">
+        <v>30</v>
+      </c>
+      <c r="AE84" s="14">
+        <v>61</v>
+      </c>
       <c r="AF84" s="9">
         <f t="shared" ref="AF84:AF88" si="24">B84+E84+H84+K84+N84+Q84+T84+W84+Z84+AC84</f>
-        <v>0</v>
+        <v>451</v>
       </c>
       <c r="AG84" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>381</v>
       </c>
       <c r="AH84" s="14">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A85" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B85" s="9"/>
-[...28 lines deleted...]
-      <c r="AE85" s="14"/>
+      <c r="B85" s="9">
+        <v>12</v>
+      </c>
+      <c r="C85" s="1">
+        <v>15</v>
+      </c>
+      <c r="D85" s="15">
+        <v>27</v>
+      </c>
+      <c r="E85" s="9">
+        <v>42</v>
+      </c>
+      <c r="F85" s="1">
+        <v>44</v>
+      </c>
+      <c r="G85" s="14">
+        <v>86</v>
+      </c>
+      <c r="H85" s="9">
+        <v>23</v>
+      </c>
+      <c r="I85" s="1">
+        <v>42</v>
+      </c>
+      <c r="J85" s="14">
+        <v>65</v>
+      </c>
+      <c r="K85" s="9">
+        <v>38</v>
+      </c>
+      <c r="L85" s="1">
+        <v>34</v>
+      </c>
+      <c r="M85" s="14">
+        <v>72</v>
+      </c>
+      <c r="N85" s="9">
+        <v>47</v>
+      </c>
+      <c r="O85" s="1">
+        <v>46</v>
+      </c>
+      <c r="P85" s="14">
+        <v>93</v>
+      </c>
+      <c r="Q85" s="9">
+        <v>33</v>
+      </c>
+      <c r="R85" s="1">
+        <v>37</v>
+      </c>
+      <c r="S85" s="14">
+        <v>70</v>
+      </c>
+      <c r="T85" s="9">
+        <v>42</v>
+      </c>
+      <c r="U85" s="1">
+        <v>35</v>
+      </c>
+      <c r="V85" s="14">
+        <v>77</v>
+      </c>
+      <c r="W85" s="9">
+        <v>60</v>
+      </c>
+      <c r="X85" s="1">
+        <v>46</v>
+      </c>
+      <c r="Y85" s="14">
+        <v>106</v>
+      </c>
+      <c r="Z85" s="9">
+        <v>63</v>
+      </c>
+      <c r="AA85" s="1">
+        <v>47</v>
+      </c>
+      <c r="AB85" s="14">
+        <v>110</v>
+      </c>
+      <c r="AC85" s="9">
+        <v>68</v>
+      </c>
+      <c r="AD85" s="1">
+        <v>47</v>
+      </c>
+      <c r="AE85" s="14">
+        <v>115</v>
+      </c>
       <c r="AF85" s="9">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>428</v>
       </c>
       <c r="AG85" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="AH85" s="14">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A86" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B86" s="9"/>
-[...28 lines deleted...]
-      <c r="AE86" s="14"/>
+      <c r="B86" s="9">
+        <v>5</v>
+      </c>
+      <c r="C86" s="1">
+        <v>12</v>
+      </c>
+      <c r="D86" s="15">
+        <v>17</v>
+      </c>
+      <c r="E86" s="9">
+        <v>50</v>
+      </c>
+      <c r="F86" s="1">
+        <v>35</v>
+      </c>
+      <c r="G86" s="14">
+        <v>85</v>
+      </c>
+      <c r="H86" s="9">
+        <v>41</v>
+      </c>
+      <c r="I86" s="1">
+        <v>36</v>
+      </c>
+      <c r="J86" s="14">
+        <v>77</v>
+      </c>
+      <c r="K86" s="9">
+        <v>42</v>
+      </c>
+      <c r="L86" s="1">
+        <v>40</v>
+      </c>
+      <c r="M86" s="14">
+        <v>82</v>
+      </c>
+      <c r="N86" s="9">
+        <v>66</v>
+      </c>
+      <c r="O86" s="1">
+        <v>37</v>
+      </c>
+      <c r="P86" s="14">
+        <v>103</v>
+      </c>
+      <c r="Q86" s="9">
+        <v>51</v>
+      </c>
+      <c r="R86" s="1">
+        <v>39</v>
+      </c>
+      <c r="S86" s="14">
+        <v>90</v>
+      </c>
+      <c r="T86" s="9">
+        <v>49</v>
+      </c>
+      <c r="U86" s="1">
+        <v>35</v>
+      </c>
+      <c r="V86" s="14">
+        <v>84</v>
+      </c>
+      <c r="W86" s="9">
+        <v>32</v>
+      </c>
+      <c r="X86" s="1">
+        <v>32</v>
+      </c>
+      <c r="Y86" s="14">
+        <v>64</v>
+      </c>
+      <c r="Z86" s="9">
+        <v>25</v>
+      </c>
+      <c r="AA86" s="1">
+        <v>23</v>
+      </c>
+      <c r="AB86" s="14">
+        <v>48</v>
+      </c>
+      <c r="AC86" s="9">
+        <v>34</v>
+      </c>
+      <c r="AD86" s="1">
+        <v>34</v>
+      </c>
+      <c r="AE86" s="14">
+        <v>68</v>
+      </c>
       <c r="AF86" s="9">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="AG86" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>323</v>
       </c>
       <c r="AH86" s="14">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:34" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A87" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B87" s="9"/>
-[...28 lines deleted...]
-      <c r="AE87" s="14"/>
+      <c r="B87" s="9">
+        <v>13</v>
+      </c>
+      <c r="C87" s="1">
+        <v>10</v>
+      </c>
+      <c r="D87" s="15">
+        <v>23</v>
+      </c>
+      <c r="E87" s="9">
+        <v>45</v>
+      </c>
+      <c r="F87" s="1">
+        <v>44</v>
+      </c>
+      <c r="G87" s="14">
+        <v>89</v>
+      </c>
+      <c r="H87" s="9">
+        <v>37</v>
+      </c>
+      <c r="I87" s="1">
+        <v>36</v>
+      </c>
+      <c r="J87" s="14">
+        <v>73</v>
+      </c>
+      <c r="K87" s="9">
+        <v>46</v>
+      </c>
+      <c r="L87" s="1">
+        <v>42</v>
+      </c>
+      <c r="M87" s="14">
+        <v>88</v>
+      </c>
+      <c r="N87" s="9">
+        <v>47</v>
+      </c>
+      <c r="O87" s="1">
+        <v>52</v>
+      </c>
+      <c r="P87" s="14">
+        <v>99</v>
+      </c>
+      <c r="Q87" s="9">
+        <v>49</v>
+      </c>
+      <c r="R87" s="1">
+        <v>33</v>
+      </c>
+      <c r="S87" s="14">
+        <v>82</v>
+      </c>
+      <c r="T87" s="9">
+        <v>38</v>
+      </c>
+      <c r="U87" s="1">
+        <v>31</v>
+      </c>
+      <c r="V87" s="14">
+        <v>69</v>
+      </c>
+      <c r="W87" s="9">
+        <v>35</v>
+      </c>
+      <c r="X87" s="1">
+        <v>33</v>
+      </c>
+      <c r="Y87" s="14">
+        <v>68</v>
+      </c>
+      <c r="Z87" s="9">
+        <v>32</v>
+      </c>
+      <c r="AA87" s="1">
+        <v>41</v>
+      </c>
+      <c r="AB87" s="14">
+        <v>73</v>
+      </c>
+      <c r="AC87" s="9">
+        <v>40</v>
+      </c>
+      <c r="AD87" s="1">
+        <v>35</v>
+      </c>
+      <c r="AE87" s="14">
+        <v>75</v>
+      </c>
       <c r="AF87" s="22">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>382</v>
       </c>
       <c r="AG87" s="23">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>357</v>
       </c>
       <c r="AH87" s="24">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:34" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A88" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B88" s="12"/>
-[...28 lines deleted...]
-      <c r="AE88" s="17"/>
+      <c r="B88" s="12">
+        <v>80</v>
+      </c>
+      <c r="C88" s="13">
+        <v>78</v>
+      </c>
+      <c r="D88" s="16">
+        <v>158</v>
+      </c>
+      <c r="E88" s="12">
+        <v>439</v>
+      </c>
+      <c r="F88" s="13">
+        <v>378</v>
+      </c>
+      <c r="G88" s="17">
+        <v>817</v>
+      </c>
+      <c r="H88" s="12">
+        <v>356</v>
+      </c>
+      <c r="I88" s="13">
+        <v>322</v>
+      </c>
+      <c r="J88" s="17">
+        <v>678</v>
+      </c>
+      <c r="K88" s="12">
+        <v>371</v>
+      </c>
+      <c r="L88" s="13">
+        <v>334</v>
+      </c>
+      <c r="M88" s="17">
+        <v>705</v>
+      </c>
+      <c r="N88" s="12">
+        <v>429</v>
+      </c>
+      <c r="O88" s="13">
+        <v>375</v>
+      </c>
+      <c r="P88" s="17">
+        <v>804</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>391</v>
+      </c>
+      <c r="R88" s="13">
+        <v>305</v>
+      </c>
+      <c r="S88" s="17">
+        <v>696</v>
+      </c>
+      <c r="T88" s="12">
+        <v>345</v>
+      </c>
+      <c r="U88" s="13">
+        <v>265</v>
+      </c>
+      <c r="V88" s="17">
+        <v>610</v>
+      </c>
+      <c r="W88" s="12">
+        <v>301</v>
+      </c>
+      <c r="X88" s="13">
+        <v>280</v>
+      </c>
+      <c r="Y88" s="17">
+        <v>581</v>
+      </c>
+      <c r="Z88" s="12">
+        <v>291</v>
+      </c>
+      <c r="AA88" s="13">
+        <v>257</v>
+      </c>
+      <c r="AB88" s="17">
+        <v>548</v>
+      </c>
+      <c r="AC88" s="12">
+        <v>307</v>
+      </c>
+      <c r="AD88" s="13">
+        <v>237</v>
+      </c>
+      <c r="AE88" s="17">
+        <v>544</v>
+      </c>
       <c r="AF88" s="12">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>3310</v>
       </c>
       <c r="AG88" s="13">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>2831</v>
       </c>
       <c r="AH88" s="17">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>6141</v>
       </c>
     </row>
     <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.35"/>
     <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="69"/>
       <c r="Q90" s="69"/>
@@ -12160,864 +12554,864 @@
       <c r="AC137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AD137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AE137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AG137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AH137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>227</v>
+        <v>262</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:AE138" si="36">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D138" s="15">
         <f t="shared" si="36"/>
-        <v>438</v>
+        <v>502</v>
       </c>
       <c r="E138" s="9">
         <f t="shared" si="36"/>
-        <v>1489</v>
+        <v>1729</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>1308</v>
+        <v>1531</v>
       </c>
       <c r="G138" s="14">
         <f t="shared" si="36"/>
-        <v>2797</v>
+        <v>3260</v>
       </c>
       <c r="H138" s="9">
         <f t="shared" si="36"/>
-        <v>1469</v>
+        <v>1678</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>1308</v>
+        <v>1473</v>
       </c>
       <c r="J138" s="14">
         <f t="shared" si="36"/>
-        <v>2777</v>
+        <v>3151</v>
       </c>
       <c r="K138" s="9">
         <f t="shared" si="36"/>
-        <v>1545</v>
+        <v>1737</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>1428</v>
+        <v>1614</v>
       </c>
       <c r="M138" s="14">
         <f t="shared" si="36"/>
-        <v>2973</v>
+        <v>3351</v>
       </c>
       <c r="N138" s="9">
         <f t="shared" si="36"/>
-        <v>1863</v>
+        <v>2081</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>1618</v>
+        <v>1802</v>
       </c>
       <c r="P138" s="14">
         <f t="shared" si="36"/>
-        <v>3481</v>
+        <v>3883</v>
       </c>
       <c r="Q138" s="9">
         <f t="shared" si="36"/>
-        <v>1546</v>
+        <v>1748</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>1336</v>
+        <v>1488</v>
       </c>
       <c r="S138" s="14">
         <f t="shared" si="36"/>
-        <v>2882</v>
+        <v>3236</v>
       </c>
       <c r="T138" s="9">
         <f t="shared" si="36"/>
-        <v>1260</v>
+        <v>1430</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>1072</v>
+        <v>1191</v>
       </c>
       <c r="V138" s="14">
         <f t="shared" si="36"/>
-        <v>2332</v>
+        <v>2621</v>
       </c>
       <c r="W138" s="9">
         <f t="shared" si="36"/>
-        <v>1188</v>
+        <v>1322</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="36"/>
-        <v>960</v>
+        <v>1077</v>
       </c>
       <c r="Y138" s="14">
         <f t="shared" si="36"/>
-        <v>2148</v>
+        <v>2399</v>
       </c>
       <c r="Z138" s="9">
         <f t="shared" si="36"/>
-        <v>1011</v>
+        <v>1131</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="36"/>
-        <v>845</v>
+        <v>956</v>
       </c>
       <c r="AB138" s="14">
         <f t="shared" si="36"/>
-        <v>1856</v>
+        <v>2087</v>
       </c>
       <c r="AC138" s="9">
         <f t="shared" si="36"/>
-        <v>1115</v>
+        <v>1249</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="36"/>
-        <v>748</v>
+        <v>839</v>
       </c>
       <c r="AE138" s="14">
         <f t="shared" si="36"/>
-        <v>1863</v>
+        <v>2088</v>
       </c>
       <c r="AF138" s="9">
         <f>SUM(B138,E138,H138,K138,N138,Q138,T138,W138,Z138,AC138)</f>
-        <v>12713</v>
+        <v>14367</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" ref="AG138:AG143" si="37">SUM(C138,F138,I138,L138,O138,R138,U138,X138,AA138,AD138)</f>
-        <v>10834</v>
+        <v>12211</v>
       </c>
       <c r="AH138" s="14">
         <f t="shared" ref="AH138:AH142" si="38">SUM(D138,G138,J138,M138,P138,S138,V138,Y138,AB138,AE138)</f>
-        <v>23547</v>
+        <v>26578</v>
       </c>
     </row>
     <row r="139" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f t="shared" ref="B139:AE139" si="39">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="39"/>
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D139" s="15">
         <f t="shared" si="39"/>
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="E139" s="9">
         <f t="shared" si="39"/>
-        <v>362</v>
+        <v>424</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>323</v>
+        <v>355</v>
       </c>
       <c r="G139" s="14">
         <f t="shared" si="39"/>
-        <v>685</v>
+        <v>779</v>
       </c>
       <c r="H139" s="9">
         <f t="shared" si="39"/>
-        <v>374</v>
+        <v>420</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>331</v>
+        <v>374</v>
       </c>
       <c r="J139" s="14">
         <f t="shared" si="39"/>
-        <v>705</v>
+        <v>794</v>
       </c>
       <c r="K139" s="9">
         <f t="shared" si="39"/>
-        <v>357</v>
+        <v>410</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>389</v>
+        <v>421</v>
       </c>
       <c r="M139" s="14">
         <f t="shared" si="39"/>
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="N139" s="9">
         <f t="shared" si="39"/>
-        <v>436</v>
+        <v>487</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>476</v>
+        <v>532</v>
       </c>
       <c r="P139" s="14">
         <f t="shared" si="39"/>
-        <v>912</v>
+        <v>1019</v>
       </c>
       <c r="Q139" s="9">
         <f t="shared" si="39"/>
-        <v>423</v>
+        <v>479</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>439</v>
+        <v>483</v>
       </c>
       <c r="S139" s="14">
         <f t="shared" si="39"/>
-        <v>862</v>
+        <v>962</v>
       </c>
       <c r="T139" s="9">
         <f t="shared" si="39"/>
-        <v>328</v>
+        <v>374</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>333</v>
+        <v>378</v>
       </c>
       <c r="V139" s="14">
         <f t="shared" si="39"/>
-        <v>661</v>
+        <v>752</v>
       </c>
       <c r="W139" s="9">
         <f t="shared" si="39"/>
-        <v>368</v>
+        <v>408</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>384</v>
+        <v>436</v>
       </c>
       <c r="Y139" s="14">
         <f t="shared" si="39"/>
-        <v>752</v>
+        <v>844</v>
       </c>
       <c r="Z139" s="9">
         <f t="shared" si="39"/>
-        <v>375</v>
+        <v>426</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>403</v>
+        <v>438</v>
       </c>
       <c r="AB139" s="14">
         <f t="shared" si="39"/>
-        <v>778</v>
+        <v>864</v>
       </c>
       <c r="AC139" s="9">
         <f t="shared" si="39"/>
-        <v>382</v>
+        <v>413</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>411</v>
+        <v>441</v>
       </c>
       <c r="AE139" s="14">
         <f t="shared" si="39"/>
-        <v>793</v>
+        <v>854</v>
       </c>
       <c r="AF139" s="9">
         <f>SUM(B139,E139,H139,K139,N139,Q139,T139,W139,Z139,AC139)</f>
-        <v>3489</v>
+        <v>3940</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="37"/>
-        <v>3569</v>
+        <v>3950</v>
       </c>
       <c r="AH139" s="14">
         <f>SUM(D139,G139,J139,M139,P139,S139,V139,Y139,AB139,AE139)</f>
-        <v>7058</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="140" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f t="shared" ref="B140:AE140" si="40">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="40"/>
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="D140" s="15">
         <f t="shared" si="40"/>
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E140" s="9">
         <f t="shared" si="40"/>
-        <v>327</v>
+        <v>369</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="40"/>
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="G140" s="14">
         <f t="shared" si="40"/>
-        <v>671</v>
+        <v>757</v>
       </c>
       <c r="H140" s="9">
         <f t="shared" si="40"/>
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>276</v>
+        <v>318</v>
       </c>
       <c r="J140" s="14">
         <f t="shared" si="40"/>
-        <v>559</v>
+        <v>624</v>
       </c>
       <c r="K140" s="9">
         <f t="shared" si="40"/>
-        <v>257</v>
+        <v>295</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>351</v>
+        <v>385</v>
       </c>
       <c r="M140" s="14">
         <f t="shared" si="40"/>
-        <v>608</v>
+        <v>680</v>
       </c>
       <c r="N140" s="9">
         <f t="shared" si="40"/>
-        <v>334</v>
+        <v>381</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>397</v>
+        <v>443</v>
       </c>
       <c r="P140" s="14">
         <f t="shared" si="40"/>
-        <v>731</v>
+        <v>824</v>
       </c>
       <c r="Q140" s="9">
-        <f t="shared" si="40"/>
-        <v>282</v>
+        <f>SUM(Q8,Q19,Q30,Q41,Q52,Q63,Q74,Q85,Q96,Q107,Q118,Q129)</f>
+        <v>315</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>428</v>
+        <v>465</v>
       </c>
       <c r="S140" s="14">
         <f t="shared" si="40"/>
-        <v>710</v>
+        <v>780</v>
       </c>
       <c r="T140" s="9">
         <f t="shared" si="40"/>
-        <v>311</v>
+        <v>353</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>394</v>
+        <v>429</v>
       </c>
       <c r="V140" s="14">
         <f t="shared" si="40"/>
-        <v>705</v>
+        <v>782</v>
       </c>
       <c r="W140" s="9">
         <f t="shared" si="40"/>
-        <v>374</v>
+        <v>434</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>402</v>
+        <v>448</v>
       </c>
       <c r="Y140" s="14">
         <f t="shared" si="40"/>
-        <v>776</v>
+        <v>882</v>
       </c>
       <c r="Z140" s="9">
         <f t="shared" si="40"/>
-        <v>434</v>
+        <v>497</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>435</v>
+        <v>482</v>
       </c>
       <c r="AB140" s="14">
         <f t="shared" si="40"/>
-        <v>869</v>
+        <v>979</v>
       </c>
       <c r="AC140" s="9">
         <f t="shared" si="40"/>
-        <v>513</v>
+        <v>581</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>448</v>
+        <v>495</v>
       </c>
       <c r="AE140" s="14">
         <f t="shared" si="40"/>
-        <v>961</v>
+        <v>1076</v>
       </c>
       <c r="AF140" s="9">
         <f>SUM(B140,E140,H140,K140,N140,Q140,T140,W140,Z140,AC140)</f>
-        <v>3204</v>
+        <v>3632</v>
       </c>
       <c r="AG140" s="1">
         <f>SUM(C140,F140,I140,L140,O140,R140,U140,X140,AA140,AD140)</f>
-        <v>3582</v>
+        <v>3975</v>
       </c>
       <c r="AH140" s="14">
         <f t="shared" si="38"/>
-        <v>6786</v>
+        <v>7607</v>
       </c>
     </row>
     <row r="141" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f>SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" ref="C141:AE141" si="41">SUM(C9,C20,C31,C42,C53,C64,C75,C86,C97,C108,C119,C130)</f>
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D141" s="15">
         <f t="shared" si="41"/>
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="E141" s="9">
         <f t="shared" si="41"/>
-        <v>312</v>
+        <v>362</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>305</v>
+        <v>340</v>
       </c>
       <c r="G141" s="14">
         <f t="shared" si="41"/>
-        <v>617</v>
+        <v>702</v>
       </c>
       <c r="H141" s="9">
         <f t="shared" si="41"/>
-        <v>320</v>
+        <v>361</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>285</v>
+        <v>321</v>
       </c>
       <c r="J141" s="14">
         <f t="shared" si="41"/>
-        <v>605</v>
+        <v>682</v>
       </c>
       <c r="K141" s="9">
         <f t="shared" si="41"/>
-        <v>392</v>
+        <v>434</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>324</v>
+        <v>364</v>
       </c>
       <c r="M141" s="14">
         <f t="shared" si="41"/>
-        <v>716</v>
+        <v>798</v>
       </c>
       <c r="N141" s="9">
         <f t="shared" si="41"/>
-        <v>444</v>
+        <v>510</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="P141" s="14">
         <f t="shared" si="41"/>
-        <v>880</v>
+        <v>983</v>
       </c>
       <c r="Q141" s="9">
         <f t="shared" si="41"/>
-        <v>364</v>
+        <v>415</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>372</v>
+        <v>411</v>
       </c>
       <c r="S141" s="14">
         <f t="shared" si="41"/>
-        <v>736</v>
+        <v>826</v>
       </c>
       <c r="T141" s="9">
         <f t="shared" si="41"/>
-        <v>319</v>
+        <v>368</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>303</v>
+        <v>338</v>
       </c>
       <c r="V141" s="14">
         <f t="shared" si="41"/>
-        <v>622</v>
+        <v>706</v>
       </c>
       <c r="W141" s="9">
         <f t="shared" si="41"/>
-        <v>342</v>
+        <v>374</v>
       </c>
       <c r="X141" s="1">
         <f>SUM(X9,X20,X31,X42,X53,X64,X75,X86,X97,X108,X119,X130)</f>
-        <v>414</v>
+        <v>446</v>
       </c>
       <c r="Y141" s="14">
         <f t="shared" si="41"/>
-        <v>756</v>
+        <v>820</v>
       </c>
       <c r="Z141" s="9">
         <f>SUM(Z9,Z20,Z31,Z42,Z53,Z64,Z75,Z86,Z97,Z108,Z119,Z130)</f>
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>383</v>
+        <v>406</v>
       </c>
       <c r="AB141" s="14">
         <f t="shared" si="41"/>
-        <v>717</v>
+        <v>765</v>
       </c>
       <c r="AC141" s="9">
         <f t="shared" si="41"/>
-        <v>362</v>
+        <v>396</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>321</v>
+        <v>355</v>
       </c>
       <c r="AE141" s="14">
         <f t="shared" si="41"/>
-        <v>683</v>
+        <v>751</v>
       </c>
       <c r="AF141" s="9">
         <f>SUM(B141,E141,H141,K141,N141,Q141,T141,W141,Z141,AC141)</f>
-        <v>3246</v>
+        <v>3641</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="37"/>
-        <v>3211</v>
+        <v>3534</v>
       </c>
       <c r="AH141" s="14">
         <f>SUM(D141,G141,J141,M141,P141,S141,V141,Y141,AB141,AE141)</f>
-        <v>6457</v>
+        <v>7175</v>
       </c>
     </row>
     <row r="142" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="9">
         <f t="shared" ref="B142:AE142" si="42">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="C142" s="1">
         <f t="shared" si="42"/>
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D142" s="15">
         <f t="shared" si="42"/>
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="E142" s="9">
         <f t="shared" si="42"/>
-        <v>312</v>
+        <v>357</v>
       </c>
       <c r="F142" s="1">
         <f t="shared" si="42"/>
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="G142" s="14">
         <f t="shared" si="42"/>
-        <v>642</v>
+        <v>731</v>
       </c>
       <c r="H142" s="9">
         <f t="shared" si="42"/>
-        <v>265</v>
+        <v>302</v>
       </c>
       <c r="I142" s="1">
         <f t="shared" si="42"/>
-        <v>289</v>
+        <v>325</v>
       </c>
       <c r="J142" s="14">
         <f t="shared" si="42"/>
-        <v>554</v>
+        <v>627</v>
       </c>
       <c r="K142" s="9">
         <f t="shared" si="42"/>
-        <v>337</v>
+        <v>383</v>
       </c>
       <c r="L142" s="1">
         <f t="shared" si="42"/>
-        <v>409</v>
+        <v>451</v>
       </c>
       <c r="M142" s="14">
         <f t="shared" si="42"/>
-        <v>746</v>
+        <v>834</v>
       </c>
       <c r="N142" s="9">
         <f t="shared" si="42"/>
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="O142" s="1">
         <f t="shared" si="42"/>
-        <v>465</v>
+        <v>517</v>
       </c>
       <c r="P142" s="14">
         <f t="shared" si="42"/>
-        <v>881</v>
+        <v>980</v>
       </c>
       <c r="Q142" s="9">
         <f t="shared" si="42"/>
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="R142" s="1">
         <f t="shared" si="42"/>
-        <v>402</v>
+        <v>435</v>
       </c>
       <c r="S142" s="14">
         <f t="shared" si="42"/>
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="T142" s="9">
         <f t="shared" si="42"/>
-        <v>290</v>
+        <v>328</v>
       </c>
       <c r="U142" s="1">
         <f t="shared" si="42"/>
-        <v>336</v>
+        <v>367</v>
       </c>
       <c r="V142" s="14">
         <f t="shared" si="42"/>
-        <v>626</v>
+        <v>695</v>
       </c>
       <c r="W142" s="9">
         <f t="shared" si="42"/>
-        <v>291</v>
+        <v>326</v>
       </c>
       <c r="X142" s="1">
         <f t="shared" si="42"/>
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="Y142" s="14">
         <f t="shared" si="42"/>
-        <v>652</v>
+        <v>720</v>
       </c>
       <c r="Z142" s="9">
         <f t="shared" si="42"/>
-        <v>318</v>
+        <v>350</v>
       </c>
       <c r="AA142" s="1">
         <f t="shared" si="42"/>
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="AB142" s="14">
         <f t="shared" si="42"/>
-        <v>702</v>
+        <v>775</v>
       </c>
       <c r="AC142" s="9">
         <f t="shared" si="42"/>
-        <v>300</v>
+        <v>340</v>
       </c>
       <c r="AD142" s="1">
         <f t="shared" si="42"/>
-        <v>397</v>
+        <v>432</v>
       </c>
       <c r="AE142" s="14">
         <f t="shared" si="42"/>
-        <v>697</v>
+        <v>772</v>
       </c>
       <c r="AF142" s="9">
         <f>SUM(B142,E142,H142,K142,N142,Q142,T142,W142,Z142,AC142)</f>
-        <v>2952</v>
+        <v>3334</v>
       </c>
       <c r="AG142" s="1">
         <f t="shared" si="37"/>
-        <v>3449</v>
+        <v>3806</v>
       </c>
       <c r="AH142" s="14">
         <f t="shared" si="38"/>
-        <v>6401</v>
+        <v>7140</v>
       </c>
     </row>
     <row r="143" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="12">
         <f t="shared" ref="B143:AE143" si="43">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>528</v>
+        <v>608</v>
       </c>
       <c r="C143" s="13">
         <f t="shared" si="43"/>
-        <v>542</v>
+        <v>620</v>
       </c>
       <c r="D143" s="16">
         <f t="shared" si="43"/>
-        <v>1070</v>
+        <v>1228</v>
       </c>
       <c r="E143" s="12">
         <f t="shared" si="43"/>
-        <v>2802</v>
+        <v>3241</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="43"/>
-        <v>2610</v>
+        <v>2988</v>
       </c>
       <c r="G143" s="17">
         <f t="shared" si="43"/>
-        <v>5412</v>
+        <v>6229</v>
       </c>
       <c r="H143" s="12">
         <f t="shared" si="43"/>
-        <v>2711</v>
+        <v>3067</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="43"/>
-        <v>2489</v>
+        <v>2811</v>
       </c>
       <c r="J143" s="17">
         <f t="shared" si="43"/>
-        <v>5200</v>
+        <v>5878</v>
       </c>
       <c r="K143" s="12">
         <f t="shared" si="43"/>
-        <v>2888</v>
+        <v>3259</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="43"/>
-        <v>2901</v>
+        <v>3235</v>
       </c>
       <c r="M143" s="17">
         <f t="shared" si="43"/>
-        <v>5789</v>
+        <v>6494</v>
       </c>
       <c r="N143" s="12">
         <f t="shared" si="43"/>
-        <v>3493</v>
+        <v>3922</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="43"/>
-        <v>3392</v>
+        <v>3767</v>
       </c>
       <c r="P143" s="17">
         <f t="shared" si="43"/>
-        <v>6885</v>
+        <v>7689</v>
       </c>
       <c r="Q143" s="12">
         <f t="shared" si="43"/>
-        <v>2967</v>
+        <v>3358</v>
       </c>
       <c r="R143" s="13">
         <f t="shared" si="43"/>
-        <v>2977</v>
+        <v>3282</v>
       </c>
       <c r="S143" s="17">
         <f t="shared" si="43"/>
-        <v>5944</v>
+        <v>6640</v>
       </c>
       <c r="T143" s="12">
         <f t="shared" si="43"/>
-        <v>2508</v>
+        <v>2853</v>
       </c>
       <c r="U143" s="13">
         <f t="shared" si="43"/>
-        <v>2438</v>
+        <v>2703</v>
       </c>
       <c r="V143" s="17">
         <f t="shared" si="43"/>
-        <v>4946</v>
+        <v>5556</v>
       </c>
       <c r="W143" s="12">
         <f t="shared" si="43"/>
-        <v>2563</v>
+        <v>2864</v>
       </c>
       <c r="X143" s="13">
         <f t="shared" si="43"/>
-        <v>2521</v>
+        <v>2801</v>
       </c>
       <c r="Y143" s="17">
         <f t="shared" si="43"/>
-        <v>5084</v>
+        <v>5665</v>
       </c>
       <c r="Z143" s="12">
         <f t="shared" si="43"/>
-        <v>2472</v>
+        <v>2763</v>
       </c>
       <c r="AA143" s="13">
         <f t="shared" si="43"/>
-        <v>2450</v>
+        <v>2707</v>
       </c>
       <c r="AB143" s="17">
         <f t="shared" si="43"/>
-        <v>4922</v>
+        <v>5470</v>
       </c>
       <c r="AC143" s="12">
         <f t="shared" si="43"/>
-        <v>2672</v>
+        <v>2979</v>
       </c>
       <c r="AD143" s="13">
         <f t="shared" si="43"/>
-        <v>2325</v>
+        <v>2562</v>
       </c>
       <c r="AE143" s="17">
         <f t="shared" si="43"/>
-        <v>4997</v>
+        <v>5541</v>
       </c>
       <c r="AF143" s="12">
         <f t="shared" ref="AF143" si="44">SUM(B143,E143,H143,K143,N143,Q143,T143,W143,Z143,AC143)</f>
-        <v>25604</v>
+        <v>28914</v>
       </c>
       <c r="AG143" s="13">
         <f t="shared" si="37"/>
-        <v>24645</v>
+        <v>27476</v>
       </c>
       <c r="AH143" s="17">
         <f>SUM(D143,G143,J143,M143,P143,S143,V143,Y143,AB143,AE143)</f>
-        <v>50249</v>
+        <v>56390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="182">
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:AH13"/>
     <mergeCell ref="B14:AH14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
@@ -13167,54 +13561,54 @@
     <mergeCell ref="W125:Y125"/>
     <mergeCell ref="Z125:AB125"/>
     <mergeCell ref="AC125:AE125"/>
     <mergeCell ref="AF125:AH125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:AH134"/>
     <mergeCell ref="B135:AH135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="Z136:AB136"/>
     <mergeCell ref="AC136:AE136"/>
     <mergeCell ref="AF136:AH136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
-  <dimension ref="A1:Y144"/>
+  <dimension ref="A1:V144"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X140" sqref="X140"/>
+      <selection activeCell="Y139" sqref="Y139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.81640625" customWidth="1"/>
     <col min="2" max="2" width="8.81640625" customWidth="1"/>
     <col min="3" max="22" width="6.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
@@ -16289,173 +16683,173 @@
       </c>
       <c r="Q60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V60" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B61" s="9">
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="C61" s="1">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="D61" s="15">
-        <v>1462</v>
+        <v>1484</v>
       </c>
       <c r="E61" s="9">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="F61" s="1">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="G61" s="15">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="H61" s="9">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="I61" s="1">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="J61" s="15">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K61" s="9">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="L61" s="1">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="M61" s="15">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="N61" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O61" s="1">
         <v>11</v>
       </c>
       <c r="P61" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q61" s="9">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="R61" s="1">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S61" s="15">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="T61" s="9">
         <f>SUM(B61,E61,H61,K61,N61,Q61)</f>
         <v>2399</v>
       </c>
       <c r="U61" s="1">
         <f t="shared" ref="U61:U66" si="15">SUM(C61,F61,I61,L61,O61,R61)</f>
         <v>1498</v>
       </c>
       <c r="V61" s="14">
         <f t="shared" ref="V61:V66" si="16">SUM(D61,G61,J61,M61,P61,S61)</f>
         <v>3897</v>
       </c>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B62" s="9">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>46</v>
       </c>
       <c r="D62" s="15">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E62" s="9">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F62" s="1">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G62" s="15">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="H62" s="9">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I62" s="1">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J62" s="15">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="K62" s="9">
         <v>116</v>
       </c>
       <c r="L62" s="1">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M62" s="15">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="N62" s="9">
         <v>8</v>
       </c>
       <c r="O62" s="1">
         <v>9</v>
       </c>
       <c r="P62" s="15">
         <v>17</v>
       </c>
       <c r="Q62" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R62" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S62" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="T62" s="9">
         <f t="shared" ref="T62:T66" si="17">SUM(B62,E62,H62,K62,N62,Q62)</f>
         <v>660</v>
       </c>
       <c r="U62" s="1">
         <f t="shared" si="15"/>
         <v>430</v>
       </c>
       <c r="V62" s="14">
         <f t="shared" si="16"/>
         <v>1090</v>
       </c>
     </row>
     <row r="63" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B63" s="9">
         <v>139</v>
       </c>
       <c r="C63" s="1">
         <v>57</v>
       </c>
       <c r="D63" s="15">
@@ -16511,235 +16905,235 @@
         <v>511</v>
       </c>
       <c r="U63" s="1">
         <f t="shared" si="15"/>
         <v>386</v>
       </c>
       <c r="V63" s="14">
         <f t="shared" si="16"/>
         <v>897</v>
       </c>
     </row>
     <row r="64" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A64" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B64" s="9">
         <v>161</v>
       </c>
       <c r="C64" s="1">
         <v>68</v>
       </c>
       <c r="D64" s="15">
         <v>229</v>
       </c>
       <c r="E64" s="9">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F64" s="1">
         <v>140</v>
       </c>
       <c r="G64" s="15">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H64" s="9">
         <v>129</v>
       </c>
       <c r="I64" s="1">
         <v>114</v>
       </c>
       <c r="J64" s="15">
         <v>243</v>
       </c>
       <c r="K64" s="9">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L64" s="1">
         <v>82</v>
       </c>
       <c r="M64" s="15">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N64" s="9">
         <v>3</v>
       </c>
       <c r="O64" s="1">
         <v>10</v>
       </c>
       <c r="P64" s="15">
         <v>13</v>
       </c>
       <c r="Q64" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R64" s="1">
         <v>7</v>
       </c>
       <c r="S64" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T64" s="9">
         <f t="shared" si="17"/>
         <v>588</v>
       </c>
       <c r="U64" s="1">
         <f t="shared" si="15"/>
         <v>421</v>
       </c>
       <c r="V64" s="14">
         <f t="shared" si="16"/>
         <v>1009</v>
       </c>
     </row>
     <row r="65" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A65" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B65" s="9">
         <v>119</v>
       </c>
       <c r="C65" s="1">
         <v>54</v>
       </c>
       <c r="D65" s="15">
         <v>173</v>
       </c>
       <c r="E65" s="9">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F65" s="1">
         <v>134</v>
       </c>
       <c r="G65" s="15">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H65" s="9">
         <v>141</v>
       </c>
       <c r="I65" s="1">
         <v>111</v>
       </c>
       <c r="J65" s="15">
         <v>252</v>
       </c>
       <c r="K65" s="9">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L65" s="1">
         <v>100</v>
       </c>
       <c r="M65" s="15">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N65" s="9">
         <v>4</v>
       </c>
       <c r="O65" s="1">
         <v>12</v>
       </c>
       <c r="P65" s="15">
         <v>16</v>
       </c>
       <c r="Q65" s="9">
         <v>3</v>
       </c>
       <c r="R65" s="1">
         <v>8</v>
       </c>
       <c r="S65" s="15">
         <v>11</v>
       </c>
       <c r="T65" s="9">
         <f t="shared" si="17"/>
         <v>560</v>
       </c>
       <c r="U65" s="1">
         <f t="shared" si="15"/>
         <v>419</v>
       </c>
       <c r="V65" s="14">
         <f t="shared" si="16"/>
         <v>979</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="12">
-        <v>1572</v>
+        <v>1587</v>
       </c>
       <c r="C66" s="13">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="D66" s="16">
-        <v>2260</v>
+        <v>2281</v>
       </c>
       <c r="E66" s="12">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="F66" s="13">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="G66" s="16">
-        <v>2324</v>
+        <v>2340</v>
       </c>
       <c r="H66" s="12">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="I66" s="13">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="J66" s="16">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="K66" s="12">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="L66" s="13">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="M66" s="16">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="N66" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O66" s="13">
         <v>49</v>
       </c>
       <c r="P66" s="16">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q66" s="12">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="R66" s="13">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="S66" s="16">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="T66" s="12">
         <f t="shared" si="17"/>
         <v>4718</v>
       </c>
       <c r="U66" s="13">
         <f t="shared" si="15"/>
         <v>3154</v>
       </c>
       <c r="V66" s="17">
         <f t="shared" si="16"/>
         <v>7872</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A67" s="25"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A68" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C68" s="69"/>
@@ -16876,565 +17270,564 @@
       </c>
       <c r="Q71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V71" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="9">
-        <v>960</v>
+        <v>986</v>
       </c>
       <c r="C72" s="1">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="D72" s="15">
-        <v>1427</v>
+        <v>1466</v>
       </c>
       <c r="E72" s="9">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="F72" s="1">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="G72" s="15">
-        <v>772</v>
+        <v>808</v>
       </c>
       <c r="H72" s="9">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="I72" s="1">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="J72" s="15">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="K72" s="9">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="L72" s="1">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="M72" s="15">
-        <v>419</v>
+        <v>386</v>
       </c>
       <c r="N72" s="9">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="O72" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P72" s="15">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q72" s="9">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="R72" s="1">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="S72" s="15">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="T72" s="9">
         <f>SUM(B72,E72,H72,K72,N72,Q72)</f>
         <v>2085</v>
       </c>
       <c r="U72" s="1">
         <f t="shared" ref="U72:U77" si="18">SUM(C72,F72,I72,L72,O72,R72)</f>
         <v>1655</v>
       </c>
       <c r="V72" s="14">
         <f t="shared" ref="V72:V77" si="19">SUM(D72,G72,J72,M72,P72,S72)</f>
         <v>3740</v>
       </c>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="9">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D73" s="15">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E73" s="9">
         <v>150</v>
       </c>
       <c r="F73" s="1">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G73" s="15">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="H73" s="9">
         <v>138</v>
       </c>
       <c r="I73" s="1">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="J73" s="15">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="K73" s="9">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L73" s="1">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M73" s="15">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N73" s="9">
         <v>12</v>
       </c>
       <c r="O73" s="1">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="P73" s="15">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="Q73" s="9">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="R73" s="1">
+        <v>10</v>
+      </c>
+      <c r="S73" s="15">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="T73" s="9">
         <f t="shared" ref="T73:T77" si="20">SUM(B73,E73,H73,K73,N73,Q73)</f>
         <v>591</v>
       </c>
       <c r="U73" s="1">
         <f t="shared" si="18"/>
         <v>478</v>
       </c>
       <c r="V73" s="14">
         <f t="shared" si="19"/>
         <v>1069</v>
       </c>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B74" s="9">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C74" s="1">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D74" s="15">
+        <v>168</v>
+      </c>
+      <c r="E74" s="9">
+        <v>193</v>
+      </c>
+      <c r="F74" s="1">
+        <v>195</v>
+      </c>
+      <c r="G74" s="15">
+        <v>388</v>
+      </c>
+      <c r="H74" s="9">
+        <v>94</v>
+      </c>
+      <c r="I74" s="1">
+        <v>115</v>
+      </c>
+      <c r="J74" s="15">
+        <v>209</v>
+      </c>
+      <c r="K74" s="9">
+        <v>63</v>
+      </c>
+      <c r="L74" s="1">
+        <v>93</v>
+      </c>
+      <c r="M74" s="15">
         <v>156</v>
-      </c>
-[...25 lines deleted...]
-        <v>152</v>
       </c>
       <c r="N74" s="9">
         <v>9</v>
       </c>
       <c r="O74" s="1">
         <v>19</v>
       </c>
       <c r="P74" s="15">
         <v>28</v>
       </c>
       <c r="Q74" s="9">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="R74" s="1">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="S74" s="15">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="T74" s="9">
         <f t="shared" si="20"/>
         <v>477</v>
       </c>
       <c r="U74" s="1">
         <f t="shared" si="18"/>
         <v>488</v>
       </c>
       <c r="V74" s="14">
         <f t="shared" si="19"/>
         <v>965</v>
       </c>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A75" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B75" s="9">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C75" s="1">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D75" s="15">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="E75" s="9">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F75" s="1">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="G75" s="15">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="H75" s="9">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I75" s="1">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="J75" s="15">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="K75" s="9">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L75" s="1">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M75" s="15">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="N75" s="9">
         <v>6</v>
       </c>
       <c r="O75" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P75" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q75" s="9">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="R75" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="S75" s="15">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="T75" s="9">
         <f t="shared" si="20"/>
         <v>511</v>
       </c>
       <c r="U75" s="1">
         <f t="shared" si="18"/>
         <v>396</v>
       </c>
       <c r="V75" s="14">
         <f t="shared" si="19"/>
         <v>907</v>
       </c>
     </row>
     <row r="76" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A76" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B76" s="9">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D76" s="15">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E76" s="9">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F76" s="1">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="G76" s="15">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="H76" s="9">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I76" s="1">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="J76" s="15">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="K76" s="9">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L76" s="1">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M76" s="15">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="N76" s="9">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O76" s="1">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="P76" s="15">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Q76" s="9">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="R76" s="1">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="S76" s="15">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="T76" s="9">
         <f t="shared" si="20"/>
         <v>457</v>
       </c>
       <c r="U76" s="1">
         <f t="shared" si="18"/>
         <v>448</v>
       </c>
       <c r="V76" s="14">
         <f t="shared" si="19"/>
         <v>905</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="12">
-        <v>1534</v>
+        <v>1578</v>
       </c>
       <c r="C77" s="13">
-        <v>676</v>
+        <v>702</v>
       </c>
       <c r="D77" s="16">
-        <v>2210</v>
+        <v>2280</v>
       </c>
       <c r="E77" s="12">
-        <v>940</v>
+        <v>971</v>
       </c>
       <c r="F77" s="13">
-        <v>1029</v>
+        <v>1088</v>
       </c>
       <c r="G77" s="16">
-        <v>1969</v>
+        <v>2059</v>
       </c>
       <c r="H77" s="12">
         <v>940</v>
       </c>
       <c r="I77" s="13">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="J77" s="16">
-        <v>1853</v>
+        <v>1862</v>
       </c>
       <c r="K77" s="12">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="L77" s="13">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="M77" s="16">
-        <v>1126</v>
+        <v>1115</v>
       </c>
       <c r="N77" s="12">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="O77" s="13">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P77" s="16">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="Q77" s="12">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="R77" s="13">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="S77" s="16">
-        <v>286</v>
+        <v>130</v>
       </c>
       <c r="T77" s="12">
         <f t="shared" si="20"/>
         <v>4121</v>
       </c>
       <c r="U77" s="13">
         <f t="shared" si="18"/>
         <v>3465</v>
       </c>
       <c r="V77" s="17">
         <f t="shared" si="19"/>
         <v>7586</v>
       </c>
     </row>
-    <row r="78" spans="1:22" hidden="1" x14ac:dyDescent="0.35"/>
-    <row r="79" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A79" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
       <c r="G79" s="69"/>
       <c r="H79" s="69"/>
       <c r="I79" s="69"/>
       <c r="J79" s="69"/>
       <c r="K79" s="69"/>
       <c r="L79" s="69"/>
       <c r="M79" s="69"/>
       <c r="N79" s="69"/>
       <c r="O79" s="69"/>
       <c r="P79" s="69"/>
       <c r="Q79" s="69"/>
       <c r="R79" s="69"/>
       <c r="S79" s="69"/>
       <c r="T79" s="69"/>
       <c r="U79" s="69"/>
       <c r="V79" s="69"/>
     </row>
-    <row r="80" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="80" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A80" s="68"/>
       <c r="B80" s="70" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="70"/>
       <c r="D80" s="70"/>
       <c r="E80" s="70"/>
       <c r="F80" s="70"/>
       <c r="G80" s="70"/>
       <c r="H80" s="70"/>
       <c r="I80" s="70"/>
       <c r="J80" s="70"/>
       <c r="K80" s="70"/>
       <c r="L80" s="70"/>
       <c r="M80" s="70"/>
       <c r="N80" s="70"/>
       <c r="O80" s="70"/>
       <c r="P80" s="70"/>
       <c r="Q80" s="70"/>
       <c r="R80" s="70"/>
       <c r="S80" s="70"/>
       <c r="T80" s="70"/>
       <c r="U80" s="70"/>
       <c r="V80" s="70"/>
     </row>
-    <row r="81" spans="1:22" ht="26.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:22" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="68"/>
       <c r="B81" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="60"/>
       <c r="D81" s="67"/>
       <c r="E81" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F81" s="60"/>
       <c r="G81" s="67"/>
       <c r="H81" s="59" t="s">
         <v>28</v>
       </c>
       <c r="I81" s="60"/>
       <c r="J81" s="67"/>
       <c r="K81" s="59" t="s">
         <v>29</v>
       </c>
       <c r="L81" s="60"/>
       <c r="M81" s="67"/>
       <c r="N81" s="59" t="s">
         <v>30</v>
       </c>
       <c r="O81" s="60"/>
       <c r="P81" s="67"/>
       <c r="Q81" s="59" t="s">
         <v>31</v>
       </c>
       <c r="R81" s="60"/>
       <c r="S81" s="67"/>
       <c r="T81" s="59" t="s">
         <v>13</v>
       </c>
       <c r="U81" s="60"/>
       <c r="V81" s="61"/>
     </row>
-    <row r="82" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A82" s="68"/>
       <c r="B82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>15</v>
       </c>
@@ -17456,258 +17849,474 @@
       <c r="O82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V82" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="83" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A83" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B83" s="9"/>
-[...16 lines deleted...]
-      <c r="S83" s="15"/>
+      <c r="B83" s="9">
+        <v>732</v>
+      </c>
+      <c r="C83" s="1">
+        <v>384</v>
+      </c>
+      <c r="D83" s="15">
+        <v>1116</v>
+      </c>
+      <c r="E83" s="9">
+        <v>336</v>
+      </c>
+      <c r="F83" s="1">
+        <v>335</v>
+      </c>
+      <c r="G83" s="15">
+        <v>671</v>
+      </c>
+      <c r="H83" s="9">
+        <v>376</v>
+      </c>
+      <c r="I83" s="1">
+        <v>381</v>
+      </c>
+      <c r="J83" s="15">
+        <v>757</v>
+      </c>
+      <c r="K83" s="9">
+        <v>146</v>
+      </c>
+      <c r="L83" s="1">
+        <v>202</v>
+      </c>
+      <c r="M83" s="15">
+        <v>348</v>
+      </c>
+      <c r="N83" s="9">
+        <v>13</v>
+      </c>
+      <c r="O83" s="1">
+        <v>8</v>
+      </c>
+      <c r="P83" s="15">
+        <v>21</v>
+      </c>
+      <c r="Q83" s="9">
+        <v>51</v>
+      </c>
+      <c r="R83" s="1">
+        <v>67</v>
+      </c>
+      <c r="S83" s="15">
+        <v>118</v>
+      </c>
       <c r="T83" s="9">
         <f>SUM(B83,E83,H83,K83,N83,Q83)</f>
-        <v>0</v>
+        <v>1654</v>
       </c>
       <c r="U83" s="1">
         <f t="shared" ref="U83:U88" si="21">SUM(C83,F83,I83,L83,O83,R83)</f>
-        <v>0</v>
+        <v>1377</v>
       </c>
       <c r="V83" s="14">
         <f t="shared" ref="V83:V88" si="22">SUM(D83,G83,J83,M83,P83,S83)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A84" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B84" s="9"/>
-[...16 lines deleted...]
-      <c r="S84" s="15"/>
+      <c r="B84" s="9">
+        <v>130</v>
+      </c>
+      <c r="C84" s="1">
+        <v>46</v>
+      </c>
+      <c r="D84" s="15">
+        <v>176</v>
+      </c>
+      <c r="E84" s="9">
+        <v>104</v>
+      </c>
+      <c r="F84" s="1">
+        <v>114</v>
+      </c>
+      <c r="G84" s="15">
+        <v>218</v>
+      </c>
+      <c r="H84" s="9">
+        <v>107</v>
+      </c>
+      <c r="I84" s="1">
+        <v>96</v>
+      </c>
+      <c r="J84" s="15">
+        <v>203</v>
+      </c>
+      <c r="K84" s="9">
+        <v>83</v>
+      </c>
+      <c r="L84" s="1">
+        <v>102</v>
+      </c>
+      <c r="M84" s="15">
+        <v>185</v>
+      </c>
+      <c r="N84" s="9">
+        <v>13</v>
+      </c>
+      <c r="O84" s="1">
+        <v>15</v>
+      </c>
+      <c r="P84" s="15">
+        <v>28</v>
+      </c>
+      <c r="Q84" s="9">
+        <v>14</v>
+      </c>
+      <c r="R84" s="1">
+        <v>8</v>
+      </c>
+      <c r="S84" s="15">
+        <v>22</v>
+      </c>
       <c r="T84" s="9">
         <f t="shared" ref="T84:T88" si="23">SUM(B84,E84,H84,K84,N84,Q84)</f>
-        <v>0</v>
+        <v>451</v>
       </c>
       <c r="U84" s="1">
         <f t="shared" si="21"/>
-        <v>0</v>
+        <v>381</v>
       </c>
       <c r="V84" s="14">
         <f t="shared" si="22"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A85" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B85" s="9"/>
-[...16 lines deleted...]
-      <c r="S85" s="15"/>
+      <c r="B85" s="9">
+        <v>93</v>
+      </c>
+      <c r="C85" s="1">
+        <v>58</v>
+      </c>
+      <c r="D85" s="15">
+        <v>151</v>
+      </c>
+      <c r="E85" s="9">
+        <v>171</v>
+      </c>
+      <c r="F85" s="1">
+        <v>144</v>
+      </c>
+      <c r="G85" s="15">
+        <v>315</v>
+      </c>
+      <c r="H85" s="9">
+        <v>91</v>
+      </c>
+      <c r="I85" s="1">
+        <v>103</v>
+      </c>
+      <c r="J85" s="15">
+        <v>194</v>
+      </c>
+      <c r="K85" s="9">
+        <v>60</v>
+      </c>
+      <c r="L85" s="1">
+        <v>67</v>
+      </c>
+      <c r="M85" s="15">
+        <v>127</v>
+      </c>
+      <c r="N85" s="9">
+        <v>5</v>
+      </c>
+      <c r="O85" s="1">
+        <v>7</v>
+      </c>
+      <c r="P85" s="15">
+        <v>12</v>
+      </c>
+      <c r="Q85" s="9">
+        <v>8</v>
+      </c>
+      <c r="R85" s="1">
+        <v>14</v>
+      </c>
+      <c r="S85" s="15">
+        <v>22</v>
+      </c>
       <c r="T85" s="9">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>428</v>
       </c>
       <c r="U85" s="1">
         <f t="shared" si="21"/>
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="V85" s="14">
         <f t="shared" si="22"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A86" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B86" s="9"/>
-[...16 lines deleted...]
-      <c r="S86" s="15"/>
+      <c r="B86" s="9">
+        <v>126</v>
+      </c>
+      <c r="C86" s="1">
+        <v>43</v>
+      </c>
+      <c r="D86" s="15">
+        <v>169</v>
+      </c>
+      <c r="E86" s="9">
+        <v>96</v>
+      </c>
+      <c r="F86" s="1">
+        <v>114</v>
+      </c>
+      <c r="G86" s="15">
+        <v>210</v>
+      </c>
+      <c r="H86" s="9">
+        <v>80</v>
+      </c>
+      <c r="I86" s="1">
+        <v>64</v>
+      </c>
+      <c r="J86" s="15">
+        <v>144</v>
+      </c>
+      <c r="K86" s="9">
+        <v>76</v>
+      </c>
+      <c r="L86" s="1">
+        <v>82</v>
+      </c>
+      <c r="M86" s="15">
+        <v>158</v>
+      </c>
+      <c r="N86" s="9">
+        <v>5</v>
+      </c>
+      <c r="O86" s="1">
+        <v>10</v>
+      </c>
+      <c r="P86" s="15">
+        <v>15</v>
+      </c>
+      <c r="Q86" s="9">
+        <v>12</v>
+      </c>
+      <c r="R86" s="1">
+        <v>10</v>
+      </c>
+      <c r="S86" s="15">
+        <v>22</v>
+      </c>
       <c r="T86" s="9">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="U86" s="1">
         <f t="shared" si="21"/>
-        <v>0</v>
+        <v>323</v>
       </c>
       <c r="V86" s="14">
         <f t="shared" si="22"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A87" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B87" s="9"/>
-[...16 lines deleted...]
-      <c r="S87" s="15"/>
+      <c r="B87" s="9">
+        <v>97</v>
+      </c>
+      <c r="C87" s="1">
+        <v>35</v>
+      </c>
+      <c r="D87" s="15">
+        <v>132</v>
+      </c>
+      <c r="E87" s="9">
+        <v>110</v>
+      </c>
+      <c r="F87" s="1">
+        <v>127</v>
+      </c>
+      <c r="G87" s="15">
+        <v>237</v>
+      </c>
+      <c r="H87" s="9">
+        <v>87</v>
+      </c>
+      <c r="I87" s="1">
+        <v>85</v>
+      </c>
+      <c r="J87" s="15">
+        <v>172</v>
+      </c>
+      <c r="K87" s="9">
+        <v>63</v>
+      </c>
+      <c r="L87" s="1">
+        <v>82</v>
+      </c>
+      <c r="M87" s="15">
+        <v>145</v>
+      </c>
+      <c r="N87" s="9">
+        <v>8</v>
+      </c>
+      <c r="O87" s="1">
+        <v>10</v>
+      </c>
+      <c r="P87" s="15">
+        <v>18</v>
+      </c>
+      <c r="Q87" s="9">
+        <v>17</v>
+      </c>
+      <c r="R87" s="1">
+        <v>18</v>
+      </c>
+      <c r="S87" s="15">
+        <v>35</v>
+      </c>
       <c r="T87" s="9">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>382</v>
       </c>
       <c r="U87" s="1">
         <f t="shared" si="21"/>
-        <v>0</v>
+        <v>357</v>
       </c>
       <c r="V87" s="14">
         <f t="shared" si="22"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A88" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B88" s="12"/>
-[...16 lines deleted...]
-      <c r="S88" s="16"/>
+      <c r="B88" s="12">
+        <v>1178</v>
+      </c>
+      <c r="C88" s="13">
+        <v>566</v>
+      </c>
+      <c r="D88" s="16">
+        <v>1744</v>
+      </c>
+      <c r="E88" s="12">
+        <v>817</v>
+      </c>
+      <c r="F88" s="13">
+        <v>834</v>
+      </c>
+      <c r="G88" s="16">
+        <v>1651</v>
+      </c>
+      <c r="H88" s="12">
+        <v>741</v>
+      </c>
+      <c r="I88" s="13">
+        <v>729</v>
+      </c>
+      <c r="J88" s="16">
+        <v>1470</v>
+      </c>
+      <c r="K88" s="12">
+        <v>428</v>
+      </c>
+      <c r="L88" s="13">
+        <v>535</v>
+      </c>
+      <c r="M88" s="16">
+        <v>963</v>
+      </c>
+      <c r="N88" s="12">
+        <v>44</v>
+      </c>
+      <c r="O88" s="13">
+        <v>50</v>
+      </c>
+      <c r="P88" s="16">
+        <v>94</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>102</v>
+      </c>
+      <c r="R88" s="13">
+        <v>117</v>
+      </c>
+      <c r="S88" s="16">
+        <v>219</v>
+      </c>
       <c r="T88" s="12">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>3310</v>
       </c>
       <c r="U88" s="13">
         <f t="shared" si="21"/>
-        <v>0</v>
+        <v>2831</v>
       </c>
       <c r="V88" s="17">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>6141</v>
       </c>
     </row>
     <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.35"/>
     <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A90" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="69"/>
       <c r="Q90" s="69"/>
@@ -19002,283 +19611,283 @@
       <c r="H128" s="9"/>
       <c r="I128" s="1"/>
       <c r="J128" s="15"/>
       <c r="K128" s="9"/>
       <c r="L128" s="1"/>
       <c r="M128" s="15"/>
       <c r="N128" s="9"/>
       <c r="O128" s="1"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="9"/>
       <c r="R128" s="1"/>
       <c r="S128" s="15"/>
       <c r="T128" s="9">
         <f t="shared" ref="T128:T132" si="35">SUM(B128,E128,H128,K128,N128,Q128)</f>
         <v>0</v>
       </c>
       <c r="U128" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V128" s="14">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A129" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B129" s="9"/>
       <c r="C129" s="1"/>
       <c r="D129" s="15"/>
       <c r="E129" s="9"/>
       <c r="F129" s="1"/>
       <c r="G129" s="15"/>
       <c r="H129" s="9"/>
       <c r="I129" s="1"/>
       <c r="J129" s="15"/>
       <c r="K129" s="9"/>
       <c r="L129" s="1"/>
       <c r="M129" s="15"/>
       <c r="N129" s="9"/>
       <c r="O129" s="1"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="9"/>
       <c r="R129" s="1"/>
       <c r="S129" s="15"/>
       <c r="T129" s="9">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U129" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V129" s="14">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="130" spans="1:25" hidden="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A130" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B130" s="9"/>
       <c r="C130" s="1"/>
       <c r="D130" s="15"/>
       <c r="E130" s="9"/>
       <c r="F130" s="1"/>
       <c r="G130" s="15"/>
       <c r="H130" s="9"/>
       <c r="I130" s="1"/>
       <c r="J130" s="15"/>
       <c r="K130" s="9"/>
       <c r="L130" s="1"/>
       <c r="M130" s="15"/>
       <c r="N130" s="9"/>
       <c r="O130" s="1"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="9"/>
       <c r="R130" s="1"/>
       <c r="S130" s="15"/>
       <c r="T130" s="9">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U130" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V130" s="14">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:25" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="131" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A131" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="1"/>
       <c r="D131" s="15"/>
       <c r="E131" s="9"/>
       <c r="F131" s="1"/>
       <c r="G131" s="15"/>
       <c r="H131" s="9"/>
       <c r="I131" s="1"/>
       <c r="J131" s="15"/>
       <c r="K131" s="9"/>
       <c r="L131" s="1"/>
       <c r="M131" s="15"/>
       <c r="N131" s="9"/>
       <c r="O131" s="1"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="9"/>
       <c r="R131" s="1"/>
       <c r="S131" s="15"/>
       <c r="T131" s="9">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U131" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V131" s="14">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="132" spans="1:25" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="132" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A132" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B132" s="12"/>
       <c r="C132" s="13"/>
       <c r="D132" s="16"/>
       <c r="E132" s="12"/>
       <c r="F132" s="13"/>
       <c r="G132" s="16"/>
       <c r="H132" s="12"/>
       <c r="I132" s="13"/>
       <c r="J132" s="16"/>
       <c r="K132" s="12"/>
       <c r="L132" s="13"/>
       <c r="M132" s="16"/>
       <c r="N132" s="12"/>
       <c r="O132" s="13"/>
       <c r="P132" s="16"/>
       <c r="Q132" s="12"/>
       <c r="R132" s="13"/>
       <c r="S132" s="16"/>
       <c r="T132" s="12">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="13">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="17">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="134" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A134" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B134" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C134" s="69"/>
       <c r="D134" s="69"/>
       <c r="E134" s="69"/>
       <c r="F134" s="69"/>
       <c r="G134" s="69"/>
       <c r="H134" s="69"/>
       <c r="I134" s="69"/>
       <c r="J134" s="69"/>
       <c r="K134" s="69"/>
       <c r="L134" s="69"/>
       <c r="M134" s="69"/>
       <c r="N134" s="69"/>
       <c r="O134" s="69"/>
       <c r="P134" s="69"/>
       <c r="Q134" s="69"/>
       <c r="R134" s="69"/>
       <c r="S134" s="69"/>
       <c r="T134" s="69"/>
       <c r="U134" s="69"/>
       <c r="V134" s="69"/>
     </row>
-    <row r="135" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="135" spans="1:22" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A135" s="68"/>
       <c r="B135" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C135" s="78"/>
       <c r="D135" s="78"/>
       <c r="E135" s="78"/>
       <c r="F135" s="78"/>
       <c r="G135" s="78"/>
       <c r="H135" s="78"/>
       <c r="I135" s="78"/>
       <c r="J135" s="78"/>
       <c r="K135" s="78"/>
       <c r="L135" s="78"/>
       <c r="M135" s="78"/>
       <c r="N135" s="78"/>
       <c r="O135" s="78"/>
       <c r="P135" s="78"/>
       <c r="Q135" s="78"/>
       <c r="R135" s="78"/>
       <c r="S135" s="78"/>
       <c r="T135" s="78"/>
       <c r="U135" s="78"/>
       <c r="V135" s="79"/>
     </row>
-    <row r="136" spans="1:25" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:22" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="76"/>
       <c r="B136" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="60"/>
       <c r="D136" s="61"/>
       <c r="E136" s="80" t="s">
         <v>27</v>
       </c>
       <c r="F136" s="60"/>
       <c r="G136" s="67"/>
       <c r="H136" s="59" t="s">
         <v>28</v>
       </c>
       <c r="I136" s="60"/>
       <c r="J136" s="67"/>
       <c r="K136" s="59" t="s">
         <v>29</v>
       </c>
       <c r="L136" s="60"/>
       <c r="M136" s="67"/>
       <c r="N136" s="59" t="s">
         <v>30</v>
       </c>
       <c r="O136" s="60"/>
       <c r="P136" s="67"/>
       <c r="Q136" s="59" t="s">
         <v>31</v>
       </c>
       <c r="R136" s="60"/>
       <c r="S136" s="67"/>
       <c r="T136" s="59" t="s">
         <v>13</v>
       </c>
       <c r="U136" s="60"/>
       <c r="V136" s="61"/>
     </row>
-    <row r="137" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A137" s="76"/>
       <c r="B137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="53" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I137" s="5" t="s">
         <v>15</v>
       </c>
@@ -19300,603 +19909,585 @@
       <c r="O137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="138" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>5518</v>
+        <v>6292</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:D138" si="36">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>3029</v>
+        <v>3432</v>
       </c>
       <c r="D138" s="14">
         <f t="shared" si="36"/>
-        <v>8547</v>
+        <v>9724</v>
       </c>
       <c r="E138" s="49">
         <f>SUM(E6,E17,E28,E39,E50,E61,E72,E83,E94,E105,E116,E127)</f>
-        <v>2634</v>
+        <v>2993</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" ref="F138:V138" si="37">SUM(F6,F17,F28,F39,F50,F61,F72,F83,F94,F105,F116,F127)</f>
-        <v>2854</v>
+        <v>3211</v>
       </c>
       <c r="G138" s="28">
         <f t="shared" si="37"/>
-        <v>5488</v>
+        <v>6204</v>
       </c>
       <c r="H138" s="27">
         <f t="shared" si="37"/>
-        <v>3012</v>
+        <v>3394</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>3071</v>
+        <v>3464</v>
       </c>
       <c r="J138" s="28">
         <f t="shared" si="37"/>
-        <v>6083</v>
+        <v>6858</v>
       </c>
       <c r="K138" s="27">
         <f>SUM(K6,K17,K28,K39,K50,K61,K72,K83,K94,K105,K116,K127)</f>
-        <v>1236</v>
+        <v>1361</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>1527</v>
+        <v>1712</v>
       </c>
       <c r="M138" s="28">
         <f t="shared" si="37"/>
-        <v>2763</v>
+        <v>3073</v>
       </c>
       <c r="N138" s="27">
         <f t="shared" si="37"/>
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="P138" s="28">
         <f t="shared" si="37"/>
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="Q138" s="27">
         <f t="shared" si="37"/>
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="S138" s="28">
         <f t="shared" si="37"/>
-        <v>436</v>
+        <v>470</v>
       </c>
       <c r="T138" s="27">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>12713</v>
+        <v>14367</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>10834</v>
+        <v>12211</v>
       </c>
       <c r="V138" s="33">
         <f t="shared" si="37"/>
-        <v>23547</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:25" x14ac:dyDescent="0.35">
+        <v>26578</v>
+      </c>
+    </row>
+    <row r="139" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>842</v>
+        <v>974</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="D139" s="14">
         <f t="shared" si="38"/>
-        <v>1228</v>
+        <v>1409</v>
       </c>
       <c r="E139" s="49">
         <f t="shared" ref="E139:V139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>970</v>
+        <v>1077</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>1297</v>
+        <v>1423</v>
       </c>
       <c r="G139" s="28">
         <f t="shared" si="39"/>
-        <v>2267</v>
+        <v>2500</v>
       </c>
       <c r="H139" s="27">
         <f t="shared" si="39"/>
-        <v>890</v>
+        <v>996</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>817</v>
+        <v>909</v>
       </c>
       <c r="J139" s="28">
         <f t="shared" si="39"/>
-        <v>1707</v>
+        <v>1905</v>
       </c>
       <c r="K139" s="27">
         <f t="shared" si="39"/>
-        <v>676</v>
+        <v>762</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>888</v>
+        <v>986</v>
       </c>
       <c r="M139" s="28">
         <f t="shared" si="39"/>
-        <v>1564</v>
+        <v>1748</v>
       </c>
       <c r="N139" s="27">
         <f t="shared" si="39"/>
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="P139" s="28">
         <f t="shared" si="39"/>
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="Q139" s="27">
         <f t="shared" si="39"/>
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S139" s="28">
         <f t="shared" si="39"/>
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="T139" s="27">
         <f>SUM(T7,T18,T29,T40,T51,T62,T73,T84,T95,T106,T117,T128)</f>
-        <v>3489</v>
+        <v>3940</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>3569</v>
+        <v>3950</v>
       </c>
       <c r="V139" s="33">
         <f t="shared" si="39"/>
-        <v>7058</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:25" x14ac:dyDescent="0.35">
+        <v>7890</v>
+      </c>
+    </row>
+    <row r="140" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f>SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>745</v>
+        <v>843</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>418</v>
+        <v>483</v>
       </c>
       <c r="D140" s="14">
         <f t="shared" si="38"/>
-        <v>1163</v>
+        <v>1326</v>
       </c>
       <c r="E140" s="49">
         <f t="shared" ref="E140:V140" si="40">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>1228</v>
+        <v>1407</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="40"/>
-        <v>1491</v>
+        <v>1646</v>
       </c>
       <c r="G140" s="28">
         <f>SUM(G8,G19,G30,G41,G52,G63,G74,G85,G96,G107,G118,G129)</f>
-        <v>2719</v>
+        <v>3053</v>
       </c>
       <c r="H140" s="27">
         <f t="shared" si="40"/>
-        <v>719</v>
+        <v>804</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>832</v>
+        <v>936</v>
       </c>
       <c r="J140" s="28">
         <f t="shared" si="40"/>
-        <v>1551</v>
+        <v>1740</v>
       </c>
       <c r="K140" s="27">
         <f t="shared" si="40"/>
-        <v>417</v>
+        <v>480</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>689</v>
+        <v>757</v>
       </c>
       <c r="M140" s="28">
         <f t="shared" si="40"/>
-        <v>1106</v>
+        <v>1237</v>
       </c>
       <c r="N140" s="27">
         <f t="shared" si="40"/>
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="P140" s="28">
         <f t="shared" si="40"/>
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="Q140" s="27">
         <f t="shared" si="40"/>
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="S140" s="28">
         <f t="shared" si="40"/>
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="T140" s="27">
         <f t="shared" si="40"/>
-        <v>3204</v>
+        <v>3632</v>
       </c>
       <c r="U140" s="1">
-        <f t="shared" si="40"/>
-        <v>3582</v>
+        <f>SUM(U8,U19,U30,U41,U52,U63,U74,U85,U96,U107,U118,U129)</f>
+        <v>3975</v>
       </c>
       <c r="V140" s="33">
         <f t="shared" si="40"/>
-        <v>6786</v>
-[...5 lines deleted...]
-    <row r="141" spans="1:25" x14ac:dyDescent="0.35">
+        <v>7607</v>
+      </c>
+    </row>
+    <row r="141" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f t="shared" si="38"/>
-        <v>910</v>
+        <v>1043</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>376</v>
+        <v>420</v>
       </c>
       <c r="D141" s="14">
         <f t="shared" si="38"/>
-        <v>1286</v>
+        <v>1463</v>
       </c>
       <c r="E141" s="49">
         <f t="shared" ref="E141:V141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>945</v>
+        <v>1046</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>1205</v>
+        <v>1328</v>
       </c>
       <c r="G141" s="28">
         <f t="shared" si="41"/>
-        <v>2150</v>
+        <v>2374</v>
       </c>
       <c r="H141" s="27">
         <f t="shared" si="41"/>
-        <v>762</v>
+        <v>837</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>768</v>
+        <v>827</v>
       </c>
       <c r="J141" s="28">
         <f t="shared" si="41"/>
-        <v>1530</v>
+        <v>1664</v>
       </c>
       <c r="K141" s="27">
         <f t="shared" si="41"/>
-        <v>526</v>
+        <v>605</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>714</v>
+        <v>804</v>
       </c>
       <c r="M141" s="28">
         <f t="shared" si="41"/>
-        <v>1240</v>
+        <v>1409</v>
       </c>
       <c r="N141" s="27">
         <f t="shared" si="41"/>
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O141" s="1">
         <f>SUM(O9,O20,O31,O42,O53,O64,O75,O86,O97,O108,O119,O130)</f>
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="P141" s="28">
         <f t="shared" si="41"/>
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="Q141" s="27">
         <f t="shared" si="41"/>
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="S141" s="28">
         <f t="shared" si="41"/>
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="T141" s="27">
         <f>SUM(T9,T20,T31,T42,T53,T64,T75,T86,T97,T108,T119,T130)</f>
-        <v>3246</v>
+        <v>3641</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>3211</v>
+        <v>3534</v>
       </c>
       <c r="V141" s="33">
         <f t="shared" si="41"/>
-        <v>6457</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="142" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="54">
         <f t="shared" si="38"/>
-        <v>747</v>
+        <v>847</v>
       </c>
       <c r="C142" s="55">
         <f t="shared" si="38"/>
-        <v>387</v>
+        <v>424</v>
       </c>
       <c r="D142" s="56">
         <f t="shared" si="38"/>
-        <v>1134</v>
+        <v>1271</v>
       </c>
       <c r="E142" s="50">
         <f t="shared" ref="E142:V142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>898</v>
+        <v>1010</v>
       </c>
       <c r="F142" s="23">
         <f t="shared" si="42"/>
-        <v>1192</v>
+        <v>1330</v>
       </c>
       <c r="G142" s="31">
         <f t="shared" si="42"/>
-        <v>2090</v>
+        <v>2340</v>
       </c>
       <c r="H142" s="30">
         <f t="shared" si="42"/>
-        <v>686</v>
+        <v>775</v>
       </c>
       <c r="I142" s="23">
         <f t="shared" si="42"/>
-        <v>834</v>
+        <v>927</v>
       </c>
       <c r="J142" s="31">
         <f t="shared" si="42"/>
-        <v>1520</v>
+        <v>1702</v>
       </c>
       <c r="K142" s="30">
         <f>SUM(K10,K21,K32,K43,K54,K65,K76,K87,K98,K109,K120,K131)</f>
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="L142" s="23">
         <f t="shared" si="42"/>
-        <v>828</v>
+        <v>914</v>
       </c>
       <c r="M142" s="31">
         <f t="shared" si="42"/>
-        <v>1352</v>
+        <v>1505</v>
       </c>
       <c r="N142" s="30">
         <f t="shared" si="42"/>
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O142" s="23">
         <f t="shared" si="42"/>
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="P142" s="31">
         <f t="shared" si="42"/>
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="Q142" s="30">
         <f t="shared" si="42"/>
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="R142" s="23">
         <f t="shared" si="42"/>
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="S142" s="31">
         <f t="shared" si="42"/>
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T142" s="30">
         <f t="shared" si="42"/>
-        <v>2952</v>
+        <v>3334</v>
       </c>
       <c r="U142" s="23">
         <f t="shared" si="42"/>
-        <v>3449</v>
+        <v>3806</v>
       </c>
       <c r="V142" s="34">
         <f t="shared" si="42"/>
-        <v>6401</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>7140</v>
+      </c>
+    </row>
+    <row r="143" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="51">
         <f t="shared" si="38"/>
-        <v>8762</v>
+        <v>9999</v>
       </c>
       <c r="C143" s="51">
         <f t="shared" si="38"/>
-        <v>4596</v>
+        <v>5194</v>
       </c>
       <c r="D143" s="52">
         <f t="shared" si="38"/>
-        <v>13358</v>
+        <v>15193</v>
       </c>
       <c r="E143" s="29">
         <f t="shared" ref="E143:V143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>6675</v>
+        <v>7533</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="43"/>
-        <v>8039</v>
+        <v>8938</v>
       </c>
       <c r="G143" s="32">
         <f t="shared" si="43"/>
-        <v>14714</v>
+        <v>16471</v>
       </c>
       <c r="H143" s="29">
         <f t="shared" si="43"/>
-        <v>6069</v>
+        <v>6806</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="43"/>
-        <v>6322</v>
+        <v>7063</v>
       </c>
       <c r="J143" s="32">
         <f t="shared" si="43"/>
-        <v>12391</v>
+        <v>13869</v>
       </c>
       <c r="K143" s="29">
         <f t="shared" si="43"/>
-        <v>3379</v>
+        <v>3799</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="43"/>
-        <v>4646</v>
+        <v>5173</v>
       </c>
       <c r="M143" s="32">
         <f t="shared" si="43"/>
-        <v>8025</v>
+        <v>8972</v>
       </c>
       <c r="N143" s="29">
         <f t="shared" si="43"/>
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="43"/>
-        <v>553</v>
+        <v>606</v>
       </c>
       <c r="P143" s="32">
         <f t="shared" si="43"/>
-        <v>902</v>
+        <v>995</v>
       </c>
       <c r="Q143" s="29">
         <f t="shared" si="43"/>
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="R143" s="13">
         <f t="shared" si="43"/>
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="S143" s="32">
         <f t="shared" si="43"/>
-        <v>859</v>
+        <v>890</v>
       </c>
       <c r="T143" s="29">
         <f>SUM(T11,T22,T33,T44,T55,T66,T77,T88,T99,T110,T121,T132)</f>
-        <v>25604</v>
+        <v>28914</v>
       </c>
       <c r="U143" s="13">
         <f t="shared" si="43"/>
-        <v>24645</v>
+        <v>27476</v>
       </c>
       <c r="V143" s="32">
         <f t="shared" si="43"/>
-        <v>50249</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:25" x14ac:dyDescent="0.35">
+        <v>56390</v>
+      </c>
+    </row>
+    <row r="144" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A144" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="130">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B3:V3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A13:A16"/>
@@ -19997,51 +20588,51 @@
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="Q125:S125"/>
     <mergeCell ref="T125:V125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:V134"/>
     <mergeCell ref="B135:V135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:P150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S139" sqref="S139"/>
+      <selection activeCell="N148" sqref="N148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.7265625" customWidth="1"/>
     <col min="2" max="16" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
@@ -22271,98 +22862,98 @@
       <c r="C61" s="1">
         <v>221</v>
       </c>
       <c r="D61" s="14">
         <v>500</v>
       </c>
       <c r="E61" s="9">
         <v>132</v>
       </c>
       <c r="F61" s="1">
         <v>70</v>
       </c>
       <c r="G61" s="14">
         <v>202</v>
       </c>
       <c r="H61" s="9">
         <v>1</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="14">
         <v>1</v>
       </c>
       <c r="K61" s="9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L61" s="1">
         <v>0</v>
       </c>
       <c r="M61" s="14">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N61" s="9">
         <v>223</v>
       </c>
       <c r="O61" s="1">
         <v>81</v>
       </c>
       <c r="P61" s="14">
         <v>304</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B62" s="9">
         <v>70</v>
       </c>
       <c r="C62" s="1">
         <v>47</v>
       </c>
       <c r="D62" s="14">
         <v>117</v>
       </c>
       <c r="E62" s="9">
         <v>46</v>
       </c>
       <c r="F62" s="1">
         <v>31</v>
       </c>
       <c r="G62" s="14">
         <v>77</v>
       </c>
       <c r="H62" s="9">
         <v>0</v>
       </c>
       <c r="I62" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J62" s="14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K62" s="9">
         <v>6</v>
       </c>
       <c r="L62" s="1">
         <v>0</v>
       </c>
       <c r="M62" s="14">
         <v>6</v>
       </c>
       <c r="N62" s="9">
         <v>75</v>
       </c>
       <c r="O62" s="1">
         <v>44</v>
       </c>
       <c r="P62" s="14">
         <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B63" s="9">
@@ -22515,63 +23106,63 @@
       <c r="A66" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="12">
         <v>515</v>
       </c>
       <c r="C66" s="13">
         <v>401</v>
       </c>
       <c r="D66" s="17">
         <v>916</v>
       </c>
       <c r="E66" s="12">
         <v>303</v>
       </c>
       <c r="F66" s="13">
         <v>209</v>
       </c>
       <c r="G66" s="17">
         <v>512</v>
       </c>
       <c r="H66" s="12">
         <v>1</v>
       </c>
       <c r="I66" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J66" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K66" s="12">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L66" s="13">
         <v>0</v>
       </c>
       <c r="M66" s="17">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="N66" s="12">
         <v>518</v>
       </c>
       <c r="O66" s="13">
         <v>267</v>
       </c>
       <c r="P66" s="17">
         <v>785</v>
       </c>
     </row>
     <row r="67" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A67" s="25"/>
     </row>
     <row r="68" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="71" t="s">
         <v>46</v>
       </c>
       <c r="C68" s="71"/>
       <c r="D68" s="71"/>
       <c r="E68" s="71"/>
       <c r="F68" s="71"/>
@@ -22692,556 +23283,736 @@
       <c r="C72" s="1">
         <v>308</v>
       </c>
       <c r="D72" s="14">
         <v>649</v>
       </c>
       <c r="E72" s="9">
         <v>118</v>
       </c>
       <c r="F72" s="1">
         <v>100</v>
       </c>
       <c r="G72" s="14">
         <v>218</v>
       </c>
       <c r="H72" s="9">
         <v>1</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="14">
         <v>1</v>
       </c>
       <c r="K72" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L72" s="1">
         <v>0</v>
       </c>
       <c r="M72" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N72" s="9">
         <v>135</v>
       </c>
       <c r="O72" s="1">
         <v>93</v>
       </c>
       <c r="P72" s="14">
         <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="9">
         <v>74</v>
       </c>
       <c r="C73" s="1">
         <v>52</v>
       </c>
       <c r="D73" s="14">
         <v>126</v>
       </c>
       <c r="E73" s="9">
         <v>46</v>
       </c>
       <c r="F73" s="1">
         <v>47</v>
       </c>
       <c r="G73" s="14">
         <v>93</v>
       </c>
       <c r="H73" s="9">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>1</v>
       </c>
       <c r="J73" s="14">
         <v>1</v>
       </c>
       <c r="K73" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L73" s="1">
         <v>0</v>
       </c>
       <c r="M73" s="14">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="N73" s="9">
         <v>57</v>
       </c>
       <c r="O73" s="1">
         <v>64</v>
       </c>
       <c r="P73" s="14">
         <v>121</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B74" s="9">
         <v>94</v>
       </c>
       <c r="C74" s="1">
         <v>93</v>
       </c>
       <c r="D74" s="14">
         <v>187</v>
       </c>
       <c r="E74" s="9">
         <v>59</v>
       </c>
       <c r="F74" s="1">
         <v>79</v>
       </c>
       <c r="G74" s="14">
         <v>138</v>
       </c>
       <c r="H74" s="9">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>1</v>
       </c>
       <c r="J74" s="14">
         <v>1</v>
       </c>
       <c r="K74" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L74" s="1">
         <v>0</v>
       </c>
       <c r="M74" s="14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N74" s="9">
         <v>63</v>
       </c>
       <c r="O74" s="1">
         <v>52</v>
       </c>
       <c r="P74" s="14">
         <v>115</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A75" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B75" s="9">
         <v>63</v>
       </c>
       <c r="C75" s="1">
         <v>48</v>
       </c>
       <c r="D75" s="14">
         <v>111</v>
       </c>
       <c r="E75" s="9">
         <v>39</v>
       </c>
       <c r="F75" s="1">
         <v>33</v>
       </c>
       <c r="G75" s="14">
         <v>72</v>
       </c>
       <c r="H75" s="9">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="14">
         <v>0</v>
       </c>
       <c r="K75" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L75" s="1">
         <v>0</v>
       </c>
       <c r="M75" s="14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N75" s="9">
         <v>54</v>
       </c>
       <c r="O75" s="1">
         <v>32</v>
       </c>
       <c r="P75" s="14">
         <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A76" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B76" s="22">
         <v>63</v>
       </c>
       <c r="C76" s="23">
         <v>66</v>
       </c>
       <c r="D76" s="24">
         <v>129</v>
       </c>
       <c r="E76" s="22">
         <v>32</v>
       </c>
       <c r="F76" s="23">
         <v>36</v>
       </c>
       <c r="G76" s="24">
         <v>68</v>
       </c>
       <c r="H76" s="22">
         <v>0</v>
       </c>
       <c r="I76" s="23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J76" s="24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K76" s="22">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L76" s="23">
         <v>0</v>
       </c>
       <c r="M76" s="24">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N76" s="22">
         <v>43</v>
       </c>
       <c r="O76" s="23">
         <v>44</v>
       </c>
       <c r="P76" s="24">
         <v>87</v>
       </c>
     </row>
     <row r="77" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A77" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="12">
         <v>635</v>
       </c>
       <c r="C77" s="13">
         <v>567</v>
       </c>
       <c r="D77" s="17">
         <v>1202</v>
       </c>
       <c r="E77" s="12">
         <v>294</v>
       </c>
       <c r="F77" s="13">
         <v>295</v>
       </c>
       <c r="G77" s="17">
         <v>589</v>
       </c>
       <c r="H77" s="12">
         <v>1</v>
       </c>
       <c r="I77" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J77" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K77" s="12">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="L77" s="13">
         <v>0</v>
       </c>
       <c r="M77" s="17">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="N77" s="12">
         <v>352</v>
       </c>
       <c r="O77" s="13">
         <v>285</v>
       </c>
       <c r="P77" s="17">
         <v>637</v>
       </c>
     </row>
-    <row r="78" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="79" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="79" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="71" t="s">
         <v>46</v>
       </c>
       <c r="C79" s="71"/>
       <c r="D79" s="71"/>
       <c r="E79" s="71"/>
       <c r="F79" s="71"/>
       <c r="G79" s="71"/>
       <c r="H79" s="71"/>
       <c r="I79" s="71"/>
       <c r="J79" s="71"/>
       <c r="K79" s="71"/>
       <c r="L79" s="71"/>
       <c r="M79" s="71"/>
       <c r="N79" s="71"/>
       <c r="O79" s="71"/>
       <c r="P79" s="72"/>
     </row>
-    <row r="80" spans="1:16" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="80" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A80" s="75"/>
       <c r="B80" s="70" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="70"/>
       <c r="D80" s="70"/>
       <c r="E80" s="70"/>
       <c r="F80" s="70"/>
       <c r="G80" s="70"/>
       <c r="H80" s="70"/>
       <c r="I80" s="70"/>
       <c r="J80" s="70"/>
       <c r="K80" s="70"/>
       <c r="L80" s="70"/>
       <c r="M80" s="70"/>
       <c r="N80" s="70"/>
       <c r="O80" s="70"/>
       <c r="P80" s="81"/>
     </row>
-    <row r="81" spans="1:16" ht="41.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:16" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="75"/>
       <c r="B81" s="59" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="60"/>
       <c r="D81" s="61"/>
       <c r="E81" s="59" t="s">
         <v>33</v>
       </c>
       <c r="F81" s="60"/>
       <c r="G81" s="61"/>
       <c r="H81" s="59" t="s">
         <v>35</v>
       </c>
       <c r="I81" s="60"/>
       <c r="J81" s="61"/>
       <c r="K81" s="59" t="s">
         <v>34</v>
       </c>
       <c r="L81" s="60"/>
       <c r="M81" s="61"/>
       <c r="N81" s="59" t="s">
         <v>36</v>
       </c>
       <c r="O81" s="60"/>
       <c r="P81" s="61"/>
     </row>
-    <row r="82" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A82" s="75"/>
       <c r="B82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="M82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P82" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="83" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A83" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B83" s="9"/>
-[...15 lines deleted...]
-    <row r="84" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B83" s="9">
+        <v>275</v>
+      </c>
+      <c r="C83" s="1">
+        <v>252</v>
+      </c>
+      <c r="D83" s="14">
+        <v>527</v>
+      </c>
+      <c r="E83" s="9">
+        <v>102</v>
+      </c>
+      <c r="F83" s="1">
+        <v>76</v>
+      </c>
+      <c r="G83" s="14">
+        <v>178</v>
+      </c>
+      <c r="H83" s="9">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="14">
+        <v>0</v>
+      </c>
+      <c r="K83" s="9">
+        <v>1</v>
+      </c>
+      <c r="L83" s="1">
+        <v>0</v>
+      </c>
+      <c r="M83" s="14">
+        <v>1</v>
+      </c>
+      <c r="N83" s="9">
+        <v>134</v>
+      </c>
+      <c r="O83" s="1">
+        <v>91</v>
+      </c>
+      <c r="P83" s="14">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A84" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B84" s="9"/>
-[...15 lines deleted...]
-    <row r="85" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B84" s="9">
+        <v>77</v>
+      </c>
+      <c r="C84" s="1">
+        <v>44</v>
+      </c>
+      <c r="D84" s="14">
+        <v>121</v>
+      </c>
+      <c r="E84" s="9">
+        <v>34</v>
+      </c>
+      <c r="F84" s="1">
+        <v>38</v>
+      </c>
+      <c r="G84" s="14">
+        <v>72</v>
+      </c>
+      <c r="H84" s="9">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="14">
+        <v>0</v>
+      </c>
+      <c r="K84" s="9">
+        <v>2</v>
+      </c>
+      <c r="L84" s="1">
+        <v>0</v>
+      </c>
+      <c r="M84" s="14">
+        <v>2</v>
+      </c>
+      <c r="N84" s="9">
+        <v>31</v>
+      </c>
+      <c r="O84" s="1">
+        <v>30</v>
+      </c>
+      <c r="P84" s="14">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A85" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B85" s="9"/>
-[...15 lines deleted...]
-    <row r="86" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B85" s="9">
+        <v>54</v>
+      </c>
+      <c r="C85" s="1">
+        <v>59</v>
+      </c>
+      <c r="D85" s="14">
+        <v>113</v>
+      </c>
+      <c r="E85" s="9">
+        <v>73</v>
+      </c>
+      <c r="F85" s="1">
+        <v>71</v>
+      </c>
+      <c r="G85" s="14">
+        <v>144</v>
+      </c>
+      <c r="H85" s="9">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1</v>
+      </c>
+      <c r="J85" s="14">
+        <v>1</v>
+      </c>
+      <c r="K85" s="9">
+        <v>1</v>
+      </c>
+      <c r="L85" s="1">
+        <v>0</v>
+      </c>
+      <c r="M85" s="14">
+        <v>1</v>
+      </c>
+      <c r="N85" s="9">
+        <v>68</v>
+      </c>
+      <c r="O85" s="1">
+        <v>47</v>
+      </c>
+      <c r="P85" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A86" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B86" s="9"/>
-[...15 lines deleted...]
-    <row r="87" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B86" s="9">
+        <v>55</v>
+      </c>
+      <c r="C86" s="1">
+        <v>47</v>
+      </c>
+      <c r="D86" s="14">
+        <v>102</v>
+      </c>
+      <c r="E86" s="9">
+        <v>28</v>
+      </c>
+      <c r="F86" s="1">
+        <v>27</v>
+      </c>
+      <c r="G86" s="14">
+        <v>55</v>
+      </c>
+      <c r="H86" s="9">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1</v>
+      </c>
+      <c r="J86" s="14">
+        <v>1</v>
+      </c>
+      <c r="K86" s="9">
+        <v>2</v>
+      </c>
+      <c r="L86" s="1">
+        <v>0</v>
+      </c>
+      <c r="M86" s="14">
+        <v>2</v>
+      </c>
+      <c r="N86" s="9">
+        <v>34</v>
+      </c>
+      <c r="O86" s="1">
+        <v>34</v>
+      </c>
+      <c r="P86" s="14">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A87" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B87" s="22"/>
-[...15 lines deleted...]
-    <row r="88" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B87" s="22">
+        <v>58</v>
+      </c>
+      <c r="C87" s="23">
+        <v>54</v>
+      </c>
+      <c r="D87" s="24">
+        <v>112</v>
+      </c>
+      <c r="E87" s="22">
+        <v>28</v>
+      </c>
+      <c r="F87" s="23">
+        <v>16</v>
+      </c>
+      <c r="G87" s="24">
+        <v>44</v>
+      </c>
+      <c r="H87" s="22">
+        <v>0</v>
+      </c>
+      <c r="I87" s="23">
+        <v>0</v>
+      </c>
+      <c r="J87" s="24">
+        <v>0</v>
+      </c>
+      <c r="K87" s="22">
+        <v>3</v>
+      </c>
+      <c r="L87" s="23">
+        <v>0</v>
+      </c>
+      <c r="M87" s="24">
+        <v>3</v>
+      </c>
+      <c r="N87" s="22">
+        <v>40</v>
+      </c>
+      <c r="O87" s="23">
+        <v>35</v>
+      </c>
+      <c r="P87" s="24">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A88" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B88" s="12"/>
-[...13 lines deleted...]
-      <c r="P88" s="17"/>
+      <c r="B88" s="12">
+        <v>519</v>
+      </c>
+      <c r="C88" s="13">
+        <v>456</v>
+      </c>
+      <c r="D88" s="17">
+        <v>975</v>
+      </c>
+      <c r="E88" s="12">
+        <v>265</v>
+      </c>
+      <c r="F88" s="13">
+        <v>228</v>
+      </c>
+      <c r="G88" s="17">
+        <v>493</v>
+      </c>
+      <c r="H88" s="12">
+        <v>0</v>
+      </c>
+      <c r="I88" s="13">
+        <v>2</v>
+      </c>
+      <c r="J88" s="17">
+        <v>2</v>
+      </c>
+      <c r="K88" s="12">
+        <v>9</v>
+      </c>
+      <c r="L88" s="13">
+        <v>0</v>
+      </c>
+      <c r="M88" s="17">
+        <v>9</v>
+      </c>
+      <c r="N88" s="12">
+        <v>307</v>
+      </c>
+      <c r="O88" s="13">
+        <v>237</v>
+      </c>
+      <c r="P88" s="17">
+        <v>544</v>
+      </c>
     </row>
     <row r="89" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="90" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="71" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="71"/>
       <c r="D90" s="71"/>
       <c r="E90" s="71"/>
       <c r="F90" s="71"/>
       <c r="G90" s="71"/>
       <c r="H90" s="71"/>
       <c r="I90" s="71"/>
       <c r="J90" s="71"/>
       <c r="K90" s="71"/>
       <c r="L90" s="71"/>
       <c r="M90" s="71"/>
       <c r="N90" s="71"/>
       <c r="O90" s="71"/>
       <c r="P90" s="72"/>
     </row>
     <row r="91" spans="1:16" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -24280,432 +25051,432 @@
       <c r="K137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="M137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>1716</v>
+        <v>1991</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:P138" si="0">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>1519</v>
+        <v>1771</v>
       </c>
       <c r="D138" s="14">
         <f t="shared" si="0"/>
-        <v>3235</v>
+        <v>3762</v>
       </c>
       <c r="E138" s="9">
         <f>SUM(E6,E17,E28,E39,E50,E61,E72,E83,E94,E105,E116,E127)</f>
-        <v>783</v>
+        <v>885</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>655</v>
+        <v>731</v>
       </c>
       <c r="G138" s="14">
         <f t="shared" si="0"/>
-        <v>1438</v>
+        <v>1616</v>
       </c>
       <c r="H138" s="9">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="J138" s="14">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="K138" s="9">
         <f t="shared" si="0"/>
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M138" s="14">
         <f t="shared" si="0"/>
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N138" s="9">
         <f t="shared" si="0"/>
-        <v>1115</v>
+        <v>1249</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
-        <v>748</v>
+        <v>839</v>
       </c>
       <c r="P138" s="14">
         <f t="shared" si="0"/>
-        <v>1863</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f>SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" ref="C139:P139" si="1">SUM(C7,C18,C29,C40,C51,C62,C73,C84,C95,C106,C117,C128)</f>
-        <v>403</v>
+        <v>447</v>
       </c>
       <c r="D139" s="14">
         <f t="shared" si="1"/>
-        <v>849</v>
+        <v>970</v>
       </c>
       <c r="E139" s="9">
         <f t="shared" si="1"/>
-        <v>308</v>
+        <v>342</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="1"/>
-        <v>306</v>
+        <v>344</v>
       </c>
       <c r="G139" s="14">
         <f t="shared" si="1"/>
-        <v>614</v>
+        <v>686</v>
       </c>
       <c r="H139" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="1"/>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J139" s="14">
         <f t="shared" si="1"/>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K139" s="9">
         <f t="shared" si="1"/>
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="M139" s="14">
         <f t="shared" si="1"/>
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N139" s="9">
         <f t="shared" si="1"/>
-        <v>382</v>
+        <v>413</v>
       </c>
       <c r="O139" s="1">
         <f>SUM(O7,O18,O29,O40,O51,O62,O73,O84,O95,O106,O117,O128)</f>
-        <v>411</v>
+        <v>441</v>
       </c>
       <c r="P139" s="14">
         <f t="shared" si="1"/>
-        <v>793</v>
+        <v>854</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f t="shared" ref="B140:P140" si="2">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>416</v>
+        <v>470</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="2"/>
-        <v>451</v>
+        <v>510</v>
       </c>
       <c r="D140" s="14">
         <f>SUM(D8,D19,D30,D41,D52,D63,D74,D85,D96,D107,D118,D129)</f>
-        <v>867</v>
+        <v>980</v>
       </c>
       <c r="E140" s="9">
         <f t="shared" si="2"/>
-        <v>463</v>
+        <v>536</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="2"/>
-        <v>480</v>
+        <v>551</v>
       </c>
       <c r="G140" s="14">
         <f t="shared" si="2"/>
-        <v>943</v>
+        <v>1087</v>
       </c>
       <c r="H140" s="9">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="I140" s="1">
         <f>SUM(I8,I19,I30,I41,I52,I63,I74,I85,I96,I107,I118,I129)</f>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J140" s="14">
         <f t="shared" si="2"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K140" s="9">
         <f t="shared" si="2"/>
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M140" s="14">
         <f t="shared" si="2"/>
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N140" s="9">
         <f t="shared" si="2"/>
-        <v>513</v>
+        <v>581</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="2"/>
-        <v>448</v>
+        <v>495</v>
       </c>
       <c r="P140" s="14">
         <f t="shared" si="2"/>
-        <v>961</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f t="shared" ref="B141:P141" si="3">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>369</v>
+        <v>424</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="3"/>
-        <v>373</v>
+        <v>420</v>
       </c>
       <c r="D141" s="14">
         <f t="shared" si="3"/>
-        <v>742</v>
+        <v>844</v>
       </c>
       <c r="E141" s="9">
         <f t="shared" si="3"/>
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="3"/>
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="G141" s="14">
         <f t="shared" si="3"/>
-        <v>487</v>
+        <v>542</v>
       </c>
       <c r="H141" s="9">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="3"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J141" s="14">
         <f t="shared" si="3"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K141" s="9">
         <f t="shared" si="3"/>
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M141" s="14">
         <f t="shared" si="3"/>
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N141" s="9">
         <f>SUM(N9,N20,N31,N42,N53,N64,N75,N86,N97,N108,N119,N130)</f>
-        <v>362</v>
+        <v>396</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="3"/>
-        <v>321</v>
+        <v>355</v>
       </c>
       <c r="P141" s="14">
         <f t="shared" si="3"/>
-        <v>683</v>
+        <v>751</v>
       </c>
     </row>
     <row r="142" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="22">
         <f t="shared" ref="B142:P142" si="4">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>383</v>
+        <v>441</v>
       </c>
       <c r="C142" s="23">
         <f t="shared" si="4"/>
-        <v>406</v>
+        <v>460</v>
       </c>
       <c r="D142" s="24">
         <f t="shared" si="4"/>
-        <v>789</v>
+        <v>901</v>
       </c>
       <c r="E142" s="22">
         <f t="shared" si="4"/>
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="F142" s="23">
         <f t="shared" si="4"/>
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="G142" s="24">
         <f>SUM(G10,G21,G32,G43,G54,G65,G76,G87,G98,G109,G120,G131)</f>
-        <v>470</v>
+        <v>514</v>
       </c>
       <c r="H142" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I142" s="23">
         <f t="shared" si="4"/>
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J142" s="24">
         <f t="shared" si="4"/>
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K142" s="22">
         <f t="shared" si="4"/>
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L142" s="23">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M142" s="24">
         <f t="shared" si="4"/>
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N142" s="22">
         <f t="shared" si="4"/>
-        <v>300</v>
+        <v>340</v>
       </c>
       <c r="O142" s="23">
         <f t="shared" si="4"/>
-        <v>397</v>
+        <v>432</v>
       </c>
       <c r="P142" s="24">
         <f t="shared" si="4"/>
-        <v>697</v>
+        <v>772</v>
       </c>
     </row>
     <row r="143" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="12">
         <f t="shared" ref="B143:P143" si="5">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>3330</v>
+        <v>3849</v>
       </c>
       <c r="C143" s="13">
         <f t="shared" si="5"/>
-        <v>3152</v>
+        <v>3608</v>
       </c>
       <c r="D143" s="17">
         <f t="shared" si="5"/>
-        <v>6482</v>
+        <v>7457</v>
       </c>
       <c r="E143" s="12">
         <f t="shared" si="5"/>
-        <v>2024</v>
+        <v>2289</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="5"/>
-        <v>1928</v>
+        <v>2156</v>
       </c>
       <c r="G143" s="17">
         <f t="shared" si="5"/>
-        <v>3952</v>
+        <v>4445</v>
       </c>
       <c r="H143" s="12">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="5"/>
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J143" s="17">
         <f t="shared" si="5"/>
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="K143" s="12">
         <f t="shared" si="5"/>
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="M143" s="17">
         <f t="shared" si="5"/>
-        <v>188</v>
+        <v>218</v>
       </c>
       <c r="N143" s="12">
         <f t="shared" si="5"/>
-        <v>2672</v>
+        <v>2979</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="5"/>
-        <v>2325</v>
+        <v>2562</v>
       </c>
       <c r="P143" s="17">
         <f t="shared" si="5"/>
-        <v>4997</v>
+        <v>5541</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A144" s="25"/>
     </row>
     <row r="150" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B150" s="36"/>
       <c r="C150" s="36"/>
       <c r="D150" s="36"/>
       <c r="E150" s="36"/>
       <c r="F150" s="36"/>
       <c r="G150" s="36"/>
       <c r="H150" s="36"/>
       <c r="I150" s="36"/>
       <c r="J150" s="36"/>
       <c r="K150" s="36"/>
       <c r="L150" s="36"/>
       <c r="M150" s="36"/>
       <c r="N150" s="36"/>
       <c r="O150" s="36"/>
       <c r="P150" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="104">
     <mergeCell ref="A2:A5"/>