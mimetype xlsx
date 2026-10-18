--- v7 (2026-09-27)
+++ v8 (2026-10-18)
@@ -2,91 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\augusts_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\septembris_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C13C2F7-1675-407B-821B-9BCF7EC283A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B007DBA5-38F5-496C-914A-01EBAFBD86AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="711" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="711" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="U140" i="4" l="1"/>
-  <c r="Q140" i="3"/>
+  <c r="AD141" i="3" l="1"/>
+  <c r="AG140" i="3"/>
+  <c r="Q140" i="3" l="1"/>
   <c r="E138" i="5" l="1"/>
   <c r="K142" i="4"/>
   <c r="T6" i="4" l="1"/>
   <c r="O139" i="5"/>
   <c r="I140" i="5"/>
   <c r="B139" i="5"/>
   <c r="O141" i="4"/>
   <c r="X141" i="3"/>
   <c r="AL5" i="1"/>
   <c r="AF127" i="3"/>
   <c r="AG127" i="3"/>
   <c r="AH127" i="3"/>
   <c r="AF128" i="3"/>
   <c r="AG128" i="3"/>
   <c r="AH128" i="3"/>
   <c r="AF129" i="3"/>
   <c r="AG129" i="3"/>
   <c r="AH129" i="3"/>
   <c r="AF130" i="3"/>
   <c r="AG130" i="3"/>
   <c r="AH130" i="3"/>
   <c r="AF131" i="3"/>
   <c r="AG131" i="3"/>
   <c r="AH131" i="3"/>
   <c r="AF132" i="3"/>
@@ -415,51 +416,50 @@
   <c r="C141" i="3"/>
   <c r="D141" i="3"/>
   <c r="E141" i="3"/>
   <c r="F141" i="3"/>
   <c r="G141" i="3"/>
   <c r="H141" i="3"/>
   <c r="I141" i="3"/>
   <c r="J141" i="3"/>
   <c r="K141" i="3"/>
   <c r="L141" i="3"/>
   <c r="M141" i="3"/>
   <c r="N141" i="3"/>
   <c r="O141" i="3"/>
   <c r="P141" i="3"/>
   <c r="Q141" i="3"/>
   <c r="R141" i="3"/>
   <c r="S141" i="3"/>
   <c r="T141" i="3"/>
   <c r="U141" i="3"/>
   <c r="V141" i="3"/>
   <c r="W141" i="3"/>
   <c r="Y141" i="3"/>
   <c r="AA141" i="3"/>
   <c r="AB141" i="3"/>
   <c r="AC141" i="3"/>
-  <c r="AD141" i="3"/>
   <c r="AE141" i="3"/>
   <c r="B142" i="3"/>
   <c r="C142" i="3"/>
   <c r="D142" i="3"/>
   <c r="E142" i="3"/>
   <c r="F142" i="3"/>
   <c r="G142" i="3"/>
   <c r="H142" i="3"/>
   <c r="I142" i="3"/>
   <c r="J142" i="3"/>
   <c r="K142" i="3"/>
   <c r="L142" i="3"/>
   <c r="M142" i="3"/>
   <c r="N142" i="3"/>
   <c r="O142" i="3"/>
   <c r="P142" i="3"/>
   <c r="Q142" i="3"/>
   <c r="R142" i="3"/>
   <c r="S142" i="3"/>
   <c r="T142" i="3"/>
   <c r="U142" i="3"/>
   <c r="V142" i="3"/>
   <c r="W142" i="3"/>
   <c r="X142" i="3"/>
   <c r="Y142" i="3"/>
@@ -506,52 +506,51 @@
   <c r="G138" i="3"/>
   <c r="H138" i="3"/>
   <c r="I138" i="3"/>
   <c r="J138" i="3"/>
   <c r="K138" i="3"/>
   <c r="L138" i="3"/>
   <c r="M138" i="3"/>
   <c r="N138" i="3"/>
   <c r="O138" i="3"/>
   <c r="P138" i="3"/>
   <c r="Q138" i="3"/>
   <c r="R138" i="3"/>
   <c r="S138" i="3"/>
   <c r="T138" i="3"/>
   <c r="U138" i="3"/>
   <c r="V138" i="3"/>
   <c r="W138" i="3"/>
   <c r="X138" i="3"/>
   <c r="Y138" i="3"/>
   <c r="Z138" i="3"/>
   <c r="AA138" i="3"/>
   <c r="AB138" i="3"/>
   <c r="AC138" i="3"/>
   <c r="AD138" i="3"/>
   <c r="AE138" i="3"/>
-  <c r="AG140" i="3" l="1"/>
-  <c r="AF139" i="3"/>
+  <c r="AF139" i="3" l="1"/>
   <c r="AF141" i="3"/>
   <c r="AH139" i="3"/>
   <c r="AF140" i="3"/>
   <c r="AH143" i="3"/>
   <c r="AF142" i="3"/>
   <c r="AF138" i="3"/>
   <c r="AH141" i="3"/>
   <c r="AF143" i="3"/>
   <c r="AH142" i="3"/>
   <c r="AH138" i="3"/>
   <c r="AG141" i="3"/>
   <c r="AG139" i="3"/>
   <c r="AH140" i="3"/>
   <c r="AG143" i="3"/>
   <c r="AG142" i="3"/>
   <c r="AG138" i="3"/>
   <c r="AM6" i="1"/>
   <c r="H143" i="5" l="1"/>
   <c r="T127" i="4" l="1"/>
   <c r="T128" i="4"/>
   <c r="T129" i="4"/>
   <c r="T130" i="4"/>
   <c r="T131" i="4"/>
   <c r="T132" i="4"/>
   <c r="AM7" i="1" l="1"/>
@@ -888,66 +887,67 @@
   <c r="T41" i="4"/>
   <c r="V40" i="4"/>
   <c r="U40" i="4"/>
   <c r="T40" i="4"/>
   <c r="V39" i="4"/>
   <c r="U39" i="4"/>
   <c r="T39" i="4"/>
   <c r="V33" i="4"/>
   <c r="U33" i="4"/>
   <c r="T33" i="4"/>
   <c r="V32" i="4"/>
   <c r="U32" i="4"/>
   <c r="T32" i="4"/>
   <c r="V31" i="4"/>
   <c r="U31" i="4"/>
   <c r="T31" i="4"/>
   <c r="V30" i="4"/>
   <c r="U30" i="4"/>
   <c r="T30" i="4"/>
   <c r="V29" i="4"/>
   <c r="U29" i="4"/>
   <c r="T29" i="4"/>
   <c r="V28" i="4"/>
   <c r="U28" i="4"/>
   <c r="T28" i="4"/>
-  <c r="T138" i="4" l="1"/>
+  <c r="T140" i="4" l="1"/>
+  <c r="U138" i="4"/>
+  <c r="U140" i="4"/>
+  <c r="T138" i="4"/>
   <c r="T139" i="4"/>
   <c r="T143" i="4"/>
   <c r="T141" i="4"/>
   <c r="U141" i="4"/>
   <c r="V141" i="4" l="1"/>
   <c r="U142" i="4"/>
   <c r="U143" i="4"/>
   <c r="T142" i="4"/>
   <c r="V142" i="4"/>
   <c r="V143" i="4"/>
   <c r="V140" i="4"/>
-  <c r="T140" i="4"/>
   <c r="V139" i="4"/>
   <c r="U139" i="4"/>
-  <c r="U138" i="4"/>
   <c r="V138" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="48">
   <si>
     <t>Piešķirts bezdarbnieka statuss</t>
   </si>
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
     <t>maijs</t>
   </si>
   <si>
@@ -1052,51 +1052,51 @@
   <si>
     <t>Piešķirts bezdarbnieka statuss sadalījumā pa problēmgrupām</t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - augusts</t>
+    <t>Kopā janvāris - septembris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2189,51 +2189,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO13" sqref="AO13"/>
+      <selection activeCell="AJ12" sqref="AJ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.54296875" customWidth="1"/>
     <col min="2" max="6" width="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5" customWidth="1"/>
     <col min="8" max="11" width="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5" customWidth="1"/>
     <col min="13" max="25" width="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.453125" customWidth="1"/>
     <col min="27" max="27" width="5" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="6.453125" customWidth="1"/>
     <col min="30" max="30" width="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="6.1796875" customWidth="1"/>
     <col min="33" max="33" width="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="4.7265625" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="5.26953125" customWidth="1"/>
     <col min="37" max="37" width="4.81640625" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="7.54296875" customWidth="1"/>
     <col min="40" max="40" width="7.81640625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2569,73 +2569,79 @@
       </c>
       <c r="R5" s="1">
         <v>1498</v>
       </c>
       <c r="S5" s="14">
         <v>3897</v>
       </c>
       <c r="T5" s="9">
         <v>2085</v>
       </c>
       <c r="U5" s="1">
         <v>1655</v>
       </c>
       <c r="V5" s="14">
         <v>3740</v>
       </c>
       <c r="W5" s="9">
         <v>1654</v>
       </c>
       <c r="X5" s="1">
         <v>1377</v>
       </c>
       <c r="Y5" s="14">
         <v>3031</v>
       </c>
-      <c r="Z5" s="9"/>
-[...1 lines deleted...]
-      <c r="AB5" s="14"/>
+      <c r="Z5" s="9">
+        <v>1993</v>
+      </c>
+      <c r="AA5" s="1">
+        <v>1489</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>3482</v>
+      </c>
       <c r="AC5" s="9"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="14"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="14"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="14"/>
       <c r="AL5" s="9">
         <f>SUM(B5,E5,H5,K5,N5,Q5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>14367</v>
+        <v>16360</v>
       </c>
       <c r="AM5" s="1">
         <f>SUM(C5,F5,I5,L5,O5,R5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>12211</v>
+        <v>13700</v>
       </c>
       <c r="AN5" s="14">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>26578</v>
+        <v>30060</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="37">
         <v>556</v>
       </c>
       <c r="C6" s="38">
         <v>761</v>
       </c>
       <c r="D6" s="39">
         <v>1317</v>
       </c>
       <c r="E6" s="9">
         <v>411</v>
       </c>
       <c r="F6" s="1">
         <v>519</v>
       </c>
       <c r="G6" s="14">
         <v>930</v>
       </c>
       <c r="H6" s="9">
@@ -2670,73 +2676,79 @@
       </c>
       <c r="R6" s="1">
         <v>430</v>
       </c>
       <c r="S6" s="14">
         <v>1090</v>
       </c>
       <c r="T6" s="9">
         <v>591</v>
       </c>
       <c r="U6" s="1">
         <v>478</v>
       </c>
       <c r="V6" s="14">
         <v>1069</v>
       </c>
       <c r="W6" s="9">
         <v>451</v>
       </c>
       <c r="X6" s="1">
         <v>381</v>
       </c>
       <c r="Y6" s="14">
         <v>832</v>
       </c>
-      <c r="Z6" s="9"/>
-[...1 lines deleted...]
-      <c r="AB6" s="14"/>
+      <c r="Z6" s="9">
+        <v>572</v>
+      </c>
+      <c r="AA6" s="1">
+        <v>451</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>1023</v>
+      </c>
       <c r="AC6" s="9"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="9"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="9">
         <f t="shared" ref="AL6:AL9" si="0">SUM(B6,E6,H6,K6,N6,Q6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>3940</v>
+        <v>4512</v>
       </c>
       <c r="AM6" s="1">
         <f>SUM(C6,F6,I6,L6,O6,R6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>3950</v>
+        <v>4401</v>
       </c>
       <c r="AN6" s="14">
         <f t="shared" ref="AN6:AN10" si="1">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>7890</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A7" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="37">
         <v>546</v>
       </c>
       <c r="C7" s="38">
         <v>754</v>
       </c>
       <c r="D7" s="39">
         <v>1300</v>
       </c>
       <c r="E7" s="9">
         <v>415</v>
       </c>
       <c r="F7" s="1">
         <v>541</v>
       </c>
       <c r="G7" s="14">
         <v>956</v>
       </c>
       <c r="H7" s="9">
@@ -2771,73 +2783,79 @@
       </c>
       <c r="R7" s="1">
         <v>386</v>
       </c>
       <c r="S7" s="14">
         <v>897</v>
       </c>
       <c r="T7" s="9">
         <v>477</v>
       </c>
       <c r="U7" s="1">
         <v>488</v>
       </c>
       <c r="V7" s="14">
         <v>965</v>
       </c>
       <c r="W7" s="9">
         <v>428</v>
       </c>
       <c r="X7" s="1">
         <v>393</v>
       </c>
       <c r="Y7" s="14">
         <v>821</v>
       </c>
-      <c r="Z7" s="9"/>
-[...1 lines deleted...]
-      <c r="AB7" s="14"/>
+      <c r="Z7" s="9">
+        <v>602</v>
+      </c>
+      <c r="AA7" s="1">
+        <v>536</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>1138</v>
+      </c>
       <c r="AC7" s="9"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="14"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="14"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
-        <v>3632</v>
+        <v>4234</v>
       </c>
       <c r="AM7" s="1">
         <f t="shared" ref="AM7:AM10" si="2">SUM(C7,F7,I7,L7,O7,R7,U7,X7,AA7,AD7,AG7,AJ7)</f>
-        <v>3975</v>
+        <v>4511</v>
       </c>
       <c r="AN7" s="14">
         <f t="shared" si="1"/>
-        <v>7607</v>
+        <v>8745</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A8" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="37">
         <v>604</v>
       </c>
       <c r="C8" s="38">
         <v>648</v>
       </c>
       <c r="D8" s="39">
         <v>1252</v>
       </c>
       <c r="E8" s="9">
         <v>372</v>
       </c>
       <c r="F8" s="1">
         <v>494</v>
       </c>
       <c r="G8" s="14">
         <v>866</v>
       </c>
       <c r="H8" s="9">
@@ -2872,73 +2890,79 @@
       </c>
       <c r="R8" s="1">
         <v>421</v>
       </c>
       <c r="S8" s="14">
         <v>1009</v>
       </c>
       <c r="T8" s="9">
         <v>511</v>
       </c>
       <c r="U8" s="1">
         <v>396</v>
       </c>
       <c r="V8" s="14">
         <v>907</v>
       </c>
       <c r="W8" s="9">
         <v>395</v>
       </c>
       <c r="X8" s="1">
         <v>323</v>
       </c>
       <c r="Y8" s="14">
         <v>718</v>
       </c>
-      <c r="Z8" s="9"/>
-[...1 lines deleted...]
-      <c r="AB8" s="14"/>
+      <c r="Z8" s="9">
+        <v>487</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>377</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>864</v>
+      </c>
       <c r="AC8" s="9"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="14"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="14"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="14"/>
       <c r="AL8" s="9">
         <f t="shared" si="0"/>
-        <v>3641</v>
+        <v>4128</v>
       </c>
       <c r="AM8" s="1">
         <f t="shared" si="2"/>
-        <v>3534</v>
+        <v>3911</v>
       </c>
       <c r="AN8" s="14">
         <f t="shared" si="1"/>
-        <v>7175</v>
+        <v>8039</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="37">
         <v>446</v>
       </c>
       <c r="C9" s="38">
         <v>717</v>
       </c>
       <c r="D9" s="39">
         <v>1163</v>
       </c>
       <c r="E9" s="9">
         <v>379</v>
       </c>
       <c r="F9" s="1">
         <v>544</v>
       </c>
       <c r="G9" s="14">
         <v>923</v>
       </c>
       <c r="H9" s="9">
@@ -2973,73 +2997,79 @@
       </c>
       <c r="R9" s="1">
         <v>419</v>
       </c>
       <c r="S9" s="14">
         <v>979</v>
       </c>
       <c r="T9" s="9">
         <v>457</v>
       </c>
       <c r="U9" s="1">
         <v>448</v>
       </c>
       <c r="V9" s="14">
         <v>905</v>
       </c>
       <c r="W9" s="9">
         <v>382</v>
       </c>
       <c r="X9" s="1">
         <v>357</v>
       </c>
       <c r="Y9" s="14">
         <v>739</v>
       </c>
-      <c r="Z9" s="9"/>
-[...1 lines deleted...]
-      <c r="AB9" s="14"/>
+      <c r="Z9" s="9">
+        <v>471</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>411</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>882</v>
+      </c>
       <c r="AC9" s="9"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="14"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="14"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="9">
         <f t="shared" si="0"/>
-        <v>3334</v>
+        <v>3805</v>
       </c>
       <c r="AM9" s="1">
         <f t="shared" si="2"/>
-        <v>3806</v>
+        <v>4217</v>
       </c>
       <c r="AN9" s="14">
         <f t="shared" si="1"/>
-        <v>7140</v>
+        <v>8022</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="40">
         <v>4075</v>
       </c>
       <c r="C10" s="41">
         <v>4745</v>
       </c>
       <c r="D10" s="42">
         <v>8820</v>
       </c>
       <c r="E10" s="12">
         <v>3114</v>
       </c>
       <c r="F10" s="13">
         <v>3631</v>
       </c>
       <c r="G10" s="17">
         <v>6745</v>
       </c>
       <c r="H10" s="12">
@@ -3074,110 +3104,116 @@
       </c>
       <c r="R10" s="13">
         <v>3154</v>
       </c>
       <c r="S10" s="17">
         <v>7872</v>
       </c>
       <c r="T10" s="12">
         <v>4121</v>
       </c>
       <c r="U10" s="13">
         <v>3465</v>
       </c>
       <c r="V10" s="17">
         <v>7586</v>
       </c>
       <c r="W10" s="12">
         <v>3310</v>
       </c>
       <c r="X10" s="13">
         <v>2831</v>
       </c>
       <c r="Y10" s="17">
         <v>6141</v>
       </c>
-      <c r="Z10" s="12"/>
-[...1 lines deleted...]
-      <c r="AB10" s="17"/>
+      <c r="Z10" s="12">
+        <v>4125</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>3264</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>7389</v>
+      </c>
       <c r="AC10" s="12"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="17"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="17"/>
       <c r="AL10" s="12">
         <f>SUM(B10,E10,H10,K10,N10,Q10,T10,W10,Z10,AC10,AF10,AI10)</f>
-        <v>28914</v>
+        <v>33039</v>
       </c>
       <c r="AM10" s="13">
         <f t="shared" si="2"/>
-        <v>27476</v>
+        <v>30740</v>
       </c>
       <c r="AN10" s="17">
         <f t="shared" si="1"/>
-        <v>56390</v>
+        <v>63779</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A11" s="35"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A12" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="K3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AH143"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O148" sqref="O148"/>
+      <selection activeCell="AE146" sqref="AE146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.7265625" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="33" width="6.1796875" customWidth="1"/>
     <col min="34" max="34" width="8.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
@@ -10226,130 +10262,129 @@
       <c r="AB88" s="17">
         <v>548</v>
       </c>
       <c r="AC88" s="12">
         <v>307</v>
       </c>
       <c r="AD88" s="13">
         <v>237</v>
       </c>
       <c r="AE88" s="17">
         <v>544</v>
       </c>
       <c r="AF88" s="12">
         <f t="shared" si="24"/>
         <v>3310</v>
       </c>
       <c r="AG88" s="13">
         <f t="shared" si="22"/>
         <v>2831</v>
       </c>
       <c r="AH88" s="17">
         <f t="shared" si="23"/>
         <v>6141</v>
       </c>
     </row>
-    <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.35"/>
-    <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="69"/>
       <c r="Q90" s="69"/>
       <c r="R90" s="69"/>
       <c r="S90" s="69"/>
       <c r="T90" s="69"/>
       <c r="U90" s="69"/>
       <c r="V90" s="69"/>
       <c r="W90" s="69"/>
       <c r="X90" s="69"/>
       <c r="Y90" s="69"/>
       <c r="Z90" s="69"/>
       <c r="AA90" s="69"/>
       <c r="AB90" s="69"/>
       <c r="AC90" s="69"/>
       <c r="AD90" s="69"/>
       <c r="AE90" s="69"/>
       <c r="AF90" s="69"/>
       <c r="AG90" s="69"/>
       <c r="AH90" s="69"/>
     </row>
-    <row r="91" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="91" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A91" s="68"/>
       <c r="B91" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="70"/>
       <c r="D91" s="70"/>
       <c r="E91" s="70"/>
       <c r="F91" s="70"/>
       <c r="G91" s="70"/>
       <c r="H91" s="70"/>
       <c r="I91" s="70"/>
       <c r="J91" s="70"/>
       <c r="K91" s="70"/>
       <c r="L91" s="70"/>
       <c r="M91" s="70"/>
       <c r="N91" s="70"/>
       <c r="O91" s="70"/>
       <c r="P91" s="70"/>
       <c r="Q91" s="70"/>
       <c r="R91" s="70"/>
       <c r="S91" s="70"/>
       <c r="T91" s="70"/>
       <c r="U91" s="70"/>
       <c r="V91" s="70"/>
       <c r="W91" s="70"/>
       <c r="X91" s="70"/>
       <c r="Y91" s="70"/>
       <c r="Z91" s="70"/>
       <c r="AA91" s="70"/>
       <c r="AB91" s="70"/>
       <c r="AC91" s="70"/>
       <c r="AD91" s="70"/>
       <c r="AE91" s="70"/>
       <c r="AF91" s="70"/>
       <c r="AG91" s="70"/>
       <c r="AH91" s="70"/>
     </row>
-    <row r="92" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="68"/>
       <c r="B92" s="59" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="60"/>
       <c r="D92" s="67"/>
       <c r="E92" s="59" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="60"/>
       <c r="G92" s="61"/>
       <c r="H92" s="59" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="60"/>
       <c r="J92" s="61"/>
       <c r="K92" s="59" t="s">
         <v>19</v>
       </c>
       <c r="L92" s="60"/>
       <c r="M92" s="61"/>
       <c r="N92" s="59" t="s">
         <v>20</v>
       </c>
       <c r="O92" s="60"/>
@@ -10363,51 +10398,51 @@
         <v>22</v>
       </c>
       <c r="U92" s="60"/>
       <c r="V92" s="61"/>
       <c r="W92" s="59" t="s">
         <v>23</v>
       </c>
       <c r="X92" s="60"/>
       <c r="Y92" s="61"/>
       <c r="Z92" s="59" t="s">
         <v>24</v>
       </c>
       <c r="AA92" s="60"/>
       <c r="AB92" s="61"/>
       <c r="AC92" s="59" t="s">
         <v>25</v>
       </c>
       <c r="AD92" s="60"/>
       <c r="AE92" s="61"/>
       <c r="AF92" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AG92" s="60"/>
       <c r="AH92" s="61"/>
     </row>
-    <row r="93" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A93" s="68"/>
       <c r="B93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>15</v>
       </c>
@@ -10465,330 +10500,690 @@
       <c r="AA93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AB93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AC93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AD93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AE93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AF93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AG93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AH93" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="94" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A94" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B94" s="9"/>
-[...28 lines deleted...]
-      <c r="AE94" s="14"/>
+      <c r="B94" s="9">
+        <v>57</v>
+      </c>
+      <c r="C94" s="1">
+        <v>38</v>
+      </c>
+      <c r="D94" s="15">
+        <v>95</v>
+      </c>
+      <c r="E94" s="9">
+        <v>298</v>
+      </c>
+      <c r="F94" s="1">
+        <v>211</v>
+      </c>
+      <c r="G94" s="14">
+        <v>509</v>
+      </c>
+      <c r="H94" s="9">
+        <v>204</v>
+      </c>
+      <c r="I94" s="1">
+        <v>185</v>
+      </c>
+      <c r="J94" s="14">
+        <v>389</v>
+      </c>
+      <c r="K94" s="9">
+        <v>221</v>
+      </c>
+      <c r="L94" s="1">
+        <v>158</v>
+      </c>
+      <c r="M94" s="14">
+        <v>379</v>
+      </c>
+      <c r="N94" s="9">
+        <v>257</v>
+      </c>
+      <c r="O94" s="1">
+        <v>215</v>
+      </c>
+      <c r="P94" s="14">
+        <v>472</v>
+      </c>
+      <c r="Q94" s="9">
+        <v>246</v>
+      </c>
+      <c r="R94" s="1">
+        <v>182</v>
+      </c>
+      <c r="S94" s="14">
+        <v>428</v>
+      </c>
+      <c r="T94" s="9">
+        <v>184</v>
+      </c>
+      <c r="U94" s="1">
+        <v>151</v>
+      </c>
+      <c r="V94" s="14">
+        <v>335</v>
+      </c>
+      <c r="W94" s="9">
+        <v>168</v>
+      </c>
+      <c r="X94" s="1">
+        <v>128</v>
+      </c>
+      <c r="Y94" s="14">
+        <v>296</v>
+      </c>
+      <c r="Z94" s="9">
+        <v>168</v>
+      </c>
+      <c r="AA94" s="1">
+        <v>112</v>
+      </c>
+      <c r="AB94" s="14">
+        <v>280</v>
+      </c>
+      <c r="AC94" s="9">
+        <v>190</v>
+      </c>
+      <c r="AD94" s="1">
+        <v>109</v>
+      </c>
+      <c r="AE94" s="14">
+        <v>299</v>
+      </c>
       <c r="AF94" s="9">
         <f>B94+E94+H94+K94+N94+Q94+T94+W94+Z94+AC94</f>
-        <v>0</v>
+        <v>1993</v>
       </c>
       <c r="AG94" s="1">
         <f t="shared" ref="AG94:AG99" si="25">SUM(C94,F94,I94,L94,O94,R94,U94,X94,AA94,AD94)</f>
-        <v>0</v>
+        <v>1489</v>
       </c>
       <c r="AH94" s="14">
         <f t="shared" ref="AH94:AH99" si="26">SUM(D94,G94,J94,M94,P94,S94,V94,Y94,AB94,AE94)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A95" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B95" s="9"/>
-[...28 lines deleted...]
-      <c r="AE95" s="14"/>
+      <c r="B95" s="9">
+        <v>18</v>
+      </c>
+      <c r="C95" s="1">
+        <v>7</v>
+      </c>
+      <c r="D95" s="15">
+        <v>25</v>
+      </c>
+      <c r="E95" s="9">
+        <v>66</v>
+      </c>
+      <c r="F95" s="1">
+        <v>60</v>
+      </c>
+      <c r="G95" s="14">
+        <v>126</v>
+      </c>
+      <c r="H95" s="9">
+        <v>63</v>
+      </c>
+      <c r="I95" s="1">
+        <v>42</v>
+      </c>
+      <c r="J95" s="14">
+        <v>105</v>
+      </c>
+      <c r="K95" s="9">
+        <v>60</v>
+      </c>
+      <c r="L95" s="1">
+        <v>53</v>
+      </c>
+      <c r="M95" s="14">
+        <v>113</v>
+      </c>
+      <c r="N95" s="9">
+        <v>64</v>
+      </c>
+      <c r="O95" s="1">
+        <v>57</v>
+      </c>
+      <c r="P95" s="14">
+        <v>121</v>
+      </c>
+      <c r="Q95" s="9">
+        <v>64</v>
+      </c>
+      <c r="R95" s="1">
+        <v>45</v>
+      </c>
+      <c r="S95" s="14">
+        <v>109</v>
+      </c>
+      <c r="T95" s="9">
+        <v>47</v>
+      </c>
+      <c r="U95" s="1">
+        <v>46</v>
+      </c>
+      <c r="V95" s="14">
+        <v>93</v>
+      </c>
+      <c r="W95" s="9">
+        <v>60</v>
+      </c>
+      <c r="X95" s="1">
+        <v>39</v>
+      </c>
+      <c r="Y95" s="14">
+        <v>99</v>
+      </c>
+      <c r="Z95" s="9">
+        <v>60</v>
+      </c>
+      <c r="AA95" s="1">
+        <v>46</v>
+      </c>
+      <c r="AB95" s="14">
+        <v>106</v>
+      </c>
+      <c r="AC95" s="9">
+        <v>70</v>
+      </c>
+      <c r="AD95" s="1">
+        <v>56</v>
+      </c>
+      <c r="AE95" s="14">
+        <v>126</v>
+      </c>
       <c r="AF95" s="9">
         <f t="shared" ref="AF95:AF99" si="27">B95+E95+H95+K95+N95+Q95+T95+W95+Z95+AC95</f>
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="AG95" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>451</v>
       </c>
       <c r="AH95" s="14">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A96" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B96" s="9"/>
-[...28 lines deleted...]
-      <c r="AE96" s="14"/>
+      <c r="B96" s="9">
+        <v>23</v>
+      </c>
+      <c r="C96" s="1">
+        <v>28</v>
+      </c>
+      <c r="D96" s="15">
+        <v>51</v>
+      </c>
+      <c r="E96" s="9">
+        <v>83</v>
+      </c>
+      <c r="F96" s="1">
+        <v>59</v>
+      </c>
+      <c r="G96" s="14">
+        <v>142</v>
+      </c>
+      <c r="H96" s="9">
+        <v>49</v>
+      </c>
+      <c r="I96" s="1">
+        <v>45</v>
+      </c>
+      <c r="J96" s="14">
+        <v>94</v>
+      </c>
+      <c r="K96" s="9">
+        <v>38</v>
+      </c>
+      <c r="L96" s="1">
+        <v>52</v>
+      </c>
+      <c r="M96" s="14">
+        <v>90</v>
+      </c>
+      <c r="N96" s="9">
+        <v>64</v>
+      </c>
+      <c r="O96" s="1">
+        <v>64</v>
+      </c>
+      <c r="P96" s="14">
+        <v>128</v>
+      </c>
+      <c r="Q96" s="9">
+        <v>67</v>
+      </c>
+      <c r="R96" s="1">
+        <v>54</v>
+      </c>
+      <c r="S96" s="14">
+        <v>121</v>
+      </c>
+      <c r="T96" s="9">
+        <v>61</v>
+      </c>
+      <c r="U96" s="1">
+        <v>44</v>
+      </c>
+      <c r="V96" s="14">
+        <v>105</v>
+      </c>
+      <c r="W96" s="9">
+        <v>69</v>
+      </c>
+      <c r="X96" s="1">
+        <v>57</v>
+      </c>
+      <c r="Y96" s="14">
+        <v>126</v>
+      </c>
+      <c r="Z96" s="9">
+        <v>65</v>
+      </c>
+      <c r="AA96" s="1">
+        <v>64</v>
+      </c>
+      <c r="AB96" s="14">
+        <v>129</v>
+      </c>
+      <c r="AC96" s="9">
+        <v>83</v>
+      </c>
+      <c r="AD96" s="1">
+        <v>69</v>
+      </c>
+      <c r="AE96" s="14">
+        <v>152</v>
+      </c>
       <c r="AF96" s="9">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>602</v>
       </c>
       <c r="AG96" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="AH96" s="14">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:34" hidden="1" x14ac:dyDescent="0.35">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A97" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B97" s="9"/>
-[...28 lines deleted...]
-      <c r="AE97" s="14"/>
+      <c r="B97" s="9">
+        <v>13</v>
+      </c>
+      <c r="C97" s="1">
+        <v>4</v>
+      </c>
+      <c r="D97" s="15">
+        <v>17</v>
+      </c>
+      <c r="E97" s="9">
+        <v>55</v>
+      </c>
+      <c r="F97" s="1">
+        <v>42</v>
+      </c>
+      <c r="G97" s="14">
+        <v>97</v>
+      </c>
+      <c r="H97" s="9">
+        <v>53</v>
+      </c>
+      <c r="I97" s="1">
+        <v>37</v>
+      </c>
+      <c r="J97" s="14">
+        <v>90</v>
+      </c>
+      <c r="K97" s="9">
+        <v>55</v>
+      </c>
+      <c r="L97" s="1">
+        <v>40</v>
+      </c>
+      <c r="M97" s="14">
+        <v>95</v>
+      </c>
+      <c r="N97" s="9">
+        <v>57</v>
+      </c>
+      <c r="O97" s="1">
+        <v>56</v>
+      </c>
+      <c r="P97" s="14">
+        <v>113</v>
+      </c>
+      <c r="Q97" s="9">
+        <v>51</v>
+      </c>
+      <c r="R97" s="1">
+        <v>33</v>
+      </c>
+      <c r="S97" s="14">
+        <v>84</v>
+      </c>
+      <c r="T97" s="9">
+        <v>50</v>
+      </c>
+      <c r="U97" s="1">
+        <v>33</v>
+      </c>
+      <c r="V97" s="14">
+        <v>83</v>
+      </c>
+      <c r="W97" s="9">
+        <v>46</v>
+      </c>
+      <c r="X97" s="1">
+        <v>49</v>
+      </c>
+      <c r="Y97" s="14">
+        <v>95</v>
+      </c>
+      <c r="Z97" s="9">
+        <v>50</v>
+      </c>
+      <c r="AA97" s="1">
+        <v>34</v>
+      </c>
+      <c r="AB97" s="14">
+        <v>84</v>
+      </c>
+      <c r="AC97" s="9">
+        <v>57</v>
+      </c>
+      <c r="AD97" s="1">
+        <v>49</v>
+      </c>
+      <c r="AE97" s="14">
+        <v>106</v>
+      </c>
       <c r="AF97" s="9">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="AG97" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>377</v>
       </c>
       <c r="AH97" s="14">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:34" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A98" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B98" s="9"/>
-[...28 lines deleted...]
-      <c r="AE98" s="14"/>
+      <c r="B98" s="9">
+        <v>5</v>
+      </c>
+      <c r="C98" s="1">
+        <v>4</v>
+      </c>
+      <c r="D98" s="15">
+        <v>9</v>
+      </c>
+      <c r="E98" s="9">
+        <v>52</v>
+      </c>
+      <c r="F98" s="1">
+        <v>54</v>
+      </c>
+      <c r="G98" s="14">
+        <v>106</v>
+      </c>
+      <c r="H98" s="9">
+        <v>46</v>
+      </c>
+      <c r="I98" s="1">
+        <v>37</v>
+      </c>
+      <c r="J98" s="14">
+        <v>83</v>
+      </c>
+      <c r="K98" s="9">
+        <v>67</v>
+      </c>
+      <c r="L98" s="1">
+        <v>30</v>
+      </c>
+      <c r="M98" s="14">
+        <v>97</v>
+      </c>
+      <c r="N98" s="9">
+        <v>59</v>
+      </c>
+      <c r="O98" s="1">
+        <v>53</v>
+      </c>
+      <c r="P98" s="14">
+        <v>112</v>
+      </c>
+      <c r="Q98" s="9">
+        <v>50</v>
+      </c>
+      <c r="R98" s="1">
+        <v>45</v>
+      </c>
+      <c r="S98" s="14">
+        <v>95</v>
+      </c>
+      <c r="T98" s="9">
+        <v>27</v>
+      </c>
+      <c r="U98" s="1">
+        <v>43</v>
+      </c>
+      <c r="V98" s="14">
+        <v>70</v>
+      </c>
+      <c r="W98" s="9">
+        <v>54</v>
+      </c>
+      <c r="X98" s="1">
+        <v>44</v>
+      </c>
+      <c r="Y98" s="14">
+        <v>98</v>
+      </c>
+      <c r="Z98" s="9">
+        <v>59</v>
+      </c>
+      <c r="AA98" s="1">
+        <v>52</v>
+      </c>
+      <c r="AB98" s="14">
+        <v>111</v>
+      </c>
+      <c r="AC98" s="9">
+        <v>52</v>
+      </c>
+      <c r="AD98" s="1">
+        <v>49</v>
+      </c>
+      <c r="AE98" s="14">
+        <v>101</v>
+      </c>
       <c r="AF98" s="22">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>471</v>
       </c>
       <c r="AG98" s="23">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>411</v>
       </c>
       <c r="AH98" s="24">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:34" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A99" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="12"/>
-[...28 lines deleted...]
-      <c r="AE99" s="17"/>
+      <c r="B99" s="12">
+        <v>116</v>
+      </c>
+      <c r="C99" s="13">
+        <v>81</v>
+      </c>
+      <c r="D99" s="16">
+        <v>197</v>
+      </c>
+      <c r="E99" s="12">
+        <v>554</v>
+      </c>
+      <c r="F99" s="13">
+        <v>426</v>
+      </c>
+      <c r="G99" s="17">
+        <v>980</v>
+      </c>
+      <c r="H99" s="12">
+        <v>415</v>
+      </c>
+      <c r="I99" s="13">
+        <v>346</v>
+      </c>
+      <c r="J99" s="17">
+        <v>761</v>
+      </c>
+      <c r="K99" s="12">
+        <v>441</v>
+      </c>
+      <c r="L99" s="13">
+        <v>333</v>
+      </c>
+      <c r="M99" s="17">
+        <v>774</v>
+      </c>
+      <c r="N99" s="12">
+        <v>501</v>
+      </c>
+      <c r="O99" s="13">
+        <v>445</v>
+      </c>
+      <c r="P99" s="17">
+        <v>946</v>
+      </c>
+      <c r="Q99" s="12">
+        <v>478</v>
+      </c>
+      <c r="R99" s="13">
+        <v>359</v>
+      </c>
+      <c r="S99" s="17">
+        <v>837</v>
+      </c>
+      <c r="T99" s="12">
+        <v>369</v>
+      </c>
+      <c r="U99" s="13">
+        <v>317</v>
+      </c>
+      <c r="V99" s="17">
+        <v>686</v>
+      </c>
+      <c r="W99" s="12">
+        <v>397</v>
+      </c>
+      <c r="X99" s="13">
+        <v>317</v>
+      </c>
+      <c r="Y99" s="17">
+        <v>714</v>
+      </c>
+      <c r="Z99" s="12">
+        <v>402</v>
+      </c>
+      <c r="AA99" s="13">
+        <v>308</v>
+      </c>
+      <c r="AB99" s="17">
+        <v>710</v>
+      </c>
+      <c r="AC99" s="12">
+        <v>452</v>
+      </c>
+      <c r="AD99" s="13">
+        <v>332</v>
+      </c>
+      <c r="AE99" s="17">
+        <v>784</v>
+      </c>
       <c r="AF99" s="12">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>4125</v>
       </c>
       <c r="AG99" s="13">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>3264</v>
       </c>
       <c r="AH99" s="17">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>7389</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.35"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C101" s="69"/>
       <c r="D101" s="69"/>
       <c r="E101" s="69"/>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="69"/>
       <c r="I101" s="69"/>
       <c r="J101" s="69"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="N101" s="69"/>
       <c r="O101" s="69"/>
       <c r="P101" s="69"/>
       <c r="Q101" s="69"/>
@@ -12554,864 +12949,864 @@
       <c r="AC137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AD137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AE137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AG137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AH137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>262</v>
+        <v>319</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:AE138" si="36">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="D138" s="15">
         <f t="shared" si="36"/>
-        <v>502</v>
+        <v>597</v>
       </c>
       <c r="E138" s="9">
         <f t="shared" si="36"/>
-        <v>1729</v>
+        <v>2027</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>1531</v>
+        <v>1742</v>
       </c>
       <c r="G138" s="14">
         <f t="shared" si="36"/>
-        <v>3260</v>
+        <v>3769</v>
       </c>
       <c r="H138" s="9">
         <f t="shared" si="36"/>
-        <v>1678</v>
+        <v>1882</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>1473</v>
+        <v>1658</v>
       </c>
       <c r="J138" s="14">
         <f t="shared" si="36"/>
-        <v>3151</v>
+        <v>3540</v>
       </c>
       <c r="K138" s="9">
         <f t="shared" si="36"/>
-        <v>1737</v>
+        <v>1958</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>1614</v>
+        <v>1772</v>
       </c>
       <c r="M138" s="14">
         <f t="shared" si="36"/>
-        <v>3351</v>
+        <v>3730</v>
       </c>
       <c r="N138" s="9">
         <f t="shared" si="36"/>
-        <v>2081</v>
+        <v>2338</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>1802</v>
+        <v>2017</v>
       </c>
       <c r="P138" s="14">
         <f t="shared" si="36"/>
-        <v>3883</v>
+        <v>4355</v>
       </c>
       <c r="Q138" s="9">
         <f t="shared" si="36"/>
-        <v>1748</v>
+        <v>1994</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>1488</v>
+        <v>1670</v>
       </c>
       <c r="S138" s="14">
         <f t="shared" si="36"/>
-        <v>3236</v>
+        <v>3664</v>
       </c>
       <c r="T138" s="9">
         <f t="shared" si="36"/>
-        <v>1430</v>
+        <v>1614</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>1191</v>
+        <v>1342</v>
       </c>
       <c r="V138" s="14">
         <f t="shared" si="36"/>
-        <v>2621</v>
+        <v>2956</v>
       </c>
       <c r="W138" s="9">
         <f t="shared" si="36"/>
-        <v>1322</v>
+        <v>1490</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="36"/>
-        <v>1077</v>
+        <v>1205</v>
       </c>
       <c r="Y138" s="14">
         <f t="shared" si="36"/>
-        <v>2399</v>
+        <v>2695</v>
       </c>
       <c r="Z138" s="9">
         <f t="shared" si="36"/>
-        <v>1131</v>
+        <v>1299</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="36"/>
-        <v>956</v>
+        <v>1068</v>
       </c>
       <c r="AB138" s="14">
         <f t="shared" si="36"/>
-        <v>2087</v>
+        <v>2367</v>
       </c>
       <c r="AC138" s="9">
         <f t="shared" si="36"/>
-        <v>1249</v>
+        <v>1439</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="36"/>
-        <v>839</v>
+        <v>948</v>
       </c>
       <c r="AE138" s="14">
         <f t="shared" si="36"/>
-        <v>2088</v>
+        <v>2387</v>
       </c>
       <c r="AF138" s="9">
         <f>SUM(B138,E138,H138,K138,N138,Q138,T138,W138,Z138,AC138)</f>
-        <v>14367</v>
+        <v>16360</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" ref="AG138:AG143" si="37">SUM(C138,F138,I138,L138,O138,R138,U138,X138,AA138,AD138)</f>
-        <v>12211</v>
+        <v>13700</v>
       </c>
       <c r="AH138" s="14">
         <f t="shared" ref="AH138:AH142" si="38">SUM(D138,G138,J138,M138,P138,S138,V138,Y138,AB138,AE138)</f>
-        <v>26578</v>
+        <v>30060</v>
       </c>
     </row>
     <row r="139" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f t="shared" ref="B139:AE139" si="39">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="39"/>
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D139" s="15">
         <f t="shared" si="39"/>
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E139" s="9">
         <f t="shared" si="39"/>
-        <v>424</v>
+        <v>490</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>355</v>
+        <v>415</v>
       </c>
       <c r="G139" s="14">
         <f t="shared" si="39"/>
-        <v>779</v>
+        <v>905</v>
       </c>
       <c r="H139" s="9">
         <f t="shared" si="39"/>
-        <v>420</v>
+        <v>483</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>374</v>
+        <v>416</v>
       </c>
       <c r="J139" s="14">
         <f t="shared" si="39"/>
-        <v>794</v>
+        <v>899</v>
       </c>
       <c r="K139" s="9">
         <f t="shared" si="39"/>
-        <v>410</v>
+        <v>470</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>421</v>
+        <v>474</v>
       </c>
       <c r="M139" s="14">
         <f t="shared" si="39"/>
-        <v>831</v>
+        <v>944</v>
       </c>
       <c r="N139" s="9">
         <f t="shared" si="39"/>
-        <v>487</v>
+        <v>551</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>532</v>
+        <v>589</v>
       </c>
       <c r="P139" s="14">
         <f t="shared" si="39"/>
-        <v>1019</v>
+        <v>1140</v>
       </c>
       <c r="Q139" s="9">
         <f t="shared" si="39"/>
-        <v>479</v>
+        <v>543</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="S139" s="14">
         <f t="shared" si="39"/>
-        <v>962</v>
+        <v>1071</v>
       </c>
       <c r="T139" s="9">
         <f t="shared" si="39"/>
-        <v>374</v>
+        <v>421</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>378</v>
+        <v>424</v>
       </c>
       <c r="V139" s="14">
         <f t="shared" si="39"/>
-        <v>752</v>
+        <v>845</v>
       </c>
       <c r="W139" s="9">
         <f t="shared" si="39"/>
-        <v>408</v>
+        <v>468</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>436</v>
+        <v>475</v>
       </c>
       <c r="Y139" s="14">
         <f t="shared" si="39"/>
-        <v>844</v>
+        <v>943</v>
       </c>
       <c r="Z139" s="9">
         <f t="shared" si="39"/>
-        <v>426</v>
+        <v>486</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>438</v>
+        <v>484</v>
       </c>
       <c r="AB139" s="14">
         <f t="shared" si="39"/>
-        <v>864</v>
+        <v>970</v>
       </c>
       <c r="AC139" s="9">
         <f t="shared" si="39"/>
-        <v>413</v>
+        <v>483</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>441</v>
+        <v>497</v>
       </c>
       <c r="AE139" s="14">
         <f t="shared" si="39"/>
-        <v>854</v>
+        <v>980</v>
       </c>
       <c r="AF139" s="9">
         <f>SUM(B139,E139,H139,K139,N139,Q139,T139,W139,Z139,AC139)</f>
-        <v>3940</v>
+        <v>4512</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="37"/>
-        <v>3950</v>
+        <v>4401</v>
       </c>
       <c r="AH139" s="14">
         <f>SUM(D139,G139,J139,M139,P139,S139,V139,Y139,AB139,AE139)</f>
-        <v>7890</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="140" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f t="shared" ref="B140:AE140" si="40">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="40"/>
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="D140" s="15">
         <f t="shared" si="40"/>
-        <v>223</v>
+        <v>274</v>
       </c>
       <c r="E140" s="9">
         <f t="shared" si="40"/>
-        <v>369</v>
+        <v>452</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="40"/>
-        <v>388</v>
+        <v>447</v>
       </c>
       <c r="G140" s="14">
         <f t="shared" si="40"/>
-        <v>757</v>
+        <v>899</v>
       </c>
       <c r="H140" s="9">
         <f t="shared" si="40"/>
-        <v>306</v>
+        <v>355</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>318</v>
+        <v>363</v>
       </c>
       <c r="J140" s="14">
         <f t="shared" si="40"/>
-        <v>624</v>
+        <v>718</v>
       </c>
       <c r="K140" s="9">
         <f t="shared" si="40"/>
-        <v>295</v>
+        <v>333</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>385</v>
+        <v>437</v>
       </c>
       <c r="M140" s="14">
         <f t="shared" si="40"/>
-        <v>680</v>
+        <v>770</v>
       </c>
       <c r="N140" s="9">
         <f t="shared" si="40"/>
-        <v>381</v>
+        <v>445</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>443</v>
+        <v>507</v>
       </c>
       <c r="P140" s="14">
         <f t="shared" si="40"/>
-        <v>824</v>
+        <v>952</v>
       </c>
       <c r="Q140" s="9">
         <f>SUM(Q8,Q19,Q30,Q41,Q52,Q63,Q74,Q85,Q96,Q107,Q118,Q129)</f>
-        <v>315</v>
+        <v>382</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>465</v>
+        <v>519</v>
       </c>
       <c r="S140" s="14">
         <f t="shared" si="40"/>
-        <v>780</v>
+        <v>901</v>
       </c>
       <c r="T140" s="9">
         <f t="shared" si="40"/>
-        <v>353</v>
+        <v>414</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>429</v>
+        <v>473</v>
       </c>
       <c r="V140" s="14">
         <f t="shared" si="40"/>
-        <v>782</v>
+        <v>887</v>
       </c>
       <c r="W140" s="9">
         <f t="shared" si="40"/>
-        <v>434</v>
+        <v>503</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>448</v>
+        <v>505</v>
       </c>
       <c r="Y140" s="14">
         <f t="shared" si="40"/>
-        <v>882</v>
+        <v>1008</v>
       </c>
       <c r="Z140" s="9">
         <f t="shared" si="40"/>
-        <v>497</v>
+        <v>562</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>482</v>
+        <v>546</v>
       </c>
       <c r="AB140" s="14">
         <f t="shared" si="40"/>
-        <v>979</v>
+        <v>1108</v>
       </c>
       <c r="AC140" s="9">
         <f t="shared" si="40"/>
-        <v>581</v>
+        <v>664</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>495</v>
+        <v>564</v>
       </c>
       <c r="AE140" s="14">
         <f t="shared" si="40"/>
-        <v>1076</v>
+        <v>1228</v>
       </c>
       <c r="AF140" s="9">
         <f>SUM(B140,E140,H140,K140,N140,Q140,T140,W140,Z140,AC140)</f>
-        <v>3632</v>
+        <v>4234</v>
       </c>
       <c r="AG140" s="1">
         <f>SUM(C140,F140,I140,L140,O140,R140,U140,X140,AA140,AD140)</f>
-        <v>3975</v>
+        <v>4511</v>
       </c>
       <c r="AH140" s="14">
         <f t="shared" si="38"/>
-        <v>7607</v>
+        <v>8745</v>
       </c>
     </row>
     <row r="141" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f>SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" ref="C141:AE141" si="41">SUM(C9,C20,C31,C42,C53,C64,C75,C86,C97,C108,C119,C130)</f>
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D141" s="15">
         <f t="shared" si="41"/>
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="E141" s="9">
         <f t="shared" si="41"/>
-        <v>362</v>
+        <v>417</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="G141" s="14">
         <f t="shared" si="41"/>
-        <v>702</v>
+        <v>799</v>
       </c>
       <c r="H141" s="9">
         <f t="shared" si="41"/>
-        <v>361</v>
+        <v>414</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>321</v>
+        <v>358</v>
       </c>
       <c r="J141" s="14">
         <f t="shared" si="41"/>
-        <v>682</v>
+        <v>772</v>
       </c>
       <c r="K141" s="9">
         <f t="shared" si="41"/>
-        <v>434</v>
+        <v>489</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>364</v>
+        <v>404</v>
       </c>
       <c r="M141" s="14">
         <f t="shared" si="41"/>
-        <v>798</v>
+        <v>893</v>
       </c>
       <c r="N141" s="9">
         <f t="shared" si="41"/>
-        <v>510</v>
+        <v>567</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="P141" s="14">
         <f t="shared" si="41"/>
-        <v>983</v>
+        <v>1096</v>
       </c>
       <c r="Q141" s="9">
         <f t="shared" si="41"/>
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>411</v>
+        <v>444</v>
       </c>
       <c r="S141" s="14">
         <f t="shared" si="41"/>
-        <v>826</v>
+        <v>910</v>
       </c>
       <c r="T141" s="9">
         <f t="shared" si="41"/>
-        <v>368</v>
+        <v>418</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>338</v>
+        <v>371</v>
       </c>
       <c r="V141" s="14">
         <f t="shared" si="41"/>
-        <v>706</v>
+        <v>789</v>
       </c>
       <c r="W141" s="9">
         <f t="shared" si="41"/>
-        <v>374</v>
+        <v>420</v>
       </c>
       <c r="X141" s="1">
         <f>SUM(X9,X20,X31,X42,X53,X64,X75,X86,X97,X108,X119,X130)</f>
-        <v>446</v>
+        <v>495</v>
       </c>
       <c r="Y141" s="14">
         <f t="shared" si="41"/>
-        <v>820</v>
+        <v>915</v>
       </c>
       <c r="Z141" s="9">
         <f>SUM(Z9,Z20,Z31,Z42,Z53,Z64,Z75,Z86,Z97,Z108,Z119,Z130)</f>
-        <v>359</v>
+        <v>409</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>406</v>
+        <v>440</v>
       </c>
       <c r="AB141" s="14">
         <f t="shared" si="41"/>
-        <v>765</v>
+        <v>849</v>
       </c>
       <c r="AC141" s="9">
         <f t="shared" si="41"/>
-        <v>396</v>
+        <v>453</v>
       </c>
       <c r="AD141" s="1">
-        <f t="shared" si="41"/>
-        <v>355</v>
+        <f>SUM(AD9,AD20,AD31,AD42,AD53,AD64,AD75,AD86,AD97,AD108,AD119,AD130)</f>
+        <v>404</v>
       </c>
       <c r="AE141" s="14">
         <f t="shared" si="41"/>
-        <v>751</v>
+        <v>857</v>
       </c>
       <c r="AF141" s="9">
         <f>SUM(B141,E141,H141,K141,N141,Q141,T141,W141,Z141,AC141)</f>
-        <v>3641</v>
+        <v>4128</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="37"/>
-        <v>3534</v>
+        <v>3911</v>
       </c>
       <c r="AH141" s="14">
         <f>SUM(D141,G141,J141,M141,P141,S141,V141,Y141,AB141,AE141)</f>
-        <v>7175</v>
+        <v>8039</v>
       </c>
     </row>
     <row r="142" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="9">
         <f t="shared" ref="B142:AE142" si="42">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C142" s="1">
         <f t="shared" si="42"/>
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D142" s="15">
         <f t="shared" si="42"/>
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="E142" s="9">
         <f t="shared" si="42"/>
-        <v>357</v>
+        <v>409</v>
       </c>
       <c r="F142" s="1">
         <f t="shared" si="42"/>
-        <v>374</v>
+        <v>428</v>
       </c>
       <c r="G142" s="14">
         <f t="shared" si="42"/>
-        <v>731</v>
+        <v>837</v>
       </c>
       <c r="H142" s="9">
         <f t="shared" si="42"/>
-        <v>302</v>
+        <v>348</v>
       </c>
       <c r="I142" s="1">
         <f t="shared" si="42"/>
-        <v>325</v>
+        <v>362</v>
       </c>
       <c r="J142" s="14">
         <f t="shared" si="42"/>
-        <v>627</v>
+        <v>710</v>
       </c>
       <c r="K142" s="9">
         <f t="shared" si="42"/>
-        <v>383</v>
+        <v>450</v>
       </c>
       <c r="L142" s="1">
         <f t="shared" si="42"/>
-        <v>451</v>
+        <v>481</v>
       </c>
       <c r="M142" s="14">
         <f t="shared" si="42"/>
-        <v>834</v>
+        <v>931</v>
       </c>
       <c r="N142" s="9">
         <f t="shared" si="42"/>
-        <v>463</v>
+        <v>522</v>
       </c>
       <c r="O142" s="1">
         <f t="shared" si="42"/>
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="P142" s="14">
         <f t="shared" si="42"/>
-        <v>980</v>
+        <v>1092</v>
       </c>
       <c r="Q142" s="9">
         <f t="shared" si="42"/>
-        <v>401</v>
+        <v>451</v>
       </c>
       <c r="R142" s="1">
         <f t="shared" si="42"/>
-        <v>435</v>
+        <v>480</v>
       </c>
       <c r="S142" s="14">
         <f t="shared" si="42"/>
-        <v>836</v>
+        <v>931</v>
       </c>
       <c r="T142" s="9">
         <f t="shared" si="42"/>
-        <v>328</v>
+        <v>355</v>
       </c>
       <c r="U142" s="1">
         <f t="shared" si="42"/>
-        <v>367</v>
+        <v>410</v>
       </c>
       <c r="V142" s="14">
         <f t="shared" si="42"/>
-        <v>695</v>
+        <v>765</v>
       </c>
       <c r="W142" s="9">
         <f t="shared" si="42"/>
-        <v>326</v>
+        <v>380</v>
       </c>
       <c r="X142" s="1">
         <f t="shared" si="42"/>
-        <v>394</v>
+        <v>438</v>
       </c>
       <c r="Y142" s="14">
         <f t="shared" si="42"/>
-        <v>720</v>
+        <v>818</v>
       </c>
       <c r="Z142" s="9">
         <f t="shared" si="42"/>
-        <v>350</v>
+        <v>409</v>
       </c>
       <c r="AA142" s="1">
         <f t="shared" si="42"/>
-        <v>425</v>
+        <v>477</v>
       </c>
       <c r="AB142" s="14">
         <f t="shared" si="42"/>
-        <v>775</v>
+        <v>886</v>
       </c>
       <c r="AC142" s="9">
         <f t="shared" si="42"/>
-        <v>340</v>
+        <v>392</v>
       </c>
       <c r="AD142" s="1">
         <f t="shared" si="42"/>
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="AE142" s="14">
         <f t="shared" si="42"/>
-        <v>772</v>
+        <v>873</v>
       </c>
       <c r="AF142" s="9">
         <f>SUM(B142,E142,H142,K142,N142,Q142,T142,W142,Z142,AC142)</f>
-        <v>3334</v>
+        <v>3805</v>
       </c>
       <c r="AG142" s="1">
         <f t="shared" si="37"/>
-        <v>3806</v>
+        <v>4217</v>
       </c>
       <c r="AH142" s="14">
         <f t="shared" si="38"/>
-        <v>7140</v>
+        <v>8022</v>
       </c>
     </row>
     <row r="143" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="12">
         <f t="shared" ref="B143:AE143" si="43">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>608</v>
+        <v>724</v>
       </c>
       <c r="C143" s="13">
         <f t="shared" si="43"/>
-        <v>620</v>
+        <v>701</v>
       </c>
       <c r="D143" s="16">
         <f t="shared" si="43"/>
-        <v>1228</v>
+        <v>1425</v>
       </c>
       <c r="E143" s="12">
         <f t="shared" si="43"/>
-        <v>3241</v>
+        <v>3795</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="43"/>
-        <v>2988</v>
+        <v>3414</v>
       </c>
       <c r="G143" s="17">
         <f t="shared" si="43"/>
-        <v>6229</v>
+        <v>7209</v>
       </c>
       <c r="H143" s="12">
         <f t="shared" si="43"/>
-        <v>3067</v>
+        <v>3482</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="43"/>
-        <v>2811</v>
+        <v>3157</v>
       </c>
       <c r="J143" s="17">
         <f t="shared" si="43"/>
-        <v>5878</v>
+        <v>6639</v>
       </c>
       <c r="K143" s="12">
         <f t="shared" si="43"/>
-        <v>3259</v>
+        <v>3700</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="43"/>
-        <v>3235</v>
+        <v>3568</v>
       </c>
       <c r="M143" s="17">
         <f t="shared" si="43"/>
-        <v>6494</v>
+        <v>7268</v>
       </c>
       <c r="N143" s="12">
         <f t="shared" si="43"/>
-        <v>3922</v>
+        <v>4423</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="43"/>
-        <v>3767</v>
+        <v>4212</v>
       </c>
       <c r="P143" s="17">
         <f t="shared" si="43"/>
-        <v>7689</v>
+        <v>8635</v>
       </c>
       <c r="Q143" s="12">
         <f t="shared" si="43"/>
-        <v>3358</v>
+        <v>3836</v>
       </c>
       <c r="R143" s="13">
         <f t="shared" si="43"/>
-        <v>3282</v>
+        <v>3641</v>
       </c>
       <c r="S143" s="17">
         <f t="shared" si="43"/>
-        <v>6640</v>
+        <v>7477</v>
       </c>
       <c r="T143" s="12">
         <f t="shared" si="43"/>
-        <v>2853</v>
+        <v>3222</v>
       </c>
       <c r="U143" s="13">
         <f t="shared" si="43"/>
-        <v>2703</v>
+        <v>3020</v>
       </c>
       <c r="V143" s="17">
         <f t="shared" si="43"/>
-        <v>5556</v>
+        <v>6242</v>
       </c>
       <c r="W143" s="12">
         <f t="shared" si="43"/>
-        <v>2864</v>
+        <v>3261</v>
       </c>
       <c r="X143" s="13">
         <f t="shared" si="43"/>
-        <v>2801</v>
+        <v>3118</v>
       </c>
       <c r="Y143" s="17">
         <f t="shared" si="43"/>
-        <v>5665</v>
+        <v>6379</v>
       </c>
       <c r="Z143" s="12">
         <f t="shared" si="43"/>
-        <v>2763</v>
+        <v>3165</v>
       </c>
       <c r="AA143" s="13">
         <f t="shared" si="43"/>
-        <v>2707</v>
+        <v>3015</v>
       </c>
       <c r="AB143" s="17">
         <f t="shared" si="43"/>
-        <v>5470</v>
+        <v>6180</v>
       </c>
       <c r="AC143" s="12">
         <f t="shared" si="43"/>
-        <v>2979</v>
+        <v>3431</v>
       </c>
       <c r="AD143" s="13">
         <f t="shared" si="43"/>
-        <v>2562</v>
+        <v>2894</v>
       </c>
       <c r="AE143" s="17">
         <f t="shared" si="43"/>
-        <v>5541</v>
+        <v>6325</v>
       </c>
       <c r="AF143" s="12">
         <f t="shared" ref="AF143" si="44">SUM(B143,E143,H143,K143,N143,Q143,T143,W143,Z143,AC143)</f>
-        <v>28914</v>
+        <v>33039</v>
       </c>
       <c r="AG143" s="13">
         <f t="shared" si="37"/>
-        <v>27476</v>
+        <v>30740</v>
       </c>
       <c r="AH143" s="17">
         <f>SUM(D143,G143,J143,M143,P143,S143,V143,Y143,AB143,AE143)</f>
-        <v>56390</v>
+        <v>63779</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="182">
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:AH13"/>
     <mergeCell ref="B14:AH14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
@@ -13564,51 +13959,51 @@
     <mergeCell ref="AF125:AH125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:AH134"/>
     <mergeCell ref="B135:AH135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="Z136:AB136"/>
     <mergeCell ref="AC136:AE136"/>
     <mergeCell ref="AF136:AH136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:V144"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y139" sqref="Y139"/>
+      <selection activeCell="Y145" sqref="Y145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.81640625" customWidth="1"/>
     <col min="2" max="2" width="8.81640625" customWidth="1"/>
     <col min="3" max="22" width="6.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
@@ -16686,214 +17081,214 @@
       </c>
       <c r="R60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V60" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B61" s="9">
         <v>1015</v>
       </c>
       <c r="C61" s="1">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D61" s="15">
-        <v>1484</v>
+        <v>1483</v>
       </c>
       <c r="E61" s="9">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="F61" s="1">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G61" s="15">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="H61" s="9">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="I61" s="1">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="J61" s="15">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="K61" s="9">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="L61" s="1">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M61" s="15">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="N61" s="9">
         <v>18</v>
       </c>
       <c r="O61" s="1">
         <v>11</v>
       </c>
       <c r="P61" s="15">
         <v>29</v>
       </c>
       <c r="Q61" s="9">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="R61" s="1">
         <v>32</v>
       </c>
       <c r="S61" s="15">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T61" s="9">
         <f>SUM(B61,E61,H61,K61,N61,Q61)</f>
         <v>2399</v>
       </c>
       <c r="U61" s="1">
         <f t="shared" ref="U61:U66" si="15">SUM(C61,F61,I61,L61,O61,R61)</f>
         <v>1498</v>
       </c>
       <c r="V61" s="14">
         <f t="shared" ref="V61:V66" si="16">SUM(D61,G61,J61,M61,P61,S61)</f>
         <v>3897</v>
       </c>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B62" s="9">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>46</v>
       </c>
       <c r="D62" s="15">
         <v>199</v>
       </c>
       <c r="E62" s="9">
         <v>206</v>
       </c>
       <c r="F62" s="1">
         <v>160</v>
       </c>
       <c r="G62" s="15">
         <v>366</v>
       </c>
       <c r="H62" s="9">
         <v>173</v>
       </c>
       <c r="I62" s="1">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J62" s="15">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K62" s="9">
         <v>116</v>
       </c>
       <c r="L62" s="1">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M62" s="15">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="N62" s="9">
         <v>8</v>
       </c>
       <c r="O62" s="1">
         <v>9</v>
       </c>
       <c r="P62" s="15">
         <v>17</v>
       </c>
       <c r="Q62" s="9">
         <v>4</v>
       </c>
       <c r="R62" s="1">
         <v>8</v>
       </c>
       <c r="S62" s="15">
         <v>12</v>
       </c>
       <c r="T62" s="9">
         <f t="shared" ref="T62:T66" si="17">SUM(B62,E62,H62,K62,N62,Q62)</f>
         <v>660</v>
       </c>
       <c r="U62" s="1">
         <f t="shared" si="15"/>
         <v>430</v>
       </c>
       <c r="V62" s="14">
         <f t="shared" si="16"/>
         <v>1090</v>
       </c>
     </row>
     <row r="63" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B63" s="9">
         <v>139</v>
       </c>
       <c r="C63" s="1">
         <v>57</v>
       </c>
       <c r="D63" s="15">
         <v>196</v>
       </c>
       <c r="E63" s="9">
         <v>199</v>
       </c>
       <c r="F63" s="1">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G63" s="15">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="H63" s="9">
         <v>97</v>
       </c>
       <c r="I63" s="1">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J63" s="15">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K63" s="9">
         <v>62</v>
       </c>
       <c r="L63" s="1">
         <v>65</v>
       </c>
       <c r="M63" s="15">
         <v>127</v>
       </c>
       <c r="N63" s="9">
         <v>10</v>
       </c>
       <c r="O63" s="1">
         <v>7</v>
       </c>
       <c r="P63" s="15">
         <v>17</v>
       </c>
       <c r="Q63" s="9">
         <v>4</v>
       </c>
       <c r="R63" s="1">
         <v>6</v>
       </c>
@@ -17041,99 +17436,99 @@
       </c>
       <c r="S65" s="15">
         <v>11</v>
       </c>
       <c r="T65" s="9">
         <f t="shared" si="17"/>
         <v>560</v>
       </c>
       <c r="U65" s="1">
         <f t="shared" si="15"/>
         <v>419</v>
       </c>
       <c r="V65" s="14">
         <f t="shared" si="16"/>
         <v>979</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="12">
         <v>1587</v>
       </c>
       <c r="C66" s="13">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D66" s="16">
-        <v>2281</v>
+        <v>2280</v>
       </c>
       <c r="E66" s="12">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="F66" s="13">
         <v>981</v>
       </c>
       <c r="G66" s="16">
-        <v>2340</v>
+        <v>2345</v>
       </c>
       <c r="H66" s="12">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="I66" s="13">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="J66" s="16">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="K66" s="12">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="L66" s="13">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="M66" s="16">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="N66" s="12">
         <v>43</v>
       </c>
       <c r="O66" s="13">
         <v>49</v>
       </c>
       <c r="P66" s="16">
         <v>92</v>
       </c>
       <c r="Q66" s="12">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R66" s="13">
         <v>61</v>
       </c>
       <c r="S66" s="16">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="T66" s="12">
         <f t="shared" si="17"/>
         <v>4718</v>
       </c>
       <c r="U66" s="13">
         <f t="shared" si="15"/>
         <v>3154</v>
       </c>
       <c r="V66" s="17">
         <f t="shared" si="16"/>
         <v>7872</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A67" s="25"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A68" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C68" s="69"/>
@@ -17270,457 +17665,457 @@
       </c>
       <c r="Q71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V71" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="9">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="C72" s="1">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="D72" s="15">
-        <v>1466</v>
+        <v>1480</v>
       </c>
       <c r="E72" s="9">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="F72" s="1">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G72" s="15">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="H72" s="9">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="I72" s="1">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="J72" s="15">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="K72" s="9">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="L72" s="1">
         <v>204</v>
       </c>
       <c r="M72" s="15">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="N72" s="9">
         <v>14</v>
       </c>
       <c r="O72" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="P72" s="15">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q72" s="9">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="R72" s="1">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="S72" s="15">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="T72" s="9">
         <f>SUM(B72,E72,H72,K72,N72,Q72)</f>
         <v>2085</v>
       </c>
       <c r="U72" s="1">
         <f t="shared" ref="U72:U77" si="18">SUM(C72,F72,I72,L72,O72,R72)</f>
         <v>1655</v>
       </c>
       <c r="V72" s="14">
         <f t="shared" ref="V72:V77" si="19">SUM(D72,G72,J72,M72,P72,S72)</f>
         <v>3740</v>
       </c>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="9">
         <v>175</v>
       </c>
       <c r="C73" s="1">
         <v>53</v>
       </c>
       <c r="D73" s="15">
         <v>228</v>
       </c>
       <c r="E73" s="9">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F73" s="1">
         <v>155</v>
       </c>
       <c r="G73" s="15">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H73" s="9">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I73" s="1">
         <v>125</v>
       </c>
       <c r="J73" s="15">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="K73" s="9">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L73" s="1">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M73" s="15">
         <v>229</v>
       </c>
       <c r="N73" s="9">
         <v>12</v>
       </c>
       <c r="O73" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="P73" s="15">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q73" s="9">
         <v>8</v>
       </c>
       <c r="R73" s="1">
         <v>10</v>
       </c>
       <c r="S73" s="15">
         <v>18</v>
       </c>
       <c r="T73" s="9">
         <f t="shared" ref="T73:T77" si="20">SUM(B73,E73,H73,K73,N73,Q73)</f>
         <v>591</v>
       </c>
       <c r="U73" s="1">
         <f t="shared" si="18"/>
         <v>478</v>
       </c>
       <c r="V73" s="14">
         <f t="shared" si="19"/>
         <v>1069</v>
       </c>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B74" s="9">
         <v>109</v>
       </c>
       <c r="C74" s="1">
         <v>59</v>
       </c>
       <c r="D74" s="15">
         <v>168</v>
       </c>
       <c r="E74" s="9">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="1">
         <v>195</v>
       </c>
       <c r="G74" s="15">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H74" s="9">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I74" s="1">
         <v>115</v>
       </c>
       <c r="J74" s="15">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K74" s="9">
         <v>63</v>
       </c>
       <c r="L74" s="1">
         <v>93</v>
       </c>
       <c r="M74" s="15">
         <v>156</v>
       </c>
       <c r="N74" s="9">
         <v>9</v>
       </c>
       <c r="O74" s="1">
         <v>19</v>
       </c>
       <c r="P74" s="15">
         <v>28</v>
       </c>
       <c r="Q74" s="9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="R74" s="1">
         <v>7</v>
       </c>
       <c r="S74" s="15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="T74" s="9">
         <f t="shared" si="20"/>
         <v>477</v>
       </c>
       <c r="U74" s="1">
         <f t="shared" si="18"/>
         <v>488</v>
       </c>
       <c r="V74" s="14">
         <f t="shared" si="19"/>
         <v>965</v>
       </c>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A75" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B75" s="9">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C75" s="1">
         <v>48</v>
       </c>
       <c r="D75" s="15">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E75" s="9">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F75" s="1">
         <v>162</v>
       </c>
       <c r="G75" s="15">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H75" s="9">
         <v>103</v>
       </c>
       <c r="I75" s="1">
         <v>86</v>
       </c>
       <c r="J75" s="15">
         <v>189</v>
       </c>
       <c r="K75" s="9">
         <v>77</v>
       </c>
       <c r="L75" s="1">
         <v>80</v>
       </c>
       <c r="M75" s="15">
         <v>157</v>
       </c>
       <c r="N75" s="9">
         <v>6</v>
       </c>
       <c r="O75" s="1">
         <v>14</v>
       </c>
       <c r="P75" s="15">
         <v>20</v>
       </c>
       <c r="Q75" s="9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="R75" s="1">
         <v>6</v>
       </c>
       <c r="S75" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="T75" s="9">
         <f t="shared" si="20"/>
         <v>511</v>
       </c>
       <c r="U75" s="1">
         <f t="shared" si="18"/>
         <v>396</v>
       </c>
       <c r="V75" s="14">
         <f t="shared" si="19"/>
         <v>907</v>
       </c>
     </row>
     <row r="76" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A76" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B76" s="9">
         <v>121</v>
       </c>
       <c r="C76" s="1">
         <v>62</v>
       </c>
       <c r="D76" s="15">
         <v>183</v>
       </c>
       <c r="E76" s="9">
         <v>120</v>
       </c>
       <c r="F76" s="1">
         <v>147</v>
       </c>
       <c r="G76" s="15">
         <v>267</v>
       </c>
       <c r="H76" s="9">
         <v>115</v>
       </c>
       <c r="I76" s="1">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J76" s="15">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K76" s="9">
         <v>78</v>
       </c>
       <c r="L76" s="1">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M76" s="15">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="N76" s="9">
         <v>18</v>
       </c>
       <c r="O76" s="1">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P76" s="15">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q76" s="9">
         <v>5</v>
       </c>
       <c r="R76" s="1">
         <v>4</v>
       </c>
       <c r="S76" s="15">
         <v>9</v>
       </c>
       <c r="T76" s="9">
         <f t="shared" si="20"/>
         <v>457</v>
       </c>
       <c r="U76" s="1">
         <f t="shared" si="18"/>
         <v>448</v>
       </c>
       <c r="V76" s="14">
         <f t="shared" si="19"/>
         <v>905</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="12">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="C77" s="13">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="D77" s="16">
-        <v>2280</v>
+        <v>2295</v>
       </c>
       <c r="E77" s="12">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="F77" s="13">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="G77" s="16">
-        <v>2059</v>
+        <v>2076</v>
       </c>
       <c r="H77" s="12">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="I77" s="13">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="J77" s="16">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="K77" s="12">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="L77" s="13">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="M77" s="16">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="N77" s="12">
         <v>59</v>
       </c>
       <c r="O77" s="13">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="P77" s="16">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="Q77" s="12">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="R77" s="13">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="S77" s="16">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="T77" s="12">
         <f t="shared" si="20"/>
         <v>4121</v>
       </c>
       <c r="U77" s="13">
         <f t="shared" si="18"/>
         <v>3465</v>
       </c>
       <c r="V77" s="17">
         <f t="shared" si="19"/>
         <v>7586</v>
       </c>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A79" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
@@ -17854,565 +18249,564 @@
       </c>
       <c r="Q82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V82" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A83" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B83" s="9">
-        <v>732</v>
+        <v>748</v>
       </c>
       <c r="C83" s="1">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="D83" s="15">
-        <v>1116</v>
+        <v>1147</v>
       </c>
       <c r="E83" s="9">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="F83" s="1">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G83" s="15">
-        <v>671</v>
+        <v>693</v>
       </c>
       <c r="H83" s="9">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="I83" s="1">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="J83" s="15">
-        <v>757</v>
+        <v>781</v>
       </c>
       <c r="K83" s="9">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="L83" s="1">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M83" s="15">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="N83" s="9">
         <v>13</v>
       </c>
       <c r="O83" s="1">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P83" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Q83" s="9">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="R83" s="1">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="S83" s="15">
-        <v>118</v>
+        <v>56</v>
       </c>
       <c r="T83" s="9">
         <f>SUM(B83,E83,H83,K83,N83,Q83)</f>
         <v>1654</v>
       </c>
       <c r="U83" s="1">
         <f t="shared" ref="U83:U88" si="21">SUM(C83,F83,I83,L83,O83,R83)</f>
         <v>1377</v>
       </c>
       <c r="V83" s="14">
         <f t="shared" ref="V83:V88" si="22">SUM(D83,G83,J83,M83,P83,S83)</f>
         <v>3031</v>
       </c>
     </row>
     <row r="84" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A84" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B84" s="9">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C84" s="1">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D84" s="15">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E84" s="9">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F84" s="1">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G84" s="15">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H84" s="9">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="I84" s="1">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J84" s="15">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="K84" s="9">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L84" s="1">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M84" s="15">
         <v>185</v>
       </c>
       <c r="N84" s="9">
         <v>13</v>
       </c>
       <c r="O84" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P84" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q84" s="9">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="R84" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="S84" s="15">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="T84" s="9">
         <f t="shared" ref="T84:T88" si="23">SUM(B84,E84,H84,K84,N84,Q84)</f>
         <v>451</v>
       </c>
       <c r="U84" s="1">
         <f t="shared" si="21"/>
         <v>381</v>
       </c>
       <c r="V84" s="14">
         <f t="shared" si="22"/>
         <v>832</v>
       </c>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A85" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="9">
         <v>93</v>
       </c>
       <c r="C85" s="1">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D85" s="15">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E85" s="9">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="F85" s="1">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G85" s="15">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="H85" s="9">
         <v>91</v>
       </c>
       <c r="I85" s="1">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="J85" s="15">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="K85" s="9">
         <v>60</v>
       </c>
       <c r="L85" s="1">
         <v>67</v>
       </c>
       <c r="M85" s="15">
         <v>127</v>
       </c>
       <c r="N85" s="9">
         <v>5</v>
       </c>
       <c r="O85" s="1">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="P85" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="Q85" s="9">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="R85" s="1">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="S85" s="15">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="T85" s="9">
         <f t="shared" si="23"/>
         <v>428</v>
       </c>
       <c r="U85" s="1">
         <f t="shared" si="21"/>
         <v>393</v>
       </c>
       <c r="V85" s="14">
         <f t="shared" si="22"/>
         <v>821</v>
       </c>
     </row>
     <row r="86" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A86" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B86" s="9">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C86" s="1">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D86" s="15">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E86" s="9">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F86" s="1">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G86" s="15">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="H86" s="9">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I86" s="1">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="J86" s="15">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="K86" s="9">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L86" s="1">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M86" s="15">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="N86" s="9">
         <v>5</v>
       </c>
       <c r="O86" s="1">
         <v>10</v>
       </c>
       <c r="P86" s="15">
         <v>15</v>
       </c>
       <c r="Q86" s="9">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="R86" s="1">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="S86" s="15">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="T86" s="9">
         <f t="shared" si="23"/>
         <v>395</v>
       </c>
       <c r="U86" s="1">
         <f t="shared" si="21"/>
         <v>323</v>
       </c>
       <c r="V86" s="14">
         <f t="shared" si="22"/>
         <v>718</v>
       </c>
     </row>
     <row r="87" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A87" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B87" s="9">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C87" s="1">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D87" s="15">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E87" s="9">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F87" s="1">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="G87" s="15">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="H87" s="9">
         <v>87</v>
       </c>
       <c r="I87" s="1">
+        <v>84</v>
+      </c>
+      <c r="J87" s="15">
+        <v>171</v>
+      </c>
+      <c r="K87" s="9">
+        <v>64</v>
+      </c>
+      <c r="L87" s="1">
         <v>85</v>
       </c>
-      <c r="J87" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="M87" s="15">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="N87" s="9">
         <v>8</v>
       </c>
       <c r="O87" s="1">
         <v>10</v>
       </c>
       <c r="P87" s="15">
         <v>18</v>
       </c>
       <c r="Q87" s="9">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="R87" s="1">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="S87" s="15">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="T87" s="9">
         <f t="shared" si="23"/>
         <v>382</v>
       </c>
       <c r="U87" s="1">
         <f t="shared" si="21"/>
         <v>357</v>
       </c>
       <c r="V87" s="14">
         <f t="shared" si="22"/>
         <v>739</v>
       </c>
     </row>
     <row r="88" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="12">
-        <v>1178</v>
+        <v>1206</v>
       </c>
       <c r="C88" s="13">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="D88" s="16">
-        <v>1744</v>
+        <v>1795</v>
       </c>
       <c r="E88" s="12">
-        <v>817</v>
+        <v>854</v>
       </c>
       <c r="F88" s="13">
-        <v>834</v>
+        <v>858</v>
       </c>
       <c r="G88" s="16">
-        <v>1651</v>
+        <v>1712</v>
       </c>
       <c r="H88" s="12">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="I88" s="13">
-        <v>729</v>
+        <v>753</v>
       </c>
       <c r="J88" s="16">
-        <v>1470</v>
+        <v>1500</v>
       </c>
       <c r="K88" s="12">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="L88" s="13">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="M88" s="16">
-        <v>963</v>
+        <v>955</v>
       </c>
       <c r="N88" s="12">
         <v>44</v>
       </c>
       <c r="O88" s="13">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P88" s="16">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Q88" s="12">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="R88" s="13">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="S88" s="16">
-        <v>219</v>
+        <v>81</v>
       </c>
       <c r="T88" s="12">
         <f t="shared" si="23"/>
         <v>3310</v>
       </c>
       <c r="U88" s="13">
         <f t="shared" si="21"/>
         <v>2831</v>
       </c>
       <c r="V88" s="17">
         <f t="shared" si="22"/>
         <v>6141</v>
       </c>
     </row>
-    <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.35"/>
-    <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A90" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="69"/>
       <c r="Q90" s="69"/>
       <c r="R90" s="69"/>
       <c r="S90" s="69"/>
       <c r="T90" s="69"/>
       <c r="U90" s="69"/>
       <c r="V90" s="69"/>
     </row>
-    <row r="91" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="91" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A91" s="68"/>
       <c r="B91" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="70"/>
       <c r="D91" s="70"/>
       <c r="E91" s="70"/>
       <c r="F91" s="70"/>
       <c r="G91" s="70"/>
       <c r="H91" s="70"/>
       <c r="I91" s="70"/>
       <c r="J91" s="70"/>
       <c r="K91" s="70"/>
       <c r="L91" s="70"/>
       <c r="M91" s="70"/>
       <c r="N91" s="70"/>
       <c r="O91" s="70"/>
       <c r="P91" s="70"/>
       <c r="Q91" s="70"/>
       <c r="R91" s="70"/>
       <c r="S91" s="70"/>
       <c r="T91" s="70"/>
       <c r="U91" s="70"/>
       <c r="V91" s="70"/>
     </row>
-    <row r="92" spans="1:22" ht="27.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:22" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="68"/>
       <c r="B92" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="60"/>
       <c r="D92" s="67"/>
       <c r="E92" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F92" s="60"/>
       <c r="G92" s="67"/>
       <c r="H92" s="59" t="s">
         <v>28</v>
       </c>
       <c r="I92" s="60"/>
       <c r="J92" s="67"/>
       <c r="K92" s="59" t="s">
         <v>29</v>
       </c>
       <c r="L92" s="60"/>
       <c r="M92" s="67"/>
       <c r="N92" s="59" t="s">
         <v>30</v>
       </c>
       <c r="O92" s="60"/>
       <c r="P92" s="67"/>
       <c r="Q92" s="59" t="s">
         <v>31</v>
       </c>
       <c r="R92" s="60"/>
       <c r="S92" s="67"/>
       <c r="T92" s="59" t="s">
         <v>13</v>
       </c>
       <c r="U92" s="60"/>
       <c r="V92" s="61"/>
     </row>
-    <row r="93" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A93" s="68"/>
       <c r="B93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>15</v>
       </c>
@@ -18434,290 +18828,506 @@
       <c r="O93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V93" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="94" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A94" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B94" s="9"/>
-[...16 lines deleted...]
-      <c r="S94" s="15"/>
+      <c r="B94" s="9">
+        <v>866</v>
+      </c>
+      <c r="C94" s="1">
+        <v>390</v>
+      </c>
+      <c r="D94" s="15">
+        <v>1256</v>
+      </c>
+      <c r="E94" s="9">
+        <v>380</v>
+      </c>
+      <c r="F94" s="1">
+        <v>353</v>
+      </c>
+      <c r="G94" s="15">
+        <v>733</v>
+      </c>
+      <c r="H94" s="9">
+        <v>487</v>
+      </c>
+      <c r="I94" s="1">
+        <v>440</v>
+      </c>
+      <c r="J94" s="15">
+        <v>927</v>
+      </c>
+      <c r="K94" s="9">
+        <v>193</v>
+      </c>
+      <c r="L94" s="1">
+        <v>228</v>
+      </c>
+      <c r="M94" s="15">
+        <v>421</v>
+      </c>
+      <c r="N94" s="9">
+        <v>15</v>
+      </c>
+      <c r="O94" s="1">
+        <v>12</v>
+      </c>
+      <c r="P94" s="15">
+        <v>27</v>
+      </c>
+      <c r="Q94" s="9">
+        <v>52</v>
+      </c>
+      <c r="R94" s="1">
+        <v>66</v>
+      </c>
+      <c r="S94" s="15">
+        <v>118</v>
+      </c>
       <c r="T94" s="9">
         <f>SUM(B94,E94,H94,K94,N94,Q94)</f>
-        <v>0</v>
+        <v>1993</v>
       </c>
       <c r="U94" s="1">
         <f t="shared" ref="U94:U99" si="24">SUM(C94,F94,I94,L94,O94,R94)</f>
-        <v>0</v>
+        <v>1489</v>
       </c>
       <c r="V94" s="14">
         <f t="shared" ref="V94:V99" si="25">SUM(D94,G94,J94,M94,P94,S94)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A95" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B95" s="9"/>
-[...16 lines deleted...]
-      <c r="S95" s="15"/>
+      <c r="B95" s="9">
+        <v>136</v>
+      </c>
+      <c r="C95" s="1">
+        <v>48</v>
+      </c>
+      <c r="D95" s="15">
+        <v>184</v>
+      </c>
+      <c r="E95" s="9">
+        <v>137</v>
+      </c>
+      <c r="F95" s="1">
+        <v>158</v>
+      </c>
+      <c r="G95" s="15">
+        <v>295</v>
+      </c>
+      <c r="H95" s="9">
+        <v>146</v>
+      </c>
+      <c r="I95" s="1">
+        <v>107</v>
+      </c>
+      <c r="J95" s="15">
+        <v>253</v>
+      </c>
+      <c r="K95" s="9">
+        <v>115</v>
+      </c>
+      <c r="L95" s="1">
+        <v>105</v>
+      </c>
+      <c r="M95" s="15">
+        <v>220</v>
+      </c>
+      <c r="N95" s="9">
+        <v>23</v>
+      </c>
+      <c r="O95" s="1">
+        <v>22</v>
+      </c>
+      <c r="P95" s="15">
+        <v>45</v>
+      </c>
+      <c r="Q95" s="9">
+        <v>15</v>
+      </c>
+      <c r="R95" s="1">
+        <v>11</v>
+      </c>
+      <c r="S95" s="15">
+        <v>26</v>
+      </c>
       <c r="T95" s="9">
         <f t="shared" ref="T95:T99" si="26">SUM(B95,E95,H95,K95,N95,Q95)</f>
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="U95" s="1">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>451</v>
       </c>
       <c r="V95" s="14">
         <f t="shared" si="25"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A96" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B96" s="9"/>
-[...16 lines deleted...]
-      <c r="S96" s="15"/>
+      <c r="B96" s="9">
+        <v>181</v>
+      </c>
+      <c r="C96" s="1">
+        <v>62</v>
+      </c>
+      <c r="D96" s="15">
+        <v>243</v>
+      </c>
+      <c r="E96" s="9">
+        <v>203</v>
+      </c>
+      <c r="F96" s="1">
+        <v>227</v>
+      </c>
+      <c r="G96" s="15">
+        <v>430</v>
+      </c>
+      <c r="H96" s="9">
+        <v>140</v>
+      </c>
+      <c r="I96" s="1">
+        <v>133</v>
+      </c>
+      <c r="J96" s="15">
+        <v>273</v>
+      </c>
+      <c r="K96" s="9">
+        <v>60</v>
+      </c>
+      <c r="L96" s="1">
+        <v>88</v>
+      </c>
+      <c r="M96" s="15">
+        <v>148</v>
+      </c>
+      <c r="N96" s="9">
+        <v>9</v>
+      </c>
+      <c r="O96" s="1">
+        <v>15</v>
+      </c>
+      <c r="P96" s="15">
+        <v>24</v>
+      </c>
+      <c r="Q96" s="9">
+        <v>9</v>
+      </c>
+      <c r="R96" s="1">
+        <v>11</v>
+      </c>
+      <c r="S96" s="15">
+        <v>20</v>
+      </c>
       <c r="T96" s="9">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>602</v>
       </c>
       <c r="U96" s="1">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="V96" s="14">
         <f t="shared" si="25"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A97" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B97" s="9"/>
-[...16 lines deleted...]
-      <c r="S97" s="15"/>
+      <c r="B97" s="9">
+        <v>129</v>
+      </c>
+      <c r="C97" s="1">
+        <v>48</v>
+      </c>
+      <c r="D97" s="15">
+        <v>177</v>
+      </c>
+      <c r="E97" s="9">
+        <v>130</v>
+      </c>
+      <c r="F97" s="1">
+        <v>141</v>
+      </c>
+      <c r="G97" s="15">
+        <v>271</v>
+      </c>
+      <c r="H97" s="9">
+        <v>124</v>
+      </c>
+      <c r="I97" s="1">
+        <v>81</v>
+      </c>
+      <c r="J97" s="15">
+        <v>205</v>
+      </c>
+      <c r="K97" s="9">
+        <v>77</v>
+      </c>
+      <c r="L97" s="1">
+        <v>86</v>
+      </c>
+      <c r="M97" s="15">
+        <v>163</v>
+      </c>
+      <c r="N97" s="9">
+        <v>8</v>
+      </c>
+      <c r="O97" s="1">
+        <v>9</v>
+      </c>
+      <c r="P97" s="15">
+        <v>17</v>
+      </c>
+      <c r="Q97" s="9">
+        <v>19</v>
+      </c>
+      <c r="R97" s="1">
+        <v>12</v>
+      </c>
+      <c r="S97" s="15">
+        <v>31</v>
+      </c>
       <c r="T97" s="9">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="U97" s="1">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>377</v>
       </c>
       <c r="V97" s="14">
         <f t="shared" si="25"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A98" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B98" s="9"/>
-[...16 lines deleted...]
-      <c r="S98" s="15"/>
+      <c r="B98" s="9">
+        <v>144</v>
+      </c>
+      <c r="C98" s="1">
+        <v>40</v>
+      </c>
+      <c r="D98" s="15">
+        <v>184</v>
+      </c>
+      <c r="E98" s="9">
+        <v>144</v>
+      </c>
+      <c r="F98" s="1">
+        <v>142</v>
+      </c>
+      <c r="G98" s="15">
+        <v>286</v>
+      </c>
+      <c r="H98" s="9">
+        <v>96</v>
+      </c>
+      <c r="I98" s="1">
+        <v>89</v>
+      </c>
+      <c r="J98" s="15">
+        <v>185</v>
+      </c>
+      <c r="K98" s="9">
+        <v>66</v>
+      </c>
+      <c r="L98" s="1">
+        <v>105</v>
+      </c>
+      <c r="M98" s="15">
+        <v>171</v>
+      </c>
+      <c r="N98" s="9">
+        <v>7</v>
+      </c>
+      <c r="O98" s="1">
+        <v>17</v>
+      </c>
+      <c r="P98" s="15">
+        <v>24</v>
+      </c>
+      <c r="Q98" s="9">
+        <v>14</v>
+      </c>
+      <c r="R98" s="1">
+        <v>18</v>
+      </c>
+      <c r="S98" s="15">
+        <v>32</v>
+      </c>
       <c r="T98" s="9">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>471</v>
       </c>
       <c r="U98" s="1">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>411</v>
       </c>
       <c r="V98" s="14">
         <f t="shared" si="25"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A99" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="12"/>
-[...16 lines deleted...]
-      <c r="S99" s="16"/>
+      <c r="B99" s="12">
+        <v>1456</v>
+      </c>
+      <c r="C99" s="13">
+        <v>588</v>
+      </c>
+      <c r="D99" s="16">
+        <v>2044</v>
+      </c>
+      <c r="E99" s="12">
+        <v>994</v>
+      </c>
+      <c r="F99" s="13">
+        <v>1021</v>
+      </c>
+      <c r="G99" s="16">
+        <v>2015</v>
+      </c>
+      <c r="H99" s="12">
+        <v>993</v>
+      </c>
+      <c r="I99" s="13">
+        <v>850</v>
+      </c>
+      <c r="J99" s="16">
+        <v>1843</v>
+      </c>
+      <c r="K99" s="12">
+        <v>511</v>
+      </c>
+      <c r="L99" s="13">
+        <v>612</v>
+      </c>
+      <c r="M99" s="16">
+        <v>1123</v>
+      </c>
+      <c r="N99" s="12">
+        <v>62</v>
+      </c>
+      <c r="O99" s="13">
+        <v>75</v>
+      </c>
+      <c r="P99" s="16">
+        <v>137</v>
+      </c>
+      <c r="Q99" s="12">
+        <v>109</v>
+      </c>
+      <c r="R99" s="13">
+        <v>118</v>
+      </c>
+      <c r="S99" s="16">
+        <v>227</v>
+      </c>
       <c r="T99" s="12">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>4125</v>
       </c>
       <c r="U99" s="13">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>3264</v>
       </c>
       <c r="V99" s="17">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>7389</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.35"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A101" s="68" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C101" s="69"/>
       <c r="D101" s="69"/>
       <c r="E101" s="69"/>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="69"/>
       <c r="I101" s="69"/>
       <c r="J101" s="69"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="N101" s="69"/>
       <c r="O101" s="69"/>
       <c r="P101" s="69"/>
       <c r="Q101" s="69"/>
       <c r="R101" s="69"/>
       <c r="S101" s="69"/>
       <c r="T101" s="69"/>
       <c r="U101" s="69"/>
       <c r="V101" s="69"/>
     </row>
-    <row r="102" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="102" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A102" s="68"/>
       <c r="B102" s="70" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="70"/>
       <c r="D102" s="70"/>
       <c r="E102" s="70"/>
       <c r="F102" s="70"/>
       <c r="G102" s="70"/>
       <c r="H102" s="70"/>
       <c r="I102" s="70"/>
       <c r="J102" s="70"/>
       <c r="K102" s="70"/>
       <c r="L102" s="70"/>
       <c r="M102" s="70"/>
       <c r="N102" s="70"/>
       <c r="O102" s="70"/>
       <c r="P102" s="70"/>
       <c r="Q102" s="70"/>
       <c r="R102" s="70"/>
       <c r="S102" s="70"/>
       <c r="T102" s="70"/>
       <c r="U102" s="70"/>
       <c r="V102" s="70"/>
     </row>
@@ -18943,51 +19553,51 @@
       <c r="H108" s="9"/>
       <c r="I108" s="1"/>
       <c r="J108" s="15"/>
       <c r="K108" s="9"/>
       <c r="L108" s="1"/>
       <c r="M108" s="15"/>
       <c r="N108" s="9"/>
       <c r="O108" s="1"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="9"/>
       <c r="R108" s="1"/>
       <c r="S108" s="15"/>
       <c r="T108" s="9">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="U108" s="1">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="V108" s="14">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
     </row>
-    <row r="109" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="109" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A109" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B109" s="9"/>
       <c r="C109" s="1"/>
       <c r="D109" s="15"/>
       <c r="E109" s="9"/>
       <c r="F109" s="1"/>
       <c r="G109" s="15"/>
       <c r="H109" s="9"/>
       <c r="I109" s="1"/>
       <c r="J109" s="15"/>
       <c r="K109" s="9"/>
       <c r="L109" s="1"/>
       <c r="M109" s="15"/>
       <c r="N109" s="9"/>
       <c r="O109" s="1"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="9"/>
       <c r="R109" s="1"/>
       <c r="S109" s="15"/>
       <c r="T109" s="9">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
@@ -19042,51 +19652,51 @@
       </c>
       <c r="B112" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C112" s="69"/>
       <c r="D112" s="69"/>
       <c r="E112" s="69"/>
       <c r="F112" s="69"/>
       <c r="G112" s="69"/>
       <c r="H112" s="69"/>
       <c r="I112" s="69"/>
       <c r="J112" s="69"/>
       <c r="K112" s="69"/>
       <c r="L112" s="69"/>
       <c r="M112" s="69"/>
       <c r="N112" s="69"/>
       <c r="O112" s="69"/>
       <c r="P112" s="69"/>
       <c r="Q112" s="69"/>
       <c r="R112" s="69"/>
       <c r="S112" s="69"/>
       <c r="T112" s="69"/>
       <c r="U112" s="69"/>
       <c r="V112" s="69"/>
     </row>
-    <row r="113" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="113" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A113" s="68"/>
       <c r="B113" s="70" t="s">
         <v>11</v>
       </c>
       <c r="C113" s="70"/>
       <c r="D113" s="70"/>
       <c r="E113" s="70"/>
       <c r="F113" s="70"/>
       <c r="G113" s="70"/>
       <c r="H113" s="70"/>
       <c r="I113" s="70"/>
       <c r="J113" s="70"/>
       <c r="K113" s="70"/>
       <c r="L113" s="70"/>
       <c r="M113" s="70"/>
       <c r="N113" s="70"/>
       <c r="O113" s="70"/>
       <c r="P113" s="70"/>
       <c r="Q113" s="70"/>
       <c r="R113" s="70"/>
       <c r="S113" s="70"/>
       <c r="T113" s="70"/>
       <c r="U113" s="70"/>
       <c r="V113" s="70"/>
     </row>
@@ -19312,51 +19922,51 @@
       <c r="H119" s="9"/>
       <c r="I119" s="1"/>
       <c r="J119" s="15"/>
       <c r="K119" s="9"/>
       <c r="L119" s="1"/>
       <c r="M119" s="15"/>
       <c r="N119" s="9"/>
       <c r="O119" s="1"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="9"/>
       <c r="R119" s="1"/>
       <c r="S119" s="15"/>
       <c r="T119" s="9">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U119" s="1">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V119" s="14">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="120" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A120" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B120" s="9"/>
       <c r="C120" s="1"/>
       <c r="D120" s="15"/>
       <c r="E120" s="9"/>
       <c r="F120" s="1"/>
       <c r="G120" s="15"/>
       <c r="H120" s="9"/>
       <c r="I120" s="1"/>
       <c r="J120" s="15"/>
       <c r="K120" s="9"/>
       <c r="L120" s="1"/>
       <c r="M120" s="15"/>
       <c r="N120" s="9"/>
       <c r="O120" s="1"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="9"/>
       <c r="R120" s="1"/>
       <c r="S120" s="15"/>
       <c r="T120" s="9">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
@@ -19411,51 +20021,51 @@
       </c>
       <c r="B123" s="69" t="s">
         <v>46</v>
       </c>
       <c r="C123" s="69"/>
       <c r="D123" s="69"/>
       <c r="E123" s="69"/>
       <c r="F123" s="69"/>
       <c r="G123" s="69"/>
       <c r="H123" s="69"/>
       <c r="I123" s="69"/>
       <c r="J123" s="69"/>
       <c r="K123" s="69"/>
       <c r="L123" s="69"/>
       <c r="M123" s="69"/>
       <c r="N123" s="69"/>
       <c r="O123" s="69"/>
       <c r="P123" s="69"/>
       <c r="Q123" s="69"/>
       <c r="R123" s="69"/>
       <c r="S123" s="69"/>
       <c r="T123" s="69"/>
       <c r="U123" s="69"/>
       <c r="V123" s="69"/>
     </row>
-    <row r="124" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="124" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A124" s="68"/>
       <c r="B124" s="70" t="s">
         <v>12</v>
       </c>
       <c r="C124" s="70"/>
       <c r="D124" s="70"/>
       <c r="E124" s="70"/>
       <c r="F124" s="70"/>
       <c r="G124" s="70"/>
       <c r="H124" s="70"/>
       <c r="I124" s="70"/>
       <c r="J124" s="70"/>
       <c r="K124" s="70"/>
       <c r="L124" s="70"/>
       <c r="M124" s="70"/>
       <c r="N124" s="70"/>
       <c r="O124" s="70"/>
       <c r="P124" s="70"/>
       <c r="Q124" s="70"/>
       <c r="R124" s="70"/>
       <c r="S124" s="70"/>
       <c r="T124" s="70"/>
       <c r="U124" s="70"/>
       <c r="V124" s="70"/>
     </row>
@@ -19681,51 +20291,51 @@
       <c r="H130" s="9"/>
       <c r="I130" s="1"/>
       <c r="J130" s="15"/>
       <c r="K130" s="9"/>
       <c r="L130" s="1"/>
       <c r="M130" s="15"/>
       <c r="N130" s="9"/>
       <c r="O130" s="1"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="9"/>
       <c r="R130" s="1"/>
       <c r="S130" s="15"/>
       <c r="T130" s="9">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U130" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V130" s="14">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:22" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="131" spans="1:22" hidden="1" x14ac:dyDescent="0.35">
       <c r="A131" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="1"/>
       <c r="D131" s="15"/>
       <c r="E131" s="9"/>
       <c r="F131" s="1"/>
       <c r="G131" s="15"/>
       <c r="H131" s="9"/>
       <c r="I131" s="1"/>
       <c r="J131" s="15"/>
       <c r="K131" s="9"/>
       <c r="L131" s="1"/>
       <c r="M131" s="15"/>
       <c r="N131" s="9"/>
       <c r="O131" s="1"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="9"/>
       <c r="R131" s="1"/>
       <c r="S131" s="15"/>
       <c r="T131" s="9">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
@@ -19915,576 +20525,576 @@
       <c r="Q137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="R137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="U137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="V137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>6292</v>
+        <v>7181</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:D138" si="36">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>3432</v>
+        <v>3843</v>
       </c>
       <c r="D138" s="14">
         <f t="shared" si="36"/>
-        <v>9724</v>
+        <v>11024</v>
       </c>
       <c r="E138" s="49">
         <f>SUM(E6,E17,E28,E39,E50,E61,E72,E83,E94,E105,E116,E127)</f>
-        <v>2993</v>
+        <v>3406</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" ref="F138:V138" si="37">SUM(F6,F17,F28,F39,F50,F61,F72,F83,F94,F105,F116,F127)</f>
-        <v>3211</v>
+        <v>3573</v>
       </c>
       <c r="G138" s="28">
         <f t="shared" si="37"/>
-        <v>6204</v>
+        <v>6979</v>
       </c>
       <c r="H138" s="27">
         <f t="shared" si="37"/>
-        <v>3394</v>
+        <v>3881</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>3464</v>
+        <v>3930</v>
       </c>
       <c r="J138" s="28">
         <f t="shared" si="37"/>
-        <v>6858</v>
+        <v>7811</v>
       </c>
       <c r="K138" s="27">
         <f>SUM(K6,K17,K28,K39,K50,K61,K72,K83,K94,K105,K116,K127)</f>
-        <v>1361</v>
+        <v>1538</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>1712</v>
+        <v>1933</v>
       </c>
       <c r="M138" s="28">
         <f t="shared" si="37"/>
-        <v>3073</v>
+        <v>3471</v>
       </c>
       <c r="N138" s="27">
         <f t="shared" si="37"/>
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="P138" s="28">
         <f t="shared" si="37"/>
-        <v>249</v>
+        <v>276</v>
       </c>
       <c r="Q138" s="27">
         <f t="shared" si="37"/>
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="S138" s="28">
         <f t="shared" si="37"/>
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="T138" s="27">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>14367</v>
+        <v>16360</v>
       </c>
       <c r="U138" s="1">
-        <f t="shared" si="37"/>
-        <v>12211</v>
+        <f>SUM(U6,U17,U28,U39,U50,U61,U72,U83,U94,U105,U116,U127)</f>
+        <v>13700</v>
       </c>
       <c r="V138" s="33">
         <f t="shared" si="37"/>
-        <v>26578</v>
+        <v>30060</v>
       </c>
     </row>
     <row r="139" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>974</v>
+        <v>1112</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>435</v>
+        <v>484</v>
       </c>
       <c r="D139" s="14">
         <f t="shared" si="38"/>
-        <v>1409</v>
+        <v>1596</v>
       </c>
       <c r="E139" s="49">
         <f t="shared" ref="E139:V139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>1077</v>
+        <v>1216</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>1423</v>
+        <v>1583</v>
       </c>
       <c r="G139" s="28">
         <f t="shared" si="39"/>
-        <v>2500</v>
+        <v>2799</v>
       </c>
       <c r="H139" s="27">
         <f t="shared" si="39"/>
-        <v>996</v>
+        <v>1147</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>909</v>
+        <v>1021</v>
       </c>
       <c r="J139" s="28">
         <f t="shared" si="39"/>
-        <v>1905</v>
+        <v>2168</v>
       </c>
       <c r="K139" s="27">
         <f t="shared" si="39"/>
-        <v>762</v>
+        <v>876</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>986</v>
+        <v>1091</v>
       </c>
       <c r="M139" s="28">
         <f t="shared" si="39"/>
-        <v>1748</v>
+        <v>1967</v>
       </c>
       <c r="N139" s="27">
         <f t="shared" si="39"/>
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="P139" s="28">
         <f t="shared" si="39"/>
-        <v>236</v>
+        <v>280</v>
       </c>
       <c r="Q139" s="27">
         <f t="shared" si="39"/>
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="S139" s="28">
         <f t="shared" si="39"/>
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="T139" s="27">
         <f>SUM(T7,T18,T29,T40,T51,T62,T73,T84,T95,T106,T117,T128)</f>
-        <v>3940</v>
+        <v>4512</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>3950</v>
+        <v>4401</v>
       </c>
       <c r="V139" s="33">
         <f t="shared" si="39"/>
-        <v>7890</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="140" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f>SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>843</v>
+        <v>1024</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>483</v>
+        <v>548</v>
       </c>
       <c r="D140" s="14">
         <f t="shared" si="38"/>
-        <v>1326</v>
+        <v>1572</v>
       </c>
       <c r="E140" s="49">
         <f t="shared" ref="E140:V140" si="40">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>1407</v>
+        <v>1617</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="40"/>
-        <v>1646</v>
+        <v>1876</v>
       </c>
       <c r="G140" s="28">
         <f>SUM(G8,G19,G30,G41,G52,G63,G74,G85,G96,G107,G118,G129)</f>
-        <v>3053</v>
+        <v>3493</v>
       </c>
       <c r="H140" s="27">
         <f t="shared" si="40"/>
-        <v>804</v>
+        <v>945</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>936</v>
+        <v>1072</v>
       </c>
       <c r="J140" s="28">
         <f t="shared" si="40"/>
-        <v>1740</v>
+        <v>2017</v>
       </c>
       <c r="K140" s="27">
         <f t="shared" si="40"/>
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>757</v>
+        <v>845</v>
       </c>
       <c r="M140" s="28">
         <f t="shared" si="40"/>
-        <v>1237</v>
+        <v>1385</v>
       </c>
       <c r="N140" s="27">
         <f t="shared" si="40"/>
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="P140" s="28">
         <f t="shared" si="40"/>
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="Q140" s="27">
         <f t="shared" si="40"/>
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
         <v>55</v>
       </c>
       <c r="S140" s="28">
         <f t="shared" si="40"/>
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T140" s="27">
-        <f t="shared" si="40"/>
-        <v>3632</v>
+        <f>SUM(T8,T19,T30,T41,T52,T63,T74,T85,T96,T107,T118,T129)</f>
+        <v>4234</v>
       </c>
       <c r="U140" s="1">
         <f>SUM(U8,U19,U30,U41,U52,U63,U74,U85,U96,U107,U118,U129)</f>
-        <v>3975</v>
+        <v>4511</v>
       </c>
       <c r="V140" s="33">
         <f t="shared" si="40"/>
-        <v>7607</v>
+        <v>8745</v>
       </c>
     </row>
     <row r="141" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f t="shared" si="38"/>
-        <v>1043</v>
+        <v>1176</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="D141" s="14">
         <f t="shared" si="38"/>
-        <v>1463</v>
+        <v>1645</v>
       </c>
       <c r="E141" s="49">
         <f t="shared" ref="E141:V141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>1046</v>
+        <v>1181</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>1328</v>
+        <v>1475</v>
       </c>
       <c r="G141" s="28">
         <f t="shared" si="41"/>
-        <v>2374</v>
+        <v>2656</v>
       </c>
       <c r="H141" s="27">
         <f t="shared" si="41"/>
-        <v>837</v>
+        <v>960</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>827</v>
+        <v>906</v>
       </c>
       <c r="J141" s="28">
         <f t="shared" si="41"/>
-        <v>1664</v>
+        <v>1866</v>
       </c>
       <c r="K141" s="27">
         <f t="shared" si="41"/>
-        <v>605</v>
+        <v>683</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>804</v>
+        <v>893</v>
       </c>
       <c r="M141" s="28">
         <f t="shared" si="41"/>
-        <v>1409</v>
+        <v>1576</v>
       </c>
       <c r="N141" s="27">
         <f t="shared" si="41"/>
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O141" s="1">
         <f>SUM(O9,O20,O31,O42,O53,O64,O75,O86,O97,O108,O119,O130)</f>
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="P141" s="28">
         <f t="shared" si="41"/>
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="Q141" s="27">
         <f t="shared" si="41"/>
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="S141" s="28">
         <f t="shared" si="41"/>
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="T141" s="27">
         <f>SUM(T9,T20,T31,T42,T53,T64,T75,T86,T97,T108,T119,T130)</f>
-        <v>3641</v>
+        <v>4128</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>3534</v>
+        <v>3911</v>
       </c>
       <c r="V141" s="33">
         <f t="shared" si="41"/>
-        <v>7175</v>
+        <v>8039</v>
       </c>
     </row>
     <row r="142" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="54">
         <f t="shared" si="38"/>
-        <v>847</v>
+        <v>998</v>
       </c>
       <c r="C142" s="55">
         <f t="shared" si="38"/>
-        <v>424</v>
+        <v>467</v>
       </c>
       <c r="D142" s="56">
         <f t="shared" si="38"/>
-        <v>1271</v>
+        <v>1465</v>
       </c>
       <c r="E142" s="50">
         <f t="shared" ref="E142:V142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>1010</v>
+        <v>1162</v>
       </c>
       <c r="F142" s="23">
         <f t="shared" si="42"/>
-        <v>1330</v>
+        <v>1480</v>
       </c>
       <c r="G142" s="31">
         <f t="shared" si="42"/>
-        <v>2340</v>
+        <v>2642</v>
       </c>
       <c r="H142" s="30">
         <f t="shared" si="42"/>
-        <v>775</v>
+        <v>871</v>
       </c>
       <c r="I142" s="23">
         <f t="shared" si="42"/>
-        <v>927</v>
+        <v>1014</v>
       </c>
       <c r="J142" s="31">
         <f t="shared" si="42"/>
-        <v>1702</v>
+        <v>1885</v>
       </c>
       <c r="K142" s="30">
         <f>SUM(K10,K21,K32,K43,K54,K65,K76,K87,K98,K109,K120,K131)</f>
-        <v>591</v>
+        <v>658</v>
       </c>
       <c r="L142" s="23">
         <f t="shared" si="42"/>
-        <v>914</v>
+        <v>1024</v>
       </c>
       <c r="M142" s="31">
         <f t="shared" si="42"/>
-        <v>1505</v>
+        <v>1682</v>
       </c>
       <c r="N142" s="30">
         <f t="shared" si="42"/>
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O142" s="23">
         <f t="shared" si="42"/>
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="P142" s="31">
         <f t="shared" si="42"/>
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="Q142" s="30">
         <f t="shared" si="42"/>
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="R142" s="23">
         <f t="shared" si="42"/>
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="S142" s="31">
         <f t="shared" si="42"/>
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="T142" s="30">
         <f t="shared" si="42"/>
-        <v>3334</v>
+        <v>3805</v>
       </c>
       <c r="U142" s="23">
         <f t="shared" si="42"/>
-        <v>3806</v>
+        <v>4217</v>
       </c>
       <c r="V142" s="34">
         <f t="shared" si="42"/>
-        <v>7140</v>
+        <v>8022</v>
       </c>
     </row>
     <row r="143" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="51">
         <f t="shared" si="38"/>
-        <v>9999</v>
+        <v>11491</v>
       </c>
       <c r="C143" s="51">
         <f t="shared" si="38"/>
-        <v>5194</v>
+        <v>5811</v>
       </c>
       <c r="D143" s="52">
         <f t="shared" si="38"/>
-        <v>15193</v>
+        <v>17302</v>
       </c>
       <c r="E143" s="29">
         <f t="shared" ref="E143:V143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>7533</v>
+        <v>8582</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="43"/>
-        <v>8938</v>
+        <v>9987</v>
       </c>
       <c r="G143" s="32">
         <f t="shared" si="43"/>
-        <v>16471</v>
+        <v>18569</v>
       </c>
       <c r="H143" s="29">
         <f t="shared" si="43"/>
-        <v>6806</v>
+        <v>7804</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="43"/>
-        <v>7063</v>
+        <v>7943</v>
       </c>
       <c r="J143" s="32">
         <f t="shared" si="43"/>
-        <v>13869</v>
+        <v>15747</v>
       </c>
       <c r="K143" s="29">
         <f t="shared" si="43"/>
-        <v>3799</v>
+        <v>4295</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="43"/>
-        <v>5173</v>
+        <v>5786</v>
       </c>
       <c r="M143" s="32">
         <f t="shared" si="43"/>
-        <v>8972</v>
+        <v>10081</v>
       </c>
       <c r="N143" s="29">
         <f t="shared" si="43"/>
-        <v>389</v>
+        <v>451</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="43"/>
-        <v>606</v>
+        <v>681</v>
       </c>
       <c r="P143" s="32">
         <f t="shared" si="43"/>
-        <v>995</v>
+        <v>1132</v>
       </c>
       <c r="Q143" s="29">
         <f t="shared" si="43"/>
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="R143" s="13">
         <f t="shared" si="43"/>
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="S143" s="32">
         <f t="shared" si="43"/>
-        <v>890</v>
+        <v>948</v>
       </c>
       <c r="T143" s="29">
         <f>SUM(T11,T22,T33,T44,T55,T66,T77,T88,T99,T110,T121,T132)</f>
-        <v>28914</v>
+        <v>33039</v>
       </c>
       <c r="U143" s="13">
         <f t="shared" si="43"/>
-        <v>27476</v>
+        <v>30740</v>
       </c>
       <c r="V143" s="32">
         <f t="shared" si="43"/>
-        <v>56390</v>
+        <v>63779</v>
       </c>
     </row>
     <row r="144" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A144" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="130">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B3:V3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
@@ -20588,51 +21198,51 @@
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="Q125:S125"/>
     <mergeCell ref="T125:V125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:V134"/>
     <mergeCell ref="B135:V135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:P150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N148" sqref="N148"/>
+      <selection activeCell="S135" sqref="S135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.7265625" customWidth="1"/>
     <col min="2" max="16" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
@@ -23970,288 +24580,468 @@
       <c r="I88" s="13">
         <v>2</v>
       </c>
       <c r="J88" s="17">
         <v>2</v>
       </c>
       <c r="K88" s="12">
         <v>9</v>
       </c>
       <c r="L88" s="13">
         <v>0</v>
       </c>
       <c r="M88" s="17">
         <v>9</v>
       </c>
       <c r="N88" s="12">
         <v>307</v>
       </c>
       <c r="O88" s="13">
         <v>237</v>
       </c>
       <c r="P88" s="17">
         <v>544</v>
       </c>
     </row>
-    <row r="89" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="90" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="90" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="71" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="71"/>
       <c r="D90" s="71"/>
       <c r="E90" s="71"/>
       <c r="F90" s="71"/>
       <c r="G90" s="71"/>
       <c r="H90" s="71"/>
       <c r="I90" s="71"/>
       <c r="J90" s="71"/>
       <c r="K90" s="71"/>
       <c r="L90" s="71"/>
       <c r="M90" s="71"/>
       <c r="N90" s="71"/>
       <c r="O90" s="71"/>
       <c r="P90" s="72"/>
     </row>
-    <row r="91" spans="1:16" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="91" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A91" s="75"/>
       <c r="B91" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="70"/>
       <c r="D91" s="70"/>
       <c r="E91" s="70"/>
       <c r="F91" s="70"/>
       <c r="G91" s="70"/>
       <c r="H91" s="70"/>
       <c r="I91" s="70"/>
       <c r="J91" s="70"/>
       <c r="K91" s="70"/>
       <c r="L91" s="70"/>
       <c r="M91" s="70"/>
       <c r="N91" s="70"/>
       <c r="O91" s="70"/>
       <c r="P91" s="81"/>
     </row>
-    <row r="92" spans="1:16" ht="39" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:16" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="75"/>
       <c r="B92" s="59" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="60"/>
       <c r="D92" s="61"/>
       <c r="E92" s="59" t="s">
         <v>33</v>
       </c>
       <c r="F92" s="60"/>
       <c r="G92" s="61"/>
       <c r="H92" s="59" t="s">
         <v>35</v>
       </c>
       <c r="I92" s="60"/>
       <c r="J92" s="61"/>
       <c r="K92" s="59" t="s">
         <v>34</v>
       </c>
       <c r="L92" s="60"/>
       <c r="M92" s="61"/>
       <c r="N92" s="59" t="s">
         <v>36</v>
       </c>
       <c r="O92" s="60"/>
       <c r="P92" s="61"/>
     </row>
-    <row r="93" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A93" s="75"/>
       <c r="B93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="M93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P93" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="94" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A94" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B94" s="9"/>
-[...15 lines deleted...]
-    <row r="95" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="9">
+        <v>355</v>
+      </c>
+      <c r="C94" s="1">
+        <v>249</v>
+      </c>
+      <c r="D94" s="14">
+        <v>604</v>
+      </c>
+      <c r="E94" s="9">
+        <v>132</v>
+      </c>
+      <c r="F94" s="1">
+        <v>108</v>
+      </c>
+      <c r="G94" s="14">
+        <v>240</v>
+      </c>
+      <c r="H94" s="9">
+        <v>0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0</v>
+      </c>
+      <c r="J94" s="14">
+        <v>0</v>
+      </c>
+      <c r="K94" s="9">
+        <v>0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>0</v>
+      </c>
+      <c r="M94" s="14">
+        <v>0</v>
+      </c>
+      <c r="N94" s="9">
+        <v>190</v>
+      </c>
+      <c r="O94" s="1">
+        <v>109</v>
+      </c>
+      <c r="P94" s="14">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A95" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B95" s="9"/>
-[...15 lines deleted...]
-    <row r="96" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="9">
+        <v>84</v>
+      </c>
+      <c r="C95" s="1">
+        <v>67</v>
+      </c>
+      <c r="D95" s="14">
+        <v>151</v>
+      </c>
+      <c r="E95" s="9">
+        <v>57</v>
+      </c>
+      <c r="F95" s="1">
+        <v>44</v>
+      </c>
+      <c r="G95" s="14">
+        <v>101</v>
+      </c>
+      <c r="H95" s="9">
+        <v>0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2</v>
+      </c>
+      <c r="J95" s="14">
+        <v>2</v>
+      </c>
+      <c r="K95" s="9">
+        <v>3</v>
+      </c>
+      <c r="L95" s="1">
+        <v>0</v>
+      </c>
+      <c r="M95" s="14">
+        <v>3</v>
+      </c>
+      <c r="N95" s="9">
+        <v>70</v>
+      </c>
+      <c r="O95" s="1">
+        <v>56</v>
+      </c>
+      <c r="P95" s="14">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A96" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B96" s="9"/>
-[...15 lines deleted...]
-    <row r="97" spans="1:16" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B96" s="9">
+        <v>106</v>
+      </c>
+      <c r="C96" s="1">
+        <v>87</v>
+      </c>
+      <c r="D96" s="14">
+        <v>193</v>
+      </c>
+      <c r="E96" s="9">
+        <v>66</v>
+      </c>
+      <c r="F96" s="1">
+        <v>71</v>
+      </c>
+      <c r="G96" s="14">
+        <v>137</v>
+      </c>
+      <c r="H96" s="9">
+        <v>0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>1</v>
+      </c>
+      <c r="J96" s="14">
+        <v>1</v>
+      </c>
+      <c r="K96" s="9">
+        <v>2</v>
+      </c>
+      <c r="L96" s="1">
+        <v>0</v>
+      </c>
+      <c r="M96" s="14">
+        <v>2</v>
+      </c>
+      <c r="N96" s="9">
+        <v>83</v>
+      </c>
+      <c r="O96" s="1">
+        <v>69</v>
+      </c>
+      <c r="P96" s="14">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A97" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B97" s="9"/>
-[...15 lines deleted...]
-    <row r="98" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B97" s="9">
+        <v>68</v>
+      </c>
+      <c r="C97" s="1">
+        <v>46</v>
+      </c>
+      <c r="D97" s="14">
+        <v>114</v>
+      </c>
+      <c r="E97" s="9">
+        <v>53</v>
+      </c>
+      <c r="F97" s="1">
+        <v>32</v>
+      </c>
+      <c r="G97" s="14">
+        <v>85</v>
+      </c>
+      <c r="H97" s="9">
+        <v>0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2</v>
+      </c>
+      <c r="J97" s="14">
+        <v>2</v>
+      </c>
+      <c r="K97" s="9">
+        <v>1</v>
+      </c>
+      <c r="L97" s="1">
+        <v>0</v>
+      </c>
+      <c r="M97" s="14">
+        <v>1</v>
+      </c>
+      <c r="N97" s="9">
+        <v>57</v>
+      </c>
+      <c r="O97" s="1">
+        <v>49</v>
+      </c>
+      <c r="P97" s="14">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A98" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B98" s="22"/>
-[...15 lines deleted...]
-    <row r="99" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B98" s="22">
+        <v>57</v>
+      </c>
+      <c r="C98" s="23">
+        <v>58</v>
+      </c>
+      <c r="D98" s="24">
+        <v>115</v>
+      </c>
+      <c r="E98" s="22">
+        <v>28</v>
+      </c>
+      <c r="F98" s="23">
+        <v>39</v>
+      </c>
+      <c r="G98" s="24">
+        <v>67</v>
+      </c>
+      <c r="H98" s="22">
+        <v>0</v>
+      </c>
+      <c r="I98" s="23">
+        <v>0</v>
+      </c>
+      <c r="J98" s="24">
+        <v>0</v>
+      </c>
+      <c r="K98" s="22">
+        <v>2</v>
+      </c>
+      <c r="L98" s="23">
+        <v>0</v>
+      </c>
+      <c r="M98" s="24">
+        <v>2</v>
+      </c>
+      <c r="N98" s="22">
+        <v>52</v>
+      </c>
+      <c r="O98" s="23">
+        <v>49</v>
+      </c>
+      <c r="P98" s="24">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A99" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B99" s="12"/>
-[...13 lines deleted...]
-      <c r="P99" s="17"/>
+      <c r="B99" s="12">
+        <v>670</v>
+      </c>
+      <c r="C99" s="13">
+        <v>507</v>
+      </c>
+      <c r="D99" s="17">
+        <v>1177</v>
+      </c>
+      <c r="E99" s="12">
+        <v>336</v>
+      </c>
+      <c r="F99" s="13">
+        <v>294</v>
+      </c>
+      <c r="G99" s="17">
+        <v>630</v>
+      </c>
+      <c r="H99" s="12">
+        <v>0</v>
+      </c>
+      <c r="I99" s="13">
+        <v>5</v>
+      </c>
+      <c r="J99" s="17">
+        <v>5</v>
+      </c>
+      <c r="K99" s="12">
+        <v>8</v>
+      </c>
+      <c r="L99" s="13">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>8</v>
+      </c>
+      <c r="N99" s="12">
+        <v>452</v>
+      </c>
+      <c r="O99" s="13">
+        <v>332</v>
+      </c>
+      <c r="P99" s="17">
+        <v>784</v>
+      </c>
     </row>
     <row r="100" spans="1:16" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="101" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="71" t="s">
         <v>46</v>
       </c>
       <c r="C101" s="71"/>
       <c r="D101" s="71"/>
       <c r="E101" s="71"/>
       <c r="F101" s="71"/>
       <c r="G101" s="71"/>
       <c r="H101" s="71"/>
       <c r="I101" s="71"/>
       <c r="J101" s="71"/>
       <c r="K101" s="71"/>
       <c r="L101" s="71"/>
       <c r="M101" s="71"/>
       <c r="N101" s="71"/>
       <c r="O101" s="71"/>
       <c r="P101" s="72"/>
     </row>
     <row r="102" spans="1:16" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -25051,432 +25841,432 @@
       <c r="K137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="M137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="P137" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A138" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B138" s="9">
         <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>1991</v>
+        <v>2346</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" ref="C138:P138" si="0">SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>1771</v>
+        <v>2020</v>
       </c>
       <c r="D138" s="14">
         <f t="shared" si="0"/>
-        <v>3762</v>
+        <v>4366</v>
       </c>
       <c r="E138" s="9">
         <f>SUM(E6,E17,E28,E39,E50,E61,E72,E83,E94,E105,E116,E127)</f>
-        <v>885</v>
+        <v>1017</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>731</v>
+        <v>839</v>
       </c>
       <c r="G138" s="14">
         <f t="shared" si="0"/>
-        <v>1616</v>
+        <v>1856</v>
       </c>
       <c r="H138" s="9">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="J138" s="14">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="K138" s="9">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M138" s="14">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
       <c r="N138" s="9">
         <f t="shared" si="0"/>
-        <v>1249</v>
+        <v>1439</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
-        <v>839</v>
+        <v>948</v>
       </c>
       <c r="P138" s="14">
         <f t="shared" si="0"/>
-        <v>2088</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A139" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B139" s="9">
         <f>SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>523</v>
+        <v>607</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" ref="C139:P139" si="1">SUM(C7,C18,C29,C40,C51,C62,C73,C84,C95,C106,C117,C128)</f>
-        <v>447</v>
+        <v>514</v>
       </c>
       <c r="D139" s="14">
         <f t="shared" si="1"/>
-        <v>970</v>
+        <v>1121</v>
       </c>
       <c r="E139" s="9">
         <f t="shared" si="1"/>
-        <v>342</v>
+        <v>399</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="1"/>
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="G139" s="14">
         <f t="shared" si="1"/>
-        <v>686</v>
+        <v>787</v>
       </c>
       <c r="H139" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="1"/>
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J139" s="14">
         <f t="shared" si="1"/>
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K139" s="9">
         <f t="shared" si="1"/>
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="M139" s="14">
         <f t="shared" si="1"/>
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N139" s="9">
         <f t="shared" si="1"/>
-        <v>413</v>
+        <v>483</v>
       </c>
       <c r="O139" s="1">
         <f>SUM(O7,O18,O29,O40,O51,O62,O73,O84,O95,O106,O117,O128)</f>
-        <v>441</v>
+        <v>497</v>
       </c>
       <c r="P139" s="14">
         <f t="shared" si="1"/>
-        <v>854</v>
+        <v>980</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A140" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="9">
         <f t="shared" ref="B140:P140" si="2">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>470</v>
+        <v>576</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="2"/>
-        <v>510</v>
+        <v>597</v>
       </c>
       <c r="D140" s="14">
         <f>SUM(D8,D19,D30,D41,D52,D63,D74,D85,D96,D107,D118,D129)</f>
-        <v>980</v>
+        <v>1173</v>
       </c>
       <c r="E140" s="9">
         <f t="shared" si="2"/>
-        <v>536</v>
+        <v>602</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="2"/>
-        <v>551</v>
+        <v>622</v>
       </c>
       <c r="G140" s="14">
         <f t="shared" si="2"/>
-        <v>1087</v>
+        <v>1224</v>
       </c>
       <c r="H140" s="9">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="I140" s="1">
         <f>SUM(I8,I19,I30,I41,I52,I63,I74,I85,I96,I107,I118,I129)</f>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J140" s="14">
         <f t="shared" si="2"/>
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K140" s="9">
         <f t="shared" si="2"/>
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M140" s="14">
         <f t="shared" si="2"/>
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N140" s="9">
         <f t="shared" si="2"/>
-        <v>581</v>
+        <v>664</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="2"/>
-        <v>495</v>
+        <v>564</v>
       </c>
       <c r="P140" s="14">
         <f t="shared" si="2"/>
-        <v>1076</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A141" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="9">
         <f t="shared" ref="B141:P141" si="3">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>424</v>
+        <v>492</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="3"/>
-        <v>420</v>
+        <v>466</v>
       </c>
       <c r="D141" s="14">
         <f t="shared" si="3"/>
-        <v>844</v>
+        <v>958</v>
       </c>
       <c r="E141" s="9">
         <f t="shared" si="3"/>
-        <v>283</v>
+        <v>336</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="3"/>
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="G141" s="14">
         <f t="shared" si="3"/>
-        <v>542</v>
+        <v>627</v>
       </c>
       <c r="H141" s="9">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J141" s="14">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K141" s="9">
         <f t="shared" si="3"/>
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M141" s="14">
         <f t="shared" si="3"/>
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N141" s="9">
         <f>SUM(N9,N20,N31,N42,N53,N64,N75,N86,N97,N108,N119,N130)</f>
-        <v>396</v>
+        <v>453</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="3"/>
-        <v>355</v>
+        <v>404</v>
       </c>
       <c r="P141" s="14">
         <f t="shared" si="3"/>
-        <v>751</v>
+        <v>857</v>
       </c>
     </row>
     <row r="142" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B142" s="22">
         <f t="shared" ref="B142:P142" si="4">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>441</v>
+        <v>498</v>
       </c>
       <c r="C142" s="23">
         <f t="shared" si="4"/>
-        <v>460</v>
+        <v>518</v>
       </c>
       <c r="D142" s="24">
         <f t="shared" si="4"/>
-        <v>901</v>
+        <v>1016</v>
       </c>
       <c r="E142" s="22">
         <f t="shared" si="4"/>
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="F142" s="23">
         <f t="shared" si="4"/>
-        <v>271</v>
+        <v>310</v>
       </c>
       <c r="G142" s="24">
         <f>SUM(G10,G21,G32,G43,G54,G65,G76,G87,G98,G109,G120,G131)</f>
-        <v>514</v>
+        <v>581</v>
       </c>
       <c r="H142" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I142" s="23">
         <f t="shared" si="4"/>
         <v>7</v>
       </c>
       <c r="J142" s="24">
         <f t="shared" si="4"/>
         <v>7</v>
       </c>
       <c r="K142" s="22">
         <f t="shared" si="4"/>
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L142" s="23">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M142" s="24">
         <f t="shared" si="4"/>
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N142" s="22">
         <f t="shared" si="4"/>
-        <v>340</v>
+        <v>392</v>
       </c>
       <c r="O142" s="23">
         <f t="shared" si="4"/>
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="P142" s="24">
         <f t="shared" si="4"/>
-        <v>772</v>
+        <v>873</v>
       </c>
     </row>
     <row r="143" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A143" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B143" s="12">
         <f t="shared" ref="B143:P143" si="5">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>3849</v>
+        <v>4519</v>
       </c>
       <c r="C143" s="13">
         <f t="shared" si="5"/>
-        <v>3608</v>
+        <v>4115</v>
       </c>
       <c r="D143" s="17">
         <f t="shared" si="5"/>
-        <v>7457</v>
+        <v>8634</v>
       </c>
       <c r="E143" s="12">
         <f t="shared" si="5"/>
-        <v>2289</v>
+        <v>2625</v>
       </c>
       <c r="F143" s="13">
         <f t="shared" si="5"/>
-        <v>2156</v>
+        <v>2450</v>
       </c>
       <c r="G143" s="17">
         <f t="shared" si="5"/>
-        <v>4445</v>
+        <v>5075</v>
       </c>
       <c r="H143" s="12">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
       <c r="I143" s="13">
         <f t="shared" si="5"/>
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J143" s="17">
         <f t="shared" si="5"/>
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="K143" s="12">
         <f t="shared" si="5"/>
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="L143" s="13">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="M143" s="17">
         <f t="shared" si="5"/>
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="N143" s="12">
         <f t="shared" si="5"/>
-        <v>2979</v>
+        <v>3431</v>
       </c>
       <c r="O143" s="13">
         <f t="shared" si="5"/>
-        <v>2562</v>
+        <v>2894</v>
       </c>
       <c r="P143" s="17">
         <f t="shared" si="5"/>
-        <v>5541</v>
+        <v>6325</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A144" s="25"/>
     </row>
     <row r="150" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B150" s="36"/>
       <c r="C150" s="36"/>
       <c r="D150" s="36"/>
       <c r="E150" s="36"/>
       <c r="F150" s="36"/>
       <c r="G150" s="36"/>
       <c r="H150" s="36"/>
       <c r="I150" s="36"/>
       <c r="J150" s="36"/>
       <c r="K150" s="36"/>
       <c r="L150" s="36"/>
       <c r="M150" s="36"/>
       <c r="N150" s="36"/>
       <c r="O150" s="36"/>
       <c r="P150" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="104">
     <mergeCell ref="A2:A5"/>