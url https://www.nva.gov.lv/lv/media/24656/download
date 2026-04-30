--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -7,54 +7,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20338"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā statistika\2026\februaris_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā statistika\2026\marts_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{90B140BF-9802-4632-AD0C-95D6DBB10A3F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DB5D78D-E649-4BD8-83A4-52ACD09273DB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7545" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="179021"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N28" i="6" l="1"/>
   <c r="O28" i="6"/>
   <c r="P28" i="6"/>
   <c r="N29" i="6"/>
@@ -1388,51 +1388,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - februāris</t>
+    <t>Kopā janvāris - marts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2085,135 +2085,135 @@
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2505,51 +2505,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2573,165 +2573,165 @@
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:40" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="92" t="s">
+      <c r="B2" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="93"/>
-[...36 lines deleted...]
-      <c r="AN2" s="93"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="85"/>
-[...5 lines deleted...]
-      <c r="E3" s="89" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="93"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="90"/>
-[...1 lines deleted...]
-      <c r="H3" s="89" t="s">
+      <c r="F3" s="85"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="90"/>
-[...1 lines deleted...]
-      <c r="K3" s="89" t="s">
+      <c r="I3" s="85"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="90"/>
-[...1 lines deleted...]
-      <c r="N3" s="89" t="s">
+      <c r="L3" s="85"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="90"/>
-[...1 lines deleted...]
-      <c r="Q3" s="89" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="90"/>
-[...1 lines deleted...]
-      <c r="T3" s="89" t="s">
+      <c r="R3" s="85"/>
+      <c r="S3" s="86"/>
+      <c r="T3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="90"/>
-[...1 lines deleted...]
-      <c r="W3" s="89" t="s">
+      <c r="U3" s="85"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="90"/>
-[...1 lines deleted...]
-      <c r="Z3" s="89" t="s">
+      <c r="X3" s="85"/>
+      <c r="Y3" s="86"/>
+      <c r="Z3" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="90"/>
-[...1 lines deleted...]
-      <c r="AC3" s="89" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="86"/>
+      <c r="AC3" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="AD3" s="90"/>
-[...1 lines deleted...]
-      <c r="AF3" s="86" t="s">
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="86"/>
+      <c r="AF3" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="AG3" s="94"/>
-[...1 lines deleted...]
-      <c r="AI3" s="89" t="s">
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="86"/>
+      <c r="AI3" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="90"/>
-[...5 lines deleted...]
-      <c r="AN3" s="91"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="86"/>
+      <c r="AL3" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="86"/>
     </row>
     <row r="4" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
+      <c r="A4" s="92"/>
       <c r="B4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -2828,641 +2828,677 @@
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="71">
         <v>1801</v>
       </c>
       <c r="C5" s="72">
         <v>1481</v>
       </c>
       <c r="D5" s="73">
         <v>3282</v>
       </c>
       <c r="E5" s="14">
         <v>1686</v>
       </c>
       <c r="F5" s="15">
         <v>1527</v>
       </c>
       <c r="G5" s="16">
         <v>3213</v>
       </c>
-      <c r="H5" s="14"/>
-[...1 lines deleted...]
-      <c r="J5" s="16"/>
+      <c r="H5" s="14">
+        <v>1982</v>
+      </c>
+      <c r="I5" s="15">
+        <v>1832</v>
+      </c>
+      <c r="J5" s="16">
+        <v>3814</v>
+      </c>
       <c r="K5" s="14"/>
       <c r="L5" s="15"/>
       <c r="M5" s="16"/>
       <c r="N5" s="14"/>
       <c r="O5" s="15"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="15"/>
       <c r="S5" s="16"/>
       <c r="T5" s="14"/>
       <c r="U5" s="15"/>
       <c r="V5" s="16"/>
       <c r="W5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="14"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="14"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="31">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>3487</v>
+        <v>5469</v>
       </c>
       <c r="AM5" s="15">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>3008</v>
+        <v>4840</v>
       </c>
       <c r="AN5" s="35">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>6495</v>
+        <v>10309</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="71">
         <v>493</v>
       </c>
       <c r="C6" s="72">
         <v>446</v>
       </c>
       <c r="D6" s="73">
         <v>939</v>
       </c>
       <c r="E6" s="14">
         <v>505</v>
       </c>
       <c r="F6" s="15">
         <v>504</v>
       </c>
       <c r="G6" s="16">
         <v>1009</v>
       </c>
-      <c r="H6" s="14"/>
-[...1 lines deleted...]
-      <c r="J6" s="16"/>
+      <c r="H6" s="14">
+        <v>597</v>
+      </c>
+      <c r="I6" s="15">
+        <v>956</v>
+      </c>
+      <c r="J6" s="16">
+        <v>1553</v>
+      </c>
       <c r="K6" s="14"/>
       <c r="L6" s="15"/>
       <c r="M6" s="16"/>
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="15"/>
       <c r="S6" s="16"/>
       <c r="T6" s="14"/>
       <c r="U6" s="15"/>
       <c r="V6" s="16"/>
       <c r="W6" s="14"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="16"/>
       <c r="AL6" s="31">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>998</v>
+        <v>1595</v>
       </c>
       <c r="AM6" s="15">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>950</v>
+        <v>1906</v>
       </c>
       <c r="AN6" s="35">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>1948</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="71">
         <v>443</v>
       </c>
       <c r="C7" s="72">
         <v>465</v>
       </c>
       <c r="D7" s="73">
         <v>908</v>
       </c>
       <c r="E7" s="14">
         <v>427</v>
       </c>
       <c r="F7" s="15">
         <v>439</v>
       </c>
       <c r="G7" s="16">
         <v>866</v>
       </c>
-      <c r="H7" s="14"/>
-[...1 lines deleted...]
-      <c r="J7" s="16"/>
+      <c r="H7" s="14">
+        <v>530</v>
+      </c>
+      <c r="I7" s="15">
+        <v>736</v>
+      </c>
+      <c r="J7" s="16">
+        <v>1266</v>
+      </c>
       <c r="K7" s="14"/>
       <c r="L7" s="15"/>
       <c r="M7" s="16"/>
       <c r="N7" s="14"/>
       <c r="O7" s="15"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="14"/>
       <c r="R7" s="15"/>
       <c r="S7" s="16"/>
       <c r="T7" s="14"/>
       <c r="U7" s="15"/>
       <c r="V7" s="16"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="14"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="14"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="16"/>
       <c r="AL7" s="31">
         <f t="shared" si="0"/>
-        <v>870</v>
+        <v>1400</v>
       </c>
       <c r="AM7" s="15">
         <f t="shared" si="1"/>
-        <v>904</v>
+        <v>1640</v>
       </c>
       <c r="AN7" s="35">
         <f t="shared" si="2"/>
-        <v>1774</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="71">
         <v>436</v>
       </c>
       <c r="C8" s="72">
         <v>413</v>
       </c>
       <c r="D8" s="73">
         <v>849</v>
       </c>
       <c r="E8" s="14">
         <v>418</v>
       </c>
       <c r="F8" s="15">
         <v>440</v>
       </c>
       <c r="G8" s="16">
         <v>858</v>
       </c>
-      <c r="H8" s="14"/>
-[...1 lines deleted...]
-      <c r="J8" s="16"/>
+      <c r="H8" s="14">
+        <v>568</v>
+      </c>
+      <c r="I8" s="15">
+        <v>667</v>
+      </c>
+      <c r="J8" s="16">
+        <v>1235</v>
+      </c>
       <c r="K8" s="14"/>
       <c r="L8" s="15"/>
       <c r="M8" s="16"/>
       <c r="N8" s="14"/>
       <c r="O8" s="15"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="15"/>
       <c r="S8" s="16"/>
       <c r="T8" s="14"/>
       <c r="U8" s="15"/>
       <c r="V8" s="16"/>
       <c r="W8" s="14"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="15"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="14"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="14"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="16"/>
       <c r="AL8" s="31">
         <f t="shared" si="0"/>
-        <v>854</v>
+        <v>1422</v>
       </c>
       <c r="AM8" s="15">
         <f t="shared" si="1"/>
-        <v>853</v>
+        <v>1520</v>
       </c>
       <c r="AN8" s="35">
         <f t="shared" si="2"/>
-        <v>1707</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="74">
         <v>427</v>
       </c>
       <c r="C9" s="75">
         <v>410</v>
       </c>
       <c r="D9" s="76">
         <v>837</v>
       </c>
       <c r="E9" s="21">
         <v>409</v>
       </c>
       <c r="F9" s="22">
         <v>397</v>
       </c>
       <c r="G9" s="23">
         <v>806</v>
       </c>
-      <c r="H9" s="21"/>
-[...1 lines deleted...]
-      <c r="J9" s="23"/>
+      <c r="H9" s="21">
+        <v>502</v>
+      </c>
+      <c r="I9" s="22">
+        <v>675</v>
+      </c>
+      <c r="J9" s="23">
+        <v>1177</v>
+      </c>
       <c r="K9" s="21"/>
       <c r="L9" s="22"/>
       <c r="M9" s="23"/>
       <c r="N9" s="21"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="22"/>
       <c r="S9" s="23"/>
       <c r="T9" s="21"/>
       <c r="U9" s="22"/>
       <c r="V9" s="23"/>
       <c r="W9" s="21"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="23"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="23"/>
       <c r="AL9" s="32">
         <f t="shared" si="0"/>
-        <v>836</v>
+        <v>1338</v>
       </c>
       <c r="AM9" s="22">
         <f t="shared" si="1"/>
-        <v>807</v>
+        <v>1482</v>
       </c>
       <c r="AN9" s="36">
         <f t="shared" si="2"/>
-        <v>1643</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="77">
         <v>3600</v>
       </c>
       <c r="C10" s="78">
         <v>3215</v>
       </c>
       <c r="D10" s="79">
         <v>6815</v>
       </c>
       <c r="E10" s="24">
         <v>3445</v>
       </c>
       <c r="F10" s="25">
         <v>3307</v>
       </c>
       <c r="G10" s="26">
         <v>6752</v>
       </c>
-      <c r="H10" s="24"/>
-[...1 lines deleted...]
-      <c r="J10" s="26"/>
+      <c r="H10" s="24">
+        <v>4179</v>
+      </c>
+      <c r="I10" s="25">
+        <v>4866</v>
+      </c>
+      <c r="J10" s="26">
+        <v>9045</v>
+      </c>
       <c r="K10" s="24"/>
       <c r="L10" s="25"/>
       <c r="M10" s="26"/>
       <c r="N10" s="24"/>
       <c r="O10" s="25"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="25"/>
       <c r="S10" s="26"/>
       <c r="T10" s="24"/>
       <c r="U10" s="25"/>
       <c r="V10" s="26"/>
       <c r="W10" s="24"/>
       <c r="X10" s="25"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="25"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="25"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="25"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="33">
         <f t="shared" si="0"/>
-        <v>7045</v>
+        <v>11224</v>
       </c>
       <c r="AM10" s="25">
         <f t="shared" si="1"/>
-        <v>6522</v>
+        <v>11388</v>
       </c>
       <c r="AN10" s="34">
         <f t="shared" si="2"/>
-        <v>13567</v>
+        <v>22612</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="57"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AK150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G142" sqref="G142"/>
+      <selection activeCell="AJ22" sqref="AJ22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
     </row>
     <row r="2" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="96"/>
-[...30 lines deleted...]
-      <c r="AH2" s="97"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="95"/>
+      <c r="T2" s="95"/>
+      <c r="U2" s="95"/>
+      <c r="V2" s="95"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
+      <c r="Z2" s="95"/>
+      <c r="AA2" s="95"/>
+      <c r="AB2" s="95"/>
+      <c r="AC2" s="95"/>
+      <c r="AD2" s="95"/>
+      <c r="AE2" s="95"/>
+      <c r="AF2" s="95"/>
+      <c r="AG2" s="95"/>
+      <c r="AH2" s="96"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="95"/>
-[...34 lines deleted...]
-      <c r="AH3" s="103"/>
+      <c r="A3" s="99"/>
+      <c r="B3" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+      <c r="W3" s="97"/>
+      <c r="X3" s="97"/>
+      <c r="Y3" s="97"/>
+      <c r="Z3" s="97"/>
+      <c r="AA3" s="97"/>
+      <c r="AB3" s="97"/>
+      <c r="AC3" s="97"/>
+      <c r="AD3" s="97"/>
+      <c r="AE3" s="97"/>
+      <c r="AF3" s="97"/>
+      <c r="AG3" s="97"/>
+      <c r="AH3" s="98"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="87"/>
-[...1 lines deleted...]
-      <c r="T4" s="86" t="s">
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="87"/>
-[...1 lines deleted...]
-      <c r="W4" s="86" t="s">
+      <c r="U4" s="93"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="87"/>
-[...1 lines deleted...]
-      <c r="Z4" s="86" t="s">
+      <c r="X4" s="93"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA4" s="87"/>
-[...1 lines deleted...]
-      <c r="AC4" s="86" t="s">
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="87"/>
-[...5 lines deleted...]
-      <c r="AH4" s="88"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="94"/>
     </row>
     <row r="5" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A5" s="85"/>
+      <c r="A5" s="92"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4163,187 +4199,187 @@
       </c>
       <c r="AC11" s="77">
         <v>403</v>
       </c>
       <c r="AD11" s="78">
         <v>349</v>
       </c>
       <c r="AE11" s="79">
         <v>752</v>
       </c>
       <c r="AF11" s="77">
         <f t="shared" si="3"/>
         <v>3600</v>
       </c>
       <c r="AG11" s="78">
         <f t="shared" si="1"/>
         <v>3215</v>
       </c>
       <c r="AH11" s="79">
         <f t="shared" si="2"/>
         <v>6815</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="84" t="s">
+      <c r="A13" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="101"/>
-[...30 lines deleted...]
-      <c r="AH13" s="101"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
+      <c r="N13" s="100"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="100"/>
+      <c r="S13" s="100"/>
+      <c r="T13" s="100"/>
+      <c r="U13" s="100"/>
+      <c r="V13" s="100"/>
+      <c r="W13" s="100"/>
+      <c r="X13" s="100"/>
+      <c r="Y13" s="100"/>
+      <c r="Z13" s="100"/>
+      <c r="AA13" s="100"/>
+      <c r="AB13" s="100"/>
+      <c r="AC13" s="100"/>
+      <c r="AD13" s="100"/>
+      <c r="AE13" s="100"/>
+      <c r="AF13" s="100"/>
+      <c r="AG13" s="100"/>
+      <c r="AH13" s="100"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="95"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="99"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...30 lines deleted...]
-      <c r="AH14" s="98"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
+      <c r="W14" s="101"/>
+      <c r="X14" s="101"/>
+      <c r="Y14" s="101"/>
+      <c r="Z14" s="101"/>
+      <c r="AA14" s="101"/>
+      <c r="AB14" s="101"/>
+      <c r="AC14" s="101"/>
+      <c r="AD14" s="101"/>
+      <c r="AE14" s="101"/>
+      <c r="AF14" s="101"/>
+      <c r="AG14" s="101"/>
+      <c r="AH14" s="101"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="85"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="92"/>
+      <c r="B15" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="94"/>
+      <c r="N15" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R15" s="87"/>
-[...1 lines deleted...]
-      <c r="T15" s="86" t="s">
+      <c r="R15" s="93"/>
+      <c r="S15" s="94"/>
+      <c r="T15" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U15" s="87"/>
-[...1 lines deleted...]
-      <c r="W15" s="86" t="s">
+      <c r="U15" s="93"/>
+      <c r="V15" s="94"/>
+      <c r="W15" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="87"/>
-[...1 lines deleted...]
-      <c r="Z15" s="86" t="s">
+      <c r="X15" s="93"/>
+      <c r="Y15" s="94"/>
+      <c r="Z15" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="87"/>
-[...1 lines deleted...]
-      <c r="AC15" s="86" t="s">
+      <c r="AA15" s="93"/>
+      <c r="AB15" s="94"/>
+      <c r="AC15" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD15" s="87"/>
-[...5 lines deleted...]
-      <c r="AH15" s="88"/>
+      <c r="AD15" s="93"/>
+      <c r="AE15" s="94"/>
+      <c r="AF15" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="93"/>
+      <c r="AH15" s="94"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A16" s="85"/>
+      <c r="A16" s="92"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -5042,189 +5078,188 @@
       <c r="AB22" s="26">
         <v>570</v>
       </c>
       <c r="AC22" s="24">
         <v>358</v>
       </c>
       <c r="AD22" s="25">
         <v>343</v>
       </c>
       <c r="AE22" s="26">
         <v>701</v>
       </c>
       <c r="AF22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="AG22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="AH22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
-    <row r="23" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A24" s="100" t="s">
+    <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="101" t="s">
+      <c r="B24" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="101"/>
-[...34 lines deleted...]
-      <c r="B25" s="98" t="s">
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="100"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="100"/>
+      <c r="N24" s="100"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="100"/>
+      <c r="S24" s="100"/>
+      <c r="T24" s="100"/>
+      <c r="U24" s="100"/>
+      <c r="V24" s="100"/>
+      <c r="W24" s="100"/>
+      <c r="X24" s="100"/>
+      <c r="Y24" s="100"/>
+      <c r="Z24" s="100"/>
+      <c r="AA24" s="100"/>
+      <c r="AB24" s="100"/>
+      <c r="AC24" s="100"/>
+      <c r="AD24" s="100"/>
+      <c r="AE24" s="100"/>
+      <c r="AF24" s="100"/>
+      <c r="AG24" s="100"/>
+      <c r="AH24" s="100"/>
+    </row>
+    <row r="25" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="102"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...34 lines deleted...]
-      <c r="B26" s="86" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
+      <c r="W25" s="101"/>
+      <c r="X25" s="101"/>
+      <c r="Y25" s="101"/>
+      <c r="Z25" s="101"/>
+      <c r="AA25" s="101"/>
+      <c r="AB25" s="101"/>
+      <c r="AC25" s="101"/>
+      <c r="AD25" s="101"/>
+      <c r="AE25" s="101"/>
+      <c r="AF25" s="101"/>
+      <c r="AG25" s="101"/>
+      <c r="AH25" s="101"/>
+    </row>
+    <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="102"/>
+      <c r="B26" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R26" s="87"/>
-[...1 lines deleted...]
-      <c r="T26" s="86" t="s">
+      <c r="R26" s="93"/>
+      <c r="S26" s="94"/>
+      <c r="T26" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U26" s="87"/>
-[...1 lines deleted...]
-      <c r="W26" s="86" t="s">
+      <c r="U26" s="93"/>
+      <c r="V26" s="94"/>
+      <c r="W26" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X26" s="87"/>
-[...1 lines deleted...]
-      <c r="Z26" s="86" t="s">
+      <c r="X26" s="93"/>
+      <c r="Y26" s="94"/>
+      <c r="Z26" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="87"/>
-[...1 lines deleted...]
-      <c r="AC26" s="86" t="s">
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="94"/>
+      <c r="AC26" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD26" s="87"/>
-[...8 lines deleted...]
-      <c r="A27" s="100"/>
+      <c r="AD26" s="93"/>
+      <c r="AE26" s="94"/>
+      <c r="AF26" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="93"/>
+      <c r="AH26" s="94"/>
+    </row>
+    <row r="27" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A27" s="102"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -5281,471 +5316,831 @@
       <c r="AA27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AC27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AF27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH27" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="9"/>
-[...28 lines deleted...]
-      <c r="AE28" s="12"/>
+      <c r="B28" s="9">
+        <v>25</v>
+      </c>
+      <c r="C28" s="1">
+        <v>29</v>
+      </c>
+      <c r="D28" s="13">
+        <v>54</v>
+      </c>
+      <c r="E28" s="9">
+        <v>255</v>
+      </c>
+      <c r="F28" s="1">
+        <v>196</v>
+      </c>
+      <c r="G28" s="12">
+        <v>451</v>
+      </c>
+      <c r="H28" s="9">
+        <v>232</v>
+      </c>
+      <c r="I28" s="1">
+        <v>232</v>
+      </c>
+      <c r="J28" s="12">
+        <v>464</v>
+      </c>
+      <c r="K28" s="9">
+        <v>251</v>
+      </c>
+      <c r="L28" s="1">
+        <v>242</v>
+      </c>
+      <c r="M28" s="12">
+        <v>493</v>
+      </c>
+      <c r="N28" s="9">
+        <v>316</v>
+      </c>
+      <c r="O28" s="1">
+        <v>267</v>
+      </c>
+      <c r="P28" s="12">
+        <v>583</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>255</v>
+      </c>
+      <c r="R28" s="1">
+        <v>229</v>
+      </c>
+      <c r="S28" s="12">
+        <v>484</v>
+      </c>
+      <c r="T28" s="9">
+        <v>171</v>
+      </c>
+      <c r="U28" s="1">
+        <v>173</v>
+      </c>
+      <c r="V28" s="12">
+        <v>344</v>
+      </c>
+      <c r="W28" s="9">
+        <v>154</v>
+      </c>
+      <c r="X28" s="1">
+        <v>162</v>
+      </c>
+      <c r="Y28" s="12">
+        <v>316</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>151</v>
+      </c>
+      <c r="AA28" s="1">
+        <v>140</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>291</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>172</v>
+      </c>
+      <c r="AD28" s="1">
+        <v>162</v>
+      </c>
+      <c r="AE28" s="12">
+        <v>334</v>
+      </c>
       <c r="AF28" s="9">
         <f>SUM(B28,E28,H28,K28,N28,Q28,T28,W28,Z28,AC28)</f>
-        <v>0</v>
+        <v>1982</v>
       </c>
       <c r="AG28" s="1">
         <f t="shared" ref="AG28:AG33" si="7">SUM(C28,F28,I28,L28,O28,R28,U28,X28,AA28,AD28)</f>
-        <v>0</v>
+        <v>1832</v>
       </c>
       <c r="AH28" s="12">
         <f t="shared" ref="AH28:AH33" si="8">SUM(D28,G28,J28,M28,P28,S28,V28,Y28,AB28,AE28)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="9"/>
-[...28 lines deleted...]
-      <c r="AE29" s="12"/>
+      <c r="B29" s="9">
+        <v>12</v>
+      </c>
+      <c r="C29" s="1">
+        <v>18</v>
+      </c>
+      <c r="D29" s="13">
+        <v>30</v>
+      </c>
+      <c r="E29" s="9">
+        <v>57</v>
+      </c>
+      <c r="F29" s="1">
+        <v>86</v>
+      </c>
+      <c r="G29" s="12">
+        <v>143</v>
+      </c>
+      <c r="H29" s="9">
+        <v>69</v>
+      </c>
+      <c r="I29" s="1">
+        <v>74</v>
+      </c>
+      <c r="J29" s="12">
+        <v>143</v>
+      </c>
+      <c r="K29" s="9">
+        <v>69</v>
+      </c>
+      <c r="L29" s="1">
+        <v>110</v>
+      </c>
+      <c r="M29" s="12">
+        <v>179</v>
+      </c>
+      <c r="N29" s="9">
+        <v>75</v>
+      </c>
+      <c r="O29" s="1">
+        <v>139</v>
+      </c>
+      <c r="P29" s="12">
+        <v>214</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>65</v>
+      </c>
+      <c r="R29" s="1">
+        <v>108</v>
+      </c>
+      <c r="S29" s="12">
+        <v>173</v>
+      </c>
+      <c r="T29" s="9">
+        <v>67</v>
+      </c>
+      <c r="U29" s="1">
+        <v>98</v>
+      </c>
+      <c r="V29" s="12">
+        <v>165</v>
+      </c>
+      <c r="W29" s="9">
+        <v>54</v>
+      </c>
+      <c r="X29" s="1">
+        <v>109</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>163</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>53</v>
+      </c>
+      <c r="AA29" s="1">
+        <v>94</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>147</v>
+      </c>
+      <c r="AC29" s="9">
+        <v>76</v>
+      </c>
+      <c r="AD29" s="1">
+        <v>120</v>
+      </c>
+      <c r="AE29" s="12">
+        <v>196</v>
+      </c>
       <c r="AF29" s="9">
         <f t="shared" ref="AF29:AF33" si="9">SUM(B29,E29,H29,K29,N29,Q29,T29,W29,Z29,AC29)</f>
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="AG29" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>956</v>
       </c>
       <c r="AH29" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="9"/>
-[...28 lines deleted...]
-      <c r="AE30" s="12"/>
+      <c r="B30" s="9">
+        <v>10</v>
+      </c>
+      <c r="C30" s="1">
+        <v>14</v>
+      </c>
+      <c r="D30" s="13">
+        <v>24</v>
+      </c>
+      <c r="E30" s="9">
+        <v>42</v>
+      </c>
+      <c r="F30" s="1">
+        <v>57</v>
+      </c>
+      <c r="G30" s="12">
+        <v>99</v>
+      </c>
+      <c r="H30" s="9">
+        <v>42</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36</v>
+      </c>
+      <c r="J30" s="12">
+        <v>78</v>
+      </c>
+      <c r="K30" s="9">
+        <v>41</v>
+      </c>
+      <c r="L30" s="1">
+        <v>67</v>
+      </c>
+      <c r="M30" s="12">
+        <v>108</v>
+      </c>
+      <c r="N30" s="9">
+        <v>64</v>
+      </c>
+      <c r="O30" s="1">
+        <v>91</v>
+      </c>
+      <c r="P30" s="12">
+        <v>155</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>59</v>
+      </c>
+      <c r="R30" s="1">
+        <v>98</v>
+      </c>
+      <c r="S30" s="12">
+        <v>157</v>
+      </c>
+      <c r="T30" s="9">
+        <v>58</v>
+      </c>
+      <c r="U30" s="1">
+        <v>95</v>
+      </c>
+      <c r="V30" s="12">
+        <v>153</v>
+      </c>
+      <c r="W30" s="9">
+        <v>59</v>
+      </c>
+      <c r="X30" s="1">
+        <v>93</v>
+      </c>
+      <c r="Y30" s="12">
+        <v>152</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>72</v>
+      </c>
+      <c r="AA30" s="1">
+        <v>86</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>158</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>83</v>
+      </c>
+      <c r="AD30" s="1">
+        <v>99</v>
+      </c>
+      <c r="AE30" s="12">
+        <v>182</v>
+      </c>
       <c r="AF30" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="AG30" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="AH30" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="9"/>
-[...28 lines deleted...]
-      <c r="AE31" s="12"/>
+      <c r="B31" s="9">
+        <v>11</v>
+      </c>
+      <c r="C31" s="1">
+        <v>11</v>
+      </c>
+      <c r="D31" s="13">
+        <v>22</v>
+      </c>
+      <c r="E31" s="9">
+        <v>56</v>
+      </c>
+      <c r="F31" s="1">
+        <v>67</v>
+      </c>
+      <c r="G31" s="12">
+        <v>123</v>
+      </c>
+      <c r="H31" s="9">
+        <v>53</v>
+      </c>
+      <c r="I31" s="1">
+        <v>55</v>
+      </c>
+      <c r="J31" s="12">
+        <v>108</v>
+      </c>
+      <c r="K31" s="9">
+        <v>62</v>
+      </c>
+      <c r="L31" s="1">
+        <v>81</v>
+      </c>
+      <c r="M31" s="12">
+        <v>143</v>
+      </c>
+      <c r="N31" s="9">
+        <v>79</v>
+      </c>
+      <c r="O31" s="1">
+        <v>89</v>
+      </c>
+      <c r="P31" s="12">
+        <v>168</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>58</v>
+      </c>
+      <c r="R31" s="1">
+        <v>72</v>
+      </c>
+      <c r="S31" s="12">
+        <v>130</v>
+      </c>
+      <c r="T31" s="9">
+        <v>50</v>
+      </c>
+      <c r="U31" s="1">
+        <v>60</v>
+      </c>
+      <c r="V31" s="12">
+        <v>110</v>
+      </c>
+      <c r="W31" s="9">
+        <v>74</v>
+      </c>
+      <c r="X31" s="1">
+        <v>74</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>148</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>51</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>70</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>121</v>
+      </c>
+      <c r="AC31" s="9">
+        <v>74</v>
+      </c>
+      <c r="AD31" s="1">
+        <v>88</v>
+      </c>
+      <c r="AE31" s="12">
+        <v>162</v>
+      </c>
       <c r="AF31" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>568</v>
       </c>
       <c r="AG31" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="AH31" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="51"/>
-[...28 lines deleted...]
-      <c r="AE32" s="53"/>
+      <c r="B32" s="51">
+        <v>4</v>
+      </c>
+      <c r="C32" s="45">
+        <v>10</v>
+      </c>
+      <c r="D32" s="52">
+        <v>14</v>
+      </c>
+      <c r="E32" s="51">
+        <v>48</v>
+      </c>
+      <c r="F32" s="45">
+        <v>67</v>
+      </c>
+      <c r="G32" s="53">
+        <v>115</v>
+      </c>
+      <c r="H32" s="51">
+        <v>38</v>
+      </c>
+      <c r="I32" s="45">
+        <v>64</v>
+      </c>
+      <c r="J32" s="53">
+        <v>102</v>
+      </c>
+      <c r="K32" s="51">
+        <v>52</v>
+      </c>
+      <c r="L32" s="45">
+        <v>90</v>
+      </c>
+      <c r="M32" s="53">
+        <v>142</v>
+      </c>
+      <c r="N32" s="51">
+        <v>73</v>
+      </c>
+      <c r="O32" s="45">
+        <v>103</v>
+      </c>
+      <c r="P32" s="53">
+        <v>176</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>69</v>
+      </c>
+      <c r="R32" s="45">
+        <v>70</v>
+      </c>
+      <c r="S32" s="53">
+        <v>139</v>
+      </c>
+      <c r="T32" s="51">
+        <v>47</v>
+      </c>
+      <c r="U32" s="45">
+        <v>64</v>
+      </c>
+      <c r="V32" s="53">
+        <v>111</v>
+      </c>
+      <c r="W32" s="51">
+        <v>62</v>
+      </c>
+      <c r="X32" s="45">
+        <v>71</v>
+      </c>
+      <c r="Y32" s="53">
+        <v>133</v>
+      </c>
+      <c r="Z32" s="51">
+        <v>52</v>
+      </c>
+      <c r="AA32" s="45">
+        <v>61</v>
+      </c>
+      <c r="AB32" s="53">
+        <v>113</v>
+      </c>
+      <c r="AC32" s="51">
+        <v>57</v>
+      </c>
+      <c r="AD32" s="45">
+        <v>75</v>
+      </c>
+      <c r="AE32" s="53">
+        <v>132</v>
+      </c>
       <c r="AF32" s="51">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="AG32" s="45">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="AH32" s="53">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="54"/>
-[...28 lines deleted...]
-      <c r="AE33" s="56"/>
+      <c r="B33" s="54">
+        <v>62</v>
+      </c>
+      <c r="C33" s="49">
+        <v>82</v>
+      </c>
+      <c r="D33" s="55">
+        <v>144</v>
+      </c>
+      <c r="E33" s="54">
+        <v>458</v>
+      </c>
+      <c r="F33" s="49">
+        <v>473</v>
+      </c>
+      <c r="G33" s="56">
+        <v>931</v>
+      </c>
+      <c r="H33" s="54">
+        <v>434</v>
+      </c>
+      <c r="I33" s="49">
+        <v>461</v>
+      </c>
+      <c r="J33" s="56">
+        <v>895</v>
+      </c>
+      <c r="K33" s="54">
+        <v>475</v>
+      </c>
+      <c r="L33" s="49">
+        <v>590</v>
+      </c>
+      <c r="M33" s="56">
+        <v>1065</v>
+      </c>
+      <c r="N33" s="54">
+        <v>607</v>
+      </c>
+      <c r="O33" s="49">
+        <v>689</v>
+      </c>
+      <c r="P33" s="56">
+        <v>1296</v>
+      </c>
+      <c r="Q33" s="54">
+        <v>506</v>
+      </c>
+      <c r="R33" s="49">
+        <v>577</v>
+      </c>
+      <c r="S33" s="56">
+        <v>1083</v>
+      </c>
+      <c r="T33" s="54">
+        <v>393</v>
+      </c>
+      <c r="U33" s="49">
+        <v>490</v>
+      </c>
+      <c r="V33" s="56">
+        <v>883</v>
+      </c>
+      <c r="W33" s="54">
+        <v>403</v>
+      </c>
+      <c r="X33" s="49">
+        <v>509</v>
+      </c>
+      <c r="Y33" s="56">
+        <v>912</v>
+      </c>
+      <c r="Z33" s="54">
+        <v>379</v>
+      </c>
+      <c r="AA33" s="49">
+        <v>451</v>
+      </c>
+      <c r="AB33" s="56">
+        <v>830</v>
+      </c>
+      <c r="AC33" s="54">
+        <v>462</v>
+      </c>
+      <c r="AD33" s="49">
+        <v>544</v>
+      </c>
+      <c r="AE33" s="56">
+        <v>1006</v>
+      </c>
       <c r="AF33" s="54">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>4179</v>
       </c>
       <c r="AG33" s="49">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>4866</v>
       </c>
       <c r="AH33" s="56">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v>9045</v>
       </c>
     </row>
     <row r="34" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="100" t="s">
+      <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="101" t="s">
+      <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="101"/>
-[...30 lines deleted...]
-      <c r="AH35" s="101"/>
+      <c r="C35" s="100"/>
+      <c r="D35" s="100"/>
+      <c r="E35" s="100"/>
+      <c r="F35" s="100"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="100"/>
+      <c r="U35" s="100"/>
+      <c r="V35" s="100"/>
+      <c r="W35" s="100"/>
+      <c r="X35" s="100"/>
+      <c r="Y35" s="100"/>
+      <c r="Z35" s="100"/>
+      <c r="AA35" s="100"/>
+      <c r="AB35" s="100"/>
+      <c r="AC35" s="100"/>
+      <c r="AD35" s="100"/>
+      <c r="AE35" s="100"/>
+      <c r="AF35" s="100"/>
+      <c r="AG35" s="100"/>
+      <c r="AH35" s="100"/>
     </row>
     <row r="36" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="100"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="102"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...30 lines deleted...]
-      <c r="AH36" s="98"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="101"/>
+      <c r="T36" s="101"/>
+      <c r="U36" s="101"/>
+      <c r="V36" s="101"/>
+      <c r="W36" s="101"/>
+      <c r="X36" s="101"/>
+      <c r="Y36" s="101"/>
+      <c r="Z36" s="101"/>
+      <c r="AA36" s="101"/>
+      <c r="AB36" s="101"/>
+      <c r="AC36" s="101"/>
+      <c r="AD36" s="101"/>
+      <c r="AE36" s="101"/>
+      <c r="AF36" s="101"/>
+      <c r="AG36" s="101"/>
+      <c r="AH36" s="101"/>
     </row>
     <row r="37" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="100"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="102"/>
+      <c r="B37" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R37" s="87"/>
-[...1 lines deleted...]
-      <c r="T37" s="86" t="s">
+      <c r="R37" s="93"/>
+      <c r="S37" s="94"/>
+      <c r="T37" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U37" s="87"/>
-[...1 lines deleted...]
-      <c r="W37" s="86" t="s">
+      <c r="U37" s="93"/>
+      <c r="V37" s="94"/>
+      <c r="W37" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X37" s="87"/>
-[...1 lines deleted...]
-      <c r="Z37" s="86" t="s">
+      <c r="X37" s="93"/>
+      <c r="Y37" s="94"/>
+      <c r="Z37" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="87"/>
-[...1 lines deleted...]
-      <c r="AC37" s="86" t="s">
+      <c r="AA37" s="93"/>
+      <c r="AB37" s="94"/>
+      <c r="AC37" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD37" s="87"/>
-[...5 lines deleted...]
-      <c r="AH37" s="88"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="94"/>
+      <c r="AF37" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG37" s="93"/>
+      <c r="AH37" s="94"/>
     </row>
     <row r="38" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100"/>
+      <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -6086,187 +6481,187 @@
       <c r="V44" s="56"/>
       <c r="W44" s="54"/>
       <c r="X44" s="49"/>
       <c r="Y44" s="56"/>
       <c r="Z44" s="54"/>
       <c r="AA44" s="49"/>
       <c r="AB44" s="56"/>
       <c r="AC44" s="54"/>
       <c r="AD44" s="49"/>
       <c r="AE44" s="56"/>
       <c r="AF44" s="54">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG44" s="49">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AH44" s="56">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="101" t="s">
+      <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="101"/>
-[...30 lines deleted...]
-      <c r="AH46" s="101"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="100"/>
+      <c r="E46" s="100"/>
+      <c r="F46" s="100"/>
+      <c r="G46" s="100"/>
+      <c r="H46" s="100"/>
+      <c r="I46" s="100"/>
+      <c r="J46" s="100"/>
+      <c r="K46" s="100"/>
+      <c r="L46" s="100"/>
+      <c r="M46" s="100"/>
+      <c r="N46" s="100"/>
+      <c r="O46" s="100"/>
+      <c r="P46" s="100"/>
+      <c r="Q46" s="100"/>
+      <c r="R46" s="100"/>
+      <c r="S46" s="100"/>
+      <c r="T46" s="100"/>
+      <c r="U46" s="100"/>
+      <c r="V46" s="100"/>
+      <c r="W46" s="100"/>
+      <c r="X46" s="100"/>
+      <c r="Y46" s="100"/>
+      <c r="Z46" s="100"/>
+      <c r="AA46" s="100"/>
+      <c r="AB46" s="100"/>
+      <c r="AC46" s="100"/>
+      <c r="AD46" s="100"/>
+      <c r="AE46" s="100"/>
+      <c r="AF46" s="100"/>
+      <c r="AG46" s="100"/>
+      <c r="AH46" s="100"/>
     </row>
     <row r="47" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="100"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="102"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...30 lines deleted...]
-      <c r="AH47" s="98"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="101"/>
+      <c r="T47" s="101"/>
+      <c r="U47" s="101"/>
+      <c r="V47" s="101"/>
+      <c r="W47" s="101"/>
+      <c r="X47" s="101"/>
+      <c r="Y47" s="101"/>
+      <c r="Z47" s="101"/>
+      <c r="AA47" s="101"/>
+      <c r="AB47" s="101"/>
+      <c r="AC47" s="101"/>
+      <c r="AD47" s="101"/>
+      <c r="AE47" s="101"/>
+      <c r="AF47" s="101"/>
+      <c r="AG47" s="101"/>
+      <c r="AH47" s="101"/>
     </row>
     <row r="48" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="102"/>
+      <c r="B48" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R48" s="87"/>
-[...1 lines deleted...]
-      <c r="T48" s="86" t="s">
+      <c r="R48" s="93"/>
+      <c r="S48" s="94"/>
+      <c r="T48" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U48" s="87"/>
-[...1 lines deleted...]
-      <c r="W48" s="86" t="s">
+      <c r="U48" s="93"/>
+      <c r="V48" s="94"/>
+      <c r="W48" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X48" s="87"/>
-[...1 lines deleted...]
-      <c r="Z48" s="86" t="s">
+      <c r="X48" s="93"/>
+      <c r="Y48" s="94"/>
+      <c r="Z48" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA48" s="87"/>
-[...1 lines deleted...]
-      <c r="AC48" s="86" t="s">
+      <c r="AA48" s="93"/>
+      <c r="AB48" s="94"/>
+      <c r="AC48" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD48" s="87"/>
-[...5 lines deleted...]
-      <c r="AH48" s="88"/>
+      <c r="AD48" s="93"/>
+      <c r="AE48" s="94"/>
+      <c r="AF48" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG48" s="93"/>
+      <c r="AH48" s="94"/>
     </row>
     <row r="49" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="100"/>
+      <c r="A49" s="102"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -6607,187 +7002,187 @@
       <c r="V55" s="56"/>
       <c r="W55" s="54"/>
       <c r="X55" s="49"/>
       <c r="Y55" s="56"/>
       <c r="Z55" s="54"/>
       <c r="AA55" s="49"/>
       <c r="AB55" s="56"/>
       <c r="AC55" s="54"/>
       <c r="AD55" s="49"/>
       <c r="AE55" s="56"/>
       <c r="AF55" s="54">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AG55" s="49">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AH55" s="56">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="100" t="s">
+      <c r="A57" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="101"/>
-[...30 lines deleted...]
-      <c r="AH57" s="101"/>
+      <c r="C57" s="100"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="100"/>
+      <c r="F57" s="100"/>
+      <c r="G57" s="100"/>
+      <c r="H57" s="100"/>
+      <c r="I57" s="100"/>
+      <c r="J57" s="100"/>
+      <c r="K57" s="100"/>
+      <c r="L57" s="100"/>
+      <c r="M57" s="100"/>
+      <c r="N57" s="100"/>
+      <c r="O57" s="100"/>
+      <c r="P57" s="100"/>
+      <c r="Q57" s="100"/>
+      <c r="R57" s="100"/>
+      <c r="S57" s="100"/>
+      <c r="T57" s="100"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
+      <c r="W57" s="100"/>
+      <c r="X57" s="100"/>
+      <c r="Y57" s="100"/>
+      <c r="Z57" s="100"/>
+      <c r="AA57" s="100"/>
+      <c r="AB57" s="100"/>
+      <c r="AC57" s="100"/>
+      <c r="AD57" s="100"/>
+      <c r="AE57" s="100"/>
+      <c r="AF57" s="100"/>
+      <c r="AG57" s="100"/>
+      <c r="AH57" s="100"/>
     </row>
     <row r="58" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="100"/>
-      <c r="B58" s="98" t="s">
+      <c r="A58" s="102"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...30 lines deleted...]
-      <c r="AH58" s="98"/>
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="101"/>
+      <c r="T58" s="101"/>
+      <c r="U58" s="101"/>
+      <c r="V58" s="101"/>
+      <c r="W58" s="101"/>
+      <c r="X58" s="101"/>
+      <c r="Y58" s="101"/>
+      <c r="Z58" s="101"/>
+      <c r="AA58" s="101"/>
+      <c r="AB58" s="101"/>
+      <c r="AC58" s="101"/>
+      <c r="AD58" s="101"/>
+      <c r="AE58" s="101"/>
+      <c r="AF58" s="101"/>
+      <c r="AG58" s="101"/>
+      <c r="AH58" s="101"/>
     </row>
     <row r="59" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="100"/>
-      <c r="B59" s="86" t="s">
+      <c r="A59" s="102"/>
+      <c r="B59" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R59" s="87"/>
-[...1 lines deleted...]
-      <c r="T59" s="86" t="s">
+      <c r="R59" s="93"/>
+      <c r="S59" s="94"/>
+      <c r="T59" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U59" s="87"/>
-[...1 lines deleted...]
-      <c r="W59" s="86" t="s">
+      <c r="U59" s="93"/>
+      <c r="V59" s="94"/>
+      <c r="W59" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X59" s="87"/>
-[...1 lines deleted...]
-      <c r="Z59" s="86" t="s">
+      <c r="X59" s="93"/>
+      <c r="Y59" s="94"/>
+      <c r="Z59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA59" s="87"/>
-[...1 lines deleted...]
-      <c r="AC59" s="86" t="s">
+      <c r="AA59" s="93"/>
+      <c r="AB59" s="94"/>
+      <c r="AC59" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD59" s="87"/>
-[...5 lines deleted...]
-      <c r="AH59" s="88"/>
+      <c r="AD59" s="93"/>
+      <c r="AE59" s="94"/>
+      <c r="AF59" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="93"/>
+      <c r="AH59" s="94"/>
     </row>
     <row r="60" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="100"/>
+      <c r="A60" s="102"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -7163,187 +7558,187 @@
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
       <c r="W67" s="37"/>
       <c r="X67" s="37"/>
       <c r="Y67" s="37"/>
       <c r="Z67" s="37"/>
       <c r="AA67" s="37"/>
       <c r="AB67" s="37"/>
       <c r="AC67" s="37"/>
       <c r="AD67" s="37"/>
       <c r="AE67" s="37"/>
       <c r="AF67" s="37"/>
       <c r="AG67" s="37"/>
       <c r="AH67" s="37"/>
     </row>
     <row r="68" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="100" t="s">
+      <c r="A68" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="101" t="s">
+      <c r="B68" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="101"/>
-[...30 lines deleted...]
-      <c r="AH68" s="101"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="100"/>
+      <c r="L68" s="100"/>
+      <c r="M68" s="100"/>
+      <c r="N68" s="100"/>
+      <c r="O68" s="100"/>
+      <c r="P68" s="100"/>
+      <c r="Q68" s="100"/>
+      <c r="R68" s="100"/>
+      <c r="S68" s="100"/>
+      <c r="T68" s="100"/>
+      <c r="U68" s="100"/>
+      <c r="V68" s="100"/>
+      <c r="W68" s="100"/>
+      <c r="X68" s="100"/>
+      <c r="Y68" s="100"/>
+      <c r="Z68" s="100"/>
+      <c r="AA68" s="100"/>
+      <c r="AB68" s="100"/>
+      <c r="AC68" s="100"/>
+      <c r="AD68" s="100"/>
+      <c r="AE68" s="100"/>
+      <c r="AF68" s="100"/>
+      <c r="AG68" s="100"/>
+      <c r="AH68" s="100"/>
     </row>
     <row r="69" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="100"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="102"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...30 lines deleted...]
-      <c r="AH69" s="98"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="101"/>
+      <c r="T69" s="101"/>
+      <c r="U69" s="101"/>
+      <c r="V69" s="101"/>
+      <c r="W69" s="101"/>
+      <c r="X69" s="101"/>
+      <c r="Y69" s="101"/>
+      <c r="Z69" s="101"/>
+      <c r="AA69" s="101"/>
+      <c r="AB69" s="101"/>
+      <c r="AC69" s="101"/>
+      <c r="AD69" s="101"/>
+      <c r="AE69" s="101"/>
+      <c r="AF69" s="101"/>
+      <c r="AG69" s="101"/>
+      <c r="AH69" s="101"/>
     </row>
     <row r="70" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="100"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="102"/>
+      <c r="B70" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="94"/>
+      <c r="H70" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="94"/>
+      <c r="N70" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="94"/>
+      <c r="Q70" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R70" s="87"/>
-[...1 lines deleted...]
-      <c r="T70" s="86" t="s">
+      <c r="R70" s="93"/>
+      <c r="S70" s="94"/>
+      <c r="T70" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U70" s="87"/>
-[...1 lines deleted...]
-      <c r="W70" s="86" t="s">
+      <c r="U70" s="93"/>
+      <c r="V70" s="94"/>
+      <c r="W70" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X70" s="87"/>
-[...1 lines deleted...]
-      <c r="Z70" s="86" t="s">
+      <c r="X70" s="93"/>
+      <c r="Y70" s="94"/>
+      <c r="Z70" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA70" s="87"/>
-[...1 lines deleted...]
-      <c r="AC70" s="86" t="s">
+      <c r="AA70" s="93"/>
+      <c r="AB70" s="94"/>
+      <c r="AC70" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD70" s="87"/>
-[...5 lines deleted...]
-      <c r="AH70" s="88"/>
+      <c r="AD70" s="93"/>
+      <c r="AE70" s="94"/>
+      <c r="AF70" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG70" s="93"/>
+      <c r="AH70" s="94"/>
     </row>
     <row r="71" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="100"/>
+      <c r="A71" s="102"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -7684,187 +8079,187 @@
       <c r="V77" s="56"/>
       <c r="W77" s="54"/>
       <c r="X77" s="49"/>
       <c r="Y77" s="56"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="49"/>
       <c r="AB77" s="56"/>
       <c r="AC77" s="54"/>
       <c r="AD77" s="49"/>
       <c r="AE77" s="56"/>
       <c r="AF77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AG77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AH77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="100" t="s">
+      <c r="A79" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="101" t="s">
+      <c r="B79" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="101"/>
-[...30 lines deleted...]
-      <c r="AH79" s="101"/>
+      <c r="C79" s="100"/>
+      <c r="D79" s="100"/>
+      <c r="E79" s="100"/>
+      <c r="F79" s="100"/>
+      <c r="G79" s="100"/>
+      <c r="H79" s="100"/>
+      <c r="I79" s="100"/>
+      <c r="J79" s="100"/>
+      <c r="K79" s="100"/>
+      <c r="L79" s="100"/>
+      <c r="M79" s="100"/>
+      <c r="N79" s="100"/>
+      <c r="O79" s="100"/>
+      <c r="P79" s="100"/>
+      <c r="Q79" s="100"/>
+      <c r="R79" s="100"/>
+      <c r="S79" s="100"/>
+      <c r="T79" s="100"/>
+      <c r="U79" s="100"/>
+      <c r="V79" s="100"/>
+      <c r="W79" s="100"/>
+      <c r="X79" s="100"/>
+      <c r="Y79" s="100"/>
+      <c r="Z79" s="100"/>
+      <c r="AA79" s="100"/>
+      <c r="AB79" s="100"/>
+      <c r="AC79" s="100"/>
+      <c r="AD79" s="100"/>
+      <c r="AE79" s="100"/>
+      <c r="AF79" s="100"/>
+      <c r="AG79" s="100"/>
+      <c r="AH79" s="100"/>
     </row>
     <row r="80" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="100"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="102"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...30 lines deleted...]
-      <c r="AH80" s="98"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="101"/>
+      <c r="T80" s="101"/>
+      <c r="U80" s="101"/>
+      <c r="V80" s="101"/>
+      <c r="W80" s="101"/>
+      <c r="X80" s="101"/>
+      <c r="Y80" s="101"/>
+      <c r="Z80" s="101"/>
+      <c r="AA80" s="101"/>
+      <c r="AB80" s="101"/>
+      <c r="AC80" s="101"/>
+      <c r="AD80" s="101"/>
+      <c r="AE80" s="101"/>
+      <c r="AF80" s="101"/>
+      <c r="AG80" s="101"/>
+      <c r="AH80" s="101"/>
     </row>
     <row r="81" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="100"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="102"/>
+      <c r="B81" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="94"/>
+      <c r="N81" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="94"/>
+      <c r="Q81" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R81" s="87"/>
-[...1 lines deleted...]
-      <c r="T81" s="86" t="s">
+      <c r="R81" s="93"/>
+      <c r="S81" s="94"/>
+      <c r="T81" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U81" s="87"/>
-[...1 lines deleted...]
-      <c r="W81" s="86" t="s">
+      <c r="U81" s="93"/>
+      <c r="V81" s="94"/>
+      <c r="W81" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X81" s="87"/>
-[...1 lines deleted...]
-      <c r="Z81" s="86" t="s">
+      <c r="X81" s="93"/>
+      <c r="Y81" s="94"/>
+      <c r="Z81" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA81" s="87"/>
-[...1 lines deleted...]
-      <c r="AC81" s="86" t="s">
+      <c r="AA81" s="93"/>
+      <c r="AB81" s="94"/>
+      <c r="AC81" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD81" s="87"/>
-[...5 lines deleted...]
-      <c r="AH81" s="88"/>
+      <c r="AD81" s="93"/>
+      <c r="AE81" s="94"/>
+      <c r="AF81" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG81" s="93"/>
+      <c r="AH81" s="94"/>
     </row>
     <row r="82" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="100"/>
+      <c r="A82" s="102"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -8205,187 +8600,187 @@
       <c r="V88" s="56"/>
       <c r="W88" s="54"/>
       <c r="X88" s="49"/>
       <c r="Y88" s="56"/>
       <c r="Z88" s="54"/>
       <c r="AA88" s="49"/>
       <c r="AB88" s="56"/>
       <c r="AC88" s="54"/>
       <c r="AD88" s="49"/>
       <c r="AE88" s="56"/>
       <c r="AF88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AG88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="AH88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="100" t="s">
+      <c r="A90" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="101" t="s">
+      <c r="B90" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="101"/>
-[...30 lines deleted...]
-      <c r="AH90" s="101"/>
+      <c r="C90" s="100"/>
+      <c r="D90" s="100"/>
+      <c r="E90" s="100"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="100"/>
+      <c r="H90" s="100"/>
+      <c r="I90" s="100"/>
+      <c r="J90" s="100"/>
+      <c r="K90" s="100"/>
+      <c r="L90" s="100"/>
+      <c r="M90" s="100"/>
+      <c r="N90" s="100"/>
+      <c r="O90" s="100"/>
+      <c r="P90" s="100"/>
+      <c r="Q90" s="100"/>
+      <c r="R90" s="100"/>
+      <c r="S90" s="100"/>
+      <c r="T90" s="100"/>
+      <c r="U90" s="100"/>
+      <c r="V90" s="100"/>
+      <c r="W90" s="100"/>
+      <c r="X90" s="100"/>
+      <c r="Y90" s="100"/>
+      <c r="Z90" s="100"/>
+      <c r="AA90" s="100"/>
+      <c r="AB90" s="100"/>
+      <c r="AC90" s="100"/>
+      <c r="AD90" s="100"/>
+      <c r="AE90" s="100"/>
+      <c r="AF90" s="100"/>
+      <c r="AG90" s="100"/>
+      <c r="AH90" s="100"/>
     </row>
     <row r="91" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="100"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="102"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...30 lines deleted...]
-      <c r="AH91" s="98"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="101"/>
+      <c r="T91" s="101"/>
+      <c r="U91" s="101"/>
+      <c r="V91" s="101"/>
+      <c r="W91" s="101"/>
+      <c r="X91" s="101"/>
+      <c r="Y91" s="101"/>
+      <c r="Z91" s="101"/>
+      <c r="AA91" s="101"/>
+      <c r="AB91" s="101"/>
+      <c r="AC91" s="101"/>
+      <c r="AD91" s="101"/>
+      <c r="AE91" s="101"/>
+      <c r="AF91" s="101"/>
+      <c r="AG91" s="101"/>
+      <c r="AH91" s="101"/>
     </row>
     <row r="92" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="100"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="102"/>
+      <c r="B92" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="90"/>
+      <c r="E92" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="94"/>
+      <c r="H92" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="94"/>
+      <c r="K92" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="94"/>
+      <c r="Q92" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R92" s="87"/>
-[...1 lines deleted...]
-      <c r="T92" s="86" t="s">
+      <c r="R92" s="93"/>
+      <c r="S92" s="94"/>
+      <c r="T92" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U92" s="87"/>
-[...1 lines deleted...]
-      <c r="W92" s="86" t="s">
+      <c r="U92" s="93"/>
+      <c r="V92" s="94"/>
+      <c r="W92" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X92" s="87"/>
-[...1 lines deleted...]
-      <c r="Z92" s="86" t="s">
+      <c r="X92" s="93"/>
+      <c r="Y92" s="94"/>
+      <c r="Z92" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA92" s="87"/>
-[...1 lines deleted...]
-      <c r="AC92" s="86" t="s">
+      <c r="AA92" s="93"/>
+      <c r="AB92" s="94"/>
+      <c r="AC92" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD92" s="87"/>
-[...5 lines deleted...]
-      <c r="AH92" s="88"/>
+      <c r="AD92" s="93"/>
+      <c r="AE92" s="94"/>
+      <c r="AF92" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG92" s="93"/>
+      <c r="AH92" s="94"/>
     </row>
     <row r="93" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="100"/>
+      <c r="A93" s="102"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -8726,187 +9121,187 @@
       <c r="V99" s="56"/>
       <c r="W99" s="54"/>
       <c r="X99" s="49"/>
       <c r="Y99" s="56"/>
       <c r="Z99" s="54"/>
       <c r="AA99" s="49"/>
       <c r="AB99" s="56"/>
       <c r="AC99" s="54"/>
       <c r="AD99" s="49"/>
       <c r="AE99" s="56"/>
       <c r="AF99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="AG99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="AH99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="100" t="s">
+      <c r="A101" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="101" t="s">
+      <c r="B101" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="101"/>
-[...30 lines deleted...]
-      <c r="AH101" s="101"/>
+      <c r="C101" s="100"/>
+      <c r="D101" s="100"/>
+      <c r="E101" s="100"/>
+      <c r="F101" s="100"/>
+      <c r="G101" s="100"/>
+      <c r="H101" s="100"/>
+      <c r="I101" s="100"/>
+      <c r="J101" s="100"/>
+      <c r="K101" s="100"/>
+      <c r="L101" s="100"/>
+      <c r="M101" s="100"/>
+      <c r="N101" s="100"/>
+      <c r="O101" s="100"/>
+      <c r="P101" s="100"/>
+      <c r="Q101" s="100"/>
+      <c r="R101" s="100"/>
+      <c r="S101" s="100"/>
+      <c r="T101" s="100"/>
+      <c r="U101" s="100"/>
+      <c r="V101" s="100"/>
+      <c r="W101" s="100"/>
+      <c r="X101" s="100"/>
+      <c r="Y101" s="100"/>
+      <c r="Z101" s="100"/>
+      <c r="AA101" s="100"/>
+      <c r="AB101" s="100"/>
+      <c r="AC101" s="100"/>
+      <c r="AD101" s="100"/>
+      <c r="AE101" s="100"/>
+      <c r="AF101" s="100"/>
+      <c r="AG101" s="100"/>
+      <c r="AH101" s="100"/>
     </row>
     <row r="102" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="100"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="102"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...30 lines deleted...]
-      <c r="AH102" s="98"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="101"/>
+      <c r="T102" s="101"/>
+      <c r="U102" s="101"/>
+      <c r="V102" s="101"/>
+      <c r="W102" s="101"/>
+      <c r="X102" s="101"/>
+      <c r="Y102" s="101"/>
+      <c r="Z102" s="101"/>
+      <c r="AA102" s="101"/>
+      <c r="AB102" s="101"/>
+      <c r="AC102" s="101"/>
+      <c r="AD102" s="101"/>
+      <c r="AE102" s="101"/>
+      <c r="AF102" s="101"/>
+      <c r="AG102" s="101"/>
+      <c r="AH102" s="101"/>
     </row>
     <row r="103" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="100"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="102"/>
+      <c r="B103" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="90"/>
+      <c r="E103" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="94"/>
+      <c r="H103" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="94"/>
+      <c r="K103" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="94"/>
+      <c r="N103" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="94"/>
+      <c r="Q103" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R103" s="87"/>
-[...1 lines deleted...]
-      <c r="T103" s="86" t="s">
+      <c r="R103" s="93"/>
+      <c r="S103" s="94"/>
+      <c r="T103" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U103" s="87"/>
-[...1 lines deleted...]
-      <c r="W103" s="86" t="s">
+      <c r="U103" s="93"/>
+      <c r="V103" s="94"/>
+      <c r="W103" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X103" s="87"/>
-[...1 lines deleted...]
-      <c r="Z103" s="86" t="s">
+      <c r="X103" s="93"/>
+      <c r="Y103" s="94"/>
+      <c r="Z103" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA103" s="87"/>
-[...1 lines deleted...]
-      <c r="AC103" s="86" t="s">
+      <c r="AA103" s="93"/>
+      <c r="AB103" s="94"/>
+      <c r="AC103" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD103" s="87"/>
-[...5 lines deleted...]
-      <c r="AH103" s="88"/>
+      <c r="AD103" s="93"/>
+      <c r="AE103" s="94"/>
+      <c r="AF103" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG103" s="93"/>
+      <c r="AH103" s="94"/>
     </row>
     <row r="104" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="100"/>
+      <c r="A104" s="102"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -9247,187 +9642,187 @@
       <c r="V110" s="56"/>
       <c r="W110" s="54"/>
       <c r="X110" s="49"/>
       <c r="Y110" s="56"/>
       <c r="Z110" s="54"/>
       <c r="AA110" s="49"/>
       <c r="AB110" s="56"/>
       <c r="AC110" s="54"/>
       <c r="AD110" s="49"/>
       <c r="AE110" s="56"/>
       <c r="AF110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="AH110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="100" t="s">
+      <c r="A112" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="101" t="s">
+      <c r="B112" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="101"/>
-[...30 lines deleted...]
-      <c r="AH112" s="101"/>
+      <c r="C112" s="100"/>
+      <c r="D112" s="100"/>
+      <c r="E112" s="100"/>
+      <c r="F112" s="100"/>
+      <c r="G112" s="100"/>
+      <c r="H112" s="100"/>
+      <c r="I112" s="100"/>
+      <c r="J112" s="100"/>
+      <c r="K112" s="100"/>
+      <c r="L112" s="100"/>
+      <c r="M112" s="100"/>
+      <c r="N112" s="100"/>
+      <c r="O112" s="100"/>
+      <c r="P112" s="100"/>
+      <c r="Q112" s="100"/>
+      <c r="R112" s="100"/>
+      <c r="S112" s="100"/>
+      <c r="T112" s="100"/>
+      <c r="U112" s="100"/>
+      <c r="V112" s="100"/>
+      <c r="W112" s="100"/>
+      <c r="X112" s="100"/>
+      <c r="Y112" s="100"/>
+      <c r="Z112" s="100"/>
+      <c r="AA112" s="100"/>
+      <c r="AB112" s="100"/>
+      <c r="AC112" s="100"/>
+      <c r="AD112" s="100"/>
+      <c r="AE112" s="100"/>
+      <c r="AF112" s="100"/>
+      <c r="AG112" s="100"/>
+      <c r="AH112" s="100"/>
     </row>
     <row r="113" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="100"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="102"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...30 lines deleted...]
-      <c r="AH113" s="98"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="101"/>
+      <c r="T113" s="101"/>
+      <c r="U113" s="101"/>
+      <c r="V113" s="101"/>
+      <c r="W113" s="101"/>
+      <c r="X113" s="101"/>
+      <c r="Y113" s="101"/>
+      <c r="Z113" s="101"/>
+      <c r="AA113" s="101"/>
+      <c r="AB113" s="101"/>
+      <c r="AC113" s="101"/>
+      <c r="AD113" s="101"/>
+      <c r="AE113" s="101"/>
+      <c r="AF113" s="101"/>
+      <c r="AG113" s="101"/>
+      <c r="AH113" s="101"/>
     </row>
     <row r="114" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="100"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="102"/>
+      <c r="B114" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="90"/>
+      <c r="E114" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="94"/>
+      <c r="K114" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="94"/>
+      <c r="N114" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="94"/>
+      <c r="Q114" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R114" s="87"/>
-[...1 lines deleted...]
-      <c r="T114" s="86" t="s">
+      <c r="R114" s="93"/>
+      <c r="S114" s="94"/>
+      <c r="T114" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U114" s="87"/>
-[...1 lines deleted...]
-      <c r="W114" s="86" t="s">
+      <c r="U114" s="93"/>
+      <c r="V114" s="94"/>
+      <c r="W114" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X114" s="87"/>
-[...1 lines deleted...]
-      <c r="Z114" s="86" t="s">
+      <c r="X114" s="93"/>
+      <c r="Y114" s="94"/>
+      <c r="Z114" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA114" s="87"/>
-[...1 lines deleted...]
-      <c r="AC114" s="86" t="s">
+      <c r="AA114" s="93"/>
+      <c r="AB114" s="94"/>
+      <c r="AC114" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD114" s="87"/>
-[...5 lines deleted...]
-      <c r="AH114" s="88"/>
+      <c r="AD114" s="93"/>
+      <c r="AE114" s="94"/>
+      <c r="AF114" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG114" s="93"/>
+      <c r="AH114" s="94"/>
     </row>
     <row r="115" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="100"/>
+      <c r="A115" s="102"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -9768,187 +10163,187 @@
       <c r="V121" s="56"/>
       <c r="W121" s="54"/>
       <c r="X121" s="49"/>
       <c r="Y121" s="56"/>
       <c r="Z121" s="54"/>
       <c r="AA121" s="49"/>
       <c r="AB121" s="56"/>
       <c r="AC121" s="54"/>
       <c r="AD121" s="49"/>
       <c r="AE121" s="56"/>
       <c r="AF121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="AG121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AH121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="100" t="s">
+      <c r="A123" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="101" t="s">
+      <c r="B123" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="101"/>
-[...30 lines deleted...]
-      <c r="AH123" s="101"/>
+      <c r="C123" s="100"/>
+      <c r="D123" s="100"/>
+      <c r="E123" s="100"/>
+      <c r="F123" s="100"/>
+      <c r="G123" s="100"/>
+      <c r="H123" s="100"/>
+      <c r="I123" s="100"/>
+      <c r="J123" s="100"/>
+      <c r="K123" s="100"/>
+      <c r="L123" s="100"/>
+      <c r="M123" s="100"/>
+      <c r="N123" s="100"/>
+      <c r="O123" s="100"/>
+      <c r="P123" s="100"/>
+      <c r="Q123" s="100"/>
+      <c r="R123" s="100"/>
+      <c r="S123" s="100"/>
+      <c r="T123" s="100"/>
+      <c r="U123" s="100"/>
+      <c r="V123" s="100"/>
+      <c r="W123" s="100"/>
+      <c r="X123" s="100"/>
+      <c r="Y123" s="100"/>
+      <c r="Z123" s="100"/>
+      <c r="AA123" s="100"/>
+      <c r="AB123" s="100"/>
+      <c r="AC123" s="100"/>
+      <c r="AD123" s="100"/>
+      <c r="AE123" s="100"/>
+      <c r="AF123" s="100"/>
+      <c r="AG123" s="100"/>
+      <c r="AH123" s="100"/>
     </row>
     <row r="124" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="100"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="102"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...30 lines deleted...]
-      <c r="AH124" s="98"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="101"/>
+      <c r="T124" s="101"/>
+      <c r="U124" s="101"/>
+      <c r="V124" s="101"/>
+      <c r="W124" s="101"/>
+      <c r="X124" s="101"/>
+      <c r="Y124" s="101"/>
+      <c r="Z124" s="101"/>
+      <c r="AA124" s="101"/>
+      <c r="AB124" s="101"/>
+      <c r="AC124" s="101"/>
+      <c r="AD124" s="101"/>
+      <c r="AE124" s="101"/>
+      <c r="AF124" s="101"/>
+      <c r="AG124" s="101"/>
+      <c r="AH124" s="101"/>
     </row>
     <row r="125" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="100"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="102"/>
+      <c r="B125" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="90"/>
+      <c r="E125" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="94"/>
+      <c r="K125" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="94"/>
+      <c r="N125" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="94"/>
+      <c r="Q125" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R125" s="87"/>
-[...1 lines deleted...]
-      <c r="T125" s="86" t="s">
+      <c r="R125" s="93"/>
+      <c r="S125" s="94"/>
+      <c r="T125" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U125" s="87"/>
-[...1 lines deleted...]
-      <c r="W125" s="86" t="s">
+      <c r="U125" s="93"/>
+      <c r="V125" s="94"/>
+      <c r="W125" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X125" s="87"/>
-[...1 lines deleted...]
-      <c r="Z125" s="86" t="s">
+      <c r="X125" s="93"/>
+      <c r="Y125" s="94"/>
+      <c r="Z125" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA125" s="87"/>
-[...1 lines deleted...]
-      <c r="AC125" s="86" t="s">
+      <c r="AA125" s="93"/>
+      <c r="AB125" s="94"/>
+      <c r="AC125" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD125" s="87"/>
-[...5 lines deleted...]
-      <c r="AH125" s="88"/>
+      <c r="AD125" s="93"/>
+      <c r="AE125" s="94"/>
+      <c r="AF125" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG125" s="93"/>
+      <c r="AH125" s="94"/>
     </row>
     <row r="126" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="100"/>
+      <c r="A126" s="102"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -10289,187 +10684,187 @@
       <c r="V132" s="56"/>
       <c r="W132" s="54"/>
       <c r="X132" s="49"/>
       <c r="Y132" s="56"/>
       <c r="Z132" s="54"/>
       <c r="AA132" s="49"/>
       <c r="AB132" s="56"/>
       <c r="AC132" s="54"/>
       <c r="AD132" s="49"/>
       <c r="AE132" s="56"/>
       <c r="AF132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="AG132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="AH132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="84" t="s">
+      <c r="A134" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="96" t="s">
+      <c r="B134" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="96"/>
-[...30 lines deleted...]
-      <c r="AH134" s="97"/>
+      <c r="C134" s="95"/>
+      <c r="D134" s="95"/>
+      <c r="E134" s="95"/>
+      <c r="F134" s="95"/>
+      <c r="G134" s="95"/>
+      <c r="H134" s="95"/>
+      <c r="I134" s="95"/>
+      <c r="J134" s="95"/>
+      <c r="K134" s="95"/>
+      <c r="L134" s="95"/>
+      <c r="M134" s="95"/>
+      <c r="N134" s="95"/>
+      <c r="O134" s="95"/>
+      <c r="P134" s="95"/>
+      <c r="Q134" s="95"/>
+      <c r="R134" s="95"/>
+      <c r="S134" s="95"/>
+      <c r="T134" s="95"/>
+      <c r="U134" s="95"/>
+      <c r="V134" s="95"/>
+      <c r="W134" s="95"/>
+      <c r="X134" s="95"/>
+      <c r="Y134" s="95"/>
+      <c r="Z134" s="95"/>
+      <c r="AA134" s="95"/>
+      <c r="AB134" s="95"/>
+      <c r="AC134" s="95"/>
+      <c r="AD134" s="95"/>
+      <c r="AE134" s="95"/>
+      <c r="AF134" s="95"/>
+      <c r="AG134" s="95"/>
+      <c r="AH134" s="96"/>
     </row>
     <row r="135" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="95"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="99"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...30 lines deleted...]
-      <c r="AH135" s="99"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="101"/>
+      <c r="T135" s="101"/>
+      <c r="U135" s="101"/>
+      <c r="V135" s="101"/>
+      <c r="W135" s="101"/>
+      <c r="X135" s="101"/>
+      <c r="Y135" s="101"/>
+      <c r="Z135" s="101"/>
+      <c r="AA135" s="101"/>
+      <c r="AB135" s="101"/>
+      <c r="AC135" s="101"/>
+      <c r="AD135" s="101"/>
+      <c r="AE135" s="101"/>
+      <c r="AF135" s="101"/>
+      <c r="AG135" s="101"/>
+      <c r="AH135" s="103"/>
     </row>
     <row r="136" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="95"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="99"/>
+      <c r="B136" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
+      <c r="Q136" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R136" s="87"/>
-[...1 lines deleted...]
-      <c r="T136" s="86" t="s">
+      <c r="R136" s="93"/>
+      <c r="S136" s="94"/>
+      <c r="T136" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U136" s="87"/>
-[...1 lines deleted...]
-      <c r="W136" s="86" t="s">
+      <c r="U136" s="93"/>
+      <c r="V136" s="94"/>
+      <c r="W136" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X136" s="87"/>
-[...1 lines deleted...]
-      <c r="Z136" s="86" t="s">
+      <c r="X136" s="93"/>
+      <c r="Y136" s="94"/>
+      <c r="Z136" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA136" s="87"/>
-[...1 lines deleted...]
-      <c r="AC136" s="86" t="s">
+      <c r="AA136" s="93"/>
+      <c r="AB136" s="94"/>
+      <c r="AC136" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD136" s="87"/>
-[...5 lines deleted...]
-      <c r="AH136" s="88"/>
+      <c r="AD136" s="93"/>
+      <c r="AE136" s="94"/>
+      <c r="AF136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG136" s="93"/>
+      <c r="AH136" s="94"/>
     </row>
     <row r="137" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A137" s="95"/>
+      <c r="A137" s="99"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="30" t="s">
@@ -10532,879 +10927,879 @@
       <c r="AC137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>91</v>
+        <v>145</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>409</v>
+        <v>664</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>341</v>
+        <v>537</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>750</v>
+        <v>1201</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>398</v>
+        <v>630</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>354</v>
+        <v>586</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>752</v>
+        <v>1216</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>471</v>
+        <v>722</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>408</v>
+        <v>650</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>879</v>
+        <v>1372</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>533</v>
+        <v>849</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>458</v>
+        <v>725</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="37"/>
-        <v>991</v>
+        <v>1574</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="37"/>
-        <v>435</v>
+        <v>690</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>396</v>
+        <v>625</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="37"/>
-        <v>831</v>
+        <v>1315</v>
       </c>
       <c r="T138" s="41">
         <f t="shared" si="37"/>
-        <v>343</v>
+        <v>514</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>300</v>
+        <v>473</v>
       </c>
       <c r="V138" s="42">
         <f t="shared" si="37"/>
-        <v>643</v>
+        <v>987</v>
       </c>
       <c r="W138" s="41">
         <f t="shared" si="37"/>
-        <v>294</v>
+        <v>448</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>268</v>
+        <v>430</v>
       </c>
       <c r="Y138" s="42">
         <f t="shared" si="37"/>
-        <v>562</v>
+        <v>878</v>
       </c>
       <c r="Z138" s="41">
         <f t="shared" si="37"/>
-        <v>262</v>
+        <v>413</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>214</v>
+        <v>354</v>
       </c>
       <c r="AB138" s="42">
         <f t="shared" si="37"/>
-        <v>476</v>
+        <v>767</v>
       </c>
       <c r="AC138" s="41">
         <f t="shared" si="37"/>
-        <v>302</v>
+        <v>474</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>218</v>
+        <v>380</v>
       </c>
       <c r="AE138" s="42">
         <f t="shared" si="37"/>
-        <v>520</v>
+        <v>854</v>
       </c>
       <c r="AF138" s="41">
         <f t="shared" si="37"/>
-        <v>3487</v>
+        <v>5469</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>3008</v>
+        <v>4840</v>
       </c>
       <c r="AH138" s="43">
         <f t="shared" si="37"/>
-        <v>6495</v>
+        <v>10309</v>
       </c>
       <c r="AI138" s="83"/>
       <c r="AJ138" s="83"/>
       <c r="AK138" s="83"/>
     </row>
     <row r="139" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>96</v>
+        <v>182</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="39"/>
-        <v>214</v>
+        <v>357</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="39"/>
-        <v>116</v>
+        <v>185</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>88</v>
+        <v>162</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="39"/>
-        <v>204</v>
+        <v>347</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="39"/>
-        <v>117</v>
+        <v>186</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>119</v>
+        <v>229</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="39"/>
-        <v>236</v>
+        <v>415</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="39"/>
-        <v>139</v>
+        <v>214</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>112</v>
+        <v>251</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="39"/>
-        <v>251</v>
+        <v>465</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="39"/>
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="39"/>
-        <v>209</v>
+        <v>382</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="39"/>
-        <v>84</v>
+        <v>151</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>100</v>
+        <v>198</v>
       </c>
       <c r="V139" s="42">
         <f t="shared" si="39"/>
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="W139" s="41">
         <f t="shared" si="39"/>
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>99</v>
+        <v>208</v>
       </c>
       <c r="Y139" s="42">
         <f t="shared" si="39"/>
-        <v>194</v>
+        <v>357</v>
       </c>
       <c r="Z139" s="41">
         <f t="shared" si="39"/>
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>93</v>
+        <v>187</v>
       </c>
       <c r="AB139" s="42">
         <f t="shared" si="39"/>
-        <v>178</v>
+        <v>325</v>
       </c>
       <c r="AC139" s="41">
         <f t="shared" si="39"/>
-        <v>114</v>
+        <v>190</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>124</v>
+        <v>244</v>
       </c>
       <c r="AE139" s="42">
         <f t="shared" si="39"/>
-        <v>238</v>
+        <v>434</v>
       </c>
       <c r="AF139" s="41">
         <f t="shared" si="39"/>
-        <v>998</v>
+        <v>1595</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>950</v>
+        <v>1906</v>
       </c>
       <c r="AH139" s="43">
         <f t="shared" si="39"/>
-        <v>1948</v>
+        <v>3501</v>
       </c>
       <c r="AI139" s="83"/>
       <c r="AJ139" s="83"/>
       <c r="AK139" s="83"/>
     </row>
     <row r="140" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="38"/>
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="38"/>
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E140" s="41">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="40"/>
-        <v>153</v>
+        <v>252</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="40"/>
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="40"/>
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="40"/>
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="40"/>
-        <v>160</v>
+        <v>268</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="40"/>
-        <v>100</v>
+        <v>164</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="40"/>
-        <v>214</v>
+        <v>369</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="40"/>
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>102</v>
+        <v>200</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="40"/>
-        <v>184</v>
+        <v>341</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="40"/>
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>95</v>
+        <v>190</v>
       </c>
       <c r="V140" s="42">
         <f t="shared" si="40"/>
-        <v>179</v>
+        <v>332</v>
       </c>
       <c r="W140" s="41">
         <f t="shared" si="40"/>
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="Y140" s="42">
         <f t="shared" si="40"/>
-        <v>178</v>
+        <v>330</v>
       </c>
       <c r="Z140" s="41">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>109</v>
+        <v>181</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>94</v>
+        <v>180</v>
       </c>
       <c r="AB140" s="42">
         <f t="shared" si="40"/>
-        <v>203</v>
+        <v>361</v>
       </c>
       <c r="AC140" s="41">
         <f t="shared" si="40"/>
-        <v>164</v>
+        <v>247</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>156</v>
+        <v>255</v>
       </c>
       <c r="AE140" s="42">
         <f t="shared" si="40"/>
-        <v>320</v>
+        <v>502</v>
       </c>
       <c r="AF140" s="41">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>870</v>
+        <v>1400</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>904</v>
+        <v>1640</v>
       </c>
       <c r="AH140" s="43">
         <f t="shared" si="40"/>
-        <v>1774</v>
+        <v>3040</v>
       </c>
       <c r="AI140" s="83"/>
       <c r="AJ140" s="83"/>
       <c r="AK140" s="83"/>
     </row>
     <row r="141" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="38"/>
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="38"/>
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>91</v>
+        <v>158</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="41"/>
-        <v>158</v>
+        <v>281</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="41"/>
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="41"/>
-        <v>150</v>
+        <v>258</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="41"/>
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>76</v>
+        <v>157</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="41"/>
-        <v>196</v>
+        <v>339</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="41"/>
-        <v>139</v>
+        <v>218</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>106</v>
+        <v>195</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="41"/>
-        <v>245</v>
+        <v>413</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="41"/>
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>101</v>
+        <v>173</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="41"/>
-        <v>201</v>
+        <v>331</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="41"/>
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="V141" s="42">
         <f t="shared" si="41"/>
-        <v>186</v>
+        <v>296</v>
       </c>
       <c r="W141" s="41">
         <f t="shared" si="41"/>
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>106</v>
+        <v>180</v>
       </c>
       <c r="Y141" s="42">
         <f t="shared" si="41"/>
-        <v>177</v>
+        <v>325</v>
       </c>
       <c r="Z141" s="41">
         <f t="shared" si="41"/>
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>89</v>
+        <v>159</v>
       </c>
       <c r="AB141" s="42">
         <f t="shared" si="41"/>
-        <v>164</v>
+        <v>285</v>
       </c>
       <c r="AC141" s="41">
         <f t="shared" si="41"/>
-        <v>102</v>
+        <v>176</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="AE141" s="42">
         <f t="shared" si="41"/>
-        <v>201</v>
+        <v>363</v>
       </c>
       <c r="AF141" s="41">
         <f t="shared" si="41"/>
-        <v>854</v>
+        <v>1422</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>853</v>
+        <v>1520</v>
       </c>
       <c r="AH141" s="43">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>1707</v>
+        <v>2942</v>
       </c>
       <c r="AI141" s="83"/>
       <c r="AJ141" s="83"/>
       <c r="AK141" s="83"/>
     </row>
     <row r="142" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="38"/>
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="38"/>
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="38"/>
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="42"/>
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="42"/>
-        <v>175</v>
+        <v>290</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="42"/>
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="42"/>
-        <v>83</v>
+        <v>147</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="42"/>
-        <v>160</v>
+        <v>262</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="42"/>
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="42"/>
-        <v>91</v>
+        <v>181</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="42"/>
-        <v>189</v>
+        <v>331</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="42"/>
-        <v>123</v>
+        <v>196</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="42"/>
-        <v>108</v>
+        <v>211</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="42"/>
-        <v>231</v>
+        <v>407</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="42"/>
-        <v>87</v>
+        <v>156</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="42"/>
-        <v>90</v>
+        <v>160</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="42"/>
-        <v>177</v>
+        <v>316</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="42"/>
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="42"/>
-        <v>88</v>
+        <v>152</v>
       </c>
       <c r="V142" s="46">
         <f t="shared" si="42"/>
-        <v>164</v>
+        <v>275</v>
       </c>
       <c r="W142" s="44">
         <f t="shared" si="42"/>
-        <v>103</v>
+        <v>165</v>
       </c>
       <c r="X142" s="45">
         <f t="shared" si="42"/>
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="Y142" s="46">
         <f t="shared" si="42"/>
-        <v>185</v>
+        <v>318</v>
       </c>
       <c r="Z142" s="44">
         <f t="shared" si="42"/>
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="AA142" s="45">
         <f t="shared" si="42"/>
-        <v>82</v>
+        <v>143</v>
       </c>
       <c r="AB142" s="46">
         <f t="shared" si="42"/>
-        <v>157</v>
+        <v>270</v>
       </c>
       <c r="AC142" s="44">
         <f t="shared" si="42"/>
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="AD142" s="45">
         <f t="shared" si="42"/>
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="AE142" s="46">
         <f t="shared" si="42"/>
-        <v>174</v>
+        <v>306</v>
       </c>
       <c r="AF142" s="44">
         <f t="shared" si="42"/>
-        <v>836</v>
+        <v>1338</v>
       </c>
       <c r="AG142" s="45">
         <f t="shared" si="42"/>
-        <v>807</v>
+        <v>1482</v>
       </c>
       <c r="AH142" s="47">
         <f t="shared" si="42"/>
-        <v>1643</v>
+        <v>2820</v>
       </c>
       <c r="AI142" s="83"/>
       <c r="AJ142" s="83"/>
       <c r="AK142" s="83"/>
     </row>
     <row r="143" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="38"/>
-        <v>103</v>
+        <v>165</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="38"/>
-        <v>119</v>
+        <v>201</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="38"/>
-        <v>222</v>
+        <v>366</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>781</v>
+        <v>1239</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="43"/>
-        <v>669</v>
+        <v>1142</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="43"/>
-        <v>1450</v>
+        <v>2381</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="43"/>
-        <v>748</v>
+        <v>1182</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="43"/>
-        <v>670</v>
+        <v>1131</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="43"/>
-        <v>1418</v>
+        <v>2313</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="43"/>
-        <v>884</v>
+        <v>1359</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="43"/>
-        <v>776</v>
+        <v>1366</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="43"/>
-        <v>1660</v>
+        <v>2725</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="43"/>
-        <v>1034</v>
+        <v>1641</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="43"/>
-        <v>898</v>
+        <v>1587</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="43"/>
-        <v>1932</v>
+        <v>3228</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="43"/>
-        <v>809</v>
+        <v>1315</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="43"/>
-        <v>793</v>
+        <v>1370</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="43"/>
-        <v>1602</v>
+        <v>2685</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="43"/>
-        <v>681</v>
+        <v>1074</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="43"/>
-        <v>675</v>
+        <v>1165</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="43"/>
-        <v>1356</v>
+        <v>2239</v>
       </c>
       <c r="W143" s="48">
         <f t="shared" si="43"/>
-        <v>638</v>
+        <v>1041</v>
       </c>
       <c r="X143" s="49">
         <f t="shared" si="43"/>
-        <v>658</v>
+        <v>1167</v>
       </c>
       <c r="Y143" s="50">
         <f t="shared" si="43"/>
-        <v>1296</v>
+        <v>2208</v>
       </c>
       <c r="Z143" s="48">
         <f t="shared" si="43"/>
-        <v>606</v>
+        <v>985</v>
       </c>
       <c r="AA143" s="49">
         <f t="shared" si="43"/>
-        <v>572</v>
+        <v>1023</v>
       </c>
       <c r="AB143" s="50">
         <f t="shared" si="43"/>
-        <v>1178</v>
+        <v>2008</v>
       </c>
       <c r="AC143" s="48">
         <f t="shared" si="43"/>
-        <v>761</v>
+        <v>1223</v>
       </c>
       <c r="AD143" s="49">
         <f t="shared" si="43"/>
-        <v>692</v>
+        <v>1236</v>
       </c>
       <c r="AE143" s="50">
         <f t="shared" si="43"/>
-        <v>1453</v>
+        <v>2459</v>
       </c>
       <c r="AF143" s="48">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>7045</v>
+        <v>11224</v>
       </c>
       <c r="AG143" s="49">
         <f t="shared" si="43"/>
-        <v>6522</v>
+        <v>11388</v>
       </c>
       <c r="AH143" s="50">
         <f t="shared" si="43"/>
-        <v>13567</v>
+        <v>22612</v>
       </c>
     </row>
     <row r="145" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
       <c r="T145" s="60"/>
       <c r="U145" s="60"/>
       <c r="V145" s="60"/>
       <c r="W145" s="60"/>
@@ -11557,371 +11952,371 @@
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
       <c r="T150" s="61"/>
       <c r="U150" s="61"/>
       <c r="V150" s="61"/>
       <c r="W150" s="61"/>
       <c r="X150" s="61"/>
       <c r="Y150" s="61"/>
       <c r="Z150" s="61"/>
       <c r="AA150" s="61"/>
       <c r="AB150" s="61"/>
       <c r="AC150" s="61"/>
       <c r="AD150" s="61"/>
       <c r="AE150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="182">
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:AH134"/>
+    <mergeCell ref="B135:AH135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="AC136:AE136"/>
+    <mergeCell ref="AF136:AH136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="W136:Y136"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="W114:Y114"/>
+    <mergeCell ref="Z114:AB114"/>
+    <mergeCell ref="AC114:AE114"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="W125:Y125"/>
+    <mergeCell ref="Z125:AB125"/>
+    <mergeCell ref="AC125:AE125"/>
+    <mergeCell ref="AF125:AH125"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:AH123"/>
+    <mergeCell ref="B124:AH124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:AH101"/>
+    <mergeCell ref="B102:AH102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="Z103:AB103"/>
+    <mergeCell ref="AC103:AE103"/>
+    <mergeCell ref="AF103:AH103"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:AH112"/>
+    <mergeCell ref="B113:AH113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="W103:Y103"/>
+    <mergeCell ref="AF114:AH114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="Z81:AB81"/>
+    <mergeCell ref="AC81:AE81"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="W92:Y92"/>
+    <mergeCell ref="Z92:AB92"/>
+    <mergeCell ref="AC92:AE92"/>
+    <mergeCell ref="AF92:AH92"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:AH91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:AH68"/>
+    <mergeCell ref="B69:AH69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="Z70:AB70"/>
+    <mergeCell ref="AC70:AE70"/>
+    <mergeCell ref="AF70:AH70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:AH79"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="W70:Y70"/>
+    <mergeCell ref="AF81:AH81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="AC48:AE48"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z59:AB59"/>
+    <mergeCell ref="AC59:AE59"/>
+    <mergeCell ref="AF59:AH59"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B58:AH58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:AH35"/>
+    <mergeCell ref="B36:AH36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AC37:AE37"/>
+    <mergeCell ref="AF37:AH37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:AH46"/>
+    <mergeCell ref="B47:AH47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="W37:Y37"/>
+    <mergeCell ref="AF48:AH48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="Z15:AB15"/>
+    <mergeCell ref="AC15:AE15"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:Y26"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AE26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B25:AH25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:AH13"/>
     <mergeCell ref="B14:AH14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AF15:AH15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A24:A27"/>
-[...156 lines deleted...]
-    <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:Y150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G141" sqref="G141"/>
+      <selection activeCell="N30" sqref="N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="101" t="s">
+      <c r="B2" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="101"/>
-[...18 lines deleted...]
-      <c r="V2" s="101"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
     </row>
     <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="100"/>
-[...22 lines deleted...]
-      <c r="V3" s="98"/>
+      <c r="A3" s="102"/>
+      <c r="B3" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="101"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
+      <c r="Q3" s="101"/>
+      <c r="R3" s="101"/>
+      <c r="S3" s="101"/>
+      <c r="T3" s="101"/>
+      <c r="U3" s="101"/>
+      <c r="V3" s="101"/>
     </row>
     <row r="4" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="100"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="87"/>
-[...5 lines deleted...]
-      <c r="V4" s="88"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="93"/>
+      <c r="V4" s="94"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="100"/>
+      <c r="A5" s="102"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -12369,143 +12764,143 @@
         <v>120</v>
       </c>
       <c r="Q11" s="77">
         <v>29</v>
       </c>
       <c r="R11" s="78">
         <v>44</v>
       </c>
       <c r="S11" s="82">
         <v>73</v>
       </c>
       <c r="T11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="U11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="V11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="101"/>
-[...18 lines deleted...]
-      <c r="V13" s="101"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
+      <c r="N13" s="100"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="100"/>
+      <c r="S13" s="100"/>
+      <c r="T13" s="100"/>
+      <c r="U13" s="100"/>
+      <c r="V13" s="100"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="100"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="102"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...18 lines deleted...]
-      <c r="V14" s="98"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
     </row>
     <row r="15" spans="1:22" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="100"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="102"/>
+      <c r="B15" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="90"/>
+      <c r="N15" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="90"/>
+      <c r="Q15" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R15" s="87"/>
-[...5 lines deleted...]
-      <c r="V15" s="88"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="90"/>
+      <c r="T15" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U15" s="93"/>
+      <c r="V15" s="94"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="100"/>
+      <c r="A16" s="102"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -12952,145 +13347,144 @@
       <c r="P22" s="64">
         <v>142</v>
       </c>
       <c r="Q22" s="24">
         <v>31</v>
       </c>
       <c r="R22" s="25">
         <v>53</v>
       </c>
       <c r="S22" s="64">
         <v>84</v>
       </c>
       <c r="T22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="U22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="V22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
-    <row r="23" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A24" s="100" t="s">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A24" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="101" t="s">
+      <c r="B24" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="101"/>
-[...22 lines deleted...]
-      <c r="B25" s="98" t="s">
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="100"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="100"/>
+      <c r="N24" s="100"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="100"/>
+      <c r="S24" s="100"/>
+      <c r="T24" s="100"/>
+      <c r="U24" s="100"/>
+      <c r="V24" s="100"/>
+    </row>
+    <row r="25" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="102"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...22 lines deleted...]
-      <c r="B26" s="86" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
+    </row>
+    <row r="26" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="102"/>
+      <c r="B26" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="90"/>
+      <c r="H26" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="90"/>
+      <c r="K26" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="90"/>
+      <c r="Q26" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R26" s="87"/>
-[...8 lines deleted...]
-      <c r="A27" s="100"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="90"/>
+      <c r="T26" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U26" s="93"/>
+      <c r="V26" s="94"/>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A27" s="102"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -13111,355 +13505,571 @@
       <c r="O27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V27" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="9"/>
-[...16 lines deleted...]
-      <c r="S28" s="13"/>
+      <c r="B28" s="9">
+        <v>845</v>
+      </c>
+      <c r="C28" s="1">
+        <v>473</v>
+      </c>
+      <c r="D28" s="13">
+        <v>1318</v>
+      </c>
+      <c r="E28" s="9">
+        <v>424</v>
+      </c>
+      <c r="F28" s="1">
+        <v>522</v>
+      </c>
+      <c r="G28" s="13">
+        <v>946</v>
+      </c>
+      <c r="H28" s="9">
+        <v>492</v>
+      </c>
+      <c r="I28" s="1">
+        <v>542</v>
+      </c>
+      <c r="J28" s="13">
+        <v>1034</v>
+      </c>
+      <c r="K28" s="9">
+        <v>193</v>
+      </c>
+      <c r="L28" s="1">
+        <v>258</v>
+      </c>
+      <c r="M28" s="13">
+        <v>451</v>
+      </c>
+      <c r="N28" s="9">
+        <v>15</v>
+      </c>
+      <c r="O28" s="1">
+        <v>15</v>
+      </c>
+      <c r="P28" s="13">
+        <v>30</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>13</v>
+      </c>
+      <c r="R28" s="1">
+        <v>22</v>
+      </c>
+      <c r="S28" s="13">
+        <v>35</v>
+      </c>
       <c r="T28" s="9">
         <f>SUM(B28,E28,H28,K28,N28,Q28)</f>
-        <v>0</v>
+        <v>1982</v>
       </c>
       <c r="U28" s="1">
         <f t="shared" ref="U28:U33" si="7">SUM(C28,F28,I28,L28,O28,R28)</f>
-        <v>0</v>
+        <v>1832</v>
       </c>
       <c r="V28" s="12">
         <f t="shared" ref="V28:V33" si="8">SUM(D28,G28,J28,M28,P28,S28)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="9"/>
-[...16 lines deleted...]
-      <c r="S29" s="13"/>
+      <c r="B29" s="9">
+        <v>147</v>
+      </c>
+      <c r="C29" s="1">
+        <v>82</v>
+      </c>
+      <c r="D29" s="13">
+        <v>229</v>
+      </c>
+      <c r="E29" s="9">
+        <v>186</v>
+      </c>
+      <c r="F29" s="1">
+        <v>380</v>
+      </c>
+      <c r="G29" s="13">
+        <v>566</v>
+      </c>
+      <c r="H29" s="9">
+        <v>146</v>
+      </c>
+      <c r="I29" s="1">
+        <v>206</v>
+      </c>
+      <c r="J29" s="13">
+        <v>352</v>
+      </c>
+      <c r="K29" s="9">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>251</v>
+      </c>
+      <c r="M29" s="13">
+        <v>356</v>
+      </c>
+      <c r="N29" s="9">
+        <v>11</v>
+      </c>
+      <c r="O29" s="1">
+        <v>32</v>
+      </c>
+      <c r="P29" s="13">
+        <v>43</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>2</v>
+      </c>
+      <c r="R29" s="1">
+        <v>5</v>
+      </c>
+      <c r="S29" s="13">
+        <v>7</v>
+      </c>
       <c r="T29" s="9">
         <f t="shared" ref="T29:T33" si="9">SUM(B29,E29,H29,K29,N29,Q29)</f>
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="U29" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>956</v>
       </c>
       <c r="V29" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="9"/>
-[...16 lines deleted...]
-      <c r="S30" s="13"/>
+      <c r="B30" s="9">
+        <v>122</v>
+      </c>
+      <c r="C30" s="1">
+        <v>60</v>
+      </c>
+      <c r="D30" s="13">
+        <v>182</v>
+      </c>
+      <c r="E30" s="9">
+        <v>203</v>
+      </c>
+      <c r="F30" s="1">
+        <v>300</v>
+      </c>
+      <c r="G30" s="13">
+        <v>503</v>
+      </c>
+      <c r="H30" s="9">
+        <v>121</v>
+      </c>
+      <c r="I30" s="1">
+        <v>187</v>
+      </c>
+      <c r="J30" s="13">
+        <v>308</v>
+      </c>
+      <c r="K30" s="9">
+        <v>67</v>
+      </c>
+      <c r="L30" s="1">
+        <v>157</v>
+      </c>
+      <c r="M30" s="13">
+        <v>224</v>
+      </c>
+      <c r="N30" s="9">
+        <v>13</v>
+      </c>
+      <c r="O30" s="1">
+        <v>27</v>
+      </c>
+      <c r="P30" s="13">
+        <v>40</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>4</v>
+      </c>
+      <c r="R30" s="1">
+        <v>5</v>
+      </c>
+      <c r="S30" s="13">
+        <v>9</v>
+      </c>
       <c r="T30" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="U30" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="V30" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="9"/>
-[...16 lines deleted...]
-      <c r="S31" s="13"/>
+      <c r="B31" s="9">
+        <v>153</v>
+      </c>
+      <c r="C31" s="1">
+        <v>60</v>
+      </c>
+      <c r="D31" s="13">
+        <v>213</v>
+      </c>
+      <c r="E31" s="9">
+        <v>188</v>
+      </c>
+      <c r="F31" s="1">
+        <v>282</v>
+      </c>
+      <c r="G31" s="13">
+        <v>470</v>
+      </c>
+      <c r="H31" s="9">
+        <v>134</v>
+      </c>
+      <c r="I31" s="1">
+        <v>144</v>
+      </c>
+      <c r="J31" s="13">
+        <v>278</v>
+      </c>
+      <c r="K31" s="9">
+        <v>81</v>
+      </c>
+      <c r="L31" s="1">
+        <v>154</v>
+      </c>
+      <c r="M31" s="13">
+        <v>235</v>
+      </c>
+      <c r="N31" s="9">
+        <v>7</v>
+      </c>
+      <c r="O31" s="1">
+        <v>15</v>
+      </c>
+      <c r="P31" s="13">
+        <v>22</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>5</v>
+      </c>
+      <c r="R31" s="1">
+        <v>12</v>
+      </c>
+      <c r="S31" s="13">
+        <v>17</v>
+      </c>
       <c r="T31" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>568</v>
       </c>
       <c r="U31" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="V31" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="51"/>
-[...16 lines deleted...]
-      <c r="S32" s="52"/>
+      <c r="B32" s="51">
+        <v>103</v>
+      </c>
+      <c r="C32" s="45">
+        <v>59</v>
+      </c>
+      <c r="D32" s="52">
+        <v>162</v>
+      </c>
+      <c r="E32" s="51">
+        <v>161</v>
+      </c>
+      <c r="F32" s="45">
+        <v>246</v>
+      </c>
+      <c r="G32" s="52">
+        <v>407</v>
+      </c>
+      <c r="H32" s="51">
+        <v>122</v>
+      </c>
+      <c r="I32" s="45">
+        <v>145</v>
+      </c>
+      <c r="J32" s="52">
+        <v>267</v>
+      </c>
+      <c r="K32" s="51">
+        <v>102</v>
+      </c>
+      <c r="L32" s="45">
+        <v>185</v>
+      </c>
+      <c r="M32" s="52">
+        <v>287</v>
+      </c>
+      <c r="N32" s="51">
+        <v>11</v>
+      </c>
+      <c r="O32" s="45">
+        <v>23</v>
+      </c>
+      <c r="P32" s="52">
+        <v>34</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>3</v>
+      </c>
+      <c r="R32" s="45">
+        <v>17</v>
+      </c>
+      <c r="S32" s="52">
+        <v>20</v>
+      </c>
       <c r="T32" s="51">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="U32" s="45">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="V32" s="53">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="54"/>
-[...16 lines deleted...]
-      <c r="S33" s="55"/>
+      <c r="B33" s="54">
+        <v>1370</v>
+      </c>
+      <c r="C33" s="49">
+        <v>734</v>
+      </c>
+      <c r="D33" s="55">
+        <v>2104</v>
+      </c>
+      <c r="E33" s="54">
+        <v>1162</v>
+      </c>
+      <c r="F33" s="49">
+        <v>1730</v>
+      </c>
+      <c r="G33" s="55">
+        <v>2892</v>
+      </c>
+      <c r="H33" s="54">
+        <v>1015</v>
+      </c>
+      <c r="I33" s="49">
+        <v>1224</v>
+      </c>
+      <c r="J33" s="55">
+        <v>2239</v>
+      </c>
+      <c r="K33" s="54">
+        <v>548</v>
+      </c>
+      <c r="L33" s="49">
+        <v>1005</v>
+      </c>
+      <c r="M33" s="55">
+        <v>1553</v>
+      </c>
+      <c r="N33" s="54">
+        <v>57</v>
+      </c>
+      <c r="O33" s="49">
+        <v>112</v>
+      </c>
+      <c r="P33" s="55">
+        <v>169</v>
+      </c>
+      <c r="Q33" s="54">
+        <v>27</v>
+      </c>
+      <c r="R33" s="49">
+        <v>61</v>
+      </c>
+      <c r="S33" s="55">
+        <v>88</v>
+      </c>
       <c r="T33" s="54">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>4179</v>
       </c>
       <c r="U33" s="49">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>4866</v>
       </c>
       <c r="V33" s="56">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v>9045</v>
       </c>
     </row>
     <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="100" t="s">
+      <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="101" t="s">
+      <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="101"/>
-[...18 lines deleted...]
-      <c r="V35" s="101"/>
+      <c r="C35" s="100"/>
+      <c r="D35" s="100"/>
+      <c r="E35" s="100"/>
+      <c r="F35" s="100"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="100"/>
+      <c r="U35" s="100"/>
+      <c r="V35" s="100"/>
     </row>
     <row r="36" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="100"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="102"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...18 lines deleted...]
-      <c r="V36" s="98"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="101"/>
+      <c r="T36" s="101"/>
+      <c r="U36" s="101"/>
+      <c r="V36" s="101"/>
     </row>
     <row r="37" spans="1:22" ht="24.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="100"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="102"/>
+      <c r="B37" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="90"/>
+      <c r="K37" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="90"/>
+      <c r="Q37" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R37" s="87"/>
-[...5 lines deleted...]
-      <c r="V37" s="88"/>
+      <c r="R37" s="93"/>
+      <c r="S37" s="90"/>
+      <c r="T37" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="93"/>
+      <c r="V37" s="94"/>
     </row>
     <row r="38" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100"/>
+      <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -13692,143 +14302,143 @@
       <c r="J44" s="64"/>
       <c r="K44" s="24"/>
       <c r="L44" s="25"/>
       <c r="M44" s="64"/>
       <c r="N44" s="24"/>
       <c r="O44" s="25"/>
       <c r="P44" s="64"/>
       <c r="Q44" s="24"/>
       <c r="R44" s="25"/>
       <c r="S44" s="64"/>
       <c r="T44" s="54">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U44" s="49">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="V44" s="56">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="101" t="s">
+      <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="101"/>
-[...18 lines deleted...]
-      <c r="V46" s="101"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="100"/>
+      <c r="E46" s="100"/>
+      <c r="F46" s="100"/>
+      <c r="G46" s="100"/>
+      <c r="H46" s="100"/>
+      <c r="I46" s="100"/>
+      <c r="J46" s="100"/>
+      <c r="K46" s="100"/>
+      <c r="L46" s="100"/>
+      <c r="M46" s="100"/>
+      <c r="N46" s="100"/>
+      <c r="O46" s="100"/>
+      <c r="P46" s="100"/>
+      <c r="Q46" s="100"/>
+      <c r="R46" s="100"/>
+      <c r="S46" s="100"/>
+      <c r="T46" s="100"/>
+      <c r="U46" s="100"/>
+      <c r="V46" s="100"/>
     </row>
     <row r="47" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="100"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="102"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...18 lines deleted...]
-      <c r="V47" s="98"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="101"/>
+      <c r="T47" s="101"/>
+      <c r="U47" s="101"/>
+      <c r="V47" s="101"/>
     </row>
     <row r="48" spans="1:22" ht="29.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="102"/>
+      <c r="B48" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="90"/>
+      <c r="K48" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="90"/>
+      <c r="N48" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="90"/>
+      <c r="Q48" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="87"/>
-[...5 lines deleted...]
-      <c r="V48" s="88"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="90"/>
+      <c r="T48" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U48" s="93"/>
+      <c r="V48" s="94"/>
     </row>
     <row r="49" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="100"/>
+      <c r="A49" s="102"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -14061,143 +14671,143 @@
       <c r="J55" s="55"/>
       <c r="K55" s="54"/>
       <c r="L55" s="49"/>
       <c r="M55" s="55"/>
       <c r="N55" s="54"/>
       <c r="O55" s="49"/>
       <c r="P55" s="55"/>
       <c r="Q55" s="54"/>
       <c r="R55" s="49"/>
       <c r="S55" s="55"/>
       <c r="T55" s="54">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="U55" s="49">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V55" s="56">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="100" t="s">
+      <c r="A57" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="101"/>
-[...18 lines deleted...]
-      <c r="V57" s="101"/>
+      <c r="C57" s="100"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="100"/>
+      <c r="F57" s="100"/>
+      <c r="G57" s="100"/>
+      <c r="H57" s="100"/>
+      <c r="I57" s="100"/>
+      <c r="J57" s="100"/>
+      <c r="K57" s="100"/>
+      <c r="L57" s="100"/>
+      <c r="M57" s="100"/>
+      <c r="N57" s="100"/>
+      <c r="O57" s="100"/>
+      <c r="P57" s="100"/>
+      <c r="Q57" s="100"/>
+      <c r="R57" s="100"/>
+      <c r="S57" s="100"/>
+      <c r="T57" s="100"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
     </row>
     <row r="58" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="100"/>
-      <c r="B58" s="98" t="s">
+      <c r="A58" s="102"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...18 lines deleted...]
-      <c r="V58" s="98"/>
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="101"/>
+      <c r="T58" s="101"/>
+      <c r="U58" s="101"/>
+      <c r="V58" s="101"/>
     </row>
     <row r="59" spans="1:22" ht="24.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="100"/>
-      <c r="B59" s="86" t="s">
+      <c r="A59" s="102"/>
+      <c r="B59" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="90"/>
+      <c r="H59" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="90"/>
+      <c r="K59" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="90"/>
+      <c r="N59" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="90"/>
+      <c r="Q59" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="87"/>
-[...5 lines deleted...]
-      <c r="V59" s="88"/>
+      <c r="R59" s="93"/>
+      <c r="S59" s="90"/>
+      <c r="T59" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U59" s="93"/>
+      <c r="V59" s="94"/>
     </row>
     <row r="60" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="100"/>
+      <c r="A60" s="102"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -14453,143 +15063,143 @@
     <row r="67" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
     </row>
     <row r="68" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="100" t="s">
+      <c r="A68" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="101" t="s">
+      <c r="B68" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="101"/>
-[...18 lines deleted...]
-      <c r="V68" s="101"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="100"/>
+      <c r="L68" s="100"/>
+      <c r="M68" s="100"/>
+      <c r="N68" s="100"/>
+      <c r="O68" s="100"/>
+      <c r="P68" s="100"/>
+      <c r="Q68" s="100"/>
+      <c r="R68" s="100"/>
+      <c r="S68" s="100"/>
+      <c r="T68" s="100"/>
+      <c r="U68" s="100"/>
+      <c r="V68" s="100"/>
     </row>
     <row r="69" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="100"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="102"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...18 lines deleted...]
-      <c r="V69" s="98"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="101"/>
+      <c r="T69" s="101"/>
+      <c r="U69" s="101"/>
+      <c r="V69" s="101"/>
     </row>
     <row r="70" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="100"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="102"/>
+      <c r="B70" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="90"/>
+      <c r="H70" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="90"/>
+      <c r="K70" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="90"/>
+      <c r="N70" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="90"/>
+      <c r="Q70" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R70" s="87"/>
-[...5 lines deleted...]
-      <c r="V70" s="88"/>
+      <c r="R70" s="93"/>
+      <c r="S70" s="90"/>
+      <c r="T70" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U70" s="93"/>
+      <c r="V70" s="94"/>
     </row>
     <row r="71" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="100"/>
+      <c r="A71" s="102"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -14822,143 +15432,143 @@
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="55"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="55"/>
       <c r="T77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="U77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V77" s="56">
         <f>SUM(D77,G77,J77,M77,P77,S77)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="100" t="s">
+      <c r="A79" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="101" t="s">
+      <c r="B79" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="101"/>
-[...18 lines deleted...]
-      <c r="V79" s="101"/>
+      <c r="C79" s="100"/>
+      <c r="D79" s="100"/>
+      <c r="E79" s="100"/>
+      <c r="F79" s="100"/>
+      <c r="G79" s="100"/>
+      <c r="H79" s="100"/>
+      <c r="I79" s="100"/>
+      <c r="J79" s="100"/>
+      <c r="K79" s="100"/>
+      <c r="L79" s="100"/>
+      <c r="M79" s="100"/>
+      <c r="N79" s="100"/>
+      <c r="O79" s="100"/>
+      <c r="P79" s="100"/>
+      <c r="Q79" s="100"/>
+      <c r="R79" s="100"/>
+      <c r="S79" s="100"/>
+      <c r="T79" s="100"/>
+      <c r="U79" s="100"/>
+      <c r="V79" s="100"/>
     </row>
     <row r="80" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="100"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="102"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...18 lines deleted...]
-      <c r="V80" s="98"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="101"/>
+      <c r="T80" s="101"/>
+      <c r="U80" s="101"/>
+      <c r="V80" s="101"/>
     </row>
     <row r="81" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="100"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="102"/>
+      <c r="B81" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="90"/>
+      <c r="H81" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="90"/>
+      <c r="K81" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="90"/>
+      <c r="N81" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="90"/>
+      <c r="Q81" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R81" s="87"/>
-[...5 lines deleted...]
-      <c r="V81" s="88"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="90"/>
+      <c r="T81" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U81" s="93"/>
+      <c r="V81" s="94"/>
     </row>
     <row r="82" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="100"/>
+      <c r="A82" s="102"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -15191,143 +15801,143 @@
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="55"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="55"/>
       <c r="T88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="U88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="100" t="s">
+      <c r="A90" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="101" t="s">
+      <c r="B90" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="101"/>
-[...18 lines deleted...]
-      <c r="V90" s="101"/>
+      <c r="C90" s="100"/>
+      <c r="D90" s="100"/>
+      <c r="E90" s="100"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="100"/>
+      <c r="H90" s="100"/>
+      <c r="I90" s="100"/>
+      <c r="J90" s="100"/>
+      <c r="K90" s="100"/>
+      <c r="L90" s="100"/>
+      <c r="M90" s="100"/>
+      <c r="N90" s="100"/>
+      <c r="O90" s="100"/>
+      <c r="P90" s="100"/>
+      <c r="Q90" s="100"/>
+      <c r="R90" s="100"/>
+      <c r="S90" s="100"/>
+      <c r="T90" s="100"/>
+      <c r="U90" s="100"/>
+      <c r="V90" s="100"/>
     </row>
     <row r="91" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="100"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="102"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...18 lines deleted...]
-      <c r="V91" s="98"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="101"/>
+      <c r="T91" s="101"/>
+      <c r="U91" s="101"/>
+      <c r="V91" s="101"/>
     </row>
     <row r="92" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="100"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="102"/>
+      <c r="B92" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="90"/>
+      <c r="E92" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="90"/>
+      <c r="H92" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="90"/>
+      <c r="K92" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="90"/>
+      <c r="N92" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="90"/>
+      <c r="Q92" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R92" s="87"/>
-[...5 lines deleted...]
-      <c r="V92" s="88"/>
+      <c r="R92" s="93"/>
+      <c r="S92" s="90"/>
+      <c r="T92" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U92" s="93"/>
+      <c r="V92" s="94"/>
     </row>
     <row r="93" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="100"/>
+      <c r="A93" s="102"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -15560,143 +16170,143 @@
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="55"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="55"/>
       <c r="T99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="U99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="V99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="100" t="s">
+      <c r="A101" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="101" t="s">
+      <c r="B101" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="101"/>
-[...18 lines deleted...]
-      <c r="V101" s="101"/>
+      <c r="C101" s="100"/>
+      <c r="D101" s="100"/>
+      <c r="E101" s="100"/>
+      <c r="F101" s="100"/>
+      <c r="G101" s="100"/>
+      <c r="H101" s="100"/>
+      <c r="I101" s="100"/>
+      <c r="J101" s="100"/>
+      <c r="K101" s="100"/>
+      <c r="L101" s="100"/>
+      <c r="M101" s="100"/>
+      <c r="N101" s="100"/>
+      <c r="O101" s="100"/>
+      <c r="P101" s="100"/>
+      <c r="Q101" s="100"/>
+      <c r="R101" s="100"/>
+      <c r="S101" s="100"/>
+      <c r="T101" s="100"/>
+      <c r="U101" s="100"/>
+      <c r="V101" s="100"/>
     </row>
     <row r="102" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="100"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="102"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...18 lines deleted...]
-      <c r="V102" s="98"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="101"/>
+      <c r="T102" s="101"/>
+      <c r="U102" s="101"/>
+      <c r="V102" s="101"/>
     </row>
     <row r="103" spans="1:22" ht="25.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="100"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="102"/>
+      <c r="B103" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="90"/>
+      <c r="E103" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="90"/>
+      <c r="H103" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="90"/>
+      <c r="K103" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="90"/>
+      <c r="N103" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="90"/>
+      <c r="Q103" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R103" s="87"/>
-[...5 lines deleted...]
-      <c r="V103" s="88"/>
+      <c r="R103" s="93"/>
+      <c r="S103" s="90"/>
+      <c r="T103" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U103" s="93"/>
+      <c r="V103" s="94"/>
     </row>
     <row r="104" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="100"/>
+      <c r="A104" s="102"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -15929,143 +16539,143 @@
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="55"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="55"/>
       <c r="T110" s="48">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="U110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="100" t="s">
+      <c r="A112" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="101" t="s">
+      <c r="B112" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="101"/>
-[...18 lines deleted...]
-      <c r="V112" s="101"/>
+      <c r="C112" s="100"/>
+      <c r="D112" s="100"/>
+      <c r="E112" s="100"/>
+      <c r="F112" s="100"/>
+      <c r="G112" s="100"/>
+      <c r="H112" s="100"/>
+      <c r="I112" s="100"/>
+      <c r="J112" s="100"/>
+      <c r="K112" s="100"/>
+      <c r="L112" s="100"/>
+      <c r="M112" s="100"/>
+      <c r="N112" s="100"/>
+      <c r="O112" s="100"/>
+      <c r="P112" s="100"/>
+      <c r="Q112" s="100"/>
+      <c r="R112" s="100"/>
+      <c r="S112" s="100"/>
+      <c r="T112" s="100"/>
+      <c r="U112" s="100"/>
+      <c r="V112" s="100"/>
     </row>
     <row r="113" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="100"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="102"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...18 lines deleted...]
-      <c r="V113" s="98"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="101"/>
+      <c r="T113" s="101"/>
+      <c r="U113" s="101"/>
+      <c r="V113" s="101"/>
     </row>
     <row r="114" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="100"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="102"/>
+      <c r="B114" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="90"/>
+      <c r="E114" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="90"/>
+      <c r="H114" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="90"/>
+      <c r="K114" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="90"/>
+      <c r="N114" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="90"/>
+      <c r="Q114" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R114" s="87"/>
-[...5 lines deleted...]
-      <c r="V114" s="88"/>
+      <c r="R114" s="93"/>
+      <c r="S114" s="90"/>
+      <c r="T114" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U114" s="93"/>
+      <c r="V114" s="94"/>
     </row>
     <row r="115" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="100"/>
+      <c r="A115" s="102"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -16298,143 +16908,143 @@
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="55"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="55"/>
       <c r="T121" s="54">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U121" s="49">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V121" s="56">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="100" t="s">
+      <c r="A123" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="101" t="s">
+      <c r="B123" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="101"/>
-[...18 lines deleted...]
-      <c r="V123" s="101"/>
+      <c r="C123" s="100"/>
+      <c r="D123" s="100"/>
+      <c r="E123" s="100"/>
+      <c r="F123" s="100"/>
+      <c r="G123" s="100"/>
+      <c r="H123" s="100"/>
+      <c r="I123" s="100"/>
+      <c r="J123" s="100"/>
+      <c r="K123" s="100"/>
+      <c r="L123" s="100"/>
+      <c r="M123" s="100"/>
+      <c r="N123" s="100"/>
+      <c r="O123" s="100"/>
+      <c r="P123" s="100"/>
+      <c r="Q123" s="100"/>
+      <c r="R123" s="100"/>
+      <c r="S123" s="100"/>
+      <c r="T123" s="100"/>
+      <c r="U123" s="100"/>
+      <c r="V123" s="100"/>
     </row>
     <row r="124" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="100"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="102"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...18 lines deleted...]
-      <c r="V124" s="98"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="101"/>
+      <c r="T124" s="101"/>
+      <c r="U124" s="101"/>
+      <c r="V124" s="101"/>
     </row>
     <row r="125" spans="1:22" ht="28.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="100"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="102"/>
+      <c r="B125" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="90"/>
+      <c r="E125" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="90"/>
+      <c r="H125" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="90"/>
+      <c r="K125" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="90"/>
+      <c r="N125" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="90"/>
+      <c r="Q125" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R125" s="87"/>
-[...5 lines deleted...]
-      <c r="V125" s="88"/>
+      <c r="R125" s="93"/>
+      <c r="S125" s="90"/>
+      <c r="T125" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U125" s="93"/>
+      <c r="V125" s="94"/>
     </row>
     <row r="126" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="100"/>
+      <c r="A126" s="102"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -16666,143 +17276,143 @@
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="55"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="55"/>
       <c r="T132" s="54">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="49">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="56">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A134" s="100" t="s">
+      <c r="A134" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="101" t="s">
+      <c r="B134" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="101"/>
-[...18 lines deleted...]
-      <c r="V134" s="101"/>
+      <c r="C134" s="100"/>
+      <c r="D134" s="100"/>
+      <c r="E134" s="100"/>
+      <c r="F134" s="100"/>
+      <c r="G134" s="100"/>
+      <c r="H134" s="100"/>
+      <c r="I134" s="100"/>
+      <c r="J134" s="100"/>
+      <c r="K134" s="100"/>
+      <c r="L134" s="100"/>
+      <c r="M134" s="100"/>
+      <c r="N134" s="100"/>
+      <c r="O134" s="100"/>
+      <c r="P134" s="100"/>
+      <c r="Q134" s="100"/>
+      <c r="R134" s="100"/>
+      <c r="S134" s="100"/>
+      <c r="T134" s="100"/>
+      <c r="U134" s="100"/>
+      <c r="V134" s="100"/>
     </row>
     <row r="135" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="100"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="102"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...18 lines deleted...]
-      <c r="V135" s="98"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="101"/>
+      <c r="T135" s="101"/>
+      <c r="U135" s="101"/>
+      <c r="V135" s="101"/>
     </row>
     <row r="136" spans="1:25" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="100"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="102"/>
+      <c r="B136" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="90"/>
+      <c r="H136" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="90"/>
+      <c r="K136" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="90"/>
+      <c r="N136" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="90"/>
+      <c r="Q136" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R136" s="87"/>
-[...5 lines deleted...]
-      <c r="V136" s="88"/>
+      <c r="R136" s="93"/>
+      <c r="S136" s="90"/>
+      <c r="T136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U136" s="93"/>
+      <c r="V136" s="94"/>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A137" s="100"/>
+      <c r="A137" s="102"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -16829,591 +17439,591 @@
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>1563</v>
+        <v>2408</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>794</v>
+        <v>1267</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="36"/>
-        <v>2357</v>
+        <v>3675</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="36"/>
-        <v>709</v>
+        <v>1133</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>832</v>
+        <v>1354</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="36"/>
-        <v>1541</v>
+        <v>2487</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="36"/>
-        <v>853</v>
+        <v>1345</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>863</v>
+        <v>1405</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="36"/>
-        <v>1716</v>
+        <v>2750</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="36"/>
-        <v>307</v>
+        <v>500</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>424</v>
+        <v>682</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="36"/>
-        <v>731</v>
+        <v>1182</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="36"/>
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="36"/>
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="36"/>
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="36"/>
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="T138" s="41">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>3487</v>
+        <v>5469</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>3008</v>
+        <v>4840</v>
       </c>
       <c r="V138" s="43">
         <f t="shared" si="36"/>
-        <v>6495</v>
+        <v>10309</v>
       </c>
       <c r="W138" s="83"/>
       <c r="X138" s="83"/>
       <c r="Y138" s="83"/>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>232</v>
+        <v>379</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>112</v>
+        <v>194</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="37"/>
-        <v>344</v>
+        <v>573</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>271</v>
+        <v>457</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>333</v>
+        <v>713</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>604</v>
+        <v>1170</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>255</v>
+        <v>401</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>214</v>
+        <v>420</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>469</v>
+        <v>821</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>200</v>
+        <v>305</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>245</v>
+        <v>496</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>445</v>
+        <v>801</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="38"/>
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="38"/>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="38"/>
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="38"/>
-        <v>998</v>
+        <v>1595</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>950</v>
+        <v>1906</v>
       </c>
       <c r="V139" s="43">
         <f t="shared" si="38"/>
-        <v>1948</v>
+        <v>3501</v>
       </c>
       <c r="W139" s="83"/>
       <c r="X139" s="83"/>
       <c r="Y139" s="83"/>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="37"/>
-        <v>203</v>
+        <v>325</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>103</v>
+        <v>163</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="37"/>
-        <v>306</v>
+        <v>488</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>317</v>
+        <v>520</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>383</v>
+        <v>683</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>700</v>
+        <v>1203</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>206</v>
+        <v>327</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>226</v>
+        <v>413</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>432</v>
+        <v>740</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>156</v>
+        <v>313</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>277</v>
+        <v>501</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="39"/>
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="39"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="39"/>
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="39"/>
-        <v>870</v>
+        <v>1400</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>904</v>
+        <v>1640</v>
       </c>
       <c r="V140" s="43">
         <f t="shared" si="39"/>
-        <v>1774</v>
+        <v>3040</v>
       </c>
       <c r="W140" s="83"/>
       <c r="X140" s="83"/>
       <c r="Y140" s="83"/>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="37"/>
-        <v>277</v>
+        <v>430</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>109</v>
+        <v>169</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="37"/>
-        <v>386</v>
+        <v>599</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>224</v>
+        <v>412</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>330</v>
+        <v>612</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>554</v>
+        <v>1024</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>196</v>
+        <v>340</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>384</v>
+        <v>662</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>138</v>
+        <v>219</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>189</v>
+        <v>343</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>327</v>
+        <v>562</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="40"/>
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="40"/>
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="40"/>
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="40"/>
-        <v>854</v>
+        <v>1422</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>853</v>
+        <v>1520</v>
       </c>
       <c r="V141" s="43">
         <f t="shared" si="40"/>
-        <v>1707</v>
+        <v>2942</v>
       </c>
       <c r="W141" s="83"/>
       <c r="X141" s="83"/>
       <c r="Y141" s="83"/>
     </row>
     <row r="142" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="37"/>
-        <v>213</v>
+        <v>316</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="37"/>
-        <v>89</v>
+        <v>148</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="37"/>
-        <v>302</v>
+        <v>464</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>262</v>
+        <v>423</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>280</v>
+        <v>526</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>542</v>
+        <v>949</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>190</v>
+        <v>312</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>191</v>
+        <v>336</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>381</v>
+        <v>648</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>145</v>
+        <v>247</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>205</v>
+        <v>390</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>350</v>
+        <v>637</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="41"/>
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="41"/>
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="41"/>
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="41"/>
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="41"/>
-        <v>836</v>
+        <v>1338</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="41"/>
-        <v>807</v>
+        <v>1482</v>
       </c>
       <c r="V142" s="47">
         <f t="shared" si="41"/>
-        <v>1643</v>
+        <v>2820</v>
       </c>
       <c r="W142" s="83"/>
       <c r="X142" s="83"/>
       <c r="Y142" s="83"/>
     </row>
     <row r="143" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="37"/>
-        <v>2488</v>
+        <v>3858</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="37"/>
-        <v>1207</v>
+        <v>1941</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="37"/>
-        <v>3695</v>
+        <v>5799</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>1783</v>
+        <v>2945</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>2158</v>
+        <v>3888</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>3941</v>
+        <v>6833</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>1692</v>
+        <v>2707</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>1690</v>
+        <v>2914</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>3382</v>
+        <v>5621</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>911</v>
+        <v>1459</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>1219</v>
+        <v>2224</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>2130</v>
+        <v>3683</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>111</v>
+        <v>168</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>151</v>
+        <v>263</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>262</v>
+        <v>431</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="42"/>
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="42"/>
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="42"/>
-        <v>157</v>
+        <v>245</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="42"/>
-        <v>7045</v>
+        <v>11224</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="42"/>
-        <v>6522</v>
+        <v>11388</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="42"/>
-        <v>13567</v>
+        <v>22612</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144" s="38"/>
       <c r="B144" s="37"/>
       <c r="C144" s="37"/>
       <c r="D144" s="37"/>
       <c r="E144" s="37"/>
       <c r="F144" s="37"/>
       <c r="G144" s="37"/>
       <c r="H144" s="37"/>
       <c r="I144" s="37"/>
       <c r="J144" s="37"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
       <c r="N144" s="37"/>
       <c r="O144" s="37"/>
       <c r="P144" s="37"/>
       <c r="Q144" s="37"/>
       <c r="R144" s="37"/>
       <c r="S144" s="37"/>
       <c r="T144" s="37"/>
       <c r="U144" s="37"/>
       <c r="V144" s="37"/>
@@ -17518,291 +18128,291 @@
       <c r="R149" s="60"/>
       <c r="S149" s="60"/>
     </row>
     <row r="150" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="130">
-    <mergeCell ref="A2:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:V123"/>
+    <mergeCell ref="B124:V124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:V134"/>
+    <mergeCell ref="B135:V135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:V112"/>
+    <mergeCell ref="B113:V113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:V101"/>
+    <mergeCell ref="B102:V102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:V90"/>
+    <mergeCell ref="B91:V91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:V79"/>
+    <mergeCell ref="B80:V80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:V68"/>
+    <mergeCell ref="B69:V69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:V57"/>
+    <mergeCell ref="B58:V58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B47:V47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:V36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:V13"/>
     <mergeCell ref="B14:V14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="T26:V26"/>
-    <mergeCell ref="A35:A38"/>
-[...98 lines deleted...]
-    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:S150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M140" sqref="M140"/>
+      <selection activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="101" t="s">
+      <c r="B2" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="101"/>
-[...12 lines deleted...]
-      <c r="P2" s="101"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="100"/>
-[...16 lines deleted...]
-      <c r="P3" s="98"/>
+      <c r="A3" s="102"/>
+      <c r="B3" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="101"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="100"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="87"/>
-[...5 lines deleted...]
-      <c r="P4" s="88"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="100"/>
+      <c r="A5" s="102"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -18124,121 +18734,121 @@
         <v>348</v>
       </c>
       <c r="K11" s="77">
         <v>54</v>
       </c>
       <c r="L11" s="78">
         <v>47</v>
       </c>
       <c r="M11" s="82">
         <v>101</v>
       </c>
       <c r="N11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="O11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="P11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="104" t="s">
+      <c r="A13" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="108"/>
       <c r="D13" s="108"/>
       <c r="E13" s="108"/>
       <c r="F13" s="108"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
       <c r="J13" s="108"/>
       <c r="K13" s="108"/>
       <c r="L13" s="108"/>
       <c r="M13" s="108"/>
       <c r="N13" s="108"/>
       <c r="O13" s="108"/>
       <c r="P13" s="109"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="105"/>
-      <c r="B14" s="110" t="s">
+      <c r="A14" s="111"/>
+      <c r="B14" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="111"/>
-[...12 lines deleted...]
-      <c r="P14" s="112"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="105"/>
+      <c r="L14" s="105"/>
+      <c r="M14" s="105"/>
+      <c r="N14" s="105"/>
+      <c r="O14" s="105"/>
+      <c r="P14" s="106"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="105"/>
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="111"/>
+      <c r="B15" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="90"/>
-[...1 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="85"/>
+      <c r="D15" s="86"/>
+      <c r="E15" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="90"/>
-[...1 lines deleted...]
-      <c r="H15" s="89" t="s">
+      <c r="F15" s="85"/>
+      <c r="G15" s="86"/>
+      <c r="H15" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I15" s="90"/>
-[...1 lines deleted...]
-      <c r="K15" s="89" t="s">
+      <c r="I15" s="85"/>
+      <c r="J15" s="86"/>
+      <c r="K15" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="90"/>
-[...5 lines deleted...]
-      <c r="P15" s="91"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86"/>
+      <c r="N15" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="85"/>
+      <c r="P15" s="86"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="106"/>
+      <c r="A16" s="112"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -18559,416 +19169,559 @@
       <c r="J22" s="64">
         <v>384</v>
       </c>
       <c r="K22" s="24">
         <v>31</v>
       </c>
       <c r="L22" s="25">
         <v>36</v>
       </c>
       <c r="M22" s="64">
         <v>67</v>
       </c>
       <c r="N22" s="54">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="O22" s="49">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="P22" s="56">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
-    <row r="23" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A24" s="104" t="s">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="108"/>
       <c r="D24" s="108"/>
       <c r="E24" s="108"/>
       <c r="F24" s="108"/>
       <c r="G24" s="108"/>
       <c r="H24" s="108"/>
       <c r="I24" s="108"/>
       <c r="J24" s="108"/>
       <c r="K24" s="108"/>
       <c r="L24" s="108"/>
       <c r="M24" s="108"/>
       <c r="N24" s="108"/>
       <c r="O24" s="108"/>
       <c r="P24" s="109"/>
     </row>
-    <row r="25" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B25" s="110" t="s">
+    <row r="25" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="111"/>
+      <c r="B25" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="111"/>
-[...16 lines deleted...]
-      <c r="B26" s="89" t="s">
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="105"/>
+      <c r="F25" s="105"/>
+      <c r="G25" s="105"/>
+      <c r="H25" s="105"/>
+      <c r="I25" s="105"/>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
+      <c r="O25" s="105"/>
+      <c r="P25" s="106"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="111"/>
+      <c r="B26" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="90"/>
-[...1 lines deleted...]
-      <c r="E26" s="89" t="s">
+      <c r="C26" s="85"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F26" s="90"/>
-[...1 lines deleted...]
-      <c r="H26" s="89" t="s">
+      <c r="F26" s="85"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I26" s="90"/>
-[...1 lines deleted...]
-      <c r="K26" s="89" t="s">
+      <c r="I26" s="85"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L26" s="90"/>
-[...8 lines deleted...]
-      <c r="A27" s="106"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="85"/>
+      <c r="P26" s="86"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="112"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O27" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P27" s="68" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="9"/>
-[...10 lines deleted...]
-      <c r="M28" s="13"/>
+      <c r="B28" s="9">
+        <v>1162</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1253</v>
+      </c>
+      <c r="D28" s="13">
+        <v>2415</v>
+      </c>
+      <c r="E28" s="9">
+        <v>737</v>
+      </c>
+      <c r="F28" s="1">
+        <v>519</v>
+      </c>
+      <c r="G28" s="13">
+        <v>1256</v>
+      </c>
+      <c r="H28" s="9">
+        <v>75</v>
+      </c>
+      <c r="I28" s="1">
+        <v>59</v>
+      </c>
+      <c r="J28" s="13">
+        <v>134</v>
+      </c>
+      <c r="K28" s="9">
+        <v>8</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1</v>
+      </c>
+      <c r="M28" s="13">
+        <v>9</v>
+      </c>
       <c r="N28" s="9">
         <f>SUM(B28,E28,H28,K28)</f>
-        <v>0</v>
+        <v>1982</v>
       </c>
       <c r="O28" s="1">
         <f t="shared" ref="O28:O33" si="7">SUM(C28,F28,I28,L28)</f>
-        <v>0</v>
+        <v>1832</v>
       </c>
       <c r="P28" s="12">
         <f t="shared" ref="P28:P33" si="8">SUM(D28,G28,J28,M28)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="9"/>
-[...10 lines deleted...]
-      <c r="M29" s="13"/>
+      <c r="B29" s="9">
+        <v>368</v>
+      </c>
+      <c r="C29" s="1">
+        <v>777</v>
+      </c>
+      <c r="D29" s="13">
+        <v>1145</v>
+      </c>
+      <c r="E29" s="9">
+        <v>195</v>
+      </c>
+      <c r="F29" s="1">
+        <v>149</v>
+      </c>
+      <c r="G29" s="13">
+        <v>344</v>
+      </c>
+      <c r="H29" s="9">
+        <v>30</v>
+      </c>
+      <c r="I29" s="1">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13">
+        <v>56</v>
+      </c>
+      <c r="K29" s="9">
+        <v>4</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4</v>
+      </c>
+      <c r="M29" s="13">
+        <v>8</v>
+      </c>
       <c r="N29" s="9">
         <f t="shared" ref="N29:N33" si="9">SUM(B29,E29,H29,K29)</f>
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="O29" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>956</v>
       </c>
       <c r="P29" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="9"/>
-[...10 lines deleted...]
-      <c r="M30" s="13"/>
+      <c r="B30" s="9">
+        <v>243</v>
+      </c>
+      <c r="C30" s="1">
+        <v>484</v>
+      </c>
+      <c r="D30" s="13">
+        <v>727</v>
+      </c>
+      <c r="E30" s="9">
+        <v>180</v>
+      </c>
+      <c r="F30" s="1">
+        <v>144</v>
+      </c>
+      <c r="G30" s="13">
+        <v>324</v>
+      </c>
+      <c r="H30" s="9">
+        <v>86</v>
+      </c>
+      <c r="I30" s="1">
+        <v>83</v>
+      </c>
+      <c r="J30" s="13">
+        <v>169</v>
+      </c>
+      <c r="K30" s="9">
+        <v>21</v>
+      </c>
+      <c r="L30" s="1">
+        <v>25</v>
+      </c>
+      <c r="M30" s="13">
+        <v>46</v>
+      </c>
       <c r="N30" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="O30" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="P30" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="9"/>
-[...10 lines deleted...]
-      <c r="M31" s="13"/>
+      <c r="B31" s="9">
+        <v>368</v>
+      </c>
+      <c r="C31" s="1">
+        <v>493</v>
+      </c>
+      <c r="D31" s="13">
+        <v>861</v>
+      </c>
+      <c r="E31" s="9">
+        <v>172</v>
+      </c>
+      <c r="F31" s="1">
+        <v>144</v>
+      </c>
+      <c r="G31" s="13">
+        <v>316</v>
+      </c>
+      <c r="H31" s="9">
+        <v>22</v>
+      </c>
+      <c r="I31" s="1">
+        <v>23</v>
+      </c>
+      <c r="J31" s="13">
+        <v>45</v>
+      </c>
+      <c r="K31" s="9">
+        <v>6</v>
+      </c>
+      <c r="L31" s="1">
+        <v>7</v>
+      </c>
+      <c r="M31" s="13">
+        <v>13</v>
+      </c>
       <c r="N31" s="9">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>568</v>
       </c>
       <c r="O31" s="1">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="P31" s="12">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="51"/>
-[...10 lines deleted...]
-      <c r="M32" s="52"/>
+      <c r="B32" s="51">
+        <v>325</v>
+      </c>
+      <c r="C32" s="45">
+        <v>530</v>
+      </c>
+      <c r="D32" s="52">
+        <v>855</v>
+      </c>
+      <c r="E32" s="51">
+        <v>142</v>
+      </c>
+      <c r="F32" s="45">
+        <v>126</v>
+      </c>
+      <c r="G32" s="52">
+        <v>268</v>
+      </c>
+      <c r="H32" s="51">
+        <v>31</v>
+      </c>
+      <c r="I32" s="45">
+        <v>18</v>
+      </c>
+      <c r="J32" s="52">
+        <v>49</v>
+      </c>
+      <c r="K32" s="51">
+        <v>4</v>
+      </c>
+      <c r="L32" s="45">
+        <v>1</v>
+      </c>
+      <c r="M32" s="52">
+        <v>5</v>
+      </c>
       <c r="N32" s="51">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="O32" s="45">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="P32" s="53">
         <f t="shared" si="8"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="54"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="54">
+        <v>2466</v>
+      </c>
+      <c r="C33" s="49">
+        <v>3537</v>
+      </c>
+      <c r="D33" s="55">
+        <v>6003</v>
+      </c>
+      <c r="E33" s="54">
+        <v>1426</v>
+      </c>
+      <c r="F33" s="49">
+        <v>1082</v>
+      </c>
+      <c r="G33" s="55">
+        <v>2508</v>
+      </c>
+      <c r="H33" s="54">
+        <v>244</v>
+      </c>
+      <c r="I33" s="49">
+        <v>209</v>
+      </c>
+      <c r="J33" s="55">
+        <v>453</v>
+      </c>
+      <c r="K33" s="54">
+        <v>43</v>
+      </c>
+      <c r="L33" s="49">
+        <v>38</v>
+      </c>
+      <c r="M33" s="55">
+        <v>81</v>
+      </c>
       <c r="N33" s="54">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>4179</v>
       </c>
       <c r="O33" s="49">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>4866</v>
       </c>
       <c r="P33" s="56">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v>9045</v>
       </c>
     </row>
     <row r="34" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="104" t="s">
+      <c r="A35" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="108"/>
       <c r="D35" s="108"/>
       <c r="E35" s="108"/>
       <c r="F35" s="108"/>
       <c r="G35" s="108"/>
       <c r="H35" s="108"/>
       <c r="I35" s="108"/>
       <c r="J35" s="108"/>
       <c r="K35" s="108"/>
       <c r="L35" s="108"/>
       <c r="M35" s="108"/>
       <c r="N35" s="108"/>
       <c r="O35" s="108"/>
       <c r="P35" s="109"/>
     </row>
     <row r="36" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="105"/>
-      <c r="B36" s="110" t="s">
+      <c r="A36" s="111"/>
+      <c r="B36" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="111"/>
-[...12 lines deleted...]
-      <c r="P36" s="112"/>
+      <c r="C36" s="105"/>
+      <c r="D36" s="105"/>
+      <c r="E36" s="105"/>
+      <c r="F36" s="105"/>
+      <c r="G36" s="105"/>
+      <c r="H36" s="105"/>
+      <c r="I36" s="105"/>
+      <c r="J36" s="105"/>
+      <c r="K36" s="105"/>
+      <c r="L36" s="105"/>
+      <c r="M36" s="105"/>
+      <c r="N36" s="105"/>
+      <c r="O36" s="105"/>
+      <c r="P36" s="106"/>
     </row>
     <row r="37" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="105"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="111"/>
+      <c r="B37" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="90"/>
-[...1 lines deleted...]
-      <c r="E37" s="89" t="s">
+      <c r="C37" s="85"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F37" s="90"/>
-[...1 lines deleted...]
-      <c r="H37" s="89" t="s">
+      <c r="F37" s="85"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="90"/>
-[...1 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="85"/>
+      <c r="J37" s="86"/>
+      <c r="K37" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="90"/>
-[...5 lines deleted...]
-      <c r="P37" s="91"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="86"/>
+      <c r="N37" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="85"/>
+      <c r="P37" s="86"/>
     </row>
     <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="106"/>
+      <c r="A38" s="112"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -19147,121 +19900,121 @@
       <c r="D44" s="55"/>
       <c r="E44" s="54"/>
       <c r="F44" s="49"/>
       <c r="G44" s="55"/>
       <c r="H44" s="54"/>
       <c r="I44" s="49"/>
       <c r="J44" s="55"/>
       <c r="K44" s="54"/>
       <c r="L44" s="49"/>
       <c r="M44" s="55"/>
       <c r="N44" s="54">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O44" s="49">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P44" s="56">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="104" t="s">
+      <c r="A46" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="108"/>
       <c r="D46" s="108"/>
       <c r="E46" s="108"/>
       <c r="F46" s="108"/>
       <c r="G46" s="108"/>
       <c r="H46" s="108"/>
       <c r="I46" s="108"/>
       <c r="J46" s="108"/>
       <c r="K46" s="108"/>
       <c r="L46" s="108"/>
       <c r="M46" s="108"/>
       <c r="N46" s="108"/>
       <c r="O46" s="108"/>
       <c r="P46" s="109"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="105"/>
-      <c r="B47" s="110" t="s">
+      <c r="A47" s="111"/>
+      <c r="B47" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="111"/>
-[...12 lines deleted...]
-      <c r="P47" s="112"/>
+      <c r="C47" s="105"/>
+      <c r="D47" s="105"/>
+      <c r="E47" s="105"/>
+      <c r="F47" s="105"/>
+      <c r="G47" s="105"/>
+      <c r="H47" s="105"/>
+      <c r="I47" s="105"/>
+      <c r="J47" s="105"/>
+      <c r="K47" s="105"/>
+      <c r="L47" s="105"/>
+      <c r="M47" s="105"/>
+      <c r="N47" s="105"/>
+      <c r="O47" s="105"/>
+      <c r="P47" s="106"/>
     </row>
     <row r="48" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="105"/>
-      <c r="B48" s="89" t="s">
+      <c r="A48" s="111"/>
+      <c r="B48" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="90"/>
-[...1 lines deleted...]
-      <c r="E48" s="89" t="s">
+      <c r="C48" s="85"/>
+      <c r="D48" s="86"/>
+      <c r="E48" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="90"/>
-[...1 lines deleted...]
-      <c r="H48" s="89" t="s">
+      <c r="F48" s="85"/>
+      <c r="G48" s="86"/>
+      <c r="H48" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I48" s="90"/>
-[...1 lines deleted...]
-      <c r="K48" s="89" t="s">
+      <c r="I48" s="85"/>
+      <c r="J48" s="86"/>
+      <c r="K48" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L48" s="90"/>
-[...5 lines deleted...]
-      <c r="P48" s="91"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="86"/>
+      <c r="N48" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="85"/>
+      <c r="P48" s="86"/>
     </row>
     <row r="49" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="106"/>
+      <c r="A49" s="112"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -19440,121 +20193,121 @@
       <c r="D55" s="55"/>
       <c r="E55" s="54"/>
       <c r="F55" s="49"/>
       <c r="G55" s="55"/>
       <c r="H55" s="54"/>
       <c r="I55" s="49"/>
       <c r="J55" s="55"/>
       <c r="K55" s="54"/>
       <c r="L55" s="49"/>
       <c r="M55" s="55"/>
       <c r="N55" s="54">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="O55" s="49">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="P55" s="56">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="104" t="s">
+      <c r="A57" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="108"/>
       <c r="D57" s="108"/>
       <c r="E57" s="108"/>
       <c r="F57" s="108"/>
       <c r="G57" s="108"/>
       <c r="H57" s="108"/>
       <c r="I57" s="108"/>
       <c r="J57" s="108"/>
       <c r="K57" s="108"/>
       <c r="L57" s="108"/>
       <c r="M57" s="108"/>
       <c r="N57" s="108"/>
       <c r="O57" s="108"/>
       <c r="P57" s="109"/>
     </row>
     <row r="58" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="105"/>
-      <c r="B58" s="110" t="s">
+      <c r="A58" s="111"/>
+      <c r="B58" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="111"/>
-[...12 lines deleted...]
-      <c r="P58" s="112"/>
+      <c r="C58" s="105"/>
+      <c r="D58" s="105"/>
+      <c r="E58" s="105"/>
+      <c r="F58" s="105"/>
+      <c r="G58" s="105"/>
+      <c r="H58" s="105"/>
+      <c r="I58" s="105"/>
+      <c r="J58" s="105"/>
+      <c r="K58" s="105"/>
+      <c r="L58" s="105"/>
+      <c r="M58" s="105"/>
+      <c r="N58" s="105"/>
+      <c r="O58" s="105"/>
+      <c r="P58" s="106"/>
     </row>
     <row r="59" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="105"/>
-      <c r="B59" s="89" t="s">
+      <c r="A59" s="111"/>
+      <c r="B59" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="90"/>
-[...1 lines deleted...]
-      <c r="E59" s="89" t="s">
+      <c r="C59" s="85"/>
+      <c r="D59" s="86"/>
+      <c r="E59" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F59" s="90"/>
-[...1 lines deleted...]
-      <c r="H59" s="89" t="s">
+      <c r="F59" s="85"/>
+      <c r="G59" s="86"/>
+      <c r="H59" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I59" s="90"/>
-[...1 lines deleted...]
-      <c r="K59" s="89" t="s">
+      <c r="I59" s="85"/>
+      <c r="J59" s="86"/>
+      <c r="K59" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L59" s="90"/>
-[...5 lines deleted...]
-      <c r="P59" s="91"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="86"/>
+      <c r="N59" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O59" s="85"/>
+      <c r="P59" s="86"/>
     </row>
     <row r="60" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="106"/>
+      <c r="A60" s="112"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -19750,121 +20503,121 @@
       </c>
       <c r="P66" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
     </row>
     <row r="68" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="104" t="s">
+      <c r="A68" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="108"/>
       <c r="D68" s="108"/>
       <c r="E68" s="108"/>
       <c r="F68" s="108"/>
       <c r="G68" s="108"/>
       <c r="H68" s="108"/>
       <c r="I68" s="108"/>
       <c r="J68" s="108"/>
       <c r="K68" s="108"/>
       <c r="L68" s="108"/>
       <c r="M68" s="108"/>
       <c r="N68" s="108"/>
       <c r="O68" s="108"/>
       <c r="P68" s="109"/>
     </row>
     <row r="69" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="105"/>
-      <c r="B69" s="110" t="s">
+      <c r="A69" s="111"/>
+      <c r="B69" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="111"/>
-[...12 lines deleted...]
-      <c r="P69" s="112"/>
+      <c r="C69" s="105"/>
+      <c r="D69" s="105"/>
+      <c r="E69" s="105"/>
+      <c r="F69" s="105"/>
+      <c r="G69" s="105"/>
+      <c r="H69" s="105"/>
+      <c r="I69" s="105"/>
+      <c r="J69" s="105"/>
+      <c r="K69" s="105"/>
+      <c r="L69" s="105"/>
+      <c r="M69" s="105"/>
+      <c r="N69" s="105"/>
+      <c r="O69" s="105"/>
+      <c r="P69" s="106"/>
     </row>
     <row r="70" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="105"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="111"/>
+      <c r="B70" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C70" s="90"/>
-[...1 lines deleted...]
-      <c r="E70" s="89" t="s">
+      <c r="C70" s="85"/>
+      <c r="D70" s="86"/>
+      <c r="E70" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F70" s="90"/>
-[...1 lines deleted...]
-      <c r="H70" s="89" t="s">
+      <c r="F70" s="85"/>
+      <c r="G70" s="86"/>
+      <c r="H70" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I70" s="90"/>
-[...1 lines deleted...]
-      <c r="K70" s="89" t="s">
+      <c r="I70" s="85"/>
+      <c r="J70" s="86"/>
+      <c r="K70" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L70" s="90"/>
-[...5 lines deleted...]
-      <c r="P70" s="91"/>
+      <c r="L70" s="85"/>
+      <c r="M70" s="86"/>
+      <c r="N70" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O70" s="85"/>
+      <c r="P70" s="86"/>
     </row>
     <row r="71" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="106"/>
+      <c r="A71" s="112"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -20043,121 +20796,121 @@
       <c r="D77" s="55"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="55"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="O77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="P77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="104" t="s">
+      <c r="A79" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C79" s="108"/>
       <c r="D79" s="108"/>
       <c r="E79" s="108"/>
       <c r="F79" s="108"/>
       <c r="G79" s="108"/>
       <c r="H79" s="108"/>
       <c r="I79" s="108"/>
       <c r="J79" s="108"/>
       <c r="K79" s="108"/>
       <c r="L79" s="108"/>
       <c r="M79" s="108"/>
       <c r="N79" s="108"/>
       <c r="O79" s="108"/>
       <c r="P79" s="109"/>
     </row>
     <row r="80" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="105"/>
-      <c r="B80" s="110" t="s">
+      <c r="A80" s="111"/>
+      <c r="B80" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="111"/>
-[...12 lines deleted...]
-      <c r="P80" s="112"/>
+      <c r="C80" s="105"/>
+      <c r="D80" s="105"/>
+      <c r="E80" s="105"/>
+      <c r="F80" s="105"/>
+      <c r="G80" s="105"/>
+      <c r="H80" s="105"/>
+      <c r="I80" s="105"/>
+      <c r="J80" s="105"/>
+      <c r="K80" s="105"/>
+      <c r="L80" s="105"/>
+      <c r="M80" s="105"/>
+      <c r="N80" s="105"/>
+      <c r="O80" s="105"/>
+      <c r="P80" s="106"/>
     </row>
     <row r="81" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="105"/>
-      <c r="B81" s="89" t="s">
+      <c r="A81" s="111"/>
+      <c r="B81" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="90"/>
-[...1 lines deleted...]
-      <c r="E81" s="89" t="s">
+      <c r="C81" s="85"/>
+      <c r="D81" s="86"/>
+      <c r="E81" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F81" s="90"/>
-[...1 lines deleted...]
-      <c r="H81" s="89" t="s">
+      <c r="F81" s="85"/>
+      <c r="G81" s="86"/>
+      <c r="H81" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I81" s="90"/>
-[...1 lines deleted...]
-      <c r="K81" s="89" t="s">
+      <c r="I81" s="85"/>
+      <c r="J81" s="86"/>
+      <c r="K81" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L81" s="90"/>
-[...5 lines deleted...]
-      <c r="P81" s="91"/>
+      <c r="L81" s="85"/>
+      <c r="M81" s="86"/>
+      <c r="N81" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O81" s="85"/>
+      <c r="P81" s="86"/>
     </row>
     <row r="82" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="106"/>
+      <c r="A82" s="112"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -20336,121 +21089,121 @@
       <c r="D88" s="55"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="55"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="O88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="P88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="104" t="s">
+      <c r="A90" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C90" s="108"/>
       <c r="D90" s="108"/>
       <c r="E90" s="108"/>
       <c r="F90" s="108"/>
       <c r="G90" s="108"/>
       <c r="H90" s="108"/>
       <c r="I90" s="108"/>
       <c r="J90" s="108"/>
       <c r="K90" s="108"/>
       <c r="L90" s="108"/>
       <c r="M90" s="108"/>
       <c r="N90" s="108"/>
       <c r="O90" s="108"/>
       <c r="P90" s="109"/>
     </row>
     <row r="91" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="105"/>
-      <c r="B91" s="110" t="s">
+      <c r="A91" s="111"/>
+      <c r="B91" s="104" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="111"/>
-[...12 lines deleted...]
-      <c r="P91" s="112"/>
+      <c r="C91" s="105"/>
+      <c r="D91" s="105"/>
+      <c r="E91" s="105"/>
+      <c r="F91" s="105"/>
+      <c r="G91" s="105"/>
+      <c r="H91" s="105"/>
+      <c r="I91" s="105"/>
+      <c r="J91" s="105"/>
+      <c r="K91" s="105"/>
+      <c r="L91" s="105"/>
+      <c r="M91" s="105"/>
+      <c r="N91" s="105"/>
+      <c r="O91" s="105"/>
+      <c r="P91" s="106"/>
     </row>
     <row r="92" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="105"/>
-      <c r="B92" s="89" t="s">
+      <c r="A92" s="111"/>
+      <c r="B92" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="90"/>
-[...1 lines deleted...]
-      <c r="E92" s="89" t="s">
+      <c r="C92" s="85"/>
+      <c r="D92" s="86"/>
+      <c r="E92" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F92" s="90"/>
-[...1 lines deleted...]
-      <c r="H92" s="89" t="s">
+      <c r="F92" s="85"/>
+      <c r="G92" s="86"/>
+      <c r="H92" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I92" s="90"/>
-[...1 lines deleted...]
-      <c r="K92" s="89" t="s">
+      <c r="I92" s="85"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L92" s="90"/>
-[...5 lines deleted...]
-      <c r="P92" s="91"/>
+      <c r="L92" s="85"/>
+      <c r="M92" s="86"/>
+      <c r="N92" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O92" s="85"/>
+      <c r="P92" s="86"/>
     </row>
     <row r="93" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="106"/>
+      <c r="A93" s="112"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -20629,121 +21382,121 @@
       <c r="D99" s="55"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="55"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="O99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="P99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="104" t="s">
+      <c r="A101" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C101" s="108"/>
       <c r="D101" s="108"/>
       <c r="E101" s="108"/>
       <c r="F101" s="108"/>
       <c r="G101" s="108"/>
       <c r="H101" s="108"/>
       <c r="I101" s="108"/>
       <c r="J101" s="108"/>
       <c r="K101" s="108"/>
       <c r="L101" s="108"/>
       <c r="M101" s="108"/>
       <c r="N101" s="108"/>
       <c r="O101" s="108"/>
       <c r="P101" s="109"/>
     </row>
     <row r="102" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="105"/>
-      <c r="B102" s="110" t="s">
+      <c r="A102" s="111"/>
+      <c r="B102" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="111"/>
-[...12 lines deleted...]
-      <c r="P102" s="112"/>
+      <c r="C102" s="105"/>
+      <c r="D102" s="105"/>
+      <c r="E102" s="105"/>
+      <c r="F102" s="105"/>
+      <c r="G102" s="105"/>
+      <c r="H102" s="105"/>
+      <c r="I102" s="105"/>
+      <c r="J102" s="105"/>
+      <c r="K102" s="105"/>
+      <c r="L102" s="105"/>
+      <c r="M102" s="105"/>
+      <c r="N102" s="105"/>
+      <c r="O102" s="105"/>
+      <c r="P102" s="106"/>
     </row>
     <row r="103" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="105"/>
-      <c r="B103" s="89" t="s">
+      <c r="A103" s="111"/>
+      <c r="B103" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C103" s="90"/>
-[...1 lines deleted...]
-      <c r="E103" s="89" t="s">
+      <c r="C103" s="85"/>
+      <c r="D103" s="86"/>
+      <c r="E103" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F103" s="90"/>
-[...1 lines deleted...]
-      <c r="H103" s="89" t="s">
+      <c r="F103" s="85"/>
+      <c r="G103" s="86"/>
+      <c r="H103" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I103" s="90"/>
-[...1 lines deleted...]
-      <c r="K103" s="89" t="s">
+      <c r="I103" s="85"/>
+      <c r="J103" s="86"/>
+      <c r="K103" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L103" s="90"/>
-[...5 lines deleted...]
-      <c r="P103" s="91"/>
+      <c r="L103" s="85"/>
+      <c r="M103" s="86"/>
+      <c r="N103" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O103" s="85"/>
+      <c r="P103" s="86"/>
     </row>
     <row r="104" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="106"/>
+      <c r="A104" s="112"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -20922,121 +21675,121 @@
       <c r="D110" s="55"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="55"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="P110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="104" t="s">
+      <c r="A112" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C112" s="108"/>
       <c r="D112" s="108"/>
       <c r="E112" s="108"/>
       <c r="F112" s="108"/>
       <c r="G112" s="108"/>
       <c r="H112" s="108"/>
       <c r="I112" s="108"/>
       <c r="J112" s="108"/>
       <c r="K112" s="108"/>
       <c r="L112" s="108"/>
       <c r="M112" s="108"/>
       <c r="N112" s="108"/>
       <c r="O112" s="108"/>
       <c r="P112" s="109"/>
     </row>
     <row r="113" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="105"/>
-      <c r="B113" s="110" t="s">
+      <c r="A113" s="111"/>
+      <c r="B113" s="104" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="111"/>
-[...12 lines deleted...]
-      <c r="P113" s="112"/>
+      <c r="C113" s="105"/>
+      <c r="D113" s="105"/>
+      <c r="E113" s="105"/>
+      <c r="F113" s="105"/>
+      <c r="G113" s="105"/>
+      <c r="H113" s="105"/>
+      <c r="I113" s="105"/>
+      <c r="J113" s="105"/>
+      <c r="K113" s="105"/>
+      <c r="L113" s="105"/>
+      <c r="M113" s="105"/>
+      <c r="N113" s="105"/>
+      <c r="O113" s="105"/>
+      <c r="P113" s="106"/>
     </row>
     <row r="114" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="105"/>
-      <c r="B114" s="89" t="s">
+      <c r="A114" s="111"/>
+      <c r="B114" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="90"/>
-[...1 lines deleted...]
-      <c r="E114" s="89" t="s">
+      <c r="C114" s="85"/>
+      <c r="D114" s="86"/>
+      <c r="E114" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F114" s="90"/>
-[...1 lines deleted...]
-      <c r="H114" s="89" t="s">
+      <c r="F114" s="85"/>
+      <c r="G114" s="86"/>
+      <c r="H114" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I114" s="90"/>
-[...1 lines deleted...]
-      <c r="K114" s="89" t="s">
+      <c r="I114" s="85"/>
+      <c r="J114" s="86"/>
+      <c r="K114" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L114" s="90"/>
-[...5 lines deleted...]
-      <c r="P114" s="91"/>
+      <c r="L114" s="85"/>
+      <c r="M114" s="86"/>
+      <c r="N114" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O114" s="85"/>
+      <c r="P114" s="86"/>
     </row>
     <row r="115" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="106"/>
+      <c r="A115" s="112"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -21215,121 +21968,121 @@
       <c r="D121" s="55"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="55"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="O121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="104" t="s">
+      <c r="A123" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C123" s="108"/>
       <c r="D123" s="108"/>
       <c r="E123" s="108"/>
       <c r="F123" s="108"/>
       <c r="G123" s="108"/>
       <c r="H123" s="108"/>
       <c r="I123" s="108"/>
       <c r="J123" s="108"/>
       <c r="K123" s="108"/>
       <c r="L123" s="108"/>
       <c r="M123" s="108"/>
       <c r="N123" s="108"/>
       <c r="O123" s="108"/>
       <c r="P123" s="109"/>
     </row>
     <row r="124" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="105"/>
-      <c r="B124" s="110" t="s">
+      <c r="A124" s="111"/>
+      <c r="B124" s="104" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="111"/>
-[...12 lines deleted...]
-      <c r="P124" s="112"/>
+      <c r="C124" s="105"/>
+      <c r="D124" s="105"/>
+      <c r="E124" s="105"/>
+      <c r="F124" s="105"/>
+      <c r="G124" s="105"/>
+      <c r="H124" s="105"/>
+      <c r="I124" s="105"/>
+      <c r="J124" s="105"/>
+      <c r="K124" s="105"/>
+      <c r="L124" s="105"/>
+      <c r="M124" s="105"/>
+      <c r="N124" s="105"/>
+      <c r="O124" s="105"/>
+      <c r="P124" s="106"/>
     </row>
     <row r="125" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="105"/>
-      <c r="B125" s="89" t="s">
+      <c r="A125" s="111"/>
+      <c r="B125" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C125" s="90"/>
-[...1 lines deleted...]
-      <c r="E125" s="89" t="s">
+      <c r="C125" s="85"/>
+      <c r="D125" s="86"/>
+      <c r="E125" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F125" s="90"/>
-[...1 lines deleted...]
-      <c r="H125" s="89" t="s">
+      <c r="F125" s="85"/>
+      <c r="G125" s="86"/>
+      <c r="H125" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I125" s="90"/>
-[...1 lines deleted...]
-      <c r="K125" s="89" t="s">
+      <c r="I125" s="85"/>
+      <c r="J125" s="86"/>
+      <c r="K125" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L125" s="90"/>
-[...5 lines deleted...]
-      <c r="P125" s="91"/>
+      <c r="L125" s="85"/>
+      <c r="M125" s="86"/>
+      <c r="N125" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O125" s="85"/>
+      <c r="P125" s="86"/>
     </row>
     <row r="126" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="106"/>
+      <c r="A126" s="112"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -21507,121 +22260,121 @@
       <c r="C132" s="49"/>
       <c r="D132" s="55"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="55"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="O132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="P132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A134" s="100" t="s">
+      <c r="A134" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="101" t="s">
+      <c r="B134" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="101"/>
-[...12 lines deleted...]
-      <c r="P134" s="101"/>
+      <c r="C134" s="100"/>
+      <c r="D134" s="100"/>
+      <c r="E134" s="100"/>
+      <c r="F134" s="100"/>
+      <c r="G134" s="100"/>
+      <c r="H134" s="100"/>
+      <c r="I134" s="100"/>
+      <c r="J134" s="100"/>
+      <c r="K134" s="100"/>
+      <c r="L134" s="100"/>
+      <c r="M134" s="100"/>
+      <c r="N134" s="100"/>
+      <c r="O134" s="100"/>
+      <c r="P134" s="100"/>
     </row>
     <row r="135" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="100"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="102"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...12 lines deleted...]
-      <c r="P135" s="98"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
     </row>
     <row r="136" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="100"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="102"/>
+      <c r="B136" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="90"/>
+      <c r="H136" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="90"/>
+      <c r="K136" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L136" s="87"/>
-[...5 lines deleted...]
-      <c r="P136" s="88"/>
+      <c r="L136" s="93"/>
+      <c r="M136" s="90"/>
+      <c r="N136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="100"/>
+      <c r="A137" s="102"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -21629,448 +22382,448 @@
       </c>
       <c r="K137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
-        <f>SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>2084</v>
+        <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
+        <v>3246</v>
       </c>
       <c r="C138" s="1">
-        <f>SUM(C6,C17,C28,C39,C50,C61,C72,C83,C94,C105,C116,C127)</f>
-        <v>2044</v>
+        <f t="shared" si="37"/>
+        <v>3297</v>
       </c>
       <c r="D138" s="42">
-        <f>SUM(D6,D17,D28,D39,D50,D61,D72,D83,D94,D105,D116,D127)</f>
-        <v>4128</v>
+        <f t="shared" si="37"/>
+        <v>6543</v>
       </c>
       <c r="E138" s="41">
-        <f>SUM(E6,E17,E28,E39,E50,E61,E72,E83,E94,E105,E116,E127)</f>
-        <v>1259</v>
+        <f t="shared" si="37"/>
+        <v>1996</v>
       </c>
       <c r="F138" s="1">
-        <f>SUM(F6,F17,F28,F39,F50,F61,F72,F83,F94,F105,F116,F127)</f>
-        <v>874</v>
+        <f t="shared" si="37"/>
+        <v>1393</v>
       </c>
       <c r="G138" s="42">
-        <f>SUM(G6,G17,G28,G39,G50,G61,G72,G83,G94,G105,G116,G127)</f>
-        <v>2133</v>
+        <f t="shared" si="37"/>
+        <v>3389</v>
       </c>
       <c r="H138" s="41">
-        <f>SUM(H6,H17,H28,H39,H50,H61,H72,H83,H94,H105,H116,H127)</f>
-        <v>131</v>
+        <f t="shared" si="37"/>
+        <v>206</v>
       </c>
       <c r="I138" s="1">
-        <f>SUM(I6,I17,I28,I39,I50,I61,I72,I83,I94,I105,I116,I127)</f>
-        <v>81</v>
+        <f t="shared" si="37"/>
+        <v>140</v>
       </c>
       <c r="J138" s="42">
-        <f>SUM(J6,J17,J28,J39,J50,J61,J72,J83,J94,J105,J116,J127)</f>
-        <v>212</v>
+        <f t="shared" si="37"/>
+        <v>346</v>
       </c>
       <c r="K138" s="41">
-        <f>SUM(K6,K17,K28,K39,K50,K61,K72,K83,K94,K105,K116,K127)</f>
-        <v>13</v>
+        <f t="shared" si="37"/>
+        <v>21</v>
       </c>
       <c r="L138" s="1">
-        <f>SUM(L6,L17,L28,L39,L50,L61,L72,L83,L94,L105,L116,L127)</f>
-        <v>9</v>
+        <f t="shared" si="37"/>
+        <v>10</v>
       </c>
       <c r="M138" s="42">
-        <f>SUM(M6,M17,M28,M39,M50,M61,M72,M83,M94,M105,M116,M127)</f>
-        <v>22</v>
+        <f t="shared" si="37"/>
+        <v>31</v>
       </c>
       <c r="N138" s="41">
-        <f>SUM(N6,N17,N28,N39,N50,N61,N72,N83,N94,N105,N116,N127)</f>
-        <v>3487</v>
+        <f t="shared" si="37"/>
+        <v>5469</v>
       </c>
       <c r="O138" s="1">
-        <f>SUM(O6,O17,O28,O39,O50,O61,O72,O83,O94,O105,O116,O127)</f>
-        <v>3008</v>
+        <f t="shared" si="37"/>
+        <v>4840</v>
       </c>
       <c r="P138" s="43">
-        <f>SUM(P6,P17,P28,P39,P50,P61,P72,P83,P94,P105,P116,P127)</f>
-        <v>6495</v>
+        <f t="shared" si="37"/>
+        <v>10309</v>
       </c>
       <c r="Q138" s="83"/>
       <c r="R138" s="83"/>
       <c r="S138" s="83"/>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
-        <f>SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>597</v>
+        <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
+        <v>965</v>
       </c>
       <c r="C139" s="1">
-        <f>SUM(C7,C18,C29,C40,C51,C62,C73,C84,C95,C106,C117,C128)</f>
-        <v>637</v>
+        <f t="shared" si="38"/>
+        <v>1414</v>
       </c>
       <c r="D139" s="42">
-        <f>SUM(D7,D18,D29,D40,D51,D62,D73,D84,D95,D106,D117,D128)</f>
-        <v>1234</v>
+        <f t="shared" si="38"/>
+        <v>2379</v>
       </c>
       <c r="E139" s="41">
-        <f>SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>341</v>
+        <f t="shared" si="38"/>
+        <v>536</v>
       </c>
       <c r="F139" s="1">
-        <f>SUM(F7,F18,F29,F40,F51,F62,F73,F84,F95,F106,F117,F128)</f>
-        <v>229</v>
+        <f t="shared" si="38"/>
+        <v>378</v>
       </c>
       <c r="G139" s="42">
-        <f>SUM(G7,G18,G29,G40,G51,G62,G73,G84,G95,G106,G117,G128)</f>
-        <v>570</v>
+        <f t="shared" si="38"/>
+        <v>914</v>
       </c>
       <c r="H139" s="41">
-        <f>SUM(H7,H18,H29,H40,H51,H62,H73,H84,H95,H106,H117,H128)</f>
-        <v>51</v>
+        <f t="shared" si="38"/>
+        <v>81</v>
       </c>
       <c r="I139" s="1">
-        <f>SUM(I7,I18,I29,I40,I51,I62,I73,I84,I95,I106,I117,I128)</f>
-        <v>67</v>
+        <f t="shared" si="38"/>
+        <v>93</v>
       </c>
       <c r="J139" s="42">
-        <f>SUM(J7,J18,J29,J40,J51,J62,J73,J84,J95,J106,J117,J128)</f>
-        <v>118</v>
+        <f t="shared" si="38"/>
+        <v>174</v>
       </c>
       <c r="K139" s="41">
-        <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
-        <v>9</v>
+        <f t="shared" si="38"/>
+        <v>13</v>
       </c>
       <c r="L139" s="1">
-        <f>SUM(L7,L18,L29,L40,L51,L62,L73,L84,L95,L106,L117,L128)</f>
-        <v>17</v>
+        <f t="shared" si="38"/>
+        <v>21</v>
       </c>
       <c r="M139" s="42">
-        <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>26</v>
+        <f t="shared" si="38"/>
+        <v>34</v>
       </c>
       <c r="N139" s="41">
-        <f>SUM(N7,N18,N29,N40,N51,N62,N73,N84,N95,N106,N117,N128)</f>
-        <v>998</v>
+        <f t="shared" si="38"/>
+        <v>1595</v>
       </c>
       <c r="O139" s="1">
-        <f>SUM(O7,O18,O29,O40,O51,O62,O73,O84,O95,O106,O117,O128)</f>
-        <v>950</v>
+        <f t="shared" si="38"/>
+        <v>1906</v>
       </c>
       <c r="P139" s="43">
-        <f>SUM(P7,P18,P29,P40,P51,P62,P73,P84,P95,P106,P117,P128)</f>
-        <v>1948</v>
+        <f t="shared" si="38"/>
+        <v>3501</v>
       </c>
       <c r="Q139" s="83"/>
       <c r="R139" s="83"/>
       <c r="S139" s="83"/>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
-        <f>SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>422</v>
+        <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
+        <v>665</v>
       </c>
       <c r="C140" s="1">
-        <f>SUM(C8,C19,C30,C41,C52,C63,C74,C85,C96,C107,C118,C129)</f>
-        <v>504</v>
+        <f t="shared" si="39"/>
+        <v>988</v>
       </c>
       <c r="D140" s="42">
-        <f>SUM(D8,D19,D30,D41,D52,D63,D74,D85,D96,D107,D118,D129)</f>
-        <v>926</v>
+        <f t="shared" si="39"/>
+        <v>1653</v>
       </c>
       <c r="E140" s="41">
-        <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>273</v>
+        <f t="shared" si="39"/>
+        <v>453</v>
       </c>
       <c r="F140" s="1">
-        <f>SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>224</v>
+        <f t="shared" si="39"/>
+        <v>368</v>
       </c>
       <c r="G140" s="42">
-        <f>SUM(G8,G19,G30,G41,G52,G63,G74,G85,G96,G107,G118,G129)</f>
-        <v>497</v>
+        <f t="shared" si="39"/>
+        <v>821</v>
       </c>
       <c r="H140" s="41">
-        <f>SUM(H8,H19,H30,H41,H52,H63,H74,H85,H96,H107,H118,H129)</f>
-        <v>125</v>
+        <f t="shared" si="39"/>
+        <v>211</v>
       </c>
       <c r="I140" s="1">
-        <f>SUM(I8,I19,I30,I41,I52,I63,I74,I85,I96,I107,I118,I129)</f>
-        <v>133</v>
+        <f t="shared" si="39"/>
+        <v>216</v>
       </c>
       <c r="J140" s="42">
-        <f>SUM(J8,J19,J30,J41,J52,J63,J74,J85,J96,J107,J118,J129)</f>
-        <v>258</v>
+        <f t="shared" si="39"/>
+        <v>427</v>
       </c>
       <c r="K140" s="41">
-        <f>SUM(K8,K19,K30,K41,K52,K63,K74,K85,K96,K107,K118,K129)</f>
-        <v>50</v>
+        <f t="shared" si="39"/>
+        <v>71</v>
       </c>
       <c r="L140" s="1">
-        <f>SUM(L8,L19,L30,L41,L52,L63,L74,L85,L96,L107,L118,L129)</f>
-        <v>43</v>
+        <f t="shared" si="39"/>
+        <v>68</v>
       </c>
       <c r="M140" s="42">
-        <f>SUM(M8,M19,M30,M41,M52,M63,M74,M85,M96,M107,M118,M129)</f>
-        <v>93</v>
+        <f t="shared" si="39"/>
+        <v>139</v>
       </c>
       <c r="N140" s="41">
-        <f>SUM(N8,N19,N30,N41,N52,N63,N74,N85,N96,N107,N118,N129)</f>
-        <v>870</v>
+        <f t="shared" si="39"/>
+        <v>1400</v>
       </c>
       <c r="O140" s="1">
-        <f>SUM(O8,O19,O30,O41,O52,O63,O74,O85,O96,O107,O118,O129)</f>
-        <v>904</v>
+        <f t="shared" si="39"/>
+        <v>1640</v>
       </c>
       <c r="P140" s="43">
-        <f>SUM(P8,P19,P30,P41,P52,P63,P74,P85,P96,P107,P118,P129)</f>
-        <v>1774</v>
+        <f t="shared" si="39"/>
+        <v>3040</v>
       </c>
       <c r="Q140" s="83"/>
       <c r="R140" s="83"/>
       <c r="S140" s="83"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
-        <f>SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>496</v>
+        <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
+        <v>864</v>
       </c>
       <c r="C141" s="1">
-        <f>SUM(C9,C20,C31,C42,C53,C64,C75,C86,C97,C108,C119,C130)</f>
-        <v>550</v>
+        <f t="shared" si="40"/>
+        <v>1043</v>
       </c>
       <c r="D141" s="42">
-        <f>SUM(D9,D20,D31,D42,D53,D64,D75,D86,D97,D108,D119,D130)</f>
-        <v>1046</v>
+        <f t="shared" si="40"/>
+        <v>1907</v>
       </c>
       <c r="E141" s="41">
-        <f>SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>302</v>
+        <f t="shared" si="40"/>
+        <v>474</v>
       </c>
       <c r="F141" s="1">
-        <f>SUM(F9,F20,F31,F42,F53,F64,F75,F86,F97,F108,F119,F130)</f>
-        <v>254</v>
+        <f t="shared" si="40"/>
+        <v>398</v>
       </c>
       <c r="G141" s="42">
-        <f>SUM(G9,G20,G31,G42,G53,G64,G75,G86,G97,G108,G119,G130)</f>
-        <v>556</v>
+        <f t="shared" si="40"/>
+        <v>872</v>
       </c>
       <c r="H141" s="41">
-        <f>SUM(H9,H20,H31,H42,H53,H64,H75,H86,H97,H108,H119,H130)</f>
-        <v>46</v>
+        <f t="shared" si="40"/>
+        <v>68</v>
       </c>
       <c r="I141" s="1">
-        <f>SUM(I9,I20,I31,I42,I53,I64,I75,I86,I97,I108,I119,I130)</f>
-        <v>41</v>
+        <f t="shared" si="40"/>
+        <v>64</v>
       </c>
       <c r="J141" s="42">
-        <f>SUM(J9,J20,J31,J42,J53,J64,J75,J86,J97,J108,J119,J130)</f>
-        <v>87</v>
+        <f t="shared" si="40"/>
+        <v>132</v>
       </c>
       <c r="K141" s="41">
-        <f>SUM(K9,K20,K31,K42,K53,K64,K75,K86,K97,K108,K119,K130)</f>
-        <v>10</v>
+        <f t="shared" si="40"/>
+        <v>16</v>
       </c>
       <c r="L141" s="1">
-        <f>SUM(L9,L20,L31,L42,L53,L64,L75,L86,L97,L108,L119,L130)</f>
-        <v>8</v>
+        <f t="shared" si="40"/>
+        <v>15</v>
       </c>
       <c r="M141" s="42">
-        <f>SUM(M9,M20,M31,M42,M53,M64,M75,M86,M97,M108,M119,M130)</f>
-        <v>18</v>
+        <f t="shared" si="40"/>
+        <v>31</v>
       </c>
       <c r="N141" s="41">
-        <f>SUM(N9,N20,N31,N42,N53,N64,N75,N86,N97,N108,N119,N130)</f>
-        <v>854</v>
+        <f t="shared" si="40"/>
+        <v>1422</v>
       </c>
       <c r="O141" s="1">
-        <f>SUM(O9,O20,O31,O42,O53,O64,O75,O86,O97,O108,O119,O130)</f>
-        <v>853</v>
+        <f t="shared" si="40"/>
+        <v>1520</v>
       </c>
       <c r="P141" s="43">
-        <f>SUM(P9,P20,P31,P42,P53,P64,P75,P86,P97,P108,P119,P130)</f>
-        <v>1707</v>
+        <f t="shared" si="40"/>
+        <v>2942</v>
       </c>
       <c r="Q141" s="83"/>
       <c r="R141" s="83"/>
       <c r="S141" s="83"/>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
-        <f>SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>537</v>
+        <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
+        <v>862</v>
       </c>
       <c r="C142" s="45">
-        <f>SUM(C10,C21,C32,C43,C54,C65,C76,C87,C98,C109,C120,C131)</f>
-        <v>592</v>
+        <f t="shared" si="41"/>
+        <v>1122</v>
       </c>
       <c r="D142" s="46">
-        <f>SUM(D10,D21,D32,D43,D54,D65,D76,D87,D98,D109,D120,D131)</f>
-        <v>1129</v>
+        <f t="shared" si="41"/>
+        <v>1984</v>
       </c>
       <c r="E142" s="44">
-        <f>SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>266</v>
+        <f t="shared" si="41"/>
+        <v>408</v>
       </c>
       <c r="F142" s="45">
-        <f>SUM(F10,F21,F32,F43,F54,F65,F76,F87,F98,F109,F120,F131)</f>
-        <v>182</v>
+        <f t="shared" si="41"/>
+        <v>308</v>
       </c>
       <c r="G142" s="46">
-        <f>SUM(G10,G21,G32,G43,G54,G65,G76,G87,G98,G109,G120,G131)</f>
-        <v>448</v>
+        <f t="shared" si="41"/>
+        <v>716</v>
       </c>
       <c r="H142" s="44">
-        <f>SUM(H10,H21,H32,H43,H54,H65,H76,H87,H98,H109,H120,H131)</f>
-        <v>30</v>
+        <f t="shared" si="41"/>
+        <v>61</v>
       </c>
       <c r="I142" s="45">
-        <f>SUM(I10,I21,I32,I43,I54,I65,I76,I87,I98,I109,I120,I131)</f>
-        <v>27</v>
+        <f t="shared" si="41"/>
+        <v>45</v>
       </c>
       <c r="J142" s="46">
-        <f>SUM(J10,J21,J32,J43,J54,J65,J76,J87,J98,J109,J120,J131)</f>
-        <v>57</v>
+        <f t="shared" si="41"/>
+        <v>106</v>
       </c>
       <c r="K142" s="44">
-        <f>SUM(K10,K21,K32,K43,K54,K65,K76,K87,K98,K109,K120,K131)</f>
-        <v>3</v>
+        <f t="shared" si="41"/>
+        <v>7</v>
       </c>
       <c r="L142" s="45">
-        <f>SUM(L10,L21,L32,L43,L54,L65,L76,L87,L98,L109,L120,L131)</f>
-        <v>6</v>
+        <f t="shared" si="41"/>
+        <v>7</v>
       </c>
       <c r="M142" s="46">
-        <f>SUM(M10,M21,M32,M43,M54,M65,M76,M87,M98,M109,M120,M131)</f>
-        <v>9</v>
+        <f t="shared" si="41"/>
+        <v>14</v>
       </c>
       <c r="N142" s="44">
-        <f>SUM(N10,N21,N32,N43,N54,N65,N76,N87,N98,N109,N120,N131)</f>
-        <v>836</v>
+        <f t="shared" si="41"/>
+        <v>1338</v>
       </c>
       <c r="O142" s="45">
-        <f>SUM(O10,O21,O32,O43,O54,O65,O76,O87,O98,O109,O120,O131)</f>
-        <v>807</v>
+        <f t="shared" si="41"/>
+        <v>1482</v>
       </c>
       <c r="P142" s="47">
-        <f>SUM(P10,P21,P32,P43,P54,P65,P76,P87,P98,P109,P120,P131)</f>
-        <v>1643</v>
+        <f t="shared" si="41"/>
+        <v>2820</v>
       </c>
       <c r="Q142" s="83"/>
       <c r="R142" s="83"/>
       <c r="S142" s="83"/>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
-        <f>SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>4136</v>
+        <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
+        <v>6602</v>
       </c>
       <c r="C143" s="49">
-        <f>SUM(C11,C22,C33,C44,C55,C66,C77,C88,C99,C110,C121,C132)</f>
-        <v>4327</v>
+        <f t="shared" si="42"/>
+        <v>7864</v>
       </c>
       <c r="D143" s="50">
-        <f>SUM(D11,D22,D33,D44,D55,D66,D77,D88,D99,D110,D121,D132)</f>
-        <v>8463</v>
+        <f t="shared" si="42"/>
+        <v>14466</v>
       </c>
       <c r="E143" s="48">
-        <f>SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>2441</v>
+        <f t="shared" si="42"/>
+        <v>3867</v>
       </c>
       <c r="F143" s="49">
-        <f>SUM(F11,F22,F33,F44,F55,F66,F77,F88,F99,F110,F121,F132)</f>
-        <v>1763</v>
+        <f t="shared" si="42"/>
+        <v>2845</v>
       </c>
       <c r="G143" s="50">
-        <f>SUM(G11,G22,G33,G44,G55,G66,G77,G88,G99,G110,G121,G132)</f>
-        <v>4204</v>
+        <f t="shared" si="42"/>
+        <v>6712</v>
       </c>
       <c r="H143" s="48">
-        <f>SUM(H11,H22,H33,H44,H55,H66,H77,H88,H99,H110,H121,H132)</f>
-        <v>383</v>
+        <f t="shared" si="42"/>
+        <v>627</v>
       </c>
       <c r="I143" s="49">
-        <f>SUM(I11,I22,I33,I44,I55,I66,I77,I88,I99,I110,I121,I132)</f>
-        <v>349</v>
+        <f t="shared" si="42"/>
+        <v>558</v>
       </c>
       <c r="J143" s="50">
-        <f>SUM(J11,J22,J33,J44,J55,J66,J77,J88,J99,J110,J121,J132)</f>
-        <v>732</v>
+        <f t="shared" si="42"/>
+        <v>1185</v>
       </c>
       <c r="K143" s="48">
-        <f>SUM(K11,K22,K33,K44,K55,K66,K77,K88,K99,K110,K121,K132)</f>
-        <v>85</v>
+        <f t="shared" si="42"/>
+        <v>128</v>
       </c>
       <c r="L143" s="49">
-        <f>SUM(L11,L22,L33,L44,L55,L66,L77,L88,L99,L110,L121,L132)</f>
-        <v>83</v>
+        <f t="shared" si="42"/>
+        <v>121</v>
       </c>
       <c r="M143" s="50">
-        <f>SUM(M11,M22,M33,M44,M55,M66,M77,M88,M99,M110,M121,M132)</f>
-        <v>168</v>
+        <f t="shared" si="42"/>
+        <v>249</v>
       </c>
       <c r="N143" s="48">
-        <f>SUM(N11,N22,N33,N44,N55,N66,N77,N88,N99,N110,N121,N132)</f>
-        <v>7045</v>
+        <f t="shared" si="42"/>
+        <v>11224</v>
       </c>
       <c r="O143" s="49">
-        <f>SUM(O11,O22,O33,O44,O55,O66,O77,O88,O99,O110,O121,O132)</f>
-        <v>6522</v>
+        <f t="shared" si="42"/>
+        <v>11388</v>
       </c>
       <c r="P143" s="50">
-        <f>SUM(P11,P22,P33,P44,P55,P66,P77,P88,P99,P110,P121,P132)</f>
-        <v>13567</v>
+        <f t="shared" si="42"/>
+        <v>22612</v>
       </c>
     </row>
     <row r="145" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
     </row>
     <row r="146" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
       <c r="D146" s="60"/>
       <c r="E146" s="60"/>
       <c r="F146" s="60"/>
       <c r="G146" s="60"/>
       <c r="H146" s="60"/>
       <c r="I146" s="60"/>
@@ -22115,280 +22868,280 @@
       <c r="F149" s="60"/>
       <c r="G149" s="60"/>
       <c r="H149" s="60"/>
       <c r="I149" s="60"/>
       <c r="J149" s="60"/>
       <c r="K149" s="60"/>
       <c r="L149" s="60"/>
       <c r="M149" s="60"/>
     </row>
     <row r="150" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="104">
-    <mergeCell ref="B25:P25"/>
-[...54 lines deleted...]
-    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:P46"/>
+    <mergeCell ref="B47:P47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:P35"/>
+    <mergeCell ref="B36:P36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
     <mergeCell ref="A68:A71"/>
     <mergeCell ref="B68:P68"/>
     <mergeCell ref="B69:P69"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="E70:G70"/>
     <mergeCell ref="H70:J70"/>
     <mergeCell ref="K70:M70"/>
     <mergeCell ref="N70:P70"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:P13"/>
     <mergeCell ref="B14:P14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="A57:A60"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="E59:G59"/>
     <mergeCell ref="H59:J59"/>
     <mergeCell ref="K59:M59"/>
     <mergeCell ref="N59:P59"/>
-    <mergeCell ref="A46:A49"/>
-[...22 lines deleted...]
-    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:P90"/>
+    <mergeCell ref="B91:P91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:P79"/>
+    <mergeCell ref="B80:P80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:P134"/>
+    <mergeCell ref="B135:P135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:P112"/>
+    <mergeCell ref="B113:P113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="B25:P25"/>
+    <mergeCell ref="B24:P24"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="B124:P124"/>
+    <mergeCell ref="B123:P123"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:P101"/>
+    <mergeCell ref="B102:P102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S159"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J143" sqref="J143"/>
+      <selection activeCell="I139" sqref="I139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="96"/>
-[...15 lines deleted...]
-      <c r="S2" s="97"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="96"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="95"/>
-[...19 lines deleted...]
-      <c r="S3" s="103"/>
+      <c r="A3" s="99"/>
+      <c r="B3" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="98"/>
     </row>
     <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R4" s="87"/>
-      <c r="S4" s="88"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="85"/>
+      <c r="A5" s="92"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -22756,132 +23509,132 @@
       </c>
       <c r="M11" s="79">
         <v>4</v>
       </c>
       <c r="N11" s="77">
         <v>18</v>
       </c>
       <c r="O11" s="78">
         <v>0</v>
       </c>
       <c r="P11" s="79">
         <v>18</v>
       </c>
       <c r="Q11" s="77">
         <v>403</v>
       </c>
       <c r="R11" s="78">
         <v>349</v>
       </c>
       <c r="S11" s="79">
         <v>752</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="84" t="s">
+      <c r="A13" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="96" t="s">
+      <c r="B13" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="96"/>
-[...15 lines deleted...]
-      <c r="S13" s="97"/>
+      <c r="C13" s="95"/>
+      <c r="D13" s="95"/>
+      <c r="E13" s="95"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="95"/>
+      <c r="H13" s="95"/>
+      <c r="I13" s="95"/>
+      <c r="J13" s="95"/>
+      <c r="K13" s="95"/>
+      <c r="L13" s="95"/>
+      <c r="M13" s="95"/>
+      <c r="N13" s="95"/>
+      <c r="O13" s="95"/>
+      <c r="P13" s="95"/>
+      <c r="Q13" s="95"/>
+      <c r="R13" s="95"/>
+      <c r="S13" s="96"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="95"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="99"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...15 lines deleted...]
-      <c r="S14" s="99"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="103"/>
     </row>
     <row r="15" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="95"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="99"/>
+      <c r="B15" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="94"/>
+      <c r="E15" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="94"/>
+      <c r="N15" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R15" s="87"/>
-      <c r="S15" s="88"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="94"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="95"/>
+      <c r="A16" s="99"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -23247,134 +24000,134 @@
       <c r="L22" s="25">
         <v>2</v>
       </c>
       <c r="M22" s="26">
         <v>3</v>
       </c>
       <c r="N22" s="24">
         <v>14</v>
       </c>
       <c r="O22" s="25">
         <v>0</v>
       </c>
       <c r="P22" s="26">
         <v>14</v>
       </c>
       <c r="Q22" s="24">
         <v>358</v>
       </c>
       <c r="R22" s="25">
         <v>343</v>
       </c>
       <c r="S22" s="26">
         <v>701</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A24" s="84" t="s">
+    <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="96" t="s">
+      <c r="B24" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="96"/>
-[...19 lines deleted...]
-      <c r="B25" s="98" t="s">
+      <c r="C24" s="95"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="95"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="95"/>
+      <c r="I24" s="95"/>
+      <c r="J24" s="95"/>
+      <c r="K24" s="95"/>
+      <c r="L24" s="95"/>
+      <c r="M24" s="95"/>
+      <c r="N24" s="95"/>
+      <c r="O24" s="95"/>
+      <c r="P24" s="95"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
+    </row>
+    <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="99"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...19 lines deleted...]
-      <c r="B26" s="86" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="103"/>
+    </row>
+    <row r="26" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="99"/>
+      <c r="B26" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="87"/>
-[...3 lines deleted...]
-      <c r="A27" s="95"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="94"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" s="99"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -23386,272 +24139,488 @@
       <c r="L27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="N27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="P27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Q27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="S27" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="9"/>
-[...18 lines deleted...]
-    <row r="29" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="9">
+        <v>83</v>
+      </c>
+      <c r="C28" s="1">
+        <v>60</v>
+      </c>
+      <c r="D28" s="12">
+        <v>143</v>
+      </c>
+      <c r="E28" s="9">
+        <v>280</v>
+      </c>
+      <c r="F28" s="1">
+        <v>225</v>
+      </c>
+      <c r="G28" s="12">
+        <v>505</v>
+      </c>
+      <c r="H28" s="9">
+        <v>134</v>
+      </c>
+      <c r="I28" s="1">
+        <v>116</v>
+      </c>
+      <c r="J28" s="12">
+        <v>250</v>
+      </c>
+      <c r="K28" s="9">
+        <v>0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>0</v>
+      </c>
+      <c r="M28" s="12">
+        <v>0</v>
+      </c>
+      <c r="N28" s="9">
+        <v>3</v>
+      </c>
+      <c r="O28" s="1">
+        <v>0</v>
+      </c>
+      <c r="P28" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>172</v>
+      </c>
+      <c r="R28" s="1">
+        <v>162</v>
+      </c>
+      <c r="S28" s="12">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="9"/>
-[...18 lines deleted...]
-    <row r="30" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="9">
+        <v>34</v>
+      </c>
+      <c r="C29" s="1">
+        <v>30</v>
+      </c>
+      <c r="D29" s="12">
+        <v>64</v>
+      </c>
+      <c r="E29" s="9">
+        <v>69</v>
+      </c>
+      <c r="F29" s="1">
+        <v>104</v>
+      </c>
+      <c r="G29" s="12">
+        <v>173</v>
+      </c>
+      <c r="H29" s="9">
+        <v>60</v>
+      </c>
+      <c r="I29" s="1">
+        <v>86</v>
+      </c>
+      <c r="J29" s="12">
+        <v>146</v>
+      </c>
+      <c r="K29" s="9">
+        <v>0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="9">
+        <v>5</v>
+      </c>
+      <c r="O29" s="1">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>76</v>
+      </c>
+      <c r="R29" s="1">
+        <v>120</v>
+      </c>
+      <c r="S29" s="12">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="9"/>
-[...18 lines deleted...]
-    <row r="31" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="9">
+        <v>107</v>
+      </c>
+      <c r="C30" s="1">
+        <v>108</v>
+      </c>
+      <c r="D30" s="12">
+        <v>215</v>
+      </c>
+      <c r="E30" s="9">
+        <v>52</v>
+      </c>
+      <c r="F30" s="1">
+        <v>71</v>
+      </c>
+      <c r="G30" s="12">
+        <v>123</v>
+      </c>
+      <c r="H30" s="9">
+        <v>95</v>
+      </c>
+      <c r="I30" s="1">
+        <v>113</v>
+      </c>
+      <c r="J30" s="12">
+        <v>208</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>2</v>
+      </c>
+      <c r="N30" s="9">
+        <v>2</v>
+      </c>
+      <c r="O30" s="1">
+        <v>1</v>
+      </c>
+      <c r="P30" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>83</v>
+      </c>
+      <c r="R30" s="1">
+        <v>99</v>
+      </c>
+      <c r="S30" s="12">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="9"/>
-[...18 lines deleted...]
-    <row r="32" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="9">
+        <v>28</v>
+      </c>
+      <c r="C31" s="1">
+        <v>30</v>
+      </c>
+      <c r="D31" s="12">
+        <v>58</v>
+      </c>
+      <c r="E31" s="9">
+        <v>67</v>
+      </c>
+      <c r="F31" s="1">
+        <v>78</v>
+      </c>
+      <c r="G31" s="12">
+        <v>145</v>
+      </c>
+      <c r="H31" s="9">
+        <v>59</v>
+      </c>
+      <c r="I31" s="1">
+        <v>65</v>
+      </c>
+      <c r="J31" s="12">
+        <v>124</v>
+      </c>
+      <c r="K31" s="9">
+        <v>0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>0</v>
+      </c>
+      <c r="M31" s="12">
+        <v>0</v>
+      </c>
+      <c r="N31" s="9">
+        <v>6</v>
+      </c>
+      <c r="O31" s="1">
+        <v>0</v>
+      </c>
+      <c r="P31" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>74</v>
+      </c>
+      <c r="R31" s="1">
+        <v>88</v>
+      </c>
+      <c r="S31" s="12">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="51"/>
-[...18 lines deleted...]
-    <row r="33" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="51">
+        <v>35</v>
+      </c>
+      <c r="C32" s="45">
+        <v>19</v>
+      </c>
+      <c r="D32" s="53">
+        <v>54</v>
+      </c>
+      <c r="E32" s="51">
+        <v>52</v>
+      </c>
+      <c r="F32" s="45">
+        <v>77</v>
+      </c>
+      <c r="G32" s="53">
+        <v>129</v>
+      </c>
+      <c r="H32" s="51">
+        <v>48</v>
+      </c>
+      <c r="I32" s="45">
+        <v>59</v>
+      </c>
+      <c r="J32" s="53">
+        <v>107</v>
+      </c>
+      <c r="K32" s="51">
+        <v>0</v>
+      </c>
+      <c r="L32" s="45">
+        <v>0</v>
+      </c>
+      <c r="M32" s="53">
+        <v>0</v>
+      </c>
+      <c r="N32" s="51">
+        <v>3</v>
+      </c>
+      <c r="O32" s="45">
+        <v>0</v>
+      </c>
+      <c r="P32" s="53">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>57</v>
+      </c>
+      <c r="R32" s="45">
+        <v>75</v>
+      </c>
+      <c r="S32" s="53">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="54"/>
-[...16 lines deleted...]
-      <c r="S33" s="56"/>
+      <c r="B33" s="54">
+        <v>287</v>
+      </c>
+      <c r="C33" s="49">
+        <v>247</v>
+      </c>
+      <c r="D33" s="56">
+        <v>534</v>
+      </c>
+      <c r="E33" s="54">
+        <v>520</v>
+      </c>
+      <c r="F33" s="49">
+        <v>555</v>
+      </c>
+      <c r="G33" s="56">
+        <v>1075</v>
+      </c>
+      <c r="H33" s="54">
+        <v>396</v>
+      </c>
+      <c r="I33" s="49">
+        <v>439</v>
+      </c>
+      <c r="J33" s="56">
+        <v>835</v>
+      </c>
+      <c r="K33" s="54">
+        <v>0</v>
+      </c>
+      <c r="L33" s="49">
+        <v>2</v>
+      </c>
+      <c r="M33" s="56">
+        <v>2</v>
+      </c>
+      <c r="N33" s="54">
+        <v>19</v>
+      </c>
+      <c r="O33" s="49">
+        <v>1</v>
+      </c>
+      <c r="P33" s="56">
+        <v>20</v>
+      </c>
+      <c r="Q33" s="54">
+        <v>462</v>
+      </c>
+      <c r="R33" s="49">
+        <v>544</v>
+      </c>
+      <c r="S33" s="56">
+        <v>1006</v>
+      </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="84" t="s">
+      <c r="A35" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="96" t="s">
+      <c r="B35" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="96"/>
-[...15 lines deleted...]
-      <c r="S35" s="97"/>
+      <c r="C35" s="95"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="95"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="95"/>
+      <c r="K35" s="95"/>
+      <c r="L35" s="95"/>
+      <c r="M35" s="95"/>
+      <c r="N35" s="95"/>
+      <c r="O35" s="95"/>
+      <c r="P35" s="95"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="96"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="95"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="99"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...15 lines deleted...]
-      <c r="S36" s="99"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="103"/>
     </row>
     <row r="37" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="95"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="99"/>
+      <c r="B37" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R37" s="87"/>
-      <c r="S37" s="88"/>
+      <c r="R37" s="93"/>
+      <c r="S37" s="94"/>
     </row>
     <row r="38" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="95"/>
+      <c r="A38" s="99"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -23803,132 +24772,132 @@
     <row r="44" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="25"/>
       <c r="D44" s="26"/>
       <c r="E44" s="24"/>
       <c r="F44" s="25"/>
       <c r="G44" s="26"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="25"/>
       <c r="M44" s="26"/>
       <c r="N44" s="24"/>
       <c r="O44" s="25"/>
       <c r="P44" s="26"/>
       <c r="Q44" s="24"/>
       <c r="R44" s="25"/>
       <c r="S44" s="26"/>
     </row>
     <row r="45" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="84" t="s">
+      <c r="A46" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="96" t="s">
+      <c r="B46" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="96"/>
-[...15 lines deleted...]
-      <c r="S46" s="97"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="95"/>
+      <c r="E46" s="95"/>
+      <c r="F46" s="95"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
+      <c r="N46" s="95"/>
+      <c r="O46" s="95"/>
+      <c r="P46" s="95"/>
+      <c r="Q46" s="95"/>
+      <c r="R46" s="95"/>
+      <c r="S46" s="96"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="95"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="99"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...15 lines deleted...]
-      <c r="S47" s="99"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="103"/>
     </row>
     <row r="48" spans="1:19" ht="39" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="95"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="99"/>
+      <c r="B48" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R48" s="87"/>
-      <c r="S48" s="88"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="94"/>
     </row>
     <row r="49" spans="1:19" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="95"/>
+      <c r="A49" s="99"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -24080,132 +25049,132 @@
     <row r="55" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="54"/>
       <c r="C55" s="49"/>
       <c r="D55" s="56"/>
       <c r="E55" s="54"/>
       <c r="F55" s="49"/>
       <c r="G55" s="56"/>
       <c r="H55" s="54"/>
       <c r="I55" s="49"/>
       <c r="J55" s="56"/>
       <c r="K55" s="54"/>
       <c r="L55" s="49"/>
       <c r="M55" s="56"/>
       <c r="N55" s="54"/>
       <c r="O55" s="49"/>
       <c r="P55" s="56"/>
       <c r="Q55" s="54"/>
       <c r="R55" s="49"/>
       <c r="S55" s="56"/>
     </row>
     <row r="56" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="84" t="s">
+      <c r="A57" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="96" t="s">
+      <c r="B57" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="96"/>
-[...15 lines deleted...]
-      <c r="S57" s="97"/>
+      <c r="C57" s="95"/>
+      <c r="D57" s="95"/>
+      <c r="E57" s="95"/>
+      <c r="F57" s="95"/>
+      <c r="G57" s="95"/>
+      <c r="H57" s="95"/>
+      <c r="I57" s="95"/>
+      <c r="J57" s="95"/>
+      <c r="K57" s="95"/>
+      <c r="L57" s="95"/>
+      <c r="M57" s="95"/>
+      <c r="N57" s="95"/>
+      <c r="O57" s="95"/>
+      <c r="P57" s="95"/>
+      <c r="Q57" s="95"/>
+      <c r="R57" s="95"/>
+      <c r="S57" s="96"/>
     </row>
     <row r="58" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="95"/>
-      <c r="B58" s="98" t="s">
+      <c r="A58" s="99"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...15 lines deleted...]
-      <c r="S58" s="99"/>
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="103"/>
     </row>
     <row r="59" spans="1:19" ht="45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="95"/>
-      <c r="B59" s="86" t="s">
+      <c r="A59" s="99"/>
+      <c r="B59" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="94"/>
+      <c r="E59" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R59" s="87"/>
-      <c r="S59" s="88"/>
+      <c r="R59" s="93"/>
+      <c r="S59" s="94"/>
     </row>
     <row r="60" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="95"/>
+      <c r="A60" s="99"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -24377,132 +25346,132 @@
       <c r="R66" s="49"/>
       <c r="S66" s="56"/>
     </row>
     <row r="67" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
     </row>
     <row r="68" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="84" t="s">
+      <c r="A68" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="96" t="s">
+      <c r="B68" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="96"/>
-[...15 lines deleted...]
-      <c r="S68" s="97"/>
+      <c r="C68" s="95"/>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="95"/>
+      <c r="J68" s="95"/>
+      <c r="K68" s="95"/>
+      <c r="L68" s="95"/>
+      <c r="M68" s="95"/>
+      <c r="N68" s="95"/>
+      <c r="O68" s="95"/>
+      <c r="P68" s="95"/>
+      <c r="Q68" s="95"/>
+      <c r="R68" s="95"/>
+      <c r="S68" s="96"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="95"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="99"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...15 lines deleted...]
-      <c r="S69" s="99"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="103"/>
     </row>
     <row r="70" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="95"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="99"/>
+      <c r="B70" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="94"/>
+      <c r="E70" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="94"/>
+      <c r="H70" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="94"/>
+      <c r="N70" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="94"/>
+      <c r="Q70" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R70" s="87"/>
-      <c r="S70" s="88"/>
+      <c r="R70" s="93"/>
+      <c r="S70" s="94"/>
     </row>
     <row r="71" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="95"/>
+      <c r="A71" s="99"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -24654,132 +25623,132 @@
     <row r="77" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="54"/>
       <c r="C77" s="49"/>
       <c r="D77" s="56"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="56"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="56"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="56"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="56"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="56"/>
     </row>
     <row r="78" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="84" t="s">
+      <c r="A79" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="96" t="s">
+      <c r="B79" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="96"/>
-[...15 lines deleted...]
-      <c r="S79" s="97"/>
+      <c r="C79" s="95"/>
+      <c r="D79" s="95"/>
+      <c r="E79" s="95"/>
+      <c r="F79" s="95"/>
+      <c r="G79" s="95"/>
+      <c r="H79" s="95"/>
+      <c r="I79" s="95"/>
+      <c r="J79" s="95"/>
+      <c r="K79" s="95"/>
+      <c r="L79" s="95"/>
+      <c r="M79" s="95"/>
+      <c r="N79" s="95"/>
+      <c r="O79" s="95"/>
+      <c r="P79" s="95"/>
+      <c r="Q79" s="95"/>
+      <c r="R79" s="95"/>
+      <c r="S79" s="96"/>
     </row>
     <row r="80" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="95"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="99"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...15 lines deleted...]
-      <c r="S80" s="99"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="103"/>
     </row>
     <row r="81" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="95"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="99"/>
+      <c r="B81" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="94"/>
+      <c r="N81" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="94"/>
+      <c r="Q81" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R81" s="87"/>
-      <c r="S81" s="88"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="94"/>
     </row>
     <row r="82" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="95"/>
+      <c r="A82" s="99"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -24931,132 +25900,132 @@
     <row r="88" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="54"/>
       <c r="C88" s="49"/>
       <c r="D88" s="56"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="56"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="56"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="56"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="56"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="56"/>
     </row>
     <row r="89" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="90" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="84" t="s">
+      <c r="A90" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="96" t="s">
+      <c r="B90" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="96"/>
-[...15 lines deleted...]
-      <c r="S90" s="97"/>
+      <c r="C90" s="95"/>
+      <c r="D90" s="95"/>
+      <c r="E90" s="95"/>
+      <c r="F90" s="95"/>
+      <c r="G90" s="95"/>
+      <c r="H90" s="95"/>
+      <c r="I90" s="95"/>
+      <c r="J90" s="95"/>
+      <c r="K90" s="95"/>
+      <c r="L90" s="95"/>
+      <c r="M90" s="95"/>
+      <c r="N90" s="95"/>
+      <c r="O90" s="95"/>
+      <c r="P90" s="95"/>
+      <c r="Q90" s="95"/>
+      <c r="R90" s="95"/>
+      <c r="S90" s="96"/>
     </row>
     <row r="91" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="95"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="99"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...15 lines deleted...]
-      <c r="S91" s="99"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="103"/>
     </row>
     <row r="92" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="95"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="99"/>
+      <c r="B92" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="94"/>
+      <c r="E92" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="94"/>
+      <c r="H92" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="94"/>
+      <c r="K92" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="94"/>
+      <c r="Q92" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R92" s="87"/>
-      <c r="S92" s="88"/>
+      <c r="R92" s="93"/>
+      <c r="S92" s="94"/>
     </row>
     <row r="93" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="95"/>
+      <c r="A93" s="99"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -25208,132 +26177,132 @@
     <row r="99" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="54"/>
       <c r="C99" s="49"/>
       <c r="D99" s="56"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="56"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="56"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="56"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="56"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="56"/>
     </row>
     <row r="100" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="101" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="84" t="s">
+      <c r="A101" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="96" t="s">
+      <c r="B101" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="96"/>
-[...15 lines deleted...]
-      <c r="S101" s="97"/>
+      <c r="C101" s="95"/>
+      <c r="D101" s="95"/>
+      <c r="E101" s="95"/>
+      <c r="F101" s="95"/>
+      <c r="G101" s="95"/>
+      <c r="H101" s="95"/>
+      <c r="I101" s="95"/>
+      <c r="J101" s="95"/>
+      <c r="K101" s="95"/>
+      <c r="L101" s="95"/>
+      <c r="M101" s="95"/>
+      <c r="N101" s="95"/>
+      <c r="O101" s="95"/>
+      <c r="P101" s="95"/>
+      <c r="Q101" s="95"/>
+      <c r="R101" s="95"/>
+      <c r="S101" s="96"/>
     </row>
     <row r="102" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="95"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="99"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...15 lines deleted...]
-      <c r="S102" s="99"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="103"/>
     </row>
     <row r="103" spans="1:19" ht="42" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="95"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="99"/>
+      <c r="B103" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="94"/>
+      <c r="E103" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="94"/>
+      <c r="H103" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="94"/>
+      <c r="K103" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="94"/>
+      <c r="N103" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="94"/>
+      <c r="Q103" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R103" s="87"/>
-      <c r="S103" s="88"/>
+      <c r="R103" s="93"/>
+      <c r="S103" s="94"/>
     </row>
     <row r="104" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="95"/>
+      <c r="A104" s="99"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -25485,132 +26454,132 @@
     <row r="110" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="54"/>
       <c r="C110" s="49"/>
       <c r="D110" s="56"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="56"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="56"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="56"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="56"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="56"/>
     </row>
     <row r="111" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="112" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="84" t="s">
+      <c r="A112" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="96" t="s">
+      <c r="B112" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="96"/>
-[...15 lines deleted...]
-      <c r="S112" s="97"/>
+      <c r="C112" s="95"/>
+      <c r="D112" s="95"/>
+      <c r="E112" s="95"/>
+      <c r="F112" s="95"/>
+      <c r="G112" s="95"/>
+      <c r="H112" s="95"/>
+      <c r="I112" s="95"/>
+      <c r="J112" s="95"/>
+      <c r="K112" s="95"/>
+      <c r="L112" s="95"/>
+      <c r="M112" s="95"/>
+      <c r="N112" s="95"/>
+      <c r="O112" s="95"/>
+      <c r="P112" s="95"/>
+      <c r="Q112" s="95"/>
+      <c r="R112" s="95"/>
+      <c r="S112" s="96"/>
     </row>
     <row r="113" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="95"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="99"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...15 lines deleted...]
-      <c r="S113" s="99"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="103"/>
     </row>
     <row r="114" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="95"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="99"/>
+      <c r="B114" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="94"/>
+      <c r="E114" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="94"/>
+      <c r="K114" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="94"/>
+      <c r="N114" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="94"/>
+      <c r="Q114" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R114" s="87"/>
-      <c r="S114" s="88"/>
+      <c r="R114" s="93"/>
+      <c r="S114" s="94"/>
     </row>
     <row r="115" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="95"/>
+      <c r="A115" s="99"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -25762,132 +26731,132 @@
     <row r="121" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B121" s="54"/>
       <c r="C121" s="49"/>
       <c r="D121" s="56"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="56"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="56"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="56"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="56"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="56"/>
     </row>
     <row r="122" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="84" t="s">
+      <c r="A123" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="96" t="s">
+      <c r="B123" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="96"/>
-[...15 lines deleted...]
-      <c r="S123" s="97"/>
+      <c r="C123" s="95"/>
+      <c r="D123" s="95"/>
+      <c r="E123" s="95"/>
+      <c r="F123" s="95"/>
+      <c r="G123" s="95"/>
+      <c r="H123" s="95"/>
+      <c r="I123" s="95"/>
+      <c r="J123" s="95"/>
+      <c r="K123" s="95"/>
+      <c r="L123" s="95"/>
+      <c r="M123" s="95"/>
+      <c r="N123" s="95"/>
+      <c r="O123" s="95"/>
+      <c r="P123" s="95"/>
+      <c r="Q123" s="95"/>
+      <c r="R123" s="95"/>
+      <c r="S123" s="96"/>
     </row>
     <row r="124" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="95"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="99"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...15 lines deleted...]
-      <c r="S124" s="99"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="103"/>
     </row>
     <row r="125" spans="1:19" ht="41.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="95"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="99"/>
+      <c r="B125" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="94"/>
+      <c r="E125" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="94"/>
+      <c r="K125" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="94"/>
+      <c r="N125" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="94"/>
+      <c r="Q125" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R125" s="87"/>
-      <c r="S125" s="88"/>
+      <c r="R125" s="93"/>
+      <c r="S125" s="94"/>
     </row>
     <row r="126" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="95"/>
+      <c r="A126" s="99"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -26039,132 +27008,132 @@
     <row r="132" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="54"/>
       <c r="C132" s="49"/>
       <c r="D132" s="56"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="56"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="56"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="56"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="56"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="56"/>
     </row>
     <row r="133" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="84" t="s">
+      <c r="A134" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="96" t="s">
+      <c r="B134" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="96"/>
-[...15 lines deleted...]
-      <c r="S134" s="97"/>
+      <c r="C134" s="95"/>
+      <c r="D134" s="95"/>
+      <c r="E134" s="95"/>
+      <c r="F134" s="95"/>
+      <c r="G134" s="95"/>
+      <c r="H134" s="95"/>
+      <c r="I134" s="95"/>
+      <c r="J134" s="95"/>
+      <c r="K134" s="95"/>
+      <c r="L134" s="95"/>
+      <c r="M134" s="95"/>
+      <c r="N134" s="95"/>
+      <c r="O134" s="95"/>
+      <c r="P134" s="95"/>
+      <c r="Q134" s="95"/>
+      <c r="R134" s="95"/>
+      <c r="S134" s="96"/>
     </row>
     <row r="135" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="95"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="99"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...15 lines deleted...]
-      <c r="S135" s="99"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="103"/>
     </row>
     <row r="136" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="95"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="99"/>
+      <c r="B136" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="94"/>
+      <c r="E136" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
+      <c r="Q136" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R136" s="87"/>
-      <c r="S136" s="88"/>
+      <c r="R136" s="93"/>
+      <c r="S136" s="94"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="95"/>
+      <c r="A137" s="99"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="40" t="s">
@@ -26182,504 +27151,504 @@
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>144</v>
+        <v>227</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="0"/>
-        <v>234</v>
+        <v>377</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="0"/>
-        <v>449</v>
+        <v>729</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>392</v>
+        <v>617</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="0"/>
-        <v>841</v>
+        <v>1346</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="0"/>
-        <v>252</v>
+        <v>386</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>190</v>
+        <v>306</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="0"/>
-        <v>442</v>
+        <v>692</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="0"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="0"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="0"/>
-        <v>302</v>
+        <v>474</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>218</v>
+        <v>380</v>
       </c>
       <c r="S138" s="43">
         <f t="shared" si="0"/>
-        <v>520</v>
+        <v>854</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="1"/>
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>143</v>
+        <v>212</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>111</v>
+        <v>215</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="2"/>
-        <v>254</v>
+        <v>427</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="2"/>
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>121</v>
+        <v>207</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="2"/>
-        <v>235</v>
+        <v>381</v>
       </c>
       <c r="K139" s="41">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="M139" s="42">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
         <v>1</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="2"/>
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="2"/>
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="2"/>
-        <v>114</v>
+        <v>190</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>124</v>
+        <v>244</v>
       </c>
       <c r="S139" s="43">
         <f t="shared" si="2"/>
-        <v>238</v>
+        <v>434</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="1"/>
-        <v>175</v>
+        <v>282</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>176</v>
+        <v>284</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="1"/>
-        <v>351</v>
+        <v>566</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="3"/>
-        <v>184</v>
+        <v>307</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="3"/>
-        <v>162</v>
+        <v>257</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>163</v>
+        <v>276</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="3"/>
-        <v>325</v>
+        <v>533</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="3"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="3"/>
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="3"/>
-        <v>164</v>
+        <v>247</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>156</v>
+        <v>255</v>
       </c>
       <c r="S140" s="43">
         <f t="shared" si="3"/>
-        <v>320</v>
+        <v>502</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="1"/>
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="1"/>
-        <v>105</v>
+        <v>163</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>80</v>
+        <v>147</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>107</v>
+        <v>185</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="4"/>
-        <v>187</v>
+        <v>332</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="4"/>
-        <v>89</v>
+        <v>148</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>95</v>
+        <v>160</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="4"/>
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="4"/>
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="4"/>
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="4"/>
-        <v>102</v>
+        <v>176</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="S141" s="43">
         <f t="shared" si="4"/>
-        <v>201</v>
+        <v>363</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="1"/>
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="1"/>
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="1"/>
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="5"/>
-        <v>88</v>
+        <v>165</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="5"/>
-        <v>206</v>
+        <v>335</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="5"/>
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="5"/>
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="5"/>
-        <v>161</v>
+        <v>268</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="5"/>
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="5"/>
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="5"/>
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="5"/>
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="S142" s="47">
         <f t="shared" si="5"/>
-        <v>174</v>
+        <v>306</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="1"/>
-        <v>468</v>
+        <v>755</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="1"/>
-        <v>432</v>
+        <v>679</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="1"/>
-        <v>900</v>
+        <v>1434</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>884</v>
+        <v>1404</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="6"/>
-        <v>788</v>
+        <v>1343</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="6"/>
-        <v>1672</v>
+        <v>2747</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="6"/>
-        <v>698</v>
+        <v>1094</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="6"/>
-        <v>649</v>
+        <v>1088</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="6"/>
-        <v>1347</v>
+        <v>2182</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="6"/>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="6"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="6"/>
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="6"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="6"/>
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="6"/>
-        <v>761</v>
+        <v>1223</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="6"/>
-        <v>692</v>
+        <v>1236</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="6"/>
-        <v>1453</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="145" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
     </row>
     <row r="146" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
@@ -26883,167 +27852,167 @@
     <row r="158" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B158" s="65"/>
       <c r="C158" s="65"/>
       <c r="D158" s="65"/>
       <c r="E158" s="65"/>
       <c r="F158" s="65"/>
       <c r="G158" s="65"/>
       <c r="H158" s="65"/>
       <c r="I158" s="65"/>
       <c r="J158" s="65"/>
       <c r="K158" s="65"/>
       <c r="L158" s="65"/>
       <c r="M158" s="65"/>
       <c r="N158" s="65"/>
       <c r="O158" s="65"/>
       <c r="P158" s="65"/>
       <c r="Q158" s="65"/>
       <c r="R158" s="65"/>
       <c r="S158" s="65"/>
     </row>
     <row r="159" spans="2:19" x14ac:dyDescent="0.25">
       <c r="Q159" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="117">
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:S134"/>
+    <mergeCell ref="B135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:S123"/>
+    <mergeCell ref="B124:S124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:S112"/>
+    <mergeCell ref="B113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:S101"/>
+    <mergeCell ref="B102:S102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:S90"/>
+    <mergeCell ref="B91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:S79"/>
+    <mergeCell ref="B80:S80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:S68"/>
+    <mergeCell ref="B69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:S57"/>
+    <mergeCell ref="B58:S58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:S46"/>
+    <mergeCell ref="B47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B25:S25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:S13"/>
     <mergeCell ref="B14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A46:A49"/>
-[...91 lines deleted...]
-    <mergeCell ref="E92:G92"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Kopā_dzimumi</vt:lpstr>
       <vt:lpstr>vecuma grupas</vt:lpstr>