--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -3,72 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20338"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā statistika\2026\marts_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\aprilis_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DB5D78D-E649-4BD8-83A4-52ACD09273DB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF21559F-9837-42DB-98B8-9ACB5E201909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7545" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N28" i="6" l="1"/>
   <c r="O28" i="6"/>
   <c r="P28" i="6"/>
   <c r="N29" i="6"/>
   <c r="O29" i="6"/>
   <c r="P29" i="6"/>
   <c r="N30" i="6"/>
   <c r="O30" i="6"/>
   <c r="P30" i="6"/>
   <c r="N31" i="6"/>
   <c r="O31" i="6"/>
   <c r="P31" i="6"/>
   <c r="N32" i="6"/>
   <c r="O32" i="6"/>
   <c r="P32" i="6"/>
   <c r="N33" i="6"/>
   <c r="O33" i="6"/>
   <c r="P33" i="6"/>
@@ -1388,51 +1399,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - marts</t>
+    <t>Kopā janvāris - aprīlis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2194,91 +2205,91 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2340,51 +2351,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2482,74 +2493,74 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2837,483 +2848,519 @@
       </c>
       <c r="C5" s="72">
         <v>1481</v>
       </c>
       <c r="D5" s="73">
         <v>3282</v>
       </c>
       <c r="E5" s="14">
         <v>1686</v>
       </c>
       <c r="F5" s="15">
         <v>1527</v>
       </c>
       <c r="G5" s="16">
         <v>3213</v>
       </c>
       <c r="H5" s="14">
         <v>1982</v>
       </c>
       <c r="I5" s="15">
         <v>1832</v>
       </c>
       <c r="J5" s="16">
         <v>3814</v>
       </c>
-      <c r="K5" s="14"/>
-[...1 lines deleted...]
-      <c r="M5" s="16"/>
+      <c r="K5" s="14">
+        <v>1819</v>
+      </c>
+      <c r="L5" s="15">
+        <v>1743</v>
+      </c>
+      <c r="M5" s="16">
+        <v>3562</v>
+      </c>
       <c r="N5" s="14"/>
       <c r="O5" s="15"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="15"/>
       <c r="S5" s="16"/>
       <c r="T5" s="14"/>
       <c r="U5" s="15"/>
       <c r="V5" s="16"/>
       <c r="W5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="14"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="14"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="31">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>5469</v>
+        <v>7288</v>
       </c>
       <c r="AM5" s="15">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>4840</v>
+        <v>6583</v>
       </c>
       <c r="AN5" s="35">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>10309</v>
+        <v>13871</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="71">
         <v>493</v>
       </c>
       <c r="C6" s="72">
         <v>446</v>
       </c>
       <c r="D6" s="73">
         <v>939</v>
       </c>
       <c r="E6" s="14">
         <v>505</v>
       </c>
       <c r="F6" s="15">
         <v>504</v>
       </c>
       <c r="G6" s="16">
         <v>1009</v>
       </c>
       <c r="H6" s="14">
         <v>597</v>
       </c>
       <c r="I6" s="15">
         <v>956</v>
       </c>
       <c r="J6" s="16">
         <v>1553</v>
       </c>
-      <c r="K6" s="14"/>
-[...1 lines deleted...]
-      <c r="M6" s="16"/>
+      <c r="K6" s="14">
+        <v>594</v>
+      </c>
+      <c r="L6" s="15">
+        <v>873</v>
+      </c>
+      <c r="M6" s="16">
+        <v>1467</v>
+      </c>
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="15"/>
       <c r="S6" s="16"/>
       <c r="T6" s="14"/>
       <c r="U6" s="15"/>
       <c r="V6" s="16"/>
       <c r="W6" s="14"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="16"/>
       <c r="AL6" s="31">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>1595</v>
+        <v>2189</v>
       </c>
       <c r="AM6" s="15">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>1906</v>
+        <v>2779</v>
       </c>
       <c r="AN6" s="35">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>3501</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="71">
         <v>443</v>
       </c>
       <c r="C7" s="72">
         <v>465</v>
       </c>
       <c r="D7" s="73">
         <v>908</v>
       </c>
       <c r="E7" s="14">
         <v>427</v>
       </c>
       <c r="F7" s="15">
         <v>439</v>
       </c>
       <c r="G7" s="16">
         <v>866</v>
       </c>
       <c r="H7" s="14">
         <v>530</v>
       </c>
       <c r="I7" s="15">
         <v>736</v>
       </c>
       <c r="J7" s="16">
         <v>1266</v>
       </c>
-      <c r="K7" s="14"/>
-[...1 lines deleted...]
-      <c r="M7" s="16"/>
+      <c r="K7" s="14">
+        <v>529</v>
+      </c>
+      <c r="L7" s="15">
+        <v>721</v>
+      </c>
+      <c r="M7" s="16">
+        <v>1250</v>
+      </c>
       <c r="N7" s="14"/>
       <c r="O7" s="15"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="14"/>
       <c r="R7" s="15"/>
       <c r="S7" s="16"/>
       <c r="T7" s="14"/>
       <c r="U7" s="15"/>
       <c r="V7" s="16"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="14"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="14"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="16"/>
       <c r="AL7" s="31">
         <f t="shared" si="0"/>
-        <v>1400</v>
+        <v>1929</v>
       </c>
       <c r="AM7" s="15">
         <f t="shared" si="1"/>
-        <v>1640</v>
+        <v>2361</v>
       </c>
       <c r="AN7" s="35">
         <f t="shared" si="2"/>
-        <v>3040</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="71">
         <v>436</v>
       </c>
       <c r="C8" s="72">
         <v>413</v>
       </c>
       <c r="D8" s="73">
         <v>849</v>
       </c>
       <c r="E8" s="14">
         <v>418</v>
       </c>
       <c r="F8" s="15">
         <v>440</v>
       </c>
       <c r="G8" s="16">
         <v>858</v>
       </c>
       <c r="H8" s="14">
         <v>568</v>
       </c>
       <c r="I8" s="15">
         <v>667</v>
       </c>
       <c r="J8" s="16">
         <v>1235</v>
       </c>
-      <c r="K8" s="14"/>
-[...1 lines deleted...]
-      <c r="M8" s="16"/>
+      <c r="K8" s="14">
+        <v>564</v>
+      </c>
+      <c r="L8" s="15">
+        <v>683</v>
+      </c>
+      <c r="M8" s="16">
+        <v>1247</v>
+      </c>
       <c r="N8" s="14"/>
       <c r="O8" s="15"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="15"/>
       <c r="S8" s="16"/>
       <c r="T8" s="14"/>
       <c r="U8" s="15"/>
       <c r="V8" s="16"/>
       <c r="W8" s="14"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="15"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="14"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="14"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="16"/>
       <c r="AL8" s="31">
         <f t="shared" si="0"/>
-        <v>1422</v>
+        <v>1986</v>
       </c>
       <c r="AM8" s="15">
         <f t="shared" si="1"/>
-        <v>1520</v>
+        <v>2203</v>
       </c>
       <c r="AN8" s="35">
         <f t="shared" si="2"/>
-        <v>2942</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="74">
         <v>427</v>
       </c>
       <c r="C9" s="75">
         <v>410</v>
       </c>
       <c r="D9" s="76">
         <v>837</v>
       </c>
       <c r="E9" s="21">
         <v>409</v>
       </c>
       <c r="F9" s="22">
         <v>397</v>
       </c>
       <c r="G9" s="23">
         <v>806</v>
       </c>
       <c r="H9" s="21">
         <v>502</v>
       </c>
       <c r="I9" s="22">
         <v>675</v>
       </c>
       <c r="J9" s="23">
         <v>1177</v>
       </c>
-      <c r="K9" s="21"/>
-[...1 lines deleted...]
-      <c r="M9" s="23"/>
+      <c r="K9" s="21">
+        <v>470</v>
+      </c>
+      <c r="L9" s="22">
+        <v>736</v>
+      </c>
+      <c r="M9" s="23">
+        <v>1206</v>
+      </c>
       <c r="N9" s="21"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="22"/>
       <c r="S9" s="23"/>
       <c r="T9" s="21"/>
       <c r="U9" s="22"/>
       <c r="V9" s="23"/>
       <c r="W9" s="21"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="23"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="23"/>
       <c r="AL9" s="32">
         <f t="shared" si="0"/>
-        <v>1338</v>
+        <v>1808</v>
       </c>
       <c r="AM9" s="22">
         <f t="shared" si="1"/>
-        <v>1482</v>
+        <v>2218</v>
       </c>
       <c r="AN9" s="36">
         <f t="shared" si="2"/>
-        <v>2820</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="77">
         <v>3600</v>
       </c>
       <c r="C10" s="78">
         <v>3215</v>
       </c>
       <c r="D10" s="79">
         <v>6815</v>
       </c>
       <c r="E10" s="24">
         <v>3445</v>
       </c>
       <c r="F10" s="25">
         <v>3307</v>
       </c>
       <c r="G10" s="26">
         <v>6752</v>
       </c>
       <c r="H10" s="24">
         <v>4179</v>
       </c>
       <c r="I10" s="25">
         <v>4866</v>
       </c>
       <c r="J10" s="26">
         <v>9045</v>
       </c>
-      <c r="K10" s="24"/>
-[...1 lines deleted...]
-      <c r="M10" s="26"/>
+      <c r="K10" s="24">
+        <v>3976</v>
+      </c>
+      <c r="L10" s="25">
+        <v>4756</v>
+      </c>
+      <c r="M10" s="26">
+        <v>8732</v>
+      </c>
       <c r="N10" s="24"/>
       <c r="O10" s="25"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="25"/>
       <c r="S10" s="26"/>
       <c r="T10" s="24"/>
       <c r="U10" s="25"/>
       <c r="V10" s="26"/>
       <c r="W10" s="24"/>
       <c r="X10" s="25"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="25"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="25"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="25"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="33">
         <f t="shared" si="0"/>
-        <v>11224</v>
+        <v>15200</v>
       </c>
       <c r="AM10" s="25">
         <f t="shared" si="1"/>
-        <v>11388</v>
+        <v>16144</v>
       </c>
       <c r="AN10" s="34">
         <f t="shared" si="2"/>
-        <v>22612</v>
+        <v>31344</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="57"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AK150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AJ22" sqref="AJ22"/>
+      <selection activeCell="O143" sqref="O143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -5958,130 +6005,129 @@
       <c r="AB33" s="56">
         <v>830</v>
       </c>
       <c r="AC33" s="54">
         <v>462</v>
       </c>
       <c r="AD33" s="49">
         <v>544</v>
       </c>
       <c r="AE33" s="56">
         <v>1006</v>
       </c>
       <c r="AF33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="AG33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="AH33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
-    <row r="34" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-    <row r="35" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="100"/>
       <c r="D35" s="100"/>
       <c r="E35" s="100"/>
       <c r="F35" s="100"/>
       <c r="G35" s="100"/>
       <c r="H35" s="100"/>
       <c r="I35" s="100"/>
       <c r="J35" s="100"/>
       <c r="K35" s="100"/>
       <c r="L35" s="100"/>
       <c r="M35" s="100"/>
       <c r="N35" s="100"/>
       <c r="O35" s="100"/>
       <c r="P35" s="100"/>
       <c r="Q35" s="100"/>
       <c r="R35" s="100"/>
       <c r="S35" s="100"/>
       <c r="T35" s="100"/>
       <c r="U35" s="100"/>
       <c r="V35" s="100"/>
       <c r="W35" s="100"/>
       <c r="X35" s="100"/>
       <c r="Y35" s="100"/>
       <c r="Z35" s="100"/>
       <c r="AA35" s="100"/>
       <c r="AB35" s="100"/>
       <c r="AC35" s="100"/>
       <c r="AD35" s="100"/>
       <c r="AE35" s="100"/>
       <c r="AF35" s="100"/>
       <c r="AG35" s="100"/>
       <c r="AH35" s="100"/>
     </row>
-    <row r="36" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="102"/>
       <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="101"/>
       <c r="D36" s="101"/>
       <c r="E36" s="101"/>
       <c r="F36" s="101"/>
       <c r="G36" s="101"/>
       <c r="H36" s="101"/>
       <c r="I36" s="101"/>
       <c r="J36" s="101"/>
       <c r="K36" s="101"/>
       <c r="L36" s="101"/>
       <c r="M36" s="101"/>
       <c r="N36" s="101"/>
       <c r="O36" s="101"/>
       <c r="P36" s="101"/>
       <c r="Q36" s="101"/>
       <c r="R36" s="101"/>
       <c r="S36" s="101"/>
       <c r="T36" s="101"/>
       <c r="U36" s="101"/>
       <c r="V36" s="101"/>
       <c r="W36" s="101"/>
       <c r="X36" s="101"/>
       <c r="Y36" s="101"/>
       <c r="Z36" s="101"/>
       <c r="AA36" s="101"/>
       <c r="AB36" s="101"/>
       <c r="AC36" s="101"/>
       <c r="AD36" s="101"/>
       <c r="AE36" s="101"/>
       <c r="AF36" s="101"/>
       <c r="AG36" s="101"/>
       <c r="AH36" s="101"/>
     </row>
-    <row r="37" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="102"/>
       <c r="B37" s="89" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="93"/>
       <c r="D37" s="90"/>
       <c r="E37" s="89" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="93"/>
       <c r="G37" s="94"/>
       <c r="H37" s="89" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="93"/>
       <c r="J37" s="94"/>
       <c r="K37" s="89" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="93"/>
       <c r="M37" s="94"/>
       <c r="N37" s="89" t="s">
         <v>19</v>
       </c>
       <c r="O37" s="93"/>
@@ -6095,51 +6141,51 @@
         <v>21</v>
       </c>
       <c r="U37" s="93"/>
       <c r="V37" s="94"/>
       <c r="W37" s="89" t="s">
         <v>22</v>
       </c>
       <c r="X37" s="93"/>
       <c r="Y37" s="94"/>
       <c r="Z37" s="89" t="s">
         <v>23</v>
       </c>
       <c r="AA37" s="93"/>
       <c r="AB37" s="94"/>
       <c r="AC37" s="89" t="s">
         <v>24</v>
       </c>
       <c r="AD37" s="93"/>
       <c r="AE37" s="94"/>
       <c r="AF37" s="89" t="s">
         <v>12</v>
       </c>
       <c r="AG37" s="93"/>
       <c r="AH37" s="94"/>
     </row>
-    <row r="38" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
@@ -6197,330 +6243,690 @@
       <c r="AA38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AC38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AF38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH38" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="9"/>
-[...28 lines deleted...]
-      <c r="AE39" s="12"/>
+      <c r="B39" s="9">
+        <v>33</v>
+      </c>
+      <c r="C39" s="1">
+        <v>31</v>
+      </c>
+      <c r="D39" s="13">
+        <v>64</v>
+      </c>
+      <c r="E39" s="9">
+        <v>229</v>
+      </c>
+      <c r="F39" s="1">
+        <v>186</v>
+      </c>
+      <c r="G39" s="12">
+        <v>415</v>
+      </c>
+      <c r="H39" s="9">
+        <v>218</v>
+      </c>
+      <c r="I39" s="1">
+        <v>198</v>
+      </c>
+      <c r="J39" s="12">
+        <v>416</v>
+      </c>
+      <c r="K39" s="9">
+        <v>204</v>
+      </c>
+      <c r="L39" s="1">
+        <v>215</v>
+      </c>
+      <c r="M39" s="12">
+        <v>419</v>
+      </c>
+      <c r="N39" s="9">
+        <v>289</v>
+      </c>
+      <c r="O39" s="1">
+        <v>248</v>
+      </c>
+      <c r="P39" s="12">
+        <v>537</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>231</v>
+      </c>
+      <c r="R39" s="1">
+        <v>207</v>
+      </c>
+      <c r="S39" s="12">
+        <v>438</v>
+      </c>
+      <c r="T39" s="9">
+        <v>161</v>
+      </c>
+      <c r="U39" s="1">
+        <v>180</v>
+      </c>
+      <c r="V39" s="12">
+        <v>341</v>
+      </c>
+      <c r="W39" s="9">
+        <v>151</v>
+      </c>
+      <c r="X39" s="1">
+        <v>187</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>338</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>146</v>
+      </c>
+      <c r="AA39" s="1">
+        <v>133</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>279</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>157</v>
+      </c>
+      <c r="AD39" s="1">
+        <v>158</v>
+      </c>
+      <c r="AE39" s="12">
+        <v>315</v>
+      </c>
       <c r="AF39" s="9">
         <f>SUM(B39,E39,H39,K39,N39,Q39,T39,W39,Z39,AC39)</f>
-        <v>0</v>
+        <v>1819</v>
       </c>
       <c r="AG39" s="1">
         <f t="shared" ref="AG39:AG44" si="10">SUM(C39,F39,I39,L39,O39,R39,U39,X39,AA39,AD39)</f>
-        <v>0</v>
+        <v>1743</v>
       </c>
       <c r="AH39" s="12">
         <f t="shared" ref="AH39:AH44" si="11">SUM(D39,G39,J39,M39,P39,S39,V39,Y39,AB39,AE39)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="9"/>
-[...28 lines deleted...]
-      <c r="AE40" s="12"/>
+      <c r="B40" s="9">
+        <v>9</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9</v>
+      </c>
+      <c r="D40" s="13">
+        <v>18</v>
+      </c>
+      <c r="E40" s="9">
+        <v>54</v>
+      </c>
+      <c r="F40" s="1">
+        <v>61</v>
+      </c>
+      <c r="G40" s="12">
+        <v>115</v>
+      </c>
+      <c r="H40" s="9">
+        <v>60</v>
+      </c>
+      <c r="I40" s="1">
+        <v>82</v>
+      </c>
+      <c r="J40" s="12">
+        <v>142</v>
+      </c>
+      <c r="K40" s="9">
+        <v>66</v>
+      </c>
+      <c r="L40" s="1">
+        <v>109</v>
+      </c>
+      <c r="M40" s="12">
+        <v>175</v>
+      </c>
+      <c r="N40" s="9">
+        <v>71</v>
+      </c>
+      <c r="O40" s="1">
+        <v>100</v>
+      </c>
+      <c r="P40" s="12">
+        <v>171</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>77</v>
+      </c>
+      <c r="R40" s="1">
+        <v>123</v>
+      </c>
+      <c r="S40" s="12">
+        <v>200</v>
+      </c>
+      <c r="T40" s="9">
+        <v>65</v>
+      </c>
+      <c r="U40" s="1">
+        <v>99</v>
+      </c>
+      <c r="V40" s="12">
+        <v>164</v>
+      </c>
+      <c r="W40" s="9">
+        <v>65</v>
+      </c>
+      <c r="X40" s="1">
+        <v>97</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>162</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>58</v>
+      </c>
+      <c r="AA40" s="1">
+        <v>98</v>
+      </c>
+      <c r="AB40" s="12">
+        <v>156</v>
+      </c>
+      <c r="AC40" s="9">
+        <v>69</v>
+      </c>
+      <c r="AD40" s="1">
+        <v>95</v>
+      </c>
+      <c r="AE40" s="12">
+        <v>164</v>
+      </c>
       <c r="AF40" s="9">
         <f t="shared" ref="AF40:AF44" si="12">SUM(B40,E40,H40,K40,N40,Q40,T40,W40,Z40,AC40)</f>
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="AG40" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="AH40" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="9"/>
-[...28 lines deleted...]
-      <c r="AE41" s="12"/>
+      <c r="B41" s="9">
+        <v>6</v>
+      </c>
+      <c r="C41" s="1">
+        <v>14</v>
+      </c>
+      <c r="D41" s="13">
+        <v>20</v>
+      </c>
+      <c r="E41" s="9">
+        <v>61</v>
+      </c>
+      <c r="F41" s="1">
+        <v>54</v>
+      </c>
+      <c r="G41" s="12">
+        <v>115</v>
+      </c>
+      <c r="H41" s="9">
+        <v>42</v>
+      </c>
+      <c r="I41" s="1">
+        <v>46</v>
+      </c>
+      <c r="J41" s="12">
+        <v>88</v>
+      </c>
+      <c r="K41" s="9">
+        <v>37</v>
+      </c>
+      <c r="L41" s="1">
+        <v>70</v>
+      </c>
+      <c r="M41" s="12">
+        <v>107</v>
+      </c>
+      <c r="N41" s="9">
+        <v>56</v>
+      </c>
+      <c r="O41" s="1">
+        <v>88</v>
+      </c>
+      <c r="P41" s="12">
+        <v>144</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>57</v>
+      </c>
+      <c r="R41" s="1">
+        <v>85</v>
+      </c>
+      <c r="S41" s="12">
+        <v>142</v>
+      </c>
+      <c r="T41" s="9">
+        <v>47</v>
+      </c>
+      <c r="U41" s="1">
+        <v>75</v>
+      </c>
+      <c r="V41" s="12">
+        <v>122</v>
+      </c>
+      <c r="W41" s="9">
+        <v>57</v>
+      </c>
+      <c r="X41" s="1">
+        <v>85</v>
+      </c>
+      <c r="Y41" s="12">
+        <v>142</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>65</v>
+      </c>
+      <c r="AA41" s="1">
+        <v>97</v>
+      </c>
+      <c r="AB41" s="12">
+        <v>162</v>
+      </c>
+      <c r="AC41" s="9">
+        <v>101</v>
+      </c>
+      <c r="AD41" s="1">
+        <v>107</v>
+      </c>
+      <c r="AE41" s="12">
+        <v>208</v>
+      </c>
       <c r="AF41" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="AG41" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>721</v>
       </c>
       <c r="AH41" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="9"/>
-[...28 lines deleted...]
-      <c r="AE42" s="12"/>
+      <c r="B42" s="9">
+        <v>9</v>
+      </c>
+      <c r="C42" s="1">
+        <v>9</v>
+      </c>
+      <c r="D42" s="13">
+        <v>18</v>
+      </c>
+      <c r="E42" s="9">
+        <v>48</v>
+      </c>
+      <c r="F42" s="1">
+        <v>53</v>
+      </c>
+      <c r="G42" s="12">
+        <v>101</v>
+      </c>
+      <c r="H42" s="9">
+        <v>50</v>
+      </c>
+      <c r="I42" s="1">
+        <v>53</v>
+      </c>
+      <c r="J42" s="12">
+        <v>103</v>
+      </c>
+      <c r="K42" s="9">
+        <v>69</v>
+      </c>
+      <c r="L42" s="1">
+        <v>64</v>
+      </c>
+      <c r="M42" s="12">
+        <v>133</v>
+      </c>
+      <c r="N42" s="9">
+        <v>78</v>
+      </c>
+      <c r="O42" s="1">
+        <v>94</v>
+      </c>
+      <c r="P42" s="12">
+        <v>172</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>72</v>
+      </c>
+      <c r="R42" s="1">
+        <v>94</v>
+      </c>
+      <c r="S42" s="12">
+        <v>166</v>
+      </c>
+      <c r="T42" s="9">
+        <v>49</v>
+      </c>
+      <c r="U42" s="1">
+        <v>61</v>
+      </c>
+      <c r="V42" s="12">
+        <v>110</v>
+      </c>
+      <c r="W42" s="9">
+        <v>64</v>
+      </c>
+      <c r="X42" s="1">
+        <v>86</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>150</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>57</v>
+      </c>
+      <c r="AA42" s="1">
+        <v>83</v>
+      </c>
+      <c r="AB42" s="12">
+        <v>140</v>
+      </c>
+      <c r="AC42" s="9">
+        <v>68</v>
+      </c>
+      <c r="AD42" s="1">
+        <v>86</v>
+      </c>
+      <c r="AE42" s="12">
+        <v>154</v>
+      </c>
       <c r="AF42" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="AG42" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="AH42" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="51"/>
-[...28 lines deleted...]
-      <c r="AE43" s="53"/>
+      <c r="B43" s="51">
+        <v>11</v>
+      </c>
+      <c r="C43" s="45">
+        <v>14</v>
+      </c>
+      <c r="D43" s="52">
+        <v>25</v>
+      </c>
+      <c r="E43" s="51">
+        <v>50</v>
+      </c>
+      <c r="F43" s="45">
+        <v>71</v>
+      </c>
+      <c r="G43" s="53">
+        <v>121</v>
+      </c>
+      <c r="H43" s="51">
+        <v>47</v>
+      </c>
+      <c r="I43" s="45">
+        <v>55</v>
+      </c>
+      <c r="J43" s="53">
+        <v>102</v>
+      </c>
+      <c r="K43" s="51">
+        <v>49</v>
+      </c>
+      <c r="L43" s="45">
+        <v>74</v>
+      </c>
+      <c r="M43" s="53">
+        <v>123</v>
+      </c>
+      <c r="N43" s="51">
+        <v>63</v>
+      </c>
+      <c r="O43" s="45">
+        <v>97</v>
+      </c>
+      <c r="P43" s="53">
+        <v>160</v>
+      </c>
+      <c r="Q43" s="51">
+        <v>72</v>
+      </c>
+      <c r="R43" s="45">
+        <v>97</v>
+      </c>
+      <c r="S43" s="53">
+        <v>169</v>
+      </c>
+      <c r="T43" s="51">
+        <v>51</v>
+      </c>
+      <c r="U43" s="45">
+        <v>69</v>
+      </c>
+      <c r="V43" s="53">
+        <v>120</v>
+      </c>
+      <c r="W43" s="51">
+        <v>32</v>
+      </c>
+      <c r="X43" s="45">
+        <v>72</v>
+      </c>
+      <c r="Y43" s="53">
+        <v>104</v>
+      </c>
+      <c r="Z43" s="51">
+        <v>44</v>
+      </c>
+      <c r="AA43" s="45">
+        <v>94</v>
+      </c>
+      <c r="AB43" s="53">
+        <v>138</v>
+      </c>
+      <c r="AC43" s="51">
+        <v>51</v>
+      </c>
+      <c r="AD43" s="45">
+        <v>93</v>
+      </c>
+      <c r="AE43" s="53">
+        <v>144</v>
+      </c>
       <c r="AF43" s="51">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="AG43" s="45">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="AH43" s="53">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="54"/>
-[...28 lines deleted...]
-      <c r="AE44" s="56"/>
+      <c r="B44" s="54">
+        <v>68</v>
+      </c>
+      <c r="C44" s="49">
+        <v>77</v>
+      </c>
+      <c r="D44" s="55">
+        <v>145</v>
+      </c>
+      <c r="E44" s="54">
+        <v>442</v>
+      </c>
+      <c r="F44" s="49">
+        <v>425</v>
+      </c>
+      <c r="G44" s="56">
+        <v>867</v>
+      </c>
+      <c r="H44" s="54">
+        <v>417</v>
+      </c>
+      <c r="I44" s="49">
+        <v>434</v>
+      </c>
+      <c r="J44" s="56">
+        <v>851</v>
+      </c>
+      <c r="K44" s="54">
+        <v>425</v>
+      </c>
+      <c r="L44" s="49">
+        <v>532</v>
+      </c>
+      <c r="M44" s="56">
+        <v>957</v>
+      </c>
+      <c r="N44" s="54">
+        <v>557</v>
+      </c>
+      <c r="O44" s="49">
+        <v>627</v>
+      </c>
+      <c r="P44" s="56">
+        <v>1184</v>
+      </c>
+      <c r="Q44" s="54">
+        <v>509</v>
+      </c>
+      <c r="R44" s="49">
+        <v>606</v>
+      </c>
+      <c r="S44" s="56">
+        <v>1115</v>
+      </c>
+      <c r="T44" s="54">
+        <v>373</v>
+      </c>
+      <c r="U44" s="49">
+        <v>484</v>
+      </c>
+      <c r="V44" s="56">
+        <v>857</v>
+      </c>
+      <c r="W44" s="54">
+        <v>369</v>
+      </c>
+      <c r="X44" s="49">
+        <v>527</v>
+      </c>
+      <c r="Y44" s="56">
+        <v>896</v>
+      </c>
+      <c r="Z44" s="54">
+        <v>370</v>
+      </c>
+      <c r="AA44" s="49">
+        <v>505</v>
+      </c>
+      <c r="AB44" s="56">
+        <v>875</v>
+      </c>
+      <c r="AC44" s="54">
+        <v>446</v>
+      </c>
+      <c r="AD44" s="49">
+        <v>539</v>
+      </c>
+      <c r="AE44" s="56">
+        <v>985</v>
+      </c>
       <c r="AF44" s="54">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>3976</v>
       </c>
       <c r="AG44" s="49">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>4756</v>
       </c>
       <c r="AH44" s="56">
         <f t="shared" si="11"/>
-        <v>0</v>
+        <v>8732</v>
       </c>
     </row>
     <row r="45" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="100"/>
       <c r="D46" s="100"/>
       <c r="E46" s="100"/>
       <c r="F46" s="100"/>
       <c r="G46" s="100"/>
       <c r="H46" s="100"/>
       <c r="I46" s="100"/>
       <c r="J46" s="100"/>
       <c r="K46" s="100"/>
       <c r="L46" s="100"/>
       <c r="M46" s="100"/>
       <c r="N46" s="100"/>
       <c r="O46" s="100"/>
       <c r="P46" s="100"/>
       <c r="Q46" s="100"/>
@@ -10927,879 +11333,879 @@
       <c r="AC137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>145</v>
+        <v>209</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>664</v>
+        <v>893</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>537</v>
+        <v>723</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>1201</v>
+        <v>1616</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>630</v>
+        <v>848</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>586</v>
+        <v>784</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>1216</v>
+        <v>1632</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>722</v>
+        <v>926</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>650</v>
+        <v>865</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>1372</v>
+        <v>1791</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>849</v>
+        <v>1138</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>725</v>
+        <v>973</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="37"/>
-        <v>1574</v>
+        <v>2111</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="37"/>
-        <v>690</v>
+        <v>921</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>625</v>
+        <v>832</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="37"/>
-        <v>1315</v>
+        <v>1753</v>
       </c>
       <c r="T138" s="41">
         <f t="shared" si="37"/>
-        <v>514</v>
+        <v>675</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>473</v>
+        <v>653</v>
       </c>
       <c r="V138" s="42">
         <f t="shared" si="37"/>
-        <v>987</v>
+        <v>1328</v>
       </c>
       <c r="W138" s="41">
         <f t="shared" si="37"/>
-        <v>448</v>
+        <v>599</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>430</v>
+        <v>617</v>
       </c>
       <c r="Y138" s="42">
         <f t="shared" si="37"/>
-        <v>878</v>
+        <v>1216</v>
       </c>
       <c r="Z138" s="41">
         <f t="shared" si="37"/>
-        <v>413</v>
+        <v>559</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>354</v>
+        <v>487</v>
       </c>
       <c r="AB138" s="42">
         <f t="shared" si="37"/>
-        <v>767</v>
+        <v>1046</v>
       </c>
       <c r="AC138" s="41">
         <f t="shared" si="37"/>
-        <v>474</v>
+        <v>631</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>380</v>
+        <v>538</v>
       </c>
       <c r="AE138" s="42">
         <f t="shared" si="37"/>
-        <v>854</v>
+        <v>1169</v>
       </c>
       <c r="AF138" s="41">
         <f t="shared" si="37"/>
-        <v>5469</v>
+        <v>7288</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>4840</v>
+        <v>6583</v>
       </c>
       <c r="AH138" s="43">
         <f t="shared" si="37"/>
-        <v>10309</v>
+        <v>13871</v>
       </c>
       <c r="AI138" s="83"/>
       <c r="AJ138" s="83"/>
       <c r="AK138" s="83"/>
     </row>
     <row r="139" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>175</v>
+        <v>229</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="39"/>
-        <v>357</v>
+        <v>472</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="39"/>
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>162</v>
+        <v>244</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="39"/>
-        <v>347</v>
+        <v>489</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="39"/>
-        <v>186</v>
+        <v>252</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>229</v>
+        <v>338</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="39"/>
-        <v>415</v>
+        <v>590</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="39"/>
-        <v>214</v>
+        <v>285</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>251</v>
+        <v>351</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="39"/>
-        <v>465</v>
+        <v>636</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="39"/>
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>212</v>
+        <v>335</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="39"/>
-        <v>382</v>
+        <v>582</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="39"/>
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="V139" s="42">
         <f t="shared" si="39"/>
-        <v>349</v>
+        <v>513</v>
       </c>
       <c r="W139" s="41">
         <f t="shared" si="39"/>
-        <v>149</v>
+        <v>214</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>208</v>
+        <v>305</v>
       </c>
       <c r="Y139" s="42">
         <f t="shared" si="39"/>
-        <v>357</v>
+        <v>519</v>
       </c>
       <c r="Z139" s="41">
         <f t="shared" si="39"/>
-        <v>138</v>
+        <v>196</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>187</v>
+        <v>285</v>
       </c>
       <c r="AB139" s="42">
         <f t="shared" si="39"/>
-        <v>325</v>
+        <v>481</v>
       </c>
       <c r="AC139" s="41">
         <f t="shared" si="39"/>
-        <v>190</v>
+        <v>259</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="AE139" s="42">
         <f t="shared" si="39"/>
-        <v>434</v>
+        <v>598</v>
       </c>
       <c r="AF139" s="41">
         <f t="shared" si="39"/>
-        <v>1595</v>
+        <v>2189</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>1906</v>
+        <v>2779</v>
       </c>
       <c r="AH139" s="43">
         <f t="shared" si="39"/>
-        <v>3501</v>
+        <v>4968</v>
       </c>
       <c r="AI139" s="83"/>
       <c r="AJ139" s="83"/>
       <c r="AK139" s="83"/>
     </row>
     <row r="140" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="38"/>
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="38"/>
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="E140" s="41">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="40"/>
-        <v>252</v>
+        <v>367</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="40"/>
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="40"/>
-        <v>230</v>
+        <v>318</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="40"/>
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="40"/>
-        <v>268</v>
+        <v>375</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="40"/>
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>205</v>
+        <v>293</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="40"/>
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="40"/>
-        <v>141</v>
+        <v>198</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>200</v>
+        <v>285</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="40"/>
-        <v>341</v>
+        <v>483</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="40"/>
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>190</v>
+        <v>265</v>
       </c>
       <c r="V140" s="42">
         <f t="shared" si="40"/>
-        <v>332</v>
+        <v>454</v>
       </c>
       <c r="W140" s="41">
         <f t="shared" si="40"/>
-        <v>134</v>
+        <v>191</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>196</v>
+        <v>281</v>
       </c>
       <c r="Y140" s="42">
         <f t="shared" si="40"/>
-        <v>330</v>
+        <v>472</v>
       </c>
       <c r="Z140" s="41">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>180</v>
+        <v>277</v>
       </c>
       <c r="AB140" s="42">
         <f t="shared" si="40"/>
-        <v>361</v>
+        <v>523</v>
       </c>
       <c r="AC140" s="41">
         <f t="shared" si="40"/>
-        <v>247</v>
+        <v>348</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>255</v>
+        <v>362</v>
       </c>
       <c r="AE140" s="42">
         <f t="shared" si="40"/>
-        <v>502</v>
+        <v>710</v>
       </c>
       <c r="AF140" s="41">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>1400</v>
+        <v>1929</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>1640</v>
+        <v>2361</v>
       </c>
       <c r="AH140" s="43">
         <f t="shared" si="40"/>
-        <v>3040</v>
+        <v>4290</v>
       </c>
       <c r="AI140" s="83"/>
       <c r="AJ140" s="83"/>
       <c r="AK140" s="83"/>
     </row>
     <row r="141" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="38"/>
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="38"/>
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="41"/>
-        <v>281</v>
+        <v>382</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="41"/>
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>132</v>
+        <v>185</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="41"/>
-        <v>258</v>
+        <v>361</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="41"/>
-        <v>182</v>
+        <v>251</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>157</v>
+        <v>221</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="41"/>
-        <v>339</v>
+        <v>472</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="41"/>
-        <v>218</v>
+        <v>296</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>195</v>
+        <v>289</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="41"/>
-        <v>413</v>
+        <v>585</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="41"/>
-        <v>158</v>
+        <v>230</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>173</v>
+        <v>267</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="41"/>
-        <v>331</v>
+        <v>497</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="41"/>
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>152</v>
+        <v>213</v>
       </c>
       <c r="V141" s="42">
         <f t="shared" si="41"/>
-        <v>296</v>
+        <v>406</v>
       </c>
       <c r="W141" s="41">
         <f t="shared" si="41"/>
-        <v>145</v>
+        <v>209</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>180</v>
+        <v>266</v>
       </c>
       <c r="Y141" s="42">
         <f t="shared" si="41"/>
-        <v>325</v>
+        <v>475</v>
       </c>
       <c r="Z141" s="41">
         <f t="shared" si="41"/>
-        <v>126</v>
+        <v>183</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>159</v>
+        <v>242</v>
       </c>
       <c r="AB141" s="42">
         <f t="shared" si="41"/>
-        <v>285</v>
+        <v>425</v>
       </c>
       <c r="AC141" s="41">
         <f t="shared" si="41"/>
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>187</v>
+        <v>273</v>
       </c>
       <c r="AE141" s="42">
         <f t="shared" si="41"/>
-        <v>363</v>
+        <v>517</v>
       </c>
       <c r="AF141" s="41">
         <f t="shared" si="41"/>
-        <v>1422</v>
+        <v>1986</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>1520</v>
+        <v>2203</v>
       </c>
       <c r="AH141" s="43">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>2942</v>
+        <v>4189</v>
       </c>
       <c r="AI141" s="83"/>
       <c r="AJ141" s="83"/>
       <c r="AK141" s="83"/>
     </row>
     <row r="142" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="38"/>
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="38"/>
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="38"/>
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="42"/>
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="42"/>
-        <v>290</v>
+        <v>411</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="42"/>
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="42"/>
-        <v>147</v>
+        <v>202</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="42"/>
-        <v>262</v>
+        <v>364</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="42"/>
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="42"/>
-        <v>181</v>
+        <v>255</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="42"/>
-        <v>331</v>
+        <v>454</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="42"/>
-        <v>196</v>
+        <v>259</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="42"/>
-        <v>211</v>
+        <v>308</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="42"/>
-        <v>407</v>
+        <v>567</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="42"/>
-        <v>156</v>
+        <v>228</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="42"/>
-        <v>160</v>
+        <v>257</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="42"/>
-        <v>316</v>
+        <v>485</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="42"/>
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="42"/>
-        <v>152</v>
+        <v>221</v>
       </c>
       <c r="V142" s="46">
         <f t="shared" si="42"/>
-        <v>275</v>
+        <v>395</v>
       </c>
       <c r="W142" s="44">
         <f t="shared" si="42"/>
-        <v>165</v>
+        <v>197</v>
       </c>
       <c r="X142" s="45">
         <f t="shared" si="42"/>
-        <v>153</v>
+        <v>225</v>
       </c>
       <c r="Y142" s="46">
         <f t="shared" si="42"/>
-        <v>318</v>
+        <v>422</v>
       </c>
       <c r="Z142" s="44">
         <f t="shared" si="42"/>
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="AA142" s="45">
         <f t="shared" si="42"/>
-        <v>143</v>
+        <v>237</v>
       </c>
       <c r="AB142" s="46">
         <f t="shared" si="42"/>
-        <v>270</v>
+        <v>408</v>
       </c>
       <c r="AC142" s="44">
         <f t="shared" si="42"/>
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="AD142" s="45">
         <f t="shared" si="42"/>
-        <v>170</v>
+        <v>263</v>
       </c>
       <c r="AE142" s="46">
         <f t="shared" si="42"/>
-        <v>306</v>
+        <v>450</v>
       </c>
       <c r="AF142" s="44">
         <f t="shared" si="42"/>
-        <v>1338</v>
+        <v>1808</v>
       </c>
       <c r="AG142" s="45">
         <f t="shared" si="42"/>
-        <v>1482</v>
+        <v>2218</v>
       </c>
       <c r="AH142" s="47">
         <f t="shared" si="42"/>
-        <v>2820</v>
+        <v>4026</v>
       </c>
       <c r="AI142" s="83"/>
       <c r="AJ142" s="83"/>
       <c r="AK142" s="83"/>
     </row>
     <row r="143" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="38"/>
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="38"/>
-        <v>201</v>
+        <v>278</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="38"/>
-        <v>366</v>
+        <v>511</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>1239</v>
+        <v>1681</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="43"/>
-        <v>1142</v>
+        <v>1567</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="43"/>
-        <v>2381</v>
+        <v>3248</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="43"/>
-        <v>1182</v>
+        <v>1599</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="43"/>
-        <v>1131</v>
+        <v>1565</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="43"/>
-        <v>2313</v>
+        <v>3164</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="43"/>
-        <v>1359</v>
+        <v>1784</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="43"/>
-        <v>1366</v>
+        <v>1898</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="43"/>
-        <v>2725</v>
+        <v>3682</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="43"/>
-        <v>1641</v>
+        <v>2198</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="43"/>
-        <v>1587</v>
+        <v>2214</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="43"/>
-        <v>3228</v>
+        <v>4412</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="43"/>
-        <v>1315</v>
+        <v>1824</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="43"/>
-        <v>1370</v>
+        <v>1976</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="43"/>
-        <v>2685</v>
+        <v>3800</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="43"/>
-        <v>1074</v>
+        <v>1447</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="43"/>
-        <v>1165</v>
+        <v>1649</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="43"/>
-        <v>2239</v>
+        <v>3096</v>
       </c>
       <c r="W143" s="48">
         <f t="shared" si="43"/>
-        <v>1041</v>
+        <v>1410</v>
       </c>
       <c r="X143" s="49">
         <f t="shared" si="43"/>
-        <v>1167</v>
+        <v>1694</v>
       </c>
       <c r="Y143" s="50">
         <f t="shared" si="43"/>
-        <v>2208</v>
+        <v>3104</v>
       </c>
       <c r="Z143" s="48">
         <f t="shared" si="43"/>
-        <v>985</v>
+        <v>1355</v>
       </c>
       <c r="AA143" s="49">
         <f t="shared" si="43"/>
-        <v>1023</v>
+        <v>1528</v>
       </c>
       <c r="AB143" s="50">
         <f t="shared" si="43"/>
-        <v>2008</v>
+        <v>2883</v>
       </c>
       <c r="AC143" s="48">
         <f t="shared" si="43"/>
-        <v>1223</v>
+        <v>1669</v>
       </c>
       <c r="AD143" s="49">
         <f t="shared" si="43"/>
-        <v>1236</v>
+        <v>1775</v>
       </c>
       <c r="AE143" s="50">
         <f t="shared" si="43"/>
-        <v>2459</v>
+        <v>3444</v>
       </c>
       <c r="AF143" s="48">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>11224</v>
+        <v>15200</v>
       </c>
       <c r="AG143" s="49">
         <f t="shared" si="43"/>
-        <v>11388</v>
+        <v>16144</v>
       </c>
       <c r="AH143" s="50">
         <f t="shared" si="43"/>
-        <v>22612</v>
+        <v>31344</v>
       </c>
     </row>
     <row r="145" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
       <c r="T145" s="60"/>
       <c r="U145" s="60"/>
       <c r="V145" s="60"/>
       <c r="W145" s="60"/>
@@ -12144,51 +12550,51 @@
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AF15:AH15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:Y150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N30" sqref="N30"/>
+      <selection activeCell="AB37" sqref="AB37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
@@ -13931,144 +14337,143 @@
       <c r="P33" s="55">
         <v>169</v>
       </c>
       <c r="Q33" s="54">
         <v>27</v>
       </c>
       <c r="R33" s="49">
         <v>61</v>
       </c>
       <c r="S33" s="55">
         <v>88</v>
       </c>
       <c r="T33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="U33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="V33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
-    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="100"/>
       <c r="D35" s="100"/>
       <c r="E35" s="100"/>
       <c r="F35" s="100"/>
       <c r="G35" s="100"/>
       <c r="H35" s="100"/>
       <c r="I35" s="100"/>
       <c r="J35" s="100"/>
       <c r="K35" s="100"/>
       <c r="L35" s="100"/>
       <c r="M35" s="100"/>
       <c r="N35" s="100"/>
       <c r="O35" s="100"/>
       <c r="P35" s="100"/>
       <c r="Q35" s="100"/>
       <c r="R35" s="100"/>
       <c r="S35" s="100"/>
       <c r="T35" s="100"/>
       <c r="U35" s="100"/>
       <c r="V35" s="100"/>
     </row>
-    <row r="36" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="102"/>
       <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="101"/>
       <c r="D36" s="101"/>
       <c r="E36" s="101"/>
       <c r="F36" s="101"/>
       <c r="G36" s="101"/>
       <c r="H36" s="101"/>
       <c r="I36" s="101"/>
       <c r="J36" s="101"/>
       <c r="K36" s="101"/>
       <c r="L36" s="101"/>
       <c r="M36" s="101"/>
       <c r="N36" s="101"/>
       <c r="O36" s="101"/>
       <c r="P36" s="101"/>
       <c r="Q36" s="101"/>
       <c r="R36" s="101"/>
       <c r="S36" s="101"/>
       <c r="T36" s="101"/>
       <c r="U36" s="101"/>
       <c r="V36" s="101"/>
     </row>
-    <row r="37" spans="1:22" ht="24.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="102"/>
       <c r="B37" s="89" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="93"/>
       <c r="D37" s="90"/>
       <c r="E37" s="89" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="93"/>
       <c r="G37" s="90"/>
       <c r="H37" s="89" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="93"/>
       <c r="J37" s="90"/>
       <c r="K37" s="89" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="93"/>
       <c r="M37" s="90"/>
       <c r="N37" s="89" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="93"/>
       <c r="P37" s="90"/>
       <c r="Q37" s="89" t="s">
         <v>30</v>
       </c>
       <c r="R37" s="93"/>
       <c r="S37" s="90"/>
       <c r="T37" s="89" t="s">
         <v>12</v>
       </c>
       <c r="U37" s="93"/>
       <c r="V37" s="94"/>
     </row>
-    <row r="38" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
@@ -14090,258 +14495,474 @@
       <c r="O38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V38" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="14"/>
-[...16 lines deleted...]
-      <c r="S39" s="62"/>
+      <c r="B39" s="14">
+        <v>796</v>
+      </c>
+      <c r="C39" s="15">
+        <v>411</v>
+      </c>
+      <c r="D39" s="62">
+        <v>1207</v>
+      </c>
+      <c r="E39" s="14">
+        <v>380</v>
+      </c>
+      <c r="F39" s="15">
+        <v>485</v>
+      </c>
+      <c r="G39" s="62">
+        <v>865</v>
+      </c>
+      <c r="H39" s="14">
+        <v>438</v>
+      </c>
+      <c r="I39" s="15">
+        <v>522</v>
+      </c>
+      <c r="J39" s="62">
+        <v>960</v>
+      </c>
+      <c r="K39" s="14">
+        <v>174</v>
+      </c>
+      <c r="L39" s="15">
+        <v>266</v>
+      </c>
+      <c r="M39" s="62">
+        <v>440</v>
+      </c>
+      <c r="N39" s="14">
+        <v>11</v>
+      </c>
+      <c r="O39" s="15">
+        <v>26</v>
+      </c>
+      <c r="P39" s="62">
+        <v>37</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>20</v>
+      </c>
+      <c r="R39" s="15">
+        <v>33</v>
+      </c>
+      <c r="S39" s="62">
+        <v>53</v>
+      </c>
       <c r="T39" s="9">
         <f>SUM(B39,E39,H39,K39,N39,Q39)</f>
-        <v>0</v>
+        <v>1819</v>
       </c>
       <c r="U39" s="1">
         <f t="shared" ref="U39:U44" si="10">SUM(C39,F39,I39,L39,O39,R39)</f>
-        <v>0</v>
+        <v>1743</v>
       </c>
       <c r="V39" s="12">
         <f t="shared" ref="V39:V44" si="11">SUM(D39,G39,J39,M39,P39,S39)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="14"/>
-[...16 lines deleted...]
-      <c r="S40" s="62"/>
+      <c r="B40" s="14">
+        <v>134</v>
+      </c>
+      <c r="C40" s="15">
+        <v>90</v>
+      </c>
+      <c r="D40" s="62">
+        <v>224</v>
+      </c>
+      <c r="E40" s="14">
+        <v>165</v>
+      </c>
+      <c r="F40" s="15">
+        <v>369</v>
+      </c>
+      <c r="G40" s="62">
+        <v>534</v>
+      </c>
+      <c r="H40" s="14">
+        <v>156</v>
+      </c>
+      <c r="I40" s="15">
+        <v>170</v>
+      </c>
+      <c r="J40" s="62">
+        <v>326</v>
+      </c>
+      <c r="K40" s="14">
+        <v>112</v>
+      </c>
+      <c r="L40" s="15">
+        <v>214</v>
+      </c>
+      <c r="M40" s="62">
+        <v>326</v>
+      </c>
+      <c r="N40" s="14">
+        <v>26</v>
+      </c>
+      <c r="O40" s="15">
+        <v>23</v>
+      </c>
+      <c r="P40" s="62">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>1</v>
+      </c>
+      <c r="R40" s="15">
+        <v>7</v>
+      </c>
+      <c r="S40" s="62">
+        <v>8</v>
+      </c>
       <c r="T40" s="9">
         <f t="shared" ref="T40:T44" si="12">SUM(B40,E40,H40,K40,N40,Q40)</f>
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="U40" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="V40" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="14"/>
-[...16 lines deleted...]
-      <c r="S41" s="62"/>
+      <c r="B41" s="14">
+        <v>118</v>
+      </c>
+      <c r="C41" s="15">
+        <v>81</v>
+      </c>
+      <c r="D41" s="62">
+        <v>199</v>
+      </c>
+      <c r="E41" s="14">
+        <v>214</v>
+      </c>
+      <c r="F41" s="15">
+        <v>331</v>
+      </c>
+      <c r="G41" s="62">
+        <v>545</v>
+      </c>
+      <c r="H41" s="14">
+        <v>121</v>
+      </c>
+      <c r="I41" s="15">
+        <v>159</v>
+      </c>
+      <c r="J41" s="62">
+        <v>280</v>
+      </c>
+      <c r="K41" s="14">
+        <v>63</v>
+      </c>
+      <c r="L41" s="15">
+        <v>132</v>
+      </c>
+      <c r="M41" s="62">
+        <v>195</v>
+      </c>
+      <c r="N41" s="14">
+        <v>8</v>
+      </c>
+      <c r="O41" s="15">
+        <v>14</v>
+      </c>
+      <c r="P41" s="62">
+        <v>22</v>
+      </c>
+      <c r="Q41" s="14">
+        <v>5</v>
+      </c>
+      <c r="R41" s="15">
+        <v>4</v>
+      </c>
+      <c r="S41" s="62">
+        <v>9</v>
+      </c>
       <c r="T41" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="U41" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>721</v>
       </c>
       <c r="V41" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="14"/>
-[...16 lines deleted...]
-      <c r="S42" s="62"/>
+      <c r="B42" s="14">
+        <v>120</v>
+      </c>
+      <c r="C42" s="15">
+        <v>63</v>
+      </c>
+      <c r="D42" s="62">
+        <v>183</v>
+      </c>
+      <c r="E42" s="14">
+        <v>163</v>
+      </c>
+      <c r="F42" s="15">
+        <v>294</v>
+      </c>
+      <c r="G42" s="62">
+        <v>457</v>
+      </c>
+      <c r="H42" s="14">
+        <v>147</v>
+      </c>
+      <c r="I42" s="15">
+        <v>149</v>
+      </c>
+      <c r="J42" s="62">
+        <v>296</v>
+      </c>
+      <c r="K42" s="14">
+        <v>111</v>
+      </c>
+      <c r="L42" s="15">
+        <v>145</v>
+      </c>
+      <c r="M42" s="62">
+        <v>256</v>
+      </c>
+      <c r="N42" s="14">
+        <v>12</v>
+      </c>
+      <c r="O42" s="15">
+        <v>26</v>
+      </c>
+      <c r="P42" s="62">
+        <v>38</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>11</v>
+      </c>
+      <c r="R42" s="15">
+        <v>6</v>
+      </c>
+      <c r="S42" s="62">
+        <v>17</v>
+      </c>
       <c r="T42" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="U42" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="V42" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="21"/>
-[...16 lines deleted...]
-      <c r="S43" s="63"/>
+      <c r="B43" s="21">
+        <v>109</v>
+      </c>
+      <c r="C43" s="22">
+        <v>53</v>
+      </c>
+      <c r="D43" s="63">
+        <v>162</v>
+      </c>
+      <c r="E43" s="21">
+        <v>152</v>
+      </c>
+      <c r="F43" s="22">
+        <v>287</v>
+      </c>
+      <c r="G43" s="63">
+        <v>439</v>
+      </c>
+      <c r="H43" s="21">
+        <v>107</v>
+      </c>
+      <c r="I43" s="22">
+        <v>170</v>
+      </c>
+      <c r="J43" s="63">
+        <v>277</v>
+      </c>
+      <c r="K43" s="21">
+        <v>89</v>
+      </c>
+      <c r="L43" s="22">
+        <v>191</v>
+      </c>
+      <c r="M43" s="63">
+        <v>280</v>
+      </c>
+      <c r="N43" s="21">
+        <v>9</v>
+      </c>
+      <c r="O43" s="22">
+        <v>19</v>
+      </c>
+      <c r="P43" s="63">
+        <v>28</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>4</v>
+      </c>
+      <c r="R43" s="22">
+        <v>16</v>
+      </c>
+      <c r="S43" s="63">
+        <v>20</v>
+      </c>
       <c r="T43" s="51">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="U43" s="45">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="V43" s="53">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="24"/>
-[...16 lines deleted...]
-      <c r="S44" s="64"/>
+      <c r="B44" s="24">
+        <v>1277</v>
+      </c>
+      <c r="C44" s="25">
+        <v>698</v>
+      </c>
+      <c r="D44" s="64">
+        <v>1975</v>
+      </c>
+      <c r="E44" s="24">
+        <v>1074</v>
+      </c>
+      <c r="F44" s="25">
+        <v>1766</v>
+      </c>
+      <c r="G44" s="64">
+        <v>2840</v>
+      </c>
+      <c r="H44" s="24">
+        <v>969</v>
+      </c>
+      <c r="I44" s="25">
+        <v>1170</v>
+      </c>
+      <c r="J44" s="64">
+        <v>2139</v>
+      </c>
+      <c r="K44" s="24">
+        <v>549</v>
+      </c>
+      <c r="L44" s="25">
+        <v>948</v>
+      </c>
+      <c r="M44" s="64">
+        <v>1497</v>
+      </c>
+      <c r="N44" s="24">
+        <v>66</v>
+      </c>
+      <c r="O44" s="25">
+        <v>108</v>
+      </c>
+      <c r="P44" s="64">
+        <v>174</v>
+      </c>
+      <c r="Q44" s="24">
+        <v>41</v>
+      </c>
+      <c r="R44" s="25">
+        <v>66</v>
+      </c>
+      <c r="S44" s="64">
+        <v>107</v>
+      </c>
       <c r="T44" s="54">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>3976</v>
       </c>
       <c r="U44" s="49">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>4756</v>
       </c>
       <c r="V44" s="56">
         <f t="shared" si="11"/>
-        <v>0</v>
+        <v>8732</v>
       </c>
     </row>
     <row r="45" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="100"/>
       <c r="D46" s="100"/>
       <c r="E46" s="100"/>
       <c r="F46" s="100"/>
       <c r="G46" s="100"/>
       <c r="H46" s="100"/>
       <c r="I46" s="100"/>
       <c r="J46" s="100"/>
       <c r="K46" s="100"/>
       <c r="L46" s="100"/>
       <c r="M46" s="100"/>
       <c r="N46" s="100"/>
       <c r="O46" s="100"/>
       <c r="P46" s="100"/>
       <c r="Q46" s="100"/>
@@ -17439,591 +18060,591 @@
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>2408</v>
+        <v>3204</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>1267</v>
+        <v>1678</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="36"/>
-        <v>3675</v>
+        <v>4882</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="36"/>
-        <v>1133</v>
+        <v>1513</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>1354</v>
+        <v>1839</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="36"/>
-        <v>2487</v>
+        <v>3352</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="36"/>
-        <v>1345</v>
+        <v>1783</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>1405</v>
+        <v>1927</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="36"/>
-        <v>2750</v>
+        <v>3710</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="36"/>
-        <v>500</v>
+        <v>674</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>682</v>
+        <v>948</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="36"/>
-        <v>1182</v>
+        <v>1622</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="36"/>
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="36"/>
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="36"/>
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="36"/>
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="T138" s="41">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>5469</v>
+        <v>7288</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>4840</v>
+        <v>6583</v>
       </c>
       <c r="V138" s="43">
         <f t="shared" si="36"/>
-        <v>10309</v>
+        <v>13871</v>
       </c>
       <c r="W138" s="83"/>
       <c r="X138" s="83"/>
       <c r="Y138" s="83"/>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>379</v>
+        <v>513</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>194</v>
+        <v>284</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="37"/>
-        <v>573</v>
+        <v>797</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>457</v>
+        <v>622</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>713</v>
+        <v>1082</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>1170</v>
+        <v>1704</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>401</v>
+        <v>557</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>420</v>
+        <v>590</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>821</v>
+        <v>1147</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>305</v>
+        <v>417</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>496</v>
+        <v>710</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>801</v>
+        <v>1127</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="38"/>
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="38"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="38"/>
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="38"/>
-        <v>1595</v>
+        <v>2189</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>1906</v>
+        <v>2779</v>
       </c>
       <c r="V139" s="43">
         <f t="shared" si="38"/>
-        <v>3501</v>
+        <v>4968</v>
       </c>
       <c r="W139" s="83"/>
       <c r="X139" s="83"/>
       <c r="Y139" s="83"/>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="37"/>
-        <v>325</v>
+        <v>443</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>163</v>
+        <v>244</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="37"/>
-        <v>488</v>
+        <v>687</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>520</v>
+        <v>734</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>683</v>
+        <v>1014</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>1203</v>
+        <v>1748</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>327</v>
+        <v>448</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>413</v>
+        <v>572</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>740</v>
+        <v>1020</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>188</v>
+        <v>251</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>313</v>
+        <v>445</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>501</v>
+        <v>696</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="39"/>
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="39"/>
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="39"/>
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="39"/>
-        <v>1400</v>
+        <v>1929</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>1640</v>
+        <v>2361</v>
       </c>
       <c r="V140" s="43">
         <f t="shared" si="39"/>
-        <v>3040</v>
+        <v>4290</v>
       </c>
       <c r="W140" s="83"/>
       <c r="X140" s="83"/>
       <c r="Y140" s="83"/>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="37"/>
-        <v>430</v>
+        <v>550</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>169</v>
+        <v>232</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="37"/>
-        <v>599</v>
+        <v>782</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>412</v>
+        <v>575</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>612</v>
+        <v>906</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>1024</v>
+        <v>1481</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>322</v>
+        <v>469</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>340</v>
+        <v>489</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>662</v>
+        <v>958</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>219</v>
+        <v>330</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>343</v>
+        <v>488</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>562</v>
+        <v>818</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="40"/>
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="40"/>
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="40"/>
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="40"/>
-        <v>1422</v>
+        <v>1986</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>1520</v>
+        <v>2203</v>
       </c>
       <c r="V141" s="43">
         <f t="shared" si="40"/>
-        <v>2942</v>
+        <v>4189</v>
       </c>
       <c r="W141" s="83"/>
       <c r="X141" s="83"/>
       <c r="Y141" s="83"/>
     </row>
     <row r="142" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="37"/>
-        <v>316</v>
+        <v>425</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="37"/>
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="37"/>
-        <v>464</v>
+        <v>626</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>423</v>
+        <v>575</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>526</v>
+        <v>813</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>949</v>
+        <v>1388</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>312</v>
+        <v>419</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>336</v>
+        <v>506</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>648</v>
+        <v>925</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>247</v>
+        <v>336</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>390</v>
+        <v>581</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>637</v>
+        <v>917</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="41"/>
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="41"/>
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="41"/>
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="41"/>
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="41"/>
-        <v>1338</v>
+        <v>1808</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="41"/>
-        <v>1482</v>
+        <v>2218</v>
       </c>
       <c r="V142" s="47">
         <f t="shared" si="41"/>
-        <v>2820</v>
+        <v>4026</v>
       </c>
       <c r="W142" s="83"/>
       <c r="X142" s="83"/>
       <c r="Y142" s="83"/>
     </row>
     <row r="143" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="37"/>
-        <v>3858</v>
+        <v>5135</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="37"/>
-        <v>1941</v>
+        <v>2639</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="37"/>
-        <v>5799</v>
+        <v>7774</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>2945</v>
+        <v>4019</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>3888</v>
+        <v>5654</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>6833</v>
+        <v>9673</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>2707</v>
+        <v>3676</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>2914</v>
+        <v>4084</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>5621</v>
+        <v>7760</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>1459</v>
+        <v>2008</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>2224</v>
+        <v>3172</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>3683</v>
+        <v>5180</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>263</v>
+        <v>371</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>431</v>
+        <v>605</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="42"/>
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="42"/>
-        <v>158</v>
+        <v>224</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="42"/>
-        <v>245</v>
+        <v>352</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="42"/>
-        <v>11224</v>
+        <v>15200</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="42"/>
-        <v>11388</v>
+        <v>16144</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="42"/>
-        <v>22612</v>
+        <v>31344</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144" s="38"/>
       <c r="B144" s="37"/>
       <c r="C144" s="37"/>
       <c r="D144" s="37"/>
       <c r="E144" s="37"/>
       <c r="F144" s="37"/>
       <c r="G144" s="37"/>
       <c r="H144" s="37"/>
       <c r="I144" s="37"/>
       <c r="J144" s="37"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
       <c r="N144" s="37"/>
       <c r="O144" s="37"/>
       <c r="P144" s="37"/>
       <c r="Q144" s="37"/>
       <c r="R144" s="37"/>
       <c r="S144" s="37"/>
       <c r="T144" s="37"/>
       <c r="U144" s="37"/>
       <c r="V144" s="37"/>
@@ -18268,51 +18889,51 @@
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="T26:V26"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B3:V3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:S150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R26" sqref="R26"/>
+      <selection activeCell="Q42" sqref="Q42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
@@ -19605,341 +20226,484 @@
       <c r="J33" s="55">
         <v>453</v>
       </c>
       <c r="K33" s="54">
         <v>43</v>
       </c>
       <c r="L33" s="49">
         <v>38</v>
       </c>
       <c r="M33" s="55">
         <v>81</v>
       </c>
       <c r="N33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="O33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="P33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
-    <row r="34" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-    <row r="35" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="108"/>
       <c r="D35" s="108"/>
       <c r="E35" s="108"/>
       <c r="F35" s="108"/>
       <c r="G35" s="108"/>
       <c r="H35" s="108"/>
       <c r="I35" s="108"/>
       <c r="J35" s="108"/>
       <c r="K35" s="108"/>
       <c r="L35" s="108"/>
       <c r="M35" s="108"/>
       <c r="N35" s="108"/>
       <c r="O35" s="108"/>
       <c r="P35" s="109"/>
     </row>
-    <row r="36" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="111"/>
       <c r="B36" s="104" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="105"/>
       <c r="D36" s="105"/>
       <c r="E36" s="105"/>
       <c r="F36" s="105"/>
       <c r="G36" s="105"/>
       <c r="H36" s="105"/>
       <c r="I36" s="105"/>
       <c r="J36" s="105"/>
       <c r="K36" s="105"/>
       <c r="L36" s="105"/>
       <c r="M36" s="105"/>
       <c r="N36" s="105"/>
       <c r="O36" s="105"/>
       <c r="P36" s="106"/>
     </row>
-    <row r="37" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="111"/>
       <c r="B37" s="84" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="85"/>
       <c r="D37" s="86"/>
       <c r="E37" s="84" t="s">
         <v>46</v>
       </c>
       <c r="F37" s="85"/>
       <c r="G37" s="86"/>
       <c r="H37" s="84" t="s">
         <v>43</v>
       </c>
       <c r="I37" s="85"/>
       <c r="J37" s="86"/>
       <c r="K37" s="84" t="s">
         <v>44</v>
       </c>
       <c r="L37" s="85"/>
       <c r="M37" s="86"/>
       <c r="N37" s="84" t="s">
         <v>12</v>
       </c>
       <c r="O37" s="85"/>
       <c r="P37" s="86"/>
     </row>
-    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="112"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O38" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P38" s="68" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="9"/>
-[...10 lines deleted...]
-      <c r="M39" s="13"/>
+      <c r="B39" s="9">
+        <v>1084</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1190</v>
+      </c>
+      <c r="D39" s="13">
+        <v>2274</v>
+      </c>
+      <c r="E39" s="9">
+        <v>662</v>
+      </c>
+      <c r="F39" s="1">
+        <v>490</v>
+      </c>
+      <c r="G39" s="13">
+        <v>1152</v>
+      </c>
+      <c r="H39" s="9">
+        <v>69</v>
+      </c>
+      <c r="I39" s="1">
+        <v>61</v>
+      </c>
+      <c r="J39" s="13">
+        <v>130</v>
+      </c>
+      <c r="K39" s="9">
+        <v>4</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2</v>
+      </c>
+      <c r="M39" s="13">
+        <v>6</v>
+      </c>
       <c r="N39" s="9">
         <f>SUM(B39,E39,H39,K39)</f>
-        <v>0</v>
+        <v>1819</v>
       </c>
       <c r="O39" s="1">
         <f t="shared" ref="O39:O44" si="10">SUM(C39,F39,I39,L39)</f>
-        <v>0</v>
+        <v>1743</v>
       </c>
       <c r="P39" s="12">
         <f t="shared" ref="P39:P44" si="11">SUM(D39,G39,J39,M39)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="9"/>
-[...10 lines deleted...]
-      <c r="M40" s="13"/>
+      <c r="B40" s="9">
+        <v>356</v>
+      </c>
+      <c r="C40" s="1">
+        <v>691</v>
+      </c>
+      <c r="D40" s="13">
+        <v>1047</v>
+      </c>
+      <c r="E40" s="9">
+        <v>198</v>
+      </c>
+      <c r="F40" s="1">
+        <v>157</v>
+      </c>
+      <c r="G40" s="13">
+        <v>355</v>
+      </c>
+      <c r="H40" s="9">
+        <v>34</v>
+      </c>
+      <c r="I40" s="1">
+        <v>21</v>
+      </c>
+      <c r="J40" s="13">
+        <v>55</v>
+      </c>
+      <c r="K40" s="9">
+        <v>6</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4</v>
+      </c>
+      <c r="M40" s="13">
+        <v>10</v>
+      </c>
       <c r="N40" s="9">
         <f t="shared" ref="N40:N44" si="12">SUM(B40,E40,H40,K40)</f>
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="O40" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="P40" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="9"/>
-[...10 lines deleted...]
-      <c r="M41" s="13"/>
+      <c r="B41" s="9">
+        <v>225</v>
+      </c>
+      <c r="C41" s="1">
+        <v>459</v>
+      </c>
+      <c r="D41" s="13">
+        <v>684</v>
+      </c>
+      <c r="E41" s="9">
+        <v>176</v>
+      </c>
+      <c r="F41" s="1">
+        <v>159</v>
+      </c>
+      <c r="G41" s="13">
+        <v>335</v>
+      </c>
+      <c r="H41" s="9">
+        <v>97</v>
+      </c>
+      <c r="I41" s="1">
+        <v>75</v>
+      </c>
+      <c r="J41" s="13">
+        <v>172</v>
+      </c>
+      <c r="K41" s="9">
+        <v>31</v>
+      </c>
+      <c r="L41" s="1">
+        <v>28</v>
+      </c>
+      <c r="M41" s="13">
+        <v>59</v>
+      </c>
       <c r="N41" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="O41" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>721</v>
       </c>
       <c r="P41" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="9"/>
-[...10 lines deleted...]
-      <c r="M42" s="13"/>
+      <c r="B42" s="9">
+        <v>378</v>
+      </c>
+      <c r="C42" s="1">
+        <v>526</v>
+      </c>
+      <c r="D42" s="13">
+        <v>904</v>
+      </c>
+      <c r="E42" s="9">
+        <v>153</v>
+      </c>
+      <c r="F42" s="1">
+        <v>139</v>
+      </c>
+      <c r="G42" s="13">
+        <v>292</v>
+      </c>
+      <c r="H42" s="9">
+        <v>29</v>
+      </c>
+      <c r="I42" s="1">
+        <v>16</v>
+      </c>
+      <c r="J42" s="13">
+        <v>45</v>
+      </c>
+      <c r="K42" s="9">
+        <v>4</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2</v>
+      </c>
+      <c r="M42" s="13">
+        <v>6</v>
+      </c>
       <c r="N42" s="9">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="O42" s="1">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="P42" s="12">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="51"/>
-[...10 lines deleted...]
-      <c r="M43" s="52"/>
+      <c r="B43" s="51">
+        <v>286</v>
+      </c>
+      <c r="C43" s="45">
+        <v>583</v>
+      </c>
+      <c r="D43" s="52">
+        <v>869</v>
+      </c>
+      <c r="E43" s="51">
+        <v>162</v>
+      </c>
+      <c r="F43" s="45">
+        <v>123</v>
+      </c>
+      <c r="G43" s="52">
+        <v>285</v>
+      </c>
+      <c r="H43" s="51">
+        <v>17</v>
+      </c>
+      <c r="I43" s="45">
+        <v>27</v>
+      </c>
+      <c r="J43" s="52">
+        <v>44</v>
+      </c>
+      <c r="K43" s="51">
+        <v>5</v>
+      </c>
+      <c r="L43" s="45">
+        <v>3</v>
+      </c>
+      <c r="M43" s="52">
+        <v>8</v>
+      </c>
       <c r="N43" s="51">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="O43" s="45">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="P43" s="53">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="54"/>
-[...10 lines deleted...]
-      <c r="M44" s="55"/>
+      <c r="B44" s="54">
+        <v>2329</v>
+      </c>
+      <c r="C44" s="49">
+        <v>3449</v>
+      </c>
+      <c r="D44" s="55">
+        <v>5778</v>
+      </c>
+      <c r="E44" s="54">
+        <v>1351</v>
+      </c>
+      <c r="F44" s="49">
+        <v>1068</v>
+      </c>
+      <c r="G44" s="55">
+        <v>2419</v>
+      </c>
+      <c r="H44" s="54">
+        <v>246</v>
+      </c>
+      <c r="I44" s="49">
+        <v>200</v>
+      </c>
+      <c r="J44" s="55">
+        <v>446</v>
+      </c>
+      <c r="K44" s="54">
+        <v>50</v>
+      </c>
+      <c r="L44" s="49">
+        <v>39</v>
+      </c>
+      <c r="M44" s="55">
+        <v>89</v>
+      </c>
       <c r="N44" s="54">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>3976</v>
       </c>
       <c r="O44" s="49">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>4756</v>
       </c>
       <c r="P44" s="56">
         <f t="shared" si="11"/>
-        <v>0</v>
+        <v>8732</v>
       </c>
     </row>
     <row r="45" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="108"/>
       <c r="D46" s="108"/>
       <c r="E46" s="108"/>
       <c r="F46" s="108"/>
       <c r="G46" s="108"/>
       <c r="H46" s="108"/>
       <c r="I46" s="108"/>
       <c r="J46" s="108"/>
       <c r="K46" s="108"/>
       <c r="L46" s="108"/>
       <c r="M46" s="108"/>
       <c r="N46" s="108"/>
       <c r="O46" s="108"/>
       <c r="P46" s="109"/>
     </row>
@@ -22383,447 +23147,447 @@
       <c r="K137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>3246</v>
+        <v>4330</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>3297</v>
+        <v>4487</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>6543</v>
+        <v>8817</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>1996</v>
+        <v>2658</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>1393</v>
+        <v>1883</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>3389</v>
+        <v>4541</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>206</v>
+        <v>275</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>140</v>
+        <v>201</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>346</v>
+        <v>476</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>5469</v>
+        <v>7288</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>4840</v>
+        <v>6583</v>
       </c>
       <c r="P138" s="43">
         <f t="shared" si="37"/>
-        <v>10309</v>
+        <v>13871</v>
       </c>
       <c r="Q138" s="83"/>
       <c r="R138" s="83"/>
       <c r="S138" s="83"/>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>965</v>
+        <v>1321</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>1414</v>
+        <v>2105</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>2379</v>
+        <v>3426</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" si="38"/>
-        <v>536</v>
+        <v>734</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>378</v>
+        <v>535</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>914</v>
+        <v>1269</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>174</v>
+        <v>229</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>1595</v>
+        <v>2189</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>1906</v>
+        <v>2779</v>
       </c>
       <c r="P139" s="43">
         <f t="shared" si="38"/>
-        <v>3501</v>
+        <v>4968</v>
       </c>
       <c r="Q139" s="83"/>
       <c r="R139" s="83"/>
       <c r="S139" s="83"/>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>665</v>
+        <v>890</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="39"/>
-        <v>988</v>
+        <v>1447</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="39"/>
-        <v>1653</v>
+        <v>2337</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" si="39"/>
-        <v>453</v>
+        <v>629</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>368</v>
+        <v>527</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>821</v>
+        <v>1156</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>211</v>
+        <v>308</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>216</v>
+        <v>291</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>427</v>
+        <v>599</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>1400</v>
+        <v>1929</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>1640</v>
+        <v>2361</v>
       </c>
       <c r="P140" s="43">
         <f t="shared" si="39"/>
-        <v>3040</v>
+        <v>4290</v>
       </c>
       <c r="Q140" s="83"/>
       <c r="R140" s="83"/>
       <c r="S140" s="83"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>864</v>
+        <v>1242</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="40"/>
-        <v>1043</v>
+        <v>1569</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="40"/>
-        <v>1907</v>
+        <v>2811</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" si="40"/>
-        <v>474</v>
+        <v>627</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>398</v>
+        <v>537</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>872</v>
+        <v>1164</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>1422</v>
+        <v>1986</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>1520</v>
+        <v>2203</v>
       </c>
       <c r="P141" s="43">
         <f t="shared" si="40"/>
-        <v>2942</v>
+        <v>4189</v>
       </c>
       <c r="Q141" s="83"/>
       <c r="R141" s="83"/>
       <c r="S141" s="83"/>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>862</v>
+        <v>1148</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="41"/>
-        <v>1122</v>
+        <v>1705</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="41"/>
-        <v>1984</v>
+        <v>2853</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" si="41"/>
-        <v>408</v>
+        <v>570</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>308</v>
+        <v>431</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>716</v>
+        <v>1001</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>106</v>
+        <v>150</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>1338</v>
+        <v>1808</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>1482</v>
+        <v>2218</v>
       </c>
       <c r="P142" s="47">
         <f t="shared" si="41"/>
-        <v>2820</v>
+        <v>4026</v>
       </c>
       <c r="Q142" s="83"/>
       <c r="R142" s="83"/>
       <c r="S142" s="83"/>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>6602</v>
+        <v>8931</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="42"/>
-        <v>7864</v>
+        <v>11313</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="42"/>
-        <v>14466</v>
+        <v>20244</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" si="42"/>
-        <v>3867</v>
+        <v>5218</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>2845</v>
+        <v>3913</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>6712</v>
+        <v>9131</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>627</v>
+        <v>873</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>558</v>
+        <v>758</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>1185</v>
+        <v>1631</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>249</v>
+        <v>338</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>11224</v>
+        <v>15200</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>11388</v>
+        <v>16144</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>22612</v>
+        <v>31344</v>
       </c>
     </row>
     <row r="145" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
     </row>
     <row r="146" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
       <c r="D146" s="60"/>
       <c r="E146" s="60"/>
       <c r="F146" s="60"/>
       <c r="G146" s="60"/>
       <c r="H146" s="60"/>
       <c r="I146" s="60"/>
@@ -22983,51 +23747,51 @@
     <mergeCell ref="A123:A126"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A101:A104"/>
     <mergeCell ref="B101:P101"/>
     <mergeCell ref="B102:P102"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="E103:G103"/>
     <mergeCell ref="H103:J103"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="N103:P103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S159"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I139" sqref="I139"/>
+      <selection activeCell="U21" sqref="U21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
@@ -24493,133 +25257,133 @@
       <c r="L33" s="49">
         <v>2</v>
       </c>
       <c r="M33" s="56">
         <v>2</v>
       </c>
       <c r="N33" s="54">
         <v>19</v>
       </c>
       <c r="O33" s="49">
         <v>1</v>
       </c>
       <c r="P33" s="56">
         <v>20</v>
       </c>
       <c r="Q33" s="54">
         <v>462</v>
       </c>
       <c r="R33" s="49">
         <v>544</v>
       </c>
       <c r="S33" s="56">
         <v>1006</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="35" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="95" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="95"/>
       <c r="D35" s="95"/>
       <c r="E35" s="95"/>
       <c r="F35" s="95"/>
       <c r="G35" s="95"/>
       <c r="H35" s="95"/>
       <c r="I35" s="95"/>
       <c r="J35" s="95"/>
       <c r="K35" s="95"/>
       <c r="L35" s="95"/>
       <c r="M35" s="95"/>
       <c r="N35" s="95"/>
       <c r="O35" s="95"/>
       <c r="P35" s="95"/>
       <c r="Q35" s="95"/>
       <c r="R35" s="95"/>
       <c r="S35" s="96"/>
     </row>
-    <row r="36" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="99"/>
       <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="101"/>
       <c r="D36" s="101"/>
       <c r="E36" s="101"/>
       <c r="F36" s="101"/>
       <c r="G36" s="101"/>
       <c r="H36" s="101"/>
       <c r="I36" s="101"/>
       <c r="J36" s="101"/>
       <c r="K36" s="101"/>
       <c r="L36" s="101"/>
       <c r="M36" s="101"/>
       <c r="N36" s="101"/>
       <c r="O36" s="101"/>
       <c r="P36" s="101"/>
       <c r="Q36" s="101"/>
       <c r="R36" s="101"/>
       <c r="S36" s="103"/>
     </row>
-    <row r="37" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="99"/>
       <c r="B37" s="89" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="93"/>
       <c r="D37" s="94"/>
       <c r="E37" s="89" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="93"/>
       <c r="G37" s="94"/>
       <c r="H37" s="89" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="93"/>
       <c r="J37" s="94"/>
       <c r="K37" s="89" t="s">
         <v>34</v>
       </c>
       <c r="L37" s="93"/>
       <c r="M37" s="94"/>
       <c r="N37" s="89" t="s">
         <v>33</v>
       </c>
       <c r="O37" s="93"/>
       <c r="P37" s="94"/>
       <c r="Q37" s="89" t="s">
         <v>35</v>
       </c>
       <c r="R37" s="93"/>
       <c r="S37" s="94"/>
     </row>
-    <row r="38" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" s="99"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>14</v>
       </c>
@@ -24632,187 +25396,403 @@
       <c r="L38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="N38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="P38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Q38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="14"/>
-[...18 lines deleted...]
-    <row r="40" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="14">
+        <v>73</v>
+      </c>
+      <c r="C39" s="15">
+        <v>63</v>
+      </c>
+      <c r="D39" s="16">
+        <v>136</v>
+      </c>
+      <c r="E39" s="14">
+        <v>262</v>
+      </c>
+      <c r="F39" s="15">
+        <v>217</v>
+      </c>
+      <c r="G39" s="16">
+        <v>479</v>
+      </c>
+      <c r="H39" s="14">
+        <v>112</v>
+      </c>
+      <c r="I39" s="15">
+        <v>127</v>
+      </c>
+      <c r="J39" s="16">
+        <v>239</v>
+      </c>
+      <c r="K39" s="14">
+        <v>0</v>
+      </c>
+      <c r="L39" s="15">
+        <v>0</v>
+      </c>
+      <c r="M39" s="16">
+        <v>0</v>
+      </c>
+      <c r="N39" s="14">
+        <v>2</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+      <c r="P39" s="16">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>157</v>
+      </c>
+      <c r="R39" s="15">
+        <v>158</v>
+      </c>
+      <c r="S39" s="16">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="14"/>
-[...18 lines deleted...]
-    <row r="41" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="14">
+        <v>40</v>
+      </c>
+      <c r="C40" s="15">
+        <v>25</v>
+      </c>
+      <c r="D40" s="16">
+        <v>65</v>
+      </c>
+      <c r="E40" s="14">
+        <v>63</v>
+      </c>
+      <c r="F40" s="15">
+        <v>70</v>
+      </c>
+      <c r="G40" s="16">
+        <v>133</v>
+      </c>
+      <c r="H40" s="14">
+        <v>58</v>
+      </c>
+      <c r="I40" s="15">
+        <v>85</v>
+      </c>
+      <c r="J40" s="16">
+        <v>143</v>
+      </c>
+      <c r="K40" s="14">
+        <v>0</v>
+      </c>
+      <c r="L40" s="15">
+        <v>2</v>
+      </c>
+      <c r="M40" s="16">
+        <v>2</v>
+      </c>
+      <c r="N40" s="14">
+        <v>7</v>
+      </c>
+      <c r="O40" s="15">
+        <v>0</v>
+      </c>
+      <c r="P40" s="16">
+        <v>7</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>69</v>
+      </c>
+      <c r="R40" s="15">
+        <v>95</v>
+      </c>
+      <c r="S40" s="16">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="14"/>
-[...18 lines deleted...]
-    <row r="42" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="14">
+        <v>128</v>
+      </c>
+      <c r="C41" s="15">
+        <v>103</v>
+      </c>
+      <c r="D41" s="16">
+        <v>231</v>
+      </c>
+      <c r="E41" s="14">
+        <v>67</v>
+      </c>
+      <c r="F41" s="15">
+        <v>68</v>
+      </c>
+      <c r="G41" s="16">
+        <v>135</v>
+      </c>
+      <c r="H41" s="14">
+        <v>105</v>
+      </c>
+      <c r="I41" s="15">
+        <v>115</v>
+      </c>
+      <c r="J41" s="16">
+        <v>220</v>
+      </c>
+      <c r="K41" s="14">
+        <v>0</v>
+      </c>
+      <c r="L41" s="15">
+        <v>2</v>
+      </c>
+      <c r="M41" s="16">
+        <v>2</v>
+      </c>
+      <c r="N41" s="14">
+        <v>1</v>
+      </c>
+      <c r="O41" s="15">
+        <v>0</v>
+      </c>
+      <c r="P41" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="14">
+        <v>101</v>
+      </c>
+      <c r="R41" s="15">
+        <v>107</v>
+      </c>
+      <c r="S41" s="16">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="14"/>
-[...18 lines deleted...]
-    <row r="43" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="14">
+        <v>33</v>
+      </c>
+      <c r="C42" s="15">
+        <v>18</v>
+      </c>
+      <c r="D42" s="16">
+        <v>51</v>
+      </c>
+      <c r="E42" s="14">
+        <v>57</v>
+      </c>
+      <c r="F42" s="15">
+        <v>62</v>
+      </c>
+      <c r="G42" s="16">
+        <v>119</v>
+      </c>
+      <c r="H42" s="14">
+        <v>40</v>
+      </c>
+      <c r="I42" s="15">
+        <v>66</v>
+      </c>
+      <c r="J42" s="16">
+        <v>106</v>
+      </c>
+      <c r="K42" s="14">
+        <v>0</v>
+      </c>
+      <c r="L42" s="15">
+        <v>2</v>
+      </c>
+      <c r="M42" s="16">
+        <v>2</v>
+      </c>
+      <c r="N42" s="14">
+        <v>1</v>
+      </c>
+      <c r="O42" s="15">
+        <v>0</v>
+      </c>
+      <c r="P42" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>68</v>
+      </c>
+      <c r="R42" s="15">
+        <v>86</v>
+      </c>
+      <c r="S42" s="16">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="21"/>
-[...18 lines deleted...]
-    <row r="44" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="21">
+        <v>22</v>
+      </c>
+      <c r="C43" s="22">
+        <v>30</v>
+      </c>
+      <c r="D43" s="23">
+        <v>52</v>
+      </c>
+      <c r="E43" s="21">
+        <v>61</v>
+      </c>
+      <c r="F43" s="22">
+        <v>85</v>
+      </c>
+      <c r="G43" s="23">
+        <v>146</v>
+      </c>
+      <c r="H43" s="21">
+        <v>44</v>
+      </c>
+      <c r="I43" s="22">
+        <v>70</v>
+      </c>
+      <c r="J43" s="23">
+        <v>114</v>
+      </c>
+      <c r="K43" s="21">
+        <v>0</v>
+      </c>
+      <c r="L43" s="22">
+        <v>2</v>
+      </c>
+      <c r="M43" s="23">
+        <v>2</v>
+      </c>
+      <c r="N43" s="21">
+        <v>1</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>51</v>
+      </c>
+      <c r="R43" s="22">
+        <v>93</v>
+      </c>
+      <c r="S43" s="23">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="24"/>
-[...16 lines deleted...]
-      <c r="S44" s="26"/>
+      <c r="B44" s="24">
+        <v>296</v>
+      </c>
+      <c r="C44" s="25">
+        <v>239</v>
+      </c>
+      <c r="D44" s="26">
+        <v>535</v>
+      </c>
+      <c r="E44" s="24">
+        <v>510</v>
+      </c>
+      <c r="F44" s="25">
+        <v>502</v>
+      </c>
+      <c r="G44" s="26">
+        <v>1012</v>
+      </c>
+      <c r="H44" s="24">
+        <v>359</v>
+      </c>
+      <c r="I44" s="25">
+        <v>463</v>
+      </c>
+      <c r="J44" s="26">
+        <v>822</v>
+      </c>
+      <c r="K44" s="24">
+        <v>0</v>
+      </c>
+      <c r="L44" s="25">
+        <v>8</v>
+      </c>
+      <c r="M44" s="26">
+        <v>8</v>
+      </c>
+      <c r="N44" s="24">
+        <v>12</v>
+      </c>
+      <c r="O44" s="25">
+        <v>0</v>
+      </c>
+      <c r="P44" s="26">
+        <v>12</v>
+      </c>
+      <c r="Q44" s="24">
+        <v>446</v>
+      </c>
+      <c r="R44" s="25">
+        <v>539</v>
+      </c>
+      <c r="S44" s="26">
+        <v>985</v>
+      </c>
     </row>
     <row r="45" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="95" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="95"/>
       <c r="D46" s="95"/>
       <c r="E46" s="95"/>
       <c r="F46" s="95"/>
       <c r="G46" s="95"/>
       <c r="H46" s="95"/>
       <c r="I46" s="95"/>
       <c r="J46" s="95"/>
       <c r="K46" s="95"/>
       <c r="L46" s="95"/>
       <c r="M46" s="95"/>
       <c r="N46" s="95"/>
       <c r="O46" s="95"/>
       <c r="P46" s="95"/>
       <c r="Q46" s="95"/>
       <c r="R46" s="95"/>
@@ -27151,504 +28131,504 @@
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>227</v>
+        <v>300</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="0"/>
-        <v>377</v>
+        <v>513</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="0"/>
-        <v>729</v>
+        <v>991</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>617</v>
+        <v>834</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="0"/>
-        <v>1346</v>
+        <v>1825</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="0"/>
-        <v>386</v>
+        <v>498</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>306</v>
+        <v>433</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="0"/>
-        <v>692</v>
+        <v>931</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="0"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="0"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="0"/>
-        <v>474</v>
+        <v>631</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>380</v>
+        <v>538</v>
       </c>
       <c r="S138" s="43">
         <f t="shared" si="0"/>
-        <v>854</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="1"/>
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>212</v>
+        <v>275</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>215</v>
+        <v>285</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="2"/>
-        <v>427</v>
+        <v>560</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="2"/>
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>207</v>
+        <v>292</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="2"/>
-        <v>381</v>
+        <v>524</v>
       </c>
       <c r="K139" s="41">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M139" s="42">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="2"/>
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="2"/>
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="2"/>
-        <v>190</v>
+        <v>259</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="S139" s="43">
         <f t="shared" si="2"/>
-        <v>434</v>
+        <v>598</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="1"/>
-        <v>282</v>
+        <v>410</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>284</v>
+        <v>387</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="1"/>
-        <v>566</v>
+        <v>797</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>146</v>
+        <v>213</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>161</v>
+        <v>229</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="3"/>
-        <v>307</v>
+        <v>442</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="3"/>
-        <v>257</v>
+        <v>362</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>276</v>
+        <v>391</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="3"/>
-        <v>533</v>
+        <v>753</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="3"/>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="3"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="3"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="3"/>
-        <v>247</v>
+        <v>348</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>255</v>
+        <v>362</v>
       </c>
       <c r="S140" s="43">
         <f t="shared" si="3"/>
-        <v>502</v>
+        <v>710</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="1"/>
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="1"/>
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>147</v>
+        <v>204</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>185</v>
+        <v>247</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="4"/>
-        <v>332</v>
+        <v>451</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="4"/>
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>160</v>
+        <v>226</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="4"/>
-        <v>308</v>
+        <v>414</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="4"/>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="4"/>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="4"/>
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>187</v>
+        <v>273</v>
       </c>
       <c r="S141" s="43">
         <f t="shared" si="4"/>
-        <v>363</v>
+        <v>517</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="1"/>
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="1"/>
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="1"/>
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>170</v>
+        <v>231</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="5"/>
-        <v>165</v>
+        <v>250</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="5"/>
-        <v>335</v>
+        <v>481</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="5"/>
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="5"/>
-        <v>139</v>
+        <v>209</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="5"/>
-        <v>268</v>
+        <v>382</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="5"/>
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="5"/>
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="5"/>
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="5"/>
-        <v>170</v>
+        <v>263</v>
       </c>
       <c r="S142" s="47">
         <f t="shared" si="5"/>
-        <v>306</v>
+        <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="1"/>
-        <v>755</v>
+        <v>1051</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="1"/>
-        <v>679</v>
+        <v>918</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="1"/>
-        <v>1434</v>
+        <v>1969</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>1404</v>
+        <v>1914</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="6"/>
-        <v>1343</v>
+        <v>1845</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="6"/>
-        <v>2747</v>
+        <v>3759</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="6"/>
-        <v>1094</v>
+        <v>1453</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="6"/>
-        <v>1088</v>
+        <v>1551</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="6"/>
-        <v>2182</v>
+        <v>3004</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="6"/>
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="6"/>
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="6"/>
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="6"/>
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="6"/>
-        <v>1223</v>
+        <v>1669</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="6"/>
-        <v>1236</v>
+        <v>1775</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="6"/>
-        <v>2459</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="145" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
     </row>
     <row r="146" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>