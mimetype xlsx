--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -7,56 +7,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\aprilis_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\maijs_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF21559F-9837-42DB-98B8-9ACB5E201909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E25522FE-FAE5-4BAB-B0CB-996FE07CB3A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1399,51 +1399,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - aprīlis</t>
+    <t>Kopā janvāris - maijs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2096,135 +2096,135 @@
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2516,51 +2516,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2584,165 +2584,165 @@
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:40" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="88"/>
-[...36 lines deleted...]
-      <c r="AN2" s="88"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
+      <c r="N2" s="93"/>
+      <c r="O2" s="93"/>
+      <c r="P2" s="93"/>
+      <c r="Q2" s="93"/>
+      <c r="R2" s="93"/>
+      <c r="S2" s="93"/>
+      <c r="T2" s="93"/>
+      <c r="U2" s="93"/>
+      <c r="V2" s="93"/>
+      <c r="W2" s="93"/>
+      <c r="X2" s="93"/>
+      <c r="Y2" s="93"/>
+      <c r="Z2" s="93"/>
+      <c r="AA2" s="93"/>
+      <c r="AB2" s="93"/>
+      <c r="AC2" s="93"/>
+      <c r="AD2" s="93"/>
+      <c r="AE2" s="93"/>
+      <c r="AF2" s="93"/>
+      <c r="AG2" s="93"/>
+      <c r="AH2" s="93"/>
+      <c r="AI2" s="93"/>
+      <c r="AJ2" s="93"/>
+      <c r="AK2" s="93"/>
+      <c r="AL2" s="93"/>
+      <c r="AM2" s="93"/>
+      <c r="AN2" s="93"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="92"/>
-[...5 lines deleted...]
-      <c r="E3" s="84" t="s">
+      <c r="A3" s="85"/>
+      <c r="B3" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="85"/>
-[...1 lines deleted...]
-      <c r="H3" s="84" t="s">
+      <c r="F3" s="90"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="85"/>
-[...1 lines deleted...]
-      <c r="K3" s="84" t="s">
+      <c r="I3" s="90"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="85"/>
-[...1 lines deleted...]
-      <c r="N3" s="84" t="s">
+      <c r="L3" s="90"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="85"/>
-[...1 lines deleted...]
-      <c r="Q3" s="84" t="s">
+      <c r="O3" s="90"/>
+      <c r="P3" s="91"/>
+      <c r="Q3" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="85"/>
-[...1 lines deleted...]
-      <c r="T3" s="84" t="s">
+      <c r="R3" s="90"/>
+      <c r="S3" s="91"/>
+      <c r="T3" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="85"/>
-[...1 lines deleted...]
-      <c r="W3" s="84" t="s">
+      <c r="U3" s="90"/>
+      <c r="V3" s="91"/>
+      <c r="W3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="85"/>
-[...1 lines deleted...]
-      <c r="Z3" s="84" t="s">
+      <c r="X3" s="90"/>
+      <c r="Y3" s="91"/>
+      <c r="Z3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="85"/>
-[...1 lines deleted...]
-      <c r="AC3" s="84" t="s">
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="91"/>
+      <c r="AC3" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="AD3" s="85"/>
-[...1 lines deleted...]
-      <c r="AF3" s="89" t="s">
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="91"/>
+      <c r="AF3" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="AG3" s="90"/>
-[...1 lines deleted...]
-      <c r="AI3" s="84" t="s">
+      <c r="AG3" s="94"/>
+      <c r="AH3" s="91"/>
+      <c r="AI3" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="85"/>
-[...5 lines deleted...]
-      <c r="AN3" s="86"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="91"/>
+      <c r="AL3" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="91"/>
     </row>
     <row r="4" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A4" s="92"/>
+      <c r="A4" s="85"/>
       <c r="B4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -2857,695 +2857,731 @@
       </c>
       <c r="F5" s="15">
         <v>1527</v>
       </c>
       <c r="G5" s="16">
         <v>3213</v>
       </c>
       <c r="H5" s="14">
         <v>1982</v>
       </c>
       <c r="I5" s="15">
         <v>1832</v>
       </c>
       <c r="J5" s="16">
         <v>3814</v>
       </c>
       <c r="K5" s="14">
         <v>1819</v>
       </c>
       <c r="L5" s="15">
         <v>1743</v>
       </c>
       <c r="M5" s="16">
         <v>3562</v>
       </c>
-      <c r="N5" s="14"/>
-[...1 lines deleted...]
-      <c r="P5" s="16"/>
+      <c r="N5" s="14">
+        <v>1671</v>
+      </c>
+      <c r="O5" s="15">
+        <v>1537</v>
+      </c>
+      <c r="P5" s="16">
+        <v>3208</v>
+      </c>
       <c r="Q5" s="14"/>
       <c r="R5" s="15"/>
       <c r="S5" s="16"/>
       <c r="T5" s="14"/>
       <c r="U5" s="15"/>
       <c r="V5" s="16"/>
       <c r="W5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="14"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="14"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="31">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>7288</v>
+        <v>8959</v>
       </c>
       <c r="AM5" s="15">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>6583</v>
+        <v>8120</v>
       </c>
       <c r="AN5" s="35">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>13871</v>
+        <v>17079</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="71">
         <v>493</v>
       </c>
       <c r="C6" s="72">
         <v>446</v>
       </c>
       <c r="D6" s="73">
         <v>939</v>
       </c>
       <c r="E6" s="14">
         <v>505</v>
       </c>
       <c r="F6" s="15">
         <v>504</v>
       </c>
       <c r="G6" s="16">
         <v>1009</v>
       </c>
       <c r="H6" s="14">
         <v>597</v>
       </c>
       <c r="I6" s="15">
         <v>956</v>
       </c>
       <c r="J6" s="16">
         <v>1553</v>
       </c>
       <c r="K6" s="14">
         <v>594</v>
       </c>
       <c r="L6" s="15">
         <v>873</v>
       </c>
       <c r="M6" s="16">
         <v>1467</v>
       </c>
-      <c r="N6" s="14"/>
-[...1 lines deleted...]
-      <c r="P6" s="16"/>
+      <c r="N6" s="14">
+        <v>505</v>
+      </c>
+      <c r="O6" s="15">
+        <v>509</v>
+      </c>
+      <c r="P6" s="16">
+        <v>1014</v>
+      </c>
       <c r="Q6" s="14"/>
       <c r="R6" s="15"/>
       <c r="S6" s="16"/>
       <c r="T6" s="14"/>
       <c r="U6" s="15"/>
       <c r="V6" s="16"/>
       <c r="W6" s="14"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="16"/>
       <c r="AL6" s="31">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>2189</v>
+        <v>2694</v>
       </c>
       <c r="AM6" s="15">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>2779</v>
+        <v>3288</v>
       </c>
       <c r="AN6" s="35">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>4968</v>
+        <v>5982</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="71">
         <v>443</v>
       </c>
       <c r="C7" s="72">
         <v>465</v>
       </c>
       <c r="D7" s="73">
         <v>908</v>
       </c>
       <c r="E7" s="14">
         <v>427</v>
       </c>
       <c r="F7" s="15">
         <v>439</v>
       </c>
       <c r="G7" s="16">
         <v>866</v>
       </c>
       <c r="H7" s="14">
         <v>530</v>
       </c>
       <c r="I7" s="15">
         <v>736</v>
       </c>
       <c r="J7" s="16">
         <v>1266</v>
       </c>
       <c r="K7" s="14">
         <v>529</v>
       </c>
       <c r="L7" s="15">
         <v>721</v>
       </c>
       <c r="M7" s="16">
         <v>1250</v>
       </c>
-      <c r="N7" s="14"/>
-[...1 lines deleted...]
-      <c r="P7" s="16"/>
+      <c r="N7" s="14">
+        <v>485</v>
+      </c>
+      <c r="O7" s="15">
+        <v>614</v>
+      </c>
+      <c r="P7" s="16">
+        <v>1099</v>
+      </c>
       <c r="Q7" s="14"/>
       <c r="R7" s="15"/>
       <c r="S7" s="16"/>
       <c r="T7" s="14"/>
       <c r="U7" s="15"/>
       <c r="V7" s="16"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="14"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="14"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="16"/>
       <c r="AL7" s="31">
         <f t="shared" si="0"/>
-        <v>1929</v>
+        <v>2414</v>
       </c>
       <c r="AM7" s="15">
         <f t="shared" si="1"/>
-        <v>2361</v>
+        <v>2975</v>
       </c>
       <c r="AN7" s="35">
         <f t="shared" si="2"/>
-        <v>4290</v>
+        <v>5389</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="71">
         <v>436</v>
       </c>
       <c r="C8" s="72">
         <v>413</v>
       </c>
       <c r="D8" s="73">
         <v>849</v>
       </c>
       <c r="E8" s="14">
         <v>418</v>
       </c>
       <c r="F8" s="15">
         <v>440</v>
       </c>
       <c r="G8" s="16">
         <v>858</v>
       </c>
       <c r="H8" s="14">
         <v>568</v>
       </c>
       <c r="I8" s="15">
         <v>667</v>
       </c>
       <c r="J8" s="16">
         <v>1235</v>
       </c>
       <c r="K8" s="14">
         <v>564</v>
       </c>
       <c r="L8" s="15">
         <v>683</v>
       </c>
       <c r="M8" s="16">
         <v>1247</v>
       </c>
-      <c r="N8" s="14"/>
-[...1 lines deleted...]
-      <c r="P8" s="16"/>
+      <c r="N8" s="14">
+        <v>475</v>
+      </c>
+      <c r="O8" s="15">
+        <v>580</v>
+      </c>
+      <c r="P8" s="16">
+        <v>1055</v>
+      </c>
       <c r="Q8" s="14"/>
       <c r="R8" s="15"/>
       <c r="S8" s="16"/>
       <c r="T8" s="14"/>
       <c r="U8" s="15"/>
       <c r="V8" s="16"/>
       <c r="W8" s="14"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="15"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="14"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="14"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="16"/>
       <c r="AL8" s="31">
         <f t="shared" si="0"/>
-        <v>1986</v>
+        <v>2461</v>
       </c>
       <c r="AM8" s="15">
         <f t="shared" si="1"/>
-        <v>2203</v>
+        <v>2783</v>
       </c>
       <c r="AN8" s="35">
         <f t="shared" si="2"/>
-        <v>4189</v>
+        <v>5244</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="74">
         <v>427</v>
       </c>
       <c r="C9" s="75">
         <v>410</v>
       </c>
       <c r="D9" s="76">
         <v>837</v>
       </c>
       <c r="E9" s="21">
         <v>409</v>
       </c>
       <c r="F9" s="22">
         <v>397</v>
       </c>
       <c r="G9" s="23">
         <v>806</v>
       </c>
       <c r="H9" s="21">
         <v>502</v>
       </c>
       <c r="I9" s="22">
         <v>675</v>
       </c>
       <c r="J9" s="23">
         <v>1177</v>
       </c>
       <c r="K9" s="21">
         <v>470</v>
       </c>
       <c r="L9" s="22">
         <v>736</v>
       </c>
       <c r="M9" s="23">
         <v>1206</v>
       </c>
-      <c r="N9" s="21"/>
-[...1 lines deleted...]
-      <c r="P9" s="23"/>
+      <c r="N9" s="21">
+        <v>460</v>
+      </c>
+      <c r="O9" s="22">
+        <v>502</v>
+      </c>
+      <c r="P9" s="23">
+        <v>962</v>
+      </c>
       <c r="Q9" s="21"/>
       <c r="R9" s="22"/>
       <c r="S9" s="23"/>
       <c r="T9" s="21"/>
       <c r="U9" s="22"/>
       <c r="V9" s="23"/>
       <c r="W9" s="21"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="23"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="23"/>
       <c r="AL9" s="32">
         <f t="shared" si="0"/>
-        <v>1808</v>
+        <v>2268</v>
       </c>
       <c r="AM9" s="22">
         <f t="shared" si="1"/>
-        <v>2218</v>
+        <v>2720</v>
       </c>
       <c r="AN9" s="36">
         <f t="shared" si="2"/>
-        <v>4026</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="77">
         <v>3600</v>
       </c>
       <c r="C10" s="78">
         <v>3215</v>
       </c>
       <c r="D10" s="79">
         <v>6815</v>
       </c>
       <c r="E10" s="24">
         <v>3445</v>
       </c>
       <c r="F10" s="25">
         <v>3307</v>
       </c>
       <c r="G10" s="26">
         <v>6752</v>
       </c>
       <c r="H10" s="24">
         <v>4179</v>
       </c>
       <c r="I10" s="25">
         <v>4866</v>
       </c>
       <c r="J10" s="26">
         <v>9045</v>
       </c>
       <c r="K10" s="24">
         <v>3976</v>
       </c>
       <c r="L10" s="25">
         <v>4756</v>
       </c>
       <c r="M10" s="26">
         <v>8732</v>
       </c>
-      <c r="N10" s="24"/>
-[...1 lines deleted...]
-      <c r="P10" s="26"/>
+      <c r="N10" s="24">
+        <v>3596</v>
+      </c>
+      <c r="O10" s="25">
+        <v>3742</v>
+      </c>
+      <c r="P10" s="26">
+        <v>7338</v>
+      </c>
       <c r="Q10" s="24"/>
       <c r="R10" s="25"/>
       <c r="S10" s="26"/>
       <c r="T10" s="24"/>
       <c r="U10" s="25"/>
       <c r="V10" s="26"/>
       <c r="W10" s="24"/>
       <c r="X10" s="25"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="25"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="25"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="25"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="33">
         <f t="shared" si="0"/>
-        <v>15200</v>
+        <v>18796</v>
       </c>
       <c r="AM10" s="25">
         <f t="shared" si="1"/>
-        <v>16144</v>
+        <v>19886</v>
       </c>
       <c r="AN10" s="34">
         <f t="shared" si="2"/>
-        <v>31344</v>
+        <v>38682</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="57"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AK150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O143" sqref="O143"/>
+      <selection activeCell="B135" sqref="B135:AH135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
     </row>
     <row r="2" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="95" t="s">
+      <c r="B2" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="95"/>
-[...30 lines deleted...]
-      <c r="AH2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+      <c r="AA2" s="96"/>
+      <c r="AB2" s="96"/>
+      <c r="AC2" s="96"/>
+      <c r="AD2" s="96"/>
+      <c r="AE2" s="96"/>
+      <c r="AF2" s="96"/>
+      <c r="AG2" s="96"/>
+      <c r="AH2" s="97"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="99"/>
-[...34 lines deleted...]
-      <c r="AH3" s="98"/>
+      <c r="A3" s="95"/>
+      <c r="B3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="102"/>
+      <c r="P3" s="102"/>
+      <c r="Q3" s="102"/>
+      <c r="R3" s="102"/>
+      <c r="S3" s="102"/>
+      <c r="T3" s="102"/>
+      <c r="U3" s="102"/>
+      <c r="V3" s="102"/>
+      <c r="W3" s="102"/>
+      <c r="X3" s="102"/>
+      <c r="Y3" s="102"/>
+      <c r="Z3" s="102"/>
+      <c r="AA3" s="102"/>
+      <c r="AB3" s="102"/>
+      <c r="AC3" s="102"/>
+      <c r="AD3" s="102"/>
+      <c r="AE3" s="102"/>
+      <c r="AF3" s="102"/>
+      <c r="AG3" s="102"/>
+      <c r="AH3" s="103"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="92"/>
-      <c r="B4" s="89" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="93"/>
-[...1 lines deleted...]
-      <c r="E4" s="89" t="s">
+      <c r="C4" s="87"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="93"/>
-[...1 lines deleted...]
-      <c r="H4" s="89" t="s">
+      <c r="F4" s="87"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="93"/>
-[...1 lines deleted...]
-      <c r="K4" s="89" t="s">
+      <c r="I4" s="87"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="93"/>
-[...1 lines deleted...]
-      <c r="N4" s="89" t="s">
+      <c r="L4" s="87"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="93"/>
-[...1 lines deleted...]
-      <c r="Q4" s="89" t="s">
+      <c r="O4" s="87"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="93"/>
-[...1 lines deleted...]
-      <c r="T4" s="89" t="s">
+      <c r="R4" s="87"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="93"/>
-[...1 lines deleted...]
-      <c r="W4" s="89" t="s">
+      <c r="U4" s="87"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="93"/>
-[...1 lines deleted...]
-      <c r="Z4" s="89" t="s">
+      <c r="X4" s="87"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA4" s="93"/>
-[...1 lines deleted...]
-      <c r="AC4" s="89" t="s">
+      <c r="AA4" s="87"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="93"/>
-[...5 lines deleted...]
-      <c r="AH4" s="94"/>
+      <c r="AD4" s="87"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG4" s="87"/>
+      <c r="AH4" s="88"/>
     </row>
     <row r="5" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A5" s="92"/>
+      <c r="A5" s="85"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4246,187 +4282,187 @@
       </c>
       <c r="AC11" s="77">
         <v>403</v>
       </c>
       <c r="AD11" s="78">
         <v>349</v>
       </c>
       <c r="AE11" s="79">
         <v>752</v>
       </c>
       <c r="AF11" s="77">
         <f t="shared" si="3"/>
         <v>3600</v>
       </c>
       <c r="AG11" s="78">
         <f t="shared" si="1"/>
         <v>3215</v>
       </c>
       <c r="AH11" s="79">
         <f t="shared" si="2"/>
         <v>6815</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="91" t="s">
+      <c r="A13" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="100" t="s">
+      <c r="B13" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="100"/>
-[...30 lines deleted...]
-      <c r="AH13" s="100"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="101"/>
+      <c r="J13" s="101"/>
+      <c r="K13" s="101"/>
+      <c r="L13" s="101"/>
+      <c r="M13" s="101"/>
+      <c r="N13" s="101"/>
+      <c r="O13" s="101"/>
+      <c r="P13" s="101"/>
+      <c r="Q13" s="101"/>
+      <c r="R13" s="101"/>
+      <c r="S13" s="101"/>
+      <c r="T13" s="101"/>
+      <c r="U13" s="101"/>
+      <c r="V13" s="101"/>
+      <c r="W13" s="101"/>
+      <c r="X13" s="101"/>
+      <c r="Y13" s="101"/>
+      <c r="Z13" s="101"/>
+      <c r="AA13" s="101"/>
+      <c r="AB13" s="101"/>
+      <c r="AC13" s="101"/>
+      <c r="AD13" s="101"/>
+      <c r="AE13" s="101"/>
+      <c r="AF13" s="101"/>
+      <c r="AG13" s="101"/>
+      <c r="AH13" s="101"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="99"/>
-      <c r="B14" s="101" t="s">
+      <c r="A14" s="95"/>
+      <c r="B14" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="101"/>
-[...30 lines deleted...]
-      <c r="AH14" s="101"/>
+      <c r="C14" s="98"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
+      <c r="N14" s="98"/>
+      <c r="O14" s="98"/>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="98"/>
+      <c r="R14" s="98"/>
+      <c r="S14" s="98"/>
+      <c r="T14" s="98"/>
+      <c r="U14" s="98"/>
+      <c r="V14" s="98"/>
+      <c r="W14" s="98"/>
+      <c r="X14" s="98"/>
+      <c r="Y14" s="98"/>
+      <c r="Z14" s="98"/>
+      <c r="AA14" s="98"/>
+      <c r="AB14" s="98"/>
+      <c r="AC14" s="98"/>
+      <c r="AD14" s="98"/>
+      <c r="AE14" s="98"/>
+      <c r="AF14" s="98"/>
+      <c r="AG14" s="98"/>
+      <c r="AH14" s="98"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="92"/>
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="93"/>
-[...1 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="87"/>
+      <c r="D15" s="94"/>
+      <c r="E15" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="93"/>
-[...1 lines deleted...]
-      <c r="H15" s="89" t="s">
+      <c r="F15" s="87"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="93"/>
-[...1 lines deleted...]
-      <c r="K15" s="89" t="s">
+      <c r="I15" s="87"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="93"/>
-[...1 lines deleted...]
-      <c r="N15" s="89" t="s">
+      <c r="L15" s="87"/>
+      <c r="M15" s="88"/>
+      <c r="N15" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="93"/>
-[...1 lines deleted...]
-      <c r="Q15" s="89" t="s">
+      <c r="O15" s="87"/>
+      <c r="P15" s="88"/>
+      <c r="Q15" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R15" s="93"/>
-[...1 lines deleted...]
-      <c r="T15" s="89" t="s">
+      <c r="R15" s="87"/>
+      <c r="S15" s="88"/>
+      <c r="T15" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U15" s="93"/>
-[...1 lines deleted...]
-      <c r="W15" s="89" t="s">
+      <c r="U15" s="87"/>
+      <c r="V15" s="88"/>
+      <c r="W15" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="93"/>
-[...1 lines deleted...]
-      <c r="Z15" s="89" t="s">
+      <c r="X15" s="87"/>
+      <c r="Y15" s="88"/>
+      <c r="Z15" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="93"/>
-[...1 lines deleted...]
-      <c r="AC15" s="89" t="s">
+      <c r="AA15" s="87"/>
+      <c r="AB15" s="88"/>
+      <c r="AC15" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD15" s="93"/>
-[...5 lines deleted...]
-      <c r="AH15" s="94"/>
+      <c r="AD15" s="87"/>
+      <c r="AE15" s="88"/>
+      <c r="AF15" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="87"/>
+      <c r="AH15" s="88"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A16" s="92"/>
+      <c r="A16" s="85"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -5126,187 +5162,187 @@
         <v>570</v>
       </c>
       <c r="AC22" s="24">
         <v>358</v>
       </c>
       <c r="AD22" s="25">
         <v>343</v>
       </c>
       <c r="AE22" s="26">
         <v>701</v>
       </c>
       <c r="AF22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="AG22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="AH22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="102" t="s">
+      <c r="A24" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="100" t="s">
+      <c r="B24" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="100"/>
-[...30 lines deleted...]
-      <c r="AH24" s="100"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="101"/>
+      <c r="V24" s="101"/>
+      <c r="W24" s="101"/>
+      <c r="X24" s="101"/>
+      <c r="Y24" s="101"/>
+      <c r="Z24" s="101"/>
+      <c r="AA24" s="101"/>
+      <c r="AB24" s="101"/>
+      <c r="AC24" s="101"/>
+      <c r="AD24" s="101"/>
+      <c r="AE24" s="101"/>
+      <c r="AF24" s="101"/>
+      <c r="AG24" s="101"/>
+      <c r="AH24" s="101"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="102"/>
-      <c r="B25" s="101" t="s">
+      <c r="A25" s="100"/>
+      <c r="B25" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="101"/>
-[...30 lines deleted...]
-      <c r="AH25" s="101"/>
+      <c r="C25" s="98"/>
+      <c r="D25" s="98"/>
+      <c r="E25" s="98"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="98"/>
+      <c r="I25" s="98"/>
+      <c r="J25" s="98"/>
+      <c r="K25" s="98"/>
+      <c r="L25" s="98"/>
+      <c r="M25" s="98"/>
+      <c r="N25" s="98"/>
+      <c r="O25" s="98"/>
+      <c r="P25" s="98"/>
+      <c r="Q25" s="98"/>
+      <c r="R25" s="98"/>
+      <c r="S25" s="98"/>
+      <c r="T25" s="98"/>
+      <c r="U25" s="98"/>
+      <c r="V25" s="98"/>
+      <c r="W25" s="98"/>
+      <c r="X25" s="98"/>
+      <c r="Y25" s="98"/>
+      <c r="Z25" s="98"/>
+      <c r="AA25" s="98"/>
+      <c r="AB25" s="98"/>
+      <c r="AC25" s="98"/>
+      <c r="AD25" s="98"/>
+      <c r="AE25" s="98"/>
+      <c r="AF25" s="98"/>
+      <c r="AG25" s="98"/>
+      <c r="AH25" s="98"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="102"/>
-      <c r="B26" s="89" t="s">
+      <c r="A26" s="100"/>
+      <c r="B26" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="93"/>
-[...1 lines deleted...]
-      <c r="E26" s="89" t="s">
+      <c r="C26" s="87"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="93"/>
-[...1 lines deleted...]
-      <c r="H26" s="89" t="s">
+      <c r="F26" s="87"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="93"/>
-[...1 lines deleted...]
-      <c r="K26" s="89" t="s">
+      <c r="I26" s="87"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L26" s="93"/>
-[...1 lines deleted...]
-      <c r="N26" s="89" t="s">
+      <c r="L26" s="87"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="93"/>
-[...1 lines deleted...]
-      <c r="Q26" s="89" t="s">
+      <c r="O26" s="87"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R26" s="93"/>
-[...1 lines deleted...]
-      <c r="T26" s="89" t="s">
+      <c r="R26" s="87"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U26" s="93"/>
-[...1 lines deleted...]
-      <c r="W26" s="89" t="s">
+      <c r="U26" s="87"/>
+      <c r="V26" s="88"/>
+      <c r="W26" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X26" s="93"/>
-[...1 lines deleted...]
-      <c r="Z26" s="89" t="s">
+      <c r="X26" s="87"/>
+      <c r="Y26" s="88"/>
+      <c r="Z26" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="93"/>
-[...1 lines deleted...]
-      <c r="AC26" s="89" t="s">
+      <c r="AA26" s="87"/>
+      <c r="AB26" s="88"/>
+      <c r="AC26" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD26" s="93"/>
-[...5 lines deleted...]
-      <c r="AH26" s="94"/>
+      <c r="AD26" s="87"/>
+      <c r="AE26" s="88"/>
+      <c r="AF26" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="87"/>
+      <c r="AH26" s="88"/>
     </row>
     <row r="27" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A27" s="102"/>
+      <c r="A27" s="100"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -6006,187 +6042,187 @@
         <v>830</v>
       </c>
       <c r="AC33" s="54">
         <v>462</v>
       </c>
       <c r="AD33" s="49">
         <v>544</v>
       </c>
       <c r="AE33" s="56">
         <v>1006</v>
       </c>
       <c r="AF33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="AG33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="AH33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="102" t="s">
+      <c r="A35" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="100" t="s">
+      <c r="B35" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="100"/>
-[...30 lines deleted...]
-      <c r="AH35" s="100"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="101"/>
+      <c r="K35" s="101"/>
+      <c r="L35" s="101"/>
+      <c r="M35" s="101"/>
+      <c r="N35" s="101"/>
+      <c r="O35" s="101"/>
+      <c r="P35" s="101"/>
+      <c r="Q35" s="101"/>
+      <c r="R35" s="101"/>
+      <c r="S35" s="101"/>
+      <c r="T35" s="101"/>
+      <c r="U35" s="101"/>
+      <c r="V35" s="101"/>
+      <c r="W35" s="101"/>
+      <c r="X35" s="101"/>
+      <c r="Y35" s="101"/>
+      <c r="Z35" s="101"/>
+      <c r="AA35" s="101"/>
+      <c r="AB35" s="101"/>
+      <c r="AC35" s="101"/>
+      <c r="AD35" s="101"/>
+      <c r="AE35" s="101"/>
+      <c r="AF35" s="101"/>
+      <c r="AG35" s="101"/>
+      <c r="AH35" s="101"/>
     </row>
     <row r="36" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="102"/>
-      <c r="B36" s="101" t="s">
+      <c r="A36" s="100"/>
+      <c r="B36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="101"/>
-[...30 lines deleted...]
-      <c r="AH36" s="101"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="98"/>
+      <c r="S36" s="98"/>
+      <c r="T36" s="98"/>
+      <c r="U36" s="98"/>
+      <c r="V36" s="98"/>
+      <c r="W36" s="98"/>
+      <c r="X36" s="98"/>
+      <c r="Y36" s="98"/>
+      <c r="Z36" s="98"/>
+      <c r="AA36" s="98"/>
+      <c r="AB36" s="98"/>
+      <c r="AC36" s="98"/>
+      <c r="AD36" s="98"/>
+      <c r="AE36" s="98"/>
+      <c r="AF36" s="98"/>
+      <c r="AG36" s="98"/>
+      <c r="AH36" s="98"/>
     </row>
     <row r="37" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="102"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="100"/>
+      <c r="B37" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="93"/>
-[...1 lines deleted...]
-      <c r="E37" s="89" t="s">
+      <c r="C37" s="87"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F37" s="93"/>
-[...1 lines deleted...]
-      <c r="H37" s="89" t="s">
+      <c r="F37" s="87"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="93"/>
-[...1 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="87"/>
+      <c r="J37" s="88"/>
+      <c r="K37" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L37" s="93"/>
-[...1 lines deleted...]
-      <c r="N37" s="89" t="s">
+      <c r="L37" s="87"/>
+      <c r="M37" s="88"/>
+      <c r="N37" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O37" s="93"/>
-[...1 lines deleted...]
-      <c r="Q37" s="89" t="s">
+      <c r="O37" s="87"/>
+      <c r="P37" s="88"/>
+      <c r="Q37" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R37" s="93"/>
-[...1 lines deleted...]
-      <c r="T37" s="89" t="s">
+      <c r="R37" s="87"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U37" s="93"/>
-[...1 lines deleted...]
-      <c r="W37" s="89" t="s">
+      <c r="U37" s="87"/>
+      <c r="V37" s="88"/>
+      <c r="W37" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X37" s="93"/>
-[...1 lines deleted...]
-      <c r="Z37" s="89" t="s">
+      <c r="X37" s="87"/>
+      <c r="Y37" s="88"/>
+      <c r="Z37" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="93"/>
-[...1 lines deleted...]
-      <c r="AC37" s="89" t="s">
+      <c r="AA37" s="87"/>
+      <c r="AB37" s="88"/>
+      <c r="AC37" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD37" s="93"/>
-[...5 lines deleted...]
-      <c r="AH37" s="94"/>
+      <c r="AD37" s="87"/>
+      <c r="AE37" s="88"/>
+      <c r="AF37" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG37" s="87"/>
+      <c r="AH37" s="88"/>
     </row>
     <row r="38" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A38" s="102"/>
+      <c r="A38" s="100"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -6885,189 +6921,188 @@
       <c r="AB44" s="56">
         <v>875</v>
       </c>
       <c r="AC44" s="54">
         <v>446</v>
       </c>
       <c r="AD44" s="49">
         <v>539</v>
       </c>
       <c r="AE44" s="56">
         <v>985</v>
       </c>
       <c r="AF44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="AG44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="AH44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
-    <row r="45" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A46" s="102" t="s">
+    <row r="46" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="100" t="s">
+      <c r="B46" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="100"/>
-[...34 lines deleted...]
-      <c r="B47" s="101" t="s">
+      <c r="C46" s="101"/>
+      <c r="D46" s="101"/>
+      <c r="E46" s="101"/>
+      <c r="F46" s="101"/>
+      <c r="G46" s="101"/>
+      <c r="H46" s="101"/>
+      <c r="I46" s="101"/>
+      <c r="J46" s="101"/>
+      <c r="K46" s="101"/>
+      <c r="L46" s="101"/>
+      <c r="M46" s="101"/>
+      <c r="N46" s="101"/>
+      <c r="O46" s="101"/>
+      <c r="P46" s="101"/>
+      <c r="Q46" s="101"/>
+      <c r="R46" s="101"/>
+      <c r="S46" s="101"/>
+      <c r="T46" s="101"/>
+      <c r="U46" s="101"/>
+      <c r="V46" s="101"/>
+      <c r="W46" s="101"/>
+      <c r="X46" s="101"/>
+      <c r="Y46" s="101"/>
+      <c r="Z46" s="101"/>
+      <c r="AA46" s="101"/>
+      <c r="AB46" s="101"/>
+      <c r="AC46" s="101"/>
+      <c r="AD46" s="101"/>
+      <c r="AE46" s="101"/>
+      <c r="AF46" s="101"/>
+      <c r="AG46" s="101"/>
+      <c r="AH46" s="101"/>
+    </row>
+    <row r="47" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="100"/>
+      <c r="B47" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="101"/>
-[...34 lines deleted...]
-      <c r="B48" s="89" t="s">
+      <c r="C47" s="98"/>
+      <c r="D47" s="98"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="98"/>
+      <c r="I47" s="98"/>
+      <c r="J47" s="98"/>
+      <c r="K47" s="98"/>
+      <c r="L47" s="98"/>
+      <c r="M47" s="98"/>
+      <c r="N47" s="98"/>
+      <c r="O47" s="98"/>
+      <c r="P47" s="98"/>
+      <c r="Q47" s="98"/>
+      <c r="R47" s="98"/>
+      <c r="S47" s="98"/>
+      <c r="T47" s="98"/>
+      <c r="U47" s="98"/>
+      <c r="V47" s="98"/>
+      <c r="W47" s="98"/>
+      <c r="X47" s="98"/>
+      <c r="Y47" s="98"/>
+      <c r="Z47" s="98"/>
+      <c r="AA47" s="98"/>
+      <c r="AB47" s="98"/>
+      <c r="AC47" s="98"/>
+      <c r="AD47" s="98"/>
+      <c r="AE47" s="98"/>
+      <c r="AF47" s="98"/>
+      <c r="AG47" s="98"/>
+      <c r="AH47" s="98"/>
+    </row>
+    <row r="48" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="100"/>
+      <c r="B48" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="93"/>
-[...1 lines deleted...]
-      <c r="E48" s="89" t="s">
+      <c r="C48" s="87"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="93"/>
-[...1 lines deleted...]
-      <c r="H48" s="89" t="s">
+      <c r="F48" s="87"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I48" s="93"/>
-[...1 lines deleted...]
-      <c r="K48" s="89" t="s">
+      <c r="I48" s="87"/>
+      <c r="J48" s="88"/>
+      <c r="K48" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L48" s="93"/>
-[...1 lines deleted...]
-      <c r="N48" s="89" t="s">
+      <c r="L48" s="87"/>
+      <c r="M48" s="88"/>
+      <c r="N48" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O48" s="93"/>
-[...1 lines deleted...]
-      <c r="Q48" s="89" t="s">
+      <c r="O48" s="87"/>
+      <c r="P48" s="88"/>
+      <c r="Q48" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R48" s="93"/>
-[...1 lines deleted...]
-      <c r="T48" s="89" t="s">
+      <c r="R48" s="87"/>
+      <c r="S48" s="88"/>
+      <c r="T48" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U48" s="93"/>
-[...1 lines deleted...]
-      <c r="W48" s="89" t="s">
+      <c r="U48" s="87"/>
+      <c r="V48" s="88"/>
+      <c r="W48" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X48" s="93"/>
-[...1 lines deleted...]
-      <c r="Z48" s="89" t="s">
+      <c r="X48" s="87"/>
+      <c r="Y48" s="88"/>
+      <c r="Z48" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA48" s="93"/>
-[...1 lines deleted...]
-      <c r="AC48" s="89" t="s">
+      <c r="AA48" s="87"/>
+      <c r="AB48" s="88"/>
+      <c r="AC48" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD48" s="93"/>
-[...8 lines deleted...]
-      <c r="A49" s="102"/>
+      <c r="AD48" s="87"/>
+      <c r="AE48" s="88"/>
+      <c r="AF48" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG48" s="87"/>
+      <c r="AH48" s="88"/>
+    </row>
+    <row r="49" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A49" s="100"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -7124,471 +7159,831 @@
       <c r="AA49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AC49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AF49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH49" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="9"/>
-[...28 lines deleted...]
-      <c r="AE50" s="12"/>
+      <c r="B50" s="9">
+        <v>25</v>
+      </c>
+      <c r="C50" s="1">
+        <v>33</v>
+      </c>
+      <c r="D50" s="13">
+        <v>58</v>
+      </c>
+      <c r="E50" s="9">
+        <v>192</v>
+      </c>
+      <c r="F50" s="1">
+        <v>172</v>
+      </c>
+      <c r="G50" s="12">
+        <v>364</v>
+      </c>
+      <c r="H50" s="9">
+        <v>200</v>
+      </c>
+      <c r="I50" s="1">
+        <v>178</v>
+      </c>
+      <c r="J50" s="12">
+        <v>378</v>
+      </c>
+      <c r="K50" s="9">
+        <v>182</v>
+      </c>
+      <c r="L50" s="1">
+        <v>193</v>
+      </c>
+      <c r="M50" s="12">
+        <v>375</v>
+      </c>
+      <c r="N50" s="9">
+        <v>246</v>
+      </c>
+      <c r="O50" s="1">
+        <v>217</v>
+      </c>
+      <c r="P50" s="12">
+        <v>463</v>
+      </c>
+      <c r="Q50" s="9">
+        <v>205</v>
+      </c>
+      <c r="R50" s="1">
+        <v>207</v>
+      </c>
+      <c r="S50" s="12">
+        <v>412</v>
+      </c>
+      <c r="T50" s="9">
+        <v>156</v>
+      </c>
+      <c r="U50" s="1">
+        <v>155</v>
+      </c>
+      <c r="V50" s="12">
+        <v>311</v>
+      </c>
+      <c r="W50" s="9">
+        <v>154</v>
+      </c>
+      <c r="X50" s="1">
+        <v>156</v>
+      </c>
+      <c r="Y50" s="12">
+        <v>310</v>
+      </c>
+      <c r="Z50" s="9">
+        <v>132</v>
+      </c>
+      <c r="AA50" s="1">
+        <v>123</v>
+      </c>
+      <c r="AB50" s="12">
+        <v>255</v>
+      </c>
+      <c r="AC50" s="9">
+        <v>179</v>
+      </c>
+      <c r="AD50" s="1">
+        <v>103</v>
+      </c>
+      <c r="AE50" s="12">
+        <v>282</v>
+      </c>
       <c r="AF50" s="9">
         <f>SUM(B50,E50,H50,K50,N50,Q50,T50,W50,Z50,AC50)</f>
-        <v>0</v>
+        <v>1671</v>
       </c>
       <c r="AG50" s="1">
         <f t="shared" ref="AG50:AG55" si="13">SUM(C50,F50,I50,L50,O50,R50,U50,X50,AA50,AD50)</f>
-        <v>0</v>
+        <v>1537</v>
       </c>
       <c r="AH50" s="12">
         <f t="shared" ref="AH50:AH55" si="14">SUM(D50,G50,J50,M50,P50,S50,V50,Y50,AB50,AE50)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="9"/>
-[...28 lines deleted...]
-      <c r="AE51" s="12"/>
+      <c r="B51" s="9">
+        <v>7</v>
+      </c>
+      <c r="C51" s="1">
+        <v>11</v>
+      </c>
+      <c r="D51" s="13">
+        <v>18</v>
+      </c>
+      <c r="E51" s="9">
+        <v>53</v>
+      </c>
+      <c r="F51" s="1">
+        <v>48</v>
+      </c>
+      <c r="G51" s="12">
+        <v>101</v>
+      </c>
+      <c r="H51" s="9">
+        <v>44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>38</v>
+      </c>
+      <c r="J51" s="12">
+        <v>82</v>
+      </c>
+      <c r="K51" s="9">
+        <v>50</v>
+      </c>
+      <c r="L51" s="1">
+        <v>62</v>
+      </c>
+      <c r="M51" s="12">
+        <v>112</v>
+      </c>
+      <c r="N51" s="9">
+        <v>59</v>
+      </c>
+      <c r="O51" s="1">
+        <v>76</v>
+      </c>
+      <c r="P51" s="12">
+        <v>135</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>65</v>
+      </c>
+      <c r="R51" s="1">
+        <v>50</v>
+      </c>
+      <c r="S51" s="12">
+        <v>115</v>
+      </c>
+      <c r="T51" s="9">
+        <v>46</v>
+      </c>
+      <c r="U51" s="1">
+        <v>40</v>
+      </c>
+      <c r="V51" s="12">
+        <v>86</v>
+      </c>
+      <c r="W51" s="9">
+        <v>49</v>
+      </c>
+      <c r="X51" s="1">
+        <v>59</v>
+      </c>
+      <c r="Y51" s="12">
+        <v>108</v>
+      </c>
+      <c r="Z51" s="9">
+        <v>56</v>
+      </c>
+      <c r="AA51" s="1">
+        <v>62</v>
+      </c>
+      <c r="AB51" s="12">
+        <v>118</v>
+      </c>
+      <c r="AC51" s="9">
+        <v>76</v>
+      </c>
+      <c r="AD51" s="1">
+        <v>63</v>
+      </c>
+      <c r="AE51" s="12">
+        <v>139</v>
+      </c>
       <c r="AF51" s="9">
         <f t="shared" ref="AF51:AF55" si="15">SUM(B51,E51,H51,K51,N51,Q51,T51,W51,Z51,AC51)</f>
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="AG51" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>509</v>
       </c>
       <c r="AH51" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="9"/>
-[...28 lines deleted...]
-      <c r="AE52" s="12"/>
+      <c r="B52" s="9">
+        <v>11</v>
+      </c>
+      <c r="C52" s="1">
+        <v>7</v>
+      </c>
+      <c r="D52" s="13">
+        <v>18</v>
+      </c>
+      <c r="E52" s="9">
+        <v>61</v>
+      </c>
+      <c r="F52" s="1">
+        <v>53</v>
+      </c>
+      <c r="G52" s="12">
+        <v>114</v>
+      </c>
+      <c r="H52" s="9">
+        <v>41</v>
+      </c>
+      <c r="I52" s="1">
+        <v>46</v>
+      </c>
+      <c r="J52" s="12">
+        <v>87</v>
+      </c>
+      <c r="K52" s="9">
+        <v>40</v>
+      </c>
+      <c r="L52" s="1">
+        <v>54</v>
+      </c>
+      <c r="M52" s="12">
+        <v>94</v>
+      </c>
+      <c r="N52" s="9">
+        <v>51</v>
+      </c>
+      <c r="O52" s="1">
+        <v>59</v>
+      </c>
+      <c r="P52" s="12">
+        <v>110</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>43</v>
+      </c>
+      <c r="R52" s="1">
+        <v>72</v>
+      </c>
+      <c r="S52" s="12">
+        <v>115</v>
+      </c>
+      <c r="T52" s="9">
+        <v>43</v>
+      </c>
+      <c r="U52" s="1">
+        <v>64</v>
+      </c>
+      <c r="V52" s="12">
+        <v>107</v>
+      </c>
+      <c r="W52" s="9">
+        <v>56</v>
+      </c>
+      <c r="X52" s="1">
+        <v>70</v>
+      </c>
+      <c r="Y52" s="12">
+        <v>126</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>49</v>
+      </c>
+      <c r="AA52" s="1">
+        <v>89</v>
+      </c>
+      <c r="AB52" s="12">
+        <v>138</v>
+      </c>
+      <c r="AC52" s="9">
+        <v>90</v>
+      </c>
+      <c r="AD52" s="1">
+        <v>100</v>
+      </c>
+      <c r="AE52" s="12">
+        <v>190</v>
+      </c>
       <c r="AF52" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>485</v>
       </c>
       <c r="AG52" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="AH52" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="9"/>
-[...28 lines deleted...]
-      <c r="AE53" s="12"/>
+      <c r="B53" s="9">
+        <v>9</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10</v>
+      </c>
+      <c r="D53" s="13">
+        <v>19</v>
+      </c>
+      <c r="E53" s="9">
+        <v>43</v>
+      </c>
+      <c r="F53" s="1">
+        <v>51</v>
+      </c>
+      <c r="G53" s="12">
+        <v>94</v>
+      </c>
+      <c r="H53" s="9">
+        <v>56</v>
+      </c>
+      <c r="I53" s="1">
+        <v>43</v>
+      </c>
+      <c r="J53" s="12">
+        <v>99</v>
+      </c>
+      <c r="K53" s="9">
+        <v>48</v>
+      </c>
+      <c r="L53" s="1">
+        <v>45</v>
+      </c>
+      <c r="M53" s="12">
+        <v>93</v>
+      </c>
+      <c r="N53" s="9">
+        <v>70</v>
+      </c>
+      <c r="O53" s="1">
+        <v>67</v>
+      </c>
+      <c r="P53" s="12">
+        <v>137</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>53</v>
+      </c>
+      <c r="R53" s="1">
+        <v>68</v>
+      </c>
+      <c r="S53" s="12">
+        <v>121</v>
+      </c>
+      <c r="T53" s="9">
+        <v>37</v>
+      </c>
+      <c r="U53" s="1">
+        <v>61</v>
+      </c>
+      <c r="V53" s="12">
+        <v>98</v>
+      </c>
+      <c r="W53" s="9">
+        <v>55</v>
+      </c>
+      <c r="X53" s="1">
+        <v>75</v>
+      </c>
+      <c r="Y53" s="12">
+        <v>130</v>
+      </c>
+      <c r="Z53" s="9">
+        <v>46</v>
+      </c>
+      <c r="AA53" s="1">
+        <v>85</v>
+      </c>
+      <c r="AB53" s="12">
+        <v>131</v>
+      </c>
+      <c r="AC53" s="9">
+        <v>58</v>
+      </c>
+      <c r="AD53" s="1">
+        <v>75</v>
+      </c>
+      <c r="AE53" s="12">
+        <v>133</v>
+      </c>
       <c r="AF53" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>475</v>
       </c>
       <c r="AG53" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="AH53" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="51"/>
-[...28 lines deleted...]
-      <c r="AE54" s="53"/>
+      <c r="B54" s="51">
+        <v>6</v>
+      </c>
+      <c r="C54" s="45">
+        <v>9</v>
+      </c>
+      <c r="D54" s="52">
+        <v>15</v>
+      </c>
+      <c r="E54" s="51">
+        <v>52</v>
+      </c>
+      <c r="F54" s="45">
+        <v>48</v>
+      </c>
+      <c r="G54" s="53">
+        <v>100</v>
+      </c>
+      <c r="H54" s="51">
+        <v>37</v>
+      </c>
+      <c r="I54" s="45">
+        <v>41</v>
+      </c>
+      <c r="J54" s="53">
+        <v>78</v>
+      </c>
+      <c r="K54" s="51">
+        <v>57</v>
+      </c>
+      <c r="L54" s="45">
+        <v>55</v>
+      </c>
+      <c r="M54" s="53">
+        <v>112</v>
+      </c>
+      <c r="N54" s="51">
+        <v>58</v>
+      </c>
+      <c r="O54" s="45">
+        <v>66</v>
+      </c>
+      <c r="P54" s="53">
+        <v>124</v>
+      </c>
+      <c r="Q54" s="51">
+        <v>57</v>
+      </c>
+      <c r="R54" s="45">
+        <v>49</v>
+      </c>
+      <c r="S54" s="53">
+        <v>106</v>
+      </c>
+      <c r="T54" s="51">
+        <v>48</v>
+      </c>
+      <c r="U54" s="45">
+        <v>48</v>
+      </c>
+      <c r="V54" s="53">
+        <v>96</v>
+      </c>
+      <c r="W54" s="51">
+        <v>47</v>
+      </c>
+      <c r="X54" s="45">
+        <v>50</v>
+      </c>
+      <c r="Y54" s="53">
+        <v>97</v>
+      </c>
+      <c r="Z54" s="51">
+        <v>44</v>
+      </c>
+      <c r="AA54" s="45">
+        <v>54</v>
+      </c>
+      <c r="AB54" s="53">
+        <v>98</v>
+      </c>
+      <c r="AC54" s="51">
+        <v>54</v>
+      </c>
+      <c r="AD54" s="45">
+        <v>82</v>
+      </c>
+      <c r="AE54" s="53">
+        <v>136</v>
+      </c>
       <c r="AF54" s="51">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>460</v>
       </c>
       <c r="AG54" s="45">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="AH54" s="53">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="54"/>
-[...28 lines deleted...]
-      <c r="AE55" s="56"/>
+      <c r="B55" s="54">
+        <v>58</v>
+      </c>
+      <c r="C55" s="49">
+        <v>70</v>
+      </c>
+      <c r="D55" s="55">
+        <v>128</v>
+      </c>
+      <c r="E55" s="54">
+        <v>401</v>
+      </c>
+      <c r="F55" s="49">
+        <v>372</v>
+      </c>
+      <c r="G55" s="56">
+        <v>773</v>
+      </c>
+      <c r="H55" s="54">
+        <v>378</v>
+      </c>
+      <c r="I55" s="49">
+        <v>346</v>
+      </c>
+      <c r="J55" s="56">
+        <v>724</v>
+      </c>
+      <c r="K55" s="54">
+        <v>377</v>
+      </c>
+      <c r="L55" s="49">
+        <v>409</v>
+      </c>
+      <c r="M55" s="56">
+        <v>786</v>
+      </c>
+      <c r="N55" s="54">
+        <v>484</v>
+      </c>
+      <c r="O55" s="49">
+        <v>485</v>
+      </c>
+      <c r="P55" s="56">
+        <v>969</v>
+      </c>
+      <c r="Q55" s="54">
+        <v>423</v>
+      </c>
+      <c r="R55" s="49">
+        <v>446</v>
+      </c>
+      <c r="S55" s="56">
+        <v>869</v>
+      </c>
+      <c r="T55" s="54">
+        <v>330</v>
+      </c>
+      <c r="U55" s="49">
+        <v>368</v>
+      </c>
+      <c r="V55" s="56">
+        <v>698</v>
+      </c>
+      <c r="W55" s="54">
+        <v>361</v>
+      </c>
+      <c r="X55" s="49">
+        <v>410</v>
+      </c>
+      <c r="Y55" s="56">
+        <v>771</v>
+      </c>
+      <c r="Z55" s="54">
+        <v>327</v>
+      </c>
+      <c r="AA55" s="49">
+        <v>413</v>
+      </c>
+      <c r="AB55" s="56">
+        <v>740</v>
+      </c>
+      <c r="AC55" s="54">
+        <v>457</v>
+      </c>
+      <c r="AD55" s="49">
+        <v>423</v>
+      </c>
+      <c r="AE55" s="56">
+        <v>880</v>
+      </c>
       <c r="AF55" s="54">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>3596</v>
       </c>
       <c r="AG55" s="49">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>3742</v>
       </c>
       <c r="AH55" s="56">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>7338</v>
       </c>
     </row>
     <row r="56" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="102" t="s">
+      <c r="A57" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="100" t="s">
+      <c r="B57" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="100"/>
-[...30 lines deleted...]
-      <c r="AH57" s="100"/>
+      <c r="C57" s="101"/>
+      <c r="D57" s="101"/>
+      <c r="E57" s="101"/>
+      <c r="F57" s="101"/>
+      <c r="G57" s="101"/>
+      <c r="H57" s="101"/>
+      <c r="I57" s="101"/>
+      <c r="J57" s="101"/>
+      <c r="K57" s="101"/>
+      <c r="L57" s="101"/>
+      <c r="M57" s="101"/>
+      <c r="N57" s="101"/>
+      <c r="O57" s="101"/>
+      <c r="P57" s="101"/>
+      <c r="Q57" s="101"/>
+      <c r="R57" s="101"/>
+      <c r="S57" s="101"/>
+      <c r="T57" s="101"/>
+      <c r="U57" s="101"/>
+      <c r="V57" s="101"/>
+      <c r="W57" s="101"/>
+      <c r="X57" s="101"/>
+      <c r="Y57" s="101"/>
+      <c r="Z57" s="101"/>
+      <c r="AA57" s="101"/>
+      <c r="AB57" s="101"/>
+      <c r="AC57" s="101"/>
+      <c r="AD57" s="101"/>
+      <c r="AE57" s="101"/>
+      <c r="AF57" s="101"/>
+      <c r="AG57" s="101"/>
+      <c r="AH57" s="101"/>
     </row>
     <row r="58" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="102"/>
-      <c r="B58" s="101" t="s">
+      <c r="A58" s="100"/>
+      <c r="B58" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="101"/>
-[...30 lines deleted...]
-      <c r="AH58" s="101"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="98"/>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="98"/>
+      <c r="P58" s="98"/>
+      <c r="Q58" s="98"/>
+      <c r="R58" s="98"/>
+      <c r="S58" s="98"/>
+      <c r="T58" s="98"/>
+      <c r="U58" s="98"/>
+      <c r="V58" s="98"/>
+      <c r="W58" s="98"/>
+      <c r="X58" s="98"/>
+      <c r="Y58" s="98"/>
+      <c r="Z58" s="98"/>
+      <c r="AA58" s="98"/>
+      <c r="AB58" s="98"/>
+      <c r="AC58" s="98"/>
+      <c r="AD58" s="98"/>
+      <c r="AE58" s="98"/>
+      <c r="AF58" s="98"/>
+      <c r="AG58" s="98"/>
+      <c r="AH58" s="98"/>
     </row>
     <row r="59" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="102"/>
-      <c r="B59" s="89" t="s">
+      <c r="A59" s="100"/>
+      <c r="B59" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="93"/>
-[...1 lines deleted...]
-      <c r="E59" s="89" t="s">
+      <c r="C59" s="87"/>
+      <c r="D59" s="94"/>
+      <c r="E59" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F59" s="93"/>
-[...1 lines deleted...]
-      <c r="H59" s="89" t="s">
+      <c r="F59" s="87"/>
+      <c r="G59" s="88"/>
+      <c r="H59" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="93"/>
-[...1 lines deleted...]
-      <c r="K59" s="89" t="s">
+      <c r="I59" s="87"/>
+      <c r="J59" s="88"/>
+      <c r="K59" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L59" s="93"/>
-[...1 lines deleted...]
-      <c r="N59" s="89" t="s">
+      <c r="L59" s="87"/>
+      <c r="M59" s="88"/>
+      <c r="N59" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O59" s="93"/>
-[...1 lines deleted...]
-      <c r="Q59" s="89" t="s">
+      <c r="O59" s="87"/>
+      <c r="P59" s="88"/>
+      <c r="Q59" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R59" s="93"/>
-[...1 lines deleted...]
-      <c r="T59" s="89" t="s">
+      <c r="R59" s="87"/>
+      <c r="S59" s="88"/>
+      <c r="T59" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U59" s="93"/>
-[...1 lines deleted...]
-      <c r="W59" s="89" t="s">
+      <c r="U59" s="87"/>
+      <c r="V59" s="88"/>
+      <c r="W59" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X59" s="93"/>
-[...1 lines deleted...]
-      <c r="Z59" s="89" t="s">
+      <c r="X59" s="87"/>
+      <c r="Y59" s="88"/>
+      <c r="Z59" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA59" s="93"/>
-[...1 lines deleted...]
-      <c r="AC59" s="89" t="s">
+      <c r="AA59" s="87"/>
+      <c r="AB59" s="88"/>
+      <c r="AC59" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD59" s="93"/>
-[...5 lines deleted...]
-      <c r="AH59" s="94"/>
+      <c r="AD59" s="87"/>
+      <c r="AE59" s="88"/>
+      <c r="AF59" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="87"/>
+      <c r="AH59" s="88"/>
     </row>
     <row r="60" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="102"/>
+      <c r="A60" s="100"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -7964,187 +8359,187 @@
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
       <c r="W67" s="37"/>
       <c r="X67" s="37"/>
       <c r="Y67" s="37"/>
       <c r="Z67" s="37"/>
       <c r="AA67" s="37"/>
       <c r="AB67" s="37"/>
       <c r="AC67" s="37"/>
       <c r="AD67" s="37"/>
       <c r="AE67" s="37"/>
       <c r="AF67" s="37"/>
       <c r="AG67" s="37"/>
       <c r="AH67" s="37"/>
     </row>
     <row r="68" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="102" t="s">
+      <c r="A68" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="100" t="s">
+      <c r="B68" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="100"/>
-[...30 lines deleted...]
-      <c r="AH68" s="100"/>
+      <c r="C68" s="101"/>
+      <c r="D68" s="101"/>
+      <c r="E68" s="101"/>
+      <c r="F68" s="101"/>
+      <c r="G68" s="101"/>
+      <c r="H68" s="101"/>
+      <c r="I68" s="101"/>
+      <c r="J68" s="101"/>
+      <c r="K68" s="101"/>
+      <c r="L68" s="101"/>
+      <c r="M68" s="101"/>
+      <c r="N68" s="101"/>
+      <c r="O68" s="101"/>
+      <c r="P68" s="101"/>
+      <c r="Q68" s="101"/>
+      <c r="R68" s="101"/>
+      <c r="S68" s="101"/>
+      <c r="T68" s="101"/>
+      <c r="U68" s="101"/>
+      <c r="V68" s="101"/>
+      <c r="W68" s="101"/>
+      <c r="X68" s="101"/>
+      <c r="Y68" s="101"/>
+      <c r="Z68" s="101"/>
+      <c r="AA68" s="101"/>
+      <c r="AB68" s="101"/>
+      <c r="AC68" s="101"/>
+      <c r="AD68" s="101"/>
+      <c r="AE68" s="101"/>
+      <c r="AF68" s="101"/>
+      <c r="AG68" s="101"/>
+      <c r="AH68" s="101"/>
     </row>
     <row r="69" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="102"/>
-      <c r="B69" s="101" t="s">
+      <c r="A69" s="100"/>
+      <c r="B69" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="101"/>
-[...30 lines deleted...]
-      <c r="AH69" s="101"/>
+      <c r="C69" s="98"/>
+      <c r="D69" s="98"/>
+      <c r="E69" s="98"/>
+      <c r="F69" s="98"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="98"/>
+      <c r="I69" s="98"/>
+      <c r="J69" s="98"/>
+      <c r="K69" s="98"/>
+      <c r="L69" s="98"/>
+      <c r="M69" s="98"/>
+      <c r="N69" s="98"/>
+      <c r="O69" s="98"/>
+      <c r="P69" s="98"/>
+      <c r="Q69" s="98"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="98"/>
+      <c r="T69" s="98"/>
+      <c r="U69" s="98"/>
+      <c r="V69" s="98"/>
+      <c r="W69" s="98"/>
+      <c r="X69" s="98"/>
+      <c r="Y69" s="98"/>
+      <c r="Z69" s="98"/>
+      <c r="AA69" s="98"/>
+      <c r="AB69" s="98"/>
+      <c r="AC69" s="98"/>
+      <c r="AD69" s="98"/>
+      <c r="AE69" s="98"/>
+      <c r="AF69" s="98"/>
+      <c r="AG69" s="98"/>
+      <c r="AH69" s="98"/>
     </row>
     <row r="70" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="102"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="100"/>
+      <c r="B70" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C70" s="93"/>
-[...1 lines deleted...]
-      <c r="E70" s="89" t="s">
+      <c r="C70" s="87"/>
+      <c r="D70" s="94"/>
+      <c r="E70" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F70" s="93"/>
-[...1 lines deleted...]
-      <c r="H70" s="89" t="s">
+      <c r="F70" s="87"/>
+      <c r="G70" s="88"/>
+      <c r="H70" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="93"/>
-[...1 lines deleted...]
-      <c r="K70" s="89" t="s">
+      <c r="I70" s="87"/>
+      <c r="J70" s="88"/>
+      <c r="K70" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L70" s="93"/>
-[...1 lines deleted...]
-      <c r="N70" s="89" t="s">
+      <c r="L70" s="87"/>
+      <c r="M70" s="88"/>
+      <c r="N70" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O70" s="93"/>
-[...1 lines deleted...]
-      <c r="Q70" s="89" t="s">
+      <c r="O70" s="87"/>
+      <c r="P70" s="88"/>
+      <c r="Q70" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R70" s="93"/>
-[...1 lines deleted...]
-      <c r="T70" s="89" t="s">
+      <c r="R70" s="87"/>
+      <c r="S70" s="88"/>
+      <c r="T70" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U70" s="93"/>
-[...1 lines deleted...]
-      <c r="W70" s="89" t="s">
+      <c r="U70" s="87"/>
+      <c r="V70" s="88"/>
+      <c r="W70" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X70" s="93"/>
-[...1 lines deleted...]
-      <c r="Z70" s="89" t="s">
+      <c r="X70" s="87"/>
+      <c r="Y70" s="88"/>
+      <c r="Z70" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA70" s="93"/>
-[...1 lines deleted...]
-      <c r="AC70" s="89" t="s">
+      <c r="AA70" s="87"/>
+      <c r="AB70" s="88"/>
+      <c r="AC70" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD70" s="93"/>
-[...5 lines deleted...]
-      <c r="AH70" s="94"/>
+      <c r="AD70" s="87"/>
+      <c r="AE70" s="88"/>
+      <c r="AF70" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG70" s="87"/>
+      <c r="AH70" s="88"/>
     </row>
     <row r="71" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="102"/>
+      <c r="A71" s="100"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -8485,187 +8880,187 @@
       <c r="V77" s="56"/>
       <c r="W77" s="54"/>
       <c r="X77" s="49"/>
       <c r="Y77" s="56"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="49"/>
       <c r="AB77" s="56"/>
       <c r="AC77" s="54"/>
       <c r="AD77" s="49"/>
       <c r="AE77" s="56"/>
       <c r="AF77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AG77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AH77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="102" t="s">
+      <c r="A79" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="100" t="s">
+      <c r="B79" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="100"/>
-[...30 lines deleted...]
-      <c r="AH79" s="100"/>
+      <c r="C79" s="101"/>
+      <c r="D79" s="101"/>
+      <c r="E79" s="101"/>
+      <c r="F79" s="101"/>
+      <c r="G79" s="101"/>
+      <c r="H79" s="101"/>
+      <c r="I79" s="101"/>
+      <c r="J79" s="101"/>
+      <c r="K79" s="101"/>
+      <c r="L79" s="101"/>
+      <c r="M79" s="101"/>
+      <c r="N79" s="101"/>
+      <c r="O79" s="101"/>
+      <c r="P79" s="101"/>
+      <c r="Q79" s="101"/>
+      <c r="R79" s="101"/>
+      <c r="S79" s="101"/>
+      <c r="T79" s="101"/>
+      <c r="U79" s="101"/>
+      <c r="V79" s="101"/>
+      <c r="W79" s="101"/>
+      <c r="X79" s="101"/>
+      <c r="Y79" s="101"/>
+      <c r="Z79" s="101"/>
+      <c r="AA79" s="101"/>
+      <c r="AB79" s="101"/>
+      <c r="AC79" s="101"/>
+      <c r="AD79" s="101"/>
+      <c r="AE79" s="101"/>
+      <c r="AF79" s="101"/>
+      <c r="AG79" s="101"/>
+      <c r="AH79" s="101"/>
     </row>
     <row r="80" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="102"/>
-      <c r="B80" s="101" t="s">
+      <c r="A80" s="100"/>
+      <c r="B80" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="101"/>
-[...30 lines deleted...]
-      <c r="AH80" s="101"/>
+      <c r="C80" s="98"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="98"/>
+      <c r="F80" s="98"/>
+      <c r="G80" s="98"/>
+      <c r="H80" s="98"/>
+      <c r="I80" s="98"/>
+      <c r="J80" s="98"/>
+      <c r="K80" s="98"/>
+      <c r="L80" s="98"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="98"/>
+      <c r="O80" s="98"/>
+      <c r="P80" s="98"/>
+      <c r="Q80" s="98"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="98"/>
+      <c r="T80" s="98"/>
+      <c r="U80" s="98"/>
+      <c r="V80" s="98"/>
+      <c r="W80" s="98"/>
+      <c r="X80" s="98"/>
+      <c r="Y80" s="98"/>
+      <c r="Z80" s="98"/>
+      <c r="AA80" s="98"/>
+      <c r="AB80" s="98"/>
+      <c r="AC80" s="98"/>
+      <c r="AD80" s="98"/>
+      <c r="AE80" s="98"/>
+      <c r="AF80" s="98"/>
+      <c r="AG80" s="98"/>
+      <c r="AH80" s="98"/>
     </row>
     <row r="81" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="102"/>
-      <c r="B81" s="89" t="s">
+      <c r="A81" s="100"/>
+      <c r="B81" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C81" s="93"/>
-[...1 lines deleted...]
-      <c r="E81" s="89" t="s">
+      <c r="C81" s="87"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="93"/>
-[...1 lines deleted...]
-      <c r="H81" s="89" t="s">
+      <c r="F81" s="87"/>
+      <c r="G81" s="88"/>
+      <c r="H81" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I81" s="93"/>
-[...1 lines deleted...]
-      <c r="K81" s="89" t="s">
+      <c r="I81" s="87"/>
+      <c r="J81" s="88"/>
+      <c r="K81" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L81" s="93"/>
-[...1 lines deleted...]
-      <c r="N81" s="89" t="s">
+      <c r="L81" s="87"/>
+      <c r="M81" s="88"/>
+      <c r="N81" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O81" s="93"/>
-[...1 lines deleted...]
-      <c r="Q81" s="89" t="s">
+      <c r="O81" s="87"/>
+      <c r="P81" s="88"/>
+      <c r="Q81" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R81" s="93"/>
-[...1 lines deleted...]
-      <c r="T81" s="89" t="s">
+      <c r="R81" s="87"/>
+      <c r="S81" s="88"/>
+      <c r="T81" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U81" s="93"/>
-[...1 lines deleted...]
-      <c r="W81" s="89" t="s">
+      <c r="U81" s="87"/>
+      <c r="V81" s="88"/>
+      <c r="W81" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X81" s="93"/>
-[...1 lines deleted...]
-      <c r="Z81" s="89" t="s">
+      <c r="X81" s="87"/>
+      <c r="Y81" s="88"/>
+      <c r="Z81" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA81" s="93"/>
-[...1 lines deleted...]
-      <c r="AC81" s="89" t="s">
+      <c r="AA81" s="87"/>
+      <c r="AB81" s="88"/>
+      <c r="AC81" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD81" s="93"/>
-[...5 lines deleted...]
-      <c r="AH81" s="94"/>
+      <c r="AD81" s="87"/>
+      <c r="AE81" s="88"/>
+      <c r="AF81" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG81" s="87"/>
+      <c r="AH81" s="88"/>
     </row>
     <row r="82" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="102"/>
+      <c r="A82" s="100"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -9006,187 +9401,187 @@
       <c r="V88" s="56"/>
       <c r="W88" s="54"/>
       <c r="X88" s="49"/>
       <c r="Y88" s="56"/>
       <c r="Z88" s="54"/>
       <c r="AA88" s="49"/>
       <c r="AB88" s="56"/>
       <c r="AC88" s="54"/>
       <c r="AD88" s="49"/>
       <c r="AE88" s="56"/>
       <c r="AF88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AG88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="AH88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="102" t="s">
+      <c r="A90" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="100" t="s">
+      <c r="B90" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="100"/>
-[...30 lines deleted...]
-      <c r="AH90" s="100"/>
+      <c r="C90" s="101"/>
+      <c r="D90" s="101"/>
+      <c r="E90" s="101"/>
+      <c r="F90" s="101"/>
+      <c r="G90" s="101"/>
+      <c r="H90" s="101"/>
+      <c r="I90" s="101"/>
+      <c r="J90" s="101"/>
+      <c r="K90" s="101"/>
+      <c r="L90" s="101"/>
+      <c r="M90" s="101"/>
+      <c r="N90" s="101"/>
+      <c r="O90" s="101"/>
+      <c r="P90" s="101"/>
+      <c r="Q90" s="101"/>
+      <c r="R90" s="101"/>
+      <c r="S90" s="101"/>
+      <c r="T90" s="101"/>
+      <c r="U90" s="101"/>
+      <c r="V90" s="101"/>
+      <c r="W90" s="101"/>
+      <c r="X90" s="101"/>
+      <c r="Y90" s="101"/>
+      <c r="Z90" s="101"/>
+      <c r="AA90" s="101"/>
+      <c r="AB90" s="101"/>
+      <c r="AC90" s="101"/>
+      <c r="AD90" s="101"/>
+      <c r="AE90" s="101"/>
+      <c r="AF90" s="101"/>
+      <c r="AG90" s="101"/>
+      <c r="AH90" s="101"/>
     </row>
     <row r="91" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="102"/>
-      <c r="B91" s="101" t="s">
+      <c r="A91" s="100"/>
+      <c r="B91" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="101"/>
-[...30 lines deleted...]
-      <c r="AH91" s="101"/>
+      <c r="C91" s="98"/>
+      <c r="D91" s="98"/>
+      <c r="E91" s="98"/>
+      <c r="F91" s="98"/>
+      <c r="G91" s="98"/>
+      <c r="H91" s="98"/>
+      <c r="I91" s="98"/>
+      <c r="J91" s="98"/>
+      <c r="K91" s="98"/>
+      <c r="L91" s="98"/>
+      <c r="M91" s="98"/>
+      <c r="N91" s="98"/>
+      <c r="O91" s="98"/>
+      <c r="P91" s="98"/>
+      <c r="Q91" s="98"/>
+      <c r="R91" s="98"/>
+      <c r="S91" s="98"/>
+      <c r="T91" s="98"/>
+      <c r="U91" s="98"/>
+      <c r="V91" s="98"/>
+      <c r="W91" s="98"/>
+      <c r="X91" s="98"/>
+      <c r="Y91" s="98"/>
+      <c r="Z91" s="98"/>
+      <c r="AA91" s="98"/>
+      <c r="AB91" s="98"/>
+      <c r="AC91" s="98"/>
+      <c r="AD91" s="98"/>
+      <c r="AE91" s="98"/>
+      <c r="AF91" s="98"/>
+      <c r="AG91" s="98"/>
+      <c r="AH91" s="98"/>
     </row>
     <row r="92" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="102"/>
-      <c r="B92" s="89" t="s">
+      <c r="A92" s="100"/>
+      <c r="B92" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C92" s="93"/>
-[...1 lines deleted...]
-      <c r="E92" s="89" t="s">
+      <c r="C92" s="87"/>
+      <c r="D92" s="94"/>
+      <c r="E92" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F92" s="93"/>
-[...1 lines deleted...]
-      <c r="H92" s="89" t="s">
+      <c r="F92" s="87"/>
+      <c r="G92" s="88"/>
+      <c r="H92" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I92" s="93"/>
-[...1 lines deleted...]
-      <c r="K92" s="89" t="s">
+      <c r="I92" s="87"/>
+      <c r="J92" s="88"/>
+      <c r="K92" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L92" s="93"/>
-[...1 lines deleted...]
-      <c r="N92" s="89" t="s">
+      <c r="L92" s="87"/>
+      <c r="M92" s="88"/>
+      <c r="N92" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O92" s="93"/>
-[...1 lines deleted...]
-      <c r="Q92" s="89" t="s">
+      <c r="O92" s="87"/>
+      <c r="P92" s="88"/>
+      <c r="Q92" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R92" s="93"/>
-[...1 lines deleted...]
-      <c r="T92" s="89" t="s">
+      <c r="R92" s="87"/>
+      <c r="S92" s="88"/>
+      <c r="T92" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U92" s="93"/>
-[...1 lines deleted...]
-      <c r="W92" s="89" t="s">
+      <c r="U92" s="87"/>
+      <c r="V92" s="88"/>
+      <c r="W92" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X92" s="93"/>
-[...1 lines deleted...]
-      <c r="Z92" s="89" t="s">
+      <c r="X92" s="87"/>
+      <c r="Y92" s="88"/>
+      <c r="Z92" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA92" s="93"/>
-[...1 lines deleted...]
-      <c r="AC92" s="89" t="s">
+      <c r="AA92" s="87"/>
+      <c r="AB92" s="88"/>
+      <c r="AC92" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD92" s="93"/>
-[...5 lines deleted...]
-      <c r="AH92" s="94"/>
+      <c r="AD92" s="87"/>
+      <c r="AE92" s="88"/>
+      <c r="AF92" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG92" s="87"/>
+      <c r="AH92" s="88"/>
     </row>
     <row r="93" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="102"/>
+      <c r="A93" s="100"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -9527,187 +9922,187 @@
       <c r="V99" s="56"/>
       <c r="W99" s="54"/>
       <c r="X99" s="49"/>
       <c r="Y99" s="56"/>
       <c r="Z99" s="54"/>
       <c r="AA99" s="49"/>
       <c r="AB99" s="56"/>
       <c r="AC99" s="54"/>
       <c r="AD99" s="49"/>
       <c r="AE99" s="56"/>
       <c r="AF99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="AG99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="AH99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="102" t="s">
+      <c r="A101" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="100" t="s">
+      <c r="B101" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="100"/>
-[...30 lines deleted...]
-      <c r="AH101" s="100"/>
+      <c r="C101" s="101"/>
+      <c r="D101" s="101"/>
+      <c r="E101" s="101"/>
+      <c r="F101" s="101"/>
+      <c r="G101" s="101"/>
+      <c r="H101" s="101"/>
+      <c r="I101" s="101"/>
+      <c r="J101" s="101"/>
+      <c r="K101" s="101"/>
+      <c r="L101" s="101"/>
+      <c r="M101" s="101"/>
+      <c r="N101" s="101"/>
+      <c r="O101" s="101"/>
+      <c r="P101" s="101"/>
+      <c r="Q101" s="101"/>
+      <c r="R101" s="101"/>
+      <c r="S101" s="101"/>
+      <c r="T101" s="101"/>
+      <c r="U101" s="101"/>
+      <c r="V101" s="101"/>
+      <c r="W101" s="101"/>
+      <c r="X101" s="101"/>
+      <c r="Y101" s="101"/>
+      <c r="Z101" s="101"/>
+      <c r="AA101" s="101"/>
+      <c r="AB101" s="101"/>
+      <c r="AC101" s="101"/>
+      <c r="AD101" s="101"/>
+      <c r="AE101" s="101"/>
+      <c r="AF101" s="101"/>
+      <c r="AG101" s="101"/>
+      <c r="AH101" s="101"/>
     </row>
     <row r="102" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="102"/>
-      <c r="B102" s="101" t="s">
+      <c r="A102" s="100"/>
+      <c r="B102" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="101"/>
-[...30 lines deleted...]
-      <c r="AH102" s="101"/>
+      <c r="C102" s="98"/>
+      <c r="D102" s="98"/>
+      <c r="E102" s="98"/>
+      <c r="F102" s="98"/>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+      <c r="K102" s="98"/>
+      <c r="L102" s="98"/>
+      <c r="M102" s="98"/>
+      <c r="N102" s="98"/>
+      <c r="O102" s="98"/>
+      <c r="P102" s="98"/>
+      <c r="Q102" s="98"/>
+      <c r="R102" s="98"/>
+      <c r="S102" s="98"/>
+      <c r="T102" s="98"/>
+      <c r="U102" s="98"/>
+      <c r="V102" s="98"/>
+      <c r="W102" s="98"/>
+      <c r="X102" s="98"/>
+      <c r="Y102" s="98"/>
+      <c r="Z102" s="98"/>
+      <c r="AA102" s="98"/>
+      <c r="AB102" s="98"/>
+      <c r="AC102" s="98"/>
+      <c r="AD102" s="98"/>
+      <c r="AE102" s="98"/>
+      <c r="AF102" s="98"/>
+      <c r="AG102" s="98"/>
+      <c r="AH102" s="98"/>
     </row>
     <row r="103" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="102"/>
-      <c r="B103" s="89" t="s">
+      <c r="A103" s="100"/>
+      <c r="B103" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="93"/>
-[...1 lines deleted...]
-      <c r="E103" s="89" t="s">
+      <c r="C103" s="87"/>
+      <c r="D103" s="94"/>
+      <c r="E103" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F103" s="93"/>
-[...1 lines deleted...]
-      <c r="H103" s="89" t="s">
+      <c r="F103" s="87"/>
+      <c r="G103" s="88"/>
+      <c r="H103" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I103" s="93"/>
-[...1 lines deleted...]
-      <c r="K103" s="89" t="s">
+      <c r="I103" s="87"/>
+      <c r="J103" s="88"/>
+      <c r="K103" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L103" s="93"/>
-[...1 lines deleted...]
-      <c r="N103" s="89" t="s">
+      <c r="L103" s="87"/>
+      <c r="M103" s="88"/>
+      <c r="N103" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O103" s="93"/>
-[...1 lines deleted...]
-      <c r="Q103" s="89" t="s">
+      <c r="O103" s="87"/>
+      <c r="P103" s="88"/>
+      <c r="Q103" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R103" s="93"/>
-[...1 lines deleted...]
-      <c r="T103" s="89" t="s">
+      <c r="R103" s="87"/>
+      <c r="S103" s="88"/>
+      <c r="T103" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U103" s="93"/>
-[...1 lines deleted...]
-      <c r="W103" s="89" t="s">
+      <c r="U103" s="87"/>
+      <c r="V103" s="88"/>
+      <c r="W103" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X103" s="93"/>
-[...1 lines deleted...]
-      <c r="Z103" s="89" t="s">
+      <c r="X103" s="87"/>
+      <c r="Y103" s="88"/>
+      <c r="Z103" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA103" s="93"/>
-[...1 lines deleted...]
-      <c r="AC103" s="89" t="s">
+      <c r="AA103" s="87"/>
+      <c r="AB103" s="88"/>
+      <c r="AC103" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD103" s="93"/>
-[...5 lines deleted...]
-      <c r="AH103" s="94"/>
+      <c r="AD103" s="87"/>
+      <c r="AE103" s="88"/>
+      <c r="AF103" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG103" s="87"/>
+      <c r="AH103" s="88"/>
     </row>
     <row r="104" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="102"/>
+      <c r="A104" s="100"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -10048,187 +10443,187 @@
       <c r="V110" s="56"/>
       <c r="W110" s="54"/>
       <c r="X110" s="49"/>
       <c r="Y110" s="56"/>
       <c r="Z110" s="54"/>
       <c r="AA110" s="49"/>
       <c r="AB110" s="56"/>
       <c r="AC110" s="54"/>
       <c r="AD110" s="49"/>
       <c r="AE110" s="56"/>
       <c r="AF110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="AH110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="102" t="s">
+      <c r="A112" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="100" t="s">
+      <c r="B112" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="100"/>
-[...30 lines deleted...]
-      <c r="AH112" s="100"/>
+      <c r="C112" s="101"/>
+      <c r="D112" s="101"/>
+      <c r="E112" s="101"/>
+      <c r="F112" s="101"/>
+      <c r="G112" s="101"/>
+      <c r="H112" s="101"/>
+      <c r="I112" s="101"/>
+      <c r="J112" s="101"/>
+      <c r="K112" s="101"/>
+      <c r="L112" s="101"/>
+      <c r="M112" s="101"/>
+      <c r="N112" s="101"/>
+      <c r="O112" s="101"/>
+      <c r="P112" s="101"/>
+      <c r="Q112" s="101"/>
+      <c r="R112" s="101"/>
+      <c r="S112" s="101"/>
+      <c r="T112" s="101"/>
+      <c r="U112" s="101"/>
+      <c r="V112" s="101"/>
+      <c r="W112" s="101"/>
+      <c r="X112" s="101"/>
+      <c r="Y112" s="101"/>
+      <c r="Z112" s="101"/>
+      <c r="AA112" s="101"/>
+      <c r="AB112" s="101"/>
+      <c r="AC112" s="101"/>
+      <c r="AD112" s="101"/>
+      <c r="AE112" s="101"/>
+      <c r="AF112" s="101"/>
+      <c r="AG112" s="101"/>
+      <c r="AH112" s="101"/>
     </row>
     <row r="113" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="102"/>
-      <c r="B113" s="101" t="s">
+      <c r="A113" s="100"/>
+      <c r="B113" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="101"/>
-[...30 lines deleted...]
-      <c r="AH113" s="101"/>
+      <c r="C113" s="98"/>
+      <c r="D113" s="98"/>
+      <c r="E113" s="98"/>
+      <c r="F113" s="98"/>
+      <c r="G113" s="98"/>
+      <c r="H113" s="98"/>
+      <c r="I113" s="98"/>
+      <c r="J113" s="98"/>
+      <c r="K113" s="98"/>
+      <c r="L113" s="98"/>
+      <c r="M113" s="98"/>
+      <c r="N113" s="98"/>
+      <c r="O113" s="98"/>
+      <c r="P113" s="98"/>
+      <c r="Q113" s="98"/>
+      <c r="R113" s="98"/>
+      <c r="S113" s="98"/>
+      <c r="T113" s="98"/>
+      <c r="U113" s="98"/>
+      <c r="V113" s="98"/>
+      <c r="W113" s="98"/>
+      <c r="X113" s="98"/>
+      <c r="Y113" s="98"/>
+      <c r="Z113" s="98"/>
+      <c r="AA113" s="98"/>
+      <c r="AB113" s="98"/>
+      <c r="AC113" s="98"/>
+      <c r="AD113" s="98"/>
+      <c r="AE113" s="98"/>
+      <c r="AF113" s="98"/>
+      <c r="AG113" s="98"/>
+      <c r="AH113" s="98"/>
     </row>
     <row r="114" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="102"/>
-      <c r="B114" s="89" t="s">
+      <c r="A114" s="100"/>
+      <c r="B114" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="93"/>
-[...1 lines deleted...]
-      <c r="E114" s="89" t="s">
+      <c r="C114" s="87"/>
+      <c r="D114" s="94"/>
+      <c r="E114" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F114" s="93"/>
-[...1 lines deleted...]
-      <c r="H114" s="89" t="s">
+      <c r="F114" s="87"/>
+      <c r="G114" s="88"/>
+      <c r="H114" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="93"/>
-[...1 lines deleted...]
-      <c r="K114" s="89" t="s">
+      <c r="I114" s="87"/>
+      <c r="J114" s="88"/>
+      <c r="K114" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L114" s="93"/>
-[...1 lines deleted...]
-      <c r="N114" s="89" t="s">
+      <c r="L114" s="87"/>
+      <c r="M114" s="88"/>
+      <c r="N114" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O114" s="93"/>
-[...1 lines deleted...]
-      <c r="Q114" s="89" t="s">
+      <c r="O114" s="87"/>
+      <c r="P114" s="88"/>
+      <c r="Q114" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R114" s="93"/>
-[...1 lines deleted...]
-      <c r="T114" s="89" t="s">
+      <c r="R114" s="87"/>
+      <c r="S114" s="88"/>
+      <c r="T114" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U114" s="93"/>
-[...1 lines deleted...]
-      <c r="W114" s="89" t="s">
+      <c r="U114" s="87"/>
+      <c r="V114" s="88"/>
+      <c r="W114" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X114" s="93"/>
-[...1 lines deleted...]
-      <c r="Z114" s="89" t="s">
+      <c r="X114" s="87"/>
+      <c r="Y114" s="88"/>
+      <c r="Z114" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA114" s="93"/>
-[...1 lines deleted...]
-      <c r="AC114" s="89" t="s">
+      <c r="AA114" s="87"/>
+      <c r="AB114" s="88"/>
+      <c r="AC114" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD114" s="93"/>
-[...5 lines deleted...]
-      <c r="AH114" s="94"/>
+      <c r="AD114" s="87"/>
+      <c r="AE114" s="88"/>
+      <c r="AF114" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG114" s="87"/>
+      <c r="AH114" s="88"/>
     </row>
     <row r="115" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="102"/>
+      <c r="A115" s="100"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -10569,187 +10964,187 @@
       <c r="V121" s="56"/>
       <c r="W121" s="54"/>
       <c r="X121" s="49"/>
       <c r="Y121" s="56"/>
       <c r="Z121" s="54"/>
       <c r="AA121" s="49"/>
       <c r="AB121" s="56"/>
       <c r="AC121" s="54"/>
       <c r="AD121" s="49"/>
       <c r="AE121" s="56"/>
       <c r="AF121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="AG121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AH121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="102" t="s">
+      <c r="A123" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="100" t="s">
+      <c r="B123" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="100"/>
-[...30 lines deleted...]
-      <c r="AH123" s="100"/>
+      <c r="C123" s="101"/>
+      <c r="D123" s="101"/>
+      <c r="E123" s="101"/>
+      <c r="F123" s="101"/>
+      <c r="G123" s="101"/>
+      <c r="H123" s="101"/>
+      <c r="I123" s="101"/>
+      <c r="J123" s="101"/>
+      <c r="K123" s="101"/>
+      <c r="L123" s="101"/>
+      <c r="M123" s="101"/>
+      <c r="N123" s="101"/>
+      <c r="O123" s="101"/>
+      <c r="P123" s="101"/>
+      <c r="Q123" s="101"/>
+      <c r="R123" s="101"/>
+      <c r="S123" s="101"/>
+      <c r="T123" s="101"/>
+      <c r="U123" s="101"/>
+      <c r="V123" s="101"/>
+      <c r="W123" s="101"/>
+      <c r="X123" s="101"/>
+      <c r="Y123" s="101"/>
+      <c r="Z123" s="101"/>
+      <c r="AA123" s="101"/>
+      <c r="AB123" s="101"/>
+      <c r="AC123" s="101"/>
+      <c r="AD123" s="101"/>
+      <c r="AE123" s="101"/>
+      <c r="AF123" s="101"/>
+      <c r="AG123" s="101"/>
+      <c r="AH123" s="101"/>
     </row>
     <row r="124" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="102"/>
-      <c r="B124" s="101" t="s">
+      <c r="A124" s="100"/>
+      <c r="B124" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="101"/>
-[...30 lines deleted...]
-      <c r="AH124" s="101"/>
+      <c r="C124" s="98"/>
+      <c r="D124" s="98"/>
+      <c r="E124" s="98"/>
+      <c r="F124" s="98"/>
+      <c r="G124" s="98"/>
+      <c r="H124" s="98"/>
+      <c r="I124" s="98"/>
+      <c r="J124" s="98"/>
+      <c r="K124" s="98"/>
+      <c r="L124" s="98"/>
+      <c r="M124" s="98"/>
+      <c r="N124" s="98"/>
+      <c r="O124" s="98"/>
+      <c r="P124" s="98"/>
+      <c r="Q124" s="98"/>
+      <c r="R124" s="98"/>
+      <c r="S124" s="98"/>
+      <c r="T124" s="98"/>
+      <c r="U124" s="98"/>
+      <c r="V124" s="98"/>
+      <c r="W124" s="98"/>
+      <c r="X124" s="98"/>
+      <c r="Y124" s="98"/>
+      <c r="Z124" s="98"/>
+      <c r="AA124" s="98"/>
+      <c r="AB124" s="98"/>
+      <c r="AC124" s="98"/>
+      <c r="AD124" s="98"/>
+      <c r="AE124" s="98"/>
+      <c r="AF124" s="98"/>
+      <c r="AG124" s="98"/>
+      <c r="AH124" s="98"/>
     </row>
     <row r="125" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="102"/>
-      <c r="B125" s="89" t="s">
+      <c r="A125" s="100"/>
+      <c r="B125" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="93"/>
-[...1 lines deleted...]
-      <c r="E125" s="89" t="s">
+      <c r="C125" s="87"/>
+      <c r="D125" s="94"/>
+      <c r="E125" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="93"/>
-[...1 lines deleted...]
-      <c r="H125" s="89" t="s">
+      <c r="F125" s="87"/>
+      <c r="G125" s="88"/>
+      <c r="H125" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I125" s="93"/>
-[...1 lines deleted...]
-      <c r="K125" s="89" t="s">
+      <c r="I125" s="87"/>
+      <c r="J125" s="88"/>
+      <c r="K125" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L125" s="93"/>
-[...1 lines deleted...]
-      <c r="N125" s="89" t="s">
+      <c r="L125" s="87"/>
+      <c r="M125" s="88"/>
+      <c r="N125" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O125" s="93"/>
-[...1 lines deleted...]
-      <c r="Q125" s="89" t="s">
+      <c r="O125" s="87"/>
+      <c r="P125" s="88"/>
+      <c r="Q125" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R125" s="93"/>
-[...1 lines deleted...]
-      <c r="T125" s="89" t="s">
+      <c r="R125" s="87"/>
+      <c r="S125" s="88"/>
+      <c r="T125" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U125" s="93"/>
-[...1 lines deleted...]
-      <c r="W125" s="89" t="s">
+      <c r="U125" s="87"/>
+      <c r="V125" s="88"/>
+      <c r="W125" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X125" s="93"/>
-[...1 lines deleted...]
-      <c r="Z125" s="89" t="s">
+      <c r="X125" s="87"/>
+      <c r="Y125" s="88"/>
+      <c r="Z125" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA125" s="93"/>
-[...1 lines deleted...]
-      <c r="AC125" s="89" t="s">
+      <c r="AA125" s="87"/>
+      <c r="AB125" s="88"/>
+      <c r="AC125" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD125" s="93"/>
-[...5 lines deleted...]
-      <c r="AH125" s="94"/>
+      <c r="AD125" s="87"/>
+      <c r="AE125" s="88"/>
+      <c r="AF125" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG125" s="87"/>
+      <c r="AH125" s="88"/>
     </row>
     <row r="126" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="102"/>
+      <c r="A126" s="100"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -11090,187 +11485,187 @@
       <c r="V132" s="56"/>
       <c r="W132" s="54"/>
       <c r="X132" s="49"/>
       <c r="Y132" s="56"/>
       <c r="Z132" s="54"/>
       <c r="AA132" s="49"/>
       <c r="AB132" s="56"/>
       <c r="AC132" s="54"/>
       <c r="AD132" s="49"/>
       <c r="AE132" s="56"/>
       <c r="AF132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="AG132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="AH132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="91" t="s">
+      <c r="A134" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="95" t="s">
+      <c r="B134" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="95"/>
-[...30 lines deleted...]
-      <c r="AH134" s="96"/>
+      <c r="C134" s="96"/>
+      <c r="D134" s="96"/>
+      <c r="E134" s="96"/>
+      <c r="F134" s="96"/>
+      <c r="G134" s="96"/>
+      <c r="H134" s="96"/>
+      <c r="I134" s="96"/>
+      <c r="J134" s="96"/>
+      <c r="K134" s="96"/>
+      <c r="L134" s="96"/>
+      <c r="M134" s="96"/>
+      <c r="N134" s="96"/>
+      <c r="O134" s="96"/>
+      <c r="P134" s="96"/>
+      <c r="Q134" s="96"/>
+      <c r="R134" s="96"/>
+      <c r="S134" s="96"/>
+      <c r="T134" s="96"/>
+      <c r="U134" s="96"/>
+      <c r="V134" s="96"/>
+      <c r="W134" s="96"/>
+      <c r="X134" s="96"/>
+      <c r="Y134" s="96"/>
+      <c r="Z134" s="96"/>
+      <c r="AA134" s="96"/>
+      <c r="AB134" s="96"/>
+      <c r="AC134" s="96"/>
+      <c r="AD134" s="96"/>
+      <c r="AE134" s="96"/>
+      <c r="AF134" s="96"/>
+      <c r="AG134" s="96"/>
+      <c r="AH134" s="97"/>
     </row>
     <row r="135" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="99"/>
-      <c r="B135" s="101" t="s">
+      <c r="A135" s="95"/>
+      <c r="B135" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="101"/>
-[...30 lines deleted...]
-      <c r="AH135" s="103"/>
+      <c r="C135" s="98"/>
+      <c r="D135" s="98"/>
+      <c r="E135" s="98"/>
+      <c r="F135" s="98"/>
+      <c r="G135" s="98"/>
+      <c r="H135" s="98"/>
+      <c r="I135" s="98"/>
+      <c r="J135" s="98"/>
+      <c r="K135" s="98"/>
+      <c r="L135" s="98"/>
+      <c r="M135" s="98"/>
+      <c r="N135" s="98"/>
+      <c r="O135" s="98"/>
+      <c r="P135" s="98"/>
+      <c r="Q135" s="98"/>
+      <c r="R135" s="98"/>
+      <c r="S135" s="98"/>
+      <c r="T135" s="98"/>
+      <c r="U135" s="98"/>
+      <c r="V135" s="98"/>
+      <c r="W135" s="98"/>
+      <c r="X135" s="98"/>
+      <c r="Y135" s="98"/>
+      <c r="Z135" s="98"/>
+      <c r="AA135" s="98"/>
+      <c r="AB135" s="98"/>
+      <c r="AC135" s="98"/>
+      <c r="AD135" s="98"/>
+      <c r="AE135" s="98"/>
+      <c r="AF135" s="98"/>
+      <c r="AG135" s="98"/>
+      <c r="AH135" s="99"/>
     </row>
     <row r="136" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="99"/>
-      <c r="B136" s="89" t="s">
+      <c r="A136" s="95"/>
+      <c r="B136" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C136" s="93"/>
-[...1 lines deleted...]
-      <c r="E136" s="89" t="s">
+      <c r="C136" s="87"/>
+      <c r="D136" s="94"/>
+      <c r="E136" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="F136" s="93"/>
-[...1 lines deleted...]
-      <c r="H136" s="89" t="s">
+      <c r="F136" s="87"/>
+      <c r="G136" s="88"/>
+      <c r="H136" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="I136" s="93"/>
-[...1 lines deleted...]
-      <c r="K136" s="89" t="s">
+      <c r="I136" s="87"/>
+      <c r="J136" s="88"/>
+      <c r="K136" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="L136" s="93"/>
-[...1 lines deleted...]
-      <c r="N136" s="89" t="s">
+      <c r="L136" s="87"/>
+      <c r="M136" s="88"/>
+      <c r="N136" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="O136" s="93"/>
-[...1 lines deleted...]
-      <c r="Q136" s="89" t="s">
+      <c r="O136" s="87"/>
+      <c r="P136" s="88"/>
+      <c r="Q136" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="R136" s="93"/>
-[...1 lines deleted...]
-      <c r="T136" s="89" t="s">
+      <c r="R136" s="87"/>
+      <c r="S136" s="88"/>
+      <c r="T136" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="U136" s="93"/>
-[...1 lines deleted...]
-      <c r="W136" s="89" t="s">
+      <c r="U136" s="87"/>
+      <c r="V136" s="88"/>
+      <c r="W136" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="X136" s="93"/>
-[...1 lines deleted...]
-      <c r="Z136" s="89" t="s">
+      <c r="X136" s="87"/>
+      <c r="Y136" s="88"/>
+      <c r="Z136" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="AA136" s="93"/>
-[...1 lines deleted...]
-      <c r="AC136" s="89" t="s">
+      <c r="AA136" s="87"/>
+      <c r="AB136" s="88"/>
+      <c r="AC136" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="AD136" s="93"/>
-[...5 lines deleted...]
-      <c r="AH136" s="94"/>
+      <c r="AD136" s="87"/>
+      <c r="AE136" s="88"/>
+      <c r="AF136" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG136" s="87"/>
+      <c r="AH136" s="88"/>
     </row>
     <row r="137" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A137" s="99"/>
+      <c r="A137" s="95"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="30" t="s">
@@ -11333,879 +11728,879 @@
       <c r="AC137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>209</v>
+        <v>267</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>893</v>
+        <v>1085</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>723</v>
+        <v>895</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>1616</v>
+        <v>1980</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>848</v>
+        <v>1048</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>784</v>
+        <v>962</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>1632</v>
+        <v>2010</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>926</v>
+        <v>1108</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>865</v>
+        <v>1058</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>1791</v>
+        <v>2166</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>1138</v>
+        <v>1384</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>973</v>
+        <v>1190</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="37"/>
-        <v>2111</v>
+        <v>2574</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="37"/>
-        <v>921</v>
+        <v>1126</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>832</v>
+        <v>1039</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="37"/>
-        <v>1753</v>
+        <v>2165</v>
       </c>
       <c r="T138" s="41">
         <f t="shared" si="37"/>
-        <v>675</v>
+        <v>831</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>653</v>
+        <v>808</v>
       </c>
       <c r="V138" s="42">
         <f t="shared" si="37"/>
-        <v>1328</v>
+        <v>1639</v>
       </c>
       <c r="W138" s="41">
         <f t="shared" si="37"/>
-        <v>599</v>
+        <v>753</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>617</v>
+        <v>773</v>
       </c>
       <c r="Y138" s="42">
         <f t="shared" si="37"/>
-        <v>1216</v>
+        <v>1526</v>
       </c>
       <c r="Z138" s="41">
         <f t="shared" si="37"/>
-        <v>559</v>
+        <v>691</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>487</v>
+        <v>610</v>
       </c>
       <c r="AB138" s="42">
         <f t="shared" si="37"/>
-        <v>1046</v>
+        <v>1301</v>
       </c>
       <c r="AC138" s="41">
         <f t="shared" si="37"/>
-        <v>631</v>
+        <v>810</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>538</v>
+        <v>641</v>
       </c>
       <c r="AE138" s="42">
         <f t="shared" si="37"/>
-        <v>1169</v>
+        <v>1451</v>
       </c>
       <c r="AF138" s="41">
         <f t="shared" si="37"/>
-        <v>7288</v>
+        <v>8959</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>6583</v>
+        <v>8120</v>
       </c>
       <c r="AH138" s="43">
         <f t="shared" si="37"/>
-        <v>13871</v>
+        <v>17079</v>
       </c>
       <c r="AI138" s="83"/>
       <c r="AJ138" s="83"/>
       <c r="AK138" s="83"/>
     </row>
     <row r="139" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>229</v>
+        <v>282</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="39"/>
-        <v>472</v>
+        <v>573</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="39"/>
-        <v>245</v>
+        <v>289</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>244</v>
+        <v>282</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="39"/>
-        <v>489</v>
+        <v>571</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="39"/>
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>338</v>
+        <v>400</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="39"/>
-        <v>590</v>
+        <v>702</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="39"/>
-        <v>285</v>
+        <v>344</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>351</v>
+        <v>427</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="39"/>
-        <v>636</v>
+        <v>771</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="39"/>
-        <v>247</v>
+        <v>312</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="39"/>
-        <v>582</v>
+        <v>697</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="39"/>
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>297</v>
+        <v>337</v>
       </c>
       <c r="V139" s="42">
         <f t="shared" si="39"/>
-        <v>513</v>
+        <v>599</v>
       </c>
       <c r="W139" s="41">
         <f t="shared" si="39"/>
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>305</v>
+        <v>364</v>
       </c>
       <c r="Y139" s="42">
         <f t="shared" si="39"/>
-        <v>519</v>
+        <v>627</v>
       </c>
       <c r="Z139" s="41">
         <f t="shared" si="39"/>
-        <v>196</v>
+        <v>252</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>285</v>
+        <v>347</v>
       </c>
       <c r="AB139" s="42">
         <f t="shared" si="39"/>
-        <v>481</v>
+        <v>599</v>
       </c>
       <c r="AC139" s="41">
         <f t="shared" si="39"/>
-        <v>259</v>
+        <v>335</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>339</v>
+        <v>402</v>
       </c>
       <c r="AE139" s="42">
         <f t="shared" si="39"/>
-        <v>598</v>
+        <v>737</v>
       </c>
       <c r="AF139" s="41">
         <f t="shared" si="39"/>
-        <v>2189</v>
+        <v>2694</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>2779</v>
+        <v>3288</v>
       </c>
       <c r="AH139" s="43">
         <f t="shared" si="39"/>
-        <v>4968</v>
+        <v>5982</v>
       </c>
       <c r="AI139" s="83"/>
       <c r="AJ139" s="83"/>
       <c r="AK139" s="83"/>
     </row>
     <row r="140" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="38"/>
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="38"/>
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="E140" s="41">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>187</v>
+        <v>248</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="40"/>
-        <v>367</v>
+        <v>481</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="40"/>
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="40"/>
-        <v>318</v>
+        <v>405</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="40"/>
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>219</v>
+        <v>273</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="40"/>
-        <v>375</v>
+        <v>469</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="40"/>
-        <v>220</v>
+        <v>271</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>293</v>
+        <v>352</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="40"/>
-        <v>513</v>
+        <v>623</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="40"/>
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>285</v>
+        <v>357</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="40"/>
-        <v>483</v>
+        <v>598</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="40"/>
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>265</v>
+        <v>329</v>
       </c>
       <c r="V140" s="42">
         <f t="shared" si="40"/>
-        <v>454</v>
+        <v>561</v>
       </c>
       <c r="W140" s="41">
         <f t="shared" si="40"/>
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>281</v>
+        <v>351</v>
       </c>
       <c r="Y140" s="42">
         <f t="shared" si="40"/>
-        <v>472</v>
+        <v>598</v>
       </c>
       <c r="Z140" s="41">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>277</v>
+        <v>366</v>
       </c>
       <c r="AB140" s="42">
         <f t="shared" si="40"/>
-        <v>523</v>
+        <v>661</v>
       </c>
       <c r="AC140" s="41">
         <f t="shared" si="40"/>
-        <v>348</v>
+        <v>438</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>362</v>
+        <v>462</v>
       </c>
       <c r="AE140" s="42">
         <f t="shared" si="40"/>
-        <v>710</v>
+        <v>900</v>
       </c>
       <c r="AF140" s="41">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>1929</v>
+        <v>2414</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>2361</v>
+        <v>2975</v>
       </c>
       <c r="AH140" s="43">
         <f t="shared" si="40"/>
-        <v>4290</v>
+        <v>5389</v>
       </c>
       <c r="AI140" s="83"/>
       <c r="AJ140" s="83"/>
       <c r="AK140" s="83"/>
     </row>
     <row r="141" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="38"/>
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="38"/>
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>171</v>
+        <v>214</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>211</v>
+        <v>262</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="41"/>
-        <v>382</v>
+        <v>476</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="41"/>
-        <v>176</v>
+        <v>232</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="41"/>
-        <v>361</v>
+        <v>460</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="41"/>
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>221</v>
+        <v>266</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="41"/>
-        <v>472</v>
+        <v>565</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="41"/>
-        <v>296</v>
+        <v>366</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>289</v>
+        <v>356</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="41"/>
-        <v>585</v>
+        <v>722</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="41"/>
-        <v>230</v>
+        <v>283</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>267</v>
+        <v>335</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="41"/>
-        <v>497</v>
+        <v>618</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="41"/>
-        <v>193</v>
+        <v>230</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>213</v>
+        <v>274</v>
       </c>
       <c r="V141" s="42">
         <f t="shared" si="41"/>
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="W141" s="41">
         <f t="shared" si="41"/>
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>266</v>
+        <v>341</v>
       </c>
       <c r="Y141" s="42">
         <f t="shared" si="41"/>
-        <v>475</v>
+        <v>605</v>
       </c>
       <c r="Z141" s="41">
         <f t="shared" si="41"/>
-        <v>183</v>
+        <v>229</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>242</v>
+        <v>327</v>
       </c>
       <c r="AB141" s="42">
         <f t="shared" si="41"/>
-        <v>425</v>
+        <v>556</v>
       </c>
       <c r="AC141" s="41">
         <f t="shared" si="41"/>
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>273</v>
+        <v>348</v>
       </c>
       <c r="AE141" s="42">
         <f t="shared" si="41"/>
-        <v>517</v>
+        <v>650</v>
       </c>
       <c r="AF141" s="41">
         <f t="shared" si="41"/>
-        <v>1986</v>
+        <v>2461</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>2203</v>
+        <v>2783</v>
       </c>
       <c r="AH141" s="43">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>4189</v>
+        <v>5244</v>
       </c>
       <c r="AI141" s="83"/>
       <c r="AJ141" s="83"/>
       <c r="AK141" s="83"/>
     </row>
     <row r="142" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="38"/>
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="38"/>
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="38"/>
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="42"/>
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="42"/>
-        <v>411</v>
+        <v>511</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="42"/>
-        <v>162</v>
+        <v>199</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="42"/>
-        <v>202</v>
+        <v>243</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="42"/>
-        <v>364</v>
+        <v>442</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="42"/>
-        <v>199</v>
+        <v>256</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="42"/>
-        <v>255</v>
+        <v>310</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="42"/>
-        <v>454</v>
+        <v>566</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="42"/>
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="42"/>
-        <v>308</v>
+        <v>374</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="42"/>
-        <v>567</v>
+        <v>691</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="42"/>
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="42"/>
-        <v>257</v>
+        <v>306</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="42"/>
-        <v>485</v>
+        <v>591</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="42"/>
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="42"/>
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="V142" s="46">
         <f t="shared" si="42"/>
-        <v>395</v>
+        <v>491</v>
       </c>
       <c r="W142" s="44">
         <f t="shared" si="42"/>
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="X142" s="45">
         <f t="shared" si="42"/>
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="Y142" s="46">
         <f t="shared" si="42"/>
-        <v>422</v>
+        <v>519</v>
       </c>
       <c r="Z142" s="44">
         <f t="shared" si="42"/>
-        <v>171</v>
+        <v>215</v>
       </c>
       <c r="AA142" s="45">
         <f t="shared" si="42"/>
-        <v>237</v>
+        <v>291</v>
       </c>
       <c r="AB142" s="46">
         <f t="shared" si="42"/>
-        <v>408</v>
+        <v>506</v>
       </c>
       <c r="AC142" s="44">
         <f t="shared" si="42"/>
-        <v>187</v>
+        <v>241</v>
       </c>
       <c r="AD142" s="45">
         <f t="shared" si="42"/>
-        <v>263</v>
+        <v>345</v>
       </c>
       <c r="AE142" s="46">
         <f t="shared" si="42"/>
-        <v>450</v>
+        <v>586</v>
       </c>
       <c r="AF142" s="44">
         <f t="shared" si="42"/>
-        <v>1808</v>
+        <v>2268</v>
       </c>
       <c r="AG142" s="45">
         <f t="shared" si="42"/>
-        <v>2218</v>
+        <v>2720</v>
       </c>
       <c r="AH142" s="47">
         <f t="shared" si="42"/>
-        <v>4026</v>
+        <v>4988</v>
       </c>
       <c r="AI142" s="83"/>
       <c r="AJ142" s="83"/>
       <c r="AK142" s="83"/>
     </row>
     <row r="143" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="38"/>
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="38"/>
-        <v>278</v>
+        <v>348</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="38"/>
-        <v>511</v>
+        <v>639</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>1681</v>
+        <v>2082</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="43"/>
-        <v>1567</v>
+        <v>1939</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="43"/>
-        <v>3248</v>
+        <v>4021</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="43"/>
-        <v>1599</v>
+        <v>1977</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="43"/>
-        <v>1565</v>
+        <v>1911</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="43"/>
-        <v>3164</v>
+        <v>3888</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="43"/>
-        <v>1784</v>
+        <v>2161</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="43"/>
-        <v>1898</v>
+        <v>2307</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="43"/>
-        <v>3682</v>
+        <v>4468</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="43"/>
-        <v>2198</v>
+        <v>2682</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="43"/>
-        <v>2214</v>
+        <v>2699</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="43"/>
-        <v>4412</v>
+        <v>5381</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="43"/>
-        <v>1824</v>
+        <v>2247</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="43"/>
-        <v>1976</v>
+        <v>2422</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="43"/>
-        <v>3800</v>
+        <v>4669</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="43"/>
-        <v>1447</v>
+        <v>1777</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="43"/>
-        <v>1649</v>
+        <v>2017</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="43"/>
-        <v>3096</v>
+        <v>3794</v>
       </c>
       <c r="W143" s="48">
         <f t="shared" si="43"/>
-        <v>1410</v>
+        <v>1771</v>
       </c>
       <c r="X143" s="49">
         <f t="shared" si="43"/>
-        <v>1694</v>
+        <v>2104</v>
       </c>
       <c r="Y143" s="50">
         <f t="shared" si="43"/>
-        <v>3104</v>
+        <v>3875</v>
       </c>
       <c r="Z143" s="48">
         <f t="shared" si="43"/>
-        <v>1355</v>
+        <v>1682</v>
       </c>
       <c r="AA143" s="49">
         <f t="shared" si="43"/>
-        <v>1528</v>
+        <v>1941</v>
       </c>
       <c r="AB143" s="50">
         <f t="shared" si="43"/>
-        <v>2883</v>
+        <v>3623</v>
       </c>
       <c r="AC143" s="48">
         <f t="shared" si="43"/>
-        <v>1669</v>
+        <v>2126</v>
       </c>
       <c r="AD143" s="49">
         <f t="shared" si="43"/>
-        <v>1775</v>
+        <v>2198</v>
       </c>
       <c r="AE143" s="50">
         <f t="shared" si="43"/>
-        <v>3444</v>
+        <v>4324</v>
       </c>
       <c r="AF143" s="48">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>15200</v>
+        <v>18796</v>
       </c>
       <c r="AG143" s="49">
         <f t="shared" si="43"/>
-        <v>16144</v>
+        <v>19886</v>
       </c>
       <c r="AH143" s="50">
         <f t="shared" si="43"/>
-        <v>31344</v>
+        <v>38682</v>
       </c>
     </row>
     <row r="145" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
       <c r="T145" s="60"/>
       <c r="U145" s="60"/>
       <c r="V145" s="60"/>
       <c r="W145" s="60"/>
@@ -12358,371 +12753,371 @@
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
       <c r="T150" s="61"/>
       <c r="U150" s="61"/>
       <c r="V150" s="61"/>
       <c r="W150" s="61"/>
       <c r="X150" s="61"/>
       <c r="Y150" s="61"/>
       <c r="Z150" s="61"/>
       <c r="AA150" s="61"/>
       <c r="AB150" s="61"/>
       <c r="AC150" s="61"/>
       <c r="AD150" s="61"/>
       <c r="AE150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="182">
-    <mergeCell ref="A134:A137"/>
-[...30 lines deleted...]
-    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="AF4:AH4"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B3:AH3"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:AH13"/>
+    <mergeCell ref="B14:AH14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="AC4:AE4"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="AF15:AH15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B25:AH25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="Z15:AB15"/>
+    <mergeCell ref="AC15:AE15"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:Y26"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AE26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:AH35"/>
+    <mergeCell ref="B36:AH36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AC37:AE37"/>
+    <mergeCell ref="AF37:AH37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:AH46"/>
+    <mergeCell ref="B47:AH47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="W37:Y37"/>
+    <mergeCell ref="AF48:AH48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B58:AH58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="AC48:AE48"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z59:AB59"/>
+    <mergeCell ref="AC59:AE59"/>
+    <mergeCell ref="AF59:AH59"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:AH68"/>
+    <mergeCell ref="B69:AH69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="Z70:AB70"/>
+    <mergeCell ref="AC70:AE70"/>
+    <mergeCell ref="AF70:AH70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:AH79"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="W70:Y70"/>
+    <mergeCell ref="AF81:AH81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:AH91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="Z81:AB81"/>
+    <mergeCell ref="AC81:AE81"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="W92:Y92"/>
+    <mergeCell ref="Z92:AB92"/>
+    <mergeCell ref="AC92:AE92"/>
+    <mergeCell ref="AF92:AH92"/>
     <mergeCell ref="A101:A104"/>
     <mergeCell ref="B101:AH101"/>
     <mergeCell ref="B102:AH102"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="E103:G103"/>
     <mergeCell ref="Z103:AB103"/>
     <mergeCell ref="AC103:AE103"/>
     <mergeCell ref="AF103:AH103"/>
     <mergeCell ref="A112:A115"/>
     <mergeCell ref="B112:AH112"/>
     <mergeCell ref="B113:AH113"/>
     <mergeCell ref="B114:D114"/>
     <mergeCell ref="E114:G114"/>
     <mergeCell ref="H114:J114"/>
     <mergeCell ref="K114:M114"/>
     <mergeCell ref="H103:J103"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="N103:P103"/>
     <mergeCell ref="Q103:S103"/>
     <mergeCell ref="T103:V103"/>
     <mergeCell ref="W103:Y103"/>
     <mergeCell ref="AF114:AH114"/>
     <mergeCell ref="N114:P114"/>
     <mergeCell ref="Q114:S114"/>
-    <mergeCell ref="T81:V81"/>
-[...124 lines deleted...]
-    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:AH123"/>
+    <mergeCell ref="B124:AH124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="W114:Y114"/>
+    <mergeCell ref="Z114:AB114"/>
+    <mergeCell ref="AC114:AE114"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="W125:Y125"/>
+    <mergeCell ref="Z125:AB125"/>
+    <mergeCell ref="AC125:AE125"/>
+    <mergeCell ref="AF125:AH125"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:AH134"/>
+    <mergeCell ref="B135:AH135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="AC136:AE136"/>
+    <mergeCell ref="AF136:AH136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:Y150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AB37" sqref="AB37"/>
+      <selection activeCell="H139" sqref="H139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="100" t="s">
+      <c r="B2" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="100"/>
-[...18 lines deleted...]
-      <c r="V2" s="100"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
     </row>
     <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="102"/>
-[...22 lines deleted...]
-      <c r="V3" s="101"/>
+      <c r="A3" s="100"/>
+      <c r="B3" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98"/>
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
     </row>
     <row r="4" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="102"/>
-      <c r="B4" s="89" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="93"/>
-[...1 lines deleted...]
-      <c r="E4" s="89" t="s">
+      <c r="C4" s="87"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="93"/>
-[...1 lines deleted...]
-      <c r="H4" s="89" t="s">
+      <c r="F4" s="87"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="93"/>
-[...1 lines deleted...]
-      <c r="K4" s="89" t="s">
+      <c r="I4" s="87"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="93"/>
-[...1 lines deleted...]
-      <c r="N4" s="89" t="s">
+      <c r="L4" s="87"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="93"/>
-[...1 lines deleted...]
-      <c r="Q4" s="89" t="s">
+      <c r="O4" s="87"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="93"/>
-[...5 lines deleted...]
-      <c r="V4" s="94"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="87"/>
+      <c r="V4" s="88"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="102"/>
+      <c r="A5" s="100"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -13170,143 +13565,143 @@
         <v>120</v>
       </c>
       <c r="Q11" s="77">
         <v>29</v>
       </c>
       <c r="R11" s="78">
         <v>44</v>
       </c>
       <c r="S11" s="82">
         <v>73</v>
       </c>
       <c r="T11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="U11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="V11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="102" t="s">
+      <c r="A13" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="100" t="s">
+      <c r="B13" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="100"/>
-[...18 lines deleted...]
-      <c r="V13" s="100"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="101"/>
+      <c r="J13" s="101"/>
+      <c r="K13" s="101"/>
+      <c r="L13" s="101"/>
+      <c r="M13" s="101"/>
+      <c r="N13" s="101"/>
+      <c r="O13" s="101"/>
+      <c r="P13" s="101"/>
+      <c r="Q13" s="101"/>
+      <c r="R13" s="101"/>
+      <c r="S13" s="101"/>
+      <c r="T13" s="101"/>
+      <c r="U13" s="101"/>
+      <c r="V13" s="101"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="102"/>
-      <c r="B14" s="101" t="s">
+      <c r="A14" s="100"/>
+      <c r="B14" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="101"/>
-[...18 lines deleted...]
-      <c r="V14" s="101"/>
+      <c r="C14" s="98"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
+      <c r="N14" s="98"/>
+      <c r="O14" s="98"/>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="98"/>
+      <c r="R14" s="98"/>
+      <c r="S14" s="98"/>
+      <c r="T14" s="98"/>
+      <c r="U14" s="98"/>
+      <c r="V14" s="98"/>
     </row>
     <row r="15" spans="1:22" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="102"/>
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="100"/>
+      <c r="B15" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="93"/>
-[...1 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="87"/>
+      <c r="D15" s="94"/>
+      <c r="E15" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="93"/>
-[...1 lines deleted...]
-      <c r="H15" s="89" t="s">
+      <c r="F15" s="87"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="93"/>
-[...1 lines deleted...]
-      <c r="K15" s="89" t="s">
+      <c r="I15" s="87"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="93"/>
-[...1 lines deleted...]
-      <c r="N15" s="89" t="s">
+      <c r="L15" s="87"/>
+      <c r="M15" s="94"/>
+      <c r="N15" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="93"/>
-[...1 lines deleted...]
-      <c r="Q15" s="89" t="s">
+      <c r="O15" s="87"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R15" s="93"/>
-[...5 lines deleted...]
-      <c r="V15" s="94"/>
+      <c r="R15" s="87"/>
+      <c r="S15" s="94"/>
+      <c r="T15" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U15" s="87"/>
+      <c r="V15" s="88"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="102"/>
+      <c r="A16" s="100"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -13754,143 +14149,143 @@
         <v>142</v>
       </c>
       <c r="Q22" s="24">
         <v>31</v>
       </c>
       <c r="R22" s="25">
         <v>53</v>
       </c>
       <c r="S22" s="64">
         <v>84</v>
       </c>
       <c r="T22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="U22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="V22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="102" t="s">
+      <c r="A24" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="100" t="s">
+      <c r="B24" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="100"/>
-[...18 lines deleted...]
-      <c r="V24" s="100"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="101"/>
+      <c r="V24" s="101"/>
     </row>
     <row r="25" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="102"/>
-      <c r="B25" s="101" t="s">
+      <c r="A25" s="100"/>
+      <c r="B25" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="101"/>
-[...18 lines deleted...]
-      <c r="V25" s="101"/>
+      <c r="C25" s="98"/>
+      <c r="D25" s="98"/>
+      <c r="E25" s="98"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="98"/>
+      <c r="I25" s="98"/>
+      <c r="J25" s="98"/>
+      <c r="K25" s="98"/>
+      <c r="L25" s="98"/>
+      <c r="M25" s="98"/>
+      <c r="N25" s="98"/>
+      <c r="O25" s="98"/>
+      <c r="P25" s="98"/>
+      <c r="Q25" s="98"/>
+      <c r="R25" s="98"/>
+      <c r="S25" s="98"/>
+      <c r="T25" s="98"/>
+      <c r="U25" s="98"/>
+      <c r="V25" s="98"/>
     </row>
     <row r="26" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="102"/>
-      <c r="B26" s="89" t="s">
+      <c r="A26" s="100"/>
+      <c r="B26" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="93"/>
-[...1 lines deleted...]
-      <c r="E26" s="89" t="s">
+      <c r="C26" s="87"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="93"/>
-[...1 lines deleted...]
-      <c r="H26" s="89" t="s">
+      <c r="F26" s="87"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="93"/>
-[...1 lines deleted...]
-      <c r="K26" s="89" t="s">
+      <c r="I26" s="87"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="93"/>
-[...1 lines deleted...]
-      <c r="N26" s="89" t="s">
+      <c r="L26" s="87"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="93"/>
-[...1 lines deleted...]
-      <c r="Q26" s="89" t="s">
+      <c r="O26" s="87"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R26" s="93"/>
-[...5 lines deleted...]
-      <c r="V26" s="94"/>
+      <c r="R26" s="87"/>
+      <c r="S26" s="94"/>
+      <c r="T26" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U26" s="87"/>
+      <c r="V26" s="88"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="102"/>
+      <c r="A27" s="100"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -14338,143 +14733,143 @@
         <v>169</v>
       </c>
       <c r="Q33" s="54">
         <v>27</v>
       </c>
       <c r="R33" s="49">
         <v>61</v>
       </c>
       <c r="S33" s="55">
         <v>88</v>
       </c>
       <c r="T33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="U33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="V33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="102" t="s">
+      <c r="A35" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="100" t="s">
+      <c r="B35" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="100"/>
-[...18 lines deleted...]
-      <c r="V35" s="100"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="101"/>
+      <c r="K35" s="101"/>
+      <c r="L35" s="101"/>
+      <c r="M35" s="101"/>
+      <c r="N35" s="101"/>
+      <c r="O35" s="101"/>
+      <c r="P35" s="101"/>
+      <c r="Q35" s="101"/>
+      <c r="R35" s="101"/>
+      <c r="S35" s="101"/>
+      <c r="T35" s="101"/>
+      <c r="U35" s="101"/>
+      <c r="V35" s="101"/>
     </row>
     <row r="36" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="102"/>
-      <c r="B36" s="101" t="s">
+      <c r="A36" s="100"/>
+      <c r="B36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="101"/>
-[...18 lines deleted...]
-      <c r="V36" s="101"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="98"/>
+      <c r="S36" s="98"/>
+      <c r="T36" s="98"/>
+      <c r="U36" s="98"/>
+      <c r="V36" s="98"/>
     </row>
     <row r="37" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="102"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="100"/>
+      <c r="B37" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="93"/>
-[...1 lines deleted...]
-      <c r="E37" s="89" t="s">
+      <c r="C37" s="87"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F37" s="93"/>
-[...1 lines deleted...]
-      <c r="H37" s="89" t="s">
+      <c r="F37" s="87"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="93"/>
-[...1 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="87"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="93"/>
-[...1 lines deleted...]
-      <c r="N37" s="89" t="s">
+      <c r="L37" s="87"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="93"/>
-[...1 lines deleted...]
-      <c r="Q37" s="89" t="s">
+      <c r="O37" s="87"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R37" s="93"/>
-[...5 lines deleted...]
-      <c r="V37" s="94"/>
+      <c r="R37" s="87"/>
+      <c r="S37" s="94"/>
+      <c r="T37" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="87"/>
+      <c r="V37" s="88"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="102"/>
+      <c r="A38" s="100"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -14921,145 +15316,144 @@
       <c r="P44" s="64">
         <v>174</v>
       </c>
       <c r="Q44" s="24">
         <v>41</v>
       </c>
       <c r="R44" s="25">
         <v>66</v>
       </c>
       <c r="S44" s="64">
         <v>107</v>
       </c>
       <c r="T44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="U44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="V44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
-    <row r="45" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A46" s="102" t="s">
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A46" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="100" t="s">
+      <c r="B46" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="100"/>
-[...22 lines deleted...]
-      <c r="B47" s="101" t="s">
+      <c r="C46" s="101"/>
+      <c r="D46" s="101"/>
+      <c r="E46" s="101"/>
+      <c r="F46" s="101"/>
+      <c r="G46" s="101"/>
+      <c r="H46" s="101"/>
+      <c r="I46" s="101"/>
+      <c r="J46" s="101"/>
+      <c r="K46" s="101"/>
+      <c r="L46" s="101"/>
+      <c r="M46" s="101"/>
+      <c r="N46" s="101"/>
+      <c r="O46" s="101"/>
+      <c r="P46" s="101"/>
+      <c r="Q46" s="101"/>
+      <c r="R46" s="101"/>
+      <c r="S46" s="101"/>
+      <c r="T46" s="101"/>
+      <c r="U46" s="101"/>
+      <c r="V46" s="101"/>
+    </row>
+    <row r="47" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="100"/>
+      <c r="B47" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="101"/>
-[...22 lines deleted...]
-      <c r="B48" s="89" t="s">
+      <c r="C47" s="98"/>
+      <c r="D47" s="98"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="98"/>
+      <c r="I47" s="98"/>
+      <c r="J47" s="98"/>
+      <c r="K47" s="98"/>
+      <c r="L47" s="98"/>
+      <c r="M47" s="98"/>
+      <c r="N47" s="98"/>
+      <c r="O47" s="98"/>
+      <c r="P47" s="98"/>
+      <c r="Q47" s="98"/>
+      <c r="R47" s="98"/>
+      <c r="S47" s="98"/>
+      <c r="T47" s="98"/>
+      <c r="U47" s="98"/>
+      <c r="V47" s="98"/>
+    </row>
+    <row r="48" spans="1:22" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="100"/>
+      <c r="B48" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="93"/>
-[...1 lines deleted...]
-      <c r="E48" s="89" t="s">
+      <c r="C48" s="87"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F48" s="93"/>
-[...1 lines deleted...]
-      <c r="H48" s="89" t="s">
+      <c r="F48" s="87"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="93"/>
-[...1 lines deleted...]
-      <c r="K48" s="89" t="s">
+      <c r="I48" s="87"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="93"/>
-[...1 lines deleted...]
-      <c r="N48" s="89" t="s">
+      <c r="L48" s="87"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="93"/>
-[...1 lines deleted...]
-      <c r="Q48" s="89" t="s">
+      <c r="O48" s="87"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="93"/>
-[...8 lines deleted...]
-      <c r="A49" s="102"/>
+      <c r="R48" s="87"/>
+      <c r="S48" s="94"/>
+      <c r="T48" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U48" s="87"/>
+      <c r="V48" s="88"/>
+    </row>
+    <row r="49" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A49" s="100"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -15080,355 +15474,571 @@
       <c r="O49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V49" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="9"/>
-[...16 lines deleted...]
-      <c r="S50" s="13"/>
+      <c r="B50" s="9">
+        <v>737</v>
+      </c>
+      <c r="C50" s="1">
+        <v>389</v>
+      </c>
+      <c r="D50" s="13">
+        <v>1126</v>
+      </c>
+      <c r="E50" s="9">
+        <v>351</v>
+      </c>
+      <c r="F50" s="1">
+        <v>437</v>
+      </c>
+      <c r="G50" s="13">
+        <v>788</v>
+      </c>
+      <c r="H50" s="9">
+        <v>410</v>
+      </c>
+      <c r="I50" s="1">
+        <v>456</v>
+      </c>
+      <c r="J50" s="13">
+        <v>866</v>
+      </c>
+      <c r="K50" s="9">
+        <v>147</v>
+      </c>
+      <c r="L50" s="1">
+        <v>214</v>
+      </c>
+      <c r="M50" s="13">
+        <v>361</v>
+      </c>
+      <c r="N50" s="9">
+        <v>13</v>
+      </c>
+      <c r="O50" s="1">
+        <v>23</v>
+      </c>
+      <c r="P50" s="13">
+        <v>36</v>
+      </c>
+      <c r="Q50" s="9">
+        <v>13</v>
+      </c>
+      <c r="R50" s="1">
+        <v>18</v>
+      </c>
+      <c r="S50" s="13">
+        <v>31</v>
+      </c>
       <c r="T50" s="9">
         <f>SUM(B50,E50,H50,K50,N50,Q50)</f>
-        <v>0</v>
+        <v>1671</v>
       </c>
       <c r="U50" s="1">
         <f t="shared" ref="U50:U55" si="13">SUM(C50,F50,I50,L50,O50,R50)</f>
-        <v>0</v>
+        <v>1537</v>
       </c>
       <c r="V50" s="12">
         <f t="shared" ref="V50:V55" si="14">SUM(D50,G50,J50,M50,P50,S50)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="9"/>
-[...16 lines deleted...]
-      <c r="S51" s="13"/>
+      <c r="B51" s="9">
+        <v>131</v>
+      </c>
+      <c r="C51" s="1">
+        <v>46</v>
+      </c>
+      <c r="D51" s="13">
+        <v>177</v>
+      </c>
+      <c r="E51" s="9">
+        <v>145</v>
+      </c>
+      <c r="F51" s="1">
+        <v>194</v>
+      </c>
+      <c r="G51" s="13">
+        <v>339</v>
+      </c>
+      <c r="H51" s="9">
+        <v>122</v>
+      </c>
+      <c r="I51" s="1">
+        <v>122</v>
+      </c>
+      <c r="J51" s="13">
+        <v>244</v>
+      </c>
+      <c r="K51" s="9">
+        <v>94</v>
+      </c>
+      <c r="L51" s="1">
+        <v>126</v>
+      </c>
+      <c r="M51" s="13">
+        <v>220</v>
+      </c>
+      <c r="N51" s="9">
+        <v>13</v>
+      </c>
+      <c r="O51" s="1">
+        <v>17</v>
+      </c>
+      <c r="P51" s="13">
+        <v>30</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>0</v>
+      </c>
+      <c r="R51" s="1">
+        <v>4</v>
+      </c>
+      <c r="S51" s="13">
+        <v>4</v>
+      </c>
       <c r="T51" s="9">
         <f t="shared" ref="T51:T55" si="15">SUM(B51,E51,H51,K51,N51,Q51)</f>
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="U51" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>509</v>
       </c>
       <c r="V51" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="9"/>
-[...16 lines deleted...]
-      <c r="S52" s="13"/>
+      <c r="B52" s="9">
+        <v>98</v>
+      </c>
+      <c r="C52" s="1">
+        <v>58</v>
+      </c>
+      <c r="D52" s="13">
+        <v>156</v>
+      </c>
+      <c r="E52" s="9">
+        <v>189</v>
+      </c>
+      <c r="F52" s="1">
+        <v>294</v>
+      </c>
+      <c r="G52" s="13">
+        <v>483</v>
+      </c>
+      <c r="H52" s="9">
+        <v>115</v>
+      </c>
+      <c r="I52" s="1">
+        <v>146</v>
+      </c>
+      <c r="J52" s="13">
+        <v>261</v>
+      </c>
+      <c r="K52" s="9">
+        <v>73</v>
+      </c>
+      <c r="L52" s="1">
+        <v>98</v>
+      </c>
+      <c r="M52" s="13">
+        <v>171</v>
+      </c>
+      <c r="N52" s="9">
+        <v>6</v>
+      </c>
+      <c r="O52" s="1">
+        <v>15</v>
+      </c>
+      <c r="P52" s="13">
+        <v>21</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>4</v>
+      </c>
+      <c r="R52" s="1">
+        <v>3</v>
+      </c>
+      <c r="S52" s="13">
+        <v>7</v>
+      </c>
       <c r="T52" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>485</v>
       </c>
       <c r="U52" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="V52" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="9"/>
-[...16 lines deleted...]
-      <c r="S53" s="13"/>
+      <c r="B53" s="9">
+        <v>122</v>
+      </c>
+      <c r="C53" s="1">
+        <v>68</v>
+      </c>
+      <c r="D53" s="13">
+        <v>190</v>
+      </c>
+      <c r="E53" s="9">
+        <v>137</v>
+      </c>
+      <c r="F53" s="1">
+        <v>233</v>
+      </c>
+      <c r="G53" s="13">
+        <v>370</v>
+      </c>
+      <c r="H53" s="9">
+        <v>106</v>
+      </c>
+      <c r="I53" s="1">
+        <v>115</v>
+      </c>
+      <c r="J53" s="13">
+        <v>221</v>
+      </c>
+      <c r="K53" s="9">
+        <v>95</v>
+      </c>
+      <c r="L53" s="1">
+        <v>140</v>
+      </c>
+      <c r="M53" s="13">
+        <v>235</v>
+      </c>
+      <c r="N53" s="9">
+        <v>9</v>
+      </c>
+      <c r="O53" s="1">
+        <v>18</v>
+      </c>
+      <c r="P53" s="13">
+        <v>27</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>6</v>
+      </c>
+      <c r="R53" s="1">
+        <v>6</v>
+      </c>
+      <c r="S53" s="13">
+        <v>12</v>
+      </c>
       <c r="T53" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>475</v>
       </c>
       <c r="U53" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="V53" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="51"/>
-[...16 lines deleted...]
-      <c r="S54" s="52"/>
+      <c r="B54" s="51">
+        <v>98</v>
+      </c>
+      <c r="C54" s="45">
+        <v>49</v>
+      </c>
+      <c r="D54" s="52">
+        <v>147</v>
+      </c>
+      <c r="E54" s="51">
+        <v>136</v>
+      </c>
+      <c r="F54" s="45">
+        <v>175</v>
+      </c>
+      <c r="G54" s="52">
+        <v>311</v>
+      </c>
+      <c r="H54" s="51">
+        <v>129</v>
+      </c>
+      <c r="I54" s="45">
+        <v>126</v>
+      </c>
+      <c r="J54" s="52">
+        <v>255</v>
+      </c>
+      <c r="K54" s="51">
+        <v>87</v>
+      </c>
+      <c r="L54" s="45">
+        <v>129</v>
+      </c>
+      <c r="M54" s="52">
+        <v>216</v>
+      </c>
+      <c r="N54" s="51">
+        <v>8</v>
+      </c>
+      <c r="O54" s="45">
+        <v>19</v>
+      </c>
+      <c r="P54" s="52">
+        <v>27</v>
+      </c>
+      <c r="Q54" s="51">
+        <v>2</v>
+      </c>
+      <c r="R54" s="45">
+        <v>4</v>
+      </c>
+      <c r="S54" s="52">
+        <v>6</v>
+      </c>
       <c r="T54" s="51">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>460</v>
       </c>
       <c r="U54" s="45">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="V54" s="53">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="55" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="54"/>
-[...16 lines deleted...]
-      <c r="S55" s="55"/>
+      <c r="B55" s="54">
+        <v>1186</v>
+      </c>
+      <c r="C55" s="49">
+        <v>610</v>
+      </c>
+      <c r="D55" s="55">
+        <v>1796</v>
+      </c>
+      <c r="E55" s="54">
+        <v>958</v>
+      </c>
+      <c r="F55" s="49">
+        <v>1333</v>
+      </c>
+      <c r="G55" s="55">
+        <v>2291</v>
+      </c>
+      <c r="H55" s="54">
+        <v>882</v>
+      </c>
+      <c r="I55" s="49">
+        <v>965</v>
+      </c>
+      <c r="J55" s="55">
+        <v>1847</v>
+      </c>
+      <c r="K55" s="54">
+        <v>496</v>
+      </c>
+      <c r="L55" s="49">
+        <v>707</v>
+      </c>
+      <c r="M55" s="55">
+        <v>1203</v>
+      </c>
+      <c r="N55" s="54">
+        <v>49</v>
+      </c>
+      <c r="O55" s="49">
+        <v>92</v>
+      </c>
+      <c r="P55" s="55">
+        <v>141</v>
+      </c>
+      <c r="Q55" s="54">
+        <v>25</v>
+      </c>
+      <c r="R55" s="49">
+        <v>35</v>
+      </c>
+      <c r="S55" s="55">
+        <v>60</v>
+      </c>
       <c r="T55" s="54">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>3596</v>
       </c>
       <c r="U55" s="49">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>3742</v>
       </c>
       <c r="V55" s="56">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>7338</v>
       </c>
     </row>
     <row r="56" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="102" t="s">
+      <c r="A57" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="100" t="s">
+      <c r="B57" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="100"/>
-[...18 lines deleted...]
-      <c r="V57" s="100"/>
+      <c r="C57" s="101"/>
+      <c r="D57" s="101"/>
+      <c r="E57" s="101"/>
+      <c r="F57" s="101"/>
+      <c r="G57" s="101"/>
+      <c r="H57" s="101"/>
+      <c r="I57" s="101"/>
+      <c r="J57" s="101"/>
+      <c r="K57" s="101"/>
+      <c r="L57" s="101"/>
+      <c r="M57" s="101"/>
+      <c r="N57" s="101"/>
+      <c r="O57" s="101"/>
+      <c r="P57" s="101"/>
+      <c r="Q57" s="101"/>
+      <c r="R57" s="101"/>
+      <c r="S57" s="101"/>
+      <c r="T57" s="101"/>
+      <c r="U57" s="101"/>
+      <c r="V57" s="101"/>
     </row>
     <row r="58" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="102"/>
-      <c r="B58" s="101" t="s">
+      <c r="A58" s="100"/>
+      <c r="B58" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="101"/>
-[...18 lines deleted...]
-      <c r="V58" s="101"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="98"/>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="98"/>
+      <c r="P58" s="98"/>
+      <c r="Q58" s="98"/>
+      <c r="R58" s="98"/>
+      <c r="S58" s="98"/>
+      <c r="T58" s="98"/>
+      <c r="U58" s="98"/>
+      <c r="V58" s="98"/>
     </row>
     <row r="59" spans="1:22" ht="24.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="102"/>
-      <c r="B59" s="89" t="s">
+      <c r="A59" s="100"/>
+      <c r="B59" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C59" s="93"/>
-[...1 lines deleted...]
-      <c r="E59" s="89" t="s">
+      <c r="C59" s="87"/>
+      <c r="D59" s="94"/>
+      <c r="E59" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="93"/>
-[...1 lines deleted...]
-      <c r="H59" s="89" t="s">
+      <c r="F59" s="87"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="93"/>
-[...1 lines deleted...]
-      <c r="K59" s="89" t="s">
+      <c r="I59" s="87"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L59" s="93"/>
-[...1 lines deleted...]
-      <c r="N59" s="89" t="s">
+      <c r="L59" s="87"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="93"/>
-[...1 lines deleted...]
-      <c r="Q59" s="89" t="s">
+      <c r="O59" s="87"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="93"/>
-[...5 lines deleted...]
-      <c r="V59" s="94"/>
+      <c r="R59" s="87"/>
+      <c r="S59" s="94"/>
+      <c r="T59" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U59" s="87"/>
+      <c r="V59" s="88"/>
     </row>
     <row r="60" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="102"/>
+      <c r="A60" s="100"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -15684,143 +16294,143 @@
     <row r="67" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
     </row>
     <row r="68" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="102" t="s">
+      <c r="A68" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="100" t="s">
+      <c r="B68" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="100"/>
-[...18 lines deleted...]
-      <c r="V68" s="100"/>
+      <c r="C68" s="101"/>
+      <c r="D68" s="101"/>
+      <c r="E68" s="101"/>
+      <c r="F68" s="101"/>
+      <c r="G68" s="101"/>
+      <c r="H68" s="101"/>
+      <c r="I68" s="101"/>
+      <c r="J68" s="101"/>
+      <c r="K68" s="101"/>
+      <c r="L68" s="101"/>
+      <c r="M68" s="101"/>
+      <c r="N68" s="101"/>
+      <c r="O68" s="101"/>
+      <c r="P68" s="101"/>
+      <c r="Q68" s="101"/>
+      <c r="R68" s="101"/>
+      <c r="S68" s="101"/>
+      <c r="T68" s="101"/>
+      <c r="U68" s="101"/>
+      <c r="V68" s="101"/>
     </row>
     <row r="69" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="102"/>
-      <c r="B69" s="101" t="s">
+      <c r="A69" s="100"/>
+      <c r="B69" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="101"/>
-[...18 lines deleted...]
-      <c r="V69" s="101"/>
+      <c r="C69" s="98"/>
+      <c r="D69" s="98"/>
+      <c r="E69" s="98"/>
+      <c r="F69" s="98"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="98"/>
+      <c r="I69" s="98"/>
+      <c r="J69" s="98"/>
+      <c r="K69" s="98"/>
+      <c r="L69" s="98"/>
+      <c r="M69" s="98"/>
+      <c r="N69" s="98"/>
+      <c r="O69" s="98"/>
+      <c r="P69" s="98"/>
+      <c r="Q69" s="98"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="98"/>
+      <c r="T69" s="98"/>
+      <c r="U69" s="98"/>
+      <c r="V69" s="98"/>
     </row>
     <row r="70" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="102"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="100"/>
+      <c r="B70" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="93"/>
-[...1 lines deleted...]
-      <c r="E70" s="89" t="s">
+      <c r="C70" s="87"/>
+      <c r="D70" s="94"/>
+      <c r="E70" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F70" s="93"/>
-[...1 lines deleted...]
-      <c r="H70" s="89" t="s">
+      <c r="F70" s="87"/>
+      <c r="G70" s="94"/>
+      <c r="H70" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="93"/>
-[...1 lines deleted...]
-      <c r="K70" s="89" t="s">
+      <c r="I70" s="87"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L70" s="93"/>
-[...1 lines deleted...]
-      <c r="N70" s="89" t="s">
+      <c r="L70" s="87"/>
+      <c r="M70" s="94"/>
+      <c r="N70" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="93"/>
-[...1 lines deleted...]
-      <c r="Q70" s="89" t="s">
+      <c r="O70" s="87"/>
+      <c r="P70" s="94"/>
+      <c r="Q70" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R70" s="93"/>
-[...5 lines deleted...]
-      <c r="V70" s="94"/>
+      <c r="R70" s="87"/>
+      <c r="S70" s="94"/>
+      <c r="T70" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U70" s="87"/>
+      <c r="V70" s="88"/>
     </row>
     <row r="71" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="102"/>
+      <c r="A71" s="100"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -16053,143 +16663,143 @@
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="55"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="55"/>
       <c r="T77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="U77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V77" s="56">
         <f>SUM(D77,G77,J77,M77,P77,S77)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="102" t="s">
+      <c r="A79" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="100" t="s">
+      <c r="B79" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="100"/>
-[...18 lines deleted...]
-      <c r="V79" s="100"/>
+      <c r="C79" s="101"/>
+      <c r="D79" s="101"/>
+      <c r="E79" s="101"/>
+      <c r="F79" s="101"/>
+      <c r="G79" s="101"/>
+      <c r="H79" s="101"/>
+      <c r="I79" s="101"/>
+      <c r="J79" s="101"/>
+      <c r="K79" s="101"/>
+      <c r="L79" s="101"/>
+      <c r="M79" s="101"/>
+      <c r="N79" s="101"/>
+      <c r="O79" s="101"/>
+      <c r="P79" s="101"/>
+      <c r="Q79" s="101"/>
+      <c r="R79" s="101"/>
+      <c r="S79" s="101"/>
+      <c r="T79" s="101"/>
+      <c r="U79" s="101"/>
+      <c r="V79" s="101"/>
     </row>
     <row r="80" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="102"/>
-      <c r="B80" s="101" t="s">
+      <c r="A80" s="100"/>
+      <c r="B80" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="101"/>
-[...18 lines deleted...]
-      <c r="V80" s="101"/>
+      <c r="C80" s="98"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="98"/>
+      <c r="F80" s="98"/>
+      <c r="G80" s="98"/>
+      <c r="H80" s="98"/>
+      <c r="I80" s="98"/>
+      <c r="J80" s="98"/>
+      <c r="K80" s="98"/>
+      <c r="L80" s="98"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="98"/>
+      <c r="O80" s="98"/>
+      <c r="P80" s="98"/>
+      <c r="Q80" s="98"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="98"/>
+      <c r="T80" s="98"/>
+      <c r="U80" s="98"/>
+      <c r="V80" s="98"/>
     </row>
     <row r="81" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="102"/>
-      <c r="B81" s="89" t="s">
+      <c r="A81" s="100"/>
+      <c r="B81" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="93"/>
-[...1 lines deleted...]
-      <c r="E81" s="89" t="s">
+      <c r="C81" s="87"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="93"/>
-[...1 lines deleted...]
-      <c r="H81" s="89" t="s">
+      <c r="F81" s="87"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="93"/>
-[...1 lines deleted...]
-      <c r="K81" s="89" t="s">
+      <c r="I81" s="87"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="93"/>
-[...1 lines deleted...]
-      <c r="N81" s="89" t="s">
+      <c r="L81" s="87"/>
+      <c r="M81" s="94"/>
+      <c r="N81" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="93"/>
-[...1 lines deleted...]
-      <c r="Q81" s="89" t="s">
+      <c r="O81" s="87"/>
+      <c r="P81" s="94"/>
+      <c r="Q81" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R81" s="93"/>
-[...5 lines deleted...]
-      <c r="V81" s="94"/>
+      <c r="R81" s="87"/>
+      <c r="S81" s="94"/>
+      <c r="T81" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U81" s="87"/>
+      <c r="V81" s="88"/>
     </row>
     <row r="82" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="102"/>
+      <c r="A82" s="100"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -16422,143 +17032,143 @@
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="55"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="55"/>
       <c r="T88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="U88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="102" t="s">
+      <c r="A90" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="100" t="s">
+      <c r="B90" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="100"/>
-[...18 lines deleted...]
-      <c r="V90" s="100"/>
+      <c r="C90" s="101"/>
+      <c r="D90" s="101"/>
+      <c r="E90" s="101"/>
+      <c r="F90" s="101"/>
+      <c r="G90" s="101"/>
+      <c r="H90" s="101"/>
+      <c r="I90" s="101"/>
+      <c r="J90" s="101"/>
+      <c r="K90" s="101"/>
+      <c r="L90" s="101"/>
+      <c r="M90" s="101"/>
+      <c r="N90" s="101"/>
+      <c r="O90" s="101"/>
+      <c r="P90" s="101"/>
+      <c r="Q90" s="101"/>
+      <c r="R90" s="101"/>
+      <c r="S90" s="101"/>
+      <c r="T90" s="101"/>
+      <c r="U90" s="101"/>
+      <c r="V90" s="101"/>
     </row>
     <row r="91" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="102"/>
-      <c r="B91" s="101" t="s">
+      <c r="A91" s="100"/>
+      <c r="B91" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="101"/>
-[...18 lines deleted...]
-      <c r="V91" s="101"/>
+      <c r="C91" s="98"/>
+      <c r="D91" s="98"/>
+      <c r="E91" s="98"/>
+      <c r="F91" s="98"/>
+      <c r="G91" s="98"/>
+      <c r="H91" s="98"/>
+      <c r="I91" s="98"/>
+      <c r="J91" s="98"/>
+      <c r="K91" s="98"/>
+      <c r="L91" s="98"/>
+      <c r="M91" s="98"/>
+      <c r="N91" s="98"/>
+      <c r="O91" s="98"/>
+      <c r="P91" s="98"/>
+      <c r="Q91" s="98"/>
+      <c r="R91" s="98"/>
+      <c r="S91" s="98"/>
+      <c r="T91" s="98"/>
+      <c r="U91" s="98"/>
+      <c r="V91" s="98"/>
     </row>
     <row r="92" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="102"/>
-      <c r="B92" s="89" t="s">
+      <c r="A92" s="100"/>
+      <c r="B92" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="93"/>
-[...1 lines deleted...]
-      <c r="E92" s="89" t="s">
+      <c r="C92" s="87"/>
+      <c r="D92" s="94"/>
+      <c r="E92" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F92" s="93"/>
-[...1 lines deleted...]
-      <c r="H92" s="89" t="s">
+      <c r="F92" s="87"/>
+      <c r="G92" s="94"/>
+      <c r="H92" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="93"/>
-[...1 lines deleted...]
-      <c r="K92" s="89" t="s">
+      <c r="I92" s="87"/>
+      <c r="J92" s="94"/>
+      <c r="K92" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L92" s="93"/>
-[...1 lines deleted...]
-      <c r="N92" s="89" t="s">
+      <c r="L92" s="87"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="93"/>
-[...1 lines deleted...]
-      <c r="Q92" s="89" t="s">
+      <c r="O92" s="87"/>
+      <c r="P92" s="94"/>
+      <c r="Q92" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R92" s="93"/>
-[...5 lines deleted...]
-      <c r="V92" s="94"/>
+      <c r="R92" s="87"/>
+      <c r="S92" s="94"/>
+      <c r="T92" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U92" s="87"/>
+      <c r="V92" s="88"/>
     </row>
     <row r="93" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="102"/>
+      <c r="A93" s="100"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -16791,143 +17401,143 @@
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="55"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="55"/>
       <c r="T99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="U99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="V99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="102" t="s">
+      <c r="A101" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="100" t="s">
+      <c r="B101" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="100"/>
-[...18 lines deleted...]
-      <c r="V101" s="100"/>
+      <c r="C101" s="101"/>
+      <c r="D101" s="101"/>
+      <c r="E101" s="101"/>
+      <c r="F101" s="101"/>
+      <c r="G101" s="101"/>
+      <c r="H101" s="101"/>
+      <c r="I101" s="101"/>
+      <c r="J101" s="101"/>
+      <c r="K101" s="101"/>
+      <c r="L101" s="101"/>
+      <c r="M101" s="101"/>
+      <c r="N101" s="101"/>
+      <c r="O101" s="101"/>
+      <c r="P101" s="101"/>
+      <c r="Q101" s="101"/>
+      <c r="R101" s="101"/>
+      <c r="S101" s="101"/>
+      <c r="T101" s="101"/>
+      <c r="U101" s="101"/>
+      <c r="V101" s="101"/>
     </row>
     <row r="102" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="102"/>
-      <c r="B102" s="101" t="s">
+      <c r="A102" s="100"/>
+      <c r="B102" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="101"/>
-[...18 lines deleted...]
-      <c r="V102" s="101"/>
+      <c r="C102" s="98"/>
+      <c r="D102" s="98"/>
+      <c r="E102" s="98"/>
+      <c r="F102" s="98"/>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+      <c r="K102" s="98"/>
+      <c r="L102" s="98"/>
+      <c r="M102" s="98"/>
+      <c r="N102" s="98"/>
+      <c r="O102" s="98"/>
+      <c r="P102" s="98"/>
+      <c r="Q102" s="98"/>
+      <c r="R102" s="98"/>
+      <c r="S102" s="98"/>
+      <c r="T102" s="98"/>
+      <c r="U102" s="98"/>
+      <c r="V102" s="98"/>
     </row>
     <row r="103" spans="1:22" ht="25.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="102"/>
-      <c r="B103" s="89" t="s">
+      <c r="A103" s="100"/>
+      <c r="B103" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C103" s="93"/>
-[...1 lines deleted...]
-      <c r="E103" s="89" t="s">
+      <c r="C103" s="87"/>
+      <c r="D103" s="94"/>
+      <c r="E103" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F103" s="93"/>
-[...1 lines deleted...]
-      <c r="H103" s="89" t="s">
+      <c r="F103" s="87"/>
+      <c r="G103" s="94"/>
+      <c r="H103" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I103" s="93"/>
-[...1 lines deleted...]
-      <c r="K103" s="89" t="s">
+      <c r="I103" s="87"/>
+      <c r="J103" s="94"/>
+      <c r="K103" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L103" s="93"/>
-[...1 lines deleted...]
-      <c r="N103" s="89" t="s">
+      <c r="L103" s="87"/>
+      <c r="M103" s="94"/>
+      <c r="N103" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O103" s="93"/>
-[...1 lines deleted...]
-      <c r="Q103" s="89" t="s">
+      <c r="O103" s="87"/>
+      <c r="P103" s="94"/>
+      <c r="Q103" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R103" s="93"/>
-[...5 lines deleted...]
-      <c r="V103" s="94"/>
+      <c r="R103" s="87"/>
+      <c r="S103" s="94"/>
+      <c r="T103" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U103" s="87"/>
+      <c r="V103" s="88"/>
     </row>
     <row r="104" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="102"/>
+      <c r="A104" s="100"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -17160,143 +17770,143 @@
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="55"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="55"/>
       <c r="T110" s="48">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="U110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="102" t="s">
+      <c r="A112" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="100" t="s">
+      <c r="B112" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="100"/>
-[...18 lines deleted...]
-      <c r="V112" s="100"/>
+      <c r="C112" s="101"/>
+      <c r="D112" s="101"/>
+      <c r="E112" s="101"/>
+      <c r="F112" s="101"/>
+      <c r="G112" s="101"/>
+      <c r="H112" s="101"/>
+      <c r="I112" s="101"/>
+      <c r="J112" s="101"/>
+      <c r="K112" s="101"/>
+      <c r="L112" s="101"/>
+      <c r="M112" s="101"/>
+      <c r="N112" s="101"/>
+      <c r="O112" s="101"/>
+      <c r="P112" s="101"/>
+      <c r="Q112" s="101"/>
+      <c r="R112" s="101"/>
+      <c r="S112" s="101"/>
+      <c r="T112" s="101"/>
+      <c r="U112" s="101"/>
+      <c r="V112" s="101"/>
     </row>
     <row r="113" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="102"/>
-      <c r="B113" s="101" t="s">
+      <c r="A113" s="100"/>
+      <c r="B113" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="101"/>
-[...18 lines deleted...]
-      <c r="V113" s="101"/>
+      <c r="C113" s="98"/>
+      <c r="D113" s="98"/>
+      <c r="E113" s="98"/>
+      <c r="F113" s="98"/>
+      <c r="G113" s="98"/>
+      <c r="H113" s="98"/>
+      <c r="I113" s="98"/>
+      <c r="J113" s="98"/>
+      <c r="K113" s="98"/>
+      <c r="L113" s="98"/>
+      <c r="M113" s="98"/>
+      <c r="N113" s="98"/>
+      <c r="O113" s="98"/>
+      <c r="P113" s="98"/>
+      <c r="Q113" s="98"/>
+      <c r="R113" s="98"/>
+      <c r="S113" s="98"/>
+      <c r="T113" s="98"/>
+      <c r="U113" s="98"/>
+      <c r="V113" s="98"/>
     </row>
     <row r="114" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="102"/>
-      <c r="B114" s="89" t="s">
+      <c r="A114" s="100"/>
+      <c r="B114" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C114" s="93"/>
-[...1 lines deleted...]
-      <c r="E114" s="89" t="s">
+      <c r="C114" s="87"/>
+      <c r="D114" s="94"/>
+      <c r="E114" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F114" s="93"/>
-[...1 lines deleted...]
-      <c r="H114" s="89" t="s">
+      <c r="F114" s="87"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="93"/>
-[...1 lines deleted...]
-      <c r="K114" s="89" t="s">
+      <c r="I114" s="87"/>
+      <c r="J114" s="94"/>
+      <c r="K114" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L114" s="93"/>
-[...1 lines deleted...]
-      <c r="N114" s="89" t="s">
+      <c r="L114" s="87"/>
+      <c r="M114" s="94"/>
+      <c r="N114" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="93"/>
-[...1 lines deleted...]
-      <c r="Q114" s="89" t="s">
+      <c r="O114" s="87"/>
+      <c r="P114" s="94"/>
+      <c r="Q114" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R114" s="93"/>
-[...5 lines deleted...]
-      <c r="V114" s="94"/>
+      <c r="R114" s="87"/>
+      <c r="S114" s="94"/>
+      <c r="T114" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U114" s="87"/>
+      <c r="V114" s="88"/>
     </row>
     <row r="115" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="102"/>
+      <c r="A115" s="100"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -17529,143 +18139,143 @@
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="55"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="55"/>
       <c r="T121" s="54">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U121" s="49">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V121" s="56">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="102" t="s">
+      <c r="A123" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="100" t="s">
+      <c r="B123" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="100"/>
-[...18 lines deleted...]
-      <c r="V123" s="100"/>
+      <c r="C123" s="101"/>
+      <c r="D123" s="101"/>
+      <c r="E123" s="101"/>
+      <c r="F123" s="101"/>
+      <c r="G123" s="101"/>
+      <c r="H123" s="101"/>
+      <c r="I123" s="101"/>
+      <c r="J123" s="101"/>
+      <c r="K123" s="101"/>
+      <c r="L123" s="101"/>
+      <c r="M123" s="101"/>
+      <c r="N123" s="101"/>
+      <c r="O123" s="101"/>
+      <c r="P123" s="101"/>
+      <c r="Q123" s="101"/>
+      <c r="R123" s="101"/>
+      <c r="S123" s="101"/>
+      <c r="T123" s="101"/>
+      <c r="U123" s="101"/>
+      <c r="V123" s="101"/>
     </row>
     <row r="124" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="102"/>
-      <c r="B124" s="101" t="s">
+      <c r="A124" s="100"/>
+      <c r="B124" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="101"/>
-[...18 lines deleted...]
-      <c r="V124" s="101"/>
+      <c r="C124" s="98"/>
+      <c r="D124" s="98"/>
+      <c r="E124" s="98"/>
+      <c r="F124" s="98"/>
+      <c r="G124" s="98"/>
+      <c r="H124" s="98"/>
+      <c r="I124" s="98"/>
+      <c r="J124" s="98"/>
+      <c r="K124" s="98"/>
+      <c r="L124" s="98"/>
+      <c r="M124" s="98"/>
+      <c r="N124" s="98"/>
+      <c r="O124" s="98"/>
+      <c r="P124" s="98"/>
+      <c r="Q124" s="98"/>
+      <c r="R124" s="98"/>
+      <c r="S124" s="98"/>
+      <c r="T124" s="98"/>
+      <c r="U124" s="98"/>
+      <c r="V124" s="98"/>
     </row>
     <row r="125" spans="1:22" ht="28.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="102"/>
-      <c r="B125" s="89" t="s">
+      <c r="A125" s="100"/>
+      <c r="B125" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C125" s="93"/>
-[...1 lines deleted...]
-      <c r="E125" s="89" t="s">
+      <c r="C125" s="87"/>
+      <c r="D125" s="94"/>
+      <c r="E125" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F125" s="93"/>
-[...1 lines deleted...]
-      <c r="H125" s="89" t="s">
+      <c r="F125" s="87"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="93"/>
-[...1 lines deleted...]
-      <c r="K125" s="89" t="s">
+      <c r="I125" s="87"/>
+      <c r="J125" s="94"/>
+      <c r="K125" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L125" s="93"/>
-[...1 lines deleted...]
-      <c r="N125" s="89" t="s">
+      <c r="L125" s="87"/>
+      <c r="M125" s="94"/>
+      <c r="N125" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="93"/>
-[...1 lines deleted...]
-      <c r="Q125" s="89" t="s">
+      <c r="O125" s="87"/>
+      <c r="P125" s="94"/>
+      <c r="Q125" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R125" s="93"/>
-[...5 lines deleted...]
-      <c r="V125" s="94"/>
+      <c r="R125" s="87"/>
+      <c r="S125" s="94"/>
+      <c r="T125" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U125" s="87"/>
+      <c r="V125" s="88"/>
     </row>
     <row r="126" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="102"/>
+      <c r="A126" s="100"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -17897,143 +18507,143 @@
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="55"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="55"/>
       <c r="T132" s="54">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="49">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="56">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A134" s="102" t="s">
+      <c r="A134" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="100" t="s">
+      <c r="B134" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="100"/>
-[...18 lines deleted...]
-      <c r="V134" s="100"/>
+      <c r="C134" s="101"/>
+      <c r="D134" s="101"/>
+      <c r="E134" s="101"/>
+      <c r="F134" s="101"/>
+      <c r="G134" s="101"/>
+      <c r="H134" s="101"/>
+      <c r="I134" s="101"/>
+      <c r="J134" s="101"/>
+      <c r="K134" s="101"/>
+      <c r="L134" s="101"/>
+      <c r="M134" s="101"/>
+      <c r="N134" s="101"/>
+      <c r="O134" s="101"/>
+      <c r="P134" s="101"/>
+      <c r="Q134" s="101"/>
+      <c r="R134" s="101"/>
+      <c r="S134" s="101"/>
+      <c r="T134" s="101"/>
+      <c r="U134" s="101"/>
+      <c r="V134" s="101"/>
     </row>
     <row r="135" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="102"/>
-      <c r="B135" s="101" t="s">
+      <c r="A135" s="100"/>
+      <c r="B135" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="101"/>
-[...18 lines deleted...]
-      <c r="V135" s="101"/>
+      <c r="C135" s="98"/>
+      <c r="D135" s="98"/>
+      <c r="E135" s="98"/>
+      <c r="F135" s="98"/>
+      <c r="G135" s="98"/>
+      <c r="H135" s="98"/>
+      <c r="I135" s="98"/>
+      <c r="J135" s="98"/>
+      <c r="K135" s="98"/>
+      <c r="L135" s="98"/>
+      <c r="M135" s="98"/>
+      <c r="N135" s="98"/>
+      <c r="O135" s="98"/>
+      <c r="P135" s="98"/>
+      <c r="Q135" s="98"/>
+      <c r="R135" s="98"/>
+      <c r="S135" s="98"/>
+      <c r="T135" s="98"/>
+      <c r="U135" s="98"/>
+      <c r="V135" s="98"/>
     </row>
     <row r="136" spans="1:25" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="102"/>
-      <c r="B136" s="89" t="s">
+      <c r="A136" s="100"/>
+      <c r="B136" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="C136" s="93"/>
-[...1 lines deleted...]
-      <c r="E136" s="89" t="s">
+      <c r="C136" s="87"/>
+      <c r="D136" s="94"/>
+      <c r="E136" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="F136" s="93"/>
-[...1 lines deleted...]
-      <c r="H136" s="89" t="s">
+      <c r="F136" s="87"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="93"/>
-[...1 lines deleted...]
-      <c r="K136" s="89" t="s">
+      <c r="I136" s="87"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="L136" s="93"/>
-[...1 lines deleted...]
-      <c r="N136" s="89" t="s">
+      <c r="L136" s="87"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="O136" s="93"/>
-[...1 lines deleted...]
-      <c r="Q136" s="89" t="s">
+      <c r="O136" s="87"/>
+      <c r="P136" s="94"/>
+      <c r="Q136" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="R136" s="93"/>
-[...5 lines deleted...]
-      <c r="V136" s="94"/>
+      <c r="R136" s="87"/>
+      <c r="S136" s="94"/>
+      <c r="T136" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="U136" s="87"/>
+      <c r="V136" s="88"/>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A137" s="102"/>
+      <c r="A137" s="100"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -18060,591 +18670,591 @@
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>3204</v>
+        <v>3941</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>1678</v>
+        <v>2067</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="36"/>
-        <v>4882</v>
+        <v>6008</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="36"/>
-        <v>1513</v>
+        <v>1864</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>1839</v>
+        <v>2276</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="36"/>
-        <v>3352</v>
+        <v>4140</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="36"/>
-        <v>1783</v>
+        <v>2193</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>1927</v>
+        <v>2383</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="36"/>
-        <v>3710</v>
+        <v>4576</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="36"/>
-        <v>674</v>
+        <v>821</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>948</v>
+        <v>1162</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="36"/>
-        <v>1622</v>
+        <v>1983</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="36"/>
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="36"/>
-        <v>131</v>
+        <v>167</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="36"/>
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="36"/>
-        <v>174</v>
+        <v>205</v>
       </c>
       <c r="T138" s="41">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>7288</v>
+        <v>8959</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>6583</v>
+        <v>8120</v>
       </c>
       <c r="V138" s="43">
         <f t="shared" si="36"/>
-        <v>13871</v>
+        <v>17079</v>
       </c>
       <c r="W138" s="83"/>
       <c r="X138" s="83"/>
       <c r="Y138" s="83"/>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>513</v>
+        <v>644</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="37"/>
-        <v>797</v>
+        <v>974</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>622</v>
+        <v>767</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>1704</v>
+        <v>2043</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>557</v>
+        <v>679</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>590</v>
+        <v>712</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>1147</v>
+        <v>1391</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>417</v>
+        <v>511</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>710</v>
+        <v>836</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>1127</v>
+        <v>1347</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="38"/>
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="38"/>
         <v>9</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="38"/>
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="38"/>
-        <v>2189</v>
+        <v>2694</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>2779</v>
+        <v>3288</v>
       </c>
       <c r="V139" s="43">
         <f t="shared" si="38"/>
-        <v>4968</v>
+        <v>5982</v>
       </c>
       <c r="W139" s="83"/>
       <c r="X139" s="83"/>
       <c r="Y139" s="83"/>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="37"/>
-        <v>443</v>
+        <v>541</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="37"/>
-        <v>687</v>
+        <v>843</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>734</v>
+        <v>923</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>1014</v>
+        <v>1308</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>1748</v>
+        <v>2231</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>448</v>
+        <v>563</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>572</v>
+        <v>718</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>1020</v>
+        <v>1281</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>251</v>
+        <v>324</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>445</v>
+        <v>543</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>696</v>
+        <v>867</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="39"/>
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="39"/>
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="39"/>
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="39"/>
-        <v>1929</v>
+        <v>2414</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>2361</v>
+        <v>2975</v>
       </c>
       <c r="V140" s="43">
         <f t="shared" si="39"/>
-        <v>4290</v>
+        <v>5389</v>
       </c>
       <c r="W140" s="83"/>
       <c r="X140" s="83"/>
       <c r="Y140" s="83"/>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="37"/>
-        <v>550</v>
+        <v>672</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>232</v>
+        <v>300</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="37"/>
-        <v>782</v>
+        <v>972</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>575</v>
+        <v>712</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>906</v>
+        <v>1139</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>1481</v>
+        <v>1851</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>469</v>
+        <v>575</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>489</v>
+        <v>604</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>958</v>
+        <v>1179</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>330</v>
+        <v>425</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>488</v>
+        <v>628</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>818</v>
+        <v>1053</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="40"/>
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="40"/>
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="40"/>
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="40"/>
-        <v>1986</v>
+        <v>2461</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>2203</v>
+        <v>2783</v>
       </c>
       <c r="V141" s="43">
         <f t="shared" si="40"/>
-        <v>4189</v>
+        <v>5244</v>
       </c>
       <c r="W141" s="83"/>
       <c r="X141" s="83"/>
       <c r="Y141" s="83"/>
     </row>
     <row r="142" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="37"/>
-        <v>425</v>
+        <v>523</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="37"/>
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="37"/>
-        <v>626</v>
+        <v>773</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>575</v>
+        <v>711</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>813</v>
+        <v>988</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>1388</v>
+        <v>1699</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>419</v>
+        <v>548</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>506</v>
+        <v>632</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>925</v>
+        <v>1180</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>336</v>
+        <v>423</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>581</v>
+        <v>710</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>917</v>
+        <v>1133</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="41"/>
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="41"/>
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="41"/>
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="41"/>
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="41"/>
-        <v>1808</v>
+        <v>2268</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="41"/>
-        <v>2218</v>
+        <v>2720</v>
       </c>
       <c r="V142" s="47">
         <f t="shared" si="41"/>
-        <v>4026</v>
+        <v>4988</v>
       </c>
       <c r="W142" s="83"/>
       <c r="X142" s="83"/>
       <c r="Y142" s="83"/>
     </row>
     <row r="143" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="37"/>
-        <v>5135</v>
+        <v>6321</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="37"/>
-        <v>2639</v>
+        <v>3249</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="37"/>
-        <v>7774</v>
+        <v>9570</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>4019</v>
+        <v>4977</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>5654</v>
+        <v>6987</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>9673</v>
+        <v>11964</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>3676</v>
+        <v>4558</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>4084</v>
+        <v>5049</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>7760</v>
+        <v>9607</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>2008</v>
+        <v>2504</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>3172</v>
+        <v>3879</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>5180</v>
+        <v>6383</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>371</v>
+        <v>463</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>605</v>
+        <v>746</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="42"/>
-        <v>128</v>
+        <v>153</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="42"/>
-        <v>224</v>
+        <v>259</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="42"/>
-        <v>352</v>
+        <v>412</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="42"/>
-        <v>15200</v>
+        <v>18796</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="42"/>
-        <v>16144</v>
+        <v>19886</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="42"/>
-        <v>31344</v>
+        <v>38682</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144" s="38"/>
       <c r="B144" s="37"/>
       <c r="C144" s="37"/>
       <c r="D144" s="37"/>
       <c r="E144" s="37"/>
       <c r="F144" s="37"/>
       <c r="G144" s="37"/>
       <c r="H144" s="37"/>
       <c r="I144" s="37"/>
       <c r="J144" s="37"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
       <c r="N144" s="37"/>
       <c r="O144" s="37"/>
       <c r="P144" s="37"/>
       <c r="Q144" s="37"/>
       <c r="R144" s="37"/>
       <c r="S144" s="37"/>
       <c r="T144" s="37"/>
       <c r="U144" s="37"/>
       <c r="V144" s="37"/>
@@ -18749,291 +19359,291 @@
       <c r="R149" s="60"/>
       <c r="S149" s="60"/>
     </row>
     <row r="150" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="130">
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="B25:V25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:V13"/>
+    <mergeCell ref="B14:V14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:V36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B47:V47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:V57"/>
+    <mergeCell ref="B58:V58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:V68"/>
+    <mergeCell ref="B69:V69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:V79"/>
+    <mergeCell ref="B80:V80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:V90"/>
+    <mergeCell ref="B91:V91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:V101"/>
+    <mergeCell ref="B102:V102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:V112"/>
+    <mergeCell ref="B113:V113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T114:V114"/>
     <mergeCell ref="A123:A126"/>
     <mergeCell ref="B123:V123"/>
     <mergeCell ref="B124:V124"/>
     <mergeCell ref="B125:D125"/>
     <mergeCell ref="E125:G125"/>
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="Q125:S125"/>
     <mergeCell ref="T125:V125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:V134"/>
     <mergeCell ref="B135:V135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
-    <mergeCell ref="A112:A115"/>
-[...108 lines deleted...]
-    <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:S150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q42" sqref="Q42"/>
+      <selection activeCell="T134" sqref="T134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="100" t="s">
+      <c r="B2" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="100"/>
-[...12 lines deleted...]
-      <c r="P2" s="100"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="102"/>
-[...16 lines deleted...]
-      <c r="P3" s="101"/>
+      <c r="A3" s="100"/>
+      <c r="B3" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="102"/>
-      <c r="B4" s="89" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="93"/>
-[...1 lines deleted...]
-      <c r="E4" s="89" t="s">
+      <c r="C4" s="87"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="93"/>
-[...1 lines deleted...]
-      <c r="H4" s="89" t="s">
+      <c r="F4" s="87"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="93"/>
-[...1 lines deleted...]
-      <c r="K4" s="89" t="s">
+      <c r="I4" s="87"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="93"/>
-[...5 lines deleted...]
-      <c r="P4" s="94"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="O4" s="87"/>
+      <c r="P4" s="88"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="102"/>
+      <c r="A5" s="100"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -19355,121 +19965,121 @@
         <v>348</v>
       </c>
       <c r="K11" s="77">
         <v>54</v>
       </c>
       <c r="L11" s="78">
         <v>47</v>
       </c>
       <c r="M11" s="82">
         <v>101</v>
       </c>
       <c r="N11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="O11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="P11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="110" t="s">
+      <c r="A13" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="108"/>
       <c r="D13" s="108"/>
       <c r="E13" s="108"/>
       <c r="F13" s="108"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
       <c r="J13" s="108"/>
       <c r="K13" s="108"/>
       <c r="L13" s="108"/>
       <c r="M13" s="108"/>
       <c r="N13" s="108"/>
       <c r="O13" s="108"/>
       <c r="P13" s="109"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="111"/>
-      <c r="B14" s="104" t="s">
+      <c r="A14" s="105"/>
+      <c r="B14" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="105"/>
-[...12 lines deleted...]
-      <c r="P14" s="106"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="111"/>
+      <c r="H14" s="111"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="111"/>
+      <c r="L14" s="111"/>
+      <c r="M14" s="111"/>
+      <c r="N14" s="111"/>
+      <c r="O14" s="111"/>
+      <c r="P14" s="112"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="111"/>
-      <c r="B15" s="84" t="s">
+      <c r="A15" s="105"/>
+      <c r="B15" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="85"/>
-[...1 lines deleted...]
-      <c r="E15" s="84" t="s">
+      <c r="C15" s="90"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="85"/>
-[...1 lines deleted...]
-      <c r="H15" s="84" t="s">
+      <c r="F15" s="90"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I15" s="85"/>
-[...1 lines deleted...]
-      <c r="K15" s="84" t="s">
+      <c r="I15" s="90"/>
+      <c r="J15" s="91"/>
+      <c r="K15" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="85"/>
-[...5 lines deleted...]
-      <c r="P15" s="86"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="91"/>
+      <c r="N15" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="90"/>
+      <c r="P15" s="91"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="112"/>
+      <c r="A16" s="106"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -19791,121 +20401,121 @@
         <v>384</v>
       </c>
       <c r="K22" s="24">
         <v>31</v>
       </c>
       <c r="L22" s="25">
         <v>36</v>
       </c>
       <c r="M22" s="64">
         <v>67</v>
       </c>
       <c r="N22" s="54">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="O22" s="49">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="P22" s="56">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="110" t="s">
+      <c r="A24" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="108"/>
       <c r="D24" s="108"/>
       <c r="E24" s="108"/>
       <c r="F24" s="108"/>
       <c r="G24" s="108"/>
       <c r="H24" s="108"/>
       <c r="I24" s="108"/>
       <c r="J24" s="108"/>
       <c r="K24" s="108"/>
       <c r="L24" s="108"/>
       <c r="M24" s="108"/>
       <c r="N24" s="108"/>
       <c r="O24" s="108"/>
       <c r="P24" s="109"/>
     </row>
     <row r="25" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="111"/>
-      <c r="B25" s="104" t="s">
+      <c r="A25" s="105"/>
+      <c r="B25" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="105"/>
-[...12 lines deleted...]
-      <c r="P25" s="106"/>
+      <c r="C25" s="111"/>
+      <c r="D25" s="111"/>
+      <c r="E25" s="111"/>
+      <c r="F25" s="111"/>
+      <c r="G25" s="111"/>
+      <c r="H25" s="111"/>
+      <c r="I25" s="111"/>
+      <c r="J25" s="111"/>
+      <c r="K25" s="111"/>
+      <c r="L25" s="111"/>
+      <c r="M25" s="111"/>
+      <c r="N25" s="111"/>
+      <c r="O25" s="111"/>
+      <c r="P25" s="112"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="111"/>
-      <c r="B26" s="84" t="s">
+      <c r="A26" s="105"/>
+      <c r="B26" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="85"/>
-[...1 lines deleted...]
-      <c r="E26" s="84" t="s">
+      <c r="C26" s="90"/>
+      <c r="D26" s="91"/>
+      <c r="E26" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F26" s="85"/>
-[...1 lines deleted...]
-      <c r="H26" s="84" t="s">
+      <c r="F26" s="90"/>
+      <c r="G26" s="91"/>
+      <c r="H26" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I26" s="85"/>
-[...1 lines deleted...]
-      <c r="K26" s="84" t="s">
+      <c r="I26" s="90"/>
+      <c r="J26" s="91"/>
+      <c r="K26" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L26" s="85"/>
-[...5 lines deleted...]
-      <c r="P26" s="86"/>
+      <c r="L26" s="90"/>
+      <c r="M26" s="91"/>
+      <c r="N26" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="90"/>
+      <c r="P26" s="91"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A27" s="112"/>
+      <c r="A27" s="106"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -20227,121 +20837,121 @@
         <v>453</v>
       </c>
       <c r="K33" s="54">
         <v>43</v>
       </c>
       <c r="L33" s="49">
         <v>38</v>
       </c>
       <c r="M33" s="55">
         <v>81</v>
       </c>
       <c r="N33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="O33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="P33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="110" t="s">
+      <c r="A35" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="108"/>
       <c r="D35" s="108"/>
       <c r="E35" s="108"/>
       <c r="F35" s="108"/>
       <c r="G35" s="108"/>
       <c r="H35" s="108"/>
       <c r="I35" s="108"/>
       <c r="J35" s="108"/>
       <c r="K35" s="108"/>
       <c r="L35" s="108"/>
       <c r="M35" s="108"/>
       <c r="N35" s="108"/>
       <c r="O35" s="108"/>
       <c r="P35" s="109"/>
     </row>
     <row r="36" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="111"/>
-      <c r="B36" s="104" t="s">
+      <c r="A36" s="105"/>
+      <c r="B36" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="105"/>
-[...12 lines deleted...]
-      <c r="P36" s="106"/>
+      <c r="C36" s="111"/>
+      <c r="D36" s="111"/>
+      <c r="E36" s="111"/>
+      <c r="F36" s="111"/>
+      <c r="G36" s="111"/>
+      <c r="H36" s="111"/>
+      <c r="I36" s="111"/>
+      <c r="J36" s="111"/>
+      <c r="K36" s="111"/>
+      <c r="L36" s="111"/>
+      <c r="M36" s="111"/>
+      <c r="N36" s="111"/>
+      <c r="O36" s="111"/>
+      <c r="P36" s="112"/>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="111"/>
-      <c r="B37" s="84" t="s">
+      <c r="A37" s="105"/>
+      <c r="B37" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="85"/>
-[...1 lines deleted...]
-      <c r="E37" s="84" t="s">
+      <c r="C37" s="90"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F37" s="85"/>
-[...1 lines deleted...]
-      <c r="H37" s="84" t="s">
+      <c r="F37" s="90"/>
+      <c r="G37" s="91"/>
+      <c r="H37" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="85"/>
-[...1 lines deleted...]
-      <c r="K37" s="84" t="s">
+      <c r="I37" s="90"/>
+      <c r="J37" s="91"/>
+      <c r="K37" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="85"/>
-[...5 lines deleted...]
-      <c r="P37" s="86"/>
+      <c r="L37" s="90"/>
+      <c r="M37" s="91"/>
+      <c r="N37" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="90"/>
+      <c r="P37" s="91"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="112"/>
+      <c r="A38" s="106"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -20662,416 +21272,559 @@
       <c r="J44" s="55">
         <v>446</v>
       </c>
       <c r="K44" s="54">
         <v>50</v>
       </c>
       <c r="L44" s="49">
         <v>39</v>
       </c>
       <c r="M44" s="55">
         <v>89</v>
       </c>
       <c r="N44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="O44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="P44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
-    <row r="45" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A46" s="110" t="s">
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="108"/>
       <c r="D46" s="108"/>
       <c r="E46" s="108"/>
       <c r="F46" s="108"/>
       <c r="G46" s="108"/>
       <c r="H46" s="108"/>
       <c r="I46" s="108"/>
       <c r="J46" s="108"/>
       <c r="K46" s="108"/>
       <c r="L46" s="108"/>
       <c r="M46" s="108"/>
       <c r="N46" s="108"/>
       <c r="O46" s="108"/>
       <c r="P46" s="109"/>
     </row>
-    <row r="47" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B47" s="104" t="s">
+    <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="105"/>
+      <c r="B47" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="105"/>
-[...16 lines deleted...]
-      <c r="B48" s="84" t="s">
+      <c r="C47" s="111"/>
+      <c r="D47" s="111"/>
+      <c r="E47" s="111"/>
+      <c r="F47" s="111"/>
+      <c r="G47" s="111"/>
+      <c r="H47" s="111"/>
+      <c r="I47" s="111"/>
+      <c r="J47" s="111"/>
+      <c r="K47" s="111"/>
+      <c r="L47" s="111"/>
+      <c r="M47" s="111"/>
+      <c r="N47" s="111"/>
+      <c r="O47" s="111"/>
+      <c r="P47" s="112"/>
+    </row>
+    <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="105"/>
+      <c r="B48" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="85"/>
-[...1 lines deleted...]
-      <c r="E48" s="84" t="s">
+      <c r="C48" s="90"/>
+      <c r="D48" s="91"/>
+      <c r="E48" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="85"/>
-[...1 lines deleted...]
-      <c r="H48" s="84" t="s">
+      <c r="F48" s="90"/>
+      <c r="G48" s="91"/>
+      <c r="H48" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I48" s="85"/>
-[...1 lines deleted...]
-      <c r="K48" s="84" t="s">
+      <c r="I48" s="90"/>
+      <c r="J48" s="91"/>
+      <c r="K48" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L48" s="85"/>
-[...8 lines deleted...]
-      <c r="A49" s="112"/>
+      <c r="L48" s="90"/>
+      <c r="M48" s="91"/>
+      <c r="N48" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="90"/>
+      <c r="P48" s="91"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="106"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O49" s="69" t="s">
         <v>14</v>
       </c>
       <c r="P49" s="70" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="9"/>
-[...10 lines deleted...]
-      <c r="M50" s="13"/>
+      <c r="B50" s="9">
+        <v>932</v>
+      </c>
+      <c r="C50" s="1">
+        <v>1001</v>
+      </c>
+      <c r="D50" s="13">
+        <v>1933</v>
+      </c>
+      <c r="E50" s="9">
+        <v>654</v>
+      </c>
+      <c r="F50" s="1">
+        <v>478</v>
+      </c>
+      <c r="G50" s="13">
+        <v>1132</v>
+      </c>
+      <c r="H50" s="9">
+        <v>78</v>
+      </c>
+      <c r="I50" s="1">
+        <v>57</v>
+      </c>
+      <c r="J50" s="13">
+        <v>135</v>
+      </c>
+      <c r="K50" s="9">
+        <v>7</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1</v>
+      </c>
+      <c r="M50" s="13">
+        <v>8</v>
+      </c>
       <c r="N50" s="9">
         <f>SUM(B50,E50,H50,K50)</f>
-        <v>0</v>
+        <v>1671</v>
       </c>
       <c r="O50" s="1">
         <f t="shared" ref="O50:O55" si="13">SUM(C50,F50,I50,L50)</f>
-        <v>0</v>
+        <v>1537</v>
       </c>
       <c r="P50" s="12">
         <f t="shared" ref="P50:P55" si="14">SUM(D50,G50,J50,M50)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="9"/>
-[...10 lines deleted...]
-      <c r="M51" s="13"/>
+      <c r="B51" s="9">
+        <v>260</v>
+      </c>
+      <c r="C51" s="1">
+        <v>335</v>
+      </c>
+      <c r="D51" s="13">
+        <v>595</v>
+      </c>
+      <c r="E51" s="9">
+        <v>194</v>
+      </c>
+      <c r="F51" s="1">
+        <v>147</v>
+      </c>
+      <c r="G51" s="13">
+        <v>341</v>
+      </c>
+      <c r="H51" s="9">
+        <v>44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13">
+        <v>70</v>
+      </c>
+      <c r="K51" s="9">
+        <v>7</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1</v>
+      </c>
+      <c r="M51" s="13">
+        <v>8</v>
+      </c>
       <c r="N51" s="9">
         <f t="shared" ref="N51:N55" si="15">SUM(B51,E51,H51,K51)</f>
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="O51" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>509</v>
       </c>
       <c r="P51" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="9"/>
-[...10 lines deleted...]
-      <c r="M52" s="13"/>
+      <c r="B52" s="9">
+        <v>199</v>
+      </c>
+      <c r="C52" s="1">
+        <v>376</v>
+      </c>
+      <c r="D52" s="13">
+        <v>575</v>
+      </c>
+      <c r="E52" s="9">
+        <v>172</v>
+      </c>
+      <c r="F52" s="1">
+        <v>140</v>
+      </c>
+      <c r="G52" s="13">
+        <v>312</v>
+      </c>
+      <c r="H52" s="9">
+        <v>84</v>
+      </c>
+      <c r="I52" s="1">
+        <v>72</v>
+      </c>
+      <c r="J52" s="13">
+        <v>156</v>
+      </c>
+      <c r="K52" s="9">
+        <v>30</v>
+      </c>
+      <c r="L52" s="1">
+        <v>26</v>
+      </c>
+      <c r="M52" s="13">
+        <v>56</v>
+      </c>
       <c r="N52" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>485</v>
       </c>
       <c r="O52" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="P52" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="9"/>
-[...10 lines deleted...]
-      <c r="M53" s="13"/>
+      <c r="B53" s="9">
+        <v>259</v>
+      </c>
+      <c r="C53" s="1">
+        <v>371</v>
+      </c>
+      <c r="D53" s="13">
+        <v>630</v>
+      </c>
+      <c r="E53" s="9">
+        <v>188</v>
+      </c>
+      <c r="F53" s="1">
+        <v>180</v>
+      </c>
+      <c r="G53" s="13">
+        <v>368</v>
+      </c>
+      <c r="H53" s="9">
+        <v>27</v>
+      </c>
+      <c r="I53" s="1">
+        <v>28</v>
+      </c>
+      <c r="J53" s="13">
+        <v>55</v>
+      </c>
+      <c r="K53" s="9">
+        <v>1</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1</v>
+      </c>
+      <c r="M53" s="13">
+        <v>2</v>
+      </c>
       <c r="N53" s="9">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>475</v>
       </c>
       <c r="O53" s="1">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="P53" s="12">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="51"/>
-[...10 lines deleted...]
-      <c r="M54" s="52"/>
+      <c r="B54" s="51">
+        <v>264</v>
+      </c>
+      <c r="C54" s="45">
+        <v>324</v>
+      </c>
+      <c r="D54" s="52">
+        <v>588</v>
+      </c>
+      <c r="E54" s="51">
+        <v>178</v>
+      </c>
+      <c r="F54" s="45">
+        <v>158</v>
+      </c>
+      <c r="G54" s="52">
+        <v>336</v>
+      </c>
+      <c r="H54" s="51">
+        <v>17</v>
+      </c>
+      <c r="I54" s="45">
+        <v>19</v>
+      </c>
+      <c r="J54" s="52">
+        <v>36</v>
+      </c>
+      <c r="K54" s="51">
+        <v>1</v>
+      </c>
+      <c r="L54" s="45">
+        <v>1</v>
+      </c>
+      <c r="M54" s="52">
+        <v>2</v>
+      </c>
       <c r="N54" s="51">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>460</v>
       </c>
       <c r="O54" s="45">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="P54" s="53">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="54"/>
-[...10 lines deleted...]
-      <c r="M55" s="55"/>
+      <c r="B55" s="54">
+        <v>1914</v>
+      </c>
+      <c r="C55" s="49">
+        <v>2407</v>
+      </c>
+      <c r="D55" s="55">
+        <v>4321</v>
+      </c>
+      <c r="E55" s="54">
+        <v>1386</v>
+      </c>
+      <c r="F55" s="49">
+        <v>1103</v>
+      </c>
+      <c r="G55" s="55">
+        <v>2489</v>
+      </c>
+      <c r="H55" s="54">
+        <v>250</v>
+      </c>
+      <c r="I55" s="49">
+        <v>202</v>
+      </c>
+      <c r="J55" s="55">
+        <v>452</v>
+      </c>
+      <c r="K55" s="54">
+        <v>46</v>
+      </c>
+      <c r="L55" s="49">
+        <v>30</v>
+      </c>
+      <c r="M55" s="55">
+        <v>76</v>
+      </c>
       <c r="N55" s="54">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>3596</v>
       </c>
       <c r="O55" s="49">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>3742</v>
       </c>
       <c r="P55" s="56">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>7338</v>
       </c>
     </row>
     <row r="56" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="110" t="s">
+      <c r="A57" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="108"/>
       <c r="D57" s="108"/>
       <c r="E57" s="108"/>
       <c r="F57" s="108"/>
       <c r="G57" s="108"/>
       <c r="H57" s="108"/>
       <c r="I57" s="108"/>
       <c r="J57" s="108"/>
       <c r="K57" s="108"/>
       <c r="L57" s="108"/>
       <c r="M57" s="108"/>
       <c r="N57" s="108"/>
       <c r="O57" s="108"/>
       <c r="P57" s="109"/>
     </row>
     <row r="58" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="111"/>
-      <c r="B58" s="104" t="s">
+      <c r="A58" s="105"/>
+      <c r="B58" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="105"/>
-[...12 lines deleted...]
-      <c r="P58" s="106"/>
+      <c r="C58" s="111"/>
+      <c r="D58" s="111"/>
+      <c r="E58" s="111"/>
+      <c r="F58" s="111"/>
+      <c r="G58" s="111"/>
+      <c r="H58" s="111"/>
+      <c r="I58" s="111"/>
+      <c r="J58" s="111"/>
+      <c r="K58" s="111"/>
+      <c r="L58" s="111"/>
+      <c r="M58" s="111"/>
+      <c r="N58" s="111"/>
+      <c r="O58" s="111"/>
+      <c r="P58" s="112"/>
     </row>
     <row r="59" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="111"/>
-      <c r="B59" s="84" t="s">
+      <c r="A59" s="105"/>
+      <c r="B59" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="85"/>
-[...1 lines deleted...]
-      <c r="E59" s="84" t="s">
+      <c r="C59" s="90"/>
+      <c r="D59" s="91"/>
+      <c r="E59" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F59" s="85"/>
-[...1 lines deleted...]
-      <c r="H59" s="84" t="s">
+      <c r="F59" s="90"/>
+      <c r="G59" s="91"/>
+      <c r="H59" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I59" s="85"/>
-[...1 lines deleted...]
-      <c r="K59" s="84" t="s">
+      <c r="I59" s="90"/>
+      <c r="J59" s="91"/>
+      <c r="K59" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L59" s="85"/>
-[...5 lines deleted...]
-      <c r="P59" s="86"/>
+      <c r="L59" s="90"/>
+      <c r="M59" s="91"/>
+      <c r="N59" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O59" s="90"/>
+      <c r="P59" s="91"/>
     </row>
     <row r="60" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="112"/>
+      <c r="A60" s="106"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -21267,121 +22020,121 @@
       </c>
       <c r="P66" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
     </row>
     <row r="68" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="110" t="s">
+      <c r="A68" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="108"/>
       <c r="D68" s="108"/>
       <c r="E68" s="108"/>
       <c r="F68" s="108"/>
       <c r="G68" s="108"/>
       <c r="H68" s="108"/>
       <c r="I68" s="108"/>
       <c r="J68" s="108"/>
       <c r="K68" s="108"/>
       <c r="L68" s="108"/>
       <c r="M68" s="108"/>
       <c r="N68" s="108"/>
       <c r="O68" s="108"/>
       <c r="P68" s="109"/>
     </row>
     <row r="69" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="111"/>
-      <c r="B69" s="104" t="s">
+      <c r="A69" s="105"/>
+      <c r="B69" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="105"/>
-[...12 lines deleted...]
-      <c r="P69" s="106"/>
+      <c r="C69" s="111"/>
+      <c r="D69" s="111"/>
+      <c r="E69" s="111"/>
+      <c r="F69" s="111"/>
+      <c r="G69" s="111"/>
+      <c r="H69" s="111"/>
+      <c r="I69" s="111"/>
+      <c r="J69" s="111"/>
+      <c r="K69" s="111"/>
+      <c r="L69" s="111"/>
+      <c r="M69" s="111"/>
+      <c r="N69" s="111"/>
+      <c r="O69" s="111"/>
+      <c r="P69" s="112"/>
     </row>
     <row r="70" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="111"/>
-      <c r="B70" s="84" t="s">
+      <c r="A70" s="105"/>
+      <c r="B70" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C70" s="85"/>
-[...1 lines deleted...]
-      <c r="E70" s="84" t="s">
+      <c r="C70" s="90"/>
+      <c r="D70" s="91"/>
+      <c r="E70" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F70" s="85"/>
-[...1 lines deleted...]
-      <c r="H70" s="84" t="s">
+      <c r="F70" s="90"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I70" s="85"/>
-[...1 lines deleted...]
-      <c r="K70" s="84" t="s">
+      <c r="I70" s="90"/>
+      <c r="J70" s="91"/>
+      <c r="K70" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L70" s="85"/>
-[...5 lines deleted...]
-      <c r="P70" s="86"/>
+      <c r="L70" s="90"/>
+      <c r="M70" s="91"/>
+      <c r="N70" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O70" s="90"/>
+      <c r="P70" s="91"/>
     </row>
     <row r="71" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="112"/>
+      <c r="A71" s="106"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -21560,121 +22313,121 @@
       <c r="D77" s="55"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="55"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="O77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="P77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="110" t="s">
+      <c r="A79" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C79" s="108"/>
       <c r="D79" s="108"/>
       <c r="E79" s="108"/>
       <c r="F79" s="108"/>
       <c r="G79" s="108"/>
       <c r="H79" s="108"/>
       <c r="I79" s="108"/>
       <c r="J79" s="108"/>
       <c r="K79" s="108"/>
       <c r="L79" s="108"/>
       <c r="M79" s="108"/>
       <c r="N79" s="108"/>
       <c r="O79" s="108"/>
       <c r="P79" s="109"/>
     </row>
     <row r="80" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="111"/>
-      <c r="B80" s="104" t="s">
+      <c r="A80" s="105"/>
+      <c r="B80" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="105"/>
-[...12 lines deleted...]
-      <c r="P80" s="106"/>
+      <c r="C80" s="111"/>
+      <c r="D80" s="111"/>
+      <c r="E80" s="111"/>
+      <c r="F80" s="111"/>
+      <c r="G80" s="111"/>
+      <c r="H80" s="111"/>
+      <c r="I80" s="111"/>
+      <c r="J80" s="111"/>
+      <c r="K80" s="111"/>
+      <c r="L80" s="111"/>
+      <c r="M80" s="111"/>
+      <c r="N80" s="111"/>
+      <c r="O80" s="111"/>
+      <c r="P80" s="112"/>
     </row>
     <row r="81" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="111"/>
-      <c r="B81" s="84" t="s">
+      <c r="A81" s="105"/>
+      <c r="B81" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="85"/>
-[...1 lines deleted...]
-      <c r="E81" s="84" t="s">
+      <c r="C81" s="90"/>
+      <c r="D81" s="91"/>
+      <c r="E81" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F81" s="85"/>
-[...1 lines deleted...]
-      <c r="H81" s="84" t="s">
+      <c r="F81" s="90"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I81" s="85"/>
-[...1 lines deleted...]
-      <c r="K81" s="84" t="s">
+      <c r="I81" s="90"/>
+      <c r="J81" s="91"/>
+      <c r="K81" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L81" s="85"/>
-[...5 lines deleted...]
-      <c r="P81" s="86"/>
+      <c r="L81" s="90"/>
+      <c r="M81" s="91"/>
+      <c r="N81" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O81" s="90"/>
+      <c r="P81" s="91"/>
     </row>
     <row r="82" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="112"/>
+      <c r="A82" s="106"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -21853,121 +22606,121 @@
       <c r="D88" s="55"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="55"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="O88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="P88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="110" t="s">
+      <c r="A90" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C90" s="108"/>
       <c r="D90" s="108"/>
       <c r="E90" s="108"/>
       <c r="F90" s="108"/>
       <c r="G90" s="108"/>
       <c r="H90" s="108"/>
       <c r="I90" s="108"/>
       <c r="J90" s="108"/>
       <c r="K90" s="108"/>
       <c r="L90" s="108"/>
       <c r="M90" s="108"/>
       <c r="N90" s="108"/>
       <c r="O90" s="108"/>
       <c r="P90" s="109"/>
     </row>
     <row r="91" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="111"/>
-      <c r="B91" s="104" t="s">
+      <c r="A91" s="105"/>
+      <c r="B91" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="105"/>
-[...12 lines deleted...]
-      <c r="P91" s="106"/>
+      <c r="C91" s="111"/>
+      <c r="D91" s="111"/>
+      <c r="E91" s="111"/>
+      <c r="F91" s="111"/>
+      <c r="G91" s="111"/>
+      <c r="H91" s="111"/>
+      <c r="I91" s="111"/>
+      <c r="J91" s="111"/>
+      <c r="K91" s="111"/>
+      <c r="L91" s="111"/>
+      <c r="M91" s="111"/>
+      <c r="N91" s="111"/>
+      <c r="O91" s="111"/>
+      <c r="P91" s="112"/>
     </row>
     <row r="92" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="111"/>
-      <c r="B92" s="84" t="s">
+      <c r="A92" s="105"/>
+      <c r="B92" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="85"/>
-[...1 lines deleted...]
-      <c r="E92" s="84" t="s">
+      <c r="C92" s="90"/>
+      <c r="D92" s="91"/>
+      <c r="E92" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F92" s="85"/>
-[...1 lines deleted...]
-      <c r="H92" s="84" t="s">
+      <c r="F92" s="90"/>
+      <c r="G92" s="91"/>
+      <c r="H92" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I92" s="85"/>
-[...1 lines deleted...]
-      <c r="K92" s="84" t="s">
+      <c r="I92" s="90"/>
+      <c r="J92" s="91"/>
+      <c r="K92" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L92" s="85"/>
-[...5 lines deleted...]
-      <c r="P92" s="86"/>
+      <c r="L92" s="90"/>
+      <c r="M92" s="91"/>
+      <c r="N92" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O92" s="90"/>
+      <c r="P92" s="91"/>
     </row>
     <row r="93" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="112"/>
+      <c r="A93" s="106"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -22146,121 +22899,121 @@
       <c r="D99" s="55"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="55"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="O99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="P99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="110" t="s">
+      <c r="A101" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C101" s="108"/>
       <c r="D101" s="108"/>
       <c r="E101" s="108"/>
       <c r="F101" s="108"/>
       <c r="G101" s="108"/>
       <c r="H101" s="108"/>
       <c r="I101" s="108"/>
       <c r="J101" s="108"/>
       <c r="K101" s="108"/>
       <c r="L101" s="108"/>
       <c r="M101" s="108"/>
       <c r="N101" s="108"/>
       <c r="O101" s="108"/>
       <c r="P101" s="109"/>
     </row>
     <row r="102" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="111"/>
-      <c r="B102" s="104" t="s">
+      <c r="A102" s="105"/>
+      <c r="B102" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="105"/>
-[...12 lines deleted...]
-      <c r="P102" s="106"/>
+      <c r="C102" s="111"/>
+      <c r="D102" s="111"/>
+      <c r="E102" s="111"/>
+      <c r="F102" s="111"/>
+      <c r="G102" s="111"/>
+      <c r="H102" s="111"/>
+      <c r="I102" s="111"/>
+      <c r="J102" s="111"/>
+      <c r="K102" s="111"/>
+      <c r="L102" s="111"/>
+      <c r="M102" s="111"/>
+      <c r="N102" s="111"/>
+      <c r="O102" s="111"/>
+      <c r="P102" s="112"/>
     </row>
     <row r="103" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="111"/>
-      <c r="B103" s="84" t="s">
+      <c r="A103" s="105"/>
+      <c r="B103" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C103" s="85"/>
-[...1 lines deleted...]
-      <c r="E103" s="84" t="s">
+      <c r="C103" s="90"/>
+      <c r="D103" s="91"/>
+      <c r="E103" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F103" s="85"/>
-[...1 lines deleted...]
-      <c r="H103" s="84" t="s">
+      <c r="F103" s="90"/>
+      <c r="G103" s="91"/>
+      <c r="H103" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I103" s="85"/>
-[...1 lines deleted...]
-      <c r="K103" s="84" t="s">
+      <c r="I103" s="90"/>
+      <c r="J103" s="91"/>
+      <c r="K103" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L103" s="85"/>
-[...5 lines deleted...]
-      <c r="P103" s="86"/>
+      <c r="L103" s="90"/>
+      <c r="M103" s="91"/>
+      <c r="N103" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O103" s="90"/>
+      <c r="P103" s="91"/>
     </row>
     <row r="104" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="112"/>
+      <c r="A104" s="106"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -22439,121 +23192,121 @@
       <c r="D110" s="55"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="55"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="P110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="110" t="s">
+      <c r="A112" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C112" s="108"/>
       <c r="D112" s="108"/>
       <c r="E112" s="108"/>
       <c r="F112" s="108"/>
       <c r="G112" s="108"/>
       <c r="H112" s="108"/>
       <c r="I112" s="108"/>
       <c r="J112" s="108"/>
       <c r="K112" s="108"/>
       <c r="L112" s="108"/>
       <c r="M112" s="108"/>
       <c r="N112" s="108"/>
       <c r="O112" s="108"/>
       <c r="P112" s="109"/>
     </row>
     <row r="113" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="111"/>
-      <c r="B113" s="104" t="s">
+      <c r="A113" s="105"/>
+      <c r="B113" s="110" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="105"/>
-[...12 lines deleted...]
-      <c r="P113" s="106"/>
+      <c r="C113" s="111"/>
+      <c r="D113" s="111"/>
+      <c r="E113" s="111"/>
+      <c r="F113" s="111"/>
+      <c r="G113" s="111"/>
+      <c r="H113" s="111"/>
+      <c r="I113" s="111"/>
+      <c r="J113" s="111"/>
+      <c r="K113" s="111"/>
+      <c r="L113" s="111"/>
+      <c r="M113" s="111"/>
+      <c r="N113" s="111"/>
+      <c r="O113" s="111"/>
+      <c r="P113" s="112"/>
     </row>
     <row r="114" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="111"/>
-      <c r="B114" s="84" t="s">
+      <c r="A114" s="105"/>
+      <c r="B114" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="85"/>
-[...1 lines deleted...]
-      <c r="E114" s="84" t="s">
+      <c r="C114" s="90"/>
+      <c r="D114" s="91"/>
+      <c r="E114" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F114" s="85"/>
-[...1 lines deleted...]
-      <c r="H114" s="84" t="s">
+      <c r="F114" s="90"/>
+      <c r="G114" s="91"/>
+      <c r="H114" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I114" s="85"/>
-[...1 lines deleted...]
-      <c r="K114" s="84" t="s">
+      <c r="I114" s="90"/>
+      <c r="J114" s="91"/>
+      <c r="K114" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L114" s="85"/>
-[...5 lines deleted...]
-      <c r="P114" s="86"/>
+      <c r="L114" s="90"/>
+      <c r="M114" s="91"/>
+      <c r="N114" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O114" s="90"/>
+      <c r="P114" s="91"/>
     </row>
     <row r="115" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="112"/>
+      <c r="A115" s="106"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -22732,121 +23485,121 @@
       <c r="D121" s="55"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="55"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="O121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="110" t="s">
+      <c r="A123" s="104" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C123" s="108"/>
       <c r="D123" s="108"/>
       <c r="E123" s="108"/>
       <c r="F123" s="108"/>
       <c r="G123" s="108"/>
       <c r="H123" s="108"/>
       <c r="I123" s="108"/>
       <c r="J123" s="108"/>
       <c r="K123" s="108"/>
       <c r="L123" s="108"/>
       <c r="M123" s="108"/>
       <c r="N123" s="108"/>
       <c r="O123" s="108"/>
       <c r="P123" s="109"/>
     </row>
     <row r="124" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="111"/>
-      <c r="B124" s="104" t="s">
+      <c r="A124" s="105"/>
+      <c r="B124" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="105"/>
-[...12 lines deleted...]
-      <c r="P124" s="106"/>
+      <c r="C124" s="111"/>
+      <c r="D124" s="111"/>
+      <c r="E124" s="111"/>
+      <c r="F124" s="111"/>
+      <c r="G124" s="111"/>
+      <c r="H124" s="111"/>
+      <c r="I124" s="111"/>
+      <c r="J124" s="111"/>
+      <c r="K124" s="111"/>
+      <c r="L124" s="111"/>
+      <c r="M124" s="111"/>
+      <c r="N124" s="111"/>
+      <c r="O124" s="111"/>
+      <c r="P124" s="112"/>
     </row>
     <row r="125" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="111"/>
-      <c r="B125" s="84" t="s">
+      <c r="A125" s="105"/>
+      <c r="B125" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C125" s="85"/>
-[...1 lines deleted...]
-      <c r="E125" s="84" t="s">
+      <c r="C125" s="90"/>
+      <c r="D125" s="91"/>
+      <c r="E125" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F125" s="85"/>
-[...1 lines deleted...]
-      <c r="H125" s="84" t="s">
+      <c r="F125" s="90"/>
+      <c r="G125" s="91"/>
+      <c r="H125" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I125" s="85"/>
-[...1 lines deleted...]
-      <c r="K125" s="84" t="s">
+      <c r="I125" s="90"/>
+      <c r="J125" s="91"/>
+      <c r="K125" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L125" s="85"/>
-[...5 lines deleted...]
-      <c r="P125" s="86"/>
+      <c r="L125" s="90"/>
+      <c r="M125" s="91"/>
+      <c r="N125" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O125" s="90"/>
+      <c r="P125" s="91"/>
     </row>
     <row r="126" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="112"/>
+      <c r="A126" s="106"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -23024,121 +23777,121 @@
       <c r="C132" s="49"/>
       <c r="D132" s="55"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="55"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="O132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="P132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A134" s="102" t="s">
+      <c r="A134" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="100" t="s">
+      <c r="B134" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="100"/>
-[...12 lines deleted...]
-      <c r="P134" s="100"/>
+      <c r="C134" s="101"/>
+      <c r="D134" s="101"/>
+      <c r="E134" s="101"/>
+      <c r="F134" s="101"/>
+      <c r="G134" s="101"/>
+      <c r="H134" s="101"/>
+      <c r="I134" s="101"/>
+      <c r="J134" s="101"/>
+      <c r="K134" s="101"/>
+      <c r="L134" s="101"/>
+      <c r="M134" s="101"/>
+      <c r="N134" s="101"/>
+      <c r="O134" s="101"/>
+      <c r="P134" s="101"/>
     </row>
     <row r="135" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="102"/>
-      <c r="B135" s="101" t="s">
+      <c r="A135" s="100"/>
+      <c r="B135" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="101"/>
-[...12 lines deleted...]
-      <c r="P135" s="101"/>
+      <c r="C135" s="98"/>
+      <c r="D135" s="98"/>
+      <c r="E135" s="98"/>
+      <c r="F135" s="98"/>
+      <c r="G135" s="98"/>
+      <c r="H135" s="98"/>
+      <c r="I135" s="98"/>
+      <c r="J135" s="98"/>
+      <c r="K135" s="98"/>
+      <c r="L135" s="98"/>
+      <c r="M135" s="98"/>
+      <c r="N135" s="98"/>
+      <c r="O135" s="98"/>
+      <c r="P135" s="98"/>
     </row>
     <row r="136" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="102"/>
-      <c r="B136" s="89" t="s">
+      <c r="A136" s="100"/>
+      <c r="B136" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="C136" s="93"/>
-[...1 lines deleted...]
-      <c r="E136" s="89" t="s">
+      <c r="C136" s="87"/>
+      <c r="D136" s="94"/>
+      <c r="E136" s="86" t="s">
         <v>46</v>
       </c>
-      <c r="F136" s="93"/>
-[...1 lines deleted...]
-      <c r="H136" s="89" t="s">
+      <c r="F136" s="87"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="I136" s="93"/>
-[...1 lines deleted...]
-      <c r="K136" s="89" t="s">
+      <c r="I136" s="87"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="L136" s="93"/>
-[...5 lines deleted...]
-      <c r="P136" s="94"/>
+      <c r="L136" s="87"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="O136" s="87"/>
+      <c r="P136" s="88"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="102"/>
+      <c r="A137" s="100"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -23147,447 +23900,447 @@
       <c r="K137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>4330</v>
+        <v>5262</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>4487</v>
+        <v>5488</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>8817</v>
+        <v>10750</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>2658</v>
+        <v>3312</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>1883</v>
+        <v>2361</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>4541</v>
+        <v>5673</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>275</v>
+        <v>353</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>201</v>
+        <v>258</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>476</v>
+        <v>611</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>7288</v>
+        <v>8959</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>6583</v>
+        <v>8120</v>
       </c>
       <c r="P138" s="43">
         <f t="shared" si="37"/>
-        <v>13871</v>
+        <v>17079</v>
       </c>
       <c r="Q138" s="83"/>
       <c r="R138" s="83"/>
       <c r="S138" s="83"/>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>1321</v>
+        <v>1581</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>2105</v>
+        <v>2440</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>3426</v>
+        <v>4021</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" si="38"/>
-        <v>734</v>
+        <v>928</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>535</v>
+        <v>682</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>1269</v>
+        <v>1610</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>229</v>
+        <v>299</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>2189</v>
+        <v>2694</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>2779</v>
+        <v>3288</v>
       </c>
       <c r="P139" s="43">
         <f t="shared" si="38"/>
-        <v>4968</v>
+        <v>5982</v>
       </c>
       <c r="Q139" s="83"/>
       <c r="R139" s="83"/>
       <c r="S139" s="83"/>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>890</v>
+        <v>1089</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="39"/>
-        <v>1447</v>
+        <v>1823</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="39"/>
-        <v>2337</v>
+        <v>2912</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" si="39"/>
-        <v>629</v>
+        <v>801</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>527</v>
+        <v>667</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>1156</v>
+        <v>1468</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>308</v>
+        <v>392</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>291</v>
+        <v>363</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>599</v>
+        <v>755</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>1929</v>
+        <v>2414</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>2361</v>
+        <v>2975</v>
       </c>
       <c r="P140" s="43">
         <f t="shared" si="39"/>
-        <v>4290</v>
+        <v>5389</v>
       </c>
       <c r="Q140" s="83"/>
       <c r="R140" s="83"/>
       <c r="S140" s="83"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>1242</v>
+        <v>1501</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="40"/>
-        <v>1569</v>
+        <v>1940</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="40"/>
-        <v>2811</v>
+        <v>3441</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" si="40"/>
-        <v>627</v>
+        <v>815</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>537</v>
+        <v>717</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>1164</v>
+        <v>1532</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>1986</v>
+        <v>2461</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>2203</v>
+        <v>2783</v>
       </c>
       <c r="P141" s="43">
         <f t="shared" si="40"/>
-        <v>4189</v>
+        <v>5244</v>
       </c>
       <c r="Q141" s="83"/>
       <c r="R141" s="83"/>
       <c r="S141" s="83"/>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>1148</v>
+        <v>1412</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="41"/>
-        <v>1705</v>
+        <v>2029</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="41"/>
-        <v>2853</v>
+        <v>3441</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" si="41"/>
-        <v>570</v>
+        <v>748</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>431</v>
+        <v>589</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>1001</v>
+        <v>1337</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>1808</v>
+        <v>2268</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>2218</v>
+        <v>2720</v>
       </c>
       <c r="P142" s="47">
         <f t="shared" si="41"/>
-        <v>4026</v>
+        <v>4988</v>
       </c>
       <c r="Q142" s="83"/>
       <c r="R142" s="83"/>
       <c r="S142" s="83"/>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>8931</v>
+        <v>10845</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="42"/>
-        <v>11313</v>
+        <v>13720</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="42"/>
-        <v>20244</v>
+        <v>24565</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" si="42"/>
-        <v>5218</v>
+        <v>6604</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>3913</v>
+        <v>5016</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>9131</v>
+        <v>11620</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>873</v>
+        <v>1123</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>758</v>
+        <v>960</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>1631</v>
+        <v>2083</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>178</v>
+        <v>224</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>338</v>
+        <v>414</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>15200</v>
+        <v>18796</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>16144</v>
+        <v>19886</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>31344</v>
+        <v>38682</v>
       </c>
     </row>
     <row r="145" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
     </row>
     <row r="146" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
       <c r="D146" s="60"/>
       <c r="E146" s="60"/>
       <c r="F146" s="60"/>
       <c r="G146" s="60"/>
       <c r="H146" s="60"/>
       <c r="I146" s="60"/>
@@ -23632,280 +24385,280 @@
       <c r="F149" s="60"/>
       <c r="G149" s="60"/>
       <c r="H149" s="60"/>
       <c r="I149" s="60"/>
       <c r="J149" s="60"/>
       <c r="K149" s="60"/>
       <c r="L149" s="60"/>
       <c r="M149" s="60"/>
     </row>
     <row r="150" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="104">
+    <mergeCell ref="B25:P25"/>
+    <mergeCell ref="B24:P24"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="B124:P124"/>
+    <mergeCell ref="B123:P123"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:P101"/>
+    <mergeCell ref="B102:P102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:P134"/>
+    <mergeCell ref="B135:P135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:P112"/>
+    <mergeCell ref="B113:P113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:P90"/>
+    <mergeCell ref="B91:P91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:P79"/>
+    <mergeCell ref="B80:P80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:P68"/>
+    <mergeCell ref="B69:P69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:P13"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:P57"/>
+    <mergeCell ref="B58:P58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="B46:P46"/>
     <mergeCell ref="B47:P47"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="E48:G48"/>
     <mergeCell ref="H48:J48"/>
     <mergeCell ref="K48:M48"/>
     <mergeCell ref="N48:P48"/>
     <mergeCell ref="A35:A38"/>
     <mergeCell ref="B35:P35"/>
     <mergeCell ref="B36:P36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="E37:G37"/>
     <mergeCell ref="H37:J37"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="N37:P37"/>
-    <mergeCell ref="A68:A71"/>
-[...78 lines deleted...]
-    <mergeCell ref="N103:P103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S159"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U21" sqref="U21"/>
+      <selection activeCell="V11" sqref="V11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="95" t="s">
+      <c r="B2" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="95"/>
-[...15 lines deleted...]
-      <c r="S2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="97"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="99"/>
-[...19 lines deleted...]
-      <c r="S3" s="98"/>
+      <c r="A3" s="95"/>
+      <c r="B3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="102"/>
+      <c r="P3" s="102"/>
+      <c r="Q3" s="102"/>
+      <c r="R3" s="102"/>
+      <c r="S3" s="103"/>
     </row>
     <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="92"/>
-      <c r="B4" s="89" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="93"/>
-[...1 lines deleted...]
-      <c r="E4" s="89" t="s">
+      <c r="C4" s="87"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="93"/>
-[...1 lines deleted...]
-      <c r="H4" s="89" t="s">
+      <c r="F4" s="87"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="93"/>
-[...1 lines deleted...]
-      <c r="K4" s="89" t="s">
+      <c r="I4" s="87"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="93"/>
-[...1 lines deleted...]
-      <c r="N4" s="89" t="s">
+      <c r="L4" s="87"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="93"/>
-[...1 lines deleted...]
-      <c r="Q4" s="89" t="s">
+      <c r="O4" s="87"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R4" s="93"/>
-      <c r="S4" s="94"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="88"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="92"/>
+      <c r="A5" s="85"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -24273,132 +25026,132 @@
       </c>
       <c r="M11" s="79">
         <v>4</v>
       </c>
       <c r="N11" s="77">
         <v>18</v>
       </c>
       <c r="O11" s="78">
         <v>0</v>
       </c>
       <c r="P11" s="79">
         <v>18</v>
       </c>
       <c r="Q11" s="77">
         <v>403</v>
       </c>
       <c r="R11" s="78">
         <v>349</v>
       </c>
       <c r="S11" s="79">
         <v>752</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="91" t="s">
+      <c r="A13" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="95"/>
-[...15 lines deleted...]
-      <c r="S13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="96"/>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="96"/>
+      <c r="O13" s="96"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="96"/>
+      <c r="R13" s="96"/>
+      <c r="S13" s="97"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="99"/>
-      <c r="B14" s="101" t="s">
+      <c r="A14" s="95"/>
+      <c r="B14" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="101"/>
-[...15 lines deleted...]
-      <c r="S14" s="103"/>
+      <c r="C14" s="98"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
+      <c r="N14" s="98"/>
+      <c r="O14" s="98"/>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="98"/>
+      <c r="R14" s="98"/>
+      <c r="S14" s="99"/>
     </row>
     <row r="15" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="99"/>
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="95"/>
+      <c r="B15" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="93"/>
-[...1 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="87"/>
+      <c r="D15" s="88"/>
+      <c r="E15" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="93"/>
-[...1 lines deleted...]
-      <c r="H15" s="89" t="s">
+      <c r="F15" s="87"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="93"/>
-[...1 lines deleted...]
-      <c r="K15" s="89" t="s">
+      <c r="I15" s="87"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L15" s="93"/>
-[...1 lines deleted...]
-      <c r="N15" s="89" t="s">
+      <c r="L15" s="87"/>
+      <c r="M15" s="88"/>
+      <c r="N15" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O15" s="93"/>
-[...1 lines deleted...]
-      <c r="Q15" s="89" t="s">
+      <c r="O15" s="87"/>
+      <c r="P15" s="88"/>
+      <c r="Q15" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R15" s="93"/>
-      <c r="S15" s="94"/>
+      <c r="R15" s="87"/>
+      <c r="S15" s="88"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="99"/>
+      <c r="A16" s="95"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -24766,132 +25519,132 @@
       </c>
       <c r="M22" s="26">
         <v>3</v>
       </c>
       <c r="N22" s="24">
         <v>14</v>
       </c>
       <c r="O22" s="25">
         <v>0</v>
       </c>
       <c r="P22" s="26">
         <v>14</v>
       </c>
       <c r="Q22" s="24">
         <v>358</v>
       </c>
       <c r="R22" s="25">
         <v>343</v>
       </c>
       <c r="S22" s="26">
         <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="91" t="s">
+      <c r="A24" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="95"/>
-[...15 lines deleted...]
-      <c r="S24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="96"/>
+      <c r="G24" s="96"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="96"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
+      <c r="N24" s="96"/>
+      <c r="O24" s="96"/>
+      <c r="P24" s="96"/>
+      <c r="Q24" s="96"/>
+      <c r="R24" s="96"/>
+      <c r="S24" s="97"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="99"/>
-      <c r="B25" s="101" t="s">
+      <c r="A25" s="95"/>
+      <c r="B25" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="101"/>
-[...15 lines deleted...]
-      <c r="S25" s="103"/>
+      <c r="C25" s="98"/>
+      <c r="D25" s="98"/>
+      <c r="E25" s="98"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="98"/>
+      <c r="I25" s="98"/>
+      <c r="J25" s="98"/>
+      <c r="K25" s="98"/>
+      <c r="L25" s="98"/>
+      <c r="M25" s="98"/>
+      <c r="N25" s="98"/>
+      <c r="O25" s="98"/>
+      <c r="P25" s="98"/>
+      <c r="Q25" s="98"/>
+      <c r="R25" s="98"/>
+      <c r="S25" s="99"/>
     </row>
     <row r="26" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="99"/>
-      <c r="B26" s="89" t="s">
+      <c r="A26" s="95"/>
+      <c r="B26" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C26" s="93"/>
-[...1 lines deleted...]
-      <c r="E26" s="89" t="s">
+      <c r="C26" s="87"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="93"/>
-[...1 lines deleted...]
-      <c r="H26" s="89" t="s">
+      <c r="F26" s="87"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I26" s="93"/>
-[...1 lines deleted...]
-      <c r="K26" s="89" t="s">
+      <c r="I26" s="87"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L26" s="93"/>
-[...1 lines deleted...]
-      <c r="N26" s="89" t="s">
+      <c r="L26" s="87"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O26" s="93"/>
-[...1 lines deleted...]
-      <c r="Q26" s="89" t="s">
+      <c r="O26" s="87"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="93"/>
-      <c r="S26" s="94"/>
+      <c r="R26" s="87"/>
+      <c r="S26" s="88"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="99"/>
+      <c r="A27" s="95"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -25259,132 +26012,132 @@
       </c>
       <c r="M33" s="56">
         <v>2</v>
       </c>
       <c r="N33" s="54">
         <v>19</v>
       </c>
       <c r="O33" s="49">
         <v>1</v>
       </c>
       <c r="P33" s="56">
         <v>20</v>
       </c>
       <c r="Q33" s="54">
         <v>462</v>
       </c>
       <c r="R33" s="49">
         <v>544</v>
       </c>
       <c r="S33" s="56">
         <v>1006</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="91" t="s">
+      <c r="A35" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="95" t="s">
+      <c r="B35" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="95"/>
-[...15 lines deleted...]
-      <c r="S35" s="96"/>
+      <c r="C35" s="96"/>
+      <c r="D35" s="96"/>
+      <c r="E35" s="96"/>
+      <c r="F35" s="96"/>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="96"/>
+      <c r="L35" s="96"/>
+      <c r="M35" s="96"/>
+      <c r="N35" s="96"/>
+      <c r="O35" s="96"/>
+      <c r="P35" s="96"/>
+      <c r="Q35" s="96"/>
+      <c r="R35" s="96"/>
+      <c r="S35" s="97"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="99"/>
-      <c r="B36" s="101" t="s">
+      <c r="A36" s="95"/>
+      <c r="B36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="101"/>
-[...15 lines deleted...]
-      <c r="S36" s="103"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="98"/>
+      <c r="S36" s="99"/>
     </row>
     <row r="37" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="99"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="95"/>
+      <c r="B37" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="93"/>
-[...1 lines deleted...]
-      <c r="E37" s="89" t="s">
+      <c r="C37" s="87"/>
+      <c r="D37" s="88"/>
+      <c r="E37" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="93"/>
-[...1 lines deleted...]
-      <c r="H37" s="89" t="s">
+      <c r="F37" s="87"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I37" s="93"/>
-[...1 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="87"/>
+      <c r="J37" s="88"/>
+      <c r="K37" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="93"/>
-[...1 lines deleted...]
-      <c r="N37" s="89" t="s">
+      <c r="L37" s="87"/>
+      <c r="M37" s="88"/>
+      <c r="N37" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="93"/>
-[...1 lines deleted...]
-      <c r="Q37" s="89" t="s">
+      <c r="O37" s="87"/>
+      <c r="P37" s="88"/>
+      <c r="Q37" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R37" s="93"/>
-      <c r="S37" s="94"/>
+      <c r="R37" s="87"/>
+      <c r="S37" s="88"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A38" s="99"/>
+      <c r="A38" s="95"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -25750,134 +26503,134 @@
       <c r="L44" s="25">
         <v>8</v>
       </c>
       <c r="M44" s="26">
         <v>8</v>
       </c>
       <c r="N44" s="24">
         <v>12</v>
       </c>
       <c r="O44" s="25">
         <v>0</v>
       </c>
       <c r="P44" s="26">
         <v>12</v>
       </c>
       <c r="Q44" s="24">
         <v>446</v>
       </c>
       <c r="R44" s="25">
         <v>539</v>
       </c>
       <c r="S44" s="26">
         <v>985</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A46" s="91" t="s">
+    <row r="45" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="95" t="s">
+      <c r="B46" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="95"/>
-[...19 lines deleted...]
-      <c r="B47" s="101" t="s">
+      <c r="C46" s="96"/>
+      <c r="D46" s="96"/>
+      <c r="E46" s="96"/>
+      <c r="F46" s="96"/>
+      <c r="G46" s="96"/>
+      <c r="H46" s="96"/>
+      <c r="I46" s="96"/>
+      <c r="J46" s="96"/>
+      <c r="K46" s="96"/>
+      <c r="L46" s="96"/>
+      <c r="M46" s="96"/>
+      <c r="N46" s="96"/>
+      <c r="O46" s="96"/>
+      <c r="P46" s="96"/>
+      <c r="Q46" s="96"/>
+      <c r="R46" s="96"/>
+      <c r="S46" s="97"/>
+    </row>
+    <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="95"/>
+      <c r="B47" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="101"/>
-[...19 lines deleted...]
-      <c r="B48" s="89" t="s">
+      <c r="C47" s="98"/>
+      <c r="D47" s="98"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="98"/>
+      <c r="I47" s="98"/>
+      <c r="J47" s="98"/>
+      <c r="K47" s="98"/>
+      <c r="L47" s="98"/>
+      <c r="M47" s="98"/>
+      <c r="N47" s="98"/>
+      <c r="O47" s="98"/>
+      <c r="P47" s="98"/>
+      <c r="Q47" s="98"/>
+      <c r="R47" s="98"/>
+      <c r="S47" s="99"/>
+    </row>
+    <row r="48" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="95"/>
+      <c r="B48" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="93"/>
-[...1 lines deleted...]
-      <c r="E48" s="89" t="s">
+      <c r="C48" s="87"/>
+      <c r="D48" s="88"/>
+      <c r="E48" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F48" s="93"/>
-[...1 lines deleted...]
-      <c r="H48" s="89" t="s">
+      <c r="F48" s="87"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I48" s="93"/>
-[...1 lines deleted...]
-      <c r="K48" s="89" t="s">
+      <c r="I48" s="87"/>
+      <c r="J48" s="88"/>
+      <c r="K48" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L48" s="93"/>
-[...1 lines deleted...]
-      <c r="N48" s="89" t="s">
+      <c r="L48" s="87"/>
+      <c r="M48" s="88"/>
+      <c r="N48" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O48" s="93"/>
-[...1 lines deleted...]
-      <c r="Q48" s="89" t="s">
+      <c r="O48" s="87"/>
+      <c r="P48" s="88"/>
+      <c r="Q48" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R48" s="93"/>
-[...3 lines deleted...]
-      <c r="A49" s="99"/>
+      <c r="R48" s="87"/>
+      <c r="S48" s="88"/>
+    </row>
+    <row r="49" spans="1:19" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="95"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -25889,272 +26642,488 @@
       <c r="L49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="N49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="P49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Q49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="S49" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="9"/>
-[...18 lines deleted...]
-    <row r="51" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="9">
+        <v>85</v>
+      </c>
+      <c r="C50" s="1">
+        <v>58</v>
+      </c>
+      <c r="D50" s="12">
+        <v>143</v>
+      </c>
+      <c r="E50" s="9">
+        <v>217</v>
+      </c>
+      <c r="F50" s="1">
+        <v>205</v>
+      </c>
+      <c r="G50" s="12">
+        <v>422</v>
+      </c>
+      <c r="H50" s="9">
+        <v>121</v>
+      </c>
+      <c r="I50" s="1">
+        <v>103</v>
+      </c>
+      <c r="J50" s="12">
+        <v>224</v>
+      </c>
+      <c r="K50" s="9">
+        <v>0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1</v>
+      </c>
+      <c r="M50" s="12">
+        <v>1</v>
+      </c>
+      <c r="N50" s="9">
+        <v>4</v>
+      </c>
+      <c r="O50" s="1">
+        <v>0</v>
+      </c>
+      <c r="P50" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q50" s="9">
+        <v>179</v>
+      </c>
+      <c r="R50" s="1">
+        <v>103</v>
+      </c>
+      <c r="S50" s="12">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="9"/>
-[...18 lines deleted...]
-    <row r="52" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="9">
+        <v>51</v>
+      </c>
+      <c r="C51" s="1">
+        <v>27</v>
+      </c>
+      <c r="D51" s="12">
+        <v>78</v>
+      </c>
+      <c r="E51" s="9">
+        <v>60</v>
+      </c>
+      <c r="F51" s="1">
+        <v>59</v>
+      </c>
+      <c r="G51" s="12">
+        <v>119</v>
+      </c>
+      <c r="H51" s="9">
+        <v>83</v>
+      </c>
+      <c r="I51" s="1">
+        <v>57</v>
+      </c>
+      <c r="J51" s="12">
+        <v>140</v>
+      </c>
+      <c r="K51" s="9">
+        <v>0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1</v>
+      </c>
+      <c r="M51" s="12">
+        <v>1</v>
+      </c>
+      <c r="N51" s="9">
+        <v>0</v>
+      </c>
+      <c r="O51" s="1">
+        <v>1</v>
+      </c>
+      <c r="P51" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>76</v>
+      </c>
+      <c r="R51" s="1">
+        <v>63</v>
+      </c>
+      <c r="S51" s="12">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="9"/>
-[...18 lines deleted...]
-    <row r="53" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="9">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98</v>
+      </c>
+      <c r="D52" s="12">
+        <v>212</v>
+      </c>
+      <c r="E52" s="9">
+        <v>72</v>
+      </c>
+      <c r="F52" s="1">
+        <v>60</v>
+      </c>
+      <c r="G52" s="12">
+        <v>132</v>
+      </c>
+      <c r="H52" s="9">
+        <v>92</v>
+      </c>
+      <c r="I52" s="1">
+        <v>107</v>
+      </c>
+      <c r="J52" s="12">
+        <v>199</v>
+      </c>
+      <c r="K52" s="9">
+        <v>0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>0</v>
+      </c>
+      <c r="M52" s="12">
+        <v>0</v>
+      </c>
+      <c r="N52" s="9">
+        <v>1</v>
+      </c>
+      <c r="O52" s="1">
+        <v>0</v>
+      </c>
+      <c r="P52" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>90</v>
+      </c>
+      <c r="R52" s="1">
+        <v>100</v>
+      </c>
+      <c r="S52" s="12">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="9"/>
-[...18 lines deleted...]
-    <row r="54" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="9">
+        <v>28</v>
+      </c>
+      <c r="C53" s="1">
+        <v>29</v>
+      </c>
+      <c r="D53" s="12">
+        <v>57</v>
+      </c>
+      <c r="E53" s="9">
+        <v>52</v>
+      </c>
+      <c r="F53" s="1">
+        <v>61</v>
+      </c>
+      <c r="G53" s="12">
+        <v>113</v>
+      </c>
+      <c r="H53" s="9">
+        <v>39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>64</v>
+      </c>
+      <c r="J53" s="12">
+        <v>103</v>
+      </c>
+      <c r="K53" s="9">
+        <v>0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2</v>
+      </c>
+      <c r="M53" s="12">
+        <v>2</v>
+      </c>
+      <c r="N53" s="9">
+        <v>2</v>
+      </c>
+      <c r="O53" s="1">
+        <v>0</v>
+      </c>
+      <c r="P53" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>58</v>
+      </c>
+      <c r="R53" s="1">
+        <v>75</v>
+      </c>
+      <c r="S53" s="12">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="51"/>
-[...18 lines deleted...]
-    <row r="55" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="51">
+        <v>18</v>
+      </c>
+      <c r="C54" s="45">
+        <v>20</v>
+      </c>
+      <c r="D54" s="53">
+        <v>38</v>
+      </c>
+      <c r="E54" s="51">
+        <v>58</v>
+      </c>
+      <c r="F54" s="45">
+        <v>57</v>
+      </c>
+      <c r="G54" s="53">
+        <v>115</v>
+      </c>
+      <c r="H54" s="51">
+        <v>44</v>
+      </c>
+      <c r="I54" s="45">
+        <v>42</v>
+      </c>
+      <c r="J54" s="53">
+        <v>86</v>
+      </c>
+      <c r="K54" s="51">
+        <v>0</v>
+      </c>
+      <c r="L54" s="45">
+        <v>3</v>
+      </c>
+      <c r="M54" s="53">
+        <v>3</v>
+      </c>
+      <c r="N54" s="51">
+        <v>3</v>
+      </c>
+      <c r="O54" s="45">
+        <v>0</v>
+      </c>
+      <c r="P54" s="53">
+        <v>3</v>
+      </c>
+      <c r="Q54" s="51">
+        <v>54</v>
+      </c>
+      <c r="R54" s="45">
+        <v>82</v>
+      </c>
+      <c r="S54" s="53">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="54"/>
-[...16 lines deleted...]
-      <c r="S55" s="56"/>
+      <c r="B55" s="54">
+        <v>296</v>
+      </c>
+      <c r="C55" s="49">
+        <v>232</v>
+      </c>
+      <c r="D55" s="56">
+        <v>528</v>
+      </c>
+      <c r="E55" s="54">
+        <v>459</v>
+      </c>
+      <c r="F55" s="49">
+        <v>442</v>
+      </c>
+      <c r="G55" s="56">
+        <v>901</v>
+      </c>
+      <c r="H55" s="54">
+        <v>379</v>
+      </c>
+      <c r="I55" s="49">
+        <v>373</v>
+      </c>
+      <c r="J55" s="56">
+        <v>752</v>
+      </c>
+      <c r="K55" s="54">
+        <v>0</v>
+      </c>
+      <c r="L55" s="49">
+        <v>7</v>
+      </c>
+      <c r="M55" s="56">
+        <v>7</v>
+      </c>
+      <c r="N55" s="54">
+        <v>10</v>
+      </c>
+      <c r="O55" s="49">
+        <v>1</v>
+      </c>
+      <c r="P55" s="56">
+        <v>11</v>
+      </c>
+      <c r="Q55" s="54">
+        <v>457</v>
+      </c>
+      <c r="R55" s="49">
+        <v>423</v>
+      </c>
+      <c r="S55" s="56">
+        <v>880</v>
+      </c>
     </row>
     <row r="56" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="91" t="s">
+      <c r="A57" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="95" t="s">
+      <c r="B57" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="95"/>
-[...15 lines deleted...]
-      <c r="S57" s="96"/>
+      <c r="C57" s="96"/>
+      <c r="D57" s="96"/>
+      <c r="E57" s="96"/>
+      <c r="F57" s="96"/>
+      <c r="G57" s="96"/>
+      <c r="H57" s="96"/>
+      <c r="I57" s="96"/>
+      <c r="J57" s="96"/>
+      <c r="K57" s="96"/>
+      <c r="L57" s="96"/>
+      <c r="M57" s="96"/>
+      <c r="N57" s="96"/>
+      <c r="O57" s="96"/>
+      <c r="P57" s="96"/>
+      <c r="Q57" s="96"/>
+      <c r="R57" s="96"/>
+      <c r="S57" s="97"/>
     </row>
     <row r="58" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="99"/>
-      <c r="B58" s="101" t="s">
+      <c r="A58" s="95"/>
+      <c r="B58" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="101"/>
-[...15 lines deleted...]
-      <c r="S58" s="103"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="98"/>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="98"/>
+      <c r="P58" s="98"/>
+      <c r="Q58" s="98"/>
+      <c r="R58" s="98"/>
+      <c r="S58" s="99"/>
     </row>
     <row r="59" spans="1:19" ht="45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="99"/>
-      <c r="B59" s="89" t="s">
+      <c r="A59" s="95"/>
+      <c r="B59" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="93"/>
-[...1 lines deleted...]
-      <c r="E59" s="89" t="s">
+      <c r="C59" s="87"/>
+      <c r="D59" s="88"/>
+      <c r="E59" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="93"/>
-[...1 lines deleted...]
-      <c r="H59" s="89" t="s">
+      <c r="F59" s="87"/>
+      <c r="G59" s="88"/>
+      <c r="H59" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="93"/>
-[...1 lines deleted...]
-      <c r="K59" s="89" t="s">
+      <c r="I59" s="87"/>
+      <c r="J59" s="88"/>
+      <c r="K59" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L59" s="93"/>
-[...1 lines deleted...]
-      <c r="N59" s="89" t="s">
+      <c r="L59" s="87"/>
+      <c r="M59" s="88"/>
+      <c r="N59" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O59" s="93"/>
-[...1 lines deleted...]
-      <c r="Q59" s="89" t="s">
+      <c r="O59" s="87"/>
+      <c r="P59" s="88"/>
+      <c r="Q59" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R59" s="93"/>
-      <c r="S59" s="94"/>
+      <c r="R59" s="87"/>
+      <c r="S59" s="88"/>
     </row>
     <row r="60" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="99"/>
+      <c r="A60" s="95"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -26326,132 +27295,132 @@
       <c r="R66" s="49"/>
       <c r="S66" s="56"/>
     </row>
     <row r="67" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
     </row>
     <row r="68" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="91" t="s">
+      <c r="A68" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="95" t="s">
+      <c r="B68" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="95"/>
-[...15 lines deleted...]
-      <c r="S68" s="96"/>
+      <c r="C68" s="96"/>
+      <c r="D68" s="96"/>
+      <c r="E68" s="96"/>
+      <c r="F68" s="96"/>
+      <c r="G68" s="96"/>
+      <c r="H68" s="96"/>
+      <c r="I68" s="96"/>
+      <c r="J68" s="96"/>
+      <c r="K68" s="96"/>
+      <c r="L68" s="96"/>
+      <c r="M68" s="96"/>
+      <c r="N68" s="96"/>
+      <c r="O68" s="96"/>
+      <c r="P68" s="96"/>
+      <c r="Q68" s="96"/>
+      <c r="R68" s="96"/>
+      <c r="S68" s="97"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="99"/>
-      <c r="B69" s="101" t="s">
+      <c r="A69" s="95"/>
+      <c r="B69" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="101"/>
-[...15 lines deleted...]
-      <c r="S69" s="103"/>
+      <c r="C69" s="98"/>
+      <c r="D69" s="98"/>
+      <c r="E69" s="98"/>
+      <c r="F69" s="98"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="98"/>
+      <c r="I69" s="98"/>
+      <c r="J69" s="98"/>
+      <c r="K69" s="98"/>
+      <c r="L69" s="98"/>
+      <c r="M69" s="98"/>
+      <c r="N69" s="98"/>
+      <c r="O69" s="98"/>
+      <c r="P69" s="98"/>
+      <c r="Q69" s="98"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="99"/>
     </row>
     <row r="70" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="99"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="95"/>
+      <c r="B70" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="93"/>
-[...1 lines deleted...]
-      <c r="E70" s="89" t="s">
+      <c r="C70" s="87"/>
+      <c r="D70" s="88"/>
+      <c r="E70" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F70" s="93"/>
-[...1 lines deleted...]
-      <c r="H70" s="89" t="s">
+      <c r="F70" s="87"/>
+      <c r="G70" s="88"/>
+      <c r="H70" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I70" s="93"/>
-[...1 lines deleted...]
-      <c r="K70" s="89" t="s">
+      <c r="I70" s="87"/>
+      <c r="J70" s="88"/>
+      <c r="K70" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L70" s="93"/>
-[...1 lines deleted...]
-      <c r="N70" s="89" t="s">
+      <c r="L70" s="87"/>
+      <c r="M70" s="88"/>
+      <c r="N70" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O70" s="93"/>
-[...1 lines deleted...]
-      <c r="Q70" s="89" t="s">
+      <c r="O70" s="87"/>
+      <c r="P70" s="88"/>
+      <c r="Q70" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R70" s="93"/>
-      <c r="S70" s="94"/>
+      <c r="R70" s="87"/>
+      <c r="S70" s="88"/>
     </row>
     <row r="71" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="99"/>
+      <c r="A71" s="95"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -26603,132 +27572,132 @@
     <row r="77" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="54"/>
       <c r="C77" s="49"/>
       <c r="D77" s="56"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="56"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="56"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="56"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="56"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="56"/>
     </row>
     <row r="78" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="91" t="s">
+      <c r="A79" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="95" t="s">
+      <c r="B79" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="95"/>
-[...15 lines deleted...]
-      <c r="S79" s="96"/>
+      <c r="C79" s="96"/>
+      <c r="D79" s="96"/>
+      <c r="E79" s="96"/>
+      <c r="F79" s="96"/>
+      <c r="G79" s="96"/>
+      <c r="H79" s="96"/>
+      <c r="I79" s="96"/>
+      <c r="J79" s="96"/>
+      <c r="K79" s="96"/>
+      <c r="L79" s="96"/>
+      <c r="M79" s="96"/>
+      <c r="N79" s="96"/>
+      <c r="O79" s="96"/>
+      <c r="P79" s="96"/>
+      <c r="Q79" s="96"/>
+      <c r="R79" s="96"/>
+      <c r="S79" s="97"/>
     </row>
     <row r="80" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="99"/>
-      <c r="B80" s="101" t="s">
+      <c r="A80" s="95"/>
+      <c r="B80" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="101"/>
-[...15 lines deleted...]
-      <c r="S80" s="103"/>
+      <c r="C80" s="98"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="98"/>
+      <c r="F80" s="98"/>
+      <c r="G80" s="98"/>
+      <c r="H80" s="98"/>
+      <c r="I80" s="98"/>
+      <c r="J80" s="98"/>
+      <c r="K80" s="98"/>
+      <c r="L80" s="98"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="98"/>
+      <c r="O80" s="98"/>
+      <c r="P80" s="98"/>
+      <c r="Q80" s="98"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="99"/>
     </row>
     <row r="81" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="99"/>
-      <c r="B81" s="89" t="s">
+      <c r="A81" s="95"/>
+      <c r="B81" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="93"/>
-[...1 lines deleted...]
-      <c r="E81" s="89" t="s">
+      <c r="C81" s="87"/>
+      <c r="D81" s="88"/>
+      <c r="E81" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F81" s="93"/>
-[...1 lines deleted...]
-      <c r="H81" s="89" t="s">
+      <c r="F81" s="87"/>
+      <c r="G81" s="88"/>
+      <c r="H81" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I81" s="93"/>
-[...1 lines deleted...]
-      <c r="K81" s="89" t="s">
+      <c r="I81" s="87"/>
+      <c r="J81" s="88"/>
+      <c r="K81" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L81" s="93"/>
-[...1 lines deleted...]
-      <c r="N81" s="89" t="s">
+      <c r="L81" s="87"/>
+      <c r="M81" s="88"/>
+      <c r="N81" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O81" s="93"/>
-[...1 lines deleted...]
-      <c r="Q81" s="89" t="s">
+      <c r="O81" s="87"/>
+      <c r="P81" s="88"/>
+      <c r="Q81" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R81" s="93"/>
-      <c r="S81" s="94"/>
+      <c r="R81" s="87"/>
+      <c r="S81" s="88"/>
     </row>
     <row r="82" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="99"/>
+      <c r="A82" s="95"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -26880,132 +27849,132 @@
     <row r="88" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="54"/>
       <c r="C88" s="49"/>
       <c r="D88" s="56"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="56"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="56"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="56"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="56"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="56"/>
     </row>
     <row r="89" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="90" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="91" t="s">
+      <c r="A90" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="95" t="s">
+      <c r="B90" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="95"/>
-[...15 lines deleted...]
-      <c r="S90" s="96"/>
+      <c r="C90" s="96"/>
+      <c r="D90" s="96"/>
+      <c r="E90" s="96"/>
+      <c r="F90" s="96"/>
+      <c r="G90" s="96"/>
+      <c r="H90" s="96"/>
+      <c r="I90" s="96"/>
+      <c r="J90" s="96"/>
+      <c r="K90" s="96"/>
+      <c r="L90" s="96"/>
+      <c r="M90" s="96"/>
+      <c r="N90" s="96"/>
+      <c r="O90" s="96"/>
+      <c r="P90" s="96"/>
+      <c r="Q90" s="96"/>
+      <c r="R90" s="96"/>
+      <c r="S90" s="97"/>
     </row>
     <row r="91" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="99"/>
-      <c r="B91" s="101" t="s">
+      <c r="A91" s="95"/>
+      <c r="B91" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="101"/>
-[...15 lines deleted...]
-      <c r="S91" s="103"/>
+      <c r="C91" s="98"/>
+      <c r="D91" s="98"/>
+      <c r="E91" s="98"/>
+      <c r="F91" s="98"/>
+      <c r="G91" s="98"/>
+      <c r="H91" s="98"/>
+      <c r="I91" s="98"/>
+      <c r="J91" s="98"/>
+      <c r="K91" s="98"/>
+      <c r="L91" s="98"/>
+      <c r="M91" s="98"/>
+      <c r="N91" s="98"/>
+      <c r="O91" s="98"/>
+      <c r="P91" s="98"/>
+      <c r="Q91" s="98"/>
+      <c r="R91" s="98"/>
+      <c r="S91" s="99"/>
     </row>
     <row r="92" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="99"/>
-      <c r="B92" s="89" t="s">
+      <c r="A92" s="95"/>
+      <c r="B92" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C92" s="93"/>
-[...1 lines deleted...]
-      <c r="E92" s="89" t="s">
+      <c r="C92" s="87"/>
+      <c r="D92" s="88"/>
+      <c r="E92" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F92" s="93"/>
-[...1 lines deleted...]
-      <c r="H92" s="89" t="s">
+      <c r="F92" s="87"/>
+      <c r="G92" s="88"/>
+      <c r="H92" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I92" s="93"/>
-[...1 lines deleted...]
-      <c r="K92" s="89" t="s">
+      <c r="I92" s="87"/>
+      <c r="J92" s="88"/>
+      <c r="K92" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L92" s="93"/>
-[...1 lines deleted...]
-      <c r="N92" s="89" t="s">
+      <c r="L92" s="87"/>
+      <c r="M92" s="88"/>
+      <c r="N92" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O92" s="93"/>
-[...1 lines deleted...]
-      <c r="Q92" s="89" t="s">
+      <c r="O92" s="87"/>
+      <c r="P92" s="88"/>
+      <c r="Q92" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R92" s="93"/>
-      <c r="S92" s="94"/>
+      <c r="R92" s="87"/>
+      <c r="S92" s="88"/>
     </row>
     <row r="93" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="99"/>
+      <c r="A93" s="95"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -27157,132 +28126,132 @@
     <row r="99" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="54"/>
       <c r="C99" s="49"/>
       <c r="D99" s="56"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="56"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="56"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="56"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="56"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="56"/>
     </row>
     <row r="100" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="101" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="91" t="s">
+      <c r="A101" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="95" t="s">
+      <c r="B101" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="95"/>
-[...15 lines deleted...]
-      <c r="S101" s="96"/>
+      <c r="C101" s="96"/>
+      <c r="D101" s="96"/>
+      <c r="E101" s="96"/>
+      <c r="F101" s="96"/>
+      <c r="G101" s="96"/>
+      <c r="H101" s="96"/>
+      <c r="I101" s="96"/>
+      <c r="J101" s="96"/>
+      <c r="K101" s="96"/>
+      <c r="L101" s="96"/>
+      <c r="M101" s="96"/>
+      <c r="N101" s="96"/>
+      <c r="O101" s="96"/>
+      <c r="P101" s="96"/>
+      <c r="Q101" s="96"/>
+      <c r="R101" s="96"/>
+      <c r="S101" s="97"/>
     </row>
     <row r="102" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="99"/>
-      <c r="B102" s="101" t="s">
+      <c r="A102" s="95"/>
+      <c r="B102" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="101"/>
-[...15 lines deleted...]
-      <c r="S102" s="103"/>
+      <c r="C102" s="98"/>
+      <c r="D102" s="98"/>
+      <c r="E102" s="98"/>
+      <c r="F102" s="98"/>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+      <c r="K102" s="98"/>
+      <c r="L102" s="98"/>
+      <c r="M102" s="98"/>
+      <c r="N102" s="98"/>
+      <c r="O102" s="98"/>
+      <c r="P102" s="98"/>
+      <c r="Q102" s="98"/>
+      <c r="R102" s="98"/>
+      <c r="S102" s="99"/>
     </row>
     <row r="103" spans="1:19" ht="42" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="99"/>
-      <c r="B103" s="89" t="s">
+      <c r="A103" s="95"/>
+      <c r="B103" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="93"/>
-[...1 lines deleted...]
-      <c r="E103" s="89" t="s">
+      <c r="C103" s="87"/>
+      <c r="D103" s="88"/>
+      <c r="E103" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F103" s="93"/>
-[...1 lines deleted...]
-      <c r="H103" s="89" t="s">
+      <c r="F103" s="87"/>
+      <c r="G103" s="88"/>
+      <c r="H103" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I103" s="93"/>
-[...1 lines deleted...]
-      <c r="K103" s="89" t="s">
+      <c r="I103" s="87"/>
+      <c r="J103" s="88"/>
+      <c r="K103" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L103" s="93"/>
-[...1 lines deleted...]
-      <c r="N103" s="89" t="s">
+      <c r="L103" s="87"/>
+      <c r="M103" s="88"/>
+      <c r="N103" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O103" s="93"/>
-[...1 lines deleted...]
-      <c r="Q103" s="89" t="s">
+      <c r="O103" s="87"/>
+      <c r="P103" s="88"/>
+      <c r="Q103" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R103" s="93"/>
-      <c r="S103" s="94"/>
+      <c r="R103" s="87"/>
+      <c r="S103" s="88"/>
     </row>
     <row r="104" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="99"/>
+      <c r="A104" s="95"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -27434,132 +28403,132 @@
     <row r="110" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="54"/>
       <c r="C110" s="49"/>
       <c r="D110" s="56"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="56"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="56"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="56"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="56"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="56"/>
     </row>
     <row r="111" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="112" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="91" t="s">
+      <c r="A112" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="95" t="s">
+      <c r="B112" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="95"/>
-[...15 lines deleted...]
-      <c r="S112" s="96"/>
+      <c r="C112" s="96"/>
+      <c r="D112" s="96"/>
+      <c r="E112" s="96"/>
+      <c r="F112" s="96"/>
+      <c r="G112" s="96"/>
+      <c r="H112" s="96"/>
+      <c r="I112" s="96"/>
+      <c r="J112" s="96"/>
+      <c r="K112" s="96"/>
+      <c r="L112" s="96"/>
+      <c r="M112" s="96"/>
+      <c r="N112" s="96"/>
+      <c r="O112" s="96"/>
+      <c r="P112" s="96"/>
+      <c r="Q112" s="96"/>
+      <c r="R112" s="96"/>
+      <c r="S112" s="97"/>
     </row>
     <row r="113" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="99"/>
-      <c r="B113" s="101" t="s">
+      <c r="A113" s="95"/>
+      <c r="B113" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="101"/>
-[...15 lines deleted...]
-      <c r="S113" s="103"/>
+      <c r="C113" s="98"/>
+      <c r="D113" s="98"/>
+      <c r="E113" s="98"/>
+      <c r="F113" s="98"/>
+      <c r="G113" s="98"/>
+      <c r="H113" s="98"/>
+      <c r="I113" s="98"/>
+      <c r="J113" s="98"/>
+      <c r="K113" s="98"/>
+      <c r="L113" s="98"/>
+      <c r="M113" s="98"/>
+      <c r="N113" s="98"/>
+      <c r="O113" s="98"/>
+      <c r="P113" s="98"/>
+      <c r="Q113" s="98"/>
+      <c r="R113" s="98"/>
+      <c r="S113" s="99"/>
     </row>
     <row r="114" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="99"/>
-      <c r="B114" s="89" t="s">
+      <c r="A114" s="95"/>
+      <c r="B114" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C114" s="93"/>
-[...1 lines deleted...]
-      <c r="E114" s="89" t="s">
+      <c r="C114" s="87"/>
+      <c r="D114" s="88"/>
+      <c r="E114" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F114" s="93"/>
-[...1 lines deleted...]
-      <c r="H114" s="89" t="s">
+      <c r="F114" s="87"/>
+      <c r="G114" s="88"/>
+      <c r="H114" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I114" s="93"/>
-[...1 lines deleted...]
-      <c r="K114" s="89" t="s">
+      <c r="I114" s="87"/>
+      <c r="J114" s="88"/>
+      <c r="K114" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L114" s="93"/>
-[...1 lines deleted...]
-      <c r="N114" s="89" t="s">
+      <c r="L114" s="87"/>
+      <c r="M114" s="88"/>
+      <c r="N114" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O114" s="93"/>
-[...1 lines deleted...]
-      <c r="Q114" s="89" t="s">
+      <c r="O114" s="87"/>
+      <c r="P114" s="88"/>
+      <c r="Q114" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R114" s="93"/>
-      <c r="S114" s="94"/>
+      <c r="R114" s="87"/>
+      <c r="S114" s="88"/>
     </row>
     <row r="115" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="99"/>
+      <c r="A115" s="95"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -27711,132 +28680,132 @@
     <row r="121" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B121" s="54"/>
       <c r="C121" s="49"/>
       <c r="D121" s="56"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="56"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="56"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="56"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="56"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="56"/>
     </row>
     <row r="122" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="91" t="s">
+      <c r="A123" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="95" t="s">
+      <c r="B123" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="95"/>
-[...15 lines deleted...]
-      <c r="S123" s="96"/>
+      <c r="C123" s="96"/>
+      <c r="D123" s="96"/>
+      <c r="E123" s="96"/>
+      <c r="F123" s="96"/>
+      <c r="G123" s="96"/>
+      <c r="H123" s="96"/>
+      <c r="I123" s="96"/>
+      <c r="J123" s="96"/>
+      <c r="K123" s="96"/>
+      <c r="L123" s="96"/>
+      <c r="M123" s="96"/>
+      <c r="N123" s="96"/>
+      <c r="O123" s="96"/>
+      <c r="P123" s="96"/>
+      <c r="Q123" s="96"/>
+      <c r="R123" s="96"/>
+      <c r="S123" s="97"/>
     </row>
     <row r="124" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="99"/>
-      <c r="B124" s="101" t="s">
+      <c r="A124" s="95"/>
+      <c r="B124" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="101"/>
-[...15 lines deleted...]
-      <c r="S124" s="103"/>
+      <c r="C124" s="98"/>
+      <c r="D124" s="98"/>
+      <c r="E124" s="98"/>
+      <c r="F124" s="98"/>
+      <c r="G124" s="98"/>
+      <c r="H124" s="98"/>
+      <c r="I124" s="98"/>
+      <c r="J124" s="98"/>
+      <c r="K124" s="98"/>
+      <c r="L124" s="98"/>
+      <c r="M124" s="98"/>
+      <c r="N124" s="98"/>
+      <c r="O124" s="98"/>
+      <c r="P124" s="98"/>
+      <c r="Q124" s="98"/>
+      <c r="R124" s="98"/>
+      <c r="S124" s="99"/>
     </row>
     <row r="125" spans="1:19" ht="41.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="99"/>
-      <c r="B125" s="89" t="s">
+      <c r="A125" s="95"/>
+      <c r="B125" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="93"/>
-[...1 lines deleted...]
-      <c r="E125" s="89" t="s">
+      <c r="C125" s="87"/>
+      <c r="D125" s="88"/>
+      <c r="E125" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F125" s="93"/>
-[...1 lines deleted...]
-      <c r="H125" s="89" t="s">
+      <c r="F125" s="87"/>
+      <c r="G125" s="88"/>
+      <c r="H125" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I125" s="93"/>
-[...1 lines deleted...]
-      <c r="K125" s="89" t="s">
+      <c r="I125" s="87"/>
+      <c r="J125" s="88"/>
+      <c r="K125" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L125" s="93"/>
-[...1 lines deleted...]
-      <c r="N125" s="89" t="s">
+      <c r="L125" s="87"/>
+      <c r="M125" s="88"/>
+      <c r="N125" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="93"/>
-[...1 lines deleted...]
-      <c r="Q125" s="89" t="s">
+      <c r="O125" s="87"/>
+      <c r="P125" s="88"/>
+      <c r="Q125" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R125" s="93"/>
-      <c r="S125" s="94"/>
+      <c r="R125" s="87"/>
+      <c r="S125" s="88"/>
     </row>
     <row r="126" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="99"/>
+      <c r="A126" s="95"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -27988,132 +28957,132 @@
     <row r="132" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="54"/>
       <c r="C132" s="49"/>
       <c r="D132" s="56"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="56"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="56"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="56"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="56"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="56"/>
     </row>
     <row r="133" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="91" t="s">
+      <c r="A134" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="95" t="s">
+      <c r="B134" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="95"/>
-[...15 lines deleted...]
-      <c r="S134" s="96"/>
+      <c r="C134" s="96"/>
+      <c r="D134" s="96"/>
+      <c r="E134" s="96"/>
+      <c r="F134" s="96"/>
+      <c r="G134" s="96"/>
+      <c r="H134" s="96"/>
+      <c r="I134" s="96"/>
+      <c r="J134" s="96"/>
+      <c r="K134" s="96"/>
+      <c r="L134" s="96"/>
+      <c r="M134" s="96"/>
+      <c r="N134" s="96"/>
+      <c r="O134" s="96"/>
+      <c r="P134" s="96"/>
+      <c r="Q134" s="96"/>
+      <c r="R134" s="96"/>
+      <c r="S134" s="97"/>
     </row>
     <row r="135" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="99"/>
-      <c r="B135" s="101" t="s">
+      <c r="A135" s="95"/>
+      <c r="B135" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="101"/>
-[...15 lines deleted...]
-      <c r="S135" s="103"/>
+      <c r="C135" s="98"/>
+      <c r="D135" s="98"/>
+      <c r="E135" s="98"/>
+      <c r="F135" s="98"/>
+      <c r="G135" s="98"/>
+      <c r="H135" s="98"/>
+      <c r="I135" s="98"/>
+      <c r="J135" s="98"/>
+      <c r="K135" s="98"/>
+      <c r="L135" s="98"/>
+      <c r="M135" s="98"/>
+      <c r="N135" s="98"/>
+      <c r="O135" s="98"/>
+      <c r="P135" s="98"/>
+      <c r="Q135" s="98"/>
+      <c r="R135" s="98"/>
+      <c r="S135" s="99"/>
     </row>
     <row r="136" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="99"/>
-      <c r="B136" s="89" t="s">
+      <c r="A136" s="95"/>
+      <c r="B136" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="C136" s="93"/>
-[...1 lines deleted...]
-      <c r="E136" s="89" t="s">
+      <c r="C136" s="87"/>
+      <c r="D136" s="88"/>
+      <c r="E136" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="93"/>
-[...1 lines deleted...]
-      <c r="H136" s="89" t="s">
+      <c r="F136" s="87"/>
+      <c r="G136" s="88"/>
+      <c r="H136" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="I136" s="93"/>
-[...1 lines deleted...]
-      <c r="K136" s="89" t="s">
+      <c r="I136" s="87"/>
+      <c r="J136" s="88"/>
+      <c r="K136" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L136" s="93"/>
-[...1 lines deleted...]
-      <c r="N136" s="89" t="s">
+      <c r="L136" s="87"/>
+      <c r="M136" s="88"/>
+      <c r="N136" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="O136" s="93"/>
-[...1 lines deleted...]
-      <c r="Q136" s="89" t="s">
+      <c r="O136" s="87"/>
+      <c r="P136" s="88"/>
+      <c r="Q136" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="R136" s="93"/>
-      <c r="S136" s="94"/>
+      <c r="R136" s="87"/>
+      <c r="S136" s="88"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="99"/>
+      <c r="A137" s="95"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="40" t="s">
@@ -28131,504 +29100,504 @@
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>300</v>
+        <v>385</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>213</v>
+        <v>271</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="0"/>
-        <v>513</v>
+        <v>656</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="0"/>
-        <v>991</v>
+        <v>1208</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>834</v>
+        <v>1039</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="0"/>
-        <v>1825</v>
+        <v>2247</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="0"/>
-        <v>498</v>
+        <v>619</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>433</v>
+        <v>536</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="0"/>
-        <v>931</v>
+        <v>1155</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="0"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="0"/>
-        <v>631</v>
+        <v>810</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>538</v>
+        <v>641</v>
       </c>
       <c r="S138" s="43">
         <f t="shared" si="0"/>
-        <v>1169</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="1"/>
-        <v>273</v>
+        <v>351</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>275</v>
+        <v>335</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>285</v>
+        <v>344</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="2"/>
-        <v>560</v>
+        <v>679</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="2"/>
-        <v>232</v>
+        <v>315</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>292</v>
+        <v>349</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="2"/>
-        <v>524</v>
+        <v>664</v>
       </c>
       <c r="K139" s="41">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M139" s="42">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="2"/>
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="2"/>
-        <v>259</v>
+        <v>335</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>339</v>
+        <v>402</v>
       </c>
       <c r="S139" s="43">
         <f t="shared" si="2"/>
-        <v>598</v>
+        <v>737</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="1"/>
-        <v>410</v>
+        <v>524</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>387</v>
+        <v>485</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="1"/>
-        <v>797</v>
+        <v>1009</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>213</v>
+        <v>285</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>229</v>
+        <v>289</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="3"/>
-        <v>442</v>
+        <v>574</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="3"/>
-        <v>362</v>
+        <v>454</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>391</v>
+        <v>498</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="3"/>
-        <v>753</v>
+        <v>952</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="3"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="3"/>
-        <v>348</v>
+        <v>438</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>362</v>
+        <v>462</v>
       </c>
       <c r="S140" s="43">
         <f t="shared" si="3"/>
-        <v>710</v>
+        <v>900</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="1"/>
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="1"/>
-        <v>214</v>
+        <v>271</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>247</v>
+        <v>308</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="4"/>
-        <v>451</v>
+        <v>564</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="4"/>
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="4"/>
-        <v>414</v>
+        <v>517</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="4"/>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="4"/>
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="4"/>
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="4"/>
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>273</v>
+        <v>348</v>
       </c>
       <c r="S141" s="43">
         <f t="shared" si="4"/>
-        <v>517</v>
+        <v>650</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="1"/>
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="1"/>
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="1"/>
-        <v>172</v>
+        <v>210</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>231</v>
+        <v>289</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="5"/>
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="5"/>
-        <v>481</v>
+        <v>596</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="5"/>
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="5"/>
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="5"/>
-        <v>382</v>
+        <v>468</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="5"/>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="5"/>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="5"/>
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="5"/>
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="5"/>
-        <v>187</v>
+        <v>241</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="5"/>
-        <v>263</v>
+        <v>345</v>
       </c>
       <c r="S142" s="47">
         <f t="shared" si="5"/>
-        <v>450</v>
+        <v>586</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="1"/>
-        <v>1051</v>
+        <v>1347</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="1"/>
-        <v>918</v>
+        <v>1150</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="1"/>
-        <v>1969</v>
+        <v>2497</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>1914</v>
+        <v>2373</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="6"/>
-        <v>1845</v>
+        <v>2287</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="6"/>
-        <v>3759</v>
+        <v>4660</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="6"/>
-        <v>1453</v>
+        <v>1832</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="6"/>
-        <v>1551</v>
+        <v>1924</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="6"/>
-        <v>3004</v>
+        <v>3756</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="6"/>
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="6"/>
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="6"/>
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="6"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="6"/>
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="6"/>
-        <v>1669</v>
+        <v>2126</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="6"/>
-        <v>1775</v>
+        <v>2198</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="6"/>
-        <v>3444</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="145" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
     </row>
     <row r="146" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
@@ -28832,167 +29801,167 @@
     <row r="158" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B158" s="65"/>
       <c r="C158" s="65"/>
       <c r="D158" s="65"/>
       <c r="E158" s="65"/>
       <c r="F158" s="65"/>
       <c r="G158" s="65"/>
       <c r="H158" s="65"/>
       <c r="I158" s="65"/>
       <c r="J158" s="65"/>
       <c r="K158" s="65"/>
       <c r="L158" s="65"/>
       <c r="M158" s="65"/>
       <c r="N158" s="65"/>
       <c r="O158" s="65"/>
       <c r="P158" s="65"/>
       <c r="Q158" s="65"/>
       <c r="R158" s="65"/>
       <c r="S158" s="65"/>
     </row>
     <row r="159" spans="2:19" x14ac:dyDescent="0.25">
       <c r="Q159" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="117">
-    <mergeCell ref="E4:G4"/>
-[...91 lines deleted...]
-    <mergeCell ref="Q37:S37"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B25:S25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:S13"/>
     <mergeCell ref="B14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:S46"/>
+    <mergeCell ref="B47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:S68"/>
+    <mergeCell ref="B69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:S57"/>
+    <mergeCell ref="B58:S58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:S90"/>
+    <mergeCell ref="B91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:S79"/>
+    <mergeCell ref="B80:S80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:S112"/>
+    <mergeCell ref="B113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:S101"/>
+    <mergeCell ref="B102:S102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:S134"/>
+    <mergeCell ref="B135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:S123"/>
+    <mergeCell ref="B124:S124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E92:G92"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Kopā_dzimumi</vt:lpstr>
       <vt:lpstr>vecuma grupas</vt:lpstr>