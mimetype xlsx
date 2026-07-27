--- v4 (2026-06-17)
+++ v5 (2026-07-27)
@@ -7,54 +7,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\maijs_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\junijs_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E25522FE-FAE5-4BAB-B0CB-996FE07CB3A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B914BF60-1E2C-4413-8535-86CB76528593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1399,51 +1399,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - maijs</t>
+    <t>Kopā janvāris - jūnijs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2096,135 +2096,135 @@
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2516,51 +2516,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L15" sqref="L15"/>
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2584,165 +2584,165 @@
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:40" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="92" t="s">
+      <c r="B2" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="93"/>
-[...36 lines deleted...]
-      <c r="AN2" s="93"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="85"/>
-[...5 lines deleted...]
-      <c r="E3" s="89" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="93"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="90"/>
-[...1 lines deleted...]
-      <c r="H3" s="89" t="s">
+      <c r="F3" s="85"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="90"/>
-[...1 lines deleted...]
-      <c r="K3" s="89" t="s">
+      <c r="I3" s="85"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="90"/>
-[...1 lines deleted...]
-      <c r="N3" s="89" t="s">
+      <c r="L3" s="85"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="90"/>
-[...1 lines deleted...]
-      <c r="Q3" s="89" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="90"/>
-[...1 lines deleted...]
-      <c r="T3" s="89" t="s">
+      <c r="R3" s="85"/>
+      <c r="S3" s="86"/>
+      <c r="T3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="90"/>
-[...1 lines deleted...]
-      <c r="W3" s="89" t="s">
+      <c r="U3" s="85"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="90"/>
-[...1 lines deleted...]
-      <c r="Z3" s="89" t="s">
+      <c r="X3" s="85"/>
+      <c r="Y3" s="86"/>
+      <c r="Z3" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="90"/>
-[...1 lines deleted...]
-      <c r="AC3" s="89" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="86"/>
+      <c r="AC3" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="AD3" s="90"/>
-[...1 lines deleted...]
-      <c r="AF3" s="86" t="s">
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="86"/>
+      <c r="AF3" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="AG3" s="94"/>
-[...1 lines deleted...]
-      <c r="AI3" s="89" t="s">
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="86"/>
+      <c r="AI3" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="90"/>
-[...5 lines deleted...]
-      <c r="AN3" s="91"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="86"/>
+      <c r="AL3" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="86"/>
     </row>
     <row r="4" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
+      <c r="A4" s="92"/>
       <c r="B4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -2866,82 +2866,88 @@
       </c>
       <c r="I5" s="15">
         <v>1832</v>
       </c>
       <c r="J5" s="16">
         <v>3814</v>
       </c>
       <c r="K5" s="14">
         <v>1819</v>
       </c>
       <c r="L5" s="15">
         <v>1743</v>
       </c>
       <c r="M5" s="16">
         <v>3562</v>
       </c>
       <c r="N5" s="14">
         <v>1671</v>
       </c>
       <c r="O5" s="15">
         <v>1537</v>
       </c>
       <c r="P5" s="16">
         <v>3208</v>
       </c>
-      <c r="Q5" s="14"/>
-[...1 lines deleted...]
-      <c r="S5" s="16"/>
+      <c r="Q5" s="14">
+        <v>1516</v>
+      </c>
+      <c r="R5" s="15">
+        <v>1465</v>
+      </c>
+      <c r="S5" s="16">
+        <v>2981</v>
+      </c>
       <c r="T5" s="14"/>
       <c r="U5" s="15"/>
       <c r="V5" s="16"/>
       <c r="W5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="14"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="14"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="31">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>8959</v>
+        <v>10475</v>
       </c>
       <c r="AM5" s="15">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>8120</v>
+        <v>9585</v>
       </c>
       <c r="AN5" s="35">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>17079</v>
+        <v>20060</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="71">
         <v>493</v>
       </c>
       <c r="C6" s="72">
         <v>446</v>
       </c>
       <c r="D6" s="73">
         <v>939</v>
       </c>
       <c r="E6" s="14">
         <v>505</v>
       </c>
       <c r="F6" s="15">
         <v>504</v>
       </c>
       <c r="G6" s="16">
         <v>1009</v>
       </c>
       <c r="H6" s="14">
@@ -2949,82 +2955,88 @@
       </c>
       <c r="I6" s="15">
         <v>956</v>
       </c>
       <c r="J6" s="16">
         <v>1553</v>
       </c>
       <c r="K6" s="14">
         <v>594</v>
       </c>
       <c r="L6" s="15">
         <v>873</v>
       </c>
       <c r="M6" s="16">
         <v>1467</v>
       </c>
       <c r="N6" s="14">
         <v>505</v>
       </c>
       <c r="O6" s="15">
         <v>509</v>
       </c>
       <c r="P6" s="16">
         <v>1014</v>
       </c>
-      <c r="Q6" s="14"/>
-[...1 lines deleted...]
-      <c r="S6" s="16"/>
+      <c r="Q6" s="14">
+        <v>447</v>
+      </c>
+      <c r="R6" s="15">
+        <v>519</v>
+      </c>
+      <c r="S6" s="16">
+        <v>966</v>
+      </c>
       <c r="T6" s="14"/>
       <c r="U6" s="15"/>
       <c r="V6" s="16"/>
       <c r="W6" s="14"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="16"/>
       <c r="AL6" s="31">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>2694</v>
+        <v>3141</v>
       </c>
       <c r="AM6" s="15">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>3288</v>
+        <v>3807</v>
       </c>
       <c r="AN6" s="35">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>5982</v>
+        <v>6948</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="71">
         <v>443</v>
       </c>
       <c r="C7" s="72">
         <v>465</v>
       </c>
       <c r="D7" s="73">
         <v>908</v>
       </c>
       <c r="E7" s="14">
         <v>427</v>
       </c>
       <c r="F7" s="15">
         <v>439</v>
       </c>
       <c r="G7" s="16">
         <v>866</v>
       </c>
       <c r="H7" s="14">
@@ -3032,82 +3044,88 @@
       </c>
       <c r="I7" s="15">
         <v>736</v>
       </c>
       <c r="J7" s="16">
         <v>1266</v>
       </c>
       <c r="K7" s="14">
         <v>529</v>
       </c>
       <c r="L7" s="15">
         <v>721</v>
       </c>
       <c r="M7" s="16">
         <v>1250</v>
       </c>
       <c r="N7" s="14">
         <v>485</v>
       </c>
       <c r="O7" s="15">
         <v>614</v>
       </c>
       <c r="P7" s="16">
         <v>1099</v>
       </c>
-      <c r="Q7" s="14"/>
-[...1 lines deleted...]
-      <c r="S7" s="16"/>
+      <c r="Q7" s="14">
+        <v>461</v>
+      </c>
+      <c r="R7" s="15">
+        <v>531</v>
+      </c>
+      <c r="S7" s="16">
+        <v>992</v>
+      </c>
       <c r="T7" s="14"/>
       <c r="U7" s="15"/>
       <c r="V7" s="16"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="14"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="14"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="16"/>
       <c r="AL7" s="31">
         <f t="shared" si="0"/>
-        <v>2414</v>
+        <v>2875</v>
       </c>
       <c r="AM7" s="15">
         <f t="shared" si="1"/>
-        <v>2975</v>
+        <v>3506</v>
       </c>
       <c r="AN7" s="35">
         <f t="shared" si="2"/>
-        <v>5389</v>
+        <v>6381</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="71">
         <v>436</v>
       </c>
       <c r="C8" s="72">
         <v>413</v>
       </c>
       <c r="D8" s="73">
         <v>849</v>
       </c>
       <c r="E8" s="14">
         <v>418</v>
       </c>
       <c r="F8" s="15">
         <v>440</v>
       </c>
       <c r="G8" s="16">
         <v>858</v>
       </c>
       <c r="H8" s="14">
@@ -3115,82 +3133,88 @@
       </c>
       <c r="I8" s="15">
         <v>667</v>
       </c>
       <c r="J8" s="16">
         <v>1235</v>
       </c>
       <c r="K8" s="14">
         <v>564</v>
       </c>
       <c r="L8" s="15">
         <v>683</v>
       </c>
       <c r="M8" s="16">
         <v>1247</v>
       </c>
       <c r="N8" s="14">
         <v>475</v>
       </c>
       <c r="O8" s="15">
         <v>580</v>
       </c>
       <c r="P8" s="16">
         <v>1055</v>
       </c>
-      <c r="Q8" s="14"/>
-[...1 lines deleted...]
-      <c r="S8" s="16"/>
+      <c r="Q8" s="14">
+        <v>414</v>
+      </c>
+      <c r="R8" s="15">
+        <v>439</v>
+      </c>
+      <c r="S8" s="16">
+        <v>853</v>
+      </c>
       <c r="T8" s="14"/>
       <c r="U8" s="15"/>
       <c r="V8" s="16"/>
       <c r="W8" s="14"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="15"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="14"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="15"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="14"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="16"/>
       <c r="AL8" s="31">
         <f t="shared" si="0"/>
-        <v>2461</v>
+        <v>2875</v>
       </c>
       <c r="AM8" s="15">
         <f t="shared" si="1"/>
-        <v>2783</v>
+        <v>3222</v>
       </c>
       <c r="AN8" s="35">
         <f t="shared" si="2"/>
-        <v>5244</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="74">
         <v>427</v>
       </c>
       <c r="C9" s="75">
         <v>410</v>
       </c>
       <c r="D9" s="76">
         <v>837</v>
       </c>
       <c r="E9" s="21">
         <v>409</v>
       </c>
       <c r="F9" s="22">
         <v>397</v>
       </c>
       <c r="G9" s="23">
         <v>806</v>
       </c>
       <c r="H9" s="21">
@@ -3198,82 +3222,88 @@
       </c>
       <c r="I9" s="22">
         <v>675</v>
       </c>
       <c r="J9" s="23">
         <v>1177</v>
       </c>
       <c r="K9" s="21">
         <v>470</v>
       </c>
       <c r="L9" s="22">
         <v>736</v>
       </c>
       <c r="M9" s="23">
         <v>1206</v>
       </c>
       <c r="N9" s="21">
         <v>460</v>
       </c>
       <c r="O9" s="22">
         <v>502</v>
       </c>
       <c r="P9" s="23">
         <v>962</v>
       </c>
-      <c r="Q9" s="21"/>
-[...1 lines deleted...]
-      <c r="S9" s="23"/>
+      <c r="Q9" s="21">
+        <v>359</v>
+      </c>
+      <c r="R9" s="22">
+        <v>470</v>
+      </c>
+      <c r="S9" s="23">
+        <v>829</v>
+      </c>
       <c r="T9" s="21"/>
       <c r="U9" s="22"/>
       <c r="V9" s="23"/>
       <c r="W9" s="21"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="23"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="23"/>
       <c r="AL9" s="32">
         <f t="shared" si="0"/>
-        <v>2268</v>
+        <v>2627</v>
       </c>
       <c r="AM9" s="22">
         <f t="shared" si="1"/>
-        <v>2720</v>
+        <v>3190</v>
       </c>
       <c r="AN9" s="36">
         <f t="shared" si="2"/>
-        <v>4988</v>
+        <v>5817</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="77">
         <v>3600</v>
       </c>
       <c r="C10" s="78">
         <v>3215</v>
       </c>
       <c r="D10" s="79">
         <v>6815</v>
       </c>
       <c r="E10" s="24">
         <v>3445</v>
       </c>
       <c r="F10" s="25">
         <v>3307</v>
       </c>
       <c r="G10" s="26">
         <v>6752</v>
       </c>
       <c r="H10" s="24">
@@ -3281,307 +3311,313 @@
       </c>
       <c r="I10" s="25">
         <v>4866</v>
       </c>
       <c r="J10" s="26">
         <v>9045</v>
       </c>
       <c r="K10" s="24">
         <v>3976</v>
       </c>
       <c r="L10" s="25">
         <v>4756</v>
       </c>
       <c r="M10" s="26">
         <v>8732</v>
       </c>
       <c r="N10" s="24">
         <v>3596</v>
       </c>
       <c r="O10" s="25">
         <v>3742</v>
       </c>
       <c r="P10" s="26">
         <v>7338</v>
       </c>
-      <c r="Q10" s="24"/>
-[...1 lines deleted...]
-      <c r="S10" s="26"/>
+      <c r="Q10" s="24">
+        <v>3197</v>
+      </c>
+      <c r="R10" s="25">
+        <v>3424</v>
+      </c>
+      <c r="S10" s="26">
+        <v>6621</v>
+      </c>
       <c r="T10" s="24"/>
       <c r="U10" s="25"/>
       <c r="V10" s="26"/>
       <c r="W10" s="24"/>
       <c r="X10" s="25"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="25"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="25"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="25"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="33">
         <f t="shared" si="0"/>
-        <v>18796</v>
+        <v>21993</v>
       </c>
       <c r="AM10" s="25">
         <f t="shared" si="1"/>
-        <v>19886</v>
+        <v>23310</v>
       </c>
       <c r="AN10" s="34">
         <f t="shared" si="2"/>
-        <v>38682</v>
+        <v>45303</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="57"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AK150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B135" sqref="B135:AH135"/>
+      <selection activeCell="N151" sqref="N151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
     </row>
     <row r="2" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="96"/>
-[...30 lines deleted...]
-      <c r="AH2" s="97"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="95"/>
+      <c r="T2" s="95"/>
+      <c r="U2" s="95"/>
+      <c r="V2" s="95"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
+      <c r="Z2" s="95"/>
+      <c r="AA2" s="95"/>
+      <c r="AB2" s="95"/>
+      <c r="AC2" s="95"/>
+      <c r="AD2" s="95"/>
+      <c r="AE2" s="95"/>
+      <c r="AF2" s="95"/>
+      <c r="AG2" s="95"/>
+      <c r="AH2" s="96"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="95"/>
-[...34 lines deleted...]
-      <c r="AH3" s="103"/>
+      <c r="A3" s="99"/>
+      <c r="B3" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+      <c r="W3" s="97"/>
+      <c r="X3" s="97"/>
+      <c r="Y3" s="97"/>
+      <c r="Z3" s="97"/>
+      <c r="AA3" s="97"/>
+      <c r="AB3" s="97"/>
+      <c r="AC3" s="97"/>
+      <c r="AD3" s="97"/>
+      <c r="AE3" s="97"/>
+      <c r="AF3" s="97"/>
+      <c r="AG3" s="97"/>
+      <c r="AH3" s="98"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="87"/>
-[...1 lines deleted...]
-      <c r="T4" s="86" t="s">
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="87"/>
-[...1 lines deleted...]
-      <c r="W4" s="86" t="s">
+      <c r="U4" s="93"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="87"/>
-[...1 lines deleted...]
-      <c r="Z4" s="86" t="s">
+      <c r="X4" s="93"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA4" s="87"/>
-[...1 lines deleted...]
-      <c r="AC4" s="86" t="s">
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="87"/>
-[...5 lines deleted...]
-      <c r="AH4" s="88"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="94"/>
     </row>
     <row r="5" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A5" s="85"/>
+      <c r="A5" s="92"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4282,187 +4318,187 @@
       </c>
       <c r="AC11" s="77">
         <v>403</v>
       </c>
       <c r="AD11" s="78">
         <v>349</v>
       </c>
       <c r="AE11" s="79">
         <v>752</v>
       </c>
       <c r="AF11" s="77">
         <f t="shared" si="3"/>
         <v>3600</v>
       </c>
       <c r="AG11" s="78">
         <f t="shared" si="1"/>
         <v>3215</v>
       </c>
       <c r="AH11" s="79">
         <f t="shared" si="2"/>
         <v>6815</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="84" t="s">
+      <c r="A13" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="101"/>
-[...30 lines deleted...]
-      <c r="AH13" s="101"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
+      <c r="N13" s="100"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="100"/>
+      <c r="S13" s="100"/>
+      <c r="T13" s="100"/>
+      <c r="U13" s="100"/>
+      <c r="V13" s="100"/>
+      <c r="W13" s="100"/>
+      <c r="X13" s="100"/>
+      <c r="Y13" s="100"/>
+      <c r="Z13" s="100"/>
+      <c r="AA13" s="100"/>
+      <c r="AB13" s="100"/>
+      <c r="AC13" s="100"/>
+      <c r="AD13" s="100"/>
+      <c r="AE13" s="100"/>
+      <c r="AF13" s="100"/>
+      <c r="AG13" s="100"/>
+      <c r="AH13" s="100"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="95"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="99"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...30 lines deleted...]
-      <c r="AH14" s="98"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
+      <c r="W14" s="101"/>
+      <c r="X14" s="101"/>
+      <c r="Y14" s="101"/>
+      <c r="Z14" s="101"/>
+      <c r="AA14" s="101"/>
+      <c r="AB14" s="101"/>
+      <c r="AC14" s="101"/>
+      <c r="AD14" s="101"/>
+      <c r="AE14" s="101"/>
+      <c r="AF14" s="101"/>
+      <c r="AG14" s="101"/>
+      <c r="AH14" s="101"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="85"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="92"/>
+      <c r="B15" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="94"/>
+      <c r="N15" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R15" s="87"/>
-[...1 lines deleted...]
-      <c r="T15" s="86" t="s">
+      <c r="R15" s="93"/>
+      <c r="S15" s="94"/>
+      <c r="T15" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U15" s="87"/>
-[...1 lines deleted...]
-      <c r="W15" s="86" t="s">
+      <c r="U15" s="93"/>
+      <c r="V15" s="94"/>
+      <c r="W15" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="87"/>
-[...1 lines deleted...]
-      <c r="Z15" s="86" t="s">
+      <c r="X15" s="93"/>
+      <c r="Y15" s="94"/>
+      <c r="Z15" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="87"/>
-[...1 lines deleted...]
-      <c r="AC15" s="86" t="s">
+      <c r="AA15" s="93"/>
+      <c r="AB15" s="94"/>
+      <c r="AC15" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD15" s="87"/>
-[...5 lines deleted...]
-      <c r="AH15" s="88"/>
+      <c r="AD15" s="93"/>
+      <c r="AE15" s="94"/>
+      <c r="AF15" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="93"/>
+      <c r="AH15" s="94"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A16" s="85"/>
+      <c r="A16" s="92"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -5162,187 +5198,187 @@
         <v>570</v>
       </c>
       <c r="AC22" s="24">
         <v>358</v>
       </c>
       <c r="AD22" s="25">
         <v>343</v>
       </c>
       <c r="AE22" s="26">
         <v>701</v>
       </c>
       <c r="AF22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="AG22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="AH22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="100" t="s">
+      <c r="A24" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="101" t="s">
+      <c r="B24" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="101"/>
-[...30 lines deleted...]
-      <c r="AH24" s="101"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="100"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="100"/>
+      <c r="N24" s="100"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="100"/>
+      <c r="S24" s="100"/>
+      <c r="T24" s="100"/>
+      <c r="U24" s="100"/>
+      <c r="V24" s="100"/>
+      <c r="W24" s="100"/>
+      <c r="X24" s="100"/>
+      <c r="Y24" s="100"/>
+      <c r="Z24" s="100"/>
+      <c r="AA24" s="100"/>
+      <c r="AB24" s="100"/>
+      <c r="AC24" s="100"/>
+      <c r="AD24" s="100"/>
+      <c r="AE24" s="100"/>
+      <c r="AF24" s="100"/>
+      <c r="AG24" s="100"/>
+      <c r="AH24" s="100"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="100"/>
-      <c r="B25" s="98" t="s">
+      <c r="A25" s="102"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...30 lines deleted...]
-      <c r="AH25" s="98"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
+      <c r="W25" s="101"/>
+      <c r="X25" s="101"/>
+      <c r="Y25" s="101"/>
+      <c r="Z25" s="101"/>
+      <c r="AA25" s="101"/>
+      <c r="AB25" s="101"/>
+      <c r="AC25" s="101"/>
+      <c r="AD25" s="101"/>
+      <c r="AE25" s="101"/>
+      <c r="AF25" s="101"/>
+      <c r="AG25" s="101"/>
+      <c r="AH25" s="101"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="100"/>
-      <c r="B26" s="86" t="s">
+      <c r="A26" s="102"/>
+      <c r="B26" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R26" s="87"/>
-[...1 lines deleted...]
-      <c r="T26" s="86" t="s">
+      <c r="R26" s="93"/>
+      <c r="S26" s="94"/>
+      <c r="T26" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U26" s="87"/>
-[...1 lines deleted...]
-      <c r="W26" s="86" t="s">
+      <c r="U26" s="93"/>
+      <c r="V26" s="94"/>
+      <c r="W26" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X26" s="87"/>
-[...1 lines deleted...]
-      <c r="Z26" s="86" t="s">
+      <c r="X26" s="93"/>
+      <c r="Y26" s="94"/>
+      <c r="Z26" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="87"/>
-[...1 lines deleted...]
-      <c r="AC26" s="86" t="s">
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="94"/>
+      <c r="AC26" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD26" s="87"/>
-[...5 lines deleted...]
-      <c r="AH26" s="88"/>
+      <c r="AD26" s="93"/>
+      <c r="AE26" s="94"/>
+      <c r="AF26" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="93"/>
+      <c r="AH26" s="94"/>
     </row>
     <row r="27" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A27" s="100"/>
+      <c r="A27" s="102"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -6042,187 +6078,187 @@
         <v>830</v>
       </c>
       <c r="AC33" s="54">
         <v>462</v>
       </c>
       <c r="AD33" s="49">
         <v>544</v>
       </c>
       <c r="AE33" s="56">
         <v>1006</v>
       </c>
       <c r="AF33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="AG33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="AH33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="100" t="s">
+      <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="101" t="s">
+      <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="101"/>
-[...30 lines deleted...]
-      <c r="AH35" s="101"/>
+      <c r="C35" s="100"/>
+      <c r="D35" s="100"/>
+      <c r="E35" s="100"/>
+      <c r="F35" s="100"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="100"/>
+      <c r="U35" s="100"/>
+      <c r="V35" s="100"/>
+      <c r="W35" s="100"/>
+      <c r="X35" s="100"/>
+      <c r="Y35" s="100"/>
+      <c r="Z35" s="100"/>
+      <c r="AA35" s="100"/>
+      <c r="AB35" s="100"/>
+      <c r="AC35" s="100"/>
+      <c r="AD35" s="100"/>
+      <c r="AE35" s="100"/>
+      <c r="AF35" s="100"/>
+      <c r="AG35" s="100"/>
+      <c r="AH35" s="100"/>
     </row>
     <row r="36" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="100"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="102"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...30 lines deleted...]
-      <c r="AH36" s="98"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="101"/>
+      <c r="T36" s="101"/>
+      <c r="U36" s="101"/>
+      <c r="V36" s="101"/>
+      <c r="W36" s="101"/>
+      <c r="X36" s="101"/>
+      <c r="Y36" s="101"/>
+      <c r="Z36" s="101"/>
+      <c r="AA36" s="101"/>
+      <c r="AB36" s="101"/>
+      <c r="AC36" s="101"/>
+      <c r="AD36" s="101"/>
+      <c r="AE36" s="101"/>
+      <c r="AF36" s="101"/>
+      <c r="AG36" s="101"/>
+      <c r="AH36" s="101"/>
     </row>
     <row r="37" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="100"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="102"/>
+      <c r="B37" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R37" s="87"/>
-[...1 lines deleted...]
-      <c r="T37" s="86" t="s">
+      <c r="R37" s="93"/>
+      <c r="S37" s="94"/>
+      <c r="T37" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U37" s="87"/>
-[...1 lines deleted...]
-      <c r="W37" s="86" t="s">
+      <c r="U37" s="93"/>
+      <c r="V37" s="94"/>
+      <c r="W37" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X37" s="87"/>
-[...1 lines deleted...]
-      <c r="Z37" s="86" t="s">
+      <c r="X37" s="93"/>
+      <c r="Y37" s="94"/>
+      <c r="Z37" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="87"/>
-[...1 lines deleted...]
-      <c r="AC37" s="86" t="s">
+      <c r="AA37" s="93"/>
+      <c r="AB37" s="94"/>
+      <c r="AC37" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD37" s="87"/>
-[...5 lines deleted...]
-      <c r="AH37" s="88"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="94"/>
+      <c r="AF37" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG37" s="93"/>
+      <c r="AH37" s="94"/>
     </row>
     <row r="38" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A38" s="100"/>
+      <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -6922,187 +6958,187 @@
         <v>875</v>
       </c>
       <c r="AC44" s="54">
         <v>446</v>
       </c>
       <c r="AD44" s="49">
         <v>539</v>
       </c>
       <c r="AE44" s="56">
         <v>985</v>
       </c>
       <c r="AF44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="AG44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="AH44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="101" t="s">
+      <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="101"/>
-[...30 lines deleted...]
-      <c r="AH46" s="101"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="100"/>
+      <c r="E46" s="100"/>
+      <c r="F46" s="100"/>
+      <c r="G46" s="100"/>
+      <c r="H46" s="100"/>
+      <c r="I46" s="100"/>
+      <c r="J46" s="100"/>
+      <c r="K46" s="100"/>
+      <c r="L46" s="100"/>
+      <c r="M46" s="100"/>
+      <c r="N46" s="100"/>
+      <c r="O46" s="100"/>
+      <c r="P46" s="100"/>
+      <c r="Q46" s="100"/>
+      <c r="R46" s="100"/>
+      <c r="S46" s="100"/>
+      <c r="T46" s="100"/>
+      <c r="U46" s="100"/>
+      <c r="V46" s="100"/>
+      <c r="W46" s="100"/>
+      <c r="X46" s="100"/>
+      <c r="Y46" s="100"/>
+      <c r="Z46" s="100"/>
+      <c r="AA46" s="100"/>
+      <c r="AB46" s="100"/>
+      <c r="AC46" s="100"/>
+      <c r="AD46" s="100"/>
+      <c r="AE46" s="100"/>
+      <c r="AF46" s="100"/>
+      <c r="AG46" s="100"/>
+      <c r="AH46" s="100"/>
     </row>
     <row r="47" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="100"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="102"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...30 lines deleted...]
-      <c r="AH47" s="98"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="101"/>
+      <c r="T47" s="101"/>
+      <c r="U47" s="101"/>
+      <c r="V47" s="101"/>
+      <c r="W47" s="101"/>
+      <c r="X47" s="101"/>
+      <c r="Y47" s="101"/>
+      <c r="Z47" s="101"/>
+      <c r="AA47" s="101"/>
+      <c r="AB47" s="101"/>
+      <c r="AC47" s="101"/>
+      <c r="AD47" s="101"/>
+      <c r="AE47" s="101"/>
+      <c r="AF47" s="101"/>
+      <c r="AG47" s="101"/>
+      <c r="AH47" s="101"/>
     </row>
     <row r="48" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="102"/>
+      <c r="B48" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R48" s="87"/>
-[...1 lines deleted...]
-      <c r="T48" s="86" t="s">
+      <c r="R48" s="93"/>
+      <c r="S48" s="94"/>
+      <c r="T48" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U48" s="87"/>
-[...1 lines deleted...]
-      <c r="W48" s="86" t="s">
+      <c r="U48" s="93"/>
+      <c r="V48" s="94"/>
+      <c r="W48" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X48" s="87"/>
-[...1 lines deleted...]
-      <c r="Z48" s="86" t="s">
+      <c r="X48" s="93"/>
+      <c r="Y48" s="94"/>
+      <c r="Z48" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA48" s="87"/>
-[...1 lines deleted...]
-      <c r="AC48" s="86" t="s">
+      <c r="AA48" s="93"/>
+      <c r="AB48" s="94"/>
+      <c r="AC48" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD48" s="87"/>
-[...5 lines deleted...]
-      <c r="AH48" s="88"/>
+      <c r="AD48" s="93"/>
+      <c r="AE48" s="94"/>
+      <c r="AF48" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG48" s="93"/>
+      <c r="AH48" s="94"/>
     </row>
     <row r="49" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A49" s="100"/>
+      <c r="A49" s="102"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -7801,189 +7837,188 @@
       <c r="AB55" s="56">
         <v>740</v>
       </c>
       <c r="AC55" s="54">
         <v>457</v>
       </c>
       <c r="AD55" s="49">
         <v>423</v>
       </c>
       <c r="AE55" s="56">
         <v>880</v>
       </c>
       <c r="AF55" s="54">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="AG55" s="49">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="AH55" s="56">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
-    <row r="56" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A57" s="100" t="s">
+    <row r="57" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="101"/>
-[...34 lines deleted...]
-      <c r="B58" s="98" t="s">
+      <c r="C57" s="100"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="100"/>
+      <c r="F57" s="100"/>
+      <c r="G57" s="100"/>
+      <c r="H57" s="100"/>
+      <c r="I57" s="100"/>
+      <c r="J57" s="100"/>
+      <c r="K57" s="100"/>
+      <c r="L57" s="100"/>
+      <c r="M57" s="100"/>
+      <c r="N57" s="100"/>
+      <c r="O57" s="100"/>
+      <c r="P57" s="100"/>
+      <c r="Q57" s="100"/>
+      <c r="R57" s="100"/>
+      <c r="S57" s="100"/>
+      <c r="T57" s="100"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
+      <c r="W57" s="100"/>
+      <c r="X57" s="100"/>
+      <c r="Y57" s="100"/>
+      <c r="Z57" s="100"/>
+      <c r="AA57" s="100"/>
+      <c r="AB57" s="100"/>
+      <c r="AC57" s="100"/>
+      <c r="AD57" s="100"/>
+      <c r="AE57" s="100"/>
+      <c r="AF57" s="100"/>
+      <c r="AG57" s="100"/>
+      <c r="AH57" s="100"/>
+    </row>
+    <row r="58" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="102"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...34 lines deleted...]
-      <c r="B59" s="86" t="s">
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="101"/>
+      <c r="T58" s="101"/>
+      <c r="U58" s="101"/>
+      <c r="V58" s="101"/>
+      <c r="W58" s="101"/>
+      <c r="X58" s="101"/>
+      <c r="Y58" s="101"/>
+      <c r="Z58" s="101"/>
+      <c r="AA58" s="101"/>
+      <c r="AB58" s="101"/>
+      <c r="AC58" s="101"/>
+      <c r="AD58" s="101"/>
+      <c r="AE58" s="101"/>
+      <c r="AF58" s="101"/>
+      <c r="AG58" s="101"/>
+      <c r="AH58" s="101"/>
+    </row>
+    <row r="59" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="102"/>
+      <c r="B59" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R59" s="87"/>
-[...1 lines deleted...]
-      <c r="T59" s="86" t="s">
+      <c r="R59" s="93"/>
+      <c r="S59" s="94"/>
+      <c r="T59" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U59" s="87"/>
-[...1 lines deleted...]
-      <c r="W59" s="86" t="s">
+      <c r="U59" s="93"/>
+      <c r="V59" s="94"/>
+      <c r="W59" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X59" s="87"/>
-[...1 lines deleted...]
-      <c r="Z59" s="86" t="s">
+      <c r="X59" s="93"/>
+      <c r="Y59" s="94"/>
+      <c r="Z59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA59" s="87"/>
-[...1 lines deleted...]
-      <c r="AC59" s="86" t="s">
+      <c r="AA59" s="93"/>
+      <c r="AB59" s="94"/>
+      <c r="AC59" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD59" s="87"/>
-[...8 lines deleted...]
-      <c r="A60" s="100"/>
+      <c r="AD59" s="93"/>
+      <c r="AE59" s="94"/>
+      <c r="AF59" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="93"/>
+      <c r="AH59" s="94"/>
+    </row>
+    <row r="60" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A60" s="102"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -8040,506 +8075,866 @@
       <c r="AA60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AC60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AF60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH60" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B61" s="9"/>
-[...28 lines deleted...]
-      <c r="AE61" s="12"/>
+      <c r="B61" s="9">
+        <v>17</v>
+      </c>
+      <c r="C61" s="1">
+        <v>31</v>
+      </c>
+      <c r="D61" s="13">
+        <v>48</v>
+      </c>
+      <c r="E61" s="9">
+        <v>179</v>
+      </c>
+      <c r="F61" s="1">
+        <v>168</v>
+      </c>
+      <c r="G61" s="12">
+        <v>347</v>
+      </c>
+      <c r="H61" s="9">
+        <v>175</v>
+      </c>
+      <c r="I61" s="1">
+        <v>166</v>
+      </c>
+      <c r="J61" s="12">
+        <v>341</v>
+      </c>
+      <c r="K61" s="9">
+        <v>191</v>
+      </c>
+      <c r="L61" s="1">
+        <v>212</v>
+      </c>
+      <c r="M61" s="12">
+        <v>403</v>
+      </c>
+      <c r="N61" s="9">
+        <v>214</v>
+      </c>
+      <c r="O61" s="1">
+        <v>199</v>
+      </c>
+      <c r="P61" s="12">
+        <v>413</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>188</v>
+      </c>
+      <c r="R61" s="1">
+        <v>156</v>
+      </c>
+      <c r="S61" s="12">
+        <v>344</v>
+      </c>
+      <c r="T61" s="9">
+        <v>132</v>
+      </c>
+      <c r="U61" s="1">
+        <v>137</v>
+      </c>
+      <c r="V61" s="12">
+        <v>269</v>
+      </c>
+      <c r="W61" s="9">
+        <v>133</v>
+      </c>
+      <c r="X61" s="1">
+        <v>136</v>
+      </c>
+      <c r="Y61" s="12">
+        <v>269</v>
+      </c>
+      <c r="Z61" s="9">
+        <v>131</v>
+      </c>
+      <c r="AA61" s="1">
+        <v>121</v>
+      </c>
+      <c r="AB61" s="12">
+        <v>252</v>
+      </c>
+      <c r="AC61" s="9">
+        <v>156</v>
+      </c>
+      <c r="AD61" s="1">
+        <v>139</v>
+      </c>
+      <c r="AE61" s="12">
+        <v>295</v>
+      </c>
       <c r="AF61" s="9">
         <f>SUM(B61,E61,H61,K61,N61,Q61,T61,W61,Z61,AC61)</f>
-        <v>0</v>
+        <v>1516</v>
       </c>
       <c r="AG61" s="1">
         <f t="shared" ref="AG61:AG66" si="16">SUM(C61,F61,I61,L61,O61,R61,U61,X61,AA61,AD61)</f>
-        <v>0</v>
+        <v>1465</v>
       </c>
       <c r="AH61" s="12">
         <f t="shared" ref="AH61:AH66" si="17">SUM(D61,G61,J61,M61,P61,S61,V61,Y61,AB61,AE61)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="9"/>
-[...28 lines deleted...]
-      <c r="AE62" s="12"/>
+      <c r="B62" s="9">
+        <v>12</v>
+      </c>
+      <c r="C62" s="1">
+        <v>13</v>
+      </c>
+      <c r="D62" s="13">
+        <v>25</v>
+      </c>
+      <c r="E62" s="9">
+        <v>74</v>
+      </c>
+      <c r="F62" s="1">
+        <v>41</v>
+      </c>
+      <c r="G62" s="12">
+        <v>115</v>
+      </c>
+      <c r="H62" s="9">
+        <v>40</v>
+      </c>
+      <c r="I62" s="1">
+        <v>37</v>
+      </c>
+      <c r="J62" s="12">
+        <v>77</v>
+      </c>
+      <c r="K62" s="9">
+        <v>39</v>
+      </c>
+      <c r="L62" s="1">
+        <v>47</v>
+      </c>
+      <c r="M62" s="12">
+        <v>86</v>
+      </c>
+      <c r="N62" s="9">
+        <v>46</v>
+      </c>
+      <c r="O62" s="1">
+        <v>64</v>
+      </c>
+      <c r="P62" s="12">
+        <v>110</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>47</v>
+      </c>
+      <c r="R62" s="1">
+        <v>71</v>
+      </c>
+      <c r="S62" s="12">
+        <v>118</v>
+      </c>
+      <c r="T62" s="9">
+        <v>40</v>
+      </c>
+      <c r="U62" s="1">
+        <v>46</v>
+      </c>
+      <c r="V62" s="12">
+        <v>86</v>
+      </c>
+      <c r="W62" s="9">
+        <v>43</v>
+      </c>
+      <c r="X62" s="1">
+        <v>64</v>
+      </c>
+      <c r="Y62" s="12">
+        <v>107</v>
+      </c>
+      <c r="Z62" s="9">
+        <v>47</v>
+      </c>
+      <c r="AA62" s="1">
+        <v>57</v>
+      </c>
+      <c r="AB62" s="12">
+        <v>104</v>
+      </c>
+      <c r="AC62" s="9">
+        <v>59</v>
+      </c>
+      <c r="AD62" s="1">
+        <v>79</v>
+      </c>
+      <c r="AE62" s="12">
+        <v>138</v>
+      </c>
       <c r="AF62" s="9">
         <f t="shared" ref="AF62:AF66" si="18">SUM(B62,E62,H62,K62,N62,Q62,T62,W62,Z62,AC62)</f>
-        <v>0</v>
+        <v>447</v>
       </c>
       <c r="AG62" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="AH62" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B63" s="9"/>
-[...28 lines deleted...]
-      <c r="AE63" s="12"/>
+      <c r="B63" s="9">
+        <v>9</v>
+      </c>
+      <c r="C63" s="1">
+        <v>4</v>
+      </c>
+      <c r="D63" s="13">
+        <v>13</v>
+      </c>
+      <c r="E63" s="9">
+        <v>37</v>
+      </c>
+      <c r="F63" s="1">
+        <v>63</v>
+      </c>
+      <c r="G63" s="12">
+        <v>100</v>
+      </c>
+      <c r="H63" s="9">
+        <v>43</v>
+      </c>
+      <c r="I63" s="1">
+        <v>29</v>
+      </c>
+      <c r="J63" s="12">
+        <v>72</v>
+      </c>
+      <c r="K63" s="9">
+        <v>44</v>
+      </c>
+      <c r="L63" s="1">
+        <v>49</v>
+      </c>
+      <c r="M63" s="12">
+        <v>93</v>
+      </c>
+      <c r="N63" s="9">
+        <v>60</v>
+      </c>
+      <c r="O63" s="1">
+        <v>62</v>
+      </c>
+      <c r="P63" s="12">
+        <v>122</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>43</v>
+      </c>
+      <c r="R63" s="1">
+        <v>55</v>
+      </c>
+      <c r="S63" s="12">
+        <v>98</v>
+      </c>
+      <c r="T63" s="9">
+        <v>35</v>
+      </c>
+      <c r="U63" s="1">
+        <v>52</v>
+      </c>
+      <c r="V63" s="12">
+        <v>87</v>
+      </c>
+      <c r="W63" s="9">
+        <v>42</v>
+      </c>
+      <c r="X63" s="1">
+        <v>58</v>
+      </c>
+      <c r="Y63" s="12">
+        <v>100</v>
+      </c>
+      <c r="Z63" s="9">
+        <v>60</v>
+      </c>
+      <c r="AA63" s="1">
+        <v>73</v>
+      </c>
+      <c r="AB63" s="12">
+        <v>133</v>
+      </c>
+      <c r="AC63" s="9">
+        <v>88</v>
+      </c>
+      <c r="AD63" s="1">
+        <v>86</v>
+      </c>
+      <c r="AE63" s="12">
+        <v>174</v>
+      </c>
       <c r="AF63" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>461</v>
       </c>
       <c r="AG63" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>531</v>
       </c>
       <c r="AH63" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B64" s="9"/>
-[...28 lines deleted...]
-      <c r="AE64" s="12"/>
+      <c r="B64" s="9">
+        <v>9</v>
+      </c>
+      <c r="C64" s="1">
+        <v>11</v>
+      </c>
+      <c r="D64" s="13">
+        <v>20</v>
+      </c>
+      <c r="E64" s="9">
+        <v>43</v>
+      </c>
+      <c r="F64" s="1">
+        <v>30</v>
+      </c>
+      <c r="G64" s="12">
+        <v>73</v>
+      </c>
+      <c r="H64" s="9">
+        <v>38</v>
+      </c>
+      <c r="I64" s="1">
+        <v>37</v>
+      </c>
+      <c r="J64" s="12">
+        <v>75</v>
+      </c>
+      <c r="K64" s="9">
+        <v>51</v>
+      </c>
+      <c r="L64" s="1">
+        <v>39</v>
+      </c>
+      <c r="M64" s="12">
+        <v>90</v>
+      </c>
+      <c r="N64" s="9">
+        <v>56</v>
+      </c>
+      <c r="O64" s="1">
+        <v>69</v>
+      </c>
+      <c r="P64" s="12">
+        <v>125</v>
+      </c>
+      <c r="Q64" s="9">
+        <v>41</v>
+      </c>
+      <c r="R64" s="1">
+        <v>46</v>
+      </c>
+      <c r="S64" s="12">
+        <v>87</v>
+      </c>
+      <c r="T64" s="9">
+        <v>39</v>
+      </c>
+      <c r="U64" s="1">
+        <v>34</v>
+      </c>
+      <c r="V64" s="12">
+        <v>73</v>
+      </c>
+      <c r="W64" s="9">
+        <v>41</v>
+      </c>
+      <c r="X64" s="1">
+        <v>57</v>
+      </c>
+      <c r="Y64" s="12">
+        <v>98</v>
+      </c>
+      <c r="Z64" s="9">
+        <v>42</v>
+      </c>
+      <c r="AA64" s="1">
+        <v>56</v>
+      </c>
+      <c r="AB64" s="12">
+        <v>98</v>
+      </c>
+      <c r="AC64" s="9">
+        <v>54</v>
+      </c>
+      <c r="AD64" s="1">
+        <v>60</v>
+      </c>
+      <c r="AE64" s="12">
+        <v>114</v>
+      </c>
       <c r="AF64" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="AG64" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>439</v>
       </c>
       <c r="AH64" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="51"/>
-[...28 lines deleted...]
-      <c r="AE65" s="53"/>
+      <c r="B65" s="51">
+        <v>10</v>
+      </c>
+      <c r="C65" s="45">
+        <v>12</v>
+      </c>
+      <c r="D65" s="52">
+        <v>22</v>
+      </c>
+      <c r="E65" s="51">
+        <v>38</v>
+      </c>
+      <c r="F65" s="45">
+        <v>36</v>
+      </c>
+      <c r="G65" s="53">
+        <v>74</v>
+      </c>
+      <c r="H65" s="51">
+        <v>38</v>
+      </c>
+      <c r="I65" s="45">
+        <v>47</v>
+      </c>
+      <c r="J65" s="53">
+        <v>85</v>
+      </c>
+      <c r="K65" s="51">
+        <v>46</v>
+      </c>
+      <c r="L65" s="45">
+        <v>46</v>
+      </c>
+      <c r="M65" s="53">
+        <v>92</v>
+      </c>
+      <c r="N65" s="51">
+        <v>49</v>
+      </c>
+      <c r="O65" s="45">
+        <v>67</v>
+      </c>
+      <c r="P65" s="53">
+        <v>116</v>
+      </c>
+      <c r="Q65" s="51">
+        <v>45</v>
+      </c>
+      <c r="R65" s="45">
+        <v>61</v>
+      </c>
+      <c r="S65" s="53">
+        <v>106</v>
+      </c>
+      <c r="T65" s="51">
+        <v>31</v>
+      </c>
+      <c r="U65" s="45">
+        <v>47</v>
+      </c>
+      <c r="V65" s="53">
+        <v>78</v>
+      </c>
+      <c r="W65" s="51">
+        <v>24</v>
+      </c>
+      <c r="X65" s="45">
+        <v>45</v>
+      </c>
+      <c r="Y65" s="53">
+        <v>69</v>
+      </c>
+      <c r="Z65" s="51">
+        <v>40</v>
+      </c>
+      <c r="AA65" s="45">
+        <v>47</v>
+      </c>
+      <c r="AB65" s="53">
+        <v>87</v>
+      </c>
+      <c r="AC65" s="51">
+        <v>38</v>
+      </c>
+      <c r="AD65" s="45">
+        <v>62</v>
+      </c>
+      <c r="AE65" s="53">
+        <v>100</v>
+      </c>
       <c r="AF65" s="51">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>359</v>
       </c>
       <c r="AG65" s="45">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="AH65" s="53">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="54"/>
-[...28 lines deleted...]
-      <c r="AE66" s="56"/>
+      <c r="B66" s="54">
+        <v>57</v>
+      </c>
+      <c r="C66" s="49">
+        <v>71</v>
+      </c>
+      <c r="D66" s="55">
+        <v>128</v>
+      </c>
+      <c r="E66" s="54">
+        <v>371</v>
+      </c>
+      <c r="F66" s="49">
+        <v>338</v>
+      </c>
+      <c r="G66" s="56">
+        <v>709</v>
+      </c>
+      <c r="H66" s="54">
+        <v>334</v>
+      </c>
+      <c r="I66" s="49">
+        <v>316</v>
+      </c>
+      <c r="J66" s="56">
+        <v>650</v>
+      </c>
+      <c r="K66" s="54">
+        <v>371</v>
+      </c>
+      <c r="L66" s="49">
+        <v>393</v>
+      </c>
+      <c r="M66" s="56">
+        <v>764</v>
+      </c>
+      <c r="N66" s="54">
+        <v>425</v>
+      </c>
+      <c r="O66" s="49">
+        <v>461</v>
+      </c>
+      <c r="P66" s="56">
+        <v>886</v>
+      </c>
+      <c r="Q66" s="54">
+        <v>364</v>
+      </c>
+      <c r="R66" s="49">
+        <v>389</v>
+      </c>
+      <c r="S66" s="56">
+        <v>753</v>
+      </c>
+      <c r="T66" s="54">
+        <v>277</v>
+      </c>
+      <c r="U66" s="49">
+        <v>316</v>
+      </c>
+      <c r="V66" s="56">
+        <v>593</v>
+      </c>
+      <c r="W66" s="54">
+        <v>283</v>
+      </c>
+      <c r="X66" s="49">
+        <v>360</v>
+      </c>
+      <c r="Y66" s="56">
+        <v>643</v>
+      </c>
+      <c r="Z66" s="54">
+        <v>320</v>
+      </c>
+      <c r="AA66" s="49">
+        <v>354</v>
+      </c>
+      <c r="AB66" s="56">
+        <v>674</v>
+      </c>
+      <c r="AC66" s="54">
+        <v>395</v>
+      </c>
+      <c r="AD66" s="49">
+        <v>426</v>
+      </c>
+      <c r="AE66" s="56">
+        <v>821</v>
+      </c>
       <c r="AF66" s="54">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>3197</v>
       </c>
       <c r="AG66" s="49">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>3424</v>
       </c>
       <c r="AH66" s="56">
         <f t="shared" si="17"/>
-        <v>0</v>
+        <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
       <c r="W67" s="37"/>
       <c r="X67" s="37"/>
       <c r="Y67" s="37"/>
       <c r="Z67" s="37"/>
       <c r="AA67" s="37"/>
       <c r="AB67" s="37"/>
       <c r="AC67" s="37"/>
       <c r="AD67" s="37"/>
       <c r="AE67" s="37"/>
       <c r="AF67" s="37"/>
       <c r="AG67" s="37"/>
       <c r="AH67" s="37"/>
     </row>
     <row r="68" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="100" t="s">
+      <c r="A68" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="101" t="s">
+      <c r="B68" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="101"/>
-[...30 lines deleted...]
-      <c r="AH68" s="101"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="100"/>
+      <c r="L68" s="100"/>
+      <c r="M68" s="100"/>
+      <c r="N68" s="100"/>
+      <c r="O68" s="100"/>
+      <c r="P68" s="100"/>
+      <c r="Q68" s="100"/>
+      <c r="R68" s="100"/>
+      <c r="S68" s="100"/>
+      <c r="T68" s="100"/>
+      <c r="U68" s="100"/>
+      <c r="V68" s="100"/>
+      <c r="W68" s="100"/>
+      <c r="X68" s="100"/>
+      <c r="Y68" s="100"/>
+      <c r="Z68" s="100"/>
+      <c r="AA68" s="100"/>
+      <c r="AB68" s="100"/>
+      <c r="AC68" s="100"/>
+      <c r="AD68" s="100"/>
+      <c r="AE68" s="100"/>
+      <c r="AF68" s="100"/>
+      <c r="AG68" s="100"/>
+      <c r="AH68" s="100"/>
     </row>
     <row r="69" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="100"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="102"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...30 lines deleted...]
-      <c r="AH69" s="98"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="101"/>
+      <c r="T69" s="101"/>
+      <c r="U69" s="101"/>
+      <c r="V69" s="101"/>
+      <c r="W69" s="101"/>
+      <c r="X69" s="101"/>
+      <c r="Y69" s="101"/>
+      <c r="Z69" s="101"/>
+      <c r="AA69" s="101"/>
+      <c r="AB69" s="101"/>
+      <c r="AC69" s="101"/>
+      <c r="AD69" s="101"/>
+      <c r="AE69" s="101"/>
+      <c r="AF69" s="101"/>
+      <c r="AG69" s="101"/>
+      <c r="AH69" s="101"/>
     </row>
     <row r="70" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="100"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="102"/>
+      <c r="B70" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="94"/>
+      <c r="H70" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="94"/>
+      <c r="N70" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="94"/>
+      <c r="Q70" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R70" s="87"/>
-[...1 lines deleted...]
-      <c r="T70" s="86" t="s">
+      <c r="R70" s="93"/>
+      <c r="S70" s="94"/>
+      <c r="T70" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U70" s="87"/>
-[...1 lines deleted...]
-      <c r="W70" s="86" t="s">
+      <c r="U70" s="93"/>
+      <c r="V70" s="94"/>
+      <c r="W70" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X70" s="87"/>
-[...1 lines deleted...]
-      <c r="Z70" s="86" t="s">
+      <c r="X70" s="93"/>
+      <c r="Y70" s="94"/>
+      <c r="Z70" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA70" s="87"/>
-[...1 lines deleted...]
-      <c r="AC70" s="86" t="s">
+      <c r="AA70" s="93"/>
+      <c r="AB70" s="94"/>
+      <c r="AC70" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD70" s="87"/>
-[...5 lines deleted...]
-      <c r="AH70" s="88"/>
+      <c r="AD70" s="93"/>
+      <c r="AE70" s="94"/>
+      <c r="AF70" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG70" s="93"/>
+      <c r="AH70" s="94"/>
     </row>
     <row r="71" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="100"/>
+      <c r="A71" s="102"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -8880,187 +9275,187 @@
       <c r="V77" s="56"/>
       <c r="W77" s="54"/>
       <c r="X77" s="49"/>
       <c r="Y77" s="56"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="49"/>
       <c r="AB77" s="56"/>
       <c r="AC77" s="54"/>
       <c r="AD77" s="49"/>
       <c r="AE77" s="56"/>
       <c r="AF77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AG77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AH77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="100" t="s">
+      <c r="A79" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="101" t="s">
+      <c r="B79" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="101"/>
-[...30 lines deleted...]
-      <c r="AH79" s="101"/>
+      <c r="C79" s="100"/>
+      <c r="D79" s="100"/>
+      <c r="E79" s="100"/>
+      <c r="F79" s="100"/>
+      <c r="G79" s="100"/>
+      <c r="H79" s="100"/>
+      <c r="I79" s="100"/>
+      <c r="J79" s="100"/>
+      <c r="K79" s="100"/>
+      <c r="L79" s="100"/>
+      <c r="M79" s="100"/>
+      <c r="N79" s="100"/>
+      <c r="O79" s="100"/>
+      <c r="P79" s="100"/>
+      <c r="Q79" s="100"/>
+      <c r="R79" s="100"/>
+      <c r="S79" s="100"/>
+      <c r="T79" s="100"/>
+      <c r="U79" s="100"/>
+      <c r="V79" s="100"/>
+      <c r="W79" s="100"/>
+      <c r="X79" s="100"/>
+      <c r="Y79" s="100"/>
+      <c r="Z79" s="100"/>
+      <c r="AA79" s="100"/>
+      <c r="AB79" s="100"/>
+      <c r="AC79" s="100"/>
+      <c r="AD79" s="100"/>
+      <c r="AE79" s="100"/>
+      <c r="AF79" s="100"/>
+      <c r="AG79" s="100"/>
+      <c r="AH79" s="100"/>
     </row>
     <row r="80" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="100"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="102"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...30 lines deleted...]
-      <c r="AH80" s="98"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="101"/>
+      <c r="T80" s="101"/>
+      <c r="U80" s="101"/>
+      <c r="V80" s="101"/>
+      <c r="W80" s="101"/>
+      <c r="X80" s="101"/>
+      <c r="Y80" s="101"/>
+      <c r="Z80" s="101"/>
+      <c r="AA80" s="101"/>
+      <c r="AB80" s="101"/>
+      <c r="AC80" s="101"/>
+      <c r="AD80" s="101"/>
+      <c r="AE80" s="101"/>
+      <c r="AF80" s="101"/>
+      <c r="AG80" s="101"/>
+      <c r="AH80" s="101"/>
     </row>
     <row r="81" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="100"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="102"/>
+      <c r="B81" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="94"/>
+      <c r="N81" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="94"/>
+      <c r="Q81" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R81" s="87"/>
-[...1 lines deleted...]
-      <c r="T81" s="86" t="s">
+      <c r="R81" s="93"/>
+      <c r="S81" s="94"/>
+      <c r="T81" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U81" s="87"/>
-[...1 lines deleted...]
-      <c r="W81" s="86" t="s">
+      <c r="U81" s="93"/>
+      <c r="V81" s="94"/>
+      <c r="W81" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X81" s="87"/>
-[...1 lines deleted...]
-      <c r="Z81" s="86" t="s">
+      <c r="X81" s="93"/>
+      <c r="Y81" s="94"/>
+      <c r="Z81" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA81" s="87"/>
-[...1 lines deleted...]
-      <c r="AC81" s="86" t="s">
+      <c r="AA81" s="93"/>
+      <c r="AB81" s="94"/>
+      <c r="AC81" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD81" s="87"/>
-[...5 lines deleted...]
-      <c r="AH81" s="88"/>
+      <c r="AD81" s="93"/>
+      <c r="AE81" s="94"/>
+      <c r="AF81" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG81" s="93"/>
+      <c r="AH81" s="94"/>
     </row>
     <row r="82" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="100"/>
+      <c r="A82" s="102"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -9401,187 +9796,187 @@
       <c r="V88" s="56"/>
       <c r="W88" s="54"/>
       <c r="X88" s="49"/>
       <c r="Y88" s="56"/>
       <c r="Z88" s="54"/>
       <c r="AA88" s="49"/>
       <c r="AB88" s="56"/>
       <c r="AC88" s="54"/>
       <c r="AD88" s="49"/>
       <c r="AE88" s="56"/>
       <c r="AF88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AG88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="AH88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="100" t="s">
+      <c r="A90" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="101" t="s">
+      <c r="B90" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="101"/>
-[...30 lines deleted...]
-      <c r="AH90" s="101"/>
+      <c r="C90" s="100"/>
+      <c r="D90" s="100"/>
+      <c r="E90" s="100"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="100"/>
+      <c r="H90" s="100"/>
+      <c r="I90" s="100"/>
+      <c r="J90" s="100"/>
+      <c r="K90" s="100"/>
+      <c r="L90" s="100"/>
+      <c r="M90" s="100"/>
+      <c r="N90" s="100"/>
+      <c r="O90" s="100"/>
+      <c r="P90" s="100"/>
+      <c r="Q90" s="100"/>
+      <c r="R90" s="100"/>
+      <c r="S90" s="100"/>
+      <c r="T90" s="100"/>
+      <c r="U90" s="100"/>
+      <c r="V90" s="100"/>
+      <c r="W90" s="100"/>
+      <c r="X90" s="100"/>
+      <c r="Y90" s="100"/>
+      <c r="Z90" s="100"/>
+      <c r="AA90" s="100"/>
+      <c r="AB90" s="100"/>
+      <c r="AC90" s="100"/>
+      <c r="AD90" s="100"/>
+      <c r="AE90" s="100"/>
+      <c r="AF90" s="100"/>
+      <c r="AG90" s="100"/>
+      <c r="AH90" s="100"/>
     </row>
     <row r="91" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="100"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="102"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...30 lines deleted...]
-      <c r="AH91" s="98"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="101"/>
+      <c r="T91" s="101"/>
+      <c r="U91" s="101"/>
+      <c r="V91" s="101"/>
+      <c r="W91" s="101"/>
+      <c r="X91" s="101"/>
+      <c r="Y91" s="101"/>
+      <c r="Z91" s="101"/>
+      <c r="AA91" s="101"/>
+      <c r="AB91" s="101"/>
+      <c r="AC91" s="101"/>
+      <c r="AD91" s="101"/>
+      <c r="AE91" s="101"/>
+      <c r="AF91" s="101"/>
+      <c r="AG91" s="101"/>
+      <c r="AH91" s="101"/>
     </row>
     <row r="92" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="100"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="102"/>
+      <c r="B92" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="90"/>
+      <c r="E92" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="94"/>
+      <c r="H92" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="94"/>
+      <c r="K92" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="94"/>
+      <c r="Q92" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R92" s="87"/>
-[...1 lines deleted...]
-      <c r="T92" s="86" t="s">
+      <c r="R92" s="93"/>
+      <c r="S92" s="94"/>
+      <c r="T92" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U92" s="87"/>
-[...1 lines deleted...]
-      <c r="W92" s="86" t="s">
+      <c r="U92" s="93"/>
+      <c r="V92" s="94"/>
+      <c r="W92" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X92" s="87"/>
-[...1 lines deleted...]
-      <c r="Z92" s="86" t="s">
+      <c r="X92" s="93"/>
+      <c r="Y92" s="94"/>
+      <c r="Z92" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA92" s="87"/>
-[...1 lines deleted...]
-      <c r="AC92" s="86" t="s">
+      <c r="AA92" s="93"/>
+      <c r="AB92" s="94"/>
+      <c r="AC92" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD92" s="87"/>
-[...5 lines deleted...]
-      <c r="AH92" s="88"/>
+      <c r="AD92" s="93"/>
+      <c r="AE92" s="94"/>
+      <c r="AF92" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG92" s="93"/>
+      <c r="AH92" s="94"/>
     </row>
     <row r="93" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="100"/>
+      <c r="A93" s="102"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -9922,187 +10317,187 @@
       <c r="V99" s="56"/>
       <c r="W99" s="54"/>
       <c r="X99" s="49"/>
       <c r="Y99" s="56"/>
       <c r="Z99" s="54"/>
       <c r="AA99" s="49"/>
       <c r="AB99" s="56"/>
       <c r="AC99" s="54"/>
       <c r="AD99" s="49"/>
       <c r="AE99" s="56"/>
       <c r="AF99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="AG99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="AH99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="100" t="s">
+      <c r="A101" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="101" t="s">
+      <c r="B101" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="101"/>
-[...30 lines deleted...]
-      <c r="AH101" s="101"/>
+      <c r="C101" s="100"/>
+      <c r="D101" s="100"/>
+      <c r="E101" s="100"/>
+      <c r="F101" s="100"/>
+      <c r="G101" s="100"/>
+      <c r="H101" s="100"/>
+      <c r="I101" s="100"/>
+      <c r="J101" s="100"/>
+      <c r="K101" s="100"/>
+      <c r="L101" s="100"/>
+      <c r="M101" s="100"/>
+      <c r="N101" s="100"/>
+      <c r="O101" s="100"/>
+      <c r="P101" s="100"/>
+      <c r="Q101" s="100"/>
+      <c r="R101" s="100"/>
+      <c r="S101" s="100"/>
+      <c r="T101" s="100"/>
+      <c r="U101" s="100"/>
+      <c r="V101" s="100"/>
+      <c r="W101" s="100"/>
+      <c r="X101" s="100"/>
+      <c r="Y101" s="100"/>
+      <c r="Z101" s="100"/>
+      <c r="AA101" s="100"/>
+      <c r="AB101" s="100"/>
+      <c r="AC101" s="100"/>
+      <c r="AD101" s="100"/>
+      <c r="AE101" s="100"/>
+      <c r="AF101" s="100"/>
+      <c r="AG101" s="100"/>
+      <c r="AH101" s="100"/>
     </row>
     <row r="102" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="100"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="102"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...30 lines deleted...]
-      <c r="AH102" s="98"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="101"/>
+      <c r="T102" s="101"/>
+      <c r="U102" s="101"/>
+      <c r="V102" s="101"/>
+      <c r="W102" s="101"/>
+      <c r="X102" s="101"/>
+      <c r="Y102" s="101"/>
+      <c r="Z102" s="101"/>
+      <c r="AA102" s="101"/>
+      <c r="AB102" s="101"/>
+      <c r="AC102" s="101"/>
+      <c r="AD102" s="101"/>
+      <c r="AE102" s="101"/>
+      <c r="AF102" s="101"/>
+      <c r="AG102" s="101"/>
+      <c r="AH102" s="101"/>
     </row>
     <row r="103" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="100"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="102"/>
+      <c r="B103" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="90"/>
+      <c r="E103" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="94"/>
+      <c r="H103" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="94"/>
+      <c r="K103" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="94"/>
+      <c r="N103" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="94"/>
+      <c r="Q103" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R103" s="87"/>
-[...1 lines deleted...]
-      <c r="T103" s="86" t="s">
+      <c r="R103" s="93"/>
+      <c r="S103" s="94"/>
+      <c r="T103" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U103" s="87"/>
-[...1 lines deleted...]
-      <c r="W103" s="86" t="s">
+      <c r="U103" s="93"/>
+      <c r="V103" s="94"/>
+      <c r="W103" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X103" s="87"/>
-[...1 lines deleted...]
-      <c r="Z103" s="86" t="s">
+      <c r="X103" s="93"/>
+      <c r="Y103" s="94"/>
+      <c r="Z103" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA103" s="87"/>
-[...1 lines deleted...]
-      <c r="AC103" s="86" t="s">
+      <c r="AA103" s="93"/>
+      <c r="AB103" s="94"/>
+      <c r="AC103" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD103" s="87"/>
-[...5 lines deleted...]
-      <c r="AH103" s="88"/>
+      <c r="AD103" s="93"/>
+      <c r="AE103" s="94"/>
+      <c r="AF103" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG103" s="93"/>
+      <c r="AH103" s="94"/>
     </row>
     <row r="104" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="100"/>
+      <c r="A104" s="102"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -10443,187 +10838,187 @@
       <c r="V110" s="56"/>
       <c r="W110" s="54"/>
       <c r="X110" s="49"/>
       <c r="Y110" s="56"/>
       <c r="Z110" s="54"/>
       <c r="AA110" s="49"/>
       <c r="AB110" s="56"/>
       <c r="AC110" s="54"/>
       <c r="AD110" s="49"/>
       <c r="AE110" s="56"/>
       <c r="AF110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="AH110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="100" t="s">
+      <c r="A112" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="101" t="s">
+      <c r="B112" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="101"/>
-[...30 lines deleted...]
-      <c r="AH112" s="101"/>
+      <c r="C112" s="100"/>
+      <c r="D112" s="100"/>
+      <c r="E112" s="100"/>
+      <c r="F112" s="100"/>
+      <c r="G112" s="100"/>
+      <c r="H112" s="100"/>
+      <c r="I112" s="100"/>
+      <c r="J112" s="100"/>
+      <c r="K112" s="100"/>
+      <c r="L112" s="100"/>
+      <c r="M112" s="100"/>
+      <c r="N112" s="100"/>
+      <c r="O112" s="100"/>
+      <c r="P112" s="100"/>
+      <c r="Q112" s="100"/>
+      <c r="R112" s="100"/>
+      <c r="S112" s="100"/>
+      <c r="T112" s="100"/>
+      <c r="U112" s="100"/>
+      <c r="V112" s="100"/>
+      <c r="W112" s="100"/>
+      <c r="X112" s="100"/>
+      <c r="Y112" s="100"/>
+      <c r="Z112" s="100"/>
+      <c r="AA112" s="100"/>
+      <c r="AB112" s="100"/>
+      <c r="AC112" s="100"/>
+      <c r="AD112" s="100"/>
+      <c r="AE112" s="100"/>
+      <c r="AF112" s="100"/>
+      <c r="AG112" s="100"/>
+      <c r="AH112" s="100"/>
     </row>
     <row r="113" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="100"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="102"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...30 lines deleted...]
-      <c r="AH113" s="98"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="101"/>
+      <c r="T113" s="101"/>
+      <c r="U113" s="101"/>
+      <c r="V113" s="101"/>
+      <c r="W113" s="101"/>
+      <c r="X113" s="101"/>
+      <c r="Y113" s="101"/>
+      <c r="Z113" s="101"/>
+      <c r="AA113" s="101"/>
+      <c r="AB113" s="101"/>
+      <c r="AC113" s="101"/>
+      <c r="AD113" s="101"/>
+      <c r="AE113" s="101"/>
+      <c r="AF113" s="101"/>
+      <c r="AG113" s="101"/>
+      <c r="AH113" s="101"/>
     </row>
     <row r="114" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="100"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="102"/>
+      <c r="B114" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="90"/>
+      <c r="E114" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="94"/>
+      <c r="K114" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="94"/>
+      <c r="N114" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="94"/>
+      <c r="Q114" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R114" s="87"/>
-[...1 lines deleted...]
-      <c r="T114" s="86" t="s">
+      <c r="R114" s="93"/>
+      <c r="S114" s="94"/>
+      <c r="T114" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U114" s="87"/>
-[...1 lines deleted...]
-      <c r="W114" s="86" t="s">
+      <c r="U114" s="93"/>
+      <c r="V114" s="94"/>
+      <c r="W114" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X114" s="87"/>
-[...1 lines deleted...]
-      <c r="Z114" s="86" t="s">
+      <c r="X114" s="93"/>
+      <c r="Y114" s="94"/>
+      <c r="Z114" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA114" s="87"/>
-[...1 lines deleted...]
-      <c r="AC114" s="86" t="s">
+      <c r="AA114" s="93"/>
+      <c r="AB114" s="94"/>
+      <c r="AC114" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD114" s="87"/>
-[...5 lines deleted...]
-      <c r="AH114" s="88"/>
+      <c r="AD114" s="93"/>
+      <c r="AE114" s="94"/>
+      <c r="AF114" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG114" s="93"/>
+      <c r="AH114" s="94"/>
     </row>
     <row r="115" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="100"/>
+      <c r="A115" s="102"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -10964,187 +11359,187 @@
       <c r="V121" s="56"/>
       <c r="W121" s="54"/>
       <c r="X121" s="49"/>
       <c r="Y121" s="56"/>
       <c r="Z121" s="54"/>
       <c r="AA121" s="49"/>
       <c r="AB121" s="56"/>
       <c r="AC121" s="54"/>
       <c r="AD121" s="49"/>
       <c r="AE121" s="56"/>
       <c r="AF121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="AG121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AH121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="100" t="s">
+      <c r="A123" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="101" t="s">
+      <c r="B123" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="101"/>
-[...30 lines deleted...]
-      <c r="AH123" s="101"/>
+      <c r="C123" s="100"/>
+      <c r="D123" s="100"/>
+      <c r="E123" s="100"/>
+      <c r="F123" s="100"/>
+      <c r="G123" s="100"/>
+      <c r="H123" s="100"/>
+      <c r="I123" s="100"/>
+      <c r="J123" s="100"/>
+      <c r="K123" s="100"/>
+      <c r="L123" s="100"/>
+      <c r="M123" s="100"/>
+      <c r="N123" s="100"/>
+      <c r="O123" s="100"/>
+      <c r="P123" s="100"/>
+      <c r="Q123" s="100"/>
+      <c r="R123" s="100"/>
+      <c r="S123" s="100"/>
+      <c r="T123" s="100"/>
+      <c r="U123" s="100"/>
+      <c r="V123" s="100"/>
+      <c r="W123" s="100"/>
+      <c r="X123" s="100"/>
+      <c r="Y123" s="100"/>
+      <c r="Z123" s="100"/>
+      <c r="AA123" s="100"/>
+      <c r="AB123" s="100"/>
+      <c r="AC123" s="100"/>
+      <c r="AD123" s="100"/>
+      <c r="AE123" s="100"/>
+      <c r="AF123" s="100"/>
+      <c r="AG123" s="100"/>
+      <c r="AH123" s="100"/>
     </row>
     <row r="124" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="100"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="102"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...30 lines deleted...]
-      <c r="AH124" s="98"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="101"/>
+      <c r="T124" s="101"/>
+      <c r="U124" s="101"/>
+      <c r="V124" s="101"/>
+      <c r="W124" s="101"/>
+      <c r="X124" s="101"/>
+      <c r="Y124" s="101"/>
+      <c r="Z124" s="101"/>
+      <c r="AA124" s="101"/>
+      <c r="AB124" s="101"/>
+      <c r="AC124" s="101"/>
+      <c r="AD124" s="101"/>
+      <c r="AE124" s="101"/>
+      <c r="AF124" s="101"/>
+      <c r="AG124" s="101"/>
+      <c r="AH124" s="101"/>
     </row>
     <row r="125" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="100"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="102"/>
+      <c r="B125" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="90"/>
+      <c r="E125" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="94"/>
+      <c r="K125" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="94"/>
+      <c r="N125" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="94"/>
+      <c r="Q125" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R125" s="87"/>
-[...1 lines deleted...]
-      <c r="T125" s="86" t="s">
+      <c r="R125" s="93"/>
+      <c r="S125" s="94"/>
+      <c r="T125" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U125" s="87"/>
-[...1 lines deleted...]
-      <c r="W125" s="86" t="s">
+      <c r="U125" s="93"/>
+      <c r="V125" s="94"/>
+      <c r="W125" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X125" s="87"/>
-[...1 lines deleted...]
-      <c r="Z125" s="86" t="s">
+      <c r="X125" s="93"/>
+      <c r="Y125" s="94"/>
+      <c r="Z125" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA125" s="87"/>
-[...1 lines deleted...]
-      <c r="AC125" s="86" t="s">
+      <c r="AA125" s="93"/>
+      <c r="AB125" s="94"/>
+      <c r="AC125" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD125" s="87"/>
-[...5 lines deleted...]
-      <c r="AH125" s="88"/>
+      <c r="AD125" s="93"/>
+      <c r="AE125" s="94"/>
+      <c r="AF125" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG125" s="93"/>
+      <c r="AH125" s="94"/>
     </row>
     <row r="126" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="100"/>
+      <c r="A126" s="102"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -11485,187 +11880,187 @@
       <c r="V132" s="56"/>
       <c r="W132" s="54"/>
       <c r="X132" s="49"/>
       <c r="Y132" s="56"/>
       <c r="Z132" s="54"/>
       <c r="AA132" s="49"/>
       <c r="AB132" s="56"/>
       <c r="AC132" s="54"/>
       <c r="AD132" s="49"/>
       <c r="AE132" s="56"/>
       <c r="AF132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="AG132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="AH132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="84" t="s">
+      <c r="A134" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="96" t="s">
+      <c r="B134" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="96"/>
-[...30 lines deleted...]
-      <c r="AH134" s="97"/>
+      <c r="C134" s="95"/>
+      <c r="D134" s="95"/>
+      <c r="E134" s="95"/>
+      <c r="F134" s="95"/>
+      <c r="G134" s="95"/>
+      <c r="H134" s="95"/>
+      <c r="I134" s="95"/>
+      <c r="J134" s="95"/>
+      <c r="K134" s="95"/>
+      <c r="L134" s="95"/>
+      <c r="M134" s="95"/>
+      <c r="N134" s="95"/>
+      <c r="O134" s="95"/>
+      <c r="P134" s="95"/>
+      <c r="Q134" s="95"/>
+      <c r="R134" s="95"/>
+      <c r="S134" s="95"/>
+      <c r="T134" s="95"/>
+      <c r="U134" s="95"/>
+      <c r="V134" s="95"/>
+      <c r="W134" s="95"/>
+      <c r="X134" s="95"/>
+      <c r="Y134" s="95"/>
+      <c r="Z134" s="95"/>
+      <c r="AA134" s="95"/>
+      <c r="AB134" s="95"/>
+      <c r="AC134" s="95"/>
+      <c r="AD134" s="95"/>
+      <c r="AE134" s="95"/>
+      <c r="AF134" s="95"/>
+      <c r="AG134" s="95"/>
+      <c r="AH134" s="96"/>
     </row>
     <row r="135" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="95"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="99"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...30 lines deleted...]
-      <c r="AH135" s="99"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="101"/>
+      <c r="T135" s="101"/>
+      <c r="U135" s="101"/>
+      <c r="V135" s="101"/>
+      <c r="W135" s="101"/>
+      <c r="X135" s="101"/>
+      <c r="Y135" s="101"/>
+      <c r="Z135" s="101"/>
+      <c r="AA135" s="101"/>
+      <c r="AB135" s="101"/>
+      <c r="AC135" s="101"/>
+      <c r="AD135" s="101"/>
+      <c r="AE135" s="101"/>
+      <c r="AF135" s="101"/>
+      <c r="AG135" s="101"/>
+      <c r="AH135" s="103"/>
     </row>
     <row r="136" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="95"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="99"/>
+      <c r="B136" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
+      <c r="Q136" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="R136" s="87"/>
-[...1 lines deleted...]
-      <c r="T136" s="86" t="s">
+      <c r="R136" s="93"/>
+      <c r="S136" s="94"/>
+      <c r="T136" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="U136" s="87"/>
-[...1 lines deleted...]
-      <c r="W136" s="86" t="s">
+      <c r="U136" s="93"/>
+      <c r="V136" s="94"/>
+      <c r="W136" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="X136" s="87"/>
-[...1 lines deleted...]
-      <c r="Z136" s="86" t="s">
+      <c r="X136" s="93"/>
+      <c r="Y136" s="94"/>
+      <c r="Z136" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="AA136" s="87"/>
-[...1 lines deleted...]
-      <c r="AC136" s="86" t="s">
+      <c r="AA136" s="93"/>
+      <c r="AB136" s="94"/>
+      <c r="AC136" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="AD136" s="87"/>
-[...5 lines deleted...]
-      <c r="AH136" s="88"/>
+      <c r="AD136" s="93"/>
+      <c r="AE136" s="94"/>
+      <c r="AF136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG136" s="93"/>
+      <c r="AH136" s="94"/>
     </row>
     <row r="137" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A137" s="95"/>
+      <c r="A137" s="99"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="30" t="s">
@@ -11728,879 +12123,879 @@
       <c r="AC137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="30" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>1085</v>
+        <v>1264</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>895</v>
+        <v>1063</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>1980</v>
+        <v>2327</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>1048</v>
+        <v>1223</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>962</v>
+        <v>1128</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>2010</v>
+        <v>2351</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>1108</v>
+        <v>1299</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>1058</v>
+        <v>1270</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>2166</v>
+        <v>2569</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>1384</v>
+        <v>1598</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>1190</v>
+        <v>1389</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="37"/>
-        <v>2574</v>
+        <v>2987</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="37"/>
-        <v>1126</v>
+        <v>1314</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>1039</v>
+        <v>1195</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="37"/>
-        <v>2165</v>
+        <v>2509</v>
       </c>
       <c r="T138" s="41">
         <f t="shared" si="37"/>
-        <v>831</v>
+        <v>963</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>808</v>
+        <v>945</v>
       </c>
       <c r="V138" s="42">
         <f t="shared" si="37"/>
-        <v>1639</v>
+        <v>1908</v>
       </c>
       <c r="W138" s="41">
         <f t="shared" si="37"/>
-        <v>753</v>
+        <v>886</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>773</v>
+        <v>909</v>
       </c>
       <c r="Y138" s="42">
         <f t="shared" si="37"/>
-        <v>1526</v>
+        <v>1795</v>
       </c>
       <c r="Z138" s="41">
         <f t="shared" si="37"/>
-        <v>691</v>
+        <v>822</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>610</v>
+        <v>731</v>
       </c>
       <c r="AB138" s="42">
         <f t="shared" si="37"/>
-        <v>1301</v>
+        <v>1553</v>
       </c>
       <c r="AC138" s="41">
         <f t="shared" si="37"/>
-        <v>810</v>
+        <v>966</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>641</v>
+        <v>780</v>
       </c>
       <c r="AE138" s="42">
         <f t="shared" si="37"/>
-        <v>1451</v>
+        <v>1746</v>
       </c>
       <c r="AF138" s="41">
         <f t="shared" si="37"/>
-        <v>8959</v>
+        <v>10475</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>8120</v>
+        <v>9585</v>
       </c>
       <c r="AH138" s="43">
         <f t="shared" si="37"/>
-        <v>17079</v>
+        <v>20060</v>
       </c>
       <c r="AI138" s="83"/>
       <c r="AJ138" s="83"/>
       <c r="AK138" s="83"/>
     </row>
     <row r="139" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>282</v>
+        <v>356</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>291</v>
+        <v>332</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="39"/>
-        <v>573</v>
+        <v>688</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="39"/>
-        <v>289</v>
+        <v>329</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>282</v>
+        <v>319</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="39"/>
-        <v>571</v>
+        <v>648</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="39"/>
-        <v>302</v>
+        <v>341</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>400</v>
+        <v>447</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="39"/>
-        <v>702</v>
+        <v>788</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="39"/>
-        <v>344</v>
+        <v>390</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="39"/>
-        <v>771</v>
+        <v>881</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="39"/>
-        <v>312</v>
+        <v>359</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>385</v>
+        <v>456</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="39"/>
-        <v>697</v>
+        <v>815</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="39"/>
-        <v>262</v>
+        <v>302</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>337</v>
+        <v>383</v>
       </c>
       <c r="V139" s="42">
         <f t="shared" si="39"/>
-        <v>599</v>
+        <v>685</v>
       </c>
       <c r="W139" s="41">
         <f t="shared" si="39"/>
-        <v>263</v>
+        <v>306</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>364</v>
+        <v>428</v>
       </c>
       <c r="Y139" s="42">
         <f t="shared" si="39"/>
-        <v>627</v>
+        <v>734</v>
       </c>
       <c r="Z139" s="41">
         <f t="shared" si="39"/>
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>347</v>
+        <v>404</v>
       </c>
       <c r="AB139" s="42">
         <f t="shared" si="39"/>
-        <v>599</v>
+        <v>703</v>
       </c>
       <c r="AC139" s="41">
         <f t="shared" si="39"/>
-        <v>335</v>
+        <v>394</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>402</v>
+        <v>481</v>
       </c>
       <c r="AE139" s="42">
         <f t="shared" si="39"/>
-        <v>737</v>
+        <v>875</v>
       </c>
       <c r="AF139" s="41">
         <f t="shared" si="39"/>
-        <v>2694</v>
+        <v>3141</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>3288</v>
+        <v>3807</v>
       </c>
       <c r="AH139" s="43">
         <f t="shared" si="39"/>
-        <v>5982</v>
+        <v>6948</v>
       </c>
       <c r="AI139" s="83"/>
       <c r="AJ139" s="83"/>
       <c r="AK139" s="83"/>
     </row>
     <row r="140" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="38"/>
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="38"/>
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="E140" s="41">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>248</v>
+        <v>285</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>233</v>
+        <v>296</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="40"/>
-        <v>481</v>
+        <v>581</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="40"/>
-        <v>209</v>
+        <v>252</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="40"/>
-        <v>405</v>
+        <v>477</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="40"/>
-        <v>196</v>
+        <v>240</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="40"/>
-        <v>469</v>
+        <v>562</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="40"/>
-        <v>271</v>
+        <v>331</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>352</v>
+        <v>414</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="40"/>
-        <v>623</v>
+        <v>745</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="40"/>
-        <v>241</v>
+        <v>284</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>357</v>
+        <v>412</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="40"/>
-        <v>598</v>
+        <v>696</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="40"/>
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>329</v>
+        <v>381</v>
       </c>
       <c r="V140" s="42">
         <f t="shared" si="40"/>
-        <v>561</v>
+        <v>648</v>
       </c>
       <c r="W140" s="41">
         <f t="shared" si="40"/>
-        <v>247</v>
+        <v>289</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>351</v>
+        <v>409</v>
       </c>
       <c r="Y140" s="42">
         <f t="shared" si="40"/>
-        <v>598</v>
+        <v>698</v>
       </c>
       <c r="Z140" s="41">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>295</v>
+        <v>355</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>366</v>
+        <v>439</v>
       </c>
       <c r="AB140" s="42">
         <f t="shared" si="40"/>
-        <v>661</v>
+        <v>794</v>
       </c>
       <c r="AC140" s="41">
         <f t="shared" si="40"/>
-        <v>438</v>
+        <v>526</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>462</v>
+        <v>548</v>
       </c>
       <c r="AE140" s="42">
         <f t="shared" si="40"/>
-        <v>900</v>
+        <v>1074</v>
       </c>
       <c r="AF140" s="41">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>2414</v>
+        <v>2875</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>2975</v>
+        <v>3506</v>
       </c>
       <c r="AH140" s="43">
         <f t="shared" si="40"/>
-        <v>5389</v>
+        <v>6381</v>
       </c>
       <c r="AI140" s="83"/>
       <c r="AJ140" s="83"/>
       <c r="AK140" s="83"/>
     </row>
     <row r="141" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="38"/>
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="38"/>
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>214</v>
+        <v>257</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>262</v>
+        <v>292</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="41"/>
-        <v>476</v>
+        <v>549</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="41"/>
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>228</v>
+        <v>265</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="41"/>
-        <v>460</v>
+        <v>535</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="41"/>
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="41"/>
-        <v>565</v>
+        <v>655</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="41"/>
-        <v>366</v>
+        <v>422</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>356</v>
+        <v>425</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="41"/>
-        <v>722</v>
+        <v>847</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="41"/>
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>335</v>
+        <v>381</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="41"/>
-        <v>618</v>
+        <v>705</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="41"/>
-        <v>230</v>
+        <v>269</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>274</v>
+        <v>308</v>
       </c>
       <c r="V141" s="42">
         <f t="shared" si="41"/>
-        <v>504</v>
+        <v>577</v>
       </c>
       <c r="W141" s="41">
         <f t="shared" si="41"/>
-        <v>264</v>
+        <v>305</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>341</v>
+        <v>398</v>
       </c>
       <c r="Y141" s="42">
         <f t="shared" si="41"/>
-        <v>605</v>
+        <v>703</v>
       </c>
       <c r="Z141" s="41">
         <f t="shared" si="41"/>
-        <v>229</v>
+        <v>271</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>327</v>
+        <v>383</v>
       </c>
       <c r="AB141" s="42">
         <f t="shared" si="41"/>
-        <v>556</v>
+        <v>654</v>
       </c>
       <c r="AC141" s="41">
         <f t="shared" si="41"/>
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>348</v>
+        <v>408</v>
       </c>
       <c r="AE141" s="42">
         <f t="shared" si="41"/>
-        <v>650</v>
+        <v>764</v>
       </c>
       <c r="AF141" s="41">
         <f t="shared" si="41"/>
-        <v>2461</v>
+        <v>2875</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>2783</v>
+        <v>3222</v>
       </c>
       <c r="AH141" s="43">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>5244</v>
+        <v>6097</v>
       </c>
       <c r="AI141" s="83"/>
       <c r="AJ141" s="83"/>
       <c r="AK141" s="83"/>
     </row>
     <row r="142" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="38"/>
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="38"/>
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="38"/>
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>253</v>
+        <v>291</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="42"/>
-        <v>258</v>
+        <v>294</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="42"/>
-        <v>511</v>
+        <v>585</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="42"/>
-        <v>199</v>
+        <v>237</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="42"/>
-        <v>243</v>
+        <v>290</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="42"/>
-        <v>442</v>
+        <v>527</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="42"/>
-        <v>256</v>
+        <v>302</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="42"/>
-        <v>310</v>
+        <v>356</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="42"/>
-        <v>566</v>
+        <v>658</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="42"/>
-        <v>317</v>
+        <v>366</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="42"/>
-        <v>374</v>
+        <v>441</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="42"/>
-        <v>691</v>
+        <v>807</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="42"/>
-        <v>285</v>
+        <v>330</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="42"/>
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="42"/>
-        <v>591</v>
+        <v>697</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="42"/>
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="42"/>
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="V142" s="46">
         <f t="shared" si="42"/>
-        <v>491</v>
+        <v>569</v>
       </c>
       <c r="W142" s="44">
         <f t="shared" si="42"/>
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="X142" s="45">
         <f t="shared" si="42"/>
-        <v>275</v>
+        <v>320</v>
       </c>
       <c r="Y142" s="46">
         <f t="shared" si="42"/>
-        <v>519</v>
+        <v>588</v>
       </c>
       <c r="Z142" s="44">
         <f t="shared" si="42"/>
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="AA142" s="45">
         <f t="shared" si="42"/>
-        <v>291</v>
+        <v>338</v>
       </c>
       <c r="AB142" s="46">
         <f t="shared" si="42"/>
-        <v>506</v>
+        <v>593</v>
       </c>
       <c r="AC142" s="44">
         <f t="shared" si="42"/>
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="AD142" s="45">
         <f t="shared" si="42"/>
-        <v>345</v>
+        <v>407</v>
       </c>
       <c r="AE142" s="46">
         <f t="shared" si="42"/>
-        <v>586</v>
+        <v>686</v>
       </c>
       <c r="AF142" s="44">
         <f t="shared" si="42"/>
-        <v>2268</v>
+        <v>2627</v>
       </c>
       <c r="AG142" s="45">
         <f t="shared" si="42"/>
-        <v>2720</v>
+        <v>3190</v>
       </c>
       <c r="AH142" s="47">
         <f t="shared" si="42"/>
-        <v>4988</v>
+        <v>5817</v>
       </c>
       <c r="AI142" s="83"/>
       <c r="AJ142" s="83"/>
       <c r="AK142" s="83"/>
     </row>
     <row r="143" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="38"/>
-        <v>291</v>
+        <v>348</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="38"/>
-        <v>348</v>
+        <v>419</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="38"/>
-        <v>639</v>
+        <v>767</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>2082</v>
+        <v>2453</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="43"/>
-        <v>1939</v>
+        <v>2277</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="43"/>
-        <v>4021</v>
+        <v>4730</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="43"/>
-        <v>1977</v>
+        <v>2311</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="43"/>
-        <v>1911</v>
+        <v>2227</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="43"/>
-        <v>3888</v>
+        <v>4538</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="43"/>
-        <v>2161</v>
+        <v>2532</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="43"/>
-        <v>2307</v>
+        <v>2700</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="43"/>
-        <v>4468</v>
+        <v>5232</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="43"/>
-        <v>2682</v>
+        <v>3107</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="43"/>
-        <v>2699</v>
+        <v>3160</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="43"/>
-        <v>5381</v>
+        <v>6267</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="43"/>
-        <v>2247</v>
+        <v>2611</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="43"/>
-        <v>2422</v>
+        <v>2811</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="43"/>
-        <v>4669</v>
+        <v>5422</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="43"/>
-        <v>1777</v>
+        <v>2054</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="43"/>
-        <v>2017</v>
+        <v>2333</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="43"/>
-        <v>3794</v>
+        <v>4387</v>
       </c>
       <c r="W143" s="48">
         <f t="shared" si="43"/>
-        <v>1771</v>
+        <v>2054</v>
       </c>
       <c r="X143" s="49">
         <f t="shared" si="43"/>
-        <v>2104</v>
+        <v>2464</v>
       </c>
       <c r="Y143" s="50">
         <f t="shared" si="43"/>
-        <v>3875</v>
+        <v>4518</v>
       </c>
       <c r="Z143" s="48">
         <f t="shared" si="43"/>
-        <v>1682</v>
+        <v>2002</v>
       </c>
       <c r="AA143" s="49">
         <f t="shared" si="43"/>
-        <v>1941</v>
+        <v>2295</v>
       </c>
       <c r="AB143" s="50">
         <f t="shared" si="43"/>
-        <v>3623</v>
+        <v>4297</v>
       </c>
       <c r="AC143" s="48">
         <f t="shared" si="43"/>
-        <v>2126</v>
+        <v>2521</v>
       </c>
       <c r="AD143" s="49">
         <f t="shared" si="43"/>
-        <v>2198</v>
+        <v>2624</v>
       </c>
       <c r="AE143" s="50">
         <f t="shared" si="43"/>
-        <v>4324</v>
+        <v>5145</v>
       </c>
       <c r="AF143" s="48">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>18796</v>
+        <v>21993</v>
       </c>
       <c r="AG143" s="49">
         <f t="shared" si="43"/>
-        <v>19886</v>
+        <v>23310</v>
       </c>
       <c r="AH143" s="50">
         <f t="shared" si="43"/>
-        <v>38682</v>
+        <v>45303</v>
       </c>
     </row>
     <row r="145" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
       <c r="T145" s="60"/>
       <c r="U145" s="60"/>
       <c r="V145" s="60"/>
       <c r="W145" s="60"/>
@@ -12753,371 +13148,371 @@
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
       <c r="T150" s="61"/>
       <c r="U150" s="61"/>
       <c r="V150" s="61"/>
       <c r="W150" s="61"/>
       <c r="X150" s="61"/>
       <c r="Y150" s="61"/>
       <c r="Z150" s="61"/>
       <c r="AA150" s="61"/>
       <c r="AB150" s="61"/>
       <c r="AC150" s="61"/>
       <c r="AD150" s="61"/>
       <c r="AE150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="182">
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:AH134"/>
+    <mergeCell ref="B135:AH135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="AC136:AE136"/>
+    <mergeCell ref="AF136:AH136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="W136:Y136"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="W114:Y114"/>
+    <mergeCell ref="Z114:AB114"/>
+    <mergeCell ref="AC114:AE114"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="W125:Y125"/>
+    <mergeCell ref="Z125:AB125"/>
+    <mergeCell ref="AC125:AE125"/>
+    <mergeCell ref="AF125:AH125"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:AH123"/>
+    <mergeCell ref="B124:AH124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:AH101"/>
+    <mergeCell ref="B102:AH102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="Z103:AB103"/>
+    <mergeCell ref="AC103:AE103"/>
+    <mergeCell ref="AF103:AH103"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:AH112"/>
+    <mergeCell ref="B113:AH113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="W103:Y103"/>
+    <mergeCell ref="AF114:AH114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="Z81:AB81"/>
+    <mergeCell ref="AC81:AE81"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="W92:Y92"/>
+    <mergeCell ref="Z92:AB92"/>
+    <mergeCell ref="AC92:AE92"/>
+    <mergeCell ref="AF92:AH92"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:AH91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:AH68"/>
+    <mergeCell ref="B69:AH69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="Z70:AB70"/>
+    <mergeCell ref="AC70:AE70"/>
+    <mergeCell ref="AF70:AH70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:AH79"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="W70:Y70"/>
+    <mergeCell ref="AF81:AH81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="AC48:AE48"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z59:AB59"/>
+    <mergeCell ref="AC59:AE59"/>
+    <mergeCell ref="AF59:AH59"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B58:AH58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:AH35"/>
+    <mergeCell ref="B36:AH36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AC37:AE37"/>
+    <mergeCell ref="AF37:AH37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:AH46"/>
+    <mergeCell ref="B47:AH47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="W37:Y37"/>
+    <mergeCell ref="AF48:AH48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="Z15:AB15"/>
+    <mergeCell ref="AC15:AE15"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:Y26"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AE26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B25:AH25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:AH13"/>
     <mergeCell ref="B14:AH14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AF15:AH15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A24:A27"/>
-[...156 lines deleted...]
-    <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:Y150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H139" sqref="H139"/>
+      <selection activeCell="M148" sqref="M148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="101" t="s">
+      <c r="B2" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="101"/>
-[...18 lines deleted...]
-      <c r="V2" s="101"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
     </row>
     <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="100"/>
-[...22 lines deleted...]
-      <c r="V3" s="98"/>
+      <c r="A3" s="102"/>
+      <c r="B3" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="101"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
+      <c r="Q3" s="101"/>
+      <c r="R3" s="101"/>
+      <c r="S3" s="101"/>
+      <c r="T3" s="101"/>
+      <c r="U3" s="101"/>
+      <c r="V3" s="101"/>
     </row>
     <row r="4" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="100"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="87"/>
-[...5 lines deleted...]
-      <c r="V4" s="88"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="93"/>
+      <c r="V4" s="94"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="100"/>
+      <c r="A5" s="102"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -13565,143 +13960,143 @@
         <v>120</v>
       </c>
       <c r="Q11" s="77">
         <v>29</v>
       </c>
       <c r="R11" s="78">
         <v>44</v>
       </c>
       <c r="S11" s="82">
         <v>73</v>
       </c>
       <c r="T11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="U11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="V11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="101"/>
-[...18 lines deleted...]
-      <c r="V13" s="101"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
+      <c r="N13" s="100"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="100"/>
+      <c r="S13" s="100"/>
+      <c r="T13" s="100"/>
+      <c r="U13" s="100"/>
+      <c r="V13" s="100"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="100"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="102"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...18 lines deleted...]
-      <c r="V14" s="98"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
     </row>
     <row r="15" spans="1:22" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="100"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="102"/>
+      <c r="B15" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="90"/>
+      <c r="N15" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="90"/>
+      <c r="Q15" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R15" s="87"/>
-[...5 lines deleted...]
-      <c r="V15" s="88"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="90"/>
+      <c r="T15" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U15" s="93"/>
+      <c r="V15" s="94"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="100"/>
+      <c r="A16" s="102"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -14149,143 +14544,143 @@
         <v>142</v>
       </c>
       <c r="Q22" s="24">
         <v>31</v>
       </c>
       <c r="R22" s="25">
         <v>53</v>
       </c>
       <c r="S22" s="64">
         <v>84</v>
       </c>
       <c r="T22" s="24">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="U22" s="25">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="V22" s="26">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="100" t="s">
+      <c r="A24" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="101" t="s">
+      <c r="B24" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="101"/>
-[...18 lines deleted...]
-      <c r="V24" s="101"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="100"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="100"/>
+      <c r="N24" s="100"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="100"/>
+      <c r="S24" s="100"/>
+      <c r="T24" s="100"/>
+      <c r="U24" s="100"/>
+      <c r="V24" s="100"/>
     </row>
     <row r="25" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="100"/>
-      <c r="B25" s="98" t="s">
+      <c r="A25" s="102"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...18 lines deleted...]
-      <c r="V25" s="98"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
     </row>
     <row r="26" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="100"/>
-      <c r="B26" s="86" t="s">
+      <c r="A26" s="102"/>
+      <c r="B26" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="90"/>
+      <c r="H26" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="90"/>
+      <c r="K26" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="90"/>
+      <c r="Q26" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R26" s="87"/>
-[...5 lines deleted...]
-      <c r="V26" s="88"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="90"/>
+      <c r="T26" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U26" s="93"/>
+      <c r="V26" s="94"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="100"/>
+      <c r="A27" s="102"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -14733,143 +15128,143 @@
         <v>169</v>
       </c>
       <c r="Q33" s="54">
         <v>27</v>
       </c>
       <c r="R33" s="49">
         <v>61</v>
       </c>
       <c r="S33" s="55">
         <v>88</v>
       </c>
       <c r="T33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="U33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="V33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="100" t="s">
+      <c r="A35" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="101" t="s">
+      <c r="B35" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="101"/>
-[...18 lines deleted...]
-      <c r="V35" s="101"/>
+      <c r="C35" s="100"/>
+      <c r="D35" s="100"/>
+      <c r="E35" s="100"/>
+      <c r="F35" s="100"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="100"/>
+      <c r="U35" s="100"/>
+      <c r="V35" s="100"/>
     </row>
     <row r="36" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="100"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="102"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...18 lines deleted...]
-      <c r="V36" s="98"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="101"/>
+      <c r="T36" s="101"/>
+      <c r="U36" s="101"/>
+      <c r="V36" s="101"/>
     </row>
     <row r="37" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="100"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="102"/>
+      <c r="B37" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="90"/>
+      <c r="K37" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="90"/>
+      <c r="Q37" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R37" s="87"/>
-[...5 lines deleted...]
-      <c r="V37" s="88"/>
+      <c r="R37" s="93"/>
+      <c r="S37" s="90"/>
+      <c r="T37" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="93"/>
+      <c r="V37" s="94"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="100"/>
+      <c r="A38" s="102"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -15317,143 +15712,143 @@
         <v>174</v>
       </c>
       <c r="Q44" s="24">
         <v>41</v>
       </c>
       <c r="R44" s="25">
         <v>66</v>
       </c>
       <c r="S44" s="64">
         <v>107</v>
       </c>
       <c r="T44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="U44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="V44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="101" t="s">
+      <c r="B46" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="101"/>
-[...18 lines deleted...]
-      <c r="V46" s="101"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="100"/>
+      <c r="E46" s="100"/>
+      <c r="F46" s="100"/>
+      <c r="G46" s="100"/>
+      <c r="H46" s="100"/>
+      <c r="I46" s="100"/>
+      <c r="J46" s="100"/>
+      <c r="K46" s="100"/>
+      <c r="L46" s="100"/>
+      <c r="M46" s="100"/>
+      <c r="N46" s="100"/>
+      <c r="O46" s="100"/>
+      <c r="P46" s="100"/>
+      <c r="Q46" s="100"/>
+      <c r="R46" s="100"/>
+      <c r="S46" s="100"/>
+      <c r="T46" s="100"/>
+      <c r="U46" s="100"/>
+      <c r="V46" s="100"/>
     </row>
     <row r="47" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="100"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="102"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...18 lines deleted...]
-      <c r="V47" s="98"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="101"/>
+      <c r="T47" s="101"/>
+      <c r="U47" s="101"/>
+      <c r="V47" s="101"/>
     </row>
     <row r="48" spans="1:22" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="102"/>
+      <c r="B48" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="90"/>
+      <c r="K48" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="90"/>
+      <c r="N48" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="90"/>
+      <c r="Q48" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="87"/>
-[...5 lines deleted...]
-      <c r="V48" s="88"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="90"/>
+      <c r="T48" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U48" s="93"/>
+      <c r="V48" s="94"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A49" s="100"/>
+      <c r="A49" s="102"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -15900,145 +16295,144 @@
       <c r="P55" s="55">
         <v>141</v>
       </c>
       <c r="Q55" s="54">
         <v>25</v>
       </c>
       <c r="R55" s="49">
         <v>35</v>
       </c>
       <c r="S55" s="55">
         <v>60</v>
       </c>
       <c r="T55" s="54">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="U55" s="49">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="V55" s="56">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
-    <row r="56" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A57" s="100" t="s">
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A57" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="101"/>
-[...22 lines deleted...]
-      <c r="B58" s="98" t="s">
+      <c r="C57" s="100"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="100"/>
+      <c r="F57" s="100"/>
+      <c r="G57" s="100"/>
+      <c r="H57" s="100"/>
+      <c r="I57" s="100"/>
+      <c r="J57" s="100"/>
+      <c r="K57" s="100"/>
+      <c r="L57" s="100"/>
+      <c r="M57" s="100"/>
+      <c r="N57" s="100"/>
+      <c r="O57" s="100"/>
+      <c r="P57" s="100"/>
+      <c r="Q57" s="100"/>
+      <c r="R57" s="100"/>
+      <c r="S57" s="100"/>
+      <c r="T57" s="100"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
+    </row>
+    <row r="58" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="102"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...22 lines deleted...]
-      <c r="B59" s="86" t="s">
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="101"/>
+      <c r="T58" s="101"/>
+      <c r="U58" s="101"/>
+      <c r="V58" s="101"/>
+    </row>
+    <row r="59" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="102"/>
+      <c r="B59" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="90"/>
+      <c r="H59" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="90"/>
+      <c r="K59" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="90"/>
+      <c r="N59" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="90"/>
+      <c r="Q59" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="87"/>
-[...8 lines deleted...]
-      <c r="A60" s="100"/>
+      <c r="R59" s="93"/>
+      <c r="S59" s="90"/>
+      <c r="T59" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U59" s="93"/>
+      <c r="V59" s="94"/>
+    </row>
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A60" s="102"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -16059,378 +16453,594 @@
       <c r="O60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V60" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B61" s="9"/>
-[...16 lines deleted...]
-      <c r="S61" s="13"/>
+      <c r="B61" s="9">
+        <v>681</v>
+      </c>
+      <c r="C61" s="1">
+        <v>388</v>
+      </c>
+      <c r="D61" s="13">
+        <v>1069</v>
+      </c>
+      <c r="E61" s="9">
+        <v>325</v>
+      </c>
+      <c r="F61" s="1">
+        <v>403</v>
+      </c>
+      <c r="G61" s="13">
+        <v>728</v>
+      </c>
+      <c r="H61" s="9">
+        <v>369</v>
+      </c>
+      <c r="I61" s="1">
+        <v>442</v>
+      </c>
+      <c r="J61" s="13">
+        <v>811</v>
+      </c>
+      <c r="K61" s="9">
+        <v>115</v>
+      </c>
+      <c r="L61" s="1">
+        <v>195</v>
+      </c>
+      <c r="M61" s="13">
+        <v>310</v>
+      </c>
+      <c r="N61" s="9">
+        <v>11</v>
+      </c>
+      <c r="O61" s="1">
+        <v>13</v>
+      </c>
+      <c r="P61" s="13">
+        <v>24</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>15</v>
+      </c>
+      <c r="R61" s="1">
+        <v>24</v>
+      </c>
+      <c r="S61" s="13">
+        <v>39</v>
+      </c>
       <c r="T61" s="9">
         <f>SUM(B61,E61,H61,K61,N61,Q61)</f>
-        <v>0</v>
+        <v>1516</v>
       </c>
       <c r="U61" s="1">
         <f t="shared" ref="U61:U66" si="16">SUM(C61,F61,I61,L61,O61,R61)</f>
-        <v>0</v>
+        <v>1465</v>
       </c>
       <c r="V61" s="12">
         <f t="shared" ref="V61:V66" si="17">SUM(D61,G61,J61,M61,P61,S61)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="9"/>
-[...16 lines deleted...]
-      <c r="S62" s="13"/>
+      <c r="B62" s="9">
+        <v>95</v>
+      </c>
+      <c r="C62" s="1">
+        <v>55</v>
+      </c>
+      <c r="D62" s="13">
+        <v>150</v>
+      </c>
+      <c r="E62" s="9">
+        <v>103</v>
+      </c>
+      <c r="F62" s="1">
+        <v>191</v>
+      </c>
+      <c r="G62" s="13">
+        <v>294</v>
+      </c>
+      <c r="H62" s="9">
+        <v>130</v>
+      </c>
+      <c r="I62" s="1">
+        <v>113</v>
+      </c>
+      <c r="J62" s="13">
+        <v>243</v>
+      </c>
+      <c r="K62" s="9">
+        <v>100</v>
+      </c>
+      <c r="L62" s="1">
+        <v>128</v>
+      </c>
+      <c r="M62" s="13">
+        <v>228</v>
+      </c>
+      <c r="N62" s="9">
+        <v>17</v>
+      </c>
+      <c r="O62" s="1">
+        <v>25</v>
+      </c>
+      <c r="P62" s="13">
+        <v>42</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>2</v>
+      </c>
+      <c r="R62" s="1">
+        <v>7</v>
+      </c>
+      <c r="S62" s="13">
+        <v>9</v>
+      </c>
       <c r="T62" s="9">
         <f t="shared" ref="T62:T66" si="18">SUM(B62,E62,H62,K62,N62,Q62)</f>
-        <v>0</v>
+        <v>447</v>
       </c>
       <c r="U62" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="V62" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B63" s="9"/>
-[...16 lines deleted...]
-      <c r="S63" s="13"/>
+      <c r="B63" s="9">
+        <v>91</v>
+      </c>
+      <c r="C63" s="1">
+        <v>70</v>
+      </c>
+      <c r="D63" s="13">
+        <v>161</v>
+      </c>
+      <c r="E63" s="9">
+        <v>190</v>
+      </c>
+      <c r="F63" s="1">
+        <v>229</v>
+      </c>
+      <c r="G63" s="13">
+        <v>419</v>
+      </c>
+      <c r="H63" s="9">
+        <v>106</v>
+      </c>
+      <c r="I63" s="1">
+        <v>114</v>
+      </c>
+      <c r="J63" s="13">
+        <v>220</v>
+      </c>
+      <c r="K63" s="9">
+        <v>64</v>
+      </c>
+      <c r="L63" s="1">
+        <v>101</v>
+      </c>
+      <c r="M63" s="13">
+        <v>165</v>
+      </c>
+      <c r="N63" s="9">
+        <v>7</v>
+      </c>
+      <c r="O63" s="1">
+        <v>12</v>
+      </c>
+      <c r="P63" s="13">
+        <v>19</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>3</v>
+      </c>
+      <c r="R63" s="1">
+        <v>5</v>
+      </c>
+      <c r="S63" s="13">
+        <v>8</v>
+      </c>
       <c r="T63" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>461</v>
       </c>
       <c r="U63" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>531</v>
       </c>
       <c r="V63" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B64" s="9"/>
-[...16 lines deleted...]
-      <c r="S64" s="13"/>
+      <c r="B64" s="9">
+        <v>121</v>
+      </c>
+      <c r="C64" s="1">
+        <v>53</v>
+      </c>
+      <c r="D64" s="13">
+        <v>174</v>
+      </c>
+      <c r="E64" s="9">
+        <v>108</v>
+      </c>
+      <c r="F64" s="1">
+        <v>186</v>
+      </c>
+      <c r="G64" s="13">
+        <v>294</v>
+      </c>
+      <c r="H64" s="9">
+        <v>93</v>
+      </c>
+      <c r="I64" s="1">
+        <v>88</v>
+      </c>
+      <c r="J64" s="13">
+        <v>181</v>
+      </c>
+      <c r="K64" s="9">
+        <v>82</v>
+      </c>
+      <c r="L64" s="1">
+        <v>95</v>
+      </c>
+      <c r="M64" s="13">
+        <v>177</v>
+      </c>
+      <c r="N64" s="9">
+        <v>5</v>
+      </c>
+      <c r="O64" s="1">
+        <v>11</v>
+      </c>
+      <c r="P64" s="13">
+        <v>16</v>
+      </c>
+      <c r="Q64" s="9">
+        <v>5</v>
+      </c>
+      <c r="R64" s="1">
+        <v>6</v>
+      </c>
+      <c r="S64" s="13">
+        <v>11</v>
+      </c>
       <c r="T64" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="U64" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>439</v>
       </c>
       <c r="V64" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="51"/>
-[...16 lines deleted...]
-      <c r="S65" s="52"/>
+      <c r="B65" s="51">
+        <v>88</v>
+      </c>
+      <c r="C65" s="45">
+        <v>43</v>
+      </c>
+      <c r="D65" s="52">
+        <v>131</v>
+      </c>
+      <c r="E65" s="51">
+        <v>96</v>
+      </c>
+      <c r="F65" s="45">
+        <v>172</v>
+      </c>
+      <c r="G65" s="52">
+        <v>268</v>
+      </c>
+      <c r="H65" s="51">
+        <v>76</v>
+      </c>
+      <c r="I65" s="45">
+        <v>109</v>
+      </c>
+      <c r="J65" s="52">
+        <v>185</v>
+      </c>
+      <c r="K65" s="51">
+        <v>85</v>
+      </c>
+      <c r="L65" s="45">
+        <v>124</v>
+      </c>
+      <c r="M65" s="52">
+        <v>209</v>
+      </c>
+      <c r="N65" s="51">
+        <v>11</v>
+      </c>
+      <c r="O65" s="45">
+        <v>17</v>
+      </c>
+      <c r="P65" s="52">
+        <v>28</v>
+      </c>
+      <c r="Q65" s="51">
+        <v>3</v>
+      </c>
+      <c r="R65" s="45">
+        <v>5</v>
+      </c>
+      <c r="S65" s="52">
+        <v>8</v>
+      </c>
       <c r="T65" s="51">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>359</v>
       </c>
       <c r="U65" s="45">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="V65" s="53">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="54"/>
-[...16 lines deleted...]
-      <c r="S66" s="55"/>
+      <c r="B66" s="54">
+        <v>1076</v>
+      </c>
+      <c r="C66" s="49">
+        <v>609</v>
+      </c>
+      <c r="D66" s="55">
+        <v>1685</v>
+      </c>
+      <c r="E66" s="54">
+        <v>822</v>
+      </c>
+      <c r="F66" s="49">
+        <v>1181</v>
+      </c>
+      <c r="G66" s="55">
+        <v>2003</v>
+      </c>
+      <c r="H66" s="54">
+        <v>774</v>
+      </c>
+      <c r="I66" s="49">
+        <v>866</v>
+      </c>
+      <c r="J66" s="55">
+        <v>1640</v>
+      </c>
+      <c r="K66" s="54">
+        <v>446</v>
+      </c>
+      <c r="L66" s="49">
+        <v>643</v>
+      </c>
+      <c r="M66" s="55">
+        <v>1089</v>
+      </c>
+      <c r="N66" s="54">
+        <v>51</v>
+      </c>
+      <c r="O66" s="49">
+        <v>78</v>
+      </c>
+      <c r="P66" s="55">
+        <v>129</v>
+      </c>
+      <c r="Q66" s="54">
+        <v>28</v>
+      </c>
+      <c r="R66" s="49">
+        <v>47</v>
+      </c>
+      <c r="S66" s="55">
+        <v>75</v>
+      </c>
       <c r="T66" s="54">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>3197</v>
       </c>
       <c r="U66" s="49">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>3424</v>
       </c>
       <c r="V66" s="56">
         <f t="shared" si="17"/>
-        <v>0</v>
+        <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="37"/>
       <c r="V67" s="37"/>
     </row>
     <row r="68" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="100" t="s">
+      <c r="A68" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="101" t="s">
+      <c r="B68" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="101"/>
-[...18 lines deleted...]
-      <c r="V68" s="101"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="100"/>
+      <c r="L68" s="100"/>
+      <c r="M68" s="100"/>
+      <c r="N68" s="100"/>
+      <c r="O68" s="100"/>
+      <c r="P68" s="100"/>
+      <c r="Q68" s="100"/>
+      <c r="R68" s="100"/>
+      <c r="S68" s="100"/>
+      <c r="T68" s="100"/>
+      <c r="U68" s="100"/>
+      <c r="V68" s="100"/>
     </row>
     <row r="69" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="100"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="102"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...18 lines deleted...]
-      <c r="V69" s="98"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="101"/>
+      <c r="T69" s="101"/>
+      <c r="U69" s="101"/>
+      <c r="V69" s="101"/>
     </row>
     <row r="70" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="100"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="102"/>
+      <c r="B70" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="90"/>
+      <c r="H70" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="90"/>
+      <c r="K70" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="90"/>
+      <c r="N70" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="90"/>
+      <c r="Q70" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R70" s="87"/>
-[...5 lines deleted...]
-      <c r="V70" s="88"/>
+      <c r="R70" s="93"/>
+      <c r="S70" s="90"/>
+      <c r="T70" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U70" s="93"/>
+      <c r="V70" s="94"/>
     </row>
     <row r="71" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="100"/>
+      <c r="A71" s="102"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -16663,143 +17273,143 @@
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="55"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="55"/>
       <c r="T77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="U77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V77" s="56">
         <f>SUM(D77,G77,J77,M77,P77,S77)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="100" t="s">
+      <c r="A79" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="101" t="s">
+      <c r="B79" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="101"/>
-[...18 lines deleted...]
-      <c r="V79" s="101"/>
+      <c r="C79" s="100"/>
+      <c r="D79" s="100"/>
+      <c r="E79" s="100"/>
+      <c r="F79" s="100"/>
+      <c r="G79" s="100"/>
+      <c r="H79" s="100"/>
+      <c r="I79" s="100"/>
+      <c r="J79" s="100"/>
+      <c r="K79" s="100"/>
+      <c r="L79" s="100"/>
+      <c r="M79" s="100"/>
+      <c r="N79" s="100"/>
+      <c r="O79" s="100"/>
+      <c r="P79" s="100"/>
+      <c r="Q79" s="100"/>
+      <c r="R79" s="100"/>
+      <c r="S79" s="100"/>
+      <c r="T79" s="100"/>
+      <c r="U79" s="100"/>
+      <c r="V79" s="100"/>
     </row>
     <row r="80" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="100"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="102"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...18 lines deleted...]
-      <c r="V80" s="98"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="101"/>
+      <c r="T80" s="101"/>
+      <c r="U80" s="101"/>
+      <c r="V80" s="101"/>
     </row>
     <row r="81" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="100"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="102"/>
+      <c r="B81" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="90"/>
+      <c r="H81" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="90"/>
+      <c r="K81" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="90"/>
+      <c r="N81" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="90"/>
+      <c r="Q81" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R81" s="87"/>
-[...5 lines deleted...]
-      <c r="V81" s="88"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="90"/>
+      <c r="T81" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U81" s="93"/>
+      <c r="V81" s="94"/>
     </row>
     <row r="82" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="100"/>
+      <c r="A82" s="102"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -17032,143 +17642,143 @@
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="55"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="55"/>
       <c r="T88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="U88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="100" t="s">
+      <c r="A90" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="101" t="s">
+      <c r="B90" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="101"/>
-[...18 lines deleted...]
-      <c r="V90" s="101"/>
+      <c r="C90" s="100"/>
+      <c r="D90" s="100"/>
+      <c r="E90" s="100"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="100"/>
+      <c r="H90" s="100"/>
+      <c r="I90" s="100"/>
+      <c r="J90" s="100"/>
+      <c r="K90" s="100"/>
+      <c r="L90" s="100"/>
+      <c r="M90" s="100"/>
+      <c r="N90" s="100"/>
+      <c r="O90" s="100"/>
+      <c r="P90" s="100"/>
+      <c r="Q90" s="100"/>
+      <c r="R90" s="100"/>
+      <c r="S90" s="100"/>
+      <c r="T90" s="100"/>
+      <c r="U90" s="100"/>
+      <c r="V90" s="100"/>
     </row>
     <row r="91" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="100"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="102"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...18 lines deleted...]
-      <c r="V91" s="98"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="101"/>
+      <c r="T91" s="101"/>
+      <c r="U91" s="101"/>
+      <c r="V91" s="101"/>
     </row>
     <row r="92" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="100"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="102"/>
+      <c r="B92" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="90"/>
+      <c r="E92" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="90"/>
+      <c r="H92" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="90"/>
+      <c r="K92" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="90"/>
+      <c r="N92" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="90"/>
+      <c r="Q92" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R92" s="87"/>
-[...5 lines deleted...]
-      <c r="V92" s="88"/>
+      <c r="R92" s="93"/>
+      <c r="S92" s="90"/>
+      <c r="T92" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U92" s="93"/>
+      <c r="V92" s="94"/>
     </row>
     <row r="93" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="100"/>
+      <c r="A93" s="102"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -17401,143 +18011,143 @@
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="55"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="55"/>
       <c r="T99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="U99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="V99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="100" t="s">
+      <c r="A101" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="101" t="s">
+      <c r="B101" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="101"/>
-[...18 lines deleted...]
-      <c r="V101" s="101"/>
+      <c r="C101" s="100"/>
+      <c r="D101" s="100"/>
+      <c r="E101" s="100"/>
+      <c r="F101" s="100"/>
+      <c r="G101" s="100"/>
+      <c r="H101" s="100"/>
+      <c r="I101" s="100"/>
+      <c r="J101" s="100"/>
+      <c r="K101" s="100"/>
+      <c r="L101" s="100"/>
+      <c r="M101" s="100"/>
+      <c r="N101" s="100"/>
+      <c r="O101" s="100"/>
+      <c r="P101" s="100"/>
+      <c r="Q101" s="100"/>
+      <c r="R101" s="100"/>
+      <c r="S101" s="100"/>
+      <c r="T101" s="100"/>
+      <c r="U101" s="100"/>
+      <c r="V101" s="100"/>
     </row>
     <row r="102" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="100"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="102"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...18 lines deleted...]
-      <c r="V102" s="98"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="101"/>
+      <c r="T102" s="101"/>
+      <c r="U102" s="101"/>
+      <c r="V102" s="101"/>
     </row>
     <row r="103" spans="1:22" ht="25.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="100"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="102"/>
+      <c r="B103" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="90"/>
+      <c r="E103" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="90"/>
+      <c r="H103" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="90"/>
+      <c r="K103" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="90"/>
+      <c r="N103" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="90"/>
+      <c r="Q103" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R103" s="87"/>
-[...5 lines deleted...]
-      <c r="V103" s="88"/>
+      <c r="R103" s="93"/>
+      <c r="S103" s="90"/>
+      <c r="T103" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U103" s="93"/>
+      <c r="V103" s="94"/>
     </row>
     <row r="104" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="100"/>
+      <c r="A104" s="102"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -17770,143 +18380,143 @@
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="55"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="55"/>
       <c r="T110" s="48">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="U110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="100" t="s">
+      <c r="A112" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="101" t="s">
+      <c r="B112" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="101"/>
-[...18 lines deleted...]
-      <c r="V112" s="101"/>
+      <c r="C112" s="100"/>
+      <c r="D112" s="100"/>
+      <c r="E112" s="100"/>
+      <c r="F112" s="100"/>
+      <c r="G112" s="100"/>
+      <c r="H112" s="100"/>
+      <c r="I112" s="100"/>
+      <c r="J112" s="100"/>
+      <c r="K112" s="100"/>
+      <c r="L112" s="100"/>
+      <c r="M112" s="100"/>
+      <c r="N112" s="100"/>
+      <c r="O112" s="100"/>
+      <c r="P112" s="100"/>
+      <c r="Q112" s="100"/>
+      <c r="R112" s="100"/>
+      <c r="S112" s="100"/>
+      <c r="T112" s="100"/>
+      <c r="U112" s="100"/>
+      <c r="V112" s="100"/>
     </row>
     <row r="113" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="100"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="102"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...18 lines deleted...]
-      <c r="V113" s="98"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="101"/>
+      <c r="T113" s="101"/>
+      <c r="U113" s="101"/>
+      <c r="V113" s="101"/>
     </row>
     <row r="114" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="100"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="102"/>
+      <c r="B114" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="90"/>
+      <c r="E114" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="90"/>
+      <c r="H114" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="90"/>
+      <c r="K114" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="90"/>
+      <c r="N114" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="90"/>
+      <c r="Q114" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R114" s="87"/>
-[...5 lines deleted...]
-      <c r="V114" s="88"/>
+      <c r="R114" s="93"/>
+      <c r="S114" s="90"/>
+      <c r="T114" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U114" s="93"/>
+      <c r="V114" s="94"/>
     </row>
     <row r="115" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="100"/>
+      <c r="A115" s="102"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -18139,143 +18749,143 @@
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="55"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="55"/>
       <c r="T121" s="54">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U121" s="49">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V121" s="56">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="100" t="s">
+      <c r="A123" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="101" t="s">
+      <c r="B123" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="101"/>
-[...18 lines deleted...]
-      <c r="V123" s="101"/>
+      <c r="C123" s="100"/>
+      <c r="D123" s="100"/>
+      <c r="E123" s="100"/>
+      <c r="F123" s="100"/>
+      <c r="G123" s="100"/>
+      <c r="H123" s="100"/>
+      <c r="I123" s="100"/>
+      <c r="J123" s="100"/>
+      <c r="K123" s="100"/>
+      <c r="L123" s="100"/>
+      <c r="M123" s="100"/>
+      <c r="N123" s="100"/>
+      <c r="O123" s="100"/>
+      <c r="P123" s="100"/>
+      <c r="Q123" s="100"/>
+      <c r="R123" s="100"/>
+      <c r="S123" s="100"/>
+      <c r="T123" s="100"/>
+      <c r="U123" s="100"/>
+      <c r="V123" s="100"/>
     </row>
     <row r="124" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="100"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="102"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...18 lines deleted...]
-      <c r="V124" s="98"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="101"/>
+      <c r="T124" s="101"/>
+      <c r="U124" s="101"/>
+      <c r="V124" s="101"/>
     </row>
     <row r="125" spans="1:22" ht="28.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="100"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="102"/>
+      <c r="B125" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="90"/>
+      <c r="E125" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="90"/>
+      <c r="H125" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="90"/>
+      <c r="K125" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="90"/>
+      <c r="N125" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="90"/>
+      <c r="Q125" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R125" s="87"/>
-[...5 lines deleted...]
-      <c r="V125" s="88"/>
+      <c r="R125" s="93"/>
+      <c r="S125" s="90"/>
+      <c r="T125" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U125" s="93"/>
+      <c r="V125" s="94"/>
     </row>
     <row r="126" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="100"/>
+      <c r="A126" s="102"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -18507,143 +19117,143 @@
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="55"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="55"/>
       <c r="T132" s="54">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="49">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="56">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A134" s="100" t="s">
+      <c r="A134" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="101" t="s">
+      <c r="B134" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="101"/>
-[...18 lines deleted...]
-      <c r="V134" s="101"/>
+      <c r="C134" s="100"/>
+      <c r="D134" s="100"/>
+      <c r="E134" s="100"/>
+      <c r="F134" s="100"/>
+      <c r="G134" s="100"/>
+      <c r="H134" s="100"/>
+      <c r="I134" s="100"/>
+      <c r="J134" s="100"/>
+      <c r="K134" s="100"/>
+      <c r="L134" s="100"/>
+      <c r="M134" s="100"/>
+      <c r="N134" s="100"/>
+      <c r="O134" s="100"/>
+      <c r="P134" s="100"/>
+      <c r="Q134" s="100"/>
+      <c r="R134" s="100"/>
+      <c r="S134" s="100"/>
+      <c r="T134" s="100"/>
+      <c r="U134" s="100"/>
+      <c r="V134" s="100"/>
     </row>
     <row r="135" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="100"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="102"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...18 lines deleted...]
-      <c r="V135" s="98"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="101"/>
+      <c r="T135" s="101"/>
+      <c r="U135" s="101"/>
+      <c r="V135" s="101"/>
     </row>
     <row r="136" spans="1:25" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="100"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="102"/>
+      <c r="B136" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="90"/>
+      <c r="H136" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="90"/>
+      <c r="K136" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="90"/>
+      <c r="N136" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="90"/>
+      <c r="Q136" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="R136" s="87"/>
-[...5 lines deleted...]
-      <c r="V136" s="88"/>
+      <c r="R136" s="93"/>
+      <c r="S136" s="90"/>
+      <c r="T136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="U136" s="93"/>
+      <c r="V136" s="94"/>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A137" s="100"/>
+      <c r="A137" s="102"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -18670,591 +19280,591 @@
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="29" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>3941</v>
+        <v>4622</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>2067</v>
+        <v>2455</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="36"/>
-        <v>6008</v>
+        <v>7077</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="36"/>
-        <v>1864</v>
+        <v>2189</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>2276</v>
+        <v>2679</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="36"/>
-        <v>4140</v>
+        <v>4868</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="36"/>
-        <v>2193</v>
+        <v>2562</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>2383</v>
+        <v>2825</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="36"/>
-        <v>4576</v>
+        <v>5387</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="36"/>
-        <v>821</v>
+        <v>936</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>1162</v>
+        <v>1357</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="36"/>
-        <v>1983</v>
+        <v>2293</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="36"/>
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="36"/>
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="36"/>
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="S138" s="42">
         <f t="shared" si="36"/>
-        <v>205</v>
+        <v>244</v>
       </c>
       <c r="T138" s="41">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>8959</v>
+        <v>10475</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>8120</v>
+        <v>9585</v>
       </c>
       <c r="V138" s="43">
         <f t="shared" si="36"/>
-        <v>17079</v>
+        <v>20060</v>
       </c>
       <c r="W138" s="83"/>
       <c r="X138" s="83"/>
       <c r="Y138" s="83"/>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>644</v>
+        <v>739</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>330</v>
+        <v>385</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="37"/>
-        <v>974</v>
+        <v>1124</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>767</v>
+        <v>870</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1276</v>
+        <v>1467</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>2043</v>
+        <v>2337</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>679</v>
+        <v>809</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>712</v>
+        <v>825</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>1391</v>
+        <v>1634</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>511</v>
+        <v>611</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>836</v>
+        <v>964</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>1347</v>
+        <v>1575</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="38"/>
-        <v>196</v>
+        <v>238</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="38"/>
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="S139" s="42">
         <f t="shared" si="38"/>
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="T139" s="41">
         <f t="shared" si="38"/>
-        <v>2694</v>
+        <v>3141</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>3288</v>
+        <v>3807</v>
       </c>
       <c r="V139" s="43">
         <f t="shared" si="38"/>
-        <v>5982</v>
+        <v>6948</v>
       </c>
       <c r="W139" s="83"/>
       <c r="X139" s="83"/>
       <c r="Y139" s="83"/>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="37"/>
-        <v>541</v>
+        <v>632</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>302</v>
+        <v>372</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="37"/>
-        <v>843</v>
+        <v>1004</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>923</v>
+        <v>1113</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>1308</v>
+        <v>1537</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>2231</v>
+        <v>2650</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>563</v>
+        <v>669</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>718</v>
+        <v>832</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>1281</v>
+        <v>1501</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>324</v>
+        <v>388</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>543</v>
+        <v>644</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>867</v>
+        <v>1032</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="39"/>
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="39"/>
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="S140" s="42">
         <f t="shared" si="39"/>
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="T140" s="41">
         <f t="shared" si="39"/>
-        <v>2414</v>
+        <v>2875</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>2975</v>
+        <v>3506</v>
       </c>
       <c r="V140" s="43">
         <f t="shared" si="39"/>
-        <v>5389</v>
+        <v>6381</v>
       </c>
       <c r="W140" s="83"/>
       <c r="X140" s="83"/>
       <c r="Y140" s="83"/>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="37"/>
-        <v>672</v>
+        <v>793</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>300</v>
+        <v>353</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="37"/>
-        <v>972</v>
+        <v>1146</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>712</v>
+        <v>820</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>1139</v>
+        <v>1325</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>1851</v>
+        <v>2145</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>575</v>
+        <v>668</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>604</v>
+        <v>692</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>1179</v>
+        <v>1360</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>425</v>
+        <v>507</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>628</v>
+        <v>723</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>1053</v>
+        <v>1230</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="40"/>
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="40"/>
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="S141" s="42">
         <f t="shared" si="40"/>
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="T141" s="41">
         <f t="shared" si="40"/>
-        <v>2461</v>
+        <v>2875</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>2783</v>
+        <v>3222</v>
       </c>
       <c r="V141" s="43">
         <f t="shared" si="40"/>
-        <v>5244</v>
+        <v>6097</v>
       </c>
       <c r="W141" s="83"/>
       <c r="X141" s="83"/>
       <c r="Y141" s="83"/>
     </row>
     <row r="142" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="37"/>
-        <v>523</v>
+        <v>611</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="37"/>
-        <v>250</v>
+        <v>293</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="37"/>
-        <v>773</v>
+        <v>904</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>711</v>
+        <v>807</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>988</v>
+        <v>1160</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>1699</v>
+        <v>1967</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>548</v>
+        <v>624</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>632</v>
+        <v>741</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>1180</v>
+        <v>1365</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>423</v>
+        <v>508</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>710</v>
+        <v>834</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>1133</v>
+        <v>1342</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="41"/>
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="41"/>
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="41"/>
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="S142" s="46">
         <f t="shared" si="41"/>
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="T142" s="44">
         <f t="shared" si="41"/>
-        <v>2268</v>
+        <v>2627</v>
       </c>
       <c r="U142" s="45">
         <f t="shared" si="41"/>
-        <v>2720</v>
+        <v>3190</v>
       </c>
       <c r="V142" s="47">
         <f t="shared" si="41"/>
-        <v>4988</v>
+        <v>5817</v>
       </c>
       <c r="W142" s="83"/>
       <c r="X142" s="83"/>
       <c r="Y142" s="83"/>
     </row>
     <row r="143" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="37"/>
-        <v>6321</v>
+        <v>7397</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="37"/>
-        <v>3249</v>
+        <v>3858</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="37"/>
-        <v>9570</v>
+        <v>11255</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>4977</v>
+        <v>5799</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>6987</v>
+        <v>8168</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>11964</v>
+        <v>13967</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>4558</v>
+        <v>5332</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>5049</v>
+        <v>5915</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>9607</v>
+        <v>11247</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>2504</v>
+        <v>2950</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>3879</v>
+        <v>4522</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>6383</v>
+        <v>7472</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>463</v>
+        <v>541</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>746</v>
+        <v>875</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="42"/>
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="42"/>
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="42"/>
-        <v>412</v>
+        <v>487</v>
       </c>
       <c r="T143" s="48">
         <f t="shared" si="42"/>
-        <v>18796</v>
+        <v>21993</v>
       </c>
       <c r="U143" s="49">
         <f t="shared" si="42"/>
-        <v>19886</v>
+        <v>23310</v>
       </c>
       <c r="V143" s="50">
         <f t="shared" si="42"/>
-        <v>38682</v>
+        <v>45303</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144" s="38"/>
       <c r="B144" s="37"/>
       <c r="C144" s="37"/>
       <c r="D144" s="37"/>
       <c r="E144" s="37"/>
       <c r="F144" s="37"/>
       <c r="G144" s="37"/>
       <c r="H144" s="37"/>
       <c r="I144" s="37"/>
       <c r="J144" s="37"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
       <c r="N144" s="37"/>
       <c r="O144" s="37"/>
       <c r="P144" s="37"/>
       <c r="Q144" s="37"/>
       <c r="R144" s="37"/>
       <c r="S144" s="37"/>
       <c r="T144" s="37"/>
       <c r="U144" s="37"/>
       <c r="V144" s="37"/>
@@ -19359,291 +19969,291 @@
       <c r="R149" s="60"/>
       <c r="S149" s="60"/>
     </row>
     <row r="150" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
       <c r="N150" s="61"/>
       <c r="O150" s="61"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="61"/>
       <c r="R150" s="61"/>
       <c r="S150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="130">
-    <mergeCell ref="A2:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:V123"/>
+    <mergeCell ref="B124:V124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:V134"/>
+    <mergeCell ref="B135:V135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:V112"/>
+    <mergeCell ref="B113:V113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:V101"/>
+    <mergeCell ref="B102:V102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:V90"/>
+    <mergeCell ref="B91:V91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:V79"/>
+    <mergeCell ref="B80:V80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:V68"/>
+    <mergeCell ref="B69:V69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:V57"/>
+    <mergeCell ref="B58:V58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B47:V47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:V36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:V13"/>
     <mergeCell ref="B14:V14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="T26:V26"/>
-    <mergeCell ref="A35:A38"/>
-[...98 lines deleted...]
-    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:S150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T134" sqref="T134"/>
+      <selection activeCell="H148" sqref="H148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="101" t="s">
+      <c r="B2" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="101"/>
-[...12 lines deleted...]
-      <c r="P2" s="101"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="100"/>
-[...16 lines deleted...]
-      <c r="P3" s="98"/>
+      <c r="A3" s="102"/>
+      <c r="B3" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="101"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="100"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="89" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="87"/>
-[...5 lines deleted...]
-      <c r="P4" s="88"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="100"/>
+      <c r="A5" s="102"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -19965,121 +20575,121 @@
         <v>348</v>
       </c>
       <c r="K11" s="77">
         <v>54</v>
       </c>
       <c r="L11" s="78">
         <v>47</v>
       </c>
       <c r="M11" s="82">
         <v>101</v>
       </c>
       <c r="N11" s="77">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="O11" s="78">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="P11" s="79">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="104" t="s">
+      <c r="A13" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="108"/>
       <c r="D13" s="108"/>
       <c r="E13" s="108"/>
       <c r="F13" s="108"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
       <c r="J13" s="108"/>
       <c r="K13" s="108"/>
       <c r="L13" s="108"/>
       <c r="M13" s="108"/>
       <c r="N13" s="108"/>
       <c r="O13" s="108"/>
       <c r="P13" s="109"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="105"/>
-      <c r="B14" s="110" t="s">
+      <c r="A14" s="111"/>
+      <c r="B14" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="111"/>
-[...12 lines deleted...]
-      <c r="P14" s="112"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="105"/>
+      <c r="L14" s="105"/>
+      <c r="M14" s="105"/>
+      <c r="N14" s="105"/>
+      <c r="O14" s="105"/>
+      <c r="P14" s="106"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="105"/>
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="111"/>
+      <c r="B15" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="90"/>
-[...1 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="85"/>
+      <c r="D15" s="86"/>
+      <c r="E15" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="90"/>
-[...1 lines deleted...]
-      <c r="H15" s="89" t="s">
+      <c r="F15" s="85"/>
+      <c r="G15" s="86"/>
+      <c r="H15" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I15" s="90"/>
-[...1 lines deleted...]
-      <c r="K15" s="89" t="s">
+      <c r="I15" s="85"/>
+      <c r="J15" s="86"/>
+      <c r="K15" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="90"/>
-[...5 lines deleted...]
-      <c r="P15" s="91"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86"/>
+      <c r="N15" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="85"/>
+      <c r="P15" s="86"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="106"/>
+      <c r="A16" s="112"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -20401,121 +21011,121 @@
         <v>384</v>
       </c>
       <c r="K22" s="24">
         <v>31</v>
       </c>
       <c r="L22" s="25">
         <v>36</v>
       </c>
       <c r="M22" s="64">
         <v>67</v>
       </c>
       <c r="N22" s="54">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="O22" s="49">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="P22" s="56">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="104" t="s">
+      <c r="A24" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="108"/>
       <c r="D24" s="108"/>
       <c r="E24" s="108"/>
       <c r="F24" s="108"/>
       <c r="G24" s="108"/>
       <c r="H24" s="108"/>
       <c r="I24" s="108"/>
       <c r="J24" s="108"/>
       <c r="K24" s="108"/>
       <c r="L24" s="108"/>
       <c r="M24" s="108"/>
       <c r="N24" s="108"/>
       <c r="O24" s="108"/>
       <c r="P24" s="109"/>
     </row>
     <row r="25" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="105"/>
-      <c r="B25" s="110" t="s">
+      <c r="A25" s="111"/>
+      <c r="B25" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="111"/>
-[...12 lines deleted...]
-      <c r="P25" s="112"/>
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="105"/>
+      <c r="F25" s="105"/>
+      <c r="G25" s="105"/>
+      <c r="H25" s="105"/>
+      <c r="I25" s="105"/>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
+      <c r="O25" s="105"/>
+      <c r="P25" s="106"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="105"/>
-      <c r="B26" s="89" t="s">
+      <c r="A26" s="111"/>
+      <c r="B26" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="90"/>
-[...1 lines deleted...]
-      <c r="E26" s="89" t="s">
+      <c r="C26" s="85"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F26" s="90"/>
-[...1 lines deleted...]
-      <c r="H26" s="89" t="s">
+      <c r="F26" s="85"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I26" s="90"/>
-[...1 lines deleted...]
-      <c r="K26" s="89" t="s">
+      <c r="I26" s="85"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L26" s="90"/>
-[...5 lines deleted...]
-      <c r="P26" s="91"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="85"/>
+      <c r="P26" s="86"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A27" s="106"/>
+      <c r="A27" s="112"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -20837,121 +21447,121 @@
         <v>453</v>
       </c>
       <c r="K33" s="54">
         <v>43</v>
       </c>
       <c r="L33" s="49">
         <v>38</v>
       </c>
       <c r="M33" s="55">
         <v>81</v>
       </c>
       <c r="N33" s="54">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="O33" s="49">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="P33" s="56">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="104" t="s">
+      <c r="A35" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="108"/>
       <c r="D35" s="108"/>
       <c r="E35" s="108"/>
       <c r="F35" s="108"/>
       <c r="G35" s="108"/>
       <c r="H35" s="108"/>
       <c r="I35" s="108"/>
       <c r="J35" s="108"/>
       <c r="K35" s="108"/>
       <c r="L35" s="108"/>
       <c r="M35" s="108"/>
       <c r="N35" s="108"/>
       <c r="O35" s="108"/>
       <c r="P35" s="109"/>
     </row>
     <row r="36" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="105"/>
-      <c r="B36" s="110" t="s">
+      <c r="A36" s="111"/>
+      <c r="B36" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="111"/>
-[...12 lines deleted...]
-      <c r="P36" s="112"/>
+      <c r="C36" s="105"/>
+      <c r="D36" s="105"/>
+      <c r="E36" s="105"/>
+      <c r="F36" s="105"/>
+      <c r="G36" s="105"/>
+      <c r="H36" s="105"/>
+      <c r="I36" s="105"/>
+      <c r="J36" s="105"/>
+      <c r="K36" s="105"/>
+      <c r="L36" s="105"/>
+      <c r="M36" s="105"/>
+      <c r="N36" s="105"/>
+      <c r="O36" s="105"/>
+      <c r="P36" s="106"/>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="105"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="111"/>
+      <c r="B37" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="90"/>
-[...1 lines deleted...]
-      <c r="E37" s="89" t="s">
+      <c r="C37" s="85"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F37" s="90"/>
-[...1 lines deleted...]
-      <c r="H37" s="89" t="s">
+      <c r="F37" s="85"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="90"/>
-[...1 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="85"/>
+      <c r="J37" s="86"/>
+      <c r="K37" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="90"/>
-[...5 lines deleted...]
-      <c r="P37" s="91"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="86"/>
+      <c r="N37" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="85"/>
+      <c r="P37" s="86"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="106"/>
+      <c r="A38" s="112"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -21273,121 +21883,121 @@
         <v>446</v>
       </c>
       <c r="K44" s="54">
         <v>50</v>
       </c>
       <c r="L44" s="49">
         <v>39</v>
       </c>
       <c r="M44" s="55">
         <v>89</v>
       </c>
       <c r="N44" s="54">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="O44" s="49">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="P44" s="56">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A46" s="104" t="s">
+      <c r="A46" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="108"/>
       <c r="D46" s="108"/>
       <c r="E46" s="108"/>
       <c r="F46" s="108"/>
       <c r="G46" s="108"/>
       <c r="H46" s="108"/>
       <c r="I46" s="108"/>
       <c r="J46" s="108"/>
       <c r="K46" s="108"/>
       <c r="L46" s="108"/>
       <c r="M46" s="108"/>
       <c r="N46" s="108"/>
       <c r="O46" s="108"/>
       <c r="P46" s="109"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="105"/>
-      <c r="B47" s="110" t="s">
+      <c r="A47" s="111"/>
+      <c r="B47" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="111"/>
-[...12 lines deleted...]
-      <c r="P47" s="112"/>
+      <c r="C47" s="105"/>
+      <c r="D47" s="105"/>
+      <c r="E47" s="105"/>
+      <c r="F47" s="105"/>
+      <c r="G47" s="105"/>
+      <c r="H47" s="105"/>
+      <c r="I47" s="105"/>
+      <c r="J47" s="105"/>
+      <c r="K47" s="105"/>
+      <c r="L47" s="105"/>
+      <c r="M47" s="105"/>
+      <c r="N47" s="105"/>
+      <c r="O47" s="105"/>
+      <c r="P47" s="106"/>
     </row>
     <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="105"/>
-      <c r="B48" s="89" t="s">
+      <c r="A48" s="111"/>
+      <c r="B48" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="90"/>
-[...1 lines deleted...]
-      <c r="E48" s="89" t="s">
+      <c r="C48" s="85"/>
+      <c r="D48" s="86"/>
+      <c r="E48" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="90"/>
-[...1 lines deleted...]
-      <c r="H48" s="89" t="s">
+      <c r="F48" s="85"/>
+      <c r="G48" s="86"/>
+      <c r="H48" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I48" s="90"/>
-[...1 lines deleted...]
-      <c r="K48" s="89" t="s">
+      <c r="I48" s="85"/>
+      <c r="J48" s="86"/>
+      <c r="K48" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L48" s="90"/>
-[...5 lines deleted...]
-      <c r="P48" s="91"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="86"/>
+      <c r="N48" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="85"/>
+      <c r="P48" s="86"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A49" s="106"/>
+      <c r="A49" s="112"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -21708,433 +22318,576 @@
       <c r="J55" s="55">
         <v>452</v>
       </c>
       <c r="K55" s="54">
         <v>46</v>
       </c>
       <c r="L55" s="49">
         <v>30</v>
       </c>
       <c r="M55" s="55">
         <v>76</v>
       </c>
       <c r="N55" s="54">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="O55" s="49">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="P55" s="56">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
-    <row r="56" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A57" s="104" t="s">
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="108"/>
       <c r="D57" s="108"/>
       <c r="E57" s="108"/>
       <c r="F57" s="108"/>
       <c r="G57" s="108"/>
       <c r="H57" s="108"/>
       <c r="I57" s="108"/>
       <c r="J57" s="108"/>
       <c r="K57" s="108"/>
       <c r="L57" s="108"/>
       <c r="M57" s="108"/>
       <c r="N57" s="108"/>
       <c r="O57" s="108"/>
       <c r="P57" s="109"/>
     </row>
-    <row r="58" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B58" s="110" t="s">
+    <row r="58" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="111"/>
+      <c r="B58" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="111"/>
-[...16 lines deleted...]
-      <c r="B59" s="89" t="s">
+      <c r="C58" s="105"/>
+      <c r="D58" s="105"/>
+      <c r="E58" s="105"/>
+      <c r="F58" s="105"/>
+      <c r="G58" s="105"/>
+      <c r="H58" s="105"/>
+      <c r="I58" s="105"/>
+      <c r="J58" s="105"/>
+      <c r="K58" s="105"/>
+      <c r="L58" s="105"/>
+      <c r="M58" s="105"/>
+      <c r="N58" s="105"/>
+      <c r="O58" s="105"/>
+      <c r="P58" s="106"/>
+    </row>
+    <row r="59" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="111"/>
+      <c r="B59" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="90"/>
-[...1 lines deleted...]
-      <c r="E59" s="89" t="s">
+      <c r="C59" s="85"/>
+      <c r="D59" s="86"/>
+      <c r="E59" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F59" s="90"/>
-[...1 lines deleted...]
-      <c r="H59" s="89" t="s">
+      <c r="F59" s="85"/>
+      <c r="G59" s="86"/>
+      <c r="H59" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I59" s="90"/>
-[...1 lines deleted...]
-      <c r="K59" s="89" t="s">
+      <c r="I59" s="85"/>
+      <c r="J59" s="86"/>
+      <c r="K59" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L59" s="90"/>
-[...8 lines deleted...]
-      <c r="A60" s="106"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="86"/>
+      <c r="N59" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O59" s="85"/>
+      <c r="P59" s="86"/>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="112"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L60" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O60" s="69" t="s">
         <v>14</v>
       </c>
       <c r="P60" s="70" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B61" s="9"/>
-[...10 lines deleted...]
-      <c r="M61" s="13"/>
+      <c r="B61" s="9">
+        <v>836</v>
+      </c>
+      <c r="C61" s="1">
+        <v>948</v>
+      </c>
+      <c r="D61" s="13">
+        <v>1784</v>
+      </c>
+      <c r="E61" s="9">
+        <v>597</v>
+      </c>
+      <c r="F61" s="1">
+        <v>462</v>
+      </c>
+      <c r="G61" s="13">
+        <v>1059</v>
+      </c>
+      <c r="H61" s="9">
+        <v>82</v>
+      </c>
+      <c r="I61" s="1">
+        <v>50</v>
+      </c>
+      <c r="J61" s="13">
+        <v>132</v>
+      </c>
+      <c r="K61" s="9">
+        <v>1</v>
+      </c>
+      <c r="L61" s="1">
+        <v>5</v>
+      </c>
+      <c r="M61" s="13">
+        <v>6</v>
+      </c>
       <c r="N61" s="9">
         <f>SUM(B61,E61,H61,K61)</f>
-        <v>0</v>
+        <v>1516</v>
       </c>
       <c r="O61" s="1">
         <f t="shared" ref="O61:O66" si="16">SUM(C61,F61,I61,L61)</f>
-        <v>0</v>
+        <v>1465</v>
       </c>
       <c r="P61" s="12">
         <f t="shared" ref="P61:P66" si="17">SUM(D61,G61,J61,M61)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="9"/>
-[...10 lines deleted...]
-      <c r="M62" s="13"/>
+      <c r="B62" s="9">
+        <v>224</v>
+      </c>
+      <c r="C62" s="1">
+        <v>296</v>
+      </c>
+      <c r="D62" s="13">
+        <v>520</v>
+      </c>
+      <c r="E62" s="9">
+        <v>178</v>
+      </c>
+      <c r="F62" s="1">
+        <v>183</v>
+      </c>
+      <c r="G62" s="13">
+        <v>361</v>
+      </c>
+      <c r="H62" s="9">
+        <v>42</v>
+      </c>
+      <c r="I62" s="1">
+        <v>29</v>
+      </c>
+      <c r="J62" s="13">
+        <v>71</v>
+      </c>
+      <c r="K62" s="9">
+        <v>3</v>
+      </c>
+      <c r="L62" s="1">
+        <v>11</v>
+      </c>
+      <c r="M62" s="13">
+        <v>14</v>
+      </c>
       <c r="N62" s="9">
         <f t="shared" ref="N62:N66" si="18">SUM(B62,E62,H62,K62)</f>
-        <v>0</v>
+        <v>447</v>
       </c>
       <c r="O62" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="P62" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B63" s="9"/>
-[...10 lines deleted...]
-      <c r="M63" s="13"/>
+      <c r="B63" s="9">
+        <v>174</v>
+      </c>
+      <c r="C63" s="1">
+        <v>260</v>
+      </c>
+      <c r="D63" s="13">
+        <v>434</v>
+      </c>
+      <c r="E63" s="9">
+        <v>164</v>
+      </c>
+      <c r="F63" s="1">
+        <v>163</v>
+      </c>
+      <c r="G63" s="13">
+        <v>327</v>
+      </c>
+      <c r="H63" s="9">
+        <v>80</v>
+      </c>
+      <c r="I63" s="1">
+        <v>82</v>
+      </c>
+      <c r="J63" s="13">
+        <v>162</v>
+      </c>
+      <c r="K63" s="9">
+        <v>43</v>
+      </c>
+      <c r="L63" s="1">
+        <v>26</v>
+      </c>
+      <c r="M63" s="13">
+        <v>69</v>
+      </c>
       <c r="N63" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>461</v>
       </c>
       <c r="O63" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>531</v>
       </c>
       <c r="P63" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B64" s="9"/>
-[...10 lines deleted...]
-      <c r="M64" s="13"/>
+      <c r="B64" s="9">
+        <v>229</v>
+      </c>
+      <c r="C64" s="1">
+        <v>265</v>
+      </c>
+      <c r="D64" s="13">
+        <v>494</v>
+      </c>
+      <c r="E64" s="9">
+        <v>159</v>
+      </c>
+      <c r="F64" s="1">
+        <v>148</v>
+      </c>
+      <c r="G64" s="13">
+        <v>307</v>
+      </c>
+      <c r="H64" s="9">
+        <v>19</v>
+      </c>
+      <c r="I64" s="1">
+        <v>24</v>
+      </c>
+      <c r="J64" s="13">
+        <v>43</v>
+      </c>
+      <c r="K64" s="9">
+        <v>7</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2</v>
+      </c>
+      <c r="M64" s="13">
+        <v>9</v>
+      </c>
       <c r="N64" s="9">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="O64" s="1">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>439</v>
       </c>
       <c r="P64" s="12">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="51"/>
-[...10 lines deleted...]
-      <c r="M65" s="52"/>
+      <c r="B65" s="51">
+        <v>199</v>
+      </c>
+      <c r="C65" s="45">
+        <v>288</v>
+      </c>
+      <c r="D65" s="52">
+        <v>487</v>
+      </c>
+      <c r="E65" s="51">
+        <v>133</v>
+      </c>
+      <c r="F65" s="45">
+        <v>163</v>
+      </c>
+      <c r="G65" s="52">
+        <v>296</v>
+      </c>
+      <c r="H65" s="51">
+        <v>25</v>
+      </c>
+      <c r="I65" s="45">
+        <v>17</v>
+      </c>
+      <c r="J65" s="52">
+        <v>42</v>
+      </c>
+      <c r="K65" s="51">
+        <v>2</v>
+      </c>
+      <c r="L65" s="45">
+        <v>2</v>
+      </c>
+      <c r="M65" s="52">
+        <v>4</v>
+      </c>
       <c r="N65" s="51">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>359</v>
       </c>
       <c r="O65" s="45">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="P65" s="53">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="54"/>
-[...10 lines deleted...]
-      <c r="M66" s="55"/>
+      <c r="B66" s="54">
+        <v>1662</v>
+      </c>
+      <c r="C66" s="49">
+        <v>2057</v>
+      </c>
+      <c r="D66" s="55">
+        <v>3719</v>
+      </c>
+      <c r="E66" s="54">
+        <v>1231</v>
+      </c>
+      <c r="F66" s="49">
+        <v>1119</v>
+      </c>
+      <c r="G66" s="55">
+        <v>2350</v>
+      </c>
+      <c r="H66" s="54">
+        <v>248</v>
+      </c>
+      <c r="I66" s="49">
+        <v>202</v>
+      </c>
+      <c r="J66" s="55">
+        <v>450</v>
+      </c>
+      <c r="K66" s="54">
+        <v>56</v>
+      </c>
+      <c r="L66" s="49">
+        <v>46</v>
+      </c>
+      <c r="M66" s="55">
+        <v>102</v>
+      </c>
       <c r="N66" s="54">
         <f t="shared" si="18"/>
-        <v>0</v>
+        <v>3197</v>
       </c>
       <c r="O66" s="49">
         <f t="shared" si="16"/>
-        <v>0</v>
+        <v>3424</v>
       </c>
       <c r="P66" s="56">
         <f t="shared" si="17"/>
-        <v>0</v>
+        <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
     </row>
     <row r="68" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="104" t="s">
+      <c r="A68" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="108"/>
       <c r="D68" s="108"/>
       <c r="E68" s="108"/>
       <c r="F68" s="108"/>
       <c r="G68" s="108"/>
       <c r="H68" s="108"/>
       <c r="I68" s="108"/>
       <c r="J68" s="108"/>
       <c r="K68" s="108"/>
       <c r="L68" s="108"/>
       <c r="M68" s="108"/>
       <c r="N68" s="108"/>
       <c r="O68" s="108"/>
       <c r="P68" s="109"/>
     </row>
     <row r="69" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="105"/>
-      <c r="B69" s="110" t="s">
+      <c r="A69" s="111"/>
+      <c r="B69" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="111"/>
-[...12 lines deleted...]
-      <c r="P69" s="112"/>
+      <c r="C69" s="105"/>
+      <c r="D69" s="105"/>
+      <c r="E69" s="105"/>
+      <c r="F69" s="105"/>
+      <c r="G69" s="105"/>
+      <c r="H69" s="105"/>
+      <c r="I69" s="105"/>
+      <c r="J69" s="105"/>
+      <c r="K69" s="105"/>
+      <c r="L69" s="105"/>
+      <c r="M69" s="105"/>
+      <c r="N69" s="105"/>
+      <c r="O69" s="105"/>
+      <c r="P69" s="106"/>
     </row>
     <row r="70" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="105"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="111"/>
+      <c r="B70" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C70" s="90"/>
-[...1 lines deleted...]
-      <c r="E70" s="89" t="s">
+      <c r="C70" s="85"/>
+      <c r="D70" s="86"/>
+      <c r="E70" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F70" s="90"/>
-[...1 lines deleted...]
-      <c r="H70" s="89" t="s">
+      <c r="F70" s="85"/>
+      <c r="G70" s="86"/>
+      <c r="H70" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I70" s="90"/>
-[...1 lines deleted...]
-      <c r="K70" s="89" t="s">
+      <c r="I70" s="85"/>
+      <c r="J70" s="86"/>
+      <c r="K70" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L70" s="90"/>
-[...5 lines deleted...]
-      <c r="P70" s="91"/>
+      <c r="L70" s="85"/>
+      <c r="M70" s="86"/>
+      <c r="N70" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O70" s="85"/>
+      <c r="P70" s="86"/>
     </row>
     <row r="71" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="106"/>
+      <c r="A71" s="112"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -22313,121 +23066,121 @@
       <c r="D77" s="55"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="55"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="55"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="55"/>
       <c r="N77" s="54">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="O77" s="49">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="P77" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="79" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="104" t="s">
+      <c r="A79" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C79" s="108"/>
       <c r="D79" s="108"/>
       <c r="E79" s="108"/>
       <c r="F79" s="108"/>
       <c r="G79" s="108"/>
       <c r="H79" s="108"/>
       <c r="I79" s="108"/>
       <c r="J79" s="108"/>
       <c r="K79" s="108"/>
       <c r="L79" s="108"/>
       <c r="M79" s="108"/>
       <c r="N79" s="108"/>
       <c r="O79" s="108"/>
       <c r="P79" s="109"/>
     </row>
     <row r="80" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="105"/>
-      <c r="B80" s="110" t="s">
+      <c r="A80" s="111"/>
+      <c r="B80" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="111"/>
-[...12 lines deleted...]
-      <c r="P80" s="112"/>
+      <c r="C80" s="105"/>
+      <c r="D80" s="105"/>
+      <c r="E80" s="105"/>
+      <c r="F80" s="105"/>
+      <c r="G80" s="105"/>
+      <c r="H80" s="105"/>
+      <c r="I80" s="105"/>
+      <c r="J80" s="105"/>
+      <c r="K80" s="105"/>
+      <c r="L80" s="105"/>
+      <c r="M80" s="105"/>
+      <c r="N80" s="105"/>
+      <c r="O80" s="105"/>
+      <c r="P80" s="106"/>
     </row>
     <row r="81" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="105"/>
-      <c r="B81" s="89" t="s">
+      <c r="A81" s="111"/>
+      <c r="B81" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="90"/>
-[...1 lines deleted...]
-      <c r="E81" s="89" t="s">
+      <c r="C81" s="85"/>
+      <c r="D81" s="86"/>
+      <c r="E81" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F81" s="90"/>
-[...1 lines deleted...]
-      <c r="H81" s="89" t="s">
+      <c r="F81" s="85"/>
+      <c r="G81" s="86"/>
+      <c r="H81" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I81" s="90"/>
-[...1 lines deleted...]
-      <c r="K81" s="89" t="s">
+      <c r="I81" s="85"/>
+      <c r="J81" s="86"/>
+      <c r="K81" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L81" s="90"/>
-[...5 lines deleted...]
-      <c r="P81" s="91"/>
+      <c r="L81" s="85"/>
+      <c r="M81" s="86"/>
+      <c r="N81" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O81" s="85"/>
+      <c r="P81" s="86"/>
     </row>
     <row r="82" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="106"/>
+      <c r="A82" s="112"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -22606,121 +23359,121 @@
       <c r="D88" s="55"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="55"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="55"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="55"/>
       <c r="N88" s="54">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="O88" s="49">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="P88" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="104" t="s">
+      <c r="A90" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C90" s="108"/>
       <c r="D90" s="108"/>
       <c r="E90" s="108"/>
       <c r="F90" s="108"/>
       <c r="G90" s="108"/>
       <c r="H90" s="108"/>
       <c r="I90" s="108"/>
       <c r="J90" s="108"/>
       <c r="K90" s="108"/>
       <c r="L90" s="108"/>
       <c r="M90" s="108"/>
       <c r="N90" s="108"/>
       <c r="O90" s="108"/>
       <c r="P90" s="109"/>
     </row>
     <row r="91" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="105"/>
-      <c r="B91" s="110" t="s">
+      <c r="A91" s="111"/>
+      <c r="B91" s="104" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="111"/>
-[...12 lines deleted...]
-      <c r="P91" s="112"/>
+      <c r="C91" s="105"/>
+      <c r="D91" s="105"/>
+      <c r="E91" s="105"/>
+      <c r="F91" s="105"/>
+      <c r="G91" s="105"/>
+      <c r="H91" s="105"/>
+      <c r="I91" s="105"/>
+      <c r="J91" s="105"/>
+      <c r="K91" s="105"/>
+      <c r="L91" s="105"/>
+      <c r="M91" s="105"/>
+      <c r="N91" s="105"/>
+      <c r="O91" s="105"/>
+      <c r="P91" s="106"/>
     </row>
     <row r="92" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="105"/>
-      <c r="B92" s="89" t="s">
+      <c r="A92" s="111"/>
+      <c r="B92" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="90"/>
-[...1 lines deleted...]
-      <c r="E92" s="89" t="s">
+      <c r="C92" s="85"/>
+      <c r="D92" s="86"/>
+      <c r="E92" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F92" s="90"/>
-[...1 lines deleted...]
-      <c r="H92" s="89" t="s">
+      <c r="F92" s="85"/>
+      <c r="G92" s="86"/>
+      <c r="H92" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I92" s="90"/>
-[...1 lines deleted...]
-      <c r="K92" s="89" t="s">
+      <c r="I92" s="85"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L92" s="90"/>
-[...5 lines deleted...]
-      <c r="P92" s="91"/>
+      <c r="L92" s="85"/>
+      <c r="M92" s="86"/>
+      <c r="N92" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O92" s="85"/>
+      <c r="P92" s="86"/>
     </row>
     <row r="93" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="106"/>
+      <c r="A93" s="112"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -22899,121 +23652,121 @@
       <c r="D99" s="55"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="55"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="55"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="55"/>
       <c r="N99" s="54">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="O99" s="49">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="P99" s="56">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="104" t="s">
+      <c r="A101" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C101" s="108"/>
       <c r="D101" s="108"/>
       <c r="E101" s="108"/>
       <c r="F101" s="108"/>
       <c r="G101" s="108"/>
       <c r="H101" s="108"/>
       <c r="I101" s="108"/>
       <c r="J101" s="108"/>
       <c r="K101" s="108"/>
       <c r="L101" s="108"/>
       <c r="M101" s="108"/>
       <c r="N101" s="108"/>
       <c r="O101" s="108"/>
       <c r="P101" s="109"/>
     </row>
     <row r="102" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="105"/>
-      <c r="B102" s="110" t="s">
+      <c r="A102" s="111"/>
+      <c r="B102" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="111"/>
-[...12 lines deleted...]
-      <c r="P102" s="112"/>
+      <c r="C102" s="105"/>
+      <c r="D102" s="105"/>
+      <c r="E102" s="105"/>
+      <c r="F102" s="105"/>
+      <c r="G102" s="105"/>
+      <c r="H102" s="105"/>
+      <c r="I102" s="105"/>
+      <c r="J102" s="105"/>
+      <c r="K102" s="105"/>
+      <c r="L102" s="105"/>
+      <c r="M102" s="105"/>
+      <c r="N102" s="105"/>
+      <c r="O102" s="105"/>
+      <c r="P102" s="106"/>
     </row>
     <row r="103" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="105"/>
-      <c r="B103" s="89" t="s">
+      <c r="A103" s="111"/>
+      <c r="B103" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C103" s="90"/>
-[...1 lines deleted...]
-      <c r="E103" s="89" t="s">
+      <c r="C103" s="85"/>
+      <c r="D103" s="86"/>
+      <c r="E103" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F103" s="90"/>
-[...1 lines deleted...]
-      <c r="H103" s="89" t="s">
+      <c r="F103" s="85"/>
+      <c r="G103" s="86"/>
+      <c r="H103" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I103" s="90"/>
-[...1 lines deleted...]
-      <c r="K103" s="89" t="s">
+      <c r="I103" s="85"/>
+      <c r="J103" s="86"/>
+      <c r="K103" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L103" s="90"/>
-[...5 lines deleted...]
-      <c r="P103" s="91"/>
+      <c r="L103" s="85"/>
+      <c r="M103" s="86"/>
+      <c r="N103" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O103" s="85"/>
+      <c r="P103" s="86"/>
     </row>
     <row r="104" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="106"/>
+      <c r="A104" s="112"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -23192,121 +23945,121 @@
       <c r="D110" s="55"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="55"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="55"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="55"/>
       <c r="N110" s="54">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O110" s="49">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="P110" s="56">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="104" t="s">
+      <c r="A112" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C112" s="108"/>
       <c r="D112" s="108"/>
       <c r="E112" s="108"/>
       <c r="F112" s="108"/>
       <c r="G112" s="108"/>
       <c r="H112" s="108"/>
       <c r="I112" s="108"/>
       <c r="J112" s="108"/>
       <c r="K112" s="108"/>
       <c r="L112" s="108"/>
       <c r="M112" s="108"/>
       <c r="N112" s="108"/>
       <c r="O112" s="108"/>
       <c r="P112" s="109"/>
     </row>
     <row r="113" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="105"/>
-      <c r="B113" s="110" t="s">
+      <c r="A113" s="111"/>
+      <c r="B113" s="104" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="111"/>
-[...12 lines deleted...]
-      <c r="P113" s="112"/>
+      <c r="C113" s="105"/>
+      <c r="D113" s="105"/>
+      <c r="E113" s="105"/>
+      <c r="F113" s="105"/>
+      <c r="G113" s="105"/>
+      <c r="H113" s="105"/>
+      <c r="I113" s="105"/>
+      <c r="J113" s="105"/>
+      <c r="K113" s="105"/>
+      <c r="L113" s="105"/>
+      <c r="M113" s="105"/>
+      <c r="N113" s="105"/>
+      <c r="O113" s="105"/>
+      <c r="P113" s="106"/>
     </row>
     <row r="114" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="105"/>
-      <c r="B114" s="89" t="s">
+      <c r="A114" s="111"/>
+      <c r="B114" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="90"/>
-[...1 lines deleted...]
-      <c r="E114" s="89" t="s">
+      <c r="C114" s="85"/>
+      <c r="D114" s="86"/>
+      <c r="E114" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F114" s="90"/>
-[...1 lines deleted...]
-      <c r="H114" s="89" t="s">
+      <c r="F114" s="85"/>
+      <c r="G114" s="86"/>
+      <c r="H114" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I114" s="90"/>
-[...1 lines deleted...]
-      <c r="K114" s="89" t="s">
+      <c r="I114" s="85"/>
+      <c r="J114" s="86"/>
+      <c r="K114" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L114" s="90"/>
-[...5 lines deleted...]
-      <c r="P114" s="91"/>
+      <c r="L114" s="85"/>
+      <c r="M114" s="86"/>
+      <c r="N114" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O114" s="85"/>
+      <c r="P114" s="86"/>
     </row>
     <row r="115" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="106"/>
+      <c r="A115" s="112"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -23485,121 +24238,121 @@
       <c r="D121" s="55"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="55"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="55"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="55"/>
       <c r="N121" s="54">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="O121" s="49">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P121" s="56">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="104" t="s">
+      <c r="A123" s="110" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C123" s="108"/>
       <c r="D123" s="108"/>
       <c r="E123" s="108"/>
       <c r="F123" s="108"/>
       <c r="G123" s="108"/>
       <c r="H123" s="108"/>
       <c r="I123" s="108"/>
       <c r="J123" s="108"/>
       <c r="K123" s="108"/>
       <c r="L123" s="108"/>
       <c r="M123" s="108"/>
       <c r="N123" s="108"/>
       <c r="O123" s="108"/>
       <c r="P123" s="109"/>
     </row>
     <row r="124" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="105"/>
-      <c r="B124" s="110" t="s">
+      <c r="A124" s="111"/>
+      <c r="B124" s="104" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="111"/>
-[...12 lines deleted...]
-      <c r="P124" s="112"/>
+      <c r="C124" s="105"/>
+      <c r="D124" s="105"/>
+      <c r="E124" s="105"/>
+      <c r="F124" s="105"/>
+      <c r="G124" s="105"/>
+      <c r="H124" s="105"/>
+      <c r="I124" s="105"/>
+      <c r="J124" s="105"/>
+      <c r="K124" s="105"/>
+      <c r="L124" s="105"/>
+      <c r="M124" s="105"/>
+      <c r="N124" s="105"/>
+      <c r="O124" s="105"/>
+      <c r="P124" s="106"/>
     </row>
     <row r="125" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="105"/>
-      <c r="B125" s="89" t="s">
+      <c r="A125" s="111"/>
+      <c r="B125" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C125" s="90"/>
-[...1 lines deleted...]
-      <c r="E125" s="89" t="s">
+      <c r="C125" s="85"/>
+      <c r="D125" s="86"/>
+      <c r="E125" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="F125" s="90"/>
-[...1 lines deleted...]
-      <c r="H125" s="89" t="s">
+      <c r="F125" s="85"/>
+      <c r="G125" s="86"/>
+      <c r="H125" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="I125" s="90"/>
-[...1 lines deleted...]
-      <c r="K125" s="89" t="s">
+      <c r="I125" s="85"/>
+      <c r="J125" s="86"/>
+      <c r="K125" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="L125" s="90"/>
-[...5 lines deleted...]
-      <c r="P125" s="91"/>
+      <c r="L125" s="85"/>
+      <c r="M125" s="86"/>
+      <c r="N125" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="O125" s="85"/>
+      <c r="P125" s="86"/>
     </row>
     <row r="126" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="106"/>
+      <c r="A126" s="112"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -23777,121 +24530,121 @@
       <c r="C132" s="49"/>
       <c r="D132" s="55"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="55"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="55"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="55"/>
       <c r="N132" s="54">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="O132" s="49">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="P132" s="56">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A134" s="100" t="s">
+      <c r="A134" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="101" t="s">
+      <c r="B134" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="101"/>
-[...12 lines deleted...]
-      <c r="P134" s="101"/>
+      <c r="C134" s="100"/>
+      <c r="D134" s="100"/>
+      <c r="E134" s="100"/>
+      <c r="F134" s="100"/>
+      <c r="G134" s="100"/>
+      <c r="H134" s="100"/>
+      <c r="I134" s="100"/>
+      <c r="J134" s="100"/>
+      <c r="K134" s="100"/>
+      <c r="L134" s="100"/>
+      <c r="M134" s="100"/>
+      <c r="N134" s="100"/>
+      <c r="O134" s="100"/>
+      <c r="P134" s="100"/>
     </row>
     <row r="135" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="100"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="102"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...12 lines deleted...]
-      <c r="P135" s="98"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
     </row>
     <row r="136" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="100"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="102"/>
+      <c r="B136" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="90"/>
+      <c r="E136" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="90"/>
+      <c r="H136" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="90"/>
+      <c r="K136" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="L136" s="87"/>
-[...5 lines deleted...]
-      <c r="P136" s="88"/>
+      <c r="L136" s="93"/>
+      <c r="M136" s="90"/>
+      <c r="N136" s="89" t="s">
+        <v>12</v>
+      </c>
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="100"/>
+      <c r="A137" s="102"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -23900,447 +24653,447 @@
       <c r="K137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="67" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>5262</v>
+        <v>6098</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>5488</v>
+        <v>6436</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="37"/>
-        <v>10750</v>
+        <v>12534</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="37"/>
-        <v>3312</v>
+        <v>3909</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>2361</v>
+        <v>2823</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="37"/>
-        <v>5673</v>
+        <v>6732</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="37"/>
-        <v>353</v>
+        <v>435</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>258</v>
+        <v>308</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="37"/>
-        <v>611</v>
+        <v>743</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="37"/>
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="37"/>
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="37"/>
-        <v>8959</v>
+        <v>10475</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>8120</v>
+        <v>9585</v>
       </c>
       <c r="P138" s="43">
         <f t="shared" si="37"/>
-        <v>17079</v>
+        <v>20060</v>
       </c>
       <c r="Q138" s="83"/>
       <c r="R138" s="83"/>
       <c r="S138" s="83"/>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>1581</v>
+        <v>1805</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>2440</v>
+        <v>2736</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="38"/>
-        <v>4021</v>
+        <v>4541</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" si="38"/>
-        <v>928</v>
+        <v>1106</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>682</v>
+        <v>865</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="38"/>
-        <v>1610</v>
+        <v>1971</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="38"/>
-        <v>159</v>
+        <v>201</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="38"/>
-        <v>299</v>
+        <v>370</v>
       </c>
       <c r="K139" s="41">
         <f t="shared" si="38"/>
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="M139" s="42">
         <f t="shared" si="38"/>
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="38"/>
-        <v>2694</v>
+        <v>3141</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>3288</v>
+        <v>3807</v>
       </c>
       <c r="P139" s="43">
         <f t="shared" si="38"/>
-        <v>5982</v>
+        <v>6948</v>
       </c>
       <c r="Q139" s="83"/>
       <c r="R139" s="83"/>
       <c r="S139" s="83"/>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>1089</v>
+        <v>1263</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="39"/>
-        <v>1823</v>
+        <v>2083</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="39"/>
-        <v>2912</v>
+        <v>3346</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" si="39"/>
-        <v>801</v>
+        <v>965</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>667</v>
+        <v>830</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="39"/>
-        <v>1468</v>
+        <v>1795</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="39"/>
-        <v>392</v>
+        <v>472</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>363</v>
+        <v>445</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="39"/>
-        <v>755</v>
+        <v>917</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="39"/>
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="39"/>
-        <v>254</v>
+        <v>323</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="39"/>
-        <v>2414</v>
+        <v>2875</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>2975</v>
+        <v>3506</v>
       </c>
       <c r="P140" s="43">
         <f t="shared" si="39"/>
-        <v>5389</v>
+        <v>6381</v>
       </c>
       <c r="Q140" s="83"/>
       <c r="R140" s="83"/>
       <c r="S140" s="83"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>1501</v>
+        <v>1730</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="40"/>
-        <v>1940</v>
+        <v>2205</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="40"/>
-        <v>3441</v>
+        <v>3935</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" si="40"/>
-        <v>815</v>
+        <v>974</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>717</v>
+        <v>865</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="40"/>
-        <v>1532</v>
+        <v>1839</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="40"/>
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="40"/>
-        <v>232</v>
+        <v>275</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="40"/>
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="40"/>
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="40"/>
-        <v>2461</v>
+        <v>2875</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>2783</v>
+        <v>3222</v>
       </c>
       <c r="P141" s="43">
         <f t="shared" si="40"/>
-        <v>5244</v>
+        <v>6097</v>
       </c>
       <c r="Q141" s="83"/>
       <c r="R141" s="83"/>
       <c r="S141" s="83"/>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>1412</v>
+        <v>1611</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="41"/>
-        <v>2029</v>
+        <v>2317</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="41"/>
-        <v>3441</v>
+        <v>3928</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" si="41"/>
-        <v>748</v>
+        <v>881</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="41"/>
-        <v>589</v>
+        <v>752</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="41"/>
-        <v>1337</v>
+        <v>1633</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="41"/>
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="41"/>
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="41"/>
-        <v>186</v>
+        <v>228</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="41"/>
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="41"/>
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="41"/>
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="41"/>
-        <v>2268</v>
+        <v>2627</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="41"/>
-        <v>2720</v>
+        <v>3190</v>
       </c>
       <c r="P142" s="47">
         <f t="shared" si="41"/>
-        <v>4988</v>
+        <v>5817</v>
       </c>
       <c r="Q142" s="83"/>
       <c r="R142" s="83"/>
       <c r="S142" s="83"/>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>10845</v>
+        <v>12507</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="42"/>
-        <v>13720</v>
+        <v>15777</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="42"/>
-        <v>24565</v>
+        <v>28284</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" si="42"/>
-        <v>6604</v>
+        <v>7835</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="42"/>
-        <v>5016</v>
+        <v>6135</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="42"/>
-        <v>11620</v>
+        <v>13970</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="42"/>
-        <v>1123</v>
+        <v>1371</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="42"/>
-        <v>960</v>
+        <v>1162</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="42"/>
-        <v>2083</v>
+        <v>2533</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="42"/>
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="42"/>
-        <v>190</v>
+        <v>236</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="42"/>
-        <v>414</v>
+        <v>516</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="42"/>
-        <v>18796</v>
+        <v>21993</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="42"/>
-        <v>19886</v>
+        <v>23310</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="42"/>
-        <v>38682</v>
+        <v>45303</v>
       </c>
     </row>
     <row r="145" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
     </row>
     <row r="146" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
       <c r="D146" s="60"/>
       <c r="E146" s="60"/>
       <c r="F146" s="60"/>
       <c r="G146" s="60"/>
       <c r="H146" s="60"/>
       <c r="I146" s="60"/>
@@ -24385,280 +25138,280 @@
       <c r="F149" s="60"/>
       <c r="G149" s="60"/>
       <c r="H149" s="60"/>
       <c r="I149" s="60"/>
       <c r="J149" s="60"/>
       <c r="K149" s="60"/>
       <c r="L149" s="60"/>
       <c r="M149" s="60"/>
     </row>
     <row r="150" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B150" s="61"/>
       <c r="C150" s="61"/>
       <c r="D150" s="61"/>
       <c r="E150" s="61"/>
       <c r="F150" s="61"/>
       <c r="G150" s="61"/>
       <c r="H150" s="61"/>
       <c r="I150" s="61"/>
       <c r="J150" s="61"/>
       <c r="K150" s="61"/>
       <c r="L150" s="61"/>
       <c r="M150" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="104">
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:P46"/>
+    <mergeCell ref="B47:P47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:P35"/>
+    <mergeCell ref="B36:P36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:P68"/>
+    <mergeCell ref="B69:P69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:P13"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:P57"/>
+    <mergeCell ref="B58:P58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:P90"/>
+    <mergeCell ref="B91:P91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:P79"/>
+    <mergeCell ref="B80:P80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:P134"/>
+    <mergeCell ref="B135:P135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:P112"/>
+    <mergeCell ref="B113:P113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
     <mergeCell ref="B25:P25"/>
     <mergeCell ref="B24:P24"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="E125:G125"/>
     <mergeCell ref="B125:D125"/>
     <mergeCell ref="B124:P124"/>
     <mergeCell ref="B123:P123"/>
     <mergeCell ref="A123:A126"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A101:A104"/>
     <mergeCell ref="B101:P101"/>
     <mergeCell ref="B102:P102"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="E103:G103"/>
     <mergeCell ref="H103:J103"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="N103:P103"/>
-    <mergeCell ref="A134:A137"/>
-[...78 lines deleted...]
-    <mergeCell ref="N37:P37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S159"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="V11" sqref="V11"/>
+      <selection activeCell="W66" sqref="W66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="96"/>
-[...15 lines deleted...]
-      <c r="S2" s="97"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="96"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="95"/>
-[...19 lines deleted...]
-      <c r="S3" s="103"/>
+      <c r="A3" s="99"/>
+      <c r="B3" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="98"/>
     </row>
     <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="85"/>
-      <c r="B4" s="86" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="87"/>
-[...1 lines deleted...]
-      <c r="E4" s="86" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="87"/>
-[...1 lines deleted...]
-      <c r="H4" s="86" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="87"/>
-[...1 lines deleted...]
-      <c r="K4" s="86" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="87"/>
-[...1 lines deleted...]
-      <c r="N4" s="86" t="s">
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="87"/>
-[...1 lines deleted...]
-      <c r="Q4" s="86" t="s">
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R4" s="87"/>
-      <c r="S4" s="88"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="85"/>
+      <c r="A5" s="92"/>
       <c r="B5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -25026,132 +25779,132 @@
       </c>
       <c r="M11" s="79">
         <v>4</v>
       </c>
       <c r="N11" s="77">
         <v>18</v>
       </c>
       <c r="O11" s="78">
         <v>0</v>
       </c>
       <c r="P11" s="79">
         <v>18</v>
       </c>
       <c r="Q11" s="77">
         <v>403</v>
       </c>
       <c r="R11" s="78">
         <v>349</v>
       </c>
       <c r="S11" s="79">
         <v>752</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="84" t="s">
+      <c r="A13" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="96" t="s">
+      <c r="B13" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="96"/>
-[...15 lines deleted...]
-      <c r="S13" s="97"/>
+      <c r="C13" s="95"/>
+      <c r="D13" s="95"/>
+      <c r="E13" s="95"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="95"/>
+      <c r="H13" s="95"/>
+      <c r="I13" s="95"/>
+      <c r="J13" s="95"/>
+      <c r="K13" s="95"/>
+      <c r="L13" s="95"/>
+      <c r="M13" s="95"/>
+      <c r="N13" s="95"/>
+      <c r="O13" s="95"/>
+      <c r="P13" s="95"/>
+      <c r="Q13" s="95"/>
+      <c r="R13" s="95"/>
+      <c r="S13" s="96"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="95"/>
-      <c r="B14" s="98" t="s">
+      <c r="A14" s="99"/>
+      <c r="B14" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="98"/>
-[...15 lines deleted...]
-      <c r="S14" s="99"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="103"/>
     </row>
     <row r="15" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="95"/>
-      <c r="B15" s="86" t="s">
+      <c r="A15" s="99"/>
+      <c r="B15" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="87"/>
-[...1 lines deleted...]
-      <c r="E15" s="86" t="s">
+      <c r="C15" s="93"/>
+      <c r="D15" s="94"/>
+      <c r="E15" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="87"/>
-[...1 lines deleted...]
-      <c r="H15" s="86" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="87"/>
-[...1 lines deleted...]
-      <c r="K15" s="86" t="s">
+      <c r="I15" s="93"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L15" s="87"/>
-[...1 lines deleted...]
-      <c r="N15" s="86" t="s">
+      <c r="L15" s="93"/>
+      <c r="M15" s="94"/>
+      <c r="N15" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O15" s="87"/>
-[...1 lines deleted...]
-      <c r="Q15" s="86" t="s">
+      <c r="O15" s="93"/>
+      <c r="P15" s="94"/>
+      <c r="Q15" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R15" s="87"/>
-      <c r="S15" s="88"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="94"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="95"/>
+      <c r="A16" s="99"/>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -25519,132 +26272,132 @@
       </c>
       <c r="M22" s="26">
         <v>3</v>
       </c>
       <c r="N22" s="24">
         <v>14</v>
       </c>
       <c r="O22" s="25">
         <v>0</v>
       </c>
       <c r="P22" s="26">
         <v>14</v>
       </c>
       <c r="Q22" s="24">
         <v>358</v>
       </c>
       <c r="R22" s="25">
         <v>343</v>
       </c>
       <c r="S22" s="26">
         <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="84" t="s">
+      <c r="A24" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="96" t="s">
+      <c r="B24" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="96"/>
-[...15 lines deleted...]
-      <c r="S24" s="97"/>
+      <c r="C24" s="95"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="95"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="95"/>
+      <c r="I24" s="95"/>
+      <c r="J24" s="95"/>
+      <c r="K24" s="95"/>
+      <c r="L24" s="95"/>
+      <c r="M24" s="95"/>
+      <c r="N24" s="95"/>
+      <c r="O24" s="95"/>
+      <c r="P24" s="95"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="95"/>
-      <c r="B25" s="98" t="s">
+      <c r="A25" s="99"/>
+      <c r="B25" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="98"/>
-[...15 lines deleted...]
-      <c r="S25" s="99"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="103"/>
     </row>
     <row r="26" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="95"/>
-      <c r="B26" s="86" t="s">
+      <c r="A26" s="99"/>
+      <c r="B26" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C26" s="87"/>
-[...1 lines deleted...]
-      <c r="E26" s="86" t="s">
+      <c r="C26" s="93"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="87"/>
-[...1 lines deleted...]
-      <c r="H26" s="86" t="s">
+      <c r="F26" s="93"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I26" s="87"/>
-[...1 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="I26" s="93"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="86" t="s">
+      <c r="L26" s="93"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O26" s="87"/>
-[...1 lines deleted...]
-      <c r="Q26" s="86" t="s">
+      <c r="O26" s="93"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="87"/>
-      <c r="S26" s="88"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="94"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="95"/>
+      <c r="A27" s="99"/>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="8" t="s">
@@ -26012,132 +26765,132 @@
       </c>
       <c r="M33" s="56">
         <v>2</v>
       </c>
       <c r="N33" s="54">
         <v>19</v>
       </c>
       <c r="O33" s="49">
         <v>1</v>
       </c>
       <c r="P33" s="56">
         <v>20</v>
       </c>
       <c r="Q33" s="54">
         <v>462</v>
       </c>
       <c r="R33" s="49">
         <v>544</v>
       </c>
       <c r="S33" s="56">
         <v>1006</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="84" t="s">
+      <c r="A35" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="96" t="s">
+      <c r="B35" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="96"/>
-[...15 lines deleted...]
-      <c r="S35" s="97"/>
+      <c r="C35" s="95"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="95"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="95"/>
+      <c r="K35" s="95"/>
+      <c r="L35" s="95"/>
+      <c r="M35" s="95"/>
+      <c r="N35" s="95"/>
+      <c r="O35" s="95"/>
+      <c r="P35" s="95"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="96"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="95"/>
-      <c r="B36" s="98" t="s">
+      <c r="A36" s="99"/>
+      <c r="B36" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="98"/>
-[...15 lines deleted...]
-      <c r="S36" s="99"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="101"/>
+      <c r="R36" s="101"/>
+      <c r="S36" s="103"/>
     </row>
     <row r="37" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="95"/>
-      <c r="B37" s="86" t="s">
+      <c r="A37" s="99"/>
+      <c r="B37" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="87"/>
-[...1 lines deleted...]
-      <c r="E37" s="86" t="s">
+      <c r="C37" s="93"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="87"/>
-[...1 lines deleted...]
-      <c r="H37" s="86" t="s">
+      <c r="F37" s="93"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I37" s="87"/>
-[...1 lines deleted...]
-      <c r="K37" s="86" t="s">
+      <c r="I37" s="93"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="87"/>
-[...1 lines deleted...]
-      <c r="N37" s="86" t="s">
+      <c r="L37" s="93"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="87"/>
-[...1 lines deleted...]
-      <c r="Q37" s="86" t="s">
+      <c r="O37" s="93"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R37" s="87"/>
-      <c r="S37" s="88"/>
+      <c r="R37" s="93"/>
+      <c r="S37" s="94"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A38" s="95"/>
+      <c r="A38" s="99"/>
       <c r="B38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -26505,132 +27258,132 @@
       </c>
       <c r="M44" s="26">
         <v>8</v>
       </c>
       <c r="N44" s="24">
         <v>12</v>
       </c>
       <c r="O44" s="25">
         <v>0</v>
       </c>
       <c r="P44" s="26">
         <v>12</v>
       </c>
       <c r="Q44" s="24">
         <v>446</v>
       </c>
       <c r="R44" s="25">
         <v>539</v>
       </c>
       <c r="S44" s="26">
         <v>985</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="84" t="s">
+      <c r="A46" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="96" t="s">
+      <c r="B46" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="96"/>
-[...15 lines deleted...]
-      <c r="S46" s="97"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="95"/>
+      <c r="E46" s="95"/>
+      <c r="F46" s="95"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
+      <c r="N46" s="95"/>
+      <c r="O46" s="95"/>
+      <c r="P46" s="95"/>
+      <c r="Q46" s="95"/>
+      <c r="R46" s="95"/>
+      <c r="S46" s="96"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="95"/>
-      <c r="B47" s="98" t="s">
+      <c r="A47" s="99"/>
+      <c r="B47" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="98"/>
-[...15 lines deleted...]
-      <c r="S47" s="99"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="101"/>
+      <c r="F47" s="101"/>
+      <c r="G47" s="101"/>
+      <c r="H47" s="101"/>
+      <c r="I47" s="101"/>
+      <c r="J47" s="101"/>
+      <c r="K47" s="101"/>
+      <c r="L47" s="101"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="101"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="101"/>
+      <c r="Q47" s="101"/>
+      <c r="R47" s="101"/>
+      <c r="S47" s="103"/>
     </row>
     <row r="48" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="95"/>
-      <c r="B48" s="86" t="s">
+      <c r="A48" s="99"/>
+      <c r="B48" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="87"/>
-[...1 lines deleted...]
-      <c r="E48" s="86" t="s">
+      <c r="C48" s="93"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F48" s="87"/>
-[...1 lines deleted...]
-      <c r="H48" s="86" t="s">
+      <c r="F48" s="93"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I48" s="87"/>
-[...1 lines deleted...]
-      <c r="K48" s="86" t="s">
+      <c r="I48" s="93"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L48" s="87"/>
-[...1 lines deleted...]
-      <c r="N48" s="86" t="s">
+      <c r="L48" s="93"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O48" s="87"/>
-[...1 lines deleted...]
-      <c r="Q48" s="86" t="s">
+      <c r="O48" s="93"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R48" s="87"/>
-      <c r="S48" s="88"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="94"/>
     </row>
     <row r="49" spans="1:19" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="95"/>
+      <c r="A49" s="99"/>
       <c r="B49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
@@ -26996,134 +27749,134 @@
       <c r="L55" s="49">
         <v>7</v>
       </c>
       <c r="M55" s="56">
         <v>7</v>
       </c>
       <c r="N55" s="54">
         <v>10</v>
       </c>
       <c r="O55" s="49">
         <v>1</v>
       </c>
       <c r="P55" s="56">
         <v>11</v>
       </c>
       <c r="Q55" s="54">
         <v>457</v>
       </c>
       <c r="R55" s="49">
         <v>423</v>
       </c>
       <c r="S55" s="56">
         <v>880</v>
       </c>
     </row>
-    <row r="56" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A57" s="84" t="s">
+    <row r="56" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="57" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="96" t="s">
+      <c r="B57" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="96"/>
-[...19 lines deleted...]
-      <c r="B58" s="98" t="s">
+      <c r="C57" s="95"/>
+      <c r="D57" s="95"/>
+      <c r="E57" s="95"/>
+      <c r="F57" s="95"/>
+      <c r="G57" s="95"/>
+      <c r="H57" s="95"/>
+      <c r="I57" s="95"/>
+      <c r="J57" s="95"/>
+      <c r="K57" s="95"/>
+      <c r="L57" s="95"/>
+      <c r="M57" s="95"/>
+      <c r="N57" s="95"/>
+      <c r="O57" s="95"/>
+      <c r="P57" s="95"/>
+      <c r="Q57" s="95"/>
+      <c r="R57" s="95"/>
+      <c r="S57" s="96"/>
+    </row>
+    <row r="58" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="99"/>
+      <c r="B58" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="98"/>
-[...19 lines deleted...]
-      <c r="B59" s="86" t="s">
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
+      <c r="Q58" s="101"/>
+      <c r="R58" s="101"/>
+      <c r="S58" s="103"/>
+    </row>
+    <row r="59" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="99"/>
+      <c r="B59" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="87"/>
-[...1 lines deleted...]
-      <c r="E59" s="86" t="s">
+      <c r="C59" s="93"/>
+      <c r="D59" s="94"/>
+      <c r="E59" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="87"/>
-[...1 lines deleted...]
-      <c r="H59" s="86" t="s">
+      <c r="F59" s="93"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="87"/>
-[...1 lines deleted...]
-      <c r="K59" s="86" t="s">
+      <c r="I59" s="93"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L59" s="87"/>
-[...1 lines deleted...]
-      <c r="N59" s="86" t="s">
+      <c r="L59" s="93"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O59" s="87"/>
-[...1 lines deleted...]
-      <c r="Q59" s="86" t="s">
+      <c r="O59" s="93"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R59" s="87"/>
-[...3 lines deleted...]
-      <c r="A60" s="95"/>
+      <c r="R59" s="93"/>
+      <c r="S59" s="94"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A60" s="99"/>
       <c r="B60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="8" t="s">
@@ -27135,292 +27888,508 @@
       <c r="L60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="N60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="P60" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Q60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="S60" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B61" s="9"/>
-[...18 lines deleted...]
-    <row r="62" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="9">
+        <v>83</v>
+      </c>
+      <c r="C61" s="1">
+        <v>55</v>
+      </c>
+      <c r="D61" s="12">
+        <v>138</v>
+      </c>
+      <c r="E61" s="9">
+        <v>196</v>
+      </c>
+      <c r="F61" s="1">
+        <v>199</v>
+      </c>
+      <c r="G61" s="12">
+        <v>395</v>
+      </c>
+      <c r="H61" s="9">
+        <v>119</v>
+      </c>
+      <c r="I61" s="1">
+        <v>110</v>
+      </c>
+      <c r="J61" s="12">
+        <v>229</v>
+      </c>
+      <c r="K61" s="9">
+        <v>0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1</v>
+      </c>
+      <c r="M61" s="12">
+        <v>1</v>
+      </c>
+      <c r="N61" s="9">
+        <v>2</v>
+      </c>
+      <c r="O61" s="1">
+        <v>0</v>
+      </c>
+      <c r="P61" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>156</v>
+      </c>
+      <c r="R61" s="1">
+        <v>139</v>
+      </c>
+      <c r="S61" s="12">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="9"/>
-[...18 lines deleted...]
-    <row r="63" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="9">
+        <v>45</v>
+      </c>
+      <c r="C62" s="1">
+        <v>40</v>
+      </c>
+      <c r="D62" s="12">
+        <v>85</v>
+      </c>
+      <c r="E62" s="9">
+        <v>86</v>
+      </c>
+      <c r="F62" s="1">
+        <v>54</v>
+      </c>
+      <c r="G62" s="12">
+        <v>140</v>
+      </c>
+      <c r="H62" s="9">
+        <v>51</v>
+      </c>
+      <c r="I62" s="1">
+        <v>76</v>
+      </c>
+      <c r="J62" s="12">
+        <v>127</v>
+      </c>
+      <c r="K62" s="9">
+        <v>0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3</v>
+      </c>
+      <c r="M62" s="12">
+        <v>3</v>
+      </c>
+      <c r="N62" s="9">
+        <v>3</v>
+      </c>
+      <c r="O62" s="1">
+        <v>0</v>
+      </c>
+      <c r="P62" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>59</v>
+      </c>
+      <c r="R62" s="1">
+        <v>79</v>
+      </c>
+      <c r="S62" s="12">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B63" s="9"/>
-[...18 lines deleted...]
-    <row r="64" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="9">
+        <v>123</v>
+      </c>
+      <c r="C63" s="1">
+        <v>108</v>
+      </c>
+      <c r="D63" s="12">
+        <v>231</v>
+      </c>
+      <c r="E63" s="9">
+        <v>46</v>
+      </c>
+      <c r="F63" s="1">
+        <v>67</v>
+      </c>
+      <c r="G63" s="12">
+        <v>113</v>
+      </c>
+      <c r="H63" s="9">
+        <v>100</v>
+      </c>
+      <c r="I63" s="1">
+        <v>97</v>
+      </c>
+      <c r="J63" s="12">
+        <v>197</v>
+      </c>
+      <c r="K63" s="9">
+        <v>0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>0</v>
+      </c>
+      <c r="M63" s="12">
+        <v>0</v>
+      </c>
+      <c r="N63" s="9">
+        <v>2</v>
+      </c>
+      <c r="O63" s="1">
+        <v>0</v>
+      </c>
+      <c r="P63" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>88</v>
+      </c>
+      <c r="R63" s="1">
+        <v>86</v>
+      </c>
+      <c r="S63" s="12">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B64" s="9"/>
-[...18 lines deleted...]
-    <row r="65" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="9">
+        <v>26</v>
+      </c>
+      <c r="C64" s="1">
+        <v>26</v>
+      </c>
+      <c r="D64" s="12">
+        <v>52</v>
+      </c>
+      <c r="E64" s="9">
+        <v>52</v>
+      </c>
+      <c r="F64" s="1">
+        <v>41</v>
+      </c>
+      <c r="G64" s="12">
+        <v>93</v>
+      </c>
+      <c r="H64" s="9">
+        <v>48</v>
+      </c>
+      <c r="I64" s="1">
+        <v>50</v>
+      </c>
+      <c r="J64" s="12">
+        <v>98</v>
+      </c>
+      <c r="K64" s="9">
+        <v>0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>0</v>
+      </c>
+      <c r="M64" s="12">
+        <v>0</v>
+      </c>
+      <c r="N64" s="9">
+        <v>2</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0</v>
+      </c>
+      <c r="P64" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="9">
+        <v>54</v>
+      </c>
+      <c r="R64" s="1">
+        <v>60</v>
+      </c>
+      <c r="S64" s="12">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="51"/>
-[...18 lines deleted...]
-    <row r="66" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="51">
+        <v>27</v>
+      </c>
+      <c r="C65" s="45">
+        <v>19</v>
+      </c>
+      <c r="D65" s="53">
+        <v>46</v>
+      </c>
+      <c r="E65" s="51">
+        <v>48</v>
+      </c>
+      <c r="F65" s="45">
+        <v>48</v>
+      </c>
+      <c r="G65" s="53">
+        <v>96</v>
+      </c>
+      <c r="H65" s="51">
+        <v>28</v>
+      </c>
+      <c r="I65" s="45">
+        <v>61</v>
+      </c>
+      <c r="J65" s="53">
+        <v>89</v>
+      </c>
+      <c r="K65" s="51">
+        <v>0</v>
+      </c>
+      <c r="L65" s="45">
+        <v>2</v>
+      </c>
+      <c r="M65" s="53">
+        <v>2</v>
+      </c>
+      <c r="N65" s="51">
+        <v>2</v>
+      </c>
+      <c r="O65" s="1">
+        <v>0</v>
+      </c>
+      <c r="P65" s="53">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="51">
+        <v>38</v>
+      </c>
+      <c r="R65" s="45">
+        <v>62</v>
+      </c>
+      <c r="S65" s="53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="54"/>
-[...16 lines deleted...]
-      <c r="S66" s="56"/>
+      <c r="B66" s="54">
+        <v>304</v>
+      </c>
+      <c r="C66" s="49">
+        <v>248</v>
+      </c>
+      <c r="D66" s="56">
+        <v>552</v>
+      </c>
+      <c r="E66" s="54">
+        <v>428</v>
+      </c>
+      <c r="F66" s="49">
+        <v>409</v>
+      </c>
+      <c r="G66" s="56">
+        <v>837</v>
+      </c>
+      <c r="H66" s="54">
+        <v>346</v>
+      </c>
+      <c r="I66" s="49">
+        <v>394</v>
+      </c>
+      <c r="J66" s="56">
+        <v>740</v>
+      </c>
+      <c r="K66" s="54">
+        <v>0</v>
+      </c>
+      <c r="L66" s="49">
+        <v>6</v>
+      </c>
+      <c r="M66" s="56">
+        <v>6</v>
+      </c>
+      <c r="N66" s="54">
+        <v>11</v>
+      </c>
+      <c r="O66" s="49">
+        <v>0</v>
+      </c>
+      <c r="P66" s="56">
+        <v>11</v>
+      </c>
+      <c r="Q66" s="54">
+        <v>395</v>
+      </c>
+      <c r="R66" s="49">
+        <v>426</v>
+      </c>
+      <c r="S66" s="56">
+        <v>821</v>
+      </c>
     </row>
     <row r="67" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="38"/>
       <c r="B67" s="37"/>
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="37"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
     </row>
     <row r="68" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="84" t="s">
+      <c r="A68" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="96" t="s">
+      <c r="B68" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="96"/>
-[...15 lines deleted...]
-      <c r="S68" s="97"/>
+      <c r="C68" s="95"/>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="95"/>
+      <c r="J68" s="95"/>
+      <c r="K68" s="95"/>
+      <c r="L68" s="95"/>
+      <c r="M68" s="95"/>
+      <c r="N68" s="95"/>
+      <c r="O68" s="95"/>
+      <c r="P68" s="95"/>
+      <c r="Q68" s="95"/>
+      <c r="R68" s="95"/>
+      <c r="S68" s="96"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="95"/>
-      <c r="B69" s="98" t="s">
+      <c r="A69" s="99"/>
+      <c r="B69" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="98"/>
-[...15 lines deleted...]
-      <c r="S69" s="99"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="101"/>
+      <c r="M69" s="101"/>
+      <c r="N69" s="101"/>
+      <c r="O69" s="101"/>
+      <c r="P69" s="101"/>
+      <c r="Q69" s="101"/>
+      <c r="R69" s="101"/>
+      <c r="S69" s="103"/>
     </row>
     <row r="70" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="95"/>
-      <c r="B70" s="86" t="s">
+      <c r="A70" s="99"/>
+      <c r="B70" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="87"/>
-[...1 lines deleted...]
-      <c r="E70" s="86" t="s">
+      <c r="C70" s="93"/>
+      <c r="D70" s="94"/>
+      <c r="E70" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F70" s="87"/>
-[...1 lines deleted...]
-      <c r="H70" s="86" t="s">
+      <c r="F70" s="93"/>
+      <c r="G70" s="94"/>
+      <c r="H70" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I70" s="87"/>
-[...1 lines deleted...]
-      <c r="K70" s="86" t="s">
+      <c r="I70" s="93"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L70" s="87"/>
-[...1 lines deleted...]
-      <c r="N70" s="86" t="s">
+      <c r="L70" s="93"/>
+      <c r="M70" s="94"/>
+      <c r="N70" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O70" s="87"/>
-[...1 lines deleted...]
-      <c r="Q70" s="86" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="94"/>
+      <c r="Q70" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R70" s="87"/>
-      <c r="S70" s="88"/>
+      <c r="R70" s="93"/>
+      <c r="S70" s="94"/>
     </row>
     <row r="71" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="95"/>
+      <c r="A71" s="99"/>
       <c r="B71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="8" t="s">
@@ -27572,132 +28541,132 @@
     <row r="77" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="54"/>
       <c r="C77" s="49"/>
       <c r="D77" s="56"/>
       <c r="E77" s="54"/>
       <c r="F77" s="49"/>
       <c r="G77" s="56"/>
       <c r="H77" s="54"/>
       <c r="I77" s="49"/>
       <c r="J77" s="56"/>
       <c r="K77" s="54"/>
       <c r="L77" s="49"/>
       <c r="M77" s="56"/>
       <c r="N77" s="54"/>
       <c r="O77" s="49"/>
       <c r="P77" s="56"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="49"/>
       <c r="S77" s="56"/>
     </row>
     <row r="78" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="84" t="s">
+      <c r="A79" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="96" t="s">
+      <c r="B79" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="96"/>
-[...15 lines deleted...]
-      <c r="S79" s="97"/>
+      <c r="C79" s="95"/>
+      <c r="D79" s="95"/>
+      <c r="E79" s="95"/>
+      <c r="F79" s="95"/>
+      <c r="G79" s="95"/>
+      <c r="H79" s="95"/>
+      <c r="I79" s="95"/>
+      <c r="J79" s="95"/>
+      <c r="K79" s="95"/>
+      <c r="L79" s="95"/>
+      <c r="M79" s="95"/>
+      <c r="N79" s="95"/>
+      <c r="O79" s="95"/>
+      <c r="P79" s="95"/>
+      <c r="Q79" s="95"/>
+      <c r="R79" s="95"/>
+      <c r="S79" s="96"/>
     </row>
     <row r="80" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="95"/>
-      <c r="B80" s="98" t="s">
+      <c r="A80" s="99"/>
+      <c r="B80" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="98"/>
-[...15 lines deleted...]
-      <c r="S80" s="99"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="101"/>
+      <c r="E80" s="101"/>
+      <c r="F80" s="101"/>
+      <c r="G80" s="101"/>
+      <c r="H80" s="101"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="101"/>
+      <c r="K80" s="101"/>
+      <c r="L80" s="101"/>
+      <c r="M80" s="101"/>
+      <c r="N80" s="101"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="101"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="101"/>
+      <c r="S80" s="103"/>
     </row>
     <row r="81" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="95"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="99"/>
+      <c r="B81" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="87"/>
-[...1 lines deleted...]
-      <c r="E81" s="86" t="s">
+      <c r="C81" s="93"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F81" s="87"/>
-[...1 lines deleted...]
-      <c r="H81" s="86" t="s">
+      <c r="F81" s="93"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I81" s="87"/>
-[...1 lines deleted...]
-      <c r="K81" s="86" t="s">
+      <c r="I81" s="93"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L81" s="87"/>
-[...1 lines deleted...]
-      <c r="N81" s="86" t="s">
+      <c r="L81" s="93"/>
+      <c r="M81" s="94"/>
+      <c r="N81" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O81" s="87"/>
-[...1 lines deleted...]
-      <c r="Q81" s="86" t="s">
+      <c r="O81" s="93"/>
+      <c r="P81" s="94"/>
+      <c r="Q81" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R81" s="87"/>
-      <c r="S81" s="88"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="94"/>
     </row>
     <row r="82" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="95"/>
+      <c r="A82" s="99"/>
       <c r="B82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="8" t="s">
@@ -27849,132 +28818,132 @@
     <row r="88" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="54"/>
       <c r="C88" s="49"/>
       <c r="D88" s="56"/>
       <c r="E88" s="54"/>
       <c r="F88" s="49"/>
       <c r="G88" s="56"/>
       <c r="H88" s="54"/>
       <c r="I88" s="49"/>
       <c r="J88" s="56"/>
       <c r="K88" s="54"/>
       <c r="L88" s="49"/>
       <c r="M88" s="56"/>
       <c r="N88" s="54"/>
       <c r="O88" s="49"/>
       <c r="P88" s="56"/>
       <c r="Q88" s="54"/>
       <c r="R88" s="49"/>
       <c r="S88" s="56"/>
     </row>
     <row r="89" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="90" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="84" t="s">
+      <c r="A90" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="96" t="s">
+      <c r="B90" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="96"/>
-[...15 lines deleted...]
-      <c r="S90" s="97"/>
+      <c r="C90" s="95"/>
+      <c r="D90" s="95"/>
+      <c r="E90" s="95"/>
+      <c r="F90" s="95"/>
+      <c r="G90" s="95"/>
+      <c r="H90" s="95"/>
+      <c r="I90" s="95"/>
+      <c r="J90" s="95"/>
+      <c r="K90" s="95"/>
+      <c r="L90" s="95"/>
+      <c r="M90" s="95"/>
+      <c r="N90" s="95"/>
+      <c r="O90" s="95"/>
+      <c r="P90" s="95"/>
+      <c r="Q90" s="95"/>
+      <c r="R90" s="95"/>
+      <c r="S90" s="96"/>
     </row>
     <row r="91" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="95"/>
-      <c r="B91" s="98" t="s">
+      <c r="A91" s="99"/>
+      <c r="B91" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="98"/>
-[...15 lines deleted...]
-      <c r="S91" s="99"/>
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="101"/>
+      <c r="G91" s="101"/>
+      <c r="H91" s="101"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="101"/>
+      <c r="K91" s="101"/>
+      <c r="L91" s="101"/>
+      <c r="M91" s="101"/>
+      <c r="N91" s="101"/>
+      <c r="O91" s="101"/>
+      <c r="P91" s="101"/>
+      <c r="Q91" s="101"/>
+      <c r="R91" s="101"/>
+      <c r="S91" s="103"/>
     </row>
     <row r="92" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="95"/>
-      <c r="B92" s="86" t="s">
+      <c r="A92" s="99"/>
+      <c r="B92" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C92" s="87"/>
-[...1 lines deleted...]
-      <c r="E92" s="86" t="s">
+      <c r="C92" s="93"/>
+      <c r="D92" s="94"/>
+      <c r="E92" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F92" s="87"/>
-[...1 lines deleted...]
-      <c r="H92" s="86" t="s">
+      <c r="F92" s="93"/>
+      <c r="G92" s="94"/>
+      <c r="H92" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I92" s="87"/>
-[...1 lines deleted...]
-      <c r="K92" s="86" t="s">
+      <c r="I92" s="93"/>
+      <c r="J92" s="94"/>
+      <c r="K92" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L92" s="87"/>
-[...1 lines deleted...]
-      <c r="N92" s="86" t="s">
+      <c r="L92" s="93"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O92" s="87"/>
-[...1 lines deleted...]
-      <c r="Q92" s="86" t="s">
+      <c r="O92" s="93"/>
+      <c r="P92" s="94"/>
+      <c r="Q92" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R92" s="87"/>
-      <c r="S92" s="88"/>
+      <c r="R92" s="93"/>
+      <c r="S92" s="94"/>
     </row>
     <row r="93" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="95"/>
+      <c r="A93" s="99"/>
       <c r="B93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="8" t="s">
@@ -28126,132 +29095,132 @@
     <row r="99" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="54"/>
       <c r="C99" s="49"/>
       <c r="D99" s="56"/>
       <c r="E99" s="54"/>
       <c r="F99" s="49"/>
       <c r="G99" s="56"/>
       <c r="H99" s="54"/>
       <c r="I99" s="49"/>
       <c r="J99" s="56"/>
       <c r="K99" s="54"/>
       <c r="L99" s="49"/>
       <c r="M99" s="56"/>
       <c r="N99" s="54"/>
       <c r="O99" s="49"/>
       <c r="P99" s="56"/>
       <c r="Q99" s="54"/>
       <c r="R99" s="49"/>
       <c r="S99" s="56"/>
     </row>
     <row r="100" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="101" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="84" t="s">
+      <c r="A101" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="96" t="s">
+      <c r="B101" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="96"/>
-[...15 lines deleted...]
-      <c r="S101" s="97"/>
+      <c r="C101" s="95"/>
+      <c r="D101" s="95"/>
+      <c r="E101" s="95"/>
+      <c r="F101" s="95"/>
+      <c r="G101" s="95"/>
+      <c r="H101" s="95"/>
+      <c r="I101" s="95"/>
+      <c r="J101" s="95"/>
+      <c r="K101" s="95"/>
+      <c r="L101" s="95"/>
+      <c r="M101" s="95"/>
+      <c r="N101" s="95"/>
+      <c r="O101" s="95"/>
+      <c r="P101" s="95"/>
+      <c r="Q101" s="95"/>
+      <c r="R101" s="95"/>
+      <c r="S101" s="96"/>
     </row>
     <row r="102" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="95"/>
-      <c r="B102" s="98" t="s">
+      <c r="A102" s="99"/>
+      <c r="B102" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="98"/>
-[...15 lines deleted...]
-      <c r="S102" s="99"/>
+      <c r="C102" s="101"/>
+      <c r="D102" s="101"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="101"/>
+      <c r="G102" s="101"/>
+      <c r="H102" s="101"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="101"/>
+      <c r="K102" s="101"/>
+      <c r="L102" s="101"/>
+      <c r="M102" s="101"/>
+      <c r="N102" s="101"/>
+      <c r="O102" s="101"/>
+      <c r="P102" s="101"/>
+      <c r="Q102" s="101"/>
+      <c r="R102" s="101"/>
+      <c r="S102" s="103"/>
     </row>
     <row r="103" spans="1:19" ht="42" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="95"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="99"/>
+      <c r="B103" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="87"/>
-[...1 lines deleted...]
-      <c r="E103" s="86" t="s">
+      <c r="C103" s="93"/>
+      <c r="D103" s="94"/>
+      <c r="E103" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F103" s="87"/>
-[...1 lines deleted...]
-      <c r="H103" s="86" t="s">
+      <c r="F103" s="93"/>
+      <c r="G103" s="94"/>
+      <c r="H103" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I103" s="87"/>
-[...1 lines deleted...]
-      <c r="K103" s="86" t="s">
+      <c r="I103" s="93"/>
+      <c r="J103" s="94"/>
+      <c r="K103" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L103" s="87"/>
-[...1 lines deleted...]
-      <c r="N103" s="86" t="s">
+      <c r="L103" s="93"/>
+      <c r="M103" s="94"/>
+      <c r="N103" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O103" s="87"/>
-[...1 lines deleted...]
-      <c r="Q103" s="86" t="s">
+      <c r="O103" s="93"/>
+      <c r="P103" s="94"/>
+      <c r="Q103" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R103" s="87"/>
-      <c r="S103" s="88"/>
+      <c r="R103" s="93"/>
+      <c r="S103" s="94"/>
     </row>
     <row r="104" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="95"/>
+      <c r="A104" s="99"/>
       <c r="B104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="8" t="s">
@@ -28403,132 +29372,132 @@
     <row r="110" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="54"/>
       <c r="C110" s="49"/>
       <c r="D110" s="56"/>
       <c r="E110" s="54"/>
       <c r="F110" s="49"/>
       <c r="G110" s="56"/>
       <c r="H110" s="54"/>
       <c r="I110" s="49"/>
       <c r="J110" s="56"/>
       <c r="K110" s="54"/>
       <c r="L110" s="49"/>
       <c r="M110" s="56"/>
       <c r="N110" s="54"/>
       <c r="O110" s="49"/>
       <c r="P110" s="56"/>
       <c r="Q110" s="54"/>
       <c r="R110" s="49"/>
       <c r="S110" s="56"/>
     </row>
     <row r="111" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="112" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="84" t="s">
+      <c r="A112" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="96" t="s">
+      <c r="B112" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="96"/>
-[...15 lines deleted...]
-      <c r="S112" s="97"/>
+      <c r="C112" s="95"/>
+      <c r="D112" s="95"/>
+      <c r="E112" s="95"/>
+      <c r="F112" s="95"/>
+      <c r="G112" s="95"/>
+      <c r="H112" s="95"/>
+      <c r="I112" s="95"/>
+      <c r="J112" s="95"/>
+      <c r="K112" s="95"/>
+      <c r="L112" s="95"/>
+      <c r="M112" s="95"/>
+      <c r="N112" s="95"/>
+      <c r="O112" s="95"/>
+      <c r="P112" s="95"/>
+      <c r="Q112" s="95"/>
+      <c r="R112" s="95"/>
+      <c r="S112" s="96"/>
     </row>
     <row r="113" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="95"/>
-      <c r="B113" s="98" t="s">
+      <c r="A113" s="99"/>
+      <c r="B113" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="98"/>
-[...15 lines deleted...]
-      <c r="S113" s="99"/>
+      <c r="C113" s="101"/>
+      <c r="D113" s="101"/>
+      <c r="E113" s="101"/>
+      <c r="F113" s="101"/>
+      <c r="G113" s="101"/>
+      <c r="H113" s="101"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="101"/>
+      <c r="K113" s="101"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="101"/>
+      <c r="N113" s="101"/>
+      <c r="O113" s="101"/>
+      <c r="P113" s="101"/>
+      <c r="Q113" s="101"/>
+      <c r="R113" s="101"/>
+      <c r="S113" s="103"/>
     </row>
     <row r="114" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="95"/>
-      <c r="B114" s="86" t="s">
+      <c r="A114" s="99"/>
+      <c r="B114" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C114" s="87"/>
-[...1 lines deleted...]
-      <c r="E114" s="86" t="s">
+      <c r="C114" s="93"/>
+      <c r="D114" s="94"/>
+      <c r="E114" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F114" s="87"/>
-[...1 lines deleted...]
-      <c r="H114" s="86" t="s">
+      <c r="F114" s="93"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I114" s="87"/>
-[...1 lines deleted...]
-      <c r="K114" s="86" t="s">
+      <c r="I114" s="93"/>
+      <c r="J114" s="94"/>
+      <c r="K114" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L114" s="87"/>
-[...1 lines deleted...]
-      <c r="N114" s="86" t="s">
+      <c r="L114" s="93"/>
+      <c r="M114" s="94"/>
+      <c r="N114" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O114" s="87"/>
-[...1 lines deleted...]
-      <c r="Q114" s="86" t="s">
+      <c r="O114" s="93"/>
+      <c r="P114" s="94"/>
+      <c r="Q114" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R114" s="87"/>
-      <c r="S114" s="88"/>
+      <c r="R114" s="93"/>
+      <c r="S114" s="94"/>
     </row>
     <row r="115" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="95"/>
+      <c r="A115" s="99"/>
       <c r="B115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="8" t="s">
@@ -28680,132 +29649,132 @@
     <row r="121" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B121" s="54"/>
       <c r="C121" s="49"/>
       <c r="D121" s="56"/>
       <c r="E121" s="54"/>
       <c r="F121" s="49"/>
       <c r="G121" s="56"/>
       <c r="H121" s="54"/>
       <c r="I121" s="49"/>
       <c r="J121" s="56"/>
       <c r="K121" s="54"/>
       <c r="L121" s="49"/>
       <c r="M121" s="56"/>
       <c r="N121" s="54"/>
       <c r="O121" s="49"/>
       <c r="P121" s="56"/>
       <c r="Q121" s="54"/>
       <c r="R121" s="49"/>
       <c r="S121" s="56"/>
     </row>
     <row r="122" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="84" t="s">
+      <c r="A123" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="96" t="s">
+      <c r="B123" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="96"/>
-[...15 lines deleted...]
-      <c r="S123" s="97"/>
+      <c r="C123" s="95"/>
+      <c r="D123" s="95"/>
+      <c r="E123" s="95"/>
+      <c r="F123" s="95"/>
+      <c r="G123" s="95"/>
+      <c r="H123" s="95"/>
+      <c r="I123" s="95"/>
+      <c r="J123" s="95"/>
+      <c r="K123" s="95"/>
+      <c r="L123" s="95"/>
+      <c r="M123" s="95"/>
+      <c r="N123" s="95"/>
+      <c r="O123" s="95"/>
+      <c r="P123" s="95"/>
+      <c r="Q123" s="95"/>
+      <c r="R123" s="95"/>
+      <c r="S123" s="96"/>
     </row>
     <row r="124" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="95"/>
-      <c r="B124" s="98" t="s">
+      <c r="A124" s="99"/>
+      <c r="B124" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="98"/>
-[...15 lines deleted...]
-      <c r="S124" s="99"/>
+      <c r="C124" s="101"/>
+      <c r="D124" s="101"/>
+      <c r="E124" s="101"/>
+      <c r="F124" s="101"/>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
+      <c r="N124" s="101"/>
+      <c r="O124" s="101"/>
+      <c r="P124" s="101"/>
+      <c r="Q124" s="101"/>
+      <c r="R124" s="101"/>
+      <c r="S124" s="103"/>
     </row>
     <row r="125" spans="1:19" ht="41.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="95"/>
-      <c r="B125" s="86" t="s">
+      <c r="A125" s="99"/>
+      <c r="B125" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="87"/>
-[...1 lines deleted...]
-      <c r="E125" s="86" t="s">
+      <c r="C125" s="93"/>
+      <c r="D125" s="94"/>
+      <c r="E125" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F125" s="87"/>
-[...1 lines deleted...]
-      <c r="H125" s="86" t="s">
+      <c r="F125" s="93"/>
+      <c r="G125" s="94"/>
+      <c r="H125" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I125" s="87"/>
-[...1 lines deleted...]
-      <c r="K125" s="86" t="s">
+      <c r="I125" s="93"/>
+      <c r="J125" s="94"/>
+      <c r="K125" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L125" s="87"/>
-[...1 lines deleted...]
-      <c r="N125" s="86" t="s">
+      <c r="L125" s="93"/>
+      <c r="M125" s="94"/>
+      <c r="N125" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="87"/>
-[...1 lines deleted...]
-      <c r="Q125" s="86" t="s">
+      <c r="O125" s="93"/>
+      <c r="P125" s="94"/>
+      <c r="Q125" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R125" s="87"/>
-      <c r="S125" s="88"/>
+      <c r="R125" s="93"/>
+      <c r="S125" s="94"/>
     </row>
     <row r="126" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="95"/>
+      <c r="A126" s="99"/>
       <c r="B126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="8" t="s">
@@ -28957,132 +29926,132 @@
     <row r="132" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="54"/>
       <c r="C132" s="49"/>
       <c r="D132" s="56"/>
       <c r="E132" s="54"/>
       <c r="F132" s="49"/>
       <c r="G132" s="56"/>
       <c r="H132" s="54"/>
       <c r="I132" s="49"/>
       <c r="J132" s="56"/>
       <c r="K132" s="54"/>
       <c r="L132" s="49"/>
       <c r="M132" s="56"/>
       <c r="N132" s="54"/>
       <c r="O132" s="49"/>
       <c r="P132" s="56"/>
       <c r="Q132" s="54"/>
       <c r="R132" s="49"/>
       <c r="S132" s="56"/>
     </row>
     <row r="133" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="84" t="s">
+      <c r="A134" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="96" t="s">
+      <c r="B134" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="96"/>
-[...15 lines deleted...]
-      <c r="S134" s="97"/>
+      <c r="C134" s="95"/>
+      <c r="D134" s="95"/>
+      <c r="E134" s="95"/>
+      <c r="F134" s="95"/>
+      <c r="G134" s="95"/>
+      <c r="H134" s="95"/>
+      <c r="I134" s="95"/>
+      <c r="J134" s="95"/>
+      <c r="K134" s="95"/>
+      <c r="L134" s="95"/>
+      <c r="M134" s="95"/>
+      <c r="N134" s="95"/>
+      <c r="O134" s="95"/>
+      <c r="P134" s="95"/>
+      <c r="Q134" s="95"/>
+      <c r="R134" s="95"/>
+      <c r="S134" s="96"/>
     </row>
     <row r="135" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="95"/>
-      <c r="B135" s="98" t="s">
+      <c r="A135" s="99"/>
+      <c r="B135" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="98"/>
-[...15 lines deleted...]
-      <c r="S135" s="99"/>
+      <c r="C135" s="101"/>
+      <c r="D135" s="101"/>
+      <c r="E135" s="101"/>
+      <c r="F135" s="101"/>
+      <c r="G135" s="101"/>
+      <c r="H135" s="101"/>
+      <c r="I135" s="101"/>
+      <c r="J135" s="101"/>
+      <c r="K135" s="101"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="101"/>
+      <c r="N135" s="101"/>
+      <c r="O135" s="101"/>
+      <c r="P135" s="101"/>
+      <c r="Q135" s="101"/>
+      <c r="R135" s="101"/>
+      <c r="S135" s="103"/>
     </row>
     <row r="136" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="95"/>
-      <c r="B136" s="86" t="s">
+      <c r="A136" s="99"/>
+      <c r="B136" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="C136" s="87"/>
-[...1 lines deleted...]
-      <c r="E136" s="86" t="s">
+      <c r="C136" s="93"/>
+      <c r="D136" s="94"/>
+      <c r="E136" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="87"/>
-[...1 lines deleted...]
-      <c r="H136" s="86" t="s">
+      <c r="F136" s="93"/>
+      <c r="G136" s="94"/>
+      <c r="H136" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I136" s="87"/>
-[...1 lines deleted...]
-      <c r="K136" s="86" t="s">
+      <c r="I136" s="93"/>
+      <c r="J136" s="94"/>
+      <c r="K136" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="L136" s="87"/>
-[...1 lines deleted...]
-      <c r="N136" s="86" t="s">
+      <c r="L136" s="93"/>
+      <c r="M136" s="94"/>
+      <c r="N136" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="O136" s="87"/>
-[...1 lines deleted...]
-      <c r="Q136" s="86" t="s">
+      <c r="O136" s="93"/>
+      <c r="P136" s="94"/>
+      <c r="Q136" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="R136" s="87"/>
-      <c r="S136" s="88"/>
+      <c r="R136" s="93"/>
+      <c r="S136" s="94"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="95"/>
+      <c r="A137" s="99"/>
       <c r="B137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="40" t="s">
@@ -29100,504 +30069,504 @@
       <c r="N137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="39" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="58" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="41">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>385</v>
+        <v>468</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="D138" s="42">
         <f t="shared" si="0"/>
-        <v>656</v>
+        <v>794</v>
       </c>
       <c r="E138" s="41">
         <f t="shared" si="0"/>
-        <v>1208</v>
+        <v>1404</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>1039</v>
+        <v>1238</v>
       </c>
       <c r="G138" s="42">
         <f t="shared" si="0"/>
-        <v>2247</v>
+        <v>2642</v>
       </c>
       <c r="H138" s="41">
         <f t="shared" si="0"/>
-        <v>619</v>
+        <v>738</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>536</v>
+        <v>646</v>
       </c>
       <c r="J138" s="42">
         <f t="shared" si="0"/>
-        <v>1155</v>
+        <v>1384</v>
       </c>
       <c r="K138" s="41">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M138" s="42">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N138" s="41">
         <f t="shared" si="0"/>
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="42">
         <f t="shared" si="0"/>
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Q138" s="41">
         <f t="shared" si="0"/>
-        <v>810</v>
+        <v>966</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>641</v>
+        <v>780</v>
       </c>
       <c r="S138" s="43">
         <f t="shared" si="0"/>
-        <v>1451</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="41">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="D139" s="42">
         <f t="shared" si="1"/>
-        <v>351</v>
+        <v>436</v>
       </c>
       <c r="E139" s="41">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>335</v>
+        <v>421</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="G139" s="42">
         <f t="shared" si="2"/>
-        <v>679</v>
+        <v>819</v>
       </c>
       <c r="H139" s="41">
         <f t="shared" si="2"/>
-        <v>315</v>
+        <v>366</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>349</v>
+        <v>425</v>
       </c>
       <c r="J139" s="42">
         <f t="shared" si="2"/>
-        <v>664</v>
+        <v>791</v>
       </c>
       <c r="K139" s="41">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M139" s="42">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="N139" s="41">
         <f t="shared" si="2"/>
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="P139" s="42">
         <f t="shared" si="2"/>
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="Q139" s="41">
         <f t="shared" si="2"/>
-        <v>335</v>
+        <v>394</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>402</v>
+        <v>481</v>
       </c>
       <c r="S139" s="43">
         <f t="shared" si="2"/>
-        <v>737</v>
+        <v>875</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="41">
         <f t="shared" si="1"/>
-        <v>524</v>
+        <v>647</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>485</v>
+        <v>593</v>
       </c>
       <c r="D140" s="42">
         <f t="shared" si="1"/>
-        <v>1009</v>
+        <v>1240</v>
       </c>
       <c r="E140" s="41">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>285</v>
+        <v>331</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>289</v>
+        <v>356</v>
       </c>
       <c r="G140" s="42">
         <f t="shared" si="3"/>
-        <v>574</v>
+        <v>687</v>
       </c>
       <c r="H140" s="41">
         <f t="shared" si="3"/>
-        <v>454</v>
+        <v>554</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>498</v>
+        <v>595</v>
       </c>
       <c r="J140" s="42">
         <f t="shared" si="3"/>
-        <v>952</v>
+        <v>1149</v>
       </c>
       <c r="K140" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="M140" s="42">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="N140" s="41">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="P140" s="42">
         <f t="shared" si="3"/>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="Q140" s="41">
         <f t="shared" si="3"/>
-        <v>438</v>
+        <v>526</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>462</v>
+        <v>548</v>
       </c>
       <c r="S140" s="43">
         <f t="shared" si="3"/>
-        <v>900</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="41">
         <f t="shared" si="1"/>
-        <v>145</v>
+        <v>171</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="D141" s="42">
         <f t="shared" si="1"/>
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="E141" s="41">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>308</v>
+        <v>349</v>
       </c>
       <c r="G141" s="42">
         <f t="shared" si="4"/>
-        <v>564</v>
+        <v>657</v>
       </c>
       <c r="H141" s="41">
         <f t="shared" si="4"/>
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>290</v>
+        <v>340</v>
       </c>
       <c r="J141" s="42">
         <f t="shared" si="4"/>
-        <v>517</v>
+        <v>615</v>
       </c>
       <c r="K141" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="M141" s="42">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="N141" s="41">
         <f t="shared" si="4"/>
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="42">
         <f t="shared" si="4"/>
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q141" s="41">
         <f t="shared" si="4"/>
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>348</v>
+        <v>408</v>
       </c>
       <c r="S141" s="43">
         <f t="shared" si="4"/>
-        <v>650</v>
+        <v>764</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="44">
         <f t="shared" si="1"/>
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="C142" s="45">
         <f t="shared" si="1"/>
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="D142" s="46">
         <f t="shared" si="1"/>
-        <v>210</v>
+        <v>256</v>
       </c>
       <c r="E142" s="44">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="F142" s="45">
         <f t="shared" si="5"/>
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="G142" s="46">
         <f t="shared" si="5"/>
-        <v>596</v>
+        <v>692</v>
       </c>
       <c r="H142" s="44">
         <f t="shared" si="5"/>
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="I142" s="45">
         <f t="shared" si="5"/>
-        <v>251</v>
+        <v>312</v>
       </c>
       <c r="J142" s="46">
         <f t="shared" si="5"/>
-        <v>468</v>
+        <v>557</v>
       </c>
       <c r="K142" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="45">
         <f t="shared" si="5"/>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M142" s="46">
         <f t="shared" si="5"/>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N142" s="44">
         <f t="shared" si="5"/>
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="O142" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="46">
         <f t="shared" si="5"/>
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Q142" s="44">
         <f t="shared" si="5"/>
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="R142" s="45">
         <f t="shared" si="5"/>
-        <v>345</v>
+        <v>407</v>
       </c>
       <c r="S142" s="47">
         <f t="shared" si="5"/>
-        <v>586</v>
+        <v>686</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="48">
         <f t="shared" si="1"/>
-        <v>1347</v>
+        <v>1651</v>
       </c>
       <c r="C143" s="49">
         <f t="shared" si="1"/>
-        <v>1150</v>
+        <v>1398</v>
       </c>
       <c r="D143" s="50">
         <f t="shared" si="1"/>
-        <v>2497</v>
+        <v>3049</v>
       </c>
       <c r="E143" s="48">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>2373</v>
+        <v>2801</v>
       </c>
       <c r="F143" s="49">
         <f t="shared" si="6"/>
-        <v>2287</v>
+        <v>2696</v>
       </c>
       <c r="G143" s="50">
         <f t="shared" si="6"/>
-        <v>4660</v>
+        <v>5497</v>
       </c>
       <c r="H143" s="48">
         <f t="shared" si="6"/>
-        <v>1832</v>
+        <v>2178</v>
       </c>
       <c r="I143" s="49">
         <f t="shared" si="6"/>
-        <v>1924</v>
+        <v>2318</v>
       </c>
       <c r="J143" s="50">
         <f t="shared" si="6"/>
-        <v>3756</v>
+        <v>4496</v>
       </c>
       <c r="K143" s="48">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="L143" s="49">
         <f t="shared" si="6"/>
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="M143" s="50">
         <f t="shared" si="6"/>
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N143" s="48">
         <f t="shared" si="6"/>
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="O143" s="49">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
       <c r="P143" s="50">
         <f t="shared" si="6"/>
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="Q143" s="48">
         <f t="shared" si="6"/>
-        <v>2126</v>
+        <v>2521</v>
       </c>
       <c r="R143" s="49">
         <f t="shared" si="6"/>
-        <v>2198</v>
+        <v>2624</v>
       </c>
       <c r="S143" s="50">
         <f t="shared" si="6"/>
-        <v>4324</v>
+        <v>5145</v>
       </c>
     </row>
     <row r="145" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B145" s="60"/>
       <c r="C145" s="60"/>
       <c r="D145" s="60"/>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="60"/>
       <c r="I145" s="60"/>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="60"/>
       <c r="N145" s="60"/>
       <c r="O145" s="60"/>
       <c r="P145" s="60"/>
       <c r="Q145" s="60"/>
       <c r="R145" s="60"/>
       <c r="S145" s="60"/>
     </row>
     <row r="146" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B146" s="60"/>
       <c r="C146" s="60"/>
@@ -29801,167 +30770,167 @@
     <row r="158" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B158" s="65"/>
       <c r="C158" s="65"/>
       <c r="D158" s="65"/>
       <c r="E158" s="65"/>
       <c r="F158" s="65"/>
       <c r="G158" s="65"/>
       <c r="H158" s="65"/>
       <c r="I158" s="65"/>
       <c r="J158" s="65"/>
       <c r="K158" s="65"/>
       <c r="L158" s="65"/>
       <c r="M158" s="65"/>
       <c r="N158" s="65"/>
       <c r="O158" s="65"/>
       <c r="P158" s="65"/>
       <c r="Q158" s="65"/>
       <c r="R158" s="65"/>
       <c r="S158" s="65"/>
     </row>
     <row r="159" spans="2:19" x14ac:dyDescent="0.25">
       <c r="Q159" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="117">
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:S134"/>
+    <mergeCell ref="B135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:S123"/>
+    <mergeCell ref="B124:S124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:S112"/>
+    <mergeCell ref="B113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:S101"/>
+    <mergeCell ref="B102:S102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:S90"/>
+    <mergeCell ref="B91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:S79"/>
+    <mergeCell ref="B80:S80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:S68"/>
+    <mergeCell ref="B69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:S57"/>
+    <mergeCell ref="B58:S58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:S46"/>
+    <mergeCell ref="B47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B25:S25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:S13"/>
     <mergeCell ref="B14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A46:A49"/>
-[...91 lines deleted...]
-    <mergeCell ref="E92:G92"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Kopā_dzimumi</vt:lpstr>
       <vt:lpstr>vecuma grupas</vt:lpstr>