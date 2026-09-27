--- v6 (2026-09-05)
+++ v7 (2026-09-27)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\julijs_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\augusts_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28F2DA1E-E15D-4CDF-892F-EC425313261B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58019113-37A3-418D-A60C-EFE2A3942EFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1399,51 +1399,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - jūlijs</t>
+    <t>Kopā janvāris - augusts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2025,135 +2025,135 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2445,51 +2445,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M21" sqref="M21"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2513,165 +2513,165 @@
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:40" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="54"/>
-[...36 lines deleted...]
-      <c r="AN2" s="54"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="46"/>
-[...5 lines deleted...]
-      <c r="E3" s="50" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="54"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="51"/>
-[...1 lines deleted...]
-      <c r="H3" s="50" t="s">
+      <c r="F3" s="46"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="51"/>
-[...1 lines deleted...]
-      <c r="K3" s="50" t="s">
+      <c r="I3" s="46"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="51"/>
-[...1 lines deleted...]
-      <c r="N3" s="50" t="s">
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="51"/>
-[...1 lines deleted...]
-      <c r="Q3" s="50" t="s">
+      <c r="O3" s="46"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="51"/>
-[...1 lines deleted...]
-      <c r="T3" s="50" t="s">
+      <c r="R3" s="46"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="51"/>
-[...1 lines deleted...]
-      <c r="W3" s="50" t="s">
+      <c r="U3" s="46"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="51"/>
-[...1 lines deleted...]
-      <c r="Z3" s="50" t="s">
+      <c r="X3" s="46"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="51"/>
-[...1 lines deleted...]
-      <c r="AC3" s="50" t="s">
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="AD3" s="51"/>
-[...1 lines deleted...]
-      <c r="AF3" s="47" t="s">
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="47"/>
+      <c r="AF3" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="AG3" s="55"/>
-[...1 lines deleted...]
-      <c r="AI3" s="50" t="s">
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="51"/>
-[...5 lines deleted...]
-      <c r="AN3" s="52"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="47"/>
+      <c r="AL3" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="47"/>
     </row>
     <row r="4" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -2813,76 +2813,82 @@
       </c>
       <c r="O5" s="1">
         <v>1537</v>
       </c>
       <c r="P5" s="11">
         <v>3208</v>
       </c>
       <c r="Q5" s="8">
         <v>1516</v>
       </c>
       <c r="R5" s="1">
         <v>1465</v>
       </c>
       <c r="S5" s="11">
         <v>2981</v>
       </c>
       <c r="T5" s="8">
         <v>1625</v>
       </c>
       <c r="U5" s="1">
         <v>1505</v>
       </c>
       <c r="V5" s="11">
         <v>3130</v>
       </c>
-      <c r="W5" s="8"/>
-[...1 lines deleted...]
-      <c r="Y5" s="11"/>
+      <c r="W5" s="8">
+        <v>1844</v>
+      </c>
+      <c r="X5" s="1">
+        <v>1375</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>3219</v>
+      </c>
       <c r="Z5" s="8"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="11"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="20">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>12100</v>
+        <v>13944</v>
       </c>
       <c r="AM5" s="1">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>11090</v>
+        <v>12465</v>
       </c>
       <c r="AN5" s="24">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>23190</v>
+        <v>26409</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="33">
         <v>493</v>
       </c>
       <c r="C6" s="34">
         <v>446</v>
       </c>
       <c r="D6" s="35">
         <v>939</v>
       </c>
       <c r="E6" s="8">
         <v>505</v>
       </c>
       <c r="F6" s="1">
         <v>504</v>
       </c>
       <c r="G6" s="11">
         <v>1009</v>
       </c>
       <c r="H6" s="8">
@@ -2908,76 +2914,82 @@
       </c>
       <c r="O6" s="1">
         <v>509</v>
       </c>
       <c r="P6" s="11">
         <v>1014</v>
       </c>
       <c r="Q6" s="8">
         <v>447</v>
       </c>
       <c r="R6" s="1">
         <v>519</v>
       </c>
       <c r="S6" s="11">
         <v>966</v>
       </c>
       <c r="T6" s="8">
         <v>430</v>
       </c>
       <c r="U6" s="1">
         <v>448</v>
       </c>
       <c r="V6" s="11">
         <v>878</v>
       </c>
-      <c r="W6" s="8"/>
-[...1 lines deleted...]
-      <c r="Y6" s="11"/>
+      <c r="W6" s="8">
+        <v>529</v>
+      </c>
+      <c r="X6" s="1">
+        <v>495</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>1024</v>
+      </c>
       <c r="Z6" s="8"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="11"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="11"/>
       <c r="AI6" s="8"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="20">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>3571</v>
+        <v>4100</v>
       </c>
       <c r="AM6" s="1">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>4255</v>
+        <v>4750</v>
       </c>
       <c r="AN6" s="24">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>7826</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="33">
         <v>443</v>
       </c>
       <c r="C7" s="34">
         <v>465</v>
       </c>
       <c r="D7" s="35">
         <v>908</v>
       </c>
       <c r="E7" s="8">
         <v>427</v>
       </c>
       <c r="F7" s="1">
         <v>439</v>
       </c>
       <c r="G7" s="11">
         <v>866</v>
       </c>
       <c r="H7" s="8">
@@ -3003,76 +3015,82 @@
       </c>
       <c r="O7" s="1">
         <v>614</v>
       </c>
       <c r="P7" s="11">
         <v>1099</v>
       </c>
       <c r="Q7" s="8">
         <v>461</v>
       </c>
       <c r="R7" s="1">
         <v>531</v>
       </c>
       <c r="S7" s="11">
         <v>992</v>
       </c>
       <c r="T7" s="8">
         <v>451</v>
       </c>
       <c r="U7" s="1">
         <v>516</v>
       </c>
       <c r="V7" s="11">
         <v>967</v>
       </c>
-      <c r="W7" s="8"/>
-[...1 lines deleted...]
-      <c r="Y7" s="11"/>
+      <c r="W7" s="8">
+        <v>477</v>
+      </c>
+      <c r="X7" s="1">
+        <v>472</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>949</v>
+      </c>
       <c r="Z7" s="8"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="8"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="20">
         <f t="shared" si="0"/>
-        <v>3326</v>
+        <v>3803</v>
       </c>
       <c r="AM7" s="1">
         <f t="shared" si="1"/>
-        <v>4022</v>
+        <v>4494</v>
       </c>
       <c r="AN7" s="24">
         <f t="shared" si="2"/>
-        <v>7348</v>
+        <v>8297</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="33">
         <v>436</v>
       </c>
       <c r="C8" s="34">
         <v>413</v>
       </c>
       <c r="D8" s="35">
         <v>849</v>
       </c>
       <c r="E8" s="8">
         <v>418</v>
       </c>
       <c r="F8" s="1">
         <v>440</v>
       </c>
       <c r="G8" s="11">
         <v>858</v>
       </c>
       <c r="H8" s="8">
@@ -3098,76 +3116,82 @@
       </c>
       <c r="O8" s="1">
         <v>580</v>
       </c>
       <c r="P8" s="11">
         <v>1055</v>
       </c>
       <c r="Q8" s="8">
         <v>414</v>
       </c>
       <c r="R8" s="1">
         <v>439</v>
       </c>
       <c r="S8" s="11">
         <v>853</v>
       </c>
       <c r="T8" s="8">
         <v>386</v>
       </c>
       <c r="U8" s="1">
         <v>447</v>
       </c>
       <c r="V8" s="11">
         <v>833</v>
       </c>
-      <c r="W8" s="8"/>
-[...1 lines deleted...]
-      <c r="Y8" s="11"/>
+      <c r="W8" s="8">
+        <v>519</v>
+      </c>
+      <c r="X8" s="1">
+        <v>421</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>940</v>
+      </c>
       <c r="Z8" s="8"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="11"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="20">
         <f t="shared" si="0"/>
-        <v>3261</v>
+        <v>3780</v>
       </c>
       <c r="AM8" s="1">
         <f t="shared" si="1"/>
-        <v>3669</v>
+        <v>4090</v>
       </c>
       <c r="AN8" s="24">
         <f t="shared" si="2"/>
-        <v>6930</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="36">
         <v>427</v>
       </c>
       <c r="C9" s="37">
         <v>410</v>
       </c>
       <c r="D9" s="38">
         <v>837</v>
       </c>
       <c r="E9" s="14">
         <v>409</v>
       </c>
       <c r="F9" s="15">
         <v>397</v>
       </c>
       <c r="G9" s="16">
         <v>806</v>
       </c>
       <c r="H9" s="14">
@@ -3193,76 +3217,82 @@
       </c>
       <c r="O9" s="15">
         <v>502</v>
       </c>
       <c r="P9" s="16">
         <v>962</v>
       </c>
       <c r="Q9" s="14">
         <v>359</v>
       </c>
       <c r="R9" s="15">
         <v>470</v>
       </c>
       <c r="S9" s="16">
         <v>829</v>
       </c>
       <c r="T9" s="14">
         <v>340</v>
       </c>
       <c r="U9" s="15">
         <v>461</v>
       </c>
       <c r="V9" s="16">
         <v>801</v>
       </c>
-      <c r="W9" s="14"/>
-[...1 lines deleted...]
-      <c r="Y9" s="16"/>
+      <c r="W9" s="14">
+        <v>417</v>
+      </c>
+      <c r="X9" s="15">
+        <v>407</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>824</v>
+      </c>
       <c r="Z9" s="14"/>
       <c r="AA9" s="15"/>
       <c r="AB9" s="16"/>
       <c r="AC9" s="14"/>
       <c r="AD9" s="15"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="14"/>
       <c r="AG9" s="15"/>
       <c r="AH9" s="16"/>
       <c r="AI9" s="14"/>
       <c r="AJ9" s="15"/>
       <c r="AK9" s="16"/>
       <c r="AL9" s="21">
         <f t="shared" si="0"/>
-        <v>2967</v>
+        <v>3384</v>
       </c>
       <c r="AM9" s="15">
         <f t="shared" si="1"/>
-        <v>3651</v>
+        <v>4058</v>
       </c>
       <c r="AN9" s="25">
         <f t="shared" si="2"/>
-        <v>6618</v>
+        <v>7442</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="39">
         <v>3600</v>
       </c>
       <c r="C10" s="40">
         <v>3215</v>
       </c>
       <c r="D10" s="41">
         <v>6815</v>
       </c>
       <c r="E10" s="17">
         <v>3445</v>
       </c>
       <c r="F10" s="18">
         <v>3307</v>
       </c>
       <c r="G10" s="19">
         <v>6752</v>
       </c>
       <c r="H10" s="17">
@@ -3288,104 +3318,110 @@
       </c>
       <c r="O10" s="18">
         <v>3742</v>
       </c>
       <c r="P10" s="19">
         <v>7338</v>
       </c>
       <c r="Q10" s="17">
         <v>3197</v>
       </c>
       <c r="R10" s="18">
         <v>3424</v>
       </c>
       <c r="S10" s="19">
         <v>6621</v>
       </c>
       <c r="T10" s="17">
         <v>3232</v>
       </c>
       <c r="U10" s="18">
         <v>3377</v>
       </c>
       <c r="V10" s="19">
         <v>6609</v>
       </c>
-      <c r="W10" s="17"/>
-[...1 lines deleted...]
-      <c r="Y10" s="19"/>
+      <c r="W10" s="17">
+        <v>3786</v>
+      </c>
+      <c r="X10" s="18">
+        <v>3170</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>6956</v>
+      </c>
       <c r="Z10" s="17"/>
       <c r="AA10" s="18"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="17"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="19"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="18"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="17"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="22">
         <f t="shared" si="0"/>
-        <v>25225</v>
+        <v>29011</v>
       </c>
       <c r="AM10" s="18">
         <f t="shared" si="1"/>
-        <v>26687</v>
+        <v>29857</v>
       </c>
       <c r="AN10" s="23">
         <f t="shared" si="2"/>
-        <v>51912</v>
+        <v>58868</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="31"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="31"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AH150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M146" sqref="M146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
@@ -3402,187 +3438,187 @@
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
     </row>
     <row r="2" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="57"/>
-[...30 lines deleted...]
-      <c r="AH2" s="58"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="57"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="56"/>
-[...34 lines deleted...]
-      <c r="AH3" s="64"/>
+      <c r="A3" s="60"/>
+      <c r="B3" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="59"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="48"/>
-[...1 lines deleted...]
-      <c r="E4" s="47" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="48"/>
-[...1 lines deleted...]
-      <c r="H4" s="47" t="s">
+      <c r="F4" s="54"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="48"/>
-[...1 lines deleted...]
-      <c r="K4" s="47" t="s">
+      <c r="I4" s="54"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="48"/>
-[...1 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="48"/>
-[...1 lines deleted...]
-      <c r="Q4" s="47" t="s">
+      <c r="O4" s="54"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="48"/>
-[...1 lines deleted...]
-      <c r="T4" s="47" t="s">
+      <c r="R4" s="54"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="48"/>
-[...1 lines deleted...]
-      <c r="W4" s="47" t="s">
+      <c r="U4" s="54"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="48"/>
-[...1 lines deleted...]
-      <c r="Z4" s="47" t="s">
+      <c r="X4" s="54"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA4" s="48"/>
-[...1 lines deleted...]
-      <c r="AC4" s="47" t="s">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="48"/>
-[...5 lines deleted...]
-      <c r="AH4" s="49"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="55"/>
     </row>
     <row r="5" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A5" s="46"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4283,187 +4319,187 @@
       </c>
       <c r="AC11" s="39">
         <v>403</v>
       </c>
       <c r="AD11" s="40">
         <v>349</v>
       </c>
       <c r="AE11" s="41">
         <v>752</v>
       </c>
       <c r="AF11" s="39">
         <f t="shared" si="3"/>
         <v>3600</v>
       </c>
       <c r="AG11" s="40">
         <f t="shared" si="1"/>
         <v>3215</v>
       </c>
       <c r="AH11" s="41">
         <f t="shared" si="2"/>
         <v>6815</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="62"/>
-[...30 lines deleted...]
-      <c r="AH13" s="62"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
+      <c r="T13" s="61"/>
+      <c r="U13" s="61"/>
+      <c r="V13" s="61"/>
+      <c r="W13" s="61"/>
+      <c r="X13" s="61"/>
+      <c r="Y13" s="61"/>
+      <c r="Z13" s="61"/>
+      <c r="AA13" s="61"/>
+      <c r="AB13" s="61"/>
+      <c r="AC13" s="61"/>
+      <c r="AD13" s="61"/>
+      <c r="AE13" s="61"/>
+      <c r="AF13" s="61"/>
+      <c r="AG13" s="61"/>
+      <c r="AH13" s="61"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="56"/>
-      <c r="B14" s="59" t="s">
+      <c r="A14" s="60"/>
+      <c r="B14" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="59"/>
-[...30 lines deleted...]
-      <c r="AH14" s="59"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="62"/>
+      <c r="R14" s="62"/>
+      <c r="S14" s="62"/>
+      <c r="T14" s="62"/>
+      <c r="U14" s="62"/>
+      <c r="V14" s="62"/>
+      <c r="W14" s="62"/>
+      <c r="X14" s="62"/>
+      <c r="Y14" s="62"/>
+      <c r="Z14" s="62"/>
+      <c r="AA14" s="62"/>
+      <c r="AB14" s="62"/>
+      <c r="AC14" s="62"/>
+      <c r="AD14" s="62"/>
+      <c r="AE14" s="62"/>
+      <c r="AF14" s="62"/>
+      <c r="AG14" s="62"/>
+      <c r="AH14" s="62"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="46"/>
-      <c r="B15" s="47" t="s">
+      <c r="A15" s="53"/>
+      <c r="B15" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="48"/>
-[...1 lines deleted...]
-      <c r="E15" s="47" t="s">
+      <c r="C15" s="54"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="48"/>
-[...1 lines deleted...]
-      <c r="H15" s="47" t="s">
+      <c r="F15" s="54"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="48"/>
-[...1 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="I15" s="54"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="48"/>
-[...1 lines deleted...]
-      <c r="N15" s="47" t="s">
+      <c r="L15" s="54"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="48"/>
-[...1 lines deleted...]
-      <c r="Q15" s="47" t="s">
+      <c r="O15" s="54"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R15" s="48"/>
-[...1 lines deleted...]
-      <c r="T15" s="47" t="s">
+      <c r="R15" s="54"/>
+      <c r="S15" s="55"/>
+      <c r="T15" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U15" s="48"/>
-[...1 lines deleted...]
-      <c r="W15" s="47" t="s">
+      <c r="U15" s="54"/>
+      <c r="V15" s="55"/>
+      <c r="W15" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="48"/>
-[...1 lines deleted...]
-      <c r="Z15" s="47" t="s">
+      <c r="X15" s="54"/>
+      <c r="Y15" s="55"/>
+      <c r="Z15" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="48"/>
-[...1 lines deleted...]
-      <c r="AC15" s="47" t="s">
+      <c r="AA15" s="54"/>
+      <c r="AB15" s="55"/>
+      <c r="AC15" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD15" s="48"/>
-[...5 lines deleted...]
-      <c r="AH15" s="49"/>
+      <c r="AD15" s="54"/>
+      <c r="AE15" s="55"/>
+      <c r="AF15" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="54"/>
+      <c r="AH15" s="55"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A16" s="46"/>
+      <c r="A16" s="53"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="7" t="s">
@@ -5163,187 +5199,187 @@
         <v>570</v>
       </c>
       <c r="AC22" s="17">
         <v>358</v>
       </c>
       <c r="AD22" s="18">
         <v>343</v>
       </c>
       <c r="AE22" s="19">
         <v>701</v>
       </c>
       <c r="AF22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="AG22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="AH22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="61" t="s">
+      <c r="A24" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="62" t="s">
+      <c r="B24" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="62"/>
-[...30 lines deleted...]
-      <c r="AH24" s="62"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="61"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="61"/>
+      <c r="L24" s="61"/>
+      <c r="M24" s="61"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="61"/>
+      <c r="P24" s="61"/>
+      <c r="Q24" s="61"/>
+      <c r="R24" s="61"/>
+      <c r="S24" s="61"/>
+      <c r="T24" s="61"/>
+      <c r="U24" s="61"/>
+      <c r="V24" s="61"/>
+      <c r="W24" s="61"/>
+      <c r="X24" s="61"/>
+      <c r="Y24" s="61"/>
+      <c r="Z24" s="61"/>
+      <c r="AA24" s="61"/>
+      <c r="AB24" s="61"/>
+      <c r="AC24" s="61"/>
+      <c r="AD24" s="61"/>
+      <c r="AE24" s="61"/>
+      <c r="AF24" s="61"/>
+      <c r="AG24" s="61"/>
+      <c r="AH24" s="61"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="61"/>
-      <c r="B25" s="59" t="s">
+      <c r="A25" s="63"/>
+      <c r="B25" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="59"/>
-[...30 lines deleted...]
-      <c r="AH25" s="59"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="62"/>
+      <c r="U25" s="62"/>
+      <c r="V25" s="62"/>
+      <c r="W25" s="62"/>
+      <c r="X25" s="62"/>
+      <c r="Y25" s="62"/>
+      <c r="Z25" s="62"/>
+      <c r="AA25" s="62"/>
+      <c r="AB25" s="62"/>
+      <c r="AC25" s="62"/>
+      <c r="AD25" s="62"/>
+      <c r="AE25" s="62"/>
+      <c r="AF25" s="62"/>
+      <c r="AG25" s="62"/>
+      <c r="AH25" s="62"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="61"/>
-      <c r="B26" s="47" t="s">
+      <c r="A26" s="63"/>
+      <c r="B26" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="48"/>
-[...1 lines deleted...]
-      <c r="E26" s="47" t="s">
+      <c r="C26" s="54"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="48"/>
-[...1 lines deleted...]
-      <c r="H26" s="47" t="s">
+      <c r="F26" s="54"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="48"/>
-[...1 lines deleted...]
-      <c r="K26" s="47" t="s">
+      <c r="I26" s="54"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L26" s="48"/>
-[...1 lines deleted...]
-      <c r="N26" s="47" t="s">
+      <c r="L26" s="54"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="48"/>
-[...1 lines deleted...]
-      <c r="Q26" s="47" t="s">
+      <c r="O26" s="54"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R26" s="48"/>
-[...1 lines deleted...]
-      <c r="T26" s="47" t="s">
+      <c r="R26" s="54"/>
+      <c r="S26" s="55"/>
+      <c r="T26" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U26" s="48"/>
-[...1 lines deleted...]
-      <c r="W26" s="47" t="s">
+      <c r="U26" s="54"/>
+      <c r="V26" s="55"/>
+      <c r="W26" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X26" s="48"/>
-[...1 lines deleted...]
-      <c r="Z26" s="47" t="s">
+      <c r="X26" s="54"/>
+      <c r="Y26" s="55"/>
+      <c r="Z26" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="48"/>
-[...1 lines deleted...]
-      <c r="AC26" s="47" t="s">
+      <c r="AA26" s="54"/>
+      <c r="AB26" s="55"/>
+      <c r="AC26" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD26" s="48"/>
-[...5 lines deleted...]
-      <c r="AH26" s="49"/>
+      <c r="AD26" s="54"/>
+      <c r="AE26" s="55"/>
+      <c r="AF26" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="54"/>
+      <c r="AH26" s="55"/>
     </row>
     <row r="27" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A27" s="61"/>
+      <c r="A27" s="63"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="7" t="s">
@@ -6043,187 +6079,187 @@
         <v>830</v>
       </c>
       <c r="AC33" s="17">
         <v>462</v>
       </c>
       <c r="AD33" s="18">
         <v>544</v>
       </c>
       <c r="AE33" s="19">
         <v>1006</v>
       </c>
       <c r="AF33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="AG33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="AH33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="61" t="s">
+      <c r="A35" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="62" t="s">
+      <c r="B35" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="62"/>
-[...30 lines deleted...]
-      <c r="AH35" s="62"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="61"/>
+      <c r="P35" s="61"/>
+      <c r="Q35" s="61"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="61"/>
+      <c r="T35" s="61"/>
+      <c r="U35" s="61"/>
+      <c r="V35" s="61"/>
+      <c r="W35" s="61"/>
+      <c r="X35" s="61"/>
+      <c r="Y35" s="61"/>
+      <c r="Z35" s="61"/>
+      <c r="AA35" s="61"/>
+      <c r="AB35" s="61"/>
+      <c r="AC35" s="61"/>
+      <c r="AD35" s="61"/>
+      <c r="AE35" s="61"/>
+      <c r="AF35" s="61"/>
+      <c r="AG35" s="61"/>
+      <c r="AH35" s="61"/>
     </row>
     <row r="36" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="61"/>
-      <c r="B36" s="59" t="s">
+      <c r="A36" s="63"/>
+      <c r="B36" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="59"/>
-[...30 lines deleted...]
-      <c r="AH36" s="59"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62"/>
+      <c r="S36" s="62"/>
+      <c r="T36" s="62"/>
+      <c r="U36" s="62"/>
+      <c r="V36" s="62"/>
+      <c r="W36" s="62"/>
+      <c r="X36" s="62"/>
+      <c r="Y36" s="62"/>
+      <c r="Z36" s="62"/>
+      <c r="AA36" s="62"/>
+      <c r="AB36" s="62"/>
+      <c r="AC36" s="62"/>
+      <c r="AD36" s="62"/>
+      <c r="AE36" s="62"/>
+      <c r="AF36" s="62"/>
+      <c r="AG36" s="62"/>
+      <c r="AH36" s="62"/>
     </row>
     <row r="37" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="61"/>
-      <c r="B37" s="47" t="s">
+      <c r="A37" s="63"/>
+      <c r="B37" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="48"/>
-[...1 lines deleted...]
-      <c r="E37" s="47" t="s">
+      <c r="C37" s="54"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F37" s="48"/>
-[...1 lines deleted...]
-      <c r="H37" s="47" t="s">
+      <c r="F37" s="54"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="48"/>
-[...1 lines deleted...]
-      <c r="K37" s="47" t="s">
+      <c r="I37" s="54"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L37" s="48"/>
-[...1 lines deleted...]
-      <c r="N37" s="47" t="s">
+      <c r="L37" s="54"/>
+      <c r="M37" s="55"/>
+      <c r="N37" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O37" s="48"/>
-[...1 lines deleted...]
-      <c r="Q37" s="47" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="55"/>
+      <c r="Q37" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R37" s="48"/>
-[...1 lines deleted...]
-      <c r="T37" s="47" t="s">
+      <c r="R37" s="54"/>
+      <c r="S37" s="55"/>
+      <c r="T37" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U37" s="48"/>
-[...1 lines deleted...]
-      <c r="W37" s="47" t="s">
+      <c r="U37" s="54"/>
+      <c r="V37" s="55"/>
+      <c r="W37" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X37" s="48"/>
-[...1 lines deleted...]
-      <c r="Z37" s="47" t="s">
+      <c r="X37" s="54"/>
+      <c r="Y37" s="55"/>
+      <c r="Z37" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="48"/>
-[...1 lines deleted...]
-      <c r="AC37" s="47" t="s">
+      <c r="AA37" s="54"/>
+      <c r="AB37" s="55"/>
+      <c r="AC37" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD37" s="48"/>
-[...5 lines deleted...]
-      <c r="AH37" s="49"/>
+      <c r="AD37" s="54"/>
+      <c r="AE37" s="55"/>
+      <c r="AF37" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG37" s="54"/>
+      <c r="AH37" s="55"/>
     </row>
     <row r="38" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A38" s="61"/>
+      <c r="A38" s="63"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="7" t="s">
@@ -6923,187 +6959,187 @@
         <v>875</v>
       </c>
       <c r="AC44" s="17">
         <v>446</v>
       </c>
       <c r="AD44" s="18">
         <v>539</v>
       </c>
       <c r="AE44" s="19">
         <v>985</v>
       </c>
       <c r="AF44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="AG44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="AH44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="61" t="s">
+      <c r="A46" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="62" t="s">
+      <c r="B46" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="62"/>
-[...30 lines deleted...]
-      <c r="AH46" s="62"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="61"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="61"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="61"/>
+      <c r="U46" s="61"/>
+      <c r="V46" s="61"/>
+      <c r="W46" s="61"/>
+      <c r="X46" s="61"/>
+      <c r="Y46" s="61"/>
+      <c r="Z46" s="61"/>
+      <c r="AA46" s="61"/>
+      <c r="AB46" s="61"/>
+      <c r="AC46" s="61"/>
+      <c r="AD46" s="61"/>
+      <c r="AE46" s="61"/>
+      <c r="AF46" s="61"/>
+      <c r="AG46" s="61"/>
+      <c r="AH46" s="61"/>
     </row>
     <row r="47" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="61"/>
-      <c r="B47" s="59" t="s">
+      <c r="A47" s="63"/>
+      <c r="B47" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="59"/>
-[...30 lines deleted...]
-      <c r="AH47" s="59"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="62"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="62"/>
+      <c r="V47" s="62"/>
+      <c r="W47" s="62"/>
+      <c r="X47" s="62"/>
+      <c r="Y47" s="62"/>
+      <c r="Z47" s="62"/>
+      <c r="AA47" s="62"/>
+      <c r="AB47" s="62"/>
+      <c r="AC47" s="62"/>
+      <c r="AD47" s="62"/>
+      <c r="AE47" s="62"/>
+      <c r="AF47" s="62"/>
+      <c r="AG47" s="62"/>
+      <c r="AH47" s="62"/>
     </row>
     <row r="48" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="61"/>
-      <c r="B48" s="47" t="s">
+      <c r="A48" s="63"/>
+      <c r="B48" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="48"/>
-[...1 lines deleted...]
-      <c r="E48" s="47" t="s">
+      <c r="C48" s="54"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="48"/>
-[...1 lines deleted...]
-      <c r="H48" s="47" t="s">
+      <c r="F48" s="54"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I48" s="48"/>
-[...1 lines deleted...]
-      <c r="K48" s="47" t="s">
+      <c r="I48" s="54"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L48" s="48"/>
-[...1 lines deleted...]
-      <c r="N48" s="47" t="s">
+      <c r="L48" s="54"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O48" s="48"/>
-[...1 lines deleted...]
-      <c r="Q48" s="47" t="s">
+      <c r="O48" s="54"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R48" s="48"/>
-[...1 lines deleted...]
-      <c r="T48" s="47" t="s">
+      <c r="R48" s="54"/>
+      <c r="S48" s="55"/>
+      <c r="T48" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U48" s="48"/>
-[...1 lines deleted...]
-      <c r="W48" s="47" t="s">
+      <c r="U48" s="54"/>
+      <c r="V48" s="55"/>
+      <c r="W48" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X48" s="48"/>
-[...1 lines deleted...]
-      <c r="Z48" s="47" t="s">
+      <c r="X48" s="54"/>
+      <c r="Y48" s="55"/>
+      <c r="Z48" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA48" s="48"/>
-[...1 lines deleted...]
-      <c r="AC48" s="47" t="s">
+      <c r="AA48" s="54"/>
+      <c r="AB48" s="55"/>
+      <c r="AC48" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD48" s="48"/>
-[...5 lines deleted...]
-      <c r="AH48" s="49"/>
+      <c r="AD48" s="54"/>
+      <c r="AE48" s="55"/>
+      <c r="AF48" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG48" s="54"/>
+      <c r="AH48" s="55"/>
     </row>
     <row r="49" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A49" s="61"/>
+      <c r="A49" s="63"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="7" t="s">
@@ -7803,187 +7839,187 @@
         <v>740</v>
       </c>
       <c r="AC55" s="17">
         <v>457</v>
       </c>
       <c r="AD55" s="18">
         <v>423</v>
       </c>
       <c r="AE55" s="19">
         <v>880</v>
       </c>
       <c r="AF55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="AG55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="AH55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="61" t="s">
+      <c r="A57" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="62" t="s">
+      <c r="B57" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="62"/>
-[...30 lines deleted...]
-      <c r="AH57" s="62"/>
+      <c r="C57" s="61"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="61"/>
+      <c r="F57" s="61"/>
+      <c r="G57" s="61"/>
+      <c r="H57" s="61"/>
+      <c r="I57" s="61"/>
+      <c r="J57" s="61"/>
+      <c r="K57" s="61"/>
+      <c r="L57" s="61"/>
+      <c r="M57" s="61"/>
+      <c r="N57" s="61"/>
+      <c r="O57" s="61"/>
+      <c r="P57" s="61"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="61"/>
+      <c r="S57" s="61"/>
+      <c r="T57" s="61"/>
+      <c r="U57" s="61"/>
+      <c r="V57" s="61"/>
+      <c r="W57" s="61"/>
+      <c r="X57" s="61"/>
+      <c r="Y57" s="61"/>
+      <c r="Z57" s="61"/>
+      <c r="AA57" s="61"/>
+      <c r="AB57" s="61"/>
+      <c r="AC57" s="61"/>
+      <c r="AD57" s="61"/>
+      <c r="AE57" s="61"/>
+      <c r="AF57" s="61"/>
+      <c r="AG57" s="61"/>
+      <c r="AH57" s="61"/>
     </row>
     <row r="58" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="61"/>
-      <c r="B58" s="59" t="s">
+      <c r="A58" s="63"/>
+      <c r="B58" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="59"/>
-[...30 lines deleted...]
-      <c r="AH58" s="59"/>
+      <c r="C58" s="62"/>
+      <c r="D58" s="62"/>
+      <c r="E58" s="62"/>
+      <c r="F58" s="62"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="62"/>
+      <c r="I58" s="62"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="62"/>
+      <c r="N58" s="62"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="62"/>
+      <c r="S58" s="62"/>
+      <c r="T58" s="62"/>
+      <c r="U58" s="62"/>
+      <c r="V58" s="62"/>
+      <c r="W58" s="62"/>
+      <c r="X58" s="62"/>
+      <c r="Y58" s="62"/>
+      <c r="Z58" s="62"/>
+      <c r="AA58" s="62"/>
+      <c r="AB58" s="62"/>
+      <c r="AC58" s="62"/>
+      <c r="AD58" s="62"/>
+      <c r="AE58" s="62"/>
+      <c r="AF58" s="62"/>
+      <c r="AG58" s="62"/>
+      <c r="AH58" s="62"/>
     </row>
     <row r="59" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="61"/>
-      <c r="B59" s="47" t="s">
+      <c r="A59" s="63"/>
+      <c r="B59" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="48"/>
-[...1 lines deleted...]
-      <c r="E59" s="47" t="s">
+      <c r="C59" s="54"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F59" s="48"/>
-[...1 lines deleted...]
-      <c r="H59" s="47" t="s">
+      <c r="F59" s="54"/>
+      <c r="G59" s="55"/>
+      <c r="H59" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="48"/>
-[...1 lines deleted...]
-      <c r="K59" s="47" t="s">
+      <c r="I59" s="54"/>
+      <c r="J59" s="55"/>
+      <c r="K59" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L59" s="48"/>
-[...1 lines deleted...]
-      <c r="N59" s="47" t="s">
+      <c r="L59" s="54"/>
+      <c r="M59" s="55"/>
+      <c r="N59" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O59" s="48"/>
-[...1 lines deleted...]
-      <c r="Q59" s="47" t="s">
+      <c r="O59" s="54"/>
+      <c r="P59" s="55"/>
+      <c r="Q59" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R59" s="48"/>
-[...1 lines deleted...]
-      <c r="T59" s="47" t="s">
+      <c r="R59" s="54"/>
+      <c r="S59" s="55"/>
+      <c r="T59" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U59" s="48"/>
-[...1 lines deleted...]
-      <c r="W59" s="47" t="s">
+      <c r="U59" s="54"/>
+      <c r="V59" s="55"/>
+      <c r="W59" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X59" s="48"/>
-[...1 lines deleted...]
-      <c r="Z59" s="47" t="s">
+      <c r="X59" s="54"/>
+      <c r="Y59" s="55"/>
+      <c r="Z59" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA59" s="48"/>
-[...1 lines deleted...]
-      <c r="AC59" s="47" t="s">
+      <c r="AA59" s="54"/>
+      <c r="AB59" s="55"/>
+      <c r="AC59" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD59" s="48"/>
-[...5 lines deleted...]
-      <c r="AH59" s="49"/>
+      <c r="AD59" s="54"/>
+      <c r="AE59" s="55"/>
+      <c r="AF59" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="54"/>
+      <c r="AH59" s="55"/>
     </row>
     <row r="60" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A60" s="61"/>
+      <c r="A60" s="63"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="7" t="s">
@@ -8686,187 +8722,187 @@
         <v>395</v>
       </c>
       <c r="AD66" s="18">
         <v>426</v>
       </c>
       <c r="AE66" s="19">
         <v>821</v>
       </c>
       <c r="AF66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="AG66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="AH66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="61" t="s">
+      <c r="A68" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="62" t="s">
+      <c r="B68" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="62"/>
-[...30 lines deleted...]
-      <c r="AH68" s="62"/>
+      <c r="C68" s="61"/>
+      <c r="D68" s="61"/>
+      <c r="E68" s="61"/>
+      <c r="F68" s="61"/>
+      <c r="G68" s="61"/>
+      <c r="H68" s="61"/>
+      <c r="I68" s="61"/>
+      <c r="J68" s="61"/>
+      <c r="K68" s="61"/>
+      <c r="L68" s="61"/>
+      <c r="M68" s="61"/>
+      <c r="N68" s="61"/>
+      <c r="O68" s="61"/>
+      <c r="P68" s="61"/>
+      <c r="Q68" s="61"/>
+      <c r="R68" s="61"/>
+      <c r="S68" s="61"/>
+      <c r="T68" s="61"/>
+      <c r="U68" s="61"/>
+      <c r="V68" s="61"/>
+      <c r="W68" s="61"/>
+      <c r="X68" s="61"/>
+      <c r="Y68" s="61"/>
+      <c r="Z68" s="61"/>
+      <c r="AA68" s="61"/>
+      <c r="AB68" s="61"/>
+      <c r="AC68" s="61"/>
+      <c r="AD68" s="61"/>
+      <c r="AE68" s="61"/>
+      <c r="AF68" s="61"/>
+      <c r="AG68" s="61"/>
+      <c r="AH68" s="61"/>
     </row>
     <row r="69" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="61"/>
-      <c r="B69" s="59" t="s">
+      <c r="A69" s="63"/>
+      <c r="B69" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="59"/>
-[...30 lines deleted...]
-      <c r="AH69" s="59"/>
+      <c r="C69" s="62"/>
+      <c r="D69" s="62"/>
+      <c r="E69" s="62"/>
+      <c r="F69" s="62"/>
+      <c r="G69" s="62"/>
+      <c r="H69" s="62"/>
+      <c r="I69" s="62"/>
+      <c r="J69" s="62"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="62"/>
+      <c r="M69" s="62"/>
+      <c r="N69" s="62"/>
+      <c r="O69" s="62"/>
+      <c r="P69" s="62"/>
+      <c r="Q69" s="62"/>
+      <c r="R69" s="62"/>
+      <c r="S69" s="62"/>
+      <c r="T69" s="62"/>
+      <c r="U69" s="62"/>
+      <c r="V69" s="62"/>
+      <c r="W69" s="62"/>
+      <c r="X69" s="62"/>
+      <c r="Y69" s="62"/>
+      <c r="Z69" s="62"/>
+      <c r="AA69" s="62"/>
+      <c r="AB69" s="62"/>
+      <c r="AC69" s="62"/>
+      <c r="AD69" s="62"/>
+      <c r="AE69" s="62"/>
+      <c r="AF69" s="62"/>
+      <c r="AG69" s="62"/>
+      <c r="AH69" s="62"/>
     </row>
     <row r="70" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="61"/>
-      <c r="B70" s="47" t="s">
+      <c r="A70" s="63"/>
+      <c r="B70" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C70" s="48"/>
-[...1 lines deleted...]
-      <c r="E70" s="47" t="s">
+      <c r="C70" s="54"/>
+      <c r="D70" s="51"/>
+      <c r="E70" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F70" s="48"/>
-[...1 lines deleted...]
-      <c r="H70" s="47" t="s">
+      <c r="F70" s="54"/>
+      <c r="G70" s="55"/>
+      <c r="H70" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="48"/>
-[...1 lines deleted...]
-      <c r="K70" s="47" t="s">
+      <c r="I70" s="54"/>
+      <c r="J70" s="55"/>
+      <c r="K70" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L70" s="48"/>
-[...1 lines deleted...]
-      <c r="N70" s="47" t="s">
+      <c r="L70" s="54"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O70" s="48"/>
-[...1 lines deleted...]
-      <c r="Q70" s="47" t="s">
+      <c r="O70" s="54"/>
+      <c r="P70" s="55"/>
+      <c r="Q70" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R70" s="48"/>
-[...1 lines deleted...]
-      <c r="T70" s="47" t="s">
+      <c r="R70" s="54"/>
+      <c r="S70" s="55"/>
+      <c r="T70" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U70" s="48"/>
-[...1 lines deleted...]
-      <c r="W70" s="47" t="s">
+      <c r="U70" s="54"/>
+      <c r="V70" s="55"/>
+      <c r="W70" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X70" s="48"/>
-[...1 lines deleted...]
-      <c r="Z70" s="47" t="s">
+      <c r="X70" s="54"/>
+      <c r="Y70" s="55"/>
+      <c r="Z70" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA70" s="48"/>
-[...1 lines deleted...]
-      <c r="AC70" s="47" t="s">
+      <c r="AA70" s="54"/>
+      <c r="AB70" s="55"/>
+      <c r="AC70" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD70" s="48"/>
-[...5 lines deleted...]
-      <c r="AH70" s="49"/>
+      <c r="AD70" s="54"/>
+      <c r="AE70" s="55"/>
+      <c r="AF70" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG70" s="54"/>
+      <c r="AH70" s="55"/>
     </row>
     <row r="71" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A71" s="61"/>
+      <c r="A71" s="63"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="7" t="s">
@@ -9565,189 +9601,188 @@
       <c r="AB77" s="19">
         <v>635</v>
       </c>
       <c r="AC77" s="17">
         <v>393</v>
       </c>
       <c r="AD77" s="18">
         <v>410</v>
       </c>
       <c r="AE77" s="19">
         <v>803</v>
       </c>
       <c r="AF77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="AG77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="AH77" s="19">
         <f t="shared" si="20"/>
         <v>6609</v>
       </c>
     </row>
-    <row r="78" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A79" s="61" t="s">
+    <row r="79" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="62" t="s">
+      <c r="B79" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="62"/>
-[...34 lines deleted...]
-      <c r="B80" s="59" t="s">
+      <c r="C79" s="61"/>
+      <c r="D79" s="61"/>
+      <c r="E79" s="61"/>
+      <c r="F79" s="61"/>
+      <c r="G79" s="61"/>
+      <c r="H79" s="61"/>
+      <c r="I79" s="61"/>
+      <c r="J79" s="61"/>
+      <c r="K79" s="61"/>
+      <c r="L79" s="61"/>
+      <c r="M79" s="61"/>
+      <c r="N79" s="61"/>
+      <c r="O79" s="61"/>
+      <c r="P79" s="61"/>
+      <c r="Q79" s="61"/>
+      <c r="R79" s="61"/>
+      <c r="S79" s="61"/>
+      <c r="T79" s="61"/>
+      <c r="U79" s="61"/>
+      <c r="V79" s="61"/>
+      <c r="W79" s="61"/>
+      <c r="X79" s="61"/>
+      <c r="Y79" s="61"/>
+      <c r="Z79" s="61"/>
+      <c r="AA79" s="61"/>
+      <c r="AB79" s="61"/>
+      <c r="AC79" s="61"/>
+      <c r="AD79" s="61"/>
+      <c r="AE79" s="61"/>
+      <c r="AF79" s="61"/>
+      <c r="AG79" s="61"/>
+      <c r="AH79" s="61"/>
+    </row>
+    <row r="80" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="63"/>
+      <c r="B80" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="59"/>
-[...34 lines deleted...]
-      <c r="B81" s="47" t="s">
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="62"/>
+      <c r="S80" s="62"/>
+      <c r="T80" s="62"/>
+      <c r="U80" s="62"/>
+      <c r="V80" s="62"/>
+      <c r="W80" s="62"/>
+      <c r="X80" s="62"/>
+      <c r="Y80" s="62"/>
+      <c r="Z80" s="62"/>
+      <c r="AA80" s="62"/>
+      <c r="AB80" s="62"/>
+      <c r="AC80" s="62"/>
+      <c r="AD80" s="62"/>
+      <c r="AE80" s="62"/>
+      <c r="AF80" s="62"/>
+      <c r="AG80" s="62"/>
+      <c r="AH80" s="62"/>
+    </row>
+    <row r="81" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="63"/>
+      <c r="B81" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C81" s="48"/>
-[...1 lines deleted...]
-      <c r="E81" s="47" t="s">
+      <c r="C81" s="54"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="48"/>
-[...1 lines deleted...]
-      <c r="H81" s="47" t="s">
+      <c r="F81" s="54"/>
+      <c r="G81" s="55"/>
+      <c r="H81" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I81" s="48"/>
-[...1 lines deleted...]
-      <c r="K81" s="47" t="s">
+      <c r="I81" s="54"/>
+      <c r="J81" s="55"/>
+      <c r="K81" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L81" s="48"/>
-[...1 lines deleted...]
-      <c r="N81" s="47" t="s">
+      <c r="L81" s="54"/>
+      <c r="M81" s="55"/>
+      <c r="N81" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O81" s="48"/>
-[...1 lines deleted...]
-      <c r="Q81" s="47" t="s">
+      <c r="O81" s="54"/>
+      <c r="P81" s="55"/>
+      <c r="Q81" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R81" s="48"/>
-[...1 lines deleted...]
-      <c r="T81" s="47" t="s">
+      <c r="R81" s="54"/>
+      <c r="S81" s="55"/>
+      <c r="T81" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U81" s="48"/>
-[...1 lines deleted...]
-      <c r="W81" s="47" t="s">
+      <c r="U81" s="54"/>
+      <c r="V81" s="55"/>
+      <c r="W81" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X81" s="48"/>
-[...1 lines deleted...]
-      <c r="Z81" s="47" t="s">
+      <c r="X81" s="54"/>
+      <c r="Y81" s="55"/>
+      <c r="Z81" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA81" s="48"/>
-[...1 lines deleted...]
-      <c r="AC81" s="47" t="s">
+      <c r="AA81" s="54"/>
+      <c r="AB81" s="55"/>
+      <c r="AC81" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD81" s="48"/>
-[...8 lines deleted...]
-      <c r="A82" s="61"/>
+      <c r="AD81" s="54"/>
+      <c r="AE81" s="55"/>
+      <c r="AF81" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG81" s="54"/>
+      <c r="AH81" s="55"/>
+    </row>
+    <row r="82" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A82" s="63"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -9804,471 +9839,831 @@
       <c r="AA82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AC82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AD82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AG82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH82" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A83" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B83" s="8"/>
-[...28 lines deleted...]
-      <c r="AE83" s="11"/>
+      <c r="B83" s="8">
+        <v>42</v>
+      </c>
+      <c r="C83" s="1">
+        <v>24</v>
+      </c>
+      <c r="D83" s="12">
+        <v>66</v>
+      </c>
+      <c r="E83" s="8">
+        <v>196</v>
+      </c>
+      <c r="F83" s="1">
+        <v>160</v>
+      </c>
+      <c r="G83" s="11">
+        <v>356</v>
+      </c>
+      <c r="H83" s="8">
+        <v>209</v>
+      </c>
+      <c r="I83" s="1">
+        <v>178</v>
+      </c>
+      <c r="J83" s="11">
+        <v>387</v>
+      </c>
+      <c r="K83" s="8">
+        <v>207</v>
+      </c>
+      <c r="L83" s="1">
+        <v>177</v>
+      </c>
+      <c r="M83" s="11">
+        <v>384</v>
+      </c>
+      <c r="N83" s="8">
+        <v>267</v>
+      </c>
+      <c r="O83" s="1">
+        <v>188</v>
+      </c>
+      <c r="P83" s="11">
+        <v>455</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>230</v>
+      </c>
+      <c r="R83" s="1">
+        <v>192</v>
+      </c>
+      <c r="S83" s="11">
+        <v>422</v>
+      </c>
+      <c r="T83" s="8">
+        <v>202</v>
+      </c>
+      <c r="U83" s="1">
+        <v>124</v>
+      </c>
+      <c r="V83" s="11">
+        <v>326</v>
+      </c>
+      <c r="W83" s="8">
+        <v>152</v>
+      </c>
+      <c r="X83" s="1">
+        <v>119</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>271</v>
+      </c>
+      <c r="Z83" s="8">
+        <v>159</v>
+      </c>
+      <c r="AA83" s="1">
+        <v>104</v>
+      </c>
+      <c r="AB83" s="11">
+        <v>263</v>
+      </c>
+      <c r="AC83" s="8">
+        <v>180</v>
+      </c>
+      <c r="AD83" s="1">
+        <v>109</v>
+      </c>
+      <c r="AE83" s="11">
+        <v>289</v>
+      </c>
       <c r="AF83" s="8">
         <f>SUM(B83,E83,H83,K83,N83,Q83,T83,W83,Z83,AC83)</f>
-        <v>0</v>
+        <v>1844</v>
       </c>
       <c r="AG83" s="1">
         <f t="shared" ref="AG83:AG88" si="22">SUM(C83,F83,I83,L83,O83,R83,U83,X83,AA83,AD83)</f>
-        <v>0</v>
+        <v>1375</v>
       </c>
       <c r="AH83" s="11">
         <f t="shared" ref="AH83:AH88" si="23">SUM(D83,G83,J83,M83,P83,S83,V83,Y83,AB83,AE83)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A84" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B84" s="8"/>
-[...28 lines deleted...]
-      <c r="AE84" s="11"/>
+      <c r="B84" s="8">
+        <v>13</v>
+      </c>
+      <c r="C84" s="1">
+        <v>5</v>
+      </c>
+      <c r="D84" s="12">
+        <v>18</v>
+      </c>
+      <c r="E84" s="8">
+        <v>42</v>
+      </c>
+      <c r="F84" s="1">
+        <v>47</v>
+      </c>
+      <c r="G84" s="11">
+        <v>89</v>
+      </c>
+      <c r="H84" s="8">
+        <v>58</v>
+      </c>
+      <c r="I84" s="1">
+        <v>30</v>
+      </c>
+      <c r="J84" s="11">
+        <v>88</v>
+      </c>
+      <c r="K84" s="8">
+        <v>61</v>
+      </c>
+      <c r="L84" s="1">
+        <v>57</v>
+      </c>
+      <c r="M84" s="11">
+        <v>118</v>
+      </c>
+      <c r="N84" s="8">
+        <v>61</v>
+      </c>
+      <c r="O84" s="1">
+        <v>69</v>
+      </c>
+      <c r="P84" s="11">
+        <v>130</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>70</v>
+      </c>
+      <c r="R84" s="1">
+        <v>65</v>
+      </c>
+      <c r="S84" s="11">
+        <v>135</v>
+      </c>
+      <c r="T84" s="8">
+        <v>47</v>
+      </c>
+      <c r="U84" s="1">
+        <v>52</v>
+      </c>
+      <c r="V84" s="11">
+        <v>99</v>
+      </c>
+      <c r="W84" s="8">
+        <v>57</v>
+      </c>
+      <c r="X84" s="1">
+        <v>54</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>111</v>
+      </c>
+      <c r="Z84" s="8">
+        <v>63</v>
+      </c>
+      <c r="AA84" s="1">
+        <v>60</v>
+      </c>
+      <c r="AB84" s="11">
+        <v>123</v>
+      </c>
+      <c r="AC84" s="8">
+        <v>57</v>
+      </c>
+      <c r="AD84" s="1">
+        <v>56</v>
+      </c>
+      <c r="AE84" s="11">
+        <v>113</v>
+      </c>
       <c r="AF84" s="8">
         <f t="shared" ref="AF84:AF88" si="24">SUM(B84,E84,H84,K84,N84,Q84,T84,W84,Z84,AC84)</f>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="AG84" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="AH84" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A85" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B85" s="8"/>
-[...28 lines deleted...]
-      <c r="AE85" s="11"/>
+      <c r="B85" s="8">
+        <v>6</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13</v>
+      </c>
+      <c r="D85" s="12">
+        <v>19</v>
+      </c>
+      <c r="E85" s="8">
+        <v>42</v>
+      </c>
+      <c r="F85" s="1">
+        <v>52</v>
+      </c>
+      <c r="G85" s="11">
+        <v>94</v>
+      </c>
+      <c r="H85" s="8">
+        <v>44</v>
+      </c>
+      <c r="I85" s="1">
+        <v>37</v>
+      </c>
+      <c r="J85" s="11">
+        <v>81</v>
+      </c>
+      <c r="K85" s="8">
+        <v>28</v>
+      </c>
+      <c r="L85" s="1">
+        <v>44</v>
+      </c>
+      <c r="M85" s="11">
+        <v>72</v>
+      </c>
+      <c r="N85" s="8">
+        <v>60</v>
+      </c>
+      <c r="O85" s="1">
+        <v>51</v>
+      </c>
+      <c r="P85" s="11">
+        <v>111</v>
+      </c>
+      <c r="Q85" s="8">
+        <v>40</v>
+      </c>
+      <c r="R85" s="1">
+        <v>45</v>
+      </c>
+      <c r="S85" s="11">
+        <v>85</v>
+      </c>
+      <c r="T85" s="8">
+        <v>48</v>
+      </c>
+      <c r="U85" s="1">
+        <v>43</v>
+      </c>
+      <c r="V85" s="11">
+        <v>91</v>
+      </c>
+      <c r="W85" s="8">
+        <v>46</v>
+      </c>
+      <c r="X85" s="1">
+        <v>58</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>104</v>
+      </c>
+      <c r="Z85" s="8">
+        <v>62</v>
+      </c>
+      <c r="AA85" s="1">
+        <v>62</v>
+      </c>
+      <c r="AB85" s="11">
+        <v>124</v>
+      </c>
+      <c r="AC85" s="8">
+        <v>101</v>
+      </c>
+      <c r="AD85" s="1">
+        <v>67</v>
+      </c>
+      <c r="AE85" s="11">
+        <v>168</v>
+      </c>
       <c r="AF85" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="AG85" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>472</v>
       </c>
       <c r="AH85" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A86" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="8"/>
-[...28 lines deleted...]
-      <c r="AE86" s="11"/>
+      <c r="B86" s="8">
+        <v>5</v>
+      </c>
+      <c r="C86" s="1">
+        <v>6</v>
+      </c>
+      <c r="D86" s="12">
+        <v>11</v>
+      </c>
+      <c r="E86" s="8">
+        <v>50</v>
+      </c>
+      <c r="F86" s="1">
+        <v>35</v>
+      </c>
+      <c r="G86" s="11">
+        <v>85</v>
+      </c>
+      <c r="H86" s="8">
+        <v>50</v>
+      </c>
+      <c r="I86" s="1">
+        <v>44</v>
+      </c>
+      <c r="J86" s="11">
+        <v>94</v>
+      </c>
+      <c r="K86" s="8">
+        <v>59</v>
+      </c>
+      <c r="L86" s="1">
+        <v>38</v>
+      </c>
+      <c r="M86" s="11">
+        <v>97</v>
+      </c>
+      <c r="N86" s="8">
+        <v>73</v>
+      </c>
+      <c r="O86" s="1">
+        <v>65</v>
+      </c>
+      <c r="P86" s="11">
+        <v>138</v>
+      </c>
+      <c r="Q86" s="8">
+        <v>59</v>
+      </c>
+      <c r="R86" s="1">
+        <v>41</v>
+      </c>
+      <c r="S86" s="11">
+        <v>100</v>
+      </c>
+      <c r="T86" s="8">
+        <v>48</v>
+      </c>
+      <c r="U86" s="1">
+        <v>44</v>
+      </c>
+      <c r="V86" s="11">
+        <v>92</v>
+      </c>
+      <c r="W86" s="8">
+        <v>59</v>
+      </c>
+      <c r="X86" s="1">
+        <v>51</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>110</v>
+      </c>
+      <c r="Z86" s="8">
+        <v>66</v>
+      </c>
+      <c r="AA86" s="1">
+        <v>45</v>
+      </c>
+      <c r="AB86" s="11">
+        <v>111</v>
+      </c>
+      <c r="AC86" s="8">
+        <v>50</v>
+      </c>
+      <c r="AD86" s="1">
+        <v>52</v>
+      </c>
+      <c r="AE86" s="11">
+        <v>102</v>
+      </c>
       <c r="AF86" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="AG86" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>421</v>
       </c>
       <c r="AH86" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B87" s="14"/>
-[...28 lines deleted...]
-      <c r="AE87" s="16"/>
+      <c r="B87" s="14">
+        <v>6</v>
+      </c>
+      <c r="C87" s="15">
+        <v>8</v>
+      </c>
+      <c r="D87" s="29">
+        <v>14</v>
+      </c>
+      <c r="E87" s="14">
+        <v>40</v>
+      </c>
+      <c r="F87" s="15">
+        <v>37</v>
+      </c>
+      <c r="G87" s="16">
+        <v>77</v>
+      </c>
+      <c r="H87" s="14">
+        <v>46</v>
+      </c>
+      <c r="I87" s="15">
+        <v>34</v>
+      </c>
+      <c r="J87" s="16">
+        <v>80</v>
+      </c>
+      <c r="K87" s="14">
+        <v>44</v>
+      </c>
+      <c r="L87" s="15">
+        <v>43</v>
+      </c>
+      <c r="M87" s="16">
+        <v>87</v>
+      </c>
+      <c r="N87" s="14">
+        <v>57</v>
+      </c>
+      <c r="O87" s="15">
+        <v>60</v>
+      </c>
+      <c r="P87" s="16">
+        <v>117</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>31</v>
+      </c>
+      <c r="R87" s="15">
+        <v>51</v>
+      </c>
+      <c r="S87" s="16">
+        <v>82</v>
+      </c>
+      <c r="T87" s="14">
+        <v>53</v>
+      </c>
+      <c r="U87" s="15">
+        <v>43</v>
+      </c>
+      <c r="V87" s="16">
+        <v>96</v>
+      </c>
+      <c r="W87" s="14">
+        <v>39</v>
+      </c>
+      <c r="X87" s="15">
+        <v>48</v>
+      </c>
+      <c r="Y87" s="16">
+        <v>87</v>
+      </c>
+      <c r="Z87" s="14">
+        <v>52</v>
+      </c>
+      <c r="AA87" s="15">
+        <v>38</v>
+      </c>
+      <c r="AB87" s="16">
+        <v>90</v>
+      </c>
+      <c r="AC87" s="14">
+        <v>49</v>
+      </c>
+      <c r="AD87" s="15">
+        <v>45</v>
+      </c>
+      <c r="AE87" s="16">
+        <v>94</v>
+      </c>
       <c r="AF87" s="14">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>417</v>
       </c>
       <c r="AG87" s="15">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="AH87" s="16">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B88" s="17"/>
-[...28 lines deleted...]
-      <c r="AE88" s="19"/>
+      <c r="B88" s="17">
+        <v>72</v>
+      </c>
+      <c r="C88" s="18">
+        <v>56</v>
+      </c>
+      <c r="D88" s="30">
+        <v>128</v>
+      </c>
+      <c r="E88" s="17">
+        <v>370</v>
+      </c>
+      <c r="F88" s="18">
+        <v>331</v>
+      </c>
+      <c r="G88" s="19">
+        <v>701</v>
+      </c>
+      <c r="H88" s="17">
+        <v>407</v>
+      </c>
+      <c r="I88" s="18">
+        <v>323</v>
+      </c>
+      <c r="J88" s="19">
+        <v>730</v>
+      </c>
+      <c r="K88" s="17">
+        <v>399</v>
+      </c>
+      <c r="L88" s="18">
+        <v>359</v>
+      </c>
+      <c r="M88" s="19">
+        <v>758</v>
+      </c>
+      <c r="N88" s="17">
+        <v>518</v>
+      </c>
+      <c r="O88" s="18">
+        <v>433</v>
+      </c>
+      <c r="P88" s="19">
+        <v>951</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>430</v>
+      </c>
+      <c r="R88" s="18">
+        <v>394</v>
+      </c>
+      <c r="S88" s="19">
+        <v>824</v>
+      </c>
+      <c r="T88" s="17">
+        <v>398</v>
+      </c>
+      <c r="U88" s="18">
+        <v>306</v>
+      </c>
+      <c r="V88" s="19">
+        <v>704</v>
+      </c>
+      <c r="W88" s="17">
+        <v>353</v>
+      </c>
+      <c r="X88" s="18">
+        <v>330</v>
+      </c>
+      <c r="Y88" s="19">
+        <v>683</v>
+      </c>
+      <c r="Z88" s="17">
+        <v>402</v>
+      </c>
+      <c r="AA88" s="18">
+        <v>309</v>
+      </c>
+      <c r="AB88" s="19">
+        <v>711</v>
+      </c>
+      <c r="AC88" s="17">
+        <v>437</v>
+      </c>
+      <c r="AD88" s="18">
+        <v>329</v>
+      </c>
+      <c r="AE88" s="19">
+        <v>766</v>
+      </c>
       <c r="AF88" s="17">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>3786</v>
       </c>
       <c r="AG88" s="18">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>3170</v>
       </c>
       <c r="AH88" s="19">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>6956</v>
       </c>
     </row>
     <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="61" t="s">
+      <c r="A90" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="62" t="s">
+      <c r="B90" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="62"/>
-[...30 lines deleted...]
-      <c r="AH90" s="62"/>
+      <c r="C90" s="61"/>
+      <c r="D90" s="61"/>
+      <c r="E90" s="61"/>
+      <c r="F90" s="61"/>
+      <c r="G90" s="61"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="61"/>
+      <c r="K90" s="61"/>
+      <c r="L90" s="61"/>
+      <c r="M90" s="61"/>
+      <c r="N90" s="61"/>
+      <c r="O90" s="61"/>
+      <c r="P90" s="61"/>
+      <c r="Q90" s="61"/>
+      <c r="R90" s="61"/>
+      <c r="S90" s="61"/>
+      <c r="T90" s="61"/>
+      <c r="U90" s="61"/>
+      <c r="V90" s="61"/>
+      <c r="W90" s="61"/>
+      <c r="X90" s="61"/>
+      <c r="Y90" s="61"/>
+      <c r="Z90" s="61"/>
+      <c r="AA90" s="61"/>
+      <c r="AB90" s="61"/>
+      <c r="AC90" s="61"/>
+      <c r="AD90" s="61"/>
+      <c r="AE90" s="61"/>
+      <c r="AF90" s="61"/>
+      <c r="AG90" s="61"/>
+      <c r="AH90" s="61"/>
     </row>
     <row r="91" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="61"/>
-      <c r="B91" s="59" t="s">
+      <c r="A91" s="63"/>
+      <c r="B91" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="59"/>
-[...30 lines deleted...]
-      <c r="AH91" s="59"/>
+      <c r="C91" s="62"/>
+      <c r="D91" s="62"/>
+      <c r="E91" s="62"/>
+      <c r="F91" s="62"/>
+      <c r="G91" s="62"/>
+      <c r="H91" s="62"/>
+      <c r="I91" s="62"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+      <c r="N91" s="62"/>
+      <c r="O91" s="62"/>
+      <c r="P91" s="62"/>
+      <c r="Q91" s="62"/>
+      <c r="R91" s="62"/>
+      <c r="S91" s="62"/>
+      <c r="T91" s="62"/>
+      <c r="U91" s="62"/>
+      <c r="V91" s="62"/>
+      <c r="W91" s="62"/>
+      <c r="X91" s="62"/>
+      <c r="Y91" s="62"/>
+      <c r="Z91" s="62"/>
+      <c r="AA91" s="62"/>
+      <c r="AB91" s="62"/>
+      <c r="AC91" s="62"/>
+      <c r="AD91" s="62"/>
+      <c r="AE91" s="62"/>
+      <c r="AF91" s="62"/>
+      <c r="AG91" s="62"/>
+      <c r="AH91" s="62"/>
     </row>
     <row r="92" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="61"/>
-      <c r="B92" s="47" t="s">
+      <c r="A92" s="63"/>
+      <c r="B92" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C92" s="48"/>
-[...1 lines deleted...]
-      <c r="E92" s="47" t="s">
+      <c r="C92" s="54"/>
+      <c r="D92" s="51"/>
+      <c r="E92" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F92" s="48"/>
-[...1 lines deleted...]
-      <c r="H92" s="47" t="s">
+      <c r="F92" s="54"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I92" s="48"/>
-[...1 lines deleted...]
-      <c r="K92" s="47" t="s">
+      <c r="I92" s="54"/>
+      <c r="J92" s="55"/>
+      <c r="K92" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L92" s="48"/>
-[...1 lines deleted...]
-      <c r="N92" s="47" t="s">
+      <c r="L92" s="54"/>
+      <c r="M92" s="55"/>
+      <c r="N92" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O92" s="48"/>
-[...1 lines deleted...]
-      <c r="Q92" s="47" t="s">
+      <c r="O92" s="54"/>
+      <c r="P92" s="55"/>
+      <c r="Q92" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R92" s="48"/>
-[...1 lines deleted...]
-      <c r="T92" s="47" t="s">
+      <c r="R92" s="54"/>
+      <c r="S92" s="55"/>
+      <c r="T92" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U92" s="48"/>
-[...1 lines deleted...]
-      <c r="W92" s="47" t="s">
+      <c r="U92" s="54"/>
+      <c r="V92" s="55"/>
+      <c r="W92" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X92" s="48"/>
-[...1 lines deleted...]
-      <c r="Z92" s="47" t="s">
+      <c r="X92" s="54"/>
+      <c r="Y92" s="55"/>
+      <c r="Z92" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA92" s="48"/>
-[...1 lines deleted...]
-      <c r="AC92" s="47" t="s">
+      <c r="AA92" s="54"/>
+      <c r="AB92" s="55"/>
+      <c r="AC92" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD92" s="48"/>
-[...5 lines deleted...]
-      <c r="AH92" s="49"/>
+      <c r="AD92" s="54"/>
+      <c r="AE92" s="55"/>
+      <c r="AF92" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG92" s="54"/>
+      <c r="AH92" s="55"/>
     </row>
     <row r="93" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="61"/>
+      <c r="A93" s="63"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="7" t="s">
@@ -10609,187 +11004,187 @@
       <c r="V99" s="19"/>
       <c r="W99" s="17"/>
       <c r="X99" s="18"/>
       <c r="Y99" s="19"/>
       <c r="Z99" s="17"/>
       <c r="AA99" s="18"/>
       <c r="AB99" s="19"/>
       <c r="AC99" s="17"/>
       <c r="AD99" s="18"/>
       <c r="AE99" s="19"/>
       <c r="AF99" s="17">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="AG99" s="18">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="AH99" s="19">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="61" t="s">
+      <c r="A101" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="62" t="s">
+      <c r="B101" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="62"/>
-[...30 lines deleted...]
-      <c r="AH101" s="62"/>
+      <c r="C101" s="61"/>
+      <c r="D101" s="61"/>
+      <c r="E101" s="61"/>
+      <c r="F101" s="61"/>
+      <c r="G101" s="61"/>
+      <c r="H101" s="61"/>
+      <c r="I101" s="61"/>
+      <c r="J101" s="61"/>
+      <c r="K101" s="61"/>
+      <c r="L101" s="61"/>
+      <c r="M101" s="61"/>
+      <c r="N101" s="61"/>
+      <c r="O101" s="61"/>
+      <c r="P101" s="61"/>
+      <c r="Q101" s="61"/>
+      <c r="R101" s="61"/>
+      <c r="S101" s="61"/>
+      <c r="T101" s="61"/>
+      <c r="U101" s="61"/>
+      <c r="V101" s="61"/>
+      <c r="W101" s="61"/>
+      <c r="X101" s="61"/>
+      <c r="Y101" s="61"/>
+      <c r="Z101" s="61"/>
+      <c r="AA101" s="61"/>
+      <c r="AB101" s="61"/>
+      <c r="AC101" s="61"/>
+      <c r="AD101" s="61"/>
+      <c r="AE101" s="61"/>
+      <c r="AF101" s="61"/>
+      <c r="AG101" s="61"/>
+      <c r="AH101" s="61"/>
     </row>
     <row r="102" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="61"/>
-      <c r="B102" s="59" t="s">
+      <c r="A102" s="63"/>
+      <c r="B102" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="59"/>
-[...30 lines deleted...]
-      <c r="AH102" s="59"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="62"/>
+      <c r="E102" s="62"/>
+      <c r="F102" s="62"/>
+      <c r="G102" s="62"/>
+      <c r="H102" s="62"/>
+      <c r="I102" s="62"/>
+      <c r="J102" s="62"/>
+      <c r="K102" s="62"/>
+      <c r="L102" s="62"/>
+      <c r="M102" s="62"/>
+      <c r="N102" s="62"/>
+      <c r="O102" s="62"/>
+      <c r="P102" s="62"/>
+      <c r="Q102" s="62"/>
+      <c r="R102" s="62"/>
+      <c r="S102" s="62"/>
+      <c r="T102" s="62"/>
+      <c r="U102" s="62"/>
+      <c r="V102" s="62"/>
+      <c r="W102" s="62"/>
+      <c r="X102" s="62"/>
+      <c r="Y102" s="62"/>
+      <c r="Z102" s="62"/>
+      <c r="AA102" s="62"/>
+      <c r="AB102" s="62"/>
+      <c r="AC102" s="62"/>
+      <c r="AD102" s="62"/>
+      <c r="AE102" s="62"/>
+      <c r="AF102" s="62"/>
+      <c r="AG102" s="62"/>
+      <c r="AH102" s="62"/>
     </row>
     <row r="103" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="61"/>
-      <c r="B103" s="47" t="s">
+      <c r="A103" s="63"/>
+      <c r="B103" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="48"/>
-[...1 lines deleted...]
-      <c r="E103" s="47" t="s">
+      <c r="C103" s="54"/>
+      <c r="D103" s="51"/>
+      <c r="E103" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F103" s="48"/>
-[...1 lines deleted...]
-      <c r="H103" s="47" t="s">
+      <c r="F103" s="54"/>
+      <c r="G103" s="55"/>
+      <c r="H103" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I103" s="48"/>
-[...1 lines deleted...]
-      <c r="K103" s="47" t="s">
+      <c r="I103" s="54"/>
+      <c r="J103" s="55"/>
+      <c r="K103" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L103" s="48"/>
-[...1 lines deleted...]
-      <c r="N103" s="47" t="s">
+      <c r="L103" s="54"/>
+      <c r="M103" s="55"/>
+      <c r="N103" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O103" s="48"/>
-[...1 lines deleted...]
-      <c r="Q103" s="47" t="s">
+      <c r="O103" s="54"/>
+      <c r="P103" s="55"/>
+      <c r="Q103" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R103" s="48"/>
-[...1 lines deleted...]
-      <c r="T103" s="47" t="s">
+      <c r="R103" s="54"/>
+      <c r="S103" s="55"/>
+      <c r="T103" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U103" s="48"/>
-[...1 lines deleted...]
-      <c r="W103" s="47" t="s">
+      <c r="U103" s="54"/>
+      <c r="V103" s="55"/>
+      <c r="W103" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X103" s="48"/>
-[...1 lines deleted...]
-      <c r="Z103" s="47" t="s">
+      <c r="X103" s="54"/>
+      <c r="Y103" s="55"/>
+      <c r="Z103" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA103" s="48"/>
-[...1 lines deleted...]
-      <c r="AC103" s="47" t="s">
+      <c r="AA103" s="54"/>
+      <c r="AB103" s="55"/>
+      <c r="AC103" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD103" s="48"/>
-[...5 lines deleted...]
-      <c r="AH103" s="49"/>
+      <c r="AD103" s="54"/>
+      <c r="AE103" s="55"/>
+      <c r="AF103" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG103" s="54"/>
+      <c r="AH103" s="55"/>
     </row>
     <row r="104" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="61"/>
+      <c r="A104" s="63"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="7" t="s">
@@ -11130,187 +11525,187 @@
       <c r="V110" s="19"/>
       <c r="W110" s="17"/>
       <c r="X110" s="18"/>
       <c r="Y110" s="19"/>
       <c r="Z110" s="17"/>
       <c r="AA110" s="18"/>
       <c r="AB110" s="19"/>
       <c r="AC110" s="17"/>
       <c r="AD110" s="18"/>
       <c r="AE110" s="19"/>
       <c r="AF110" s="17">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="AH110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="61" t="s">
+      <c r="A112" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="62" t="s">
+      <c r="B112" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="62"/>
-[...30 lines deleted...]
-      <c r="AH112" s="62"/>
+      <c r="C112" s="61"/>
+      <c r="D112" s="61"/>
+      <c r="E112" s="61"/>
+      <c r="F112" s="61"/>
+      <c r="G112" s="61"/>
+      <c r="H112" s="61"/>
+      <c r="I112" s="61"/>
+      <c r="J112" s="61"/>
+      <c r="K112" s="61"/>
+      <c r="L112" s="61"/>
+      <c r="M112" s="61"/>
+      <c r="N112" s="61"/>
+      <c r="O112" s="61"/>
+      <c r="P112" s="61"/>
+      <c r="Q112" s="61"/>
+      <c r="R112" s="61"/>
+      <c r="S112" s="61"/>
+      <c r="T112" s="61"/>
+      <c r="U112" s="61"/>
+      <c r="V112" s="61"/>
+      <c r="W112" s="61"/>
+      <c r="X112" s="61"/>
+      <c r="Y112" s="61"/>
+      <c r="Z112" s="61"/>
+      <c r="AA112" s="61"/>
+      <c r="AB112" s="61"/>
+      <c r="AC112" s="61"/>
+      <c r="AD112" s="61"/>
+      <c r="AE112" s="61"/>
+      <c r="AF112" s="61"/>
+      <c r="AG112" s="61"/>
+      <c r="AH112" s="61"/>
     </row>
     <row r="113" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="61"/>
-      <c r="B113" s="59" t="s">
+      <c r="A113" s="63"/>
+      <c r="B113" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="59"/>
-[...30 lines deleted...]
-      <c r="AH113" s="59"/>
+      <c r="C113" s="62"/>
+      <c r="D113" s="62"/>
+      <c r="E113" s="62"/>
+      <c r="F113" s="62"/>
+      <c r="G113" s="62"/>
+      <c r="H113" s="62"/>
+      <c r="I113" s="62"/>
+      <c r="J113" s="62"/>
+      <c r="K113" s="62"/>
+      <c r="L113" s="62"/>
+      <c r="M113" s="62"/>
+      <c r="N113" s="62"/>
+      <c r="O113" s="62"/>
+      <c r="P113" s="62"/>
+      <c r="Q113" s="62"/>
+      <c r="R113" s="62"/>
+      <c r="S113" s="62"/>
+      <c r="T113" s="62"/>
+      <c r="U113" s="62"/>
+      <c r="V113" s="62"/>
+      <c r="W113" s="62"/>
+      <c r="X113" s="62"/>
+      <c r="Y113" s="62"/>
+      <c r="Z113" s="62"/>
+      <c r="AA113" s="62"/>
+      <c r="AB113" s="62"/>
+      <c r="AC113" s="62"/>
+      <c r="AD113" s="62"/>
+      <c r="AE113" s="62"/>
+      <c r="AF113" s="62"/>
+      <c r="AG113" s="62"/>
+      <c r="AH113" s="62"/>
     </row>
     <row r="114" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="61"/>
-      <c r="B114" s="47" t="s">
+      <c r="A114" s="63"/>
+      <c r="B114" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="48"/>
-[...1 lines deleted...]
-      <c r="E114" s="47" t="s">
+      <c r="C114" s="54"/>
+      <c r="D114" s="51"/>
+      <c r="E114" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F114" s="48"/>
-[...1 lines deleted...]
-      <c r="H114" s="47" t="s">
+      <c r="F114" s="54"/>
+      <c r="G114" s="55"/>
+      <c r="H114" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="48"/>
-[...1 lines deleted...]
-      <c r="K114" s="47" t="s">
+      <c r="I114" s="54"/>
+      <c r="J114" s="55"/>
+      <c r="K114" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L114" s="48"/>
-[...1 lines deleted...]
-      <c r="N114" s="47" t="s">
+      <c r="L114" s="54"/>
+      <c r="M114" s="55"/>
+      <c r="N114" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O114" s="48"/>
-[...1 lines deleted...]
-      <c r="Q114" s="47" t="s">
+      <c r="O114" s="54"/>
+      <c r="P114" s="55"/>
+      <c r="Q114" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R114" s="48"/>
-[...1 lines deleted...]
-      <c r="T114" s="47" t="s">
+      <c r="R114" s="54"/>
+      <c r="S114" s="55"/>
+      <c r="T114" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U114" s="48"/>
-[...1 lines deleted...]
-      <c r="W114" s="47" t="s">
+      <c r="U114" s="54"/>
+      <c r="V114" s="55"/>
+      <c r="W114" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X114" s="48"/>
-[...1 lines deleted...]
-      <c r="Z114" s="47" t="s">
+      <c r="X114" s="54"/>
+      <c r="Y114" s="55"/>
+      <c r="Z114" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA114" s="48"/>
-[...1 lines deleted...]
-      <c r="AC114" s="47" t="s">
+      <c r="AA114" s="54"/>
+      <c r="AB114" s="55"/>
+      <c r="AC114" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD114" s="48"/>
-[...5 lines deleted...]
-      <c r="AH114" s="49"/>
+      <c r="AD114" s="54"/>
+      <c r="AE114" s="55"/>
+      <c r="AF114" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG114" s="54"/>
+      <c r="AH114" s="55"/>
     </row>
     <row r="115" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="61"/>
+      <c r="A115" s="63"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="7" t="s">
@@ -11651,187 +12046,187 @@
       <c r="V121" s="19"/>
       <c r="W121" s="17"/>
       <c r="X121" s="18"/>
       <c r="Y121" s="19"/>
       <c r="Z121" s="17"/>
       <c r="AA121" s="18"/>
       <c r="AB121" s="19"/>
       <c r="AC121" s="17"/>
       <c r="AD121" s="18"/>
       <c r="AE121" s="19"/>
       <c r="AF121" s="17">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="AG121" s="18">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AH121" s="19">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="61" t="s">
+      <c r="A123" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="62" t="s">
+      <c r="B123" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="62"/>
-[...30 lines deleted...]
-      <c r="AH123" s="62"/>
+      <c r="C123" s="61"/>
+      <c r="D123" s="61"/>
+      <c r="E123" s="61"/>
+      <c r="F123" s="61"/>
+      <c r="G123" s="61"/>
+      <c r="H123" s="61"/>
+      <c r="I123" s="61"/>
+      <c r="J123" s="61"/>
+      <c r="K123" s="61"/>
+      <c r="L123" s="61"/>
+      <c r="M123" s="61"/>
+      <c r="N123" s="61"/>
+      <c r="O123" s="61"/>
+      <c r="P123" s="61"/>
+      <c r="Q123" s="61"/>
+      <c r="R123" s="61"/>
+      <c r="S123" s="61"/>
+      <c r="T123" s="61"/>
+      <c r="U123" s="61"/>
+      <c r="V123" s="61"/>
+      <c r="W123" s="61"/>
+      <c r="X123" s="61"/>
+      <c r="Y123" s="61"/>
+      <c r="Z123" s="61"/>
+      <c r="AA123" s="61"/>
+      <c r="AB123" s="61"/>
+      <c r="AC123" s="61"/>
+      <c r="AD123" s="61"/>
+      <c r="AE123" s="61"/>
+      <c r="AF123" s="61"/>
+      <c r="AG123" s="61"/>
+      <c r="AH123" s="61"/>
     </row>
     <row r="124" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="61"/>
-      <c r="B124" s="59" t="s">
+      <c r="A124" s="63"/>
+      <c r="B124" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="59"/>
-[...30 lines deleted...]
-      <c r="AH124" s="59"/>
+      <c r="C124" s="62"/>
+      <c r="D124" s="62"/>
+      <c r="E124" s="62"/>
+      <c r="F124" s="62"/>
+      <c r="G124" s="62"/>
+      <c r="H124" s="62"/>
+      <c r="I124" s="62"/>
+      <c r="J124" s="62"/>
+      <c r="K124" s="62"/>
+      <c r="L124" s="62"/>
+      <c r="M124" s="62"/>
+      <c r="N124" s="62"/>
+      <c r="O124" s="62"/>
+      <c r="P124" s="62"/>
+      <c r="Q124" s="62"/>
+      <c r="R124" s="62"/>
+      <c r="S124" s="62"/>
+      <c r="T124" s="62"/>
+      <c r="U124" s="62"/>
+      <c r="V124" s="62"/>
+      <c r="W124" s="62"/>
+      <c r="X124" s="62"/>
+      <c r="Y124" s="62"/>
+      <c r="Z124" s="62"/>
+      <c r="AA124" s="62"/>
+      <c r="AB124" s="62"/>
+      <c r="AC124" s="62"/>
+      <c r="AD124" s="62"/>
+      <c r="AE124" s="62"/>
+      <c r="AF124" s="62"/>
+      <c r="AG124" s="62"/>
+      <c r="AH124" s="62"/>
     </row>
     <row r="125" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="61"/>
-      <c r="B125" s="47" t="s">
+      <c r="A125" s="63"/>
+      <c r="B125" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="48"/>
-[...1 lines deleted...]
-      <c r="E125" s="47" t="s">
+      <c r="C125" s="54"/>
+      <c r="D125" s="51"/>
+      <c r="E125" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="48"/>
-[...1 lines deleted...]
-      <c r="H125" s="47" t="s">
+      <c r="F125" s="54"/>
+      <c r="G125" s="55"/>
+      <c r="H125" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I125" s="48"/>
-[...1 lines deleted...]
-      <c r="K125" s="47" t="s">
+      <c r="I125" s="54"/>
+      <c r="J125" s="55"/>
+      <c r="K125" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L125" s="48"/>
-[...1 lines deleted...]
-      <c r="N125" s="47" t="s">
+      <c r="L125" s="54"/>
+      <c r="M125" s="55"/>
+      <c r="N125" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O125" s="48"/>
-[...1 lines deleted...]
-      <c r="Q125" s="47" t="s">
+      <c r="O125" s="54"/>
+      <c r="P125" s="55"/>
+      <c r="Q125" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R125" s="48"/>
-[...1 lines deleted...]
-      <c r="T125" s="47" t="s">
+      <c r="R125" s="54"/>
+      <c r="S125" s="55"/>
+      <c r="T125" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U125" s="48"/>
-[...1 lines deleted...]
-      <c r="W125" s="47" t="s">
+      <c r="U125" s="54"/>
+      <c r="V125" s="55"/>
+      <c r="W125" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X125" s="48"/>
-[...1 lines deleted...]
-      <c r="Z125" s="47" t="s">
+      <c r="X125" s="54"/>
+      <c r="Y125" s="55"/>
+      <c r="Z125" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA125" s="48"/>
-[...1 lines deleted...]
-      <c r="AC125" s="47" t="s">
+      <c r="AA125" s="54"/>
+      <c r="AB125" s="55"/>
+      <c r="AC125" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD125" s="48"/>
-[...5 lines deleted...]
-      <c r="AH125" s="49"/>
+      <c r="AD125" s="54"/>
+      <c r="AE125" s="55"/>
+      <c r="AF125" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG125" s="54"/>
+      <c r="AH125" s="55"/>
     </row>
     <row r="126" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="61"/>
+      <c r="A126" s="63"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="7" t="s">
@@ -12172,187 +12567,187 @@
       <c r="V132" s="19"/>
       <c r="W132" s="17"/>
       <c r="X132" s="18"/>
       <c r="Y132" s="19"/>
       <c r="Z132" s="17"/>
       <c r="AA132" s="18"/>
       <c r="AB132" s="19"/>
       <c r="AC132" s="17"/>
       <c r="AD132" s="18"/>
       <c r="AE132" s="19"/>
       <c r="AF132" s="17">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="AG132" s="18">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="AH132" s="19">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="45" t="s">
+      <c r="A134" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="57" t="s">
+      <c r="B134" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="57"/>
-[...30 lines deleted...]
-      <c r="AH134" s="58"/>
+      <c r="C134" s="56"/>
+      <c r="D134" s="56"/>
+      <c r="E134" s="56"/>
+      <c r="F134" s="56"/>
+      <c r="G134" s="56"/>
+      <c r="H134" s="56"/>
+      <c r="I134" s="56"/>
+      <c r="J134" s="56"/>
+      <c r="K134" s="56"/>
+      <c r="L134" s="56"/>
+      <c r="M134" s="56"/>
+      <c r="N134" s="56"/>
+      <c r="O134" s="56"/>
+      <c r="P134" s="56"/>
+      <c r="Q134" s="56"/>
+      <c r="R134" s="56"/>
+      <c r="S134" s="56"/>
+      <c r="T134" s="56"/>
+      <c r="U134" s="56"/>
+      <c r="V134" s="56"/>
+      <c r="W134" s="56"/>
+      <c r="X134" s="56"/>
+      <c r="Y134" s="56"/>
+      <c r="Z134" s="56"/>
+      <c r="AA134" s="56"/>
+      <c r="AB134" s="56"/>
+      <c r="AC134" s="56"/>
+      <c r="AD134" s="56"/>
+      <c r="AE134" s="56"/>
+      <c r="AF134" s="56"/>
+      <c r="AG134" s="56"/>
+      <c r="AH134" s="57"/>
     </row>
     <row r="135" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="56"/>
-      <c r="B135" s="59" t="s">
+      <c r="A135" s="60"/>
+      <c r="B135" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="59"/>
-[...30 lines deleted...]
-      <c r="AH135" s="60"/>
+      <c r="C135" s="62"/>
+      <c r="D135" s="62"/>
+      <c r="E135" s="62"/>
+      <c r="F135" s="62"/>
+      <c r="G135" s="62"/>
+      <c r="H135" s="62"/>
+      <c r="I135" s="62"/>
+      <c r="J135" s="62"/>
+      <c r="K135" s="62"/>
+      <c r="L135" s="62"/>
+      <c r="M135" s="62"/>
+      <c r="N135" s="62"/>
+      <c r="O135" s="62"/>
+      <c r="P135" s="62"/>
+      <c r="Q135" s="62"/>
+      <c r="R135" s="62"/>
+      <c r="S135" s="62"/>
+      <c r="T135" s="62"/>
+      <c r="U135" s="62"/>
+      <c r="V135" s="62"/>
+      <c r="W135" s="62"/>
+      <c r="X135" s="62"/>
+      <c r="Y135" s="62"/>
+      <c r="Z135" s="62"/>
+      <c r="AA135" s="62"/>
+      <c r="AB135" s="62"/>
+      <c r="AC135" s="62"/>
+      <c r="AD135" s="62"/>
+      <c r="AE135" s="62"/>
+      <c r="AF135" s="62"/>
+      <c r="AG135" s="62"/>
+      <c r="AH135" s="64"/>
     </row>
     <row r="136" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="56"/>
-      <c r="B136" s="47" t="s">
+      <c r="A136" s="60"/>
+      <c r="B136" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C136" s="48"/>
-[...1 lines deleted...]
-      <c r="E136" s="47" t="s">
+      <c r="C136" s="54"/>
+      <c r="D136" s="51"/>
+      <c r="E136" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="F136" s="48"/>
-[...1 lines deleted...]
-      <c r="H136" s="47" t="s">
+      <c r="F136" s="54"/>
+      <c r="G136" s="55"/>
+      <c r="H136" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="I136" s="48"/>
-[...1 lines deleted...]
-      <c r="K136" s="47" t="s">
+      <c r="I136" s="54"/>
+      <c r="J136" s="55"/>
+      <c r="K136" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="L136" s="48"/>
-[...1 lines deleted...]
-      <c r="N136" s="47" t="s">
+      <c r="L136" s="54"/>
+      <c r="M136" s="55"/>
+      <c r="N136" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="O136" s="48"/>
-[...1 lines deleted...]
-      <c r="Q136" s="47" t="s">
+      <c r="O136" s="54"/>
+      <c r="P136" s="55"/>
+      <c r="Q136" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R136" s="48"/>
-[...1 lines deleted...]
-      <c r="T136" s="47" t="s">
+      <c r="R136" s="54"/>
+      <c r="S136" s="55"/>
+      <c r="T136" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="U136" s="48"/>
-[...1 lines deleted...]
-      <c r="W136" s="47" t="s">
+      <c r="U136" s="54"/>
+      <c r="V136" s="55"/>
+      <c r="W136" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="X136" s="48"/>
-[...1 lines deleted...]
-      <c r="Z136" s="47" t="s">
+      <c r="X136" s="54"/>
+      <c r="Y136" s="55"/>
+      <c r="Z136" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="AA136" s="48"/>
-[...1 lines deleted...]
-      <c r="AC136" s="47" t="s">
+      <c r="AA136" s="54"/>
+      <c r="AB136" s="55"/>
+      <c r="AC136" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AD136" s="48"/>
-[...5 lines deleted...]
-      <c r="AH136" s="49"/>
+      <c r="AD136" s="54"/>
+      <c r="AE136" s="55"/>
+      <c r="AF136" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG136" s="54"/>
+      <c r="AH136" s="55"/>
     </row>
     <row r="137" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A137" s="56"/>
+      <c r="A137" s="60"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="7" t="s">
@@ -12415,1221 +12810,1221 @@
       <c r="AC137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>160</v>
+        <v>202</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="37"/>
-        <v>359</v>
+        <v>425</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="37"/>
-        <v>1449</v>
+        <v>1645</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>1268</v>
+        <v>1428</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="37"/>
-        <v>2717</v>
+        <v>3073</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="37"/>
-        <v>1414</v>
+        <v>1623</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>1279</v>
+        <v>1457</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="37"/>
-        <v>2693</v>
+        <v>3080</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="37"/>
-        <v>1494</v>
+        <v>1701</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>1443</v>
+        <v>1620</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="37"/>
-        <v>2937</v>
+        <v>3321</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="37"/>
-        <v>1821</v>
+        <v>2088</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>1602</v>
+        <v>1790</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="37"/>
-        <v>3423</v>
+        <v>3878</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="37"/>
-        <v>1511</v>
+        <v>1741</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>1398</v>
+        <v>1590</v>
       </c>
       <c r="S138" s="27">
         <f t="shared" si="37"/>
-        <v>2909</v>
+        <v>3331</v>
       </c>
       <c r="T138" s="20">
         <f t="shared" si="37"/>
-        <v>1123</v>
+        <v>1325</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>1100</v>
+        <v>1224</v>
       </c>
       <c r="V138" s="27">
         <f t="shared" si="37"/>
-        <v>2223</v>
+        <v>2549</v>
       </c>
       <c r="W138" s="20">
         <f t="shared" si="37"/>
-        <v>1049</v>
+        <v>1201</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>1043</v>
+        <v>1162</v>
       </c>
       <c r="Y138" s="27">
         <f t="shared" si="37"/>
-        <v>2092</v>
+        <v>2363</v>
       </c>
       <c r="Z138" s="20">
         <f t="shared" si="37"/>
-        <v>963</v>
+        <v>1122</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>846</v>
+        <v>950</v>
       </c>
       <c r="AB138" s="27">
         <f t="shared" si="37"/>
-        <v>1809</v>
+        <v>2072</v>
       </c>
       <c r="AC138" s="20">
         <f t="shared" si="37"/>
-        <v>1116</v>
+        <v>1296</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>912</v>
+        <v>1021</v>
       </c>
       <c r="AE138" s="27">
         <f t="shared" si="37"/>
-        <v>2028</v>
+        <v>2317</v>
       </c>
       <c r="AF138" s="20">
         <f t="shared" si="37"/>
-        <v>12100</v>
+        <v>13944</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>11090</v>
+        <v>12465</v>
       </c>
       <c r="AH138" s="24">
         <f t="shared" si="37"/>
-        <v>23190</v>
+        <v>26409</v>
       </c>
     </row>
     <row r="139" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="38"/>
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>397</v>
+        <v>439</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="39"/>
-        <v>772</v>
+        <v>861</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="39"/>
-        <v>374</v>
+        <v>432</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>362</v>
+        <v>392</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="39"/>
-        <v>736</v>
+        <v>824</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="39"/>
-        <v>394</v>
+        <v>455</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>490</v>
+        <v>547</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="39"/>
-        <v>884</v>
+        <v>1002</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="39"/>
-        <v>446</v>
+        <v>507</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>542</v>
+        <v>611</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="39"/>
-        <v>988</v>
+        <v>1118</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="39"/>
-        <v>398</v>
+        <v>468</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>505</v>
+        <v>570</v>
       </c>
       <c r="S139" s="27">
         <f t="shared" si="39"/>
-        <v>903</v>
+        <v>1038</v>
       </c>
       <c r="T139" s="20">
         <f t="shared" si="39"/>
-        <v>351</v>
+        <v>398</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>428</v>
+        <v>480</v>
       </c>
       <c r="V139" s="27">
         <f t="shared" si="39"/>
-        <v>779</v>
+        <v>878</v>
       </c>
       <c r="W139" s="20">
         <f t="shared" si="39"/>
-        <v>350</v>
+        <v>407</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>482</v>
+        <v>536</v>
       </c>
       <c r="Y139" s="27">
         <f t="shared" si="39"/>
-        <v>832</v>
+        <v>943</v>
       </c>
       <c r="Z139" s="20">
         <f t="shared" si="39"/>
-        <v>346</v>
+        <v>409</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>456</v>
+        <v>516</v>
       </c>
       <c r="AB139" s="27">
         <f t="shared" si="39"/>
-        <v>802</v>
+        <v>925</v>
       </c>
       <c r="AC139" s="20">
         <f t="shared" si="39"/>
-        <v>443</v>
+        <v>500</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>540</v>
+        <v>596</v>
       </c>
       <c r="AE139" s="27">
         <f t="shared" si="39"/>
-        <v>983</v>
+        <v>1096</v>
       </c>
       <c r="AF139" s="20">
         <f t="shared" si="39"/>
-        <v>3571</v>
+        <v>4100</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>4255</v>
+        <v>4750</v>
       </c>
       <c r="AH139" s="24">
         <f t="shared" si="39"/>
-        <v>7826</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="140" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="38"/>
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="38"/>
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="E140" s="20">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>331</v>
+        <v>373</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>340</v>
+        <v>392</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="40"/>
-        <v>671</v>
+        <v>765</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="40"/>
-        <v>294</v>
+        <v>338</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="40"/>
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="40"/>
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>358</v>
+        <v>402</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="40"/>
-        <v>635</v>
+        <v>707</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="40"/>
-        <v>379</v>
+        <v>439</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>466</v>
+        <v>517</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="40"/>
-        <v>845</v>
+        <v>956</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="40"/>
-        <v>328</v>
+        <v>368</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>469</v>
+        <v>514</v>
       </c>
       <c r="S140" s="27">
         <f t="shared" si="40"/>
-        <v>797</v>
+        <v>882</v>
       </c>
       <c r="T140" s="20">
         <f t="shared" si="40"/>
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>440</v>
+        <v>483</v>
       </c>
       <c r="V140" s="27">
         <f t="shared" si="40"/>
-        <v>747</v>
+        <v>838</v>
       </c>
       <c r="W140" s="20">
         <f t="shared" si="40"/>
-        <v>331</v>
+        <v>377</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>471</v>
+        <v>529</v>
       </c>
       <c r="Y140" s="27">
         <f t="shared" si="40"/>
-        <v>802</v>
+        <v>906</v>
       </c>
       <c r="Z140" s="20">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>403</v>
+        <v>465</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>503</v>
+        <v>565</v>
       </c>
       <c r="AB140" s="27">
         <f t="shared" si="40"/>
-        <v>906</v>
+        <v>1030</v>
       </c>
       <c r="AC140" s="20">
         <f t="shared" si="40"/>
-        <v>618</v>
+        <v>719</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>638</v>
+        <v>705</v>
       </c>
       <c r="AE140" s="27">
         <f t="shared" si="40"/>
-        <v>1256</v>
+        <v>1424</v>
       </c>
       <c r="AF140" s="20">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>3326</v>
+        <v>3803</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>4022</v>
+        <v>4494</v>
       </c>
       <c r="AH140" s="24">
         <f t="shared" si="40"/>
-        <v>7348</v>
+        <v>8297</v>
       </c>
     </row>
     <row r="141" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="38"/>
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="38"/>
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>296</v>
+        <v>346</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>321</v>
+        <v>356</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="41"/>
-        <v>617</v>
+        <v>702</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="41"/>
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="41"/>
-        <v>607</v>
+        <v>701</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="41"/>
-        <v>405</v>
+        <v>464</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="41"/>
-        <v>754</v>
+        <v>851</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="41"/>
-        <v>462</v>
+        <v>535</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>480</v>
+        <v>545</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="41"/>
-        <v>942</v>
+        <v>1080</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="41"/>
-        <v>365</v>
+        <v>424</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>450</v>
+        <v>491</v>
       </c>
       <c r="S141" s="27">
         <f t="shared" si="41"/>
-        <v>815</v>
+        <v>915</v>
       </c>
       <c r="T141" s="20">
         <f t="shared" si="41"/>
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="V141" s="27">
         <f t="shared" si="41"/>
-        <v>644</v>
+        <v>736</v>
       </c>
       <c r="W141" s="20">
         <f t="shared" si="41"/>
-        <v>345</v>
+        <v>404</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>451</v>
+        <v>502</v>
       </c>
       <c r="Y141" s="27">
         <f t="shared" si="41"/>
-        <v>796</v>
+        <v>906</v>
       </c>
       <c r="Z141" s="20">
         <f t="shared" si="41"/>
-        <v>313</v>
+        <v>379</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>432</v>
+        <v>477</v>
       </c>
       <c r="AB141" s="27">
         <f t="shared" si="41"/>
-        <v>745</v>
+        <v>856</v>
       </c>
       <c r="AC141" s="20">
         <f t="shared" si="41"/>
-        <v>416</v>
+        <v>466</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>473</v>
+        <v>525</v>
       </c>
       <c r="AE141" s="27">
         <f t="shared" si="41"/>
-        <v>889</v>
+        <v>991</v>
       </c>
       <c r="AF141" s="20">
         <f t="shared" si="41"/>
-        <v>3261</v>
+        <v>3780</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>3669</v>
+        <v>4090</v>
       </c>
       <c r="AH141" s="24">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>6930</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="142" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="38"/>
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="38"/>
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="38"/>
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="42"/>
-        <v>338</v>
+        <v>375</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="42"/>
-        <v>658</v>
+        <v>735</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="42"/>
-        <v>267</v>
+        <v>313</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="42"/>
-        <v>324</v>
+        <v>358</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="42"/>
-        <v>591</v>
+        <v>671</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="42"/>
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="42"/>
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="42"/>
-        <v>736</v>
+        <v>823</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="42"/>
-        <v>422</v>
+        <v>479</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="42"/>
-        <v>518</v>
+        <v>578</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="42"/>
-        <v>940</v>
+        <v>1057</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="42"/>
-        <v>362</v>
+        <v>393</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="42"/>
-        <v>424</v>
+        <v>475</v>
       </c>
       <c r="S142" s="28">
         <f t="shared" si="42"/>
-        <v>786</v>
+        <v>868</v>
       </c>
       <c r="T142" s="21">
         <f t="shared" si="42"/>
-        <v>289</v>
+        <v>342</v>
       </c>
       <c r="U142" s="15">
         <f t="shared" si="42"/>
-        <v>360</v>
+        <v>403</v>
       </c>
       <c r="V142" s="28">
         <f t="shared" si="42"/>
-        <v>649</v>
+        <v>745</v>
       </c>
       <c r="W142" s="21">
         <f t="shared" si="42"/>
-        <v>310</v>
+        <v>349</v>
       </c>
       <c r="X142" s="15">
         <f t="shared" si="42"/>
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="Y142" s="28">
         <f t="shared" si="42"/>
-        <v>676</v>
+        <v>763</v>
       </c>
       <c r="Z142" s="21">
         <f t="shared" si="42"/>
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="AA142" s="15">
         <f t="shared" si="42"/>
-        <v>379</v>
+        <v>417</v>
       </c>
       <c r="AB142" s="28">
         <f t="shared" si="42"/>
-        <v>670</v>
+        <v>760</v>
       </c>
       <c r="AC142" s="21">
         <f t="shared" si="42"/>
-        <v>321</v>
+        <v>370</v>
       </c>
       <c r="AD142" s="15">
         <f t="shared" si="42"/>
-        <v>471</v>
+        <v>516</v>
       </c>
       <c r="AE142" s="28">
         <f t="shared" si="42"/>
-        <v>792</v>
+        <v>886</v>
       </c>
       <c r="AF142" s="21">
         <f t="shared" si="42"/>
-        <v>2967</v>
+        <v>3384</v>
       </c>
       <c r="AG142" s="15">
         <f t="shared" si="42"/>
-        <v>3651</v>
+        <v>4058</v>
       </c>
       <c r="AH142" s="25">
         <f t="shared" si="42"/>
-        <v>6618</v>
+        <v>7442</v>
       </c>
     </row>
     <row r="143" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="38"/>
-        <v>401</v>
+        <v>473</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="38"/>
-        <v>478</v>
+        <v>534</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="38"/>
-        <v>879</v>
+        <v>1007</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>2793</v>
+        <v>3163</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="43"/>
-        <v>2642</v>
+        <v>2973</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="43"/>
-        <v>5435</v>
+        <v>6136</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="43"/>
-        <v>2654</v>
+        <v>3061</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="43"/>
-        <v>2530</v>
+        <v>2853</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="43"/>
-        <v>5184</v>
+        <v>5914</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="43"/>
-        <v>2899</v>
+        <v>3298</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="43"/>
-        <v>3047</v>
+        <v>3406</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="43"/>
-        <v>5946</v>
+        <v>6704</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="43"/>
-        <v>3530</v>
+        <v>4048</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="43"/>
-        <v>3608</v>
+        <v>4041</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="43"/>
-        <v>7138</v>
+        <v>8089</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="43"/>
-        <v>2964</v>
+        <v>3394</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="43"/>
-        <v>3246</v>
+        <v>3640</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="43"/>
-        <v>6210</v>
+        <v>7034</v>
       </c>
       <c r="T143" s="22">
         <f t="shared" si="43"/>
-        <v>2369</v>
+        <v>2767</v>
       </c>
       <c r="U143" s="18">
         <f t="shared" si="43"/>
-        <v>2673</v>
+        <v>2979</v>
       </c>
       <c r="V143" s="23">
         <f t="shared" si="43"/>
-        <v>5042</v>
+        <v>5746</v>
       </c>
       <c r="W143" s="22">
         <f t="shared" si="43"/>
-        <v>2385</v>
+        <v>2738</v>
       </c>
       <c r="X143" s="18">
         <f t="shared" si="43"/>
-        <v>2813</v>
+        <v>3143</v>
       </c>
       <c r="Y143" s="23">
         <f t="shared" si="43"/>
-        <v>5198</v>
+        <v>5881</v>
       </c>
       <c r="Z143" s="22">
         <f t="shared" si="43"/>
-        <v>2316</v>
+        <v>2718</v>
       </c>
       <c r="AA143" s="18">
         <f t="shared" si="43"/>
-        <v>2616</v>
+        <v>2925</v>
       </c>
       <c r="AB143" s="23">
         <f t="shared" si="43"/>
-        <v>4932</v>
+        <v>5643</v>
       </c>
       <c r="AC143" s="22">
         <f t="shared" si="43"/>
-        <v>2914</v>
+        <v>3351</v>
       </c>
       <c r="AD143" s="18">
         <f t="shared" si="43"/>
-        <v>3034</v>
+        <v>3363</v>
       </c>
       <c r="AE143" s="23">
         <f t="shared" si="43"/>
-        <v>5948</v>
+        <v>6714</v>
       </c>
       <c r="AF143" s="22">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>25225</v>
+        <v>29011</v>
       </c>
       <c r="AG143" s="18">
         <f t="shared" si="43"/>
-        <v>26687</v>
+        <v>29857</v>
       </c>
       <c r="AH143" s="23">
         <f t="shared" si="43"/>
-        <v>51912</v>
+        <v>58868</v>
       </c>
     </row>
     <row r="150" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
       <c r="N150" s="32"/>
       <c r="O150" s="32"/>
       <c r="P150" s="32"/>
       <c r="Q150" s="32"/>
       <c r="R150" s="32"/>
       <c r="S150" s="32"/>
       <c r="T150" s="32"/>
       <c r="U150" s="32"/>
       <c r="V150" s="32"/>
       <c r="W150" s="32"/>
       <c r="X150" s="32"/>
       <c r="Y150" s="32"/>
       <c r="Z150" s="32"/>
       <c r="AA150" s="32"/>
       <c r="AB150" s="32"/>
       <c r="AC150" s="32"/>
       <c r="AD150" s="32"/>
       <c r="AE150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="182">
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:AH134"/>
+    <mergeCell ref="B135:AH135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="AC136:AE136"/>
+    <mergeCell ref="AF136:AH136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="W136:Y136"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="W114:Y114"/>
+    <mergeCell ref="Z114:AB114"/>
+    <mergeCell ref="AC114:AE114"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="W125:Y125"/>
+    <mergeCell ref="Z125:AB125"/>
+    <mergeCell ref="AC125:AE125"/>
+    <mergeCell ref="AF125:AH125"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:AH123"/>
+    <mergeCell ref="B124:AH124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:AH101"/>
+    <mergeCell ref="B102:AH102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="Z103:AB103"/>
+    <mergeCell ref="AC103:AE103"/>
+    <mergeCell ref="AF103:AH103"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:AH112"/>
+    <mergeCell ref="B113:AH113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="W103:Y103"/>
+    <mergeCell ref="AF114:AH114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="Z81:AB81"/>
+    <mergeCell ref="AC81:AE81"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="W92:Y92"/>
+    <mergeCell ref="Z92:AB92"/>
+    <mergeCell ref="AC92:AE92"/>
+    <mergeCell ref="AF92:AH92"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:AH91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:AH68"/>
+    <mergeCell ref="B69:AH69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="Z70:AB70"/>
+    <mergeCell ref="AC70:AE70"/>
+    <mergeCell ref="AF70:AH70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:AH79"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="W70:Y70"/>
+    <mergeCell ref="AF81:AH81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="AC48:AE48"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z59:AB59"/>
+    <mergeCell ref="AC59:AE59"/>
+    <mergeCell ref="AF59:AH59"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B58:AH58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:AH35"/>
+    <mergeCell ref="B36:AH36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AC37:AE37"/>
+    <mergeCell ref="AF37:AH37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:AH46"/>
+    <mergeCell ref="B47:AH47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="W37:Y37"/>
+    <mergeCell ref="AF48:AH48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="Z15:AB15"/>
+    <mergeCell ref="AC15:AE15"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:Y26"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AE26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B25:AH25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:AH13"/>
     <mergeCell ref="B14:AH14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AF15:AH15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A24:A27"/>
-[...156 lines deleted...]
-    <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:V150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X10" sqref="X10"/>
+      <selection activeCell="Y85" sqref="Y85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="62"/>
-[...18 lines deleted...]
-      <c r="V2" s="62"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
     </row>
     <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="61"/>
-[...22 lines deleted...]
-      <c r="V3" s="59"/>
+      <c r="A3" s="63"/>
+      <c r="B3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
     </row>
     <row r="4" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="48"/>
-[...1 lines deleted...]
-      <c r="E4" s="47" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="48"/>
-[...1 lines deleted...]
-      <c r="H4" s="47" t="s">
+      <c r="F4" s="54"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="48"/>
-[...1 lines deleted...]
-      <c r="K4" s="47" t="s">
+      <c r="I4" s="54"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="48"/>
-[...1 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="L4" s="54"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="48"/>
-[...1 lines deleted...]
-      <c r="Q4" s="47" t="s">
+      <c r="O4" s="54"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="48"/>
-[...5 lines deleted...]
-      <c r="V4" s="49"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="54"/>
+      <c r="V4" s="55"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="61"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -14077,143 +14472,143 @@
         <v>120</v>
       </c>
       <c r="Q11" s="39">
         <v>29</v>
       </c>
       <c r="R11" s="40">
         <v>44</v>
       </c>
       <c r="S11" s="44">
         <v>73</v>
       </c>
       <c r="T11" s="39">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="U11" s="40">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="V11" s="41">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="62"/>
-[...18 lines deleted...]
-      <c r="V13" s="62"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
+      <c r="T13" s="61"/>
+      <c r="U13" s="61"/>
+      <c r="V13" s="61"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="61"/>
-      <c r="B14" s="59" t="s">
+      <c r="A14" s="63"/>
+      <c r="B14" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="59"/>
-[...18 lines deleted...]
-      <c r="V14" s="59"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="62"/>
+      <c r="R14" s="62"/>
+      <c r="S14" s="62"/>
+      <c r="T14" s="62"/>
+      <c r="U14" s="62"/>
+      <c r="V14" s="62"/>
     </row>
     <row r="15" spans="1:22" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="61"/>
-      <c r="B15" s="47" t="s">
+      <c r="A15" s="63"/>
+      <c r="B15" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="48"/>
-[...1 lines deleted...]
-      <c r="E15" s="47" t="s">
+      <c r="C15" s="54"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="48"/>
-[...1 lines deleted...]
-      <c r="H15" s="47" t="s">
+      <c r="F15" s="54"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="48"/>
-[...1 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="I15" s="54"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="48"/>
-[...1 lines deleted...]
-      <c r="N15" s="47" t="s">
+      <c r="L15" s="54"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="48"/>
-[...1 lines deleted...]
-      <c r="Q15" s="47" t="s">
+      <c r="O15" s="54"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R15" s="48"/>
-[...5 lines deleted...]
-      <c r="V15" s="49"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U15" s="54"/>
+      <c r="V15" s="55"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="61"/>
+      <c r="A16" s="63"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -14661,143 +15056,143 @@
         <v>142</v>
       </c>
       <c r="Q22" s="17">
         <v>31</v>
       </c>
       <c r="R22" s="18">
         <v>53</v>
       </c>
       <c r="S22" s="30">
         <v>84</v>
       </c>
       <c r="T22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="U22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="V22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="61" t="s">
+      <c r="A24" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="62" t="s">
+      <c r="B24" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="62"/>
-[...18 lines deleted...]
-      <c r="V24" s="62"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="61"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="61"/>
+      <c r="L24" s="61"/>
+      <c r="M24" s="61"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="61"/>
+      <c r="P24" s="61"/>
+      <c r="Q24" s="61"/>
+      <c r="R24" s="61"/>
+      <c r="S24" s="61"/>
+      <c r="T24" s="61"/>
+      <c r="U24" s="61"/>
+      <c r="V24" s="61"/>
     </row>
     <row r="25" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="61"/>
-      <c r="B25" s="59" t="s">
+      <c r="A25" s="63"/>
+      <c r="B25" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="59"/>
-[...18 lines deleted...]
-      <c r="V25" s="59"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="62"/>
+      <c r="U25" s="62"/>
+      <c r="V25" s="62"/>
     </row>
     <row r="26" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="61"/>
-      <c r="B26" s="47" t="s">
+      <c r="A26" s="63"/>
+      <c r="B26" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="48"/>
-[...1 lines deleted...]
-      <c r="E26" s="47" t="s">
+      <c r="C26" s="54"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="48"/>
-[...1 lines deleted...]
-      <c r="H26" s="47" t="s">
+      <c r="F26" s="54"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="48"/>
-[...1 lines deleted...]
-      <c r="K26" s="47" t="s">
+      <c r="I26" s="54"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="48"/>
-[...1 lines deleted...]
-      <c r="N26" s="47" t="s">
+      <c r="L26" s="54"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="48"/>
-[...1 lines deleted...]
-      <c r="Q26" s="47" t="s">
+      <c r="O26" s="54"/>
+      <c r="P26" s="51"/>
+      <c r="Q26" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R26" s="48"/>
-[...5 lines deleted...]
-      <c r="V26" s="49"/>
+      <c r="R26" s="54"/>
+      <c r="S26" s="51"/>
+      <c r="T26" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U26" s="54"/>
+      <c r="V26" s="55"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="61"/>
+      <c r="A27" s="63"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -15245,143 +15640,143 @@
         <v>169</v>
       </c>
       <c r="Q33" s="17">
         <v>27</v>
       </c>
       <c r="R33" s="18">
         <v>61</v>
       </c>
       <c r="S33" s="30">
         <v>88</v>
       </c>
       <c r="T33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="U33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="V33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="61" t="s">
+      <c r="A35" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="62" t="s">
+      <c r="B35" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="62"/>
-[...18 lines deleted...]
-      <c r="V35" s="62"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="61"/>
+      <c r="P35" s="61"/>
+      <c r="Q35" s="61"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="61"/>
+      <c r="T35" s="61"/>
+      <c r="U35" s="61"/>
+      <c r="V35" s="61"/>
     </row>
     <row r="36" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="61"/>
-      <c r="B36" s="59" t="s">
+      <c r="A36" s="63"/>
+      <c r="B36" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="59"/>
-[...18 lines deleted...]
-      <c r="V36" s="59"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62"/>
+      <c r="S36" s="62"/>
+      <c r="T36" s="62"/>
+      <c r="U36" s="62"/>
+      <c r="V36" s="62"/>
     </row>
     <row r="37" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="61"/>
-      <c r="B37" s="47" t="s">
+      <c r="A37" s="63"/>
+      <c r="B37" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="48"/>
-[...1 lines deleted...]
-      <c r="E37" s="47" t="s">
+      <c r="C37" s="54"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F37" s="48"/>
-[...1 lines deleted...]
-      <c r="H37" s="47" t="s">
+      <c r="F37" s="54"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="48"/>
-[...1 lines deleted...]
-      <c r="K37" s="47" t="s">
+      <c r="I37" s="54"/>
+      <c r="J37" s="51"/>
+      <c r="K37" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="48"/>
-[...1 lines deleted...]
-      <c r="N37" s="47" t="s">
+      <c r="L37" s="54"/>
+      <c r="M37" s="51"/>
+      <c r="N37" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="48"/>
-[...1 lines deleted...]
-      <c r="Q37" s="47" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="51"/>
+      <c r="Q37" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R37" s="48"/>
-[...5 lines deleted...]
-      <c r="V37" s="49"/>
+      <c r="R37" s="54"/>
+      <c r="S37" s="51"/>
+      <c r="T37" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="54"/>
+      <c r="V37" s="55"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="61"/>
+      <c r="A38" s="63"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -15829,143 +16224,143 @@
         <v>174</v>
       </c>
       <c r="Q44" s="17">
         <v>41</v>
       </c>
       <c r="R44" s="18">
         <v>66</v>
       </c>
       <c r="S44" s="30">
         <v>107</v>
       </c>
       <c r="T44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="U44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="V44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A46" s="61" t="s">
+      <c r="A46" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="62" t="s">
+      <c r="B46" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="62"/>
-[...18 lines deleted...]
-      <c r="V46" s="62"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="61"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="61"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="61"/>
+      <c r="U46" s="61"/>
+      <c r="V46" s="61"/>
     </row>
     <row r="47" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="61"/>
-      <c r="B47" s="59" t="s">
+      <c r="A47" s="63"/>
+      <c r="B47" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="59"/>
-[...18 lines deleted...]
-      <c r="V47" s="59"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="62"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="62"/>
+      <c r="V47" s="62"/>
     </row>
     <row r="48" spans="1:22" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="61"/>
-      <c r="B48" s="47" t="s">
+      <c r="A48" s="63"/>
+      <c r="B48" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="48"/>
-[...1 lines deleted...]
-      <c r="E48" s="47" t="s">
+      <c r="C48" s="54"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F48" s="48"/>
-[...1 lines deleted...]
-      <c r="H48" s="47" t="s">
+      <c r="F48" s="54"/>
+      <c r="G48" s="51"/>
+      <c r="H48" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="48"/>
-[...1 lines deleted...]
-      <c r="K48" s="47" t="s">
+      <c r="I48" s="54"/>
+      <c r="J48" s="51"/>
+      <c r="K48" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="48"/>
-[...1 lines deleted...]
-      <c r="N48" s="47" t="s">
+      <c r="L48" s="54"/>
+      <c r="M48" s="51"/>
+      <c r="N48" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="48"/>
-[...1 lines deleted...]
-      <c r="Q48" s="47" t="s">
+      <c r="O48" s="54"/>
+      <c r="P48" s="51"/>
+      <c r="Q48" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="48"/>
-[...5 lines deleted...]
-      <c r="V48" s="49"/>
+      <c r="R48" s="54"/>
+      <c r="S48" s="51"/>
+      <c r="T48" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U48" s="54"/>
+      <c r="V48" s="55"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A49" s="61"/>
+      <c r="A49" s="63"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -16413,143 +16808,143 @@
         <v>141</v>
       </c>
       <c r="Q55" s="17">
         <v>25</v>
       </c>
       <c r="R55" s="18">
         <v>35</v>
       </c>
       <c r="S55" s="30">
         <v>60</v>
       </c>
       <c r="T55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="U55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="V55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A57" s="61" t="s">
+      <c r="A57" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="62" t="s">
+      <c r="B57" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="62"/>
-[...18 lines deleted...]
-      <c r="V57" s="62"/>
+      <c r="C57" s="61"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="61"/>
+      <c r="F57" s="61"/>
+      <c r="G57" s="61"/>
+      <c r="H57" s="61"/>
+      <c r="I57" s="61"/>
+      <c r="J57" s="61"/>
+      <c r="K57" s="61"/>
+      <c r="L57" s="61"/>
+      <c r="M57" s="61"/>
+      <c r="N57" s="61"/>
+      <c r="O57" s="61"/>
+      <c r="P57" s="61"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="61"/>
+      <c r="S57" s="61"/>
+      <c r="T57" s="61"/>
+      <c r="U57" s="61"/>
+      <c r="V57" s="61"/>
     </row>
     <row r="58" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="61"/>
-      <c r="B58" s="59" t="s">
+      <c r="A58" s="63"/>
+      <c r="B58" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="59"/>
-[...18 lines deleted...]
-      <c r="V58" s="59"/>
+      <c r="C58" s="62"/>
+      <c r="D58" s="62"/>
+      <c r="E58" s="62"/>
+      <c r="F58" s="62"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="62"/>
+      <c r="I58" s="62"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="62"/>
+      <c r="N58" s="62"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="62"/>
+      <c r="S58" s="62"/>
+      <c r="T58" s="62"/>
+      <c r="U58" s="62"/>
+      <c r="V58" s="62"/>
     </row>
     <row r="59" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="61"/>
-      <c r="B59" s="47" t="s">
+      <c r="A59" s="63"/>
+      <c r="B59" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C59" s="48"/>
-[...1 lines deleted...]
-      <c r="E59" s="47" t="s">
+      <c r="C59" s="54"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="48"/>
-[...1 lines deleted...]
-      <c r="H59" s="47" t="s">
+      <c r="F59" s="54"/>
+      <c r="G59" s="51"/>
+      <c r="H59" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="48"/>
-[...1 lines deleted...]
-      <c r="K59" s="47" t="s">
+      <c r="I59" s="54"/>
+      <c r="J59" s="51"/>
+      <c r="K59" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L59" s="48"/>
-[...1 lines deleted...]
-      <c r="N59" s="47" t="s">
+      <c r="L59" s="54"/>
+      <c r="M59" s="51"/>
+      <c r="N59" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="48"/>
-[...1 lines deleted...]
-      <c r="Q59" s="47" t="s">
+      <c r="O59" s="54"/>
+      <c r="P59" s="51"/>
+      <c r="Q59" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="48"/>
-[...5 lines deleted...]
-      <c r="V59" s="49"/>
+      <c r="R59" s="54"/>
+      <c r="S59" s="51"/>
+      <c r="T59" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U59" s="54"/>
+      <c r="V59" s="55"/>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A60" s="61"/>
+      <c r="A60" s="63"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -17000,143 +17395,143 @@
         <v>28</v>
       </c>
       <c r="R66" s="18">
         <v>47</v>
       </c>
       <c r="S66" s="30">
         <v>75</v>
       </c>
       <c r="T66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="U66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="V66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="61" t="s">
+      <c r="A68" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="62" t="s">
+      <c r="B68" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="62"/>
-[...18 lines deleted...]
-      <c r="V68" s="62"/>
+      <c r="C68" s="61"/>
+      <c r="D68" s="61"/>
+      <c r="E68" s="61"/>
+      <c r="F68" s="61"/>
+      <c r="G68" s="61"/>
+      <c r="H68" s="61"/>
+      <c r="I68" s="61"/>
+      <c r="J68" s="61"/>
+      <c r="K68" s="61"/>
+      <c r="L68" s="61"/>
+      <c r="M68" s="61"/>
+      <c r="N68" s="61"/>
+      <c r="O68" s="61"/>
+      <c r="P68" s="61"/>
+      <c r="Q68" s="61"/>
+      <c r="R68" s="61"/>
+      <c r="S68" s="61"/>
+      <c r="T68" s="61"/>
+      <c r="U68" s="61"/>
+      <c r="V68" s="61"/>
     </row>
     <row r="69" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="61"/>
-      <c r="B69" s="59" t="s">
+      <c r="A69" s="63"/>
+      <c r="B69" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="59"/>
-[...18 lines deleted...]
-      <c r="V69" s="59"/>
+      <c r="C69" s="62"/>
+      <c r="D69" s="62"/>
+      <c r="E69" s="62"/>
+      <c r="F69" s="62"/>
+      <c r="G69" s="62"/>
+      <c r="H69" s="62"/>
+      <c r="I69" s="62"/>
+      <c r="J69" s="62"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="62"/>
+      <c r="M69" s="62"/>
+      <c r="N69" s="62"/>
+      <c r="O69" s="62"/>
+      <c r="P69" s="62"/>
+      <c r="Q69" s="62"/>
+      <c r="R69" s="62"/>
+      <c r="S69" s="62"/>
+      <c r="T69" s="62"/>
+      <c r="U69" s="62"/>
+      <c r="V69" s="62"/>
     </row>
     <row r="70" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="61"/>
-      <c r="B70" s="47" t="s">
+      <c r="A70" s="63"/>
+      <c r="B70" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="48"/>
-[...1 lines deleted...]
-      <c r="E70" s="47" t="s">
+      <c r="C70" s="54"/>
+      <c r="D70" s="51"/>
+      <c r="E70" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F70" s="48"/>
-[...1 lines deleted...]
-      <c r="H70" s="47" t="s">
+      <c r="F70" s="54"/>
+      <c r="G70" s="51"/>
+      <c r="H70" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="48"/>
-[...1 lines deleted...]
-      <c r="K70" s="47" t="s">
+      <c r="I70" s="54"/>
+      <c r="J70" s="51"/>
+      <c r="K70" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L70" s="48"/>
-[...1 lines deleted...]
-      <c r="N70" s="47" t="s">
+      <c r="L70" s="54"/>
+      <c r="M70" s="51"/>
+      <c r="N70" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="48"/>
-[...1 lines deleted...]
-      <c r="Q70" s="47" t="s">
+      <c r="O70" s="54"/>
+      <c r="P70" s="51"/>
+      <c r="Q70" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R70" s="48"/>
-[...5 lines deleted...]
-      <c r="V70" s="49"/>
+      <c r="R70" s="54"/>
+      <c r="S70" s="51"/>
+      <c r="T70" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U70" s="54"/>
+      <c r="V70" s="55"/>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A71" s="61"/>
+      <c r="A71" s="63"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -17583,145 +17978,144 @@
       <c r="P77" s="30">
         <v>125</v>
       </c>
       <c r="Q77" s="17">
         <v>33</v>
       </c>
       <c r="R77" s="18">
         <v>42</v>
       </c>
       <c r="S77" s="30">
         <v>75</v>
       </c>
       <c r="T77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="U77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="V77" s="19">
         <f>SUM(D77,G77,J77,M77,P77,S77)</f>
         <v>6609</v>
       </c>
     </row>
-    <row r="78" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A79" s="61" t="s">
+    <row r="79" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A79" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="62" t="s">
+      <c r="B79" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="62"/>
-[...22 lines deleted...]
-      <c r="B80" s="59" t="s">
+      <c r="C79" s="61"/>
+      <c r="D79" s="61"/>
+      <c r="E79" s="61"/>
+      <c r="F79" s="61"/>
+      <c r="G79" s="61"/>
+      <c r="H79" s="61"/>
+      <c r="I79" s="61"/>
+      <c r="J79" s="61"/>
+      <c r="K79" s="61"/>
+      <c r="L79" s="61"/>
+      <c r="M79" s="61"/>
+      <c r="N79" s="61"/>
+      <c r="O79" s="61"/>
+      <c r="P79" s="61"/>
+      <c r="Q79" s="61"/>
+      <c r="R79" s="61"/>
+      <c r="S79" s="61"/>
+      <c r="T79" s="61"/>
+      <c r="U79" s="61"/>
+      <c r="V79" s="61"/>
+    </row>
+    <row r="80" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="63"/>
+      <c r="B80" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="59"/>
-[...22 lines deleted...]
-      <c r="B81" s="47" t="s">
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="62"/>
+      <c r="S80" s="62"/>
+      <c r="T80" s="62"/>
+      <c r="U80" s="62"/>
+      <c r="V80" s="62"/>
+    </row>
+    <row r="81" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="63"/>
+      <c r="B81" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="48"/>
-[...1 lines deleted...]
-      <c r="E81" s="47" t="s">
+      <c r="C81" s="54"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="48"/>
-[...1 lines deleted...]
-      <c r="H81" s="47" t="s">
+      <c r="F81" s="54"/>
+      <c r="G81" s="51"/>
+      <c r="H81" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="48"/>
-[...1 lines deleted...]
-      <c r="K81" s="47" t="s">
+      <c r="I81" s="54"/>
+      <c r="J81" s="51"/>
+      <c r="K81" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="48"/>
-[...1 lines deleted...]
-      <c r="N81" s="47" t="s">
+      <c r="L81" s="54"/>
+      <c r="M81" s="51"/>
+      <c r="N81" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="48"/>
-[...1 lines deleted...]
-      <c r="Q81" s="47" t="s">
+      <c r="O81" s="54"/>
+      <c r="P81" s="51"/>
+      <c r="Q81" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R81" s="48"/>
-[...8 lines deleted...]
-      <c r="A82" s="61"/>
+      <c r="R81" s="54"/>
+      <c r="S81" s="51"/>
+      <c r="T81" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U81" s="54"/>
+      <c r="V81" s="55"/>
+    </row>
+    <row r="82" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A82" s="63"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -17742,355 +18136,571 @@
       <c r="O82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="U82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V82" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A83" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B83" s="8"/>
-[...16 lines deleted...]
-      <c r="S83" s="12"/>
+      <c r="B83" s="8">
+        <v>825</v>
+      </c>
+      <c r="C83" s="1">
+        <v>392</v>
+      </c>
+      <c r="D83" s="12">
+        <v>1217</v>
+      </c>
+      <c r="E83" s="8">
+        <v>387</v>
+      </c>
+      <c r="F83" s="1">
+        <v>357</v>
+      </c>
+      <c r="G83" s="12">
+        <v>744</v>
+      </c>
+      <c r="H83" s="8">
+        <v>415</v>
+      </c>
+      <c r="I83" s="1">
+        <v>408</v>
+      </c>
+      <c r="J83" s="12">
+        <v>823</v>
+      </c>
+      <c r="K83" s="8">
+        <v>176</v>
+      </c>
+      <c r="L83" s="1">
+        <v>174</v>
+      </c>
+      <c r="M83" s="12">
+        <v>350</v>
+      </c>
+      <c r="N83" s="8">
+        <v>18</v>
+      </c>
+      <c r="O83" s="1">
+        <v>16</v>
+      </c>
+      <c r="P83" s="12">
+        <v>34</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>23</v>
+      </c>
+      <c r="R83" s="1">
+        <v>28</v>
+      </c>
+      <c r="S83" s="12">
+        <v>51</v>
+      </c>
       <c r="T83" s="8">
         <f>SUM(B83,E83,H83,K83,N83,Q83)</f>
-        <v>0</v>
+        <v>1844</v>
       </c>
       <c r="U83" s="1">
         <f t="shared" ref="U83:U88" si="22">SUM(C83,F83,I83,L83,O83,R83)</f>
-        <v>0</v>
+        <v>1375</v>
       </c>
       <c r="V83" s="11">
         <f t="shared" ref="V83:V88" si="23">SUM(D83,G83,J83,M83,P83,S83)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A84" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B84" s="8"/>
-[...16 lines deleted...]
-      <c r="S84" s="12"/>
+      <c r="B84" s="8">
+        <v>151</v>
+      </c>
+      <c r="C84" s="1">
+        <v>43</v>
+      </c>
+      <c r="D84" s="12">
+        <v>194</v>
+      </c>
+      <c r="E84" s="8">
+        <v>138</v>
+      </c>
+      <c r="F84" s="1">
+        <v>177</v>
+      </c>
+      <c r="G84" s="12">
+        <v>315</v>
+      </c>
+      <c r="H84" s="8">
+        <v>131</v>
+      </c>
+      <c r="I84" s="1">
+        <v>111</v>
+      </c>
+      <c r="J84" s="12">
+        <v>242</v>
+      </c>
+      <c r="K84" s="8">
+        <v>91</v>
+      </c>
+      <c r="L84" s="1">
+        <v>139</v>
+      </c>
+      <c r="M84" s="12">
+        <v>230</v>
+      </c>
+      <c r="N84" s="8">
+        <v>13</v>
+      </c>
+      <c r="O84" s="1">
+        <v>17</v>
+      </c>
+      <c r="P84" s="12">
+        <v>30</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>5</v>
+      </c>
+      <c r="R84" s="1">
+        <v>8</v>
+      </c>
+      <c r="S84" s="12">
+        <v>13</v>
+      </c>
       <c r="T84" s="8">
         <f t="shared" ref="T84:T88" si="24">SUM(B84,E84,H84,K84,N84,Q84)</f>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="U84" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="V84" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A85" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B85" s="8"/>
-[...16 lines deleted...]
-      <c r="S85" s="12"/>
+      <c r="B85" s="8">
+        <v>115</v>
+      </c>
+      <c r="C85" s="1">
+        <v>58</v>
+      </c>
+      <c r="D85" s="12">
+        <v>173</v>
+      </c>
+      <c r="E85" s="8">
+        <v>195</v>
+      </c>
+      <c r="F85" s="1">
+        <v>199</v>
+      </c>
+      <c r="G85" s="12">
+        <v>394</v>
+      </c>
+      <c r="H85" s="8">
+        <v>99</v>
+      </c>
+      <c r="I85" s="1">
+        <v>102</v>
+      </c>
+      <c r="J85" s="12">
+        <v>201</v>
+      </c>
+      <c r="K85" s="8">
+        <v>54</v>
+      </c>
+      <c r="L85" s="1">
+        <v>101</v>
+      </c>
+      <c r="M85" s="12">
+        <v>155</v>
+      </c>
+      <c r="N85" s="8">
+        <v>8</v>
+      </c>
+      <c r="O85" s="1">
+        <v>9</v>
+      </c>
+      <c r="P85" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q85" s="8">
+        <v>6</v>
+      </c>
+      <c r="R85" s="1">
+        <v>3</v>
+      </c>
+      <c r="S85" s="12">
+        <v>9</v>
+      </c>
       <c r="T85" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="U85" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>472</v>
       </c>
       <c r="V85" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A86" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="8"/>
-[...16 lines deleted...]
-      <c r="S86" s="12"/>
+      <c r="B86" s="8">
+        <v>143</v>
+      </c>
+      <c r="C86" s="1">
+        <v>57</v>
+      </c>
+      <c r="D86" s="12">
+        <v>200</v>
+      </c>
+      <c r="E86" s="8">
+        <v>152</v>
+      </c>
+      <c r="F86" s="1">
+        <v>156</v>
+      </c>
+      <c r="G86" s="12">
+        <v>308</v>
+      </c>
+      <c r="H86" s="8">
+        <v>120</v>
+      </c>
+      <c r="I86" s="1">
+        <v>108</v>
+      </c>
+      <c r="J86" s="12">
+        <v>228</v>
+      </c>
+      <c r="K86" s="8">
+        <v>88</v>
+      </c>
+      <c r="L86" s="1">
+        <v>79</v>
+      </c>
+      <c r="M86" s="12">
+        <v>167</v>
+      </c>
+      <c r="N86" s="8">
+        <v>10</v>
+      </c>
+      <c r="O86" s="1">
+        <v>16</v>
+      </c>
+      <c r="P86" s="12">
+        <v>26</v>
+      </c>
+      <c r="Q86" s="8">
+        <v>6</v>
+      </c>
+      <c r="R86" s="1">
+        <v>5</v>
+      </c>
+      <c r="S86" s="12">
+        <v>11</v>
+      </c>
       <c r="T86" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="U86" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>421</v>
       </c>
       <c r="V86" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B87" s="14"/>
-[...16 lines deleted...]
-      <c r="S87" s="29"/>
+      <c r="B87" s="14">
+        <v>109</v>
+      </c>
+      <c r="C87" s="15">
+        <v>49</v>
+      </c>
+      <c r="D87" s="29">
+        <v>158</v>
+      </c>
+      <c r="E87" s="14">
+        <v>121</v>
+      </c>
+      <c r="F87" s="15">
+        <v>131</v>
+      </c>
+      <c r="G87" s="29">
+        <v>252</v>
+      </c>
+      <c r="H87" s="14">
+        <v>100</v>
+      </c>
+      <c r="I87" s="15">
+        <v>105</v>
+      </c>
+      <c r="J87" s="29">
+        <v>205</v>
+      </c>
+      <c r="K87" s="14">
+        <v>67</v>
+      </c>
+      <c r="L87" s="15">
+        <v>100</v>
+      </c>
+      <c r="M87" s="29">
+        <v>167</v>
+      </c>
+      <c r="N87" s="14">
+        <v>17</v>
+      </c>
+      <c r="O87" s="15">
+        <v>13</v>
+      </c>
+      <c r="P87" s="29">
+        <v>30</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>3</v>
+      </c>
+      <c r="R87" s="15">
+        <v>9</v>
+      </c>
+      <c r="S87" s="29">
+        <v>12</v>
+      </c>
       <c r="T87" s="14">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>417</v>
       </c>
       <c r="U87" s="15">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="V87" s="16">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B88" s="17"/>
-[...16 lines deleted...]
-      <c r="S88" s="30"/>
+      <c r="B88" s="17">
+        <v>1343</v>
+      </c>
+      <c r="C88" s="18">
+        <v>599</v>
+      </c>
+      <c r="D88" s="30">
+        <v>1942</v>
+      </c>
+      <c r="E88" s="17">
+        <v>993</v>
+      </c>
+      <c r="F88" s="18">
+        <v>1020</v>
+      </c>
+      <c r="G88" s="30">
+        <v>2013</v>
+      </c>
+      <c r="H88" s="17">
+        <v>865</v>
+      </c>
+      <c r="I88" s="18">
+        <v>834</v>
+      </c>
+      <c r="J88" s="30">
+        <v>1699</v>
+      </c>
+      <c r="K88" s="17">
+        <v>476</v>
+      </c>
+      <c r="L88" s="18">
+        <v>593</v>
+      </c>
+      <c r="M88" s="30">
+        <v>1069</v>
+      </c>
+      <c r="N88" s="17">
+        <v>66</v>
+      </c>
+      <c r="O88" s="18">
+        <v>71</v>
+      </c>
+      <c r="P88" s="30">
+        <v>137</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>43</v>
+      </c>
+      <c r="R88" s="18">
+        <v>53</v>
+      </c>
+      <c r="S88" s="30">
+        <v>96</v>
+      </c>
       <c r="T88" s="17">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>3786</v>
       </c>
       <c r="U88" s="18">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>3170</v>
       </c>
       <c r="V88" s="19">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>6956</v>
       </c>
     </row>
     <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="61" t="s">
+      <c r="A90" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="62" t="s">
+      <c r="B90" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="62"/>
-[...18 lines deleted...]
-      <c r="V90" s="62"/>
+      <c r="C90" s="61"/>
+      <c r="D90" s="61"/>
+      <c r="E90" s="61"/>
+      <c r="F90" s="61"/>
+      <c r="G90" s="61"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="61"/>
+      <c r="K90" s="61"/>
+      <c r="L90" s="61"/>
+      <c r="M90" s="61"/>
+      <c r="N90" s="61"/>
+      <c r="O90" s="61"/>
+      <c r="P90" s="61"/>
+      <c r="Q90" s="61"/>
+      <c r="R90" s="61"/>
+      <c r="S90" s="61"/>
+      <c r="T90" s="61"/>
+      <c r="U90" s="61"/>
+      <c r="V90" s="61"/>
     </row>
     <row r="91" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="61"/>
-      <c r="B91" s="59" t="s">
+      <c r="A91" s="63"/>
+      <c r="B91" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="59"/>
-[...18 lines deleted...]
-      <c r="V91" s="59"/>
+      <c r="C91" s="62"/>
+      <c r="D91" s="62"/>
+      <c r="E91" s="62"/>
+      <c r="F91" s="62"/>
+      <c r="G91" s="62"/>
+      <c r="H91" s="62"/>
+      <c r="I91" s="62"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+      <c r="N91" s="62"/>
+      <c r="O91" s="62"/>
+      <c r="P91" s="62"/>
+      <c r="Q91" s="62"/>
+      <c r="R91" s="62"/>
+      <c r="S91" s="62"/>
+      <c r="T91" s="62"/>
+      <c r="U91" s="62"/>
+      <c r="V91" s="62"/>
     </row>
     <row r="92" spans="1:22" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="61"/>
-      <c r="B92" s="47" t="s">
+      <c r="A92" s="63"/>
+      <c r="B92" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="48"/>
-[...1 lines deleted...]
-      <c r="E92" s="47" t="s">
+      <c r="C92" s="54"/>
+      <c r="D92" s="51"/>
+      <c r="E92" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F92" s="48"/>
-[...1 lines deleted...]
-      <c r="H92" s="47" t="s">
+      <c r="F92" s="54"/>
+      <c r="G92" s="51"/>
+      <c r="H92" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="48"/>
-[...1 lines deleted...]
-      <c r="K92" s="47" t="s">
+      <c r="I92" s="54"/>
+      <c r="J92" s="51"/>
+      <c r="K92" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L92" s="48"/>
-[...1 lines deleted...]
-      <c r="N92" s="47" t="s">
+      <c r="L92" s="54"/>
+      <c r="M92" s="51"/>
+      <c r="N92" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="48"/>
-[...1 lines deleted...]
-      <c r="Q92" s="47" t="s">
+      <c r="O92" s="54"/>
+      <c r="P92" s="51"/>
+      <c r="Q92" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R92" s="48"/>
-[...5 lines deleted...]
-      <c r="V92" s="49"/>
+      <c r="R92" s="54"/>
+      <c r="S92" s="51"/>
+      <c r="T92" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U92" s="54"/>
+      <c r="V92" s="55"/>
     </row>
     <row r="93" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="61"/>
+      <c r="A93" s="63"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -18323,143 +18933,143 @@
       <c r="J99" s="30"/>
       <c r="K99" s="17"/>
       <c r="L99" s="18"/>
       <c r="M99" s="30"/>
       <c r="N99" s="17"/>
       <c r="O99" s="18"/>
       <c r="P99" s="30"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="18"/>
       <c r="S99" s="30"/>
       <c r="T99" s="17">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="U99" s="18">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="V99" s="19">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="61" t="s">
+      <c r="A101" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="62" t="s">
+      <c r="B101" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="62"/>
-[...18 lines deleted...]
-      <c r="V101" s="62"/>
+      <c r="C101" s="61"/>
+      <c r="D101" s="61"/>
+      <c r="E101" s="61"/>
+      <c r="F101" s="61"/>
+      <c r="G101" s="61"/>
+      <c r="H101" s="61"/>
+      <c r="I101" s="61"/>
+      <c r="J101" s="61"/>
+      <c r="K101" s="61"/>
+      <c r="L101" s="61"/>
+      <c r="M101" s="61"/>
+      <c r="N101" s="61"/>
+      <c r="O101" s="61"/>
+      <c r="P101" s="61"/>
+      <c r="Q101" s="61"/>
+      <c r="R101" s="61"/>
+      <c r="S101" s="61"/>
+      <c r="T101" s="61"/>
+      <c r="U101" s="61"/>
+      <c r="V101" s="61"/>
     </row>
     <row r="102" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="61"/>
-      <c r="B102" s="59" t="s">
+      <c r="A102" s="63"/>
+      <c r="B102" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="59"/>
-[...18 lines deleted...]
-      <c r="V102" s="59"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="62"/>
+      <c r="E102" s="62"/>
+      <c r="F102" s="62"/>
+      <c r="G102" s="62"/>
+      <c r="H102" s="62"/>
+      <c r="I102" s="62"/>
+      <c r="J102" s="62"/>
+      <c r="K102" s="62"/>
+      <c r="L102" s="62"/>
+      <c r="M102" s="62"/>
+      <c r="N102" s="62"/>
+      <c r="O102" s="62"/>
+      <c r="P102" s="62"/>
+      <c r="Q102" s="62"/>
+      <c r="R102" s="62"/>
+      <c r="S102" s="62"/>
+      <c r="T102" s="62"/>
+      <c r="U102" s="62"/>
+      <c r="V102" s="62"/>
     </row>
     <row r="103" spans="1:22" ht="25.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="61"/>
-      <c r="B103" s="47" t="s">
+      <c r="A103" s="63"/>
+      <c r="B103" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C103" s="48"/>
-[...1 lines deleted...]
-      <c r="E103" s="47" t="s">
+      <c r="C103" s="54"/>
+      <c r="D103" s="51"/>
+      <c r="E103" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F103" s="48"/>
-[...1 lines deleted...]
-      <c r="H103" s="47" t="s">
+      <c r="F103" s="54"/>
+      <c r="G103" s="51"/>
+      <c r="H103" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I103" s="48"/>
-[...1 lines deleted...]
-      <c r="K103" s="47" t="s">
+      <c r="I103" s="54"/>
+      <c r="J103" s="51"/>
+      <c r="K103" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L103" s="48"/>
-[...1 lines deleted...]
-      <c r="N103" s="47" t="s">
+      <c r="L103" s="54"/>
+      <c r="M103" s="51"/>
+      <c r="N103" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O103" s="48"/>
-[...1 lines deleted...]
-      <c r="Q103" s="47" t="s">
+      <c r="O103" s="54"/>
+      <c r="P103" s="51"/>
+      <c r="Q103" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R103" s="48"/>
-[...5 lines deleted...]
-      <c r="V103" s="49"/>
+      <c r="R103" s="54"/>
+      <c r="S103" s="51"/>
+      <c r="T103" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U103" s="54"/>
+      <c r="V103" s="55"/>
     </row>
     <row r="104" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="61"/>
+      <c r="A104" s="63"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -18692,143 +19302,143 @@
       <c r="J110" s="30"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="30"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
       <c r="P110" s="30"/>
       <c r="Q110" s="17"/>
       <c r="R110" s="18"/>
       <c r="S110" s="30"/>
       <c r="T110" s="22">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="U110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="61" t="s">
+      <c r="A112" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="62" t="s">
+      <c r="B112" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="62"/>
-[...18 lines deleted...]
-      <c r="V112" s="62"/>
+      <c r="C112" s="61"/>
+      <c r="D112" s="61"/>
+      <c r="E112" s="61"/>
+      <c r="F112" s="61"/>
+      <c r="G112" s="61"/>
+      <c r="H112" s="61"/>
+      <c r="I112" s="61"/>
+      <c r="J112" s="61"/>
+      <c r="K112" s="61"/>
+      <c r="L112" s="61"/>
+      <c r="M112" s="61"/>
+      <c r="N112" s="61"/>
+      <c r="O112" s="61"/>
+      <c r="P112" s="61"/>
+      <c r="Q112" s="61"/>
+      <c r="R112" s="61"/>
+      <c r="S112" s="61"/>
+      <c r="T112" s="61"/>
+      <c r="U112" s="61"/>
+      <c r="V112" s="61"/>
     </row>
     <row r="113" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="61"/>
-      <c r="B113" s="59" t="s">
+      <c r="A113" s="63"/>
+      <c r="B113" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="59"/>
-[...18 lines deleted...]
-      <c r="V113" s="59"/>
+      <c r="C113" s="62"/>
+      <c r="D113" s="62"/>
+      <c r="E113" s="62"/>
+      <c r="F113" s="62"/>
+      <c r="G113" s="62"/>
+      <c r="H113" s="62"/>
+      <c r="I113" s="62"/>
+      <c r="J113" s="62"/>
+      <c r="K113" s="62"/>
+      <c r="L113" s="62"/>
+      <c r="M113" s="62"/>
+      <c r="N113" s="62"/>
+      <c r="O113" s="62"/>
+      <c r="P113" s="62"/>
+      <c r="Q113" s="62"/>
+      <c r="R113" s="62"/>
+      <c r="S113" s="62"/>
+      <c r="T113" s="62"/>
+      <c r="U113" s="62"/>
+      <c r="V113" s="62"/>
     </row>
     <row r="114" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="61"/>
-      <c r="B114" s="47" t="s">
+      <c r="A114" s="63"/>
+      <c r="B114" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C114" s="48"/>
-[...1 lines deleted...]
-      <c r="E114" s="47" t="s">
+      <c r="C114" s="54"/>
+      <c r="D114" s="51"/>
+      <c r="E114" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F114" s="48"/>
-[...1 lines deleted...]
-      <c r="H114" s="47" t="s">
+      <c r="F114" s="54"/>
+      <c r="G114" s="51"/>
+      <c r="H114" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="48"/>
-[...1 lines deleted...]
-      <c r="K114" s="47" t="s">
+      <c r="I114" s="54"/>
+      <c r="J114" s="51"/>
+      <c r="K114" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L114" s="48"/>
-[...1 lines deleted...]
-      <c r="N114" s="47" t="s">
+      <c r="L114" s="54"/>
+      <c r="M114" s="51"/>
+      <c r="N114" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="48"/>
-[...1 lines deleted...]
-      <c r="Q114" s="47" t="s">
+      <c r="O114" s="54"/>
+      <c r="P114" s="51"/>
+      <c r="Q114" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R114" s="48"/>
-[...5 lines deleted...]
-      <c r="V114" s="49"/>
+      <c r="R114" s="54"/>
+      <c r="S114" s="51"/>
+      <c r="T114" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U114" s="54"/>
+      <c r="V114" s="55"/>
     </row>
     <row r="115" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="61"/>
+      <c r="A115" s="63"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -19061,143 +19671,143 @@
       <c r="J121" s="30"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="30"/>
       <c r="N121" s="17"/>
       <c r="O121" s="18"/>
       <c r="P121" s="30"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="18"/>
       <c r="S121" s="30"/>
       <c r="T121" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U121" s="18">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V121" s="19">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="61" t="s">
+      <c r="A123" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="62" t="s">
+      <c r="B123" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="62"/>
-[...18 lines deleted...]
-      <c r="V123" s="62"/>
+      <c r="C123" s="61"/>
+      <c r="D123" s="61"/>
+      <c r="E123" s="61"/>
+      <c r="F123" s="61"/>
+      <c r="G123" s="61"/>
+      <c r="H123" s="61"/>
+      <c r="I123" s="61"/>
+      <c r="J123" s="61"/>
+      <c r="K123" s="61"/>
+      <c r="L123" s="61"/>
+      <c r="M123" s="61"/>
+      <c r="N123" s="61"/>
+      <c r="O123" s="61"/>
+      <c r="P123" s="61"/>
+      <c r="Q123" s="61"/>
+      <c r="R123" s="61"/>
+      <c r="S123" s="61"/>
+      <c r="T123" s="61"/>
+      <c r="U123" s="61"/>
+      <c r="V123" s="61"/>
     </row>
     <row r="124" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="61"/>
-      <c r="B124" s="59" t="s">
+      <c r="A124" s="63"/>
+      <c r="B124" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="59"/>
-[...18 lines deleted...]
-      <c r="V124" s="59"/>
+      <c r="C124" s="62"/>
+      <c r="D124" s="62"/>
+      <c r="E124" s="62"/>
+      <c r="F124" s="62"/>
+      <c r="G124" s="62"/>
+      <c r="H124" s="62"/>
+      <c r="I124" s="62"/>
+      <c r="J124" s="62"/>
+      <c r="K124" s="62"/>
+      <c r="L124" s="62"/>
+      <c r="M124" s="62"/>
+      <c r="N124" s="62"/>
+      <c r="O124" s="62"/>
+      <c r="P124" s="62"/>
+      <c r="Q124" s="62"/>
+      <c r="R124" s="62"/>
+      <c r="S124" s="62"/>
+      <c r="T124" s="62"/>
+      <c r="U124" s="62"/>
+      <c r="V124" s="62"/>
     </row>
     <row r="125" spans="1:22" ht="28.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="61"/>
-      <c r="B125" s="47" t="s">
+      <c r="A125" s="63"/>
+      <c r="B125" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C125" s="48"/>
-[...1 lines deleted...]
-      <c r="E125" s="47" t="s">
+      <c r="C125" s="54"/>
+      <c r="D125" s="51"/>
+      <c r="E125" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F125" s="48"/>
-[...1 lines deleted...]
-      <c r="H125" s="47" t="s">
+      <c r="F125" s="54"/>
+      <c r="G125" s="51"/>
+      <c r="H125" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="48"/>
-[...1 lines deleted...]
-      <c r="K125" s="47" t="s">
+      <c r="I125" s="54"/>
+      <c r="J125" s="51"/>
+      <c r="K125" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L125" s="48"/>
-[...1 lines deleted...]
-      <c r="N125" s="47" t="s">
+      <c r="L125" s="54"/>
+      <c r="M125" s="51"/>
+      <c r="N125" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="48"/>
-[...1 lines deleted...]
-      <c r="Q125" s="47" t="s">
+      <c r="O125" s="54"/>
+      <c r="P125" s="51"/>
+      <c r="Q125" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R125" s="48"/>
-[...5 lines deleted...]
-      <c r="V125" s="49"/>
+      <c r="R125" s="54"/>
+      <c r="S125" s="51"/>
+      <c r="T125" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U125" s="54"/>
+      <c r="V125" s="55"/>
     </row>
     <row r="126" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="61"/>
+      <c r="A126" s="63"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -19429,143 +20039,143 @@
       <c r="I132" s="18"/>
       <c r="J132" s="30"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="30"/>
       <c r="N132" s="17"/>
       <c r="O132" s="18"/>
       <c r="P132" s="30"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="18"/>
       <c r="S132" s="30"/>
       <c r="T132" s="17">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="19">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A134" s="61" t="s">
+      <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="62" t="s">
+      <c r="B134" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="62"/>
-[...18 lines deleted...]
-      <c r="V134" s="62"/>
+      <c r="C134" s="61"/>
+      <c r="D134" s="61"/>
+      <c r="E134" s="61"/>
+      <c r="F134" s="61"/>
+      <c r="G134" s="61"/>
+      <c r="H134" s="61"/>
+      <c r="I134" s="61"/>
+      <c r="J134" s="61"/>
+      <c r="K134" s="61"/>
+      <c r="L134" s="61"/>
+      <c r="M134" s="61"/>
+      <c r="N134" s="61"/>
+      <c r="O134" s="61"/>
+      <c r="P134" s="61"/>
+      <c r="Q134" s="61"/>
+      <c r="R134" s="61"/>
+      <c r="S134" s="61"/>
+      <c r="T134" s="61"/>
+      <c r="U134" s="61"/>
+      <c r="V134" s="61"/>
     </row>
     <row r="135" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="61"/>
-      <c r="B135" s="59" t="s">
+      <c r="A135" s="63"/>
+      <c r="B135" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="59"/>
-[...18 lines deleted...]
-      <c r="V135" s="59"/>
+      <c r="C135" s="62"/>
+      <c r="D135" s="62"/>
+      <c r="E135" s="62"/>
+      <c r="F135" s="62"/>
+      <c r="G135" s="62"/>
+      <c r="H135" s="62"/>
+      <c r="I135" s="62"/>
+      <c r="J135" s="62"/>
+      <c r="K135" s="62"/>
+      <c r="L135" s="62"/>
+      <c r="M135" s="62"/>
+      <c r="N135" s="62"/>
+      <c r="O135" s="62"/>
+      <c r="P135" s="62"/>
+      <c r="Q135" s="62"/>
+      <c r="R135" s="62"/>
+      <c r="S135" s="62"/>
+      <c r="T135" s="62"/>
+      <c r="U135" s="62"/>
+      <c r="V135" s="62"/>
     </row>
     <row r="136" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="61"/>
-      <c r="B136" s="47" t="s">
+      <c r="A136" s="63"/>
+      <c r="B136" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C136" s="48"/>
-[...1 lines deleted...]
-      <c r="E136" s="47" t="s">
+      <c r="C136" s="54"/>
+      <c r="D136" s="51"/>
+      <c r="E136" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F136" s="48"/>
-[...1 lines deleted...]
-      <c r="H136" s="47" t="s">
+      <c r="F136" s="54"/>
+      <c r="G136" s="51"/>
+      <c r="H136" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="48"/>
-[...1 lines deleted...]
-      <c r="K136" s="47" t="s">
+      <c r="I136" s="54"/>
+      <c r="J136" s="51"/>
+      <c r="K136" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="L136" s="48"/>
-[...1 lines deleted...]
-      <c r="N136" s="47" t="s">
+      <c r="L136" s="54"/>
+      <c r="M136" s="51"/>
+      <c r="N136" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="O136" s="48"/>
-[...1 lines deleted...]
-      <c r="Q136" s="47" t="s">
+      <c r="O136" s="54"/>
+      <c r="P136" s="51"/>
+      <c r="Q136" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="R136" s="48"/>
-[...5 lines deleted...]
-      <c r="V136" s="49"/>
+      <c r="R136" s="54"/>
+      <c r="S136" s="51"/>
+      <c r="T136" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="U136" s="54"/>
+      <c r="V136" s="55"/>
     </row>
     <row r="137" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A137" s="61"/>
+      <c r="A137" s="63"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -19592,844 +20202,844 @@
       <c r="Q137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>5344</v>
+        <v>6169</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>2869</v>
+        <v>3261</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="36"/>
-        <v>8213</v>
+        <v>9430</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="36"/>
-        <v>2501</v>
+        <v>2888</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>3095</v>
+        <v>3452</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="36"/>
-        <v>5596</v>
+        <v>6340</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="36"/>
-        <v>2976</v>
+        <v>3391</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>3261</v>
+        <v>3669</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="36"/>
-        <v>6237</v>
+        <v>7060</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="36"/>
-        <v>1074</v>
+        <v>1250</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>1556</v>
+        <v>1730</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="36"/>
-        <v>2630</v>
+        <v>2980</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="36"/>
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="36"/>
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="36"/>
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>174</v>
+        <v>202</v>
       </c>
       <c r="S138" s="27">
         <f t="shared" si="36"/>
-        <v>285</v>
+        <v>336</v>
       </c>
       <c r="T138" s="20">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>12100</v>
+        <v>13944</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>11090</v>
+        <v>12465</v>
       </c>
       <c r="V138" s="24">
         <f t="shared" si="36"/>
-        <v>23190</v>
+        <v>26409</v>
       </c>
     </row>
     <row r="139" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>828</v>
+        <v>979</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>425</v>
+        <v>468</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="37"/>
-        <v>1253</v>
+        <v>1447</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>1000</v>
+        <v>1138</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1629</v>
+        <v>1806</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="38"/>
-        <v>2629</v>
+        <v>2944</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="38"/>
-        <v>914</v>
+        <v>1045</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>926</v>
+        <v>1037</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="38"/>
-        <v>1840</v>
+        <v>2082</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="38"/>
-        <v>697</v>
+        <v>788</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>1086</v>
+        <v>1225</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="38"/>
-        <v>1783</v>
+        <v>2013</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="38"/>
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="38"/>
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="38"/>
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="S139" s="27">
         <f t="shared" si="38"/>
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="T139" s="20">
         <f t="shared" si="38"/>
-        <v>3571</v>
+        <v>4100</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>4255</v>
+        <v>4750</v>
       </c>
       <c r="V139" s="24">
         <f t="shared" si="38"/>
-        <v>7826</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="140" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="37"/>
-        <v>734</v>
+        <v>849</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>420</v>
+        <v>478</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="37"/>
-        <v>1154</v>
+        <v>1327</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>1274</v>
+        <v>1469</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>1770</v>
+        <v>1969</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="39"/>
-        <v>3044</v>
+        <v>3438</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="39"/>
-        <v>770</v>
+        <v>869</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>940</v>
+        <v>1042</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="39"/>
-        <v>1710</v>
+        <v>1911</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="39"/>
-        <v>466</v>
+        <v>520</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>757</v>
+        <v>858</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="39"/>
-        <v>1223</v>
+        <v>1378</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="39"/>
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="39"/>
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="39"/>
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="S140" s="27">
         <f t="shared" si="39"/>
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="T140" s="20">
         <f t="shared" si="39"/>
-        <v>3326</v>
+        <v>3803</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>4022</v>
+        <v>4494</v>
       </c>
       <c r="V140" s="24">
         <f t="shared" si="39"/>
-        <v>7348</v>
+        <v>8297</v>
       </c>
     </row>
     <row r="141" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="37"/>
-        <v>902</v>
+        <v>1045</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>410</v>
+        <v>467</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="37"/>
-        <v>1312</v>
+        <v>1512</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>933</v>
+        <v>1085</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>1495</v>
+        <v>1651</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="40"/>
-        <v>2428</v>
+        <v>2736</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="40"/>
-        <v>765</v>
+        <v>885</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>791</v>
+        <v>899</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="40"/>
-        <v>1556</v>
+        <v>1784</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="40"/>
-        <v>568</v>
+        <v>656</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>822</v>
+        <v>901</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="40"/>
-        <v>1390</v>
+        <v>1557</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="40"/>
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="40"/>
-        <v>163</v>
+        <v>189</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="40"/>
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="S141" s="27">
         <f t="shared" si="40"/>
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="T141" s="20">
         <f t="shared" si="40"/>
-        <v>3261</v>
+        <v>3780</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>3669</v>
+        <v>4090</v>
       </c>
       <c r="V141" s="24">
         <f t="shared" si="40"/>
-        <v>6930</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="142" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="37"/>
-        <v>691</v>
+        <v>800</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="37"/>
-        <v>356</v>
+        <v>405</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="37"/>
-        <v>1047</v>
+        <v>1205</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>906</v>
+        <v>1027</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="41"/>
-        <v>1311</v>
+        <v>1442</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="41"/>
-        <v>2217</v>
+        <v>2469</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="41"/>
-        <v>721</v>
+        <v>821</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="41"/>
-        <v>851</v>
+        <v>956</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="41"/>
-        <v>1572</v>
+        <v>1777</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="41"/>
-        <v>564</v>
+        <v>631</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="41"/>
-        <v>952</v>
+        <v>1052</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="41"/>
-        <v>1516</v>
+        <v>1683</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="41"/>
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="41"/>
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="41"/>
-        <v>187</v>
+        <v>217</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="41"/>
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="41"/>
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="S142" s="28">
         <f t="shared" si="41"/>
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="T142" s="21">
         <f t="shared" si="41"/>
-        <v>2967</v>
+        <v>3384</v>
       </c>
       <c r="U142" s="15">
         <f t="shared" si="41"/>
-        <v>3651</v>
+        <v>4058</v>
       </c>
       <c r="V142" s="25">
         <f t="shared" si="41"/>
-        <v>6618</v>
+        <v>7442</v>
       </c>
     </row>
     <row r="143" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="37"/>
-        <v>8499</v>
+        <v>9842</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="37"/>
-        <v>4480</v>
+        <v>5079</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="37"/>
-        <v>12979</v>
+        <v>14921</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>6614</v>
+        <v>7607</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="42"/>
-        <v>9300</v>
+        <v>10320</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="42"/>
-        <v>15914</v>
+        <v>17927</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="42"/>
-        <v>6146</v>
+        <v>7011</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="42"/>
-        <v>6769</v>
+        <v>7603</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="42"/>
-        <v>12915</v>
+        <v>14614</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="42"/>
-        <v>3369</v>
+        <v>3845</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="42"/>
-        <v>5173</v>
+        <v>5766</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="42"/>
-        <v>8542</v>
+        <v>9611</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="42"/>
-        <v>383</v>
+        <v>449</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="42"/>
-        <v>617</v>
+        <v>688</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="42"/>
-        <v>1000</v>
+        <v>1137</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="42"/>
-        <v>214</v>
+        <v>257</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="42"/>
-        <v>348</v>
+        <v>401</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="42"/>
-        <v>562</v>
+        <v>658</v>
       </c>
       <c r="T143" s="22">
         <f t="shared" si="42"/>
-        <v>25225</v>
+        <v>29011</v>
       </c>
       <c r="U143" s="18">
         <f t="shared" si="42"/>
-        <v>26687</v>
+        <v>29857</v>
       </c>
       <c r="V143" s="23">
         <f t="shared" si="42"/>
-        <v>51912</v>
+        <v>58868</v>
       </c>
     </row>
     <row r="144" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A144" s="26"/>
     </row>
     <row r="150" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
       <c r="N150" s="32"/>
       <c r="O150" s="32"/>
       <c r="P150" s="32"/>
       <c r="Q150" s="32"/>
       <c r="R150" s="32"/>
       <c r="S150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="130">
-    <mergeCell ref="A2:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:V123"/>
+    <mergeCell ref="B124:V124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:V134"/>
+    <mergeCell ref="B135:V135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:V112"/>
+    <mergeCell ref="B113:V113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:V101"/>
+    <mergeCell ref="B102:V102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:V90"/>
+    <mergeCell ref="B91:V91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:V79"/>
+    <mergeCell ref="B80:V80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:V68"/>
+    <mergeCell ref="B69:V69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:V57"/>
+    <mergeCell ref="B58:V58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B47:V47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:V36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:V13"/>
     <mergeCell ref="B14:V14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="T26:V26"/>
-    <mergeCell ref="A35:A38"/>
-[...98 lines deleted...]
-    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:P150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S133" sqref="S133"/>
+      <selection activeCell="L148" sqref="L148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="62"/>
-[...12 lines deleted...]
-      <c r="P2" s="62"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="61"/>
-[...16 lines deleted...]
-      <c r="P3" s="59"/>
+      <c r="A3" s="63"/>
+      <c r="B3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="48"/>
-[...1 lines deleted...]
-      <c r="E4" s="47" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="48"/>
-[...1 lines deleted...]
-      <c r="H4" s="47" t="s">
+      <c r="F4" s="54"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="48"/>
-[...1 lines deleted...]
-      <c r="K4" s="47" t="s">
+      <c r="I4" s="54"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="48"/>
-[...5 lines deleted...]
-      <c r="P4" s="49"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O4" s="54"/>
+      <c r="P4" s="55"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="61"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -20751,121 +21361,121 @@
         <v>348</v>
       </c>
       <c r="K11" s="39">
         <v>54</v>
       </c>
       <c r="L11" s="40">
         <v>47</v>
       </c>
       <c r="M11" s="44">
         <v>101</v>
       </c>
       <c r="N11" s="39">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="O11" s="40">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="P11" s="41">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="69"/>
       <c r="D13" s="69"/>
       <c r="E13" s="69"/>
       <c r="F13" s="69"/>
       <c r="G13" s="69"/>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
       <c r="J13" s="69"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
       <c r="N13" s="69"/>
       <c r="O13" s="69"/>
       <c r="P13" s="70"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="66"/>
-      <c r="B14" s="71" t="s">
+      <c r="A14" s="72"/>
+      <c r="B14" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="72"/>
-[...12 lines deleted...]
-      <c r="P14" s="73"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="66"/>
+      <c r="G14" s="66"/>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66"/>
+      <c r="J14" s="66"/>
+      <c r="K14" s="66"/>
+      <c r="L14" s="66"/>
+      <c r="M14" s="66"/>
+      <c r="N14" s="66"/>
+      <c r="O14" s="66"/>
+      <c r="P14" s="67"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="66"/>
-      <c r="B15" s="50" t="s">
+      <c r="A15" s="72"/>
+      <c r="B15" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="51"/>
-[...1 lines deleted...]
-      <c r="E15" s="50" t="s">
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="51"/>
-[...1 lines deleted...]
-      <c r="H15" s="50" t="s">
+      <c r="F15" s="46"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I15" s="51"/>
-[...1 lines deleted...]
-      <c r="K15" s="50" t="s">
+      <c r="I15" s="46"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="51"/>
-[...5 lines deleted...]
-      <c r="P15" s="52"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="46"/>
+      <c r="P15" s="47"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="67"/>
+      <c r="A16" s="73"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -21187,121 +21797,121 @@
         <v>384</v>
       </c>
       <c r="K22" s="17">
         <v>31</v>
       </c>
       <c r="L22" s="18">
         <v>36</v>
       </c>
       <c r="M22" s="30">
         <v>67</v>
       </c>
       <c r="N22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="P22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="65" t="s">
+      <c r="A24" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="69"/>
       <c r="D24" s="69"/>
       <c r="E24" s="69"/>
       <c r="F24" s="69"/>
       <c r="G24" s="69"/>
       <c r="H24" s="69"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
       <c r="N24" s="69"/>
       <c r="O24" s="69"/>
       <c r="P24" s="70"/>
     </row>
     <row r="25" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="66"/>
-      <c r="B25" s="71" t="s">
+      <c r="A25" s="72"/>
+      <c r="B25" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="72"/>
-[...12 lines deleted...]
-      <c r="P25" s="73"/>
+      <c r="C25" s="66"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="66"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="66"/>
+      <c r="P25" s="67"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="66"/>
-      <c r="B26" s="50" t="s">
+      <c r="A26" s="72"/>
+      <c r="B26" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="51"/>
-[...1 lines deleted...]
-      <c r="E26" s="50" t="s">
+      <c r="C26" s="46"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F26" s="51"/>
-[...1 lines deleted...]
-      <c r="H26" s="50" t="s">
+      <c r="F26" s="46"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I26" s="51"/>
-[...1 lines deleted...]
-      <c r="K26" s="50" t="s">
+      <c r="I26" s="46"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L26" s="51"/>
-[...5 lines deleted...]
-      <c r="P26" s="52"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="46"/>
+      <c r="P26" s="47"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A27" s="67"/>
+      <c r="A27" s="73"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -21623,121 +22233,121 @@
         <v>453</v>
       </c>
       <c r="K33" s="17">
         <v>43</v>
       </c>
       <c r="L33" s="18">
         <v>38</v>
       </c>
       <c r="M33" s="30">
         <v>81</v>
       </c>
       <c r="N33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="O33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="P33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="65" t="s">
+      <c r="A35" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="69"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
       <c r="G35" s="69"/>
       <c r="H35" s="69"/>
       <c r="I35" s="69"/>
       <c r="J35" s="69"/>
       <c r="K35" s="69"/>
       <c r="L35" s="69"/>
       <c r="M35" s="69"/>
       <c r="N35" s="69"/>
       <c r="O35" s="69"/>
       <c r="P35" s="70"/>
     </row>
     <row r="36" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="66"/>
-      <c r="B36" s="71" t="s">
+      <c r="A36" s="72"/>
+      <c r="B36" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="72"/>
-[...12 lines deleted...]
-      <c r="P36" s="73"/>
+      <c r="C36" s="66"/>
+      <c r="D36" s="66"/>
+      <c r="E36" s="66"/>
+      <c r="F36" s="66"/>
+      <c r="G36" s="66"/>
+      <c r="H36" s="66"/>
+      <c r="I36" s="66"/>
+      <c r="J36" s="66"/>
+      <c r="K36" s="66"/>
+      <c r="L36" s="66"/>
+      <c r="M36" s="66"/>
+      <c r="N36" s="66"/>
+      <c r="O36" s="66"/>
+      <c r="P36" s="67"/>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="66"/>
-      <c r="B37" s="50" t="s">
+      <c r="A37" s="72"/>
+      <c r="B37" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="51"/>
-[...1 lines deleted...]
-      <c r="E37" s="50" t="s">
+      <c r="C37" s="46"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F37" s="51"/>
-[...1 lines deleted...]
-      <c r="H37" s="50" t="s">
+      <c r="F37" s="46"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="51"/>
-[...1 lines deleted...]
-      <c r="K37" s="50" t="s">
+      <c r="I37" s="46"/>
+      <c r="J37" s="47"/>
+      <c r="K37" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="51"/>
-[...5 lines deleted...]
-      <c r="P37" s="52"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="47"/>
+      <c r="N37" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="46"/>
+      <c r="P37" s="47"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="67"/>
+      <c r="A38" s="73"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -22059,121 +22669,121 @@
         <v>446</v>
       </c>
       <c r="K44" s="17">
         <v>50</v>
       </c>
       <c r="L44" s="18">
         <v>39</v>
       </c>
       <c r="M44" s="30">
         <v>89</v>
       </c>
       <c r="N44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="P44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A46" s="65" t="s">
+      <c r="A46" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
       <c r="I46" s="69"/>
       <c r="J46" s="69"/>
       <c r="K46" s="69"/>
       <c r="L46" s="69"/>
       <c r="M46" s="69"/>
       <c r="N46" s="69"/>
       <c r="O46" s="69"/>
       <c r="P46" s="70"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="66"/>
-      <c r="B47" s="71" t="s">
+      <c r="A47" s="72"/>
+      <c r="B47" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="72"/>
-[...12 lines deleted...]
-      <c r="P47" s="73"/>
+      <c r="C47" s="66"/>
+      <c r="D47" s="66"/>
+      <c r="E47" s="66"/>
+      <c r="F47" s="66"/>
+      <c r="G47" s="66"/>
+      <c r="H47" s="66"/>
+      <c r="I47" s="66"/>
+      <c r="J47" s="66"/>
+      <c r="K47" s="66"/>
+      <c r="L47" s="66"/>
+      <c r="M47" s="66"/>
+      <c r="N47" s="66"/>
+      <c r="O47" s="66"/>
+      <c r="P47" s="67"/>
     </row>
     <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="66"/>
-      <c r="B48" s="50" t="s">
+      <c r="A48" s="72"/>
+      <c r="B48" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="51"/>
-[...1 lines deleted...]
-      <c r="E48" s="50" t="s">
+      <c r="C48" s="46"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="51"/>
-[...1 lines deleted...]
-      <c r="H48" s="50" t="s">
+      <c r="F48" s="46"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I48" s="51"/>
-[...1 lines deleted...]
-      <c r="K48" s="50" t="s">
+      <c r="I48" s="46"/>
+      <c r="J48" s="47"/>
+      <c r="K48" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L48" s="51"/>
-[...5 lines deleted...]
-      <c r="P48" s="52"/>
+      <c r="L48" s="46"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="46"/>
+      <c r="P48" s="47"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A49" s="67"/>
+      <c r="A49" s="73"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -22495,121 +23105,121 @@
         <v>452</v>
       </c>
       <c r="K55" s="17">
         <v>46</v>
       </c>
       <c r="L55" s="18">
         <v>30</v>
       </c>
       <c r="M55" s="30">
         <v>76</v>
       </c>
       <c r="N55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="O55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="P55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A57" s="65" t="s">
+      <c r="A57" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="69"/>
       <c r="D57" s="69"/>
       <c r="E57" s="69"/>
       <c r="F57" s="69"/>
       <c r="G57" s="69"/>
       <c r="H57" s="69"/>
       <c r="I57" s="69"/>
       <c r="J57" s="69"/>
       <c r="K57" s="69"/>
       <c r="L57" s="69"/>
       <c r="M57" s="69"/>
       <c r="N57" s="69"/>
       <c r="O57" s="69"/>
       <c r="P57" s="70"/>
     </row>
     <row r="58" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="66"/>
-      <c r="B58" s="71" t="s">
+      <c r="A58" s="72"/>
+      <c r="B58" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="72"/>
-[...12 lines deleted...]
-      <c r="P58" s="73"/>
+      <c r="C58" s="66"/>
+      <c r="D58" s="66"/>
+      <c r="E58" s="66"/>
+      <c r="F58" s="66"/>
+      <c r="G58" s="66"/>
+      <c r="H58" s="66"/>
+      <c r="I58" s="66"/>
+      <c r="J58" s="66"/>
+      <c r="K58" s="66"/>
+      <c r="L58" s="66"/>
+      <c r="M58" s="66"/>
+      <c r="N58" s="66"/>
+      <c r="O58" s="66"/>
+      <c r="P58" s="67"/>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="66"/>
-      <c r="B59" s="50" t="s">
+      <c r="A59" s="72"/>
+      <c r="B59" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="51"/>
-[...1 lines deleted...]
-      <c r="E59" s="50" t="s">
+      <c r="C59" s="46"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F59" s="51"/>
-[...1 lines deleted...]
-      <c r="H59" s="50" t="s">
+      <c r="F59" s="46"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I59" s="51"/>
-[...1 lines deleted...]
-      <c r="K59" s="50" t="s">
+      <c r="I59" s="46"/>
+      <c r="J59" s="47"/>
+      <c r="K59" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L59" s="51"/>
-[...5 lines deleted...]
-      <c r="P59" s="52"/>
+      <c r="L59" s="46"/>
+      <c r="M59" s="47"/>
+      <c r="N59" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O59" s="46"/>
+      <c r="P59" s="47"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A60" s="67"/>
+      <c r="A60" s="73"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -22934,121 +23544,121 @@
         <v>56</v>
       </c>
       <c r="L66" s="18">
         <v>46</v>
       </c>
       <c r="M66" s="30">
         <v>102</v>
       </c>
       <c r="N66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="O66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="P66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A68" s="65" t="s">
+      <c r="A68" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="69"/>
       <c r="D68" s="69"/>
       <c r="E68" s="69"/>
       <c r="F68" s="69"/>
       <c r="G68" s="69"/>
       <c r="H68" s="69"/>
       <c r="I68" s="69"/>
       <c r="J68" s="69"/>
       <c r="K68" s="69"/>
       <c r="L68" s="69"/>
       <c r="M68" s="69"/>
       <c r="N68" s="69"/>
       <c r="O68" s="69"/>
       <c r="P68" s="70"/>
     </row>
     <row r="69" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="66"/>
-      <c r="B69" s="71" t="s">
+      <c r="A69" s="72"/>
+      <c r="B69" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="72"/>
-[...12 lines deleted...]
-      <c r="P69" s="73"/>
+      <c r="C69" s="66"/>
+      <c r="D69" s="66"/>
+      <c r="E69" s="66"/>
+      <c r="F69" s="66"/>
+      <c r="G69" s="66"/>
+      <c r="H69" s="66"/>
+      <c r="I69" s="66"/>
+      <c r="J69" s="66"/>
+      <c r="K69" s="66"/>
+      <c r="L69" s="66"/>
+      <c r="M69" s="66"/>
+      <c r="N69" s="66"/>
+      <c r="O69" s="66"/>
+      <c r="P69" s="67"/>
     </row>
     <row r="70" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="66"/>
-      <c r="B70" s="50" t="s">
+      <c r="A70" s="72"/>
+      <c r="B70" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C70" s="51"/>
-[...1 lines deleted...]
-      <c r="E70" s="50" t="s">
+      <c r="C70" s="46"/>
+      <c r="D70" s="47"/>
+      <c r="E70" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F70" s="51"/>
-[...1 lines deleted...]
-      <c r="H70" s="50" t="s">
+      <c r="F70" s="46"/>
+      <c r="G70" s="47"/>
+      <c r="H70" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I70" s="51"/>
-[...1 lines deleted...]
-      <c r="K70" s="50" t="s">
+      <c r="I70" s="46"/>
+      <c r="J70" s="47"/>
+      <c r="K70" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L70" s="51"/>
-[...5 lines deleted...]
-      <c r="P70" s="52"/>
+      <c r="L70" s="46"/>
+      <c r="M70" s="47"/>
+      <c r="N70" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O70" s="46"/>
+      <c r="P70" s="47"/>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A71" s="67"/>
+      <c r="A71" s="73"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -23369,416 +23979,559 @@
       <c r="J77" s="30">
         <v>448</v>
       </c>
       <c r="K77" s="17">
         <v>51</v>
       </c>
       <c r="L77" s="18">
         <v>42</v>
       </c>
       <c r="M77" s="30">
         <v>93</v>
       </c>
       <c r="N77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="O77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="P77" s="19">
         <f t="shared" si="20"/>
         <v>6609</v>
       </c>
     </row>
-    <row r="78" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A79" s="65" t="s">
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
       <c r="G79" s="69"/>
       <c r="H79" s="69"/>
       <c r="I79" s="69"/>
       <c r="J79" s="69"/>
       <c r="K79" s="69"/>
       <c r="L79" s="69"/>
       <c r="M79" s="69"/>
       <c r="N79" s="69"/>
       <c r="O79" s="69"/>
       <c r="P79" s="70"/>
     </row>
-    <row r="80" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B80" s="71" t="s">
+    <row r="80" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="72"/>
+      <c r="B80" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="72"/>
-[...16 lines deleted...]
-      <c r="B81" s="50" t="s">
+      <c r="C80" s="66"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="67"/>
+    </row>
+    <row r="81" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="72"/>
+      <c r="B81" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="51"/>
-[...1 lines deleted...]
-      <c r="E81" s="50" t="s">
+      <c r="C81" s="46"/>
+      <c r="D81" s="47"/>
+      <c r="E81" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F81" s="51"/>
-[...1 lines deleted...]
-      <c r="H81" s="50" t="s">
+      <c r="F81" s="46"/>
+      <c r="G81" s="47"/>
+      <c r="H81" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I81" s="51"/>
-[...1 lines deleted...]
-      <c r="K81" s="50" t="s">
+      <c r="I81" s="46"/>
+      <c r="J81" s="47"/>
+      <c r="K81" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L81" s="51"/>
-[...8 lines deleted...]
-      <c r="A82" s="67"/>
+      <c r="L81" s="46"/>
+      <c r="M81" s="47"/>
+      <c r="N81" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O81" s="46"/>
+      <c r="P81" s="47"/>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="73"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P82" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A83" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B83" s="8"/>
-[...10 lines deleted...]
-      <c r="M83" s="12"/>
+      <c r="B83" s="8">
+        <v>1208</v>
+      </c>
+      <c r="C83" s="1">
+        <v>893</v>
+      </c>
+      <c r="D83" s="12">
+        <v>2101</v>
+      </c>
+      <c r="E83" s="8">
+        <v>572</v>
+      </c>
+      <c r="F83" s="1">
+        <v>439</v>
+      </c>
+      <c r="G83" s="12">
+        <v>1011</v>
+      </c>
+      <c r="H83" s="8">
+        <v>62</v>
+      </c>
+      <c r="I83" s="1">
+        <v>41</v>
+      </c>
+      <c r="J83" s="12">
+        <v>103</v>
+      </c>
+      <c r="K83" s="8">
+        <v>2</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2</v>
+      </c>
+      <c r="M83" s="12">
+        <v>4</v>
+      </c>
       <c r="N83" s="8">
         <f>SUM(B83,E83,H83,K83)</f>
-        <v>0</v>
+        <v>1844</v>
       </c>
       <c r="O83" s="1">
         <f t="shared" ref="O83:O88" si="22">SUM(C83,F83,I83,L83)</f>
-        <v>0</v>
+        <v>1375</v>
       </c>
       <c r="P83" s="11">
         <f t="shared" ref="P83:P88" si="23">SUM(D83,G83,J83,M83)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A84" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B84" s="8"/>
-[...10 lines deleted...]
-      <c r="M84" s="12"/>
+      <c r="B84" s="8">
+        <v>346</v>
+      </c>
+      <c r="C84" s="1">
+        <v>324</v>
+      </c>
+      <c r="D84" s="12">
+        <v>670</v>
+      </c>
+      <c r="E84" s="8">
+        <v>153</v>
+      </c>
+      <c r="F84" s="1">
+        <v>145</v>
+      </c>
+      <c r="G84" s="12">
+        <v>298</v>
+      </c>
+      <c r="H84" s="8">
+        <v>27</v>
+      </c>
+      <c r="I84" s="1">
+        <v>24</v>
+      </c>
+      <c r="J84" s="12">
+        <v>51</v>
+      </c>
+      <c r="K84" s="8">
+        <v>3</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2</v>
+      </c>
+      <c r="M84" s="12">
+        <v>5</v>
+      </c>
       <c r="N84" s="8">
         <f t="shared" ref="N84:N88" si="24">SUM(B84,E84,H84,K84)</f>
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="O84" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="P84" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A85" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B85" s="8"/>
-[...10 lines deleted...]
-      <c r="M85" s="12"/>
+      <c r="B85" s="8">
+        <v>187</v>
+      </c>
+      <c r="C85" s="1">
+        <v>217</v>
+      </c>
+      <c r="D85" s="12">
+        <v>404</v>
+      </c>
+      <c r="E85" s="8">
+        <v>184</v>
+      </c>
+      <c r="F85" s="1">
+        <v>146</v>
+      </c>
+      <c r="G85" s="12">
+        <v>330</v>
+      </c>
+      <c r="H85" s="8">
+        <v>74</v>
+      </c>
+      <c r="I85" s="1">
+        <v>80</v>
+      </c>
+      <c r="J85" s="12">
+        <v>154</v>
+      </c>
+      <c r="K85" s="8">
+        <v>32</v>
+      </c>
+      <c r="L85" s="1">
+        <v>29</v>
+      </c>
+      <c r="M85" s="12">
+        <v>61</v>
+      </c>
       <c r="N85" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="O85" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>472</v>
       </c>
       <c r="P85" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A86" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="8"/>
-[...10 lines deleted...]
-      <c r="M86" s="12"/>
+      <c r="B86" s="8">
+        <v>318</v>
+      </c>
+      <c r="C86" s="1">
+        <v>255</v>
+      </c>
+      <c r="D86" s="12">
+        <v>573</v>
+      </c>
+      <c r="E86" s="8">
+        <v>166</v>
+      </c>
+      <c r="F86" s="1">
+        <v>138</v>
+      </c>
+      <c r="G86" s="12">
+        <v>304</v>
+      </c>
+      <c r="H86" s="8">
+        <v>31</v>
+      </c>
+      <c r="I86" s="1">
+        <v>22</v>
+      </c>
+      <c r="J86" s="12">
+        <v>53</v>
+      </c>
+      <c r="K86" s="8">
+        <v>4</v>
+      </c>
+      <c r="L86" s="1">
+        <v>6</v>
+      </c>
+      <c r="M86" s="12">
+        <v>10</v>
+      </c>
       <c r="N86" s="8">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="O86" s="1">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>421</v>
       </c>
       <c r="P86" s="11">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B87" s="14"/>
-[...10 lines deleted...]
-      <c r="M87" s="29"/>
+      <c r="B87" s="14">
+        <v>247</v>
+      </c>
+      <c r="C87" s="15">
+        <v>271</v>
+      </c>
+      <c r="D87" s="29">
+        <v>518</v>
+      </c>
+      <c r="E87" s="14">
+        <v>145</v>
+      </c>
+      <c r="F87" s="15">
+        <v>117</v>
+      </c>
+      <c r="G87" s="29">
+        <v>262</v>
+      </c>
+      <c r="H87" s="14">
+        <v>20</v>
+      </c>
+      <c r="I87" s="15">
+        <v>18</v>
+      </c>
+      <c r="J87" s="29">
+        <v>38</v>
+      </c>
+      <c r="K87" s="14">
+        <v>5</v>
+      </c>
+      <c r="L87" s="15">
+        <v>1</v>
+      </c>
+      <c r="M87" s="29">
+        <v>6</v>
+      </c>
       <c r="N87" s="14">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>417</v>
       </c>
       <c r="O87" s="15">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="P87" s="16">
         <f t="shared" si="23"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B88" s="17"/>
-[...10 lines deleted...]
-      <c r="M88" s="30"/>
+      <c r="B88" s="17">
+        <v>2306</v>
+      </c>
+      <c r="C88" s="18">
+        <v>1960</v>
+      </c>
+      <c r="D88" s="30">
+        <v>4266</v>
+      </c>
+      <c r="E88" s="17">
+        <v>1220</v>
+      </c>
+      <c r="F88" s="18">
+        <v>985</v>
+      </c>
+      <c r="G88" s="30">
+        <v>2205</v>
+      </c>
+      <c r="H88" s="17">
+        <v>214</v>
+      </c>
+      <c r="I88" s="18">
+        <v>185</v>
+      </c>
+      <c r="J88" s="30">
+        <v>399</v>
+      </c>
+      <c r="K88" s="17">
+        <v>46</v>
+      </c>
+      <c r="L88" s="18">
+        <v>40</v>
+      </c>
+      <c r="M88" s="30">
+        <v>86</v>
+      </c>
       <c r="N88" s="17">
         <f t="shared" si="24"/>
-        <v>0</v>
+        <v>3786</v>
       </c>
       <c r="O88" s="18">
         <f t="shared" si="22"/>
-        <v>0</v>
+        <v>3170</v>
       </c>
       <c r="P88" s="19">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>6956</v>
       </c>
     </row>
     <row r="89" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="65" t="s">
+      <c r="A90" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="70"/>
     </row>
     <row r="91" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="66"/>
-      <c r="B91" s="71" t="s">
+      <c r="A91" s="72"/>
+      <c r="B91" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="72"/>
-[...12 lines deleted...]
-      <c r="P91" s="73"/>
+      <c r="C91" s="66"/>
+      <c r="D91" s="66"/>
+      <c r="E91" s="66"/>
+      <c r="F91" s="66"/>
+      <c r="G91" s="66"/>
+      <c r="H91" s="66"/>
+      <c r="I91" s="66"/>
+      <c r="J91" s="66"/>
+      <c r="K91" s="66"/>
+      <c r="L91" s="66"/>
+      <c r="M91" s="66"/>
+      <c r="N91" s="66"/>
+      <c r="O91" s="66"/>
+      <c r="P91" s="67"/>
     </row>
     <row r="92" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="66"/>
-      <c r="B92" s="50" t="s">
+      <c r="A92" s="72"/>
+      <c r="B92" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="51"/>
-[...1 lines deleted...]
-      <c r="E92" s="50" t="s">
+      <c r="C92" s="46"/>
+      <c r="D92" s="47"/>
+      <c r="E92" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F92" s="51"/>
-[...1 lines deleted...]
-      <c r="H92" s="50" t="s">
+      <c r="F92" s="46"/>
+      <c r="G92" s="47"/>
+      <c r="H92" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I92" s="51"/>
-[...1 lines deleted...]
-      <c r="K92" s="50" t="s">
+      <c r="I92" s="46"/>
+      <c r="J92" s="47"/>
+      <c r="K92" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L92" s="51"/>
-[...5 lines deleted...]
-      <c r="P92" s="52"/>
+      <c r="L92" s="46"/>
+      <c r="M92" s="47"/>
+      <c r="N92" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O92" s="46"/>
+      <c r="P92" s="47"/>
     </row>
     <row r="93" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="67"/>
+      <c r="A93" s="73"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -23957,121 +24710,121 @@
       <c r="D99" s="30"/>
       <c r="E99" s="17"/>
       <c r="F99" s="18"/>
       <c r="G99" s="30"/>
       <c r="H99" s="17"/>
       <c r="I99" s="18"/>
       <c r="J99" s="30"/>
       <c r="K99" s="17"/>
       <c r="L99" s="18"/>
       <c r="M99" s="30"/>
       <c r="N99" s="17">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="O99" s="18">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="P99" s="19">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="65" t="s">
+      <c r="A101" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C101" s="69"/>
       <c r="D101" s="69"/>
       <c r="E101" s="69"/>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="69"/>
       <c r="I101" s="69"/>
       <c r="J101" s="69"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="N101" s="69"/>
       <c r="O101" s="69"/>
       <c r="P101" s="70"/>
     </row>
     <row r="102" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="66"/>
-      <c r="B102" s="71" t="s">
+      <c r="A102" s="72"/>
+      <c r="B102" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="72"/>
-[...12 lines deleted...]
-      <c r="P102" s="73"/>
+      <c r="C102" s="66"/>
+      <c r="D102" s="66"/>
+      <c r="E102" s="66"/>
+      <c r="F102" s="66"/>
+      <c r="G102" s="66"/>
+      <c r="H102" s="66"/>
+      <c r="I102" s="66"/>
+      <c r="J102" s="66"/>
+      <c r="K102" s="66"/>
+      <c r="L102" s="66"/>
+      <c r="M102" s="66"/>
+      <c r="N102" s="66"/>
+      <c r="O102" s="66"/>
+      <c r="P102" s="67"/>
     </row>
     <row r="103" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="66"/>
-      <c r="B103" s="50" t="s">
+      <c r="A103" s="72"/>
+      <c r="B103" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C103" s="51"/>
-[...1 lines deleted...]
-      <c r="E103" s="50" t="s">
+      <c r="C103" s="46"/>
+      <c r="D103" s="47"/>
+      <c r="E103" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F103" s="51"/>
-[...1 lines deleted...]
-      <c r="H103" s="50" t="s">
+      <c r="F103" s="46"/>
+      <c r="G103" s="47"/>
+      <c r="H103" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I103" s="51"/>
-[...1 lines deleted...]
-      <c r="K103" s="50" t="s">
+      <c r="I103" s="46"/>
+      <c r="J103" s="47"/>
+      <c r="K103" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L103" s="51"/>
-[...5 lines deleted...]
-      <c r="P103" s="52"/>
+      <c r="L103" s="46"/>
+      <c r="M103" s="47"/>
+      <c r="N103" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O103" s="46"/>
+      <c r="P103" s="47"/>
     </row>
     <row r="104" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="67"/>
+      <c r="A104" s="73"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -24250,121 +25003,121 @@
       <c r="D110" s="30"/>
       <c r="E110" s="17"/>
       <c r="F110" s="18"/>
       <c r="G110" s="30"/>
       <c r="H110" s="17"/>
       <c r="I110" s="18"/>
       <c r="J110" s="30"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="30"/>
       <c r="N110" s="17">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="P110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="65" t="s">
+      <c r="A112" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C112" s="69"/>
       <c r="D112" s="69"/>
       <c r="E112" s="69"/>
       <c r="F112" s="69"/>
       <c r="G112" s="69"/>
       <c r="H112" s="69"/>
       <c r="I112" s="69"/>
       <c r="J112" s="69"/>
       <c r="K112" s="69"/>
       <c r="L112" s="69"/>
       <c r="M112" s="69"/>
       <c r="N112" s="69"/>
       <c r="O112" s="69"/>
       <c r="P112" s="70"/>
     </row>
     <row r="113" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="66"/>
-      <c r="B113" s="71" t="s">
+      <c r="A113" s="72"/>
+      <c r="B113" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="72"/>
-[...12 lines deleted...]
-      <c r="P113" s="73"/>
+      <c r="C113" s="66"/>
+      <c r="D113" s="66"/>
+      <c r="E113" s="66"/>
+      <c r="F113" s="66"/>
+      <c r="G113" s="66"/>
+      <c r="H113" s="66"/>
+      <c r="I113" s="66"/>
+      <c r="J113" s="66"/>
+      <c r="K113" s="66"/>
+      <c r="L113" s="66"/>
+      <c r="M113" s="66"/>
+      <c r="N113" s="66"/>
+      <c r="O113" s="66"/>
+      <c r="P113" s="67"/>
     </row>
     <row r="114" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="66"/>
-      <c r="B114" s="50" t="s">
+      <c r="A114" s="72"/>
+      <c r="B114" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="51"/>
-[...1 lines deleted...]
-      <c r="E114" s="50" t="s">
+      <c r="C114" s="46"/>
+      <c r="D114" s="47"/>
+      <c r="E114" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F114" s="51"/>
-[...1 lines deleted...]
-      <c r="H114" s="50" t="s">
+      <c r="F114" s="46"/>
+      <c r="G114" s="47"/>
+      <c r="H114" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I114" s="51"/>
-[...1 lines deleted...]
-      <c r="K114" s="50" t="s">
+      <c r="I114" s="46"/>
+      <c r="J114" s="47"/>
+      <c r="K114" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L114" s="51"/>
-[...5 lines deleted...]
-      <c r="P114" s="52"/>
+      <c r="L114" s="46"/>
+      <c r="M114" s="47"/>
+      <c r="N114" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O114" s="46"/>
+      <c r="P114" s="47"/>
     </row>
     <row r="115" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="67"/>
+      <c r="A115" s="73"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -24543,121 +25296,121 @@
       <c r="D121" s="30"/>
       <c r="E121" s="17"/>
       <c r="F121" s="18"/>
       <c r="G121" s="30"/>
       <c r="H121" s="17"/>
       <c r="I121" s="18"/>
       <c r="J121" s="30"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="30"/>
       <c r="N121" s="17">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="O121" s="18">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P121" s="19">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="65" t="s">
+      <c r="A123" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C123" s="69"/>
       <c r="D123" s="69"/>
       <c r="E123" s="69"/>
       <c r="F123" s="69"/>
       <c r="G123" s="69"/>
       <c r="H123" s="69"/>
       <c r="I123" s="69"/>
       <c r="J123" s="69"/>
       <c r="K123" s="69"/>
       <c r="L123" s="69"/>
       <c r="M123" s="69"/>
       <c r="N123" s="69"/>
       <c r="O123" s="69"/>
       <c r="P123" s="70"/>
     </row>
     <row r="124" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="66"/>
-      <c r="B124" s="71" t="s">
+      <c r="A124" s="72"/>
+      <c r="B124" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="72"/>
-[...12 lines deleted...]
-      <c r="P124" s="73"/>
+      <c r="C124" s="66"/>
+      <c r="D124" s="66"/>
+      <c r="E124" s="66"/>
+      <c r="F124" s="66"/>
+      <c r="G124" s="66"/>
+      <c r="H124" s="66"/>
+      <c r="I124" s="66"/>
+      <c r="J124" s="66"/>
+      <c r="K124" s="66"/>
+      <c r="L124" s="66"/>
+      <c r="M124" s="66"/>
+      <c r="N124" s="66"/>
+      <c r="O124" s="66"/>
+      <c r="P124" s="67"/>
     </row>
     <row r="125" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="66"/>
-      <c r="B125" s="50" t="s">
+      <c r="A125" s="72"/>
+      <c r="B125" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C125" s="51"/>
-[...1 lines deleted...]
-      <c r="E125" s="50" t="s">
+      <c r="C125" s="46"/>
+      <c r="D125" s="47"/>
+      <c r="E125" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="F125" s="51"/>
-[...1 lines deleted...]
-      <c r="H125" s="50" t="s">
+      <c r="F125" s="46"/>
+      <c r="G125" s="47"/>
+      <c r="H125" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="I125" s="51"/>
-[...1 lines deleted...]
-      <c r="K125" s="50" t="s">
+      <c r="I125" s="46"/>
+      <c r="J125" s="47"/>
+      <c r="K125" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="L125" s="51"/>
-[...5 lines deleted...]
-      <c r="P125" s="52"/>
+      <c r="L125" s="46"/>
+      <c r="M125" s="47"/>
+      <c r="N125" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O125" s="46"/>
+      <c r="P125" s="47"/>
     </row>
     <row r="126" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="67"/>
+      <c r="A126" s="73"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -24835,121 +25588,121 @@
       <c r="C132" s="18"/>
       <c r="D132" s="30"/>
       <c r="E132" s="17"/>
       <c r="F132" s="18"/>
       <c r="G132" s="30"/>
       <c r="H132" s="17"/>
       <c r="I132" s="18"/>
       <c r="J132" s="30"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="30"/>
       <c r="N132" s="17">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="O132" s="18">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="P132" s="19">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A134" s="61" t="s">
+      <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="62" t="s">
+      <c r="B134" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="62"/>
-[...12 lines deleted...]
-      <c r="P134" s="62"/>
+      <c r="C134" s="61"/>
+      <c r="D134" s="61"/>
+      <c r="E134" s="61"/>
+      <c r="F134" s="61"/>
+      <c r="G134" s="61"/>
+      <c r="H134" s="61"/>
+      <c r="I134" s="61"/>
+      <c r="J134" s="61"/>
+      <c r="K134" s="61"/>
+      <c r="L134" s="61"/>
+      <c r="M134" s="61"/>
+      <c r="N134" s="61"/>
+      <c r="O134" s="61"/>
+      <c r="P134" s="61"/>
     </row>
     <row r="135" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="61"/>
-      <c r="B135" s="59" t="s">
+      <c r="A135" s="63"/>
+      <c r="B135" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="59"/>
-[...12 lines deleted...]
-      <c r="P135" s="59"/>
+      <c r="C135" s="62"/>
+      <c r="D135" s="62"/>
+      <c r="E135" s="62"/>
+      <c r="F135" s="62"/>
+      <c r="G135" s="62"/>
+      <c r="H135" s="62"/>
+      <c r="I135" s="62"/>
+      <c r="J135" s="62"/>
+      <c r="K135" s="62"/>
+      <c r="L135" s="62"/>
+      <c r="M135" s="62"/>
+      <c r="N135" s="62"/>
+      <c r="O135" s="62"/>
+      <c r="P135" s="62"/>
     </row>
     <row r="136" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="61"/>
-      <c r="B136" s="47" t="s">
+      <c r="A136" s="63"/>
+      <c r="B136" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C136" s="48"/>
-[...1 lines deleted...]
-      <c r="E136" s="47" t="s">
+      <c r="C136" s="54"/>
+      <c r="D136" s="51"/>
+      <c r="E136" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F136" s="48"/>
-[...1 lines deleted...]
-      <c r="H136" s="47" t="s">
+      <c r="F136" s="54"/>
+      <c r="G136" s="51"/>
+      <c r="H136" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I136" s="48"/>
-[...1 lines deleted...]
-      <c r="K136" s="47" t="s">
+      <c r="I136" s="54"/>
+      <c r="J136" s="51"/>
+      <c r="K136" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L136" s="48"/>
-[...5 lines deleted...]
-      <c r="P136" s="49"/>
+      <c r="L136" s="54"/>
+      <c r="M136" s="51"/>
+      <c r="N136" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O136" s="54"/>
+      <c r="P136" s="55"/>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A137" s="61"/>
+      <c r="A137" s="63"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -24958,680 +25711,680 @@
       <c r="K137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>7014</v>
+        <v>8222</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>7378</v>
+        <v>8271</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="37"/>
-        <v>14392</v>
+        <v>16493</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="37"/>
-        <v>4554</v>
+        <v>5126</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>3324</v>
+        <v>3763</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="37"/>
-        <v>7878</v>
+        <v>8889</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="37"/>
-        <v>494</v>
+        <v>556</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>366</v>
+        <v>407</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="37"/>
-        <v>860</v>
+        <v>963</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="37"/>
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="37"/>
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="37"/>
-        <v>12100</v>
+        <v>13944</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>11090</v>
+        <v>12465</v>
       </c>
       <c r="P138" s="24">
         <f t="shared" si="37"/>
-        <v>23190</v>
+        <v>26409</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>2014</v>
+        <v>2360</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>3011</v>
+        <v>3335</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="38"/>
-        <v>5025</v>
+        <v>5695</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" si="38"/>
-        <v>1285</v>
+        <v>1438</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1001</v>
+        <v>1146</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="38"/>
-        <v>2286</v>
+        <v>2584</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="38"/>
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="38"/>
-        <v>439</v>
+        <v>490</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="38"/>
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="38"/>
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="38"/>
-        <v>3571</v>
+        <v>4100</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>4255</v>
+        <v>4750</v>
       </c>
       <c r="P139" s="24">
         <f t="shared" si="38"/>
-        <v>7826</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>1433</v>
+        <v>1620</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="39"/>
-        <v>2343</v>
+        <v>2560</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="39"/>
-        <v>3776</v>
+        <v>4180</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" si="39"/>
-        <v>1125</v>
+        <v>1309</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>972</v>
+        <v>1118</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="39"/>
-        <v>2097</v>
+        <v>2427</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="39"/>
-        <v>563</v>
+        <v>637</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>528</v>
+        <v>608</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="39"/>
-        <v>1091</v>
+        <v>1245</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="39"/>
-        <v>205</v>
+        <v>237</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="39"/>
-        <v>384</v>
+        <v>445</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="39"/>
-        <v>3326</v>
+        <v>3803</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>4022</v>
+        <v>4494</v>
       </c>
       <c r="P140" s="24">
         <f t="shared" si="39"/>
-        <v>7348</v>
+        <v>8297</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>1930</v>
+        <v>2248</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="40"/>
-        <v>2463</v>
+        <v>2718</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="40"/>
-        <v>4393</v>
+        <v>4966</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" si="40"/>
-        <v>1138</v>
+        <v>1304</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>1020</v>
+        <v>1158</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="40"/>
-        <v>2158</v>
+        <v>2462</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="40"/>
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="40"/>
-        <v>322</v>
+        <v>375</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="40"/>
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="40"/>
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="40"/>
-        <v>3261</v>
+        <v>3780</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>3669</v>
+        <v>4090</v>
       </c>
       <c r="P141" s="24">
         <f t="shared" si="40"/>
-        <v>6930</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="142" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>1801</v>
+        <v>2048</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="41"/>
-        <v>2616</v>
+        <v>2887</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="41"/>
-        <v>4417</v>
+        <v>4935</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" si="41"/>
-        <v>1012</v>
+        <v>1157</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="41"/>
-        <v>888</v>
+        <v>1005</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="41"/>
-        <v>1900</v>
+        <v>2162</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="41"/>
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="41"/>
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="41"/>
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="41"/>
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="41"/>
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="41"/>
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="41"/>
-        <v>2967</v>
+        <v>3384</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="41"/>
-        <v>3651</v>
+        <v>4058</v>
       </c>
       <c r="P142" s="25">
         <f t="shared" si="41"/>
-        <v>6618</v>
+        <v>7442</v>
       </c>
     </row>
     <row r="143" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>14192</v>
+        <v>16498</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="42"/>
-        <v>17811</v>
+        <v>19771</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="42"/>
-        <v>32003</v>
+        <v>36269</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" si="42"/>
-        <v>9114</v>
+        <v>10334</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="42"/>
-        <v>7205</v>
+        <v>8190</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="42"/>
-        <v>16319</v>
+        <v>18524</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="42"/>
-        <v>1588</v>
+        <v>1802</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="42"/>
-        <v>1393</v>
+        <v>1578</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="42"/>
-        <v>2981</v>
+        <v>3380</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="42"/>
-        <v>331</v>
+        <v>377</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="42"/>
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="42"/>
-        <v>609</v>
+        <v>695</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="42"/>
-        <v>25225</v>
+        <v>29011</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="42"/>
-        <v>26687</v>
+        <v>29857</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="42"/>
-        <v>51912</v>
+        <v>58868</v>
       </c>
     </row>
     <row r="150" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="104">
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:P46"/>
+    <mergeCell ref="B47:P47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:P35"/>
+    <mergeCell ref="B36:P36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:P68"/>
+    <mergeCell ref="B69:P69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:P13"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:P57"/>
+    <mergeCell ref="B58:P58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:P90"/>
+    <mergeCell ref="B91:P91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:P79"/>
+    <mergeCell ref="B80:P80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:P134"/>
+    <mergeCell ref="B135:P135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:P112"/>
+    <mergeCell ref="B113:P113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
     <mergeCell ref="B25:P25"/>
     <mergeCell ref="B24:P24"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="E125:G125"/>
     <mergeCell ref="B125:D125"/>
     <mergeCell ref="B124:P124"/>
     <mergeCell ref="B123:P123"/>
     <mergeCell ref="A123:A126"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A101:A104"/>
     <mergeCell ref="B101:P101"/>
     <mergeCell ref="B102:P102"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="E103:G103"/>
     <mergeCell ref="H103:J103"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="N103:P103"/>
-    <mergeCell ref="A134:A137"/>
-[...78 lines deleted...]
-    <mergeCell ref="N37:P37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S143"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W137" sqref="W137"/>
+      <selection activeCell="J147" sqref="J147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="57"/>
-[...15 lines deleted...]
-      <c r="S2" s="58"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="57"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="56"/>
-[...19 lines deleted...]
-      <c r="S3" s="64"/>
+      <c r="A3" s="60"/>
+      <c r="B3" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="59"/>
     </row>
     <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="48"/>
-[...1 lines deleted...]
-      <c r="E4" s="47" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="48"/>
-[...1 lines deleted...]
-      <c r="H4" s="47" t="s">
+      <c r="F4" s="54"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="48"/>
-[...1 lines deleted...]
-      <c r="K4" s="47" t="s">
+      <c r="I4" s="54"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="48"/>
-[...1 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="48"/>
-[...1 lines deleted...]
-      <c r="Q4" s="47" t="s">
+      <c r="O4" s="54"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R4" s="48"/>
-      <c r="S4" s="49"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="55"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="46"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -25999,132 +26752,132 @@
       </c>
       <c r="M11" s="41">
         <v>4</v>
       </c>
       <c r="N11" s="39">
         <v>18</v>
       </c>
       <c r="O11" s="40">
         <v>0</v>
       </c>
       <c r="P11" s="41">
         <v>18</v>
       </c>
       <c r="Q11" s="39">
         <v>403</v>
       </c>
       <c r="R11" s="40">
         <v>349</v>
       </c>
       <c r="S11" s="41">
         <v>752</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="57"/>
-[...15 lines deleted...]
-      <c r="S13" s="58"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="56"/>
+      <c r="N13" s="56"/>
+      <c r="O13" s="56"/>
+      <c r="P13" s="56"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="56"/>
+      <c r="S13" s="57"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="56"/>
-      <c r="B14" s="59" t="s">
+      <c r="A14" s="60"/>
+      <c r="B14" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="59"/>
-[...15 lines deleted...]
-      <c r="S14" s="60"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="62"/>
+      <c r="R14" s="62"/>
+      <c r="S14" s="64"/>
     </row>
     <row r="15" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="56"/>
-      <c r="B15" s="47" t="s">
+      <c r="A15" s="60"/>
+      <c r="B15" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="48"/>
-[...1 lines deleted...]
-      <c r="E15" s="47" t="s">
+      <c r="C15" s="54"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="48"/>
-[...1 lines deleted...]
-      <c r="H15" s="47" t="s">
+      <c r="F15" s="54"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="48"/>
-[...1 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="I15" s="54"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L15" s="48"/>
-[...1 lines deleted...]
-      <c r="N15" s="47" t="s">
+      <c r="L15" s="54"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O15" s="48"/>
-[...1 lines deleted...]
-      <c r="Q15" s="47" t="s">
+      <c r="O15" s="54"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R15" s="48"/>
-      <c r="S15" s="49"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="55"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="56"/>
+      <c r="A16" s="60"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="7" t="s">
@@ -26492,132 +27245,132 @@
       </c>
       <c r="M22" s="19">
         <v>3</v>
       </c>
       <c r="N22" s="17">
         <v>14</v>
       </c>
       <c r="O22" s="18">
         <v>0</v>
       </c>
       <c r="P22" s="19">
         <v>14</v>
       </c>
       <c r="Q22" s="17">
         <v>358</v>
       </c>
       <c r="R22" s="18">
         <v>343</v>
       </c>
       <c r="S22" s="19">
         <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="B24" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="57"/>
-[...15 lines deleted...]
-      <c r="S24" s="58"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="56"/>
+      <c r="K24" s="56"/>
+      <c r="L24" s="56"/>
+      <c r="M24" s="56"/>
+      <c r="N24" s="56"/>
+      <c r="O24" s="56"/>
+      <c r="P24" s="56"/>
+      <c r="Q24" s="56"/>
+      <c r="R24" s="56"/>
+      <c r="S24" s="57"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="56"/>
-      <c r="B25" s="59" t="s">
+      <c r="A25" s="60"/>
+      <c r="B25" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="59"/>
-[...15 lines deleted...]
-      <c r="S25" s="60"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="64"/>
     </row>
     <row r="26" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="56"/>
-      <c r="B26" s="47" t="s">
+      <c r="A26" s="60"/>
+      <c r="B26" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C26" s="48"/>
-[...1 lines deleted...]
-      <c r="E26" s="47" t="s">
+      <c r="C26" s="54"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="48"/>
-[...1 lines deleted...]
-      <c r="H26" s="47" t="s">
+      <c r="F26" s="54"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I26" s="48"/>
-[...1 lines deleted...]
-      <c r="K26" s="47" t="s">
+      <c r="I26" s="54"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L26" s="48"/>
-[...1 lines deleted...]
-      <c r="N26" s="47" t="s">
+      <c r="L26" s="54"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O26" s="48"/>
-[...1 lines deleted...]
-      <c r="Q26" s="47" t="s">
+      <c r="O26" s="54"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="48"/>
-      <c r="S26" s="49"/>
+      <c r="R26" s="54"/>
+      <c r="S26" s="55"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="56"/>
+      <c r="A27" s="60"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="7" t="s">
@@ -26985,132 +27738,132 @@
       </c>
       <c r="M33" s="19">
         <v>2</v>
       </c>
       <c r="N33" s="17">
         <v>19</v>
       </c>
       <c r="O33" s="18">
         <v>1</v>
       </c>
       <c r="P33" s="19">
         <v>20</v>
       </c>
       <c r="Q33" s="17">
         <v>462</v>
       </c>
       <c r="R33" s="18">
         <v>544</v>
       </c>
       <c r="S33" s="19">
         <v>1006</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45" t="s">
+      <c r="A35" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="57" t="s">
+      <c r="B35" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="57"/>
-[...15 lines deleted...]
-      <c r="S35" s="58"/>
+      <c r="C35" s="56"/>
+      <c r="D35" s="56"/>
+      <c r="E35" s="56"/>
+      <c r="F35" s="56"/>
+      <c r="G35" s="56"/>
+      <c r="H35" s="56"/>
+      <c r="I35" s="56"/>
+      <c r="J35" s="56"/>
+      <c r="K35" s="56"/>
+      <c r="L35" s="56"/>
+      <c r="M35" s="56"/>
+      <c r="N35" s="56"/>
+      <c r="O35" s="56"/>
+      <c r="P35" s="56"/>
+      <c r="Q35" s="56"/>
+      <c r="R35" s="56"/>
+      <c r="S35" s="57"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="56"/>
-      <c r="B36" s="59" t="s">
+      <c r="A36" s="60"/>
+      <c r="B36" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="59"/>
-[...15 lines deleted...]
-      <c r="S36" s="60"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62"/>
+      <c r="S36" s="64"/>
     </row>
     <row r="37" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="56"/>
-      <c r="B37" s="47" t="s">
+      <c r="A37" s="60"/>
+      <c r="B37" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="48"/>
-[...1 lines deleted...]
-      <c r="E37" s="47" t="s">
+      <c r="C37" s="54"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="48"/>
-[...1 lines deleted...]
-      <c r="H37" s="47" t="s">
+      <c r="F37" s="54"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I37" s="48"/>
-[...1 lines deleted...]
-      <c r="K37" s="47" t="s">
+      <c r="I37" s="54"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="48"/>
-[...1 lines deleted...]
-      <c r="N37" s="47" t="s">
+      <c r="L37" s="54"/>
+      <c r="M37" s="55"/>
+      <c r="N37" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="48"/>
-[...1 lines deleted...]
-      <c r="Q37" s="47" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="55"/>
+      <c r="Q37" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R37" s="48"/>
-      <c r="S37" s="49"/>
+      <c r="R37" s="54"/>
+      <c r="S37" s="55"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A38" s="56"/>
+      <c r="A38" s="60"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="7" t="s">
@@ -27478,132 +28231,132 @@
       </c>
       <c r="M44" s="19">
         <v>8</v>
       </c>
       <c r="N44" s="17">
         <v>12</v>
       </c>
       <c r="O44" s="18">
         <v>0</v>
       </c>
       <c r="P44" s="19">
         <v>12</v>
       </c>
       <c r="Q44" s="17">
         <v>446</v>
       </c>
       <c r="R44" s="18">
         <v>539</v>
       </c>
       <c r="S44" s="19">
         <v>985</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="45" t="s">
+      <c r="A46" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="57" t="s">
+      <c r="B46" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="57"/>
-[...15 lines deleted...]
-      <c r="S46" s="58"/>
+      <c r="C46" s="56"/>
+      <c r="D46" s="56"/>
+      <c r="E46" s="56"/>
+      <c r="F46" s="56"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="56"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="56"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="56"/>
+      <c r="N46" s="56"/>
+      <c r="O46" s="56"/>
+      <c r="P46" s="56"/>
+      <c r="Q46" s="56"/>
+      <c r="R46" s="56"/>
+      <c r="S46" s="57"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="56"/>
-      <c r="B47" s="59" t="s">
+      <c r="A47" s="60"/>
+      <c r="B47" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="59"/>
-[...15 lines deleted...]
-      <c r="S47" s="60"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="64"/>
     </row>
     <row r="48" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="56"/>
-      <c r="B48" s="47" t="s">
+      <c r="A48" s="60"/>
+      <c r="B48" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="48"/>
-[...1 lines deleted...]
-      <c r="E48" s="47" t="s">
+      <c r="C48" s="54"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F48" s="48"/>
-[...1 lines deleted...]
-      <c r="H48" s="47" t="s">
+      <c r="F48" s="54"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I48" s="48"/>
-[...1 lines deleted...]
-      <c r="K48" s="47" t="s">
+      <c r="I48" s="54"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L48" s="48"/>
-[...1 lines deleted...]
-      <c r="N48" s="47" t="s">
+      <c r="L48" s="54"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O48" s="48"/>
-[...1 lines deleted...]
-      <c r="Q48" s="47" t="s">
+      <c r="O48" s="54"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R48" s="48"/>
-      <c r="S48" s="49"/>
+      <c r="R48" s="54"/>
+      <c r="S48" s="55"/>
     </row>
     <row r="49" spans="1:19" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="56"/>
+      <c r="A49" s="60"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="7" t="s">
@@ -27971,132 +28724,132 @@
       </c>
       <c r="M55" s="19">
         <v>7</v>
       </c>
       <c r="N55" s="17">
         <v>10</v>
       </c>
       <c r="O55" s="18">
         <v>1</v>
       </c>
       <c r="P55" s="19">
         <v>11</v>
       </c>
       <c r="Q55" s="17">
         <v>457</v>
       </c>
       <c r="R55" s="18">
         <v>423</v>
       </c>
       <c r="S55" s="19">
         <v>880</v>
       </c>
     </row>
     <row r="56" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="45" t="s">
+      <c r="A57" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="57" t="s">
+      <c r="B57" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="57"/>
-[...15 lines deleted...]
-      <c r="S57" s="58"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="56"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="I57" s="56"/>
+      <c r="J57" s="56"/>
+      <c r="K57" s="56"/>
+      <c r="L57" s="56"/>
+      <c r="M57" s="56"/>
+      <c r="N57" s="56"/>
+      <c r="O57" s="56"/>
+      <c r="P57" s="56"/>
+      <c r="Q57" s="56"/>
+      <c r="R57" s="56"/>
+      <c r="S57" s="57"/>
     </row>
     <row r="58" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="56"/>
-      <c r="B58" s="59" t="s">
+      <c r="A58" s="60"/>
+      <c r="B58" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="59"/>
-[...15 lines deleted...]
-      <c r="S58" s="60"/>
+      <c r="C58" s="62"/>
+      <c r="D58" s="62"/>
+      <c r="E58" s="62"/>
+      <c r="F58" s="62"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="62"/>
+      <c r="I58" s="62"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="62"/>
+      <c r="N58" s="62"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="62"/>
+      <c r="S58" s="64"/>
     </row>
     <row r="59" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="56"/>
-      <c r="B59" s="47" t="s">
+      <c r="A59" s="60"/>
+      <c r="B59" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="48"/>
-[...1 lines deleted...]
-      <c r="E59" s="47" t="s">
+      <c r="C59" s="54"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="48"/>
-[...1 lines deleted...]
-      <c r="H59" s="47" t="s">
+      <c r="F59" s="54"/>
+      <c r="G59" s="55"/>
+      <c r="H59" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="48"/>
-[...1 lines deleted...]
-      <c r="K59" s="47" t="s">
+      <c r="I59" s="54"/>
+      <c r="J59" s="55"/>
+      <c r="K59" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L59" s="48"/>
-[...1 lines deleted...]
-      <c r="N59" s="47" t="s">
+      <c r="L59" s="54"/>
+      <c r="M59" s="55"/>
+      <c r="N59" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O59" s="48"/>
-[...1 lines deleted...]
-      <c r="Q59" s="47" t="s">
+      <c r="O59" s="54"/>
+      <c r="P59" s="55"/>
+      <c r="Q59" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R59" s="48"/>
-      <c r="S59" s="49"/>
+      <c r="R59" s="54"/>
+      <c r="S59" s="55"/>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A60" s="56"/>
+      <c r="A60" s="60"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="7" t="s">
@@ -28466,132 +29219,132 @@
         <v>6</v>
       </c>
       <c r="N66" s="17">
         <v>11</v>
       </c>
       <c r="O66" s="18">
         <v>0</v>
       </c>
       <c r="P66" s="19">
         <v>11</v>
       </c>
       <c r="Q66" s="17">
         <v>395</v>
       </c>
       <c r="R66" s="18">
         <v>426</v>
       </c>
       <c r="S66" s="19">
         <v>821</v>
       </c>
     </row>
     <row r="67" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="45" t="s">
+      <c r="A68" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="57" t="s">
+      <c r="B68" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="57"/>
-[...15 lines deleted...]
-      <c r="S68" s="58"/>
+      <c r="C68" s="56"/>
+      <c r="D68" s="56"/>
+      <c r="E68" s="56"/>
+      <c r="F68" s="56"/>
+      <c r="G68" s="56"/>
+      <c r="H68" s="56"/>
+      <c r="I68" s="56"/>
+      <c r="J68" s="56"/>
+      <c r="K68" s="56"/>
+      <c r="L68" s="56"/>
+      <c r="M68" s="56"/>
+      <c r="N68" s="56"/>
+      <c r="O68" s="56"/>
+      <c r="P68" s="56"/>
+      <c r="Q68" s="56"/>
+      <c r="R68" s="56"/>
+      <c r="S68" s="57"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="56"/>
-      <c r="B69" s="59" t="s">
+      <c r="A69" s="60"/>
+      <c r="B69" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="59"/>
-[...15 lines deleted...]
-      <c r="S69" s="60"/>
+      <c r="C69" s="62"/>
+      <c r="D69" s="62"/>
+      <c r="E69" s="62"/>
+      <c r="F69" s="62"/>
+      <c r="G69" s="62"/>
+      <c r="H69" s="62"/>
+      <c r="I69" s="62"/>
+      <c r="J69" s="62"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="62"/>
+      <c r="M69" s="62"/>
+      <c r="N69" s="62"/>
+      <c r="O69" s="62"/>
+      <c r="P69" s="62"/>
+      <c r="Q69" s="62"/>
+      <c r="R69" s="62"/>
+      <c r="S69" s="64"/>
     </row>
     <row r="70" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="56"/>
-      <c r="B70" s="47" t="s">
+      <c r="A70" s="60"/>
+      <c r="B70" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="48"/>
-[...1 lines deleted...]
-      <c r="E70" s="47" t="s">
+      <c r="C70" s="54"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F70" s="48"/>
-[...1 lines deleted...]
-      <c r="H70" s="47" t="s">
+      <c r="F70" s="54"/>
+      <c r="G70" s="55"/>
+      <c r="H70" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I70" s="48"/>
-[...1 lines deleted...]
-      <c r="K70" s="47" t="s">
+      <c r="I70" s="54"/>
+      <c r="J70" s="55"/>
+      <c r="K70" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L70" s="48"/>
-[...1 lines deleted...]
-      <c r="N70" s="47" t="s">
+      <c r="L70" s="54"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O70" s="48"/>
-[...1 lines deleted...]
-      <c r="Q70" s="47" t="s">
+      <c r="O70" s="54"/>
+      <c r="P70" s="55"/>
+      <c r="Q70" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R70" s="48"/>
-      <c r="S70" s="49"/>
+      <c r="R70" s="54"/>
+      <c r="S70" s="55"/>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A71" s="56"/>
+      <c r="A71" s="60"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="7" t="s">
@@ -28957,134 +29710,134 @@
       <c r="L77" s="18">
         <v>4</v>
       </c>
       <c r="M77" s="19">
         <v>4</v>
       </c>
       <c r="N77" s="17">
         <v>7</v>
       </c>
       <c r="O77" s="18">
         <v>0</v>
       </c>
       <c r="P77" s="19">
         <v>7</v>
       </c>
       <c r="Q77" s="17">
         <v>393</v>
       </c>
       <c r="R77" s="18">
         <v>410</v>
       </c>
       <c r="S77" s="19">
         <v>803</v>
       </c>
     </row>
-    <row r="78" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A79" s="45" t="s">
+    <row r="78" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="79" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="57" t="s">
+      <c r="B79" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="57"/>
-[...19 lines deleted...]
-      <c r="B80" s="59" t="s">
+      <c r="C79" s="56"/>
+      <c r="D79" s="56"/>
+      <c r="E79" s="56"/>
+      <c r="F79" s="56"/>
+      <c r="G79" s="56"/>
+      <c r="H79" s="56"/>
+      <c r="I79" s="56"/>
+      <c r="J79" s="56"/>
+      <c r="K79" s="56"/>
+      <c r="L79" s="56"/>
+      <c r="M79" s="56"/>
+      <c r="N79" s="56"/>
+      <c r="O79" s="56"/>
+      <c r="P79" s="56"/>
+      <c r="Q79" s="56"/>
+      <c r="R79" s="56"/>
+      <c r="S79" s="57"/>
+    </row>
+    <row r="80" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="60"/>
+      <c r="B80" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="59"/>
-[...19 lines deleted...]
-      <c r="B81" s="47" t="s">
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="62"/>
+      <c r="S80" s="64"/>
+    </row>
+    <row r="81" spans="1:19" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="60"/>
+      <c r="B81" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="48"/>
-[...1 lines deleted...]
-      <c r="E81" s="47" t="s">
+      <c r="C81" s="54"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F81" s="48"/>
-[...1 lines deleted...]
-      <c r="H81" s="47" t="s">
+      <c r="F81" s="54"/>
+      <c r="G81" s="55"/>
+      <c r="H81" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I81" s="48"/>
-[...1 lines deleted...]
-      <c r="K81" s="47" t="s">
+      <c r="I81" s="54"/>
+      <c r="J81" s="55"/>
+      <c r="K81" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L81" s="48"/>
-[...1 lines deleted...]
-      <c r="N81" s="47" t="s">
+      <c r="L81" s="54"/>
+      <c r="M81" s="55"/>
+      <c r="N81" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O81" s="48"/>
-[...1 lines deleted...]
-      <c r="Q81" s="47" t="s">
+      <c r="O81" s="54"/>
+      <c r="P81" s="55"/>
+      <c r="Q81" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R81" s="48"/>
-[...3 lines deleted...]
-      <c r="A82" s="56"/>
+      <c r="R81" s="54"/>
+      <c r="S81" s="55"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A82" s="60"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -29096,272 +29849,488 @@
       <c r="L82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="Q82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S82" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B83" s="8"/>
-[...18 lines deleted...]
-    <row r="84" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="8">
+        <v>64</v>
+      </c>
+      <c r="C83" s="1">
+        <v>43</v>
+      </c>
+      <c r="D83" s="11">
+        <v>107</v>
+      </c>
+      <c r="E83" s="8">
+        <v>238</v>
+      </c>
+      <c r="F83" s="1">
+        <v>184</v>
+      </c>
+      <c r="G83" s="11">
+        <v>422</v>
+      </c>
+      <c r="H83" s="8">
+        <v>118</v>
+      </c>
+      <c r="I83" s="1">
+        <v>94</v>
+      </c>
+      <c r="J83" s="11">
+        <v>212</v>
+      </c>
+      <c r="K83" s="8">
+        <v>0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>0</v>
+      </c>
+      <c r="M83" s="11">
+        <v>0</v>
+      </c>
+      <c r="N83" s="8">
+        <v>4</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0</v>
+      </c>
+      <c r="P83" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>180</v>
+      </c>
+      <c r="R83" s="1">
+        <v>109</v>
+      </c>
+      <c r="S83" s="11">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B84" s="8"/>
-[...18 lines deleted...]
-    <row r="85" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="8">
+        <v>30</v>
+      </c>
+      <c r="C84" s="1">
+        <v>26</v>
+      </c>
+      <c r="D84" s="11">
+        <v>56</v>
+      </c>
+      <c r="E84" s="8">
+        <v>55</v>
+      </c>
+      <c r="F84" s="1">
+        <v>52</v>
+      </c>
+      <c r="G84" s="11">
+        <v>107</v>
+      </c>
+      <c r="H84" s="8">
+        <v>46</v>
+      </c>
+      <c r="I84" s="1">
+        <v>48</v>
+      </c>
+      <c r="J84" s="11">
+        <v>94</v>
+      </c>
+      <c r="K84" s="8">
+        <v>0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2</v>
+      </c>
+      <c r="M84" s="11">
+        <v>2</v>
+      </c>
+      <c r="N84" s="8">
+        <v>3</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0</v>
+      </c>
+      <c r="P84" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>57</v>
+      </c>
+      <c r="R84" s="1">
+        <v>56</v>
+      </c>
+      <c r="S84" s="11">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B85" s="8"/>
-[...18 lines deleted...]
-    <row r="86" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="8">
+        <v>106</v>
+      </c>
+      <c r="C85" s="1">
+        <v>109</v>
+      </c>
+      <c r="D85" s="11">
+        <v>215</v>
+      </c>
+      <c r="E85" s="8">
+        <v>48</v>
+      </c>
+      <c r="F85" s="1">
+        <v>65</v>
+      </c>
+      <c r="G85" s="11">
+        <v>113</v>
+      </c>
+      <c r="H85" s="8">
+        <v>98</v>
+      </c>
+      <c r="I85" s="1">
+        <v>113</v>
+      </c>
+      <c r="J85" s="11">
+        <v>211</v>
+      </c>
+      <c r="K85" s="8">
+        <v>1</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1</v>
+      </c>
+      <c r="M85" s="11">
+        <v>2</v>
+      </c>
+      <c r="N85" s="8">
+        <v>1</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0</v>
+      </c>
+      <c r="P85" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="8">
+        <v>101</v>
+      </c>
+      <c r="R85" s="1">
+        <v>67</v>
+      </c>
+      <c r="S85" s="11">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A86" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="8"/>
-[...18 lines deleted...]
-    <row r="87" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="8">
+        <v>35</v>
+      </c>
+      <c r="C86" s="1">
+        <v>28</v>
+      </c>
+      <c r="D86" s="11">
+        <v>63</v>
+      </c>
+      <c r="E86" s="8">
+        <v>55</v>
+      </c>
+      <c r="F86" s="1">
+        <v>41</v>
+      </c>
+      <c r="G86" s="11">
+        <v>96</v>
+      </c>
+      <c r="H86" s="8">
+        <v>49</v>
+      </c>
+      <c r="I86" s="1">
+        <v>48</v>
+      </c>
+      <c r="J86" s="11">
+        <v>97</v>
+      </c>
+      <c r="K86" s="8">
+        <v>0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>0</v>
+      </c>
+      <c r="M86" s="11">
+        <v>0</v>
+      </c>
+      <c r="N86" s="8">
+        <v>3</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0</v>
+      </c>
+      <c r="P86" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q86" s="8">
+        <v>50</v>
+      </c>
+      <c r="R86" s="1">
+        <v>52</v>
+      </c>
+      <c r="S86" s="11">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B87" s="14"/>
-[...18 lines deleted...]
-    <row r="88" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="14">
+        <v>25</v>
+      </c>
+      <c r="C87" s="15">
+        <v>19</v>
+      </c>
+      <c r="D87" s="16">
+        <v>44</v>
+      </c>
+      <c r="E87" s="14">
+        <v>46</v>
+      </c>
+      <c r="F87" s="15">
+        <v>45</v>
+      </c>
+      <c r="G87" s="16">
+        <v>91</v>
+      </c>
+      <c r="H87" s="14">
+        <v>44</v>
+      </c>
+      <c r="I87" s="15">
+        <v>42</v>
+      </c>
+      <c r="J87" s="16">
+        <v>86</v>
+      </c>
+      <c r="K87" s="14">
+        <v>0</v>
+      </c>
+      <c r="L87" s="15">
+        <v>3</v>
+      </c>
+      <c r="M87" s="16">
+        <v>3</v>
+      </c>
+      <c r="N87" s="14">
+        <v>1</v>
+      </c>
+      <c r="O87" s="15">
+        <v>0</v>
+      </c>
+      <c r="P87" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>49</v>
+      </c>
+      <c r="R87" s="15">
+        <v>45</v>
+      </c>
+      <c r="S87" s="16">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B88" s="17"/>
-[...16 lines deleted...]
-      <c r="S88" s="19"/>
+      <c r="B88" s="17">
+        <v>260</v>
+      </c>
+      <c r="C88" s="18">
+        <v>225</v>
+      </c>
+      <c r="D88" s="19">
+        <v>485</v>
+      </c>
+      <c r="E88" s="17">
+        <v>442</v>
+      </c>
+      <c r="F88" s="18">
+        <v>387</v>
+      </c>
+      <c r="G88" s="19">
+        <v>829</v>
+      </c>
+      <c r="H88" s="17">
+        <v>355</v>
+      </c>
+      <c r="I88" s="18">
+        <v>345</v>
+      </c>
+      <c r="J88" s="19">
+        <v>700</v>
+      </c>
+      <c r="K88" s="17">
+        <v>1</v>
+      </c>
+      <c r="L88" s="18">
+        <v>6</v>
+      </c>
+      <c r="M88" s="19">
+        <v>7</v>
+      </c>
+      <c r="N88" s="17">
+        <v>12</v>
+      </c>
+      <c r="O88" s="18">
+        <v>0</v>
+      </c>
+      <c r="P88" s="19">
+        <v>12</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>437</v>
+      </c>
+      <c r="R88" s="18">
+        <v>329</v>
+      </c>
+      <c r="S88" s="19">
+        <v>766</v>
+      </c>
     </row>
     <row r="89" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="90" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="45" t="s">
+      <c r="A90" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="57" t="s">
+      <c r="B90" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="57"/>
-[...15 lines deleted...]
-      <c r="S90" s="58"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="56"/>
+      <c r="E90" s="56"/>
+      <c r="F90" s="56"/>
+      <c r="G90" s="56"/>
+      <c r="H90" s="56"/>
+      <c r="I90" s="56"/>
+      <c r="J90" s="56"/>
+      <c r="K90" s="56"/>
+      <c r="L90" s="56"/>
+      <c r="M90" s="56"/>
+      <c r="N90" s="56"/>
+      <c r="O90" s="56"/>
+      <c r="P90" s="56"/>
+      <c r="Q90" s="56"/>
+      <c r="R90" s="56"/>
+      <c r="S90" s="57"/>
     </row>
     <row r="91" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="56"/>
-      <c r="B91" s="59" t="s">
+      <c r="A91" s="60"/>
+      <c r="B91" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="59"/>
-[...15 lines deleted...]
-      <c r="S91" s="60"/>
+      <c r="C91" s="62"/>
+      <c r="D91" s="62"/>
+      <c r="E91" s="62"/>
+      <c r="F91" s="62"/>
+      <c r="G91" s="62"/>
+      <c r="H91" s="62"/>
+      <c r="I91" s="62"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+      <c r="N91" s="62"/>
+      <c r="O91" s="62"/>
+      <c r="P91" s="62"/>
+      <c r="Q91" s="62"/>
+      <c r="R91" s="62"/>
+      <c r="S91" s="64"/>
     </row>
     <row r="92" spans="1:19" ht="38.450000000000003" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="56"/>
-      <c r="B92" s="47" t="s">
+      <c r="A92" s="60"/>
+      <c r="B92" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C92" s="48"/>
-[...1 lines deleted...]
-      <c r="E92" s="47" t="s">
+      <c r="C92" s="54"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F92" s="48"/>
-[...1 lines deleted...]
-      <c r="H92" s="47" t="s">
+      <c r="F92" s="54"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I92" s="48"/>
-[...1 lines deleted...]
-      <c r="K92" s="47" t="s">
+      <c r="I92" s="54"/>
+      <c r="J92" s="55"/>
+      <c r="K92" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L92" s="48"/>
-[...1 lines deleted...]
-      <c r="N92" s="47" t="s">
+      <c r="L92" s="54"/>
+      <c r="M92" s="55"/>
+      <c r="N92" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O92" s="48"/>
-[...1 lines deleted...]
-      <c r="Q92" s="47" t="s">
+      <c r="O92" s="54"/>
+      <c r="P92" s="55"/>
+      <c r="Q92" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R92" s="48"/>
-      <c r="S92" s="49"/>
+      <c r="R92" s="54"/>
+      <c r="S92" s="55"/>
     </row>
     <row r="93" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="56"/>
+      <c r="A93" s="60"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="7" t="s">
@@ -29513,132 +30482,132 @@
     <row r="99" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="17"/>
       <c r="C99" s="18"/>
       <c r="D99" s="19"/>
       <c r="E99" s="17"/>
       <c r="F99" s="18"/>
       <c r="G99" s="19"/>
       <c r="H99" s="17"/>
       <c r="I99" s="18"/>
       <c r="J99" s="19"/>
       <c r="K99" s="17"/>
       <c r="L99" s="18"/>
       <c r="M99" s="19"/>
       <c r="N99" s="17"/>
       <c r="O99" s="18"/>
       <c r="P99" s="19"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="18"/>
       <c r="S99" s="19"/>
     </row>
     <row r="100" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="101" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="45" t="s">
+      <c r="A101" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="57" t="s">
+      <c r="B101" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="57"/>
-[...15 lines deleted...]
-      <c r="S101" s="58"/>
+      <c r="C101" s="56"/>
+      <c r="D101" s="56"/>
+      <c r="E101" s="56"/>
+      <c r="F101" s="56"/>
+      <c r="G101" s="56"/>
+      <c r="H101" s="56"/>
+      <c r="I101" s="56"/>
+      <c r="J101" s="56"/>
+      <c r="K101" s="56"/>
+      <c r="L101" s="56"/>
+      <c r="M101" s="56"/>
+      <c r="N101" s="56"/>
+      <c r="O101" s="56"/>
+      <c r="P101" s="56"/>
+      <c r="Q101" s="56"/>
+      <c r="R101" s="56"/>
+      <c r="S101" s="57"/>
     </row>
     <row r="102" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="56"/>
-      <c r="B102" s="59" t="s">
+      <c r="A102" s="60"/>
+      <c r="B102" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="59"/>
-[...15 lines deleted...]
-      <c r="S102" s="60"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="62"/>
+      <c r="E102" s="62"/>
+      <c r="F102" s="62"/>
+      <c r="G102" s="62"/>
+      <c r="H102" s="62"/>
+      <c r="I102" s="62"/>
+      <c r="J102" s="62"/>
+      <c r="K102" s="62"/>
+      <c r="L102" s="62"/>
+      <c r="M102" s="62"/>
+      <c r="N102" s="62"/>
+      <c r="O102" s="62"/>
+      <c r="P102" s="62"/>
+      <c r="Q102" s="62"/>
+      <c r="R102" s="62"/>
+      <c r="S102" s="64"/>
     </row>
     <row r="103" spans="1:19" ht="42" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="56"/>
-      <c r="B103" s="47" t="s">
+      <c r="A103" s="60"/>
+      <c r="B103" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="48"/>
-[...1 lines deleted...]
-      <c r="E103" s="47" t="s">
+      <c r="C103" s="54"/>
+      <c r="D103" s="55"/>
+      <c r="E103" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F103" s="48"/>
-[...1 lines deleted...]
-      <c r="H103" s="47" t="s">
+      <c r="F103" s="54"/>
+      <c r="G103" s="55"/>
+      <c r="H103" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I103" s="48"/>
-[...1 lines deleted...]
-      <c r="K103" s="47" t="s">
+      <c r="I103" s="54"/>
+      <c r="J103" s="55"/>
+      <c r="K103" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L103" s="48"/>
-[...1 lines deleted...]
-      <c r="N103" s="47" t="s">
+      <c r="L103" s="54"/>
+      <c r="M103" s="55"/>
+      <c r="N103" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O103" s="48"/>
-[...1 lines deleted...]
-      <c r="Q103" s="47" t="s">
+      <c r="O103" s="54"/>
+      <c r="P103" s="55"/>
+      <c r="Q103" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R103" s="48"/>
-      <c r="S103" s="49"/>
+      <c r="R103" s="54"/>
+      <c r="S103" s="55"/>
     </row>
     <row r="104" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="56"/>
+      <c r="A104" s="60"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="7" t="s">
@@ -29790,132 +30759,132 @@
     <row r="110" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="17"/>
       <c r="C110" s="18"/>
       <c r="D110" s="19"/>
       <c r="E110" s="17"/>
       <c r="F110" s="18"/>
       <c r="G110" s="19"/>
       <c r="H110" s="17"/>
       <c r="I110" s="18"/>
       <c r="J110" s="19"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="19"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
       <c r="P110" s="19"/>
       <c r="Q110" s="17"/>
       <c r="R110" s="18"/>
       <c r="S110" s="19"/>
     </row>
     <row r="111" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="112" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="45" t="s">
+      <c r="A112" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="57" t="s">
+      <c r="B112" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="57"/>
-[...15 lines deleted...]
-      <c r="S112" s="58"/>
+      <c r="C112" s="56"/>
+      <c r="D112" s="56"/>
+      <c r="E112" s="56"/>
+      <c r="F112" s="56"/>
+      <c r="G112" s="56"/>
+      <c r="H112" s="56"/>
+      <c r="I112" s="56"/>
+      <c r="J112" s="56"/>
+      <c r="K112" s="56"/>
+      <c r="L112" s="56"/>
+      <c r="M112" s="56"/>
+      <c r="N112" s="56"/>
+      <c r="O112" s="56"/>
+      <c r="P112" s="56"/>
+      <c r="Q112" s="56"/>
+      <c r="R112" s="56"/>
+      <c r="S112" s="57"/>
     </row>
     <row r="113" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="56"/>
-      <c r="B113" s="59" t="s">
+      <c r="A113" s="60"/>
+      <c r="B113" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="59"/>
-[...15 lines deleted...]
-      <c r="S113" s="60"/>
+      <c r="C113" s="62"/>
+      <c r="D113" s="62"/>
+      <c r="E113" s="62"/>
+      <c r="F113" s="62"/>
+      <c r="G113" s="62"/>
+      <c r="H113" s="62"/>
+      <c r="I113" s="62"/>
+      <c r="J113" s="62"/>
+      <c r="K113" s="62"/>
+      <c r="L113" s="62"/>
+      <c r="M113" s="62"/>
+      <c r="N113" s="62"/>
+      <c r="O113" s="62"/>
+      <c r="P113" s="62"/>
+      <c r="Q113" s="62"/>
+      <c r="R113" s="62"/>
+      <c r="S113" s="64"/>
     </row>
     <row r="114" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="56"/>
-      <c r="B114" s="47" t="s">
+      <c r="A114" s="60"/>
+      <c r="B114" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C114" s="48"/>
-[...1 lines deleted...]
-      <c r="E114" s="47" t="s">
+      <c r="C114" s="54"/>
+      <c r="D114" s="55"/>
+      <c r="E114" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F114" s="48"/>
-[...1 lines deleted...]
-      <c r="H114" s="47" t="s">
+      <c r="F114" s="54"/>
+      <c r="G114" s="55"/>
+      <c r="H114" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I114" s="48"/>
-[...1 lines deleted...]
-      <c r="K114" s="47" t="s">
+      <c r="I114" s="54"/>
+      <c r="J114" s="55"/>
+      <c r="K114" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L114" s="48"/>
-[...1 lines deleted...]
-      <c r="N114" s="47" t="s">
+      <c r="L114" s="54"/>
+      <c r="M114" s="55"/>
+      <c r="N114" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O114" s="48"/>
-[...1 lines deleted...]
-      <c r="Q114" s="47" t="s">
+      <c r="O114" s="54"/>
+      <c r="P114" s="55"/>
+      <c r="Q114" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R114" s="48"/>
-      <c r="S114" s="49"/>
+      <c r="R114" s="54"/>
+      <c r="S114" s="55"/>
     </row>
     <row r="115" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="56"/>
+      <c r="A115" s="60"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="7" t="s">
@@ -30067,132 +31036,132 @@
     <row r="121" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B121" s="17"/>
       <c r="C121" s="18"/>
       <c r="D121" s="19"/>
       <c r="E121" s="17"/>
       <c r="F121" s="18"/>
       <c r="G121" s="19"/>
       <c r="H121" s="17"/>
       <c r="I121" s="18"/>
       <c r="J121" s="19"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="19"/>
       <c r="N121" s="17"/>
       <c r="O121" s="18"/>
       <c r="P121" s="19"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="18"/>
       <c r="S121" s="19"/>
     </row>
     <row r="122" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="45" t="s">
+      <c r="A123" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="57" t="s">
+      <c r="B123" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="57"/>
-[...15 lines deleted...]
-      <c r="S123" s="58"/>
+      <c r="C123" s="56"/>
+      <c r="D123" s="56"/>
+      <c r="E123" s="56"/>
+      <c r="F123" s="56"/>
+      <c r="G123" s="56"/>
+      <c r="H123" s="56"/>
+      <c r="I123" s="56"/>
+      <c r="J123" s="56"/>
+      <c r="K123" s="56"/>
+      <c r="L123" s="56"/>
+      <c r="M123" s="56"/>
+      <c r="N123" s="56"/>
+      <c r="O123" s="56"/>
+      <c r="P123" s="56"/>
+      <c r="Q123" s="56"/>
+      <c r="R123" s="56"/>
+      <c r="S123" s="57"/>
     </row>
     <row r="124" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="56"/>
-      <c r="B124" s="59" t="s">
+      <c r="A124" s="60"/>
+      <c r="B124" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="59"/>
-[...15 lines deleted...]
-      <c r="S124" s="60"/>
+      <c r="C124" s="62"/>
+      <c r="D124" s="62"/>
+      <c r="E124" s="62"/>
+      <c r="F124" s="62"/>
+      <c r="G124" s="62"/>
+      <c r="H124" s="62"/>
+      <c r="I124" s="62"/>
+      <c r="J124" s="62"/>
+      <c r="K124" s="62"/>
+      <c r="L124" s="62"/>
+      <c r="M124" s="62"/>
+      <c r="N124" s="62"/>
+      <c r="O124" s="62"/>
+      <c r="P124" s="62"/>
+      <c r="Q124" s="62"/>
+      <c r="R124" s="62"/>
+      <c r="S124" s="64"/>
     </row>
     <row r="125" spans="1:19" ht="41.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="56"/>
-      <c r="B125" s="47" t="s">
+      <c r="A125" s="60"/>
+      <c r="B125" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="48"/>
-[...1 lines deleted...]
-      <c r="E125" s="47" t="s">
+      <c r="C125" s="54"/>
+      <c r="D125" s="55"/>
+      <c r="E125" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F125" s="48"/>
-[...1 lines deleted...]
-      <c r="H125" s="47" t="s">
+      <c r="F125" s="54"/>
+      <c r="G125" s="55"/>
+      <c r="H125" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I125" s="48"/>
-[...1 lines deleted...]
-      <c r="K125" s="47" t="s">
+      <c r="I125" s="54"/>
+      <c r="J125" s="55"/>
+      <c r="K125" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L125" s="48"/>
-[...1 lines deleted...]
-      <c r="N125" s="47" t="s">
+      <c r="L125" s="54"/>
+      <c r="M125" s="55"/>
+      <c r="N125" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="48"/>
-[...1 lines deleted...]
-      <c r="Q125" s="47" t="s">
+      <c r="O125" s="54"/>
+      <c r="P125" s="55"/>
+      <c r="Q125" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R125" s="48"/>
-      <c r="S125" s="49"/>
+      <c r="R125" s="54"/>
+      <c r="S125" s="55"/>
     </row>
     <row r="126" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="56"/>
+      <c r="A126" s="60"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="7" t="s">
@@ -30344,132 +31313,132 @@
     <row r="132" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="17"/>
       <c r="C132" s="18"/>
       <c r="D132" s="19"/>
       <c r="E132" s="17"/>
       <c r="F132" s="18"/>
       <c r="G132" s="19"/>
       <c r="H132" s="17"/>
       <c r="I132" s="18"/>
       <c r="J132" s="19"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="19"/>
       <c r="N132" s="17"/>
       <c r="O132" s="18"/>
       <c r="P132" s="19"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="18"/>
       <c r="S132" s="19"/>
     </row>
     <row r="133" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="45" t="s">
+      <c r="A134" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="57" t="s">
+      <c r="B134" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="57"/>
-[...15 lines deleted...]
-      <c r="S134" s="58"/>
+      <c r="C134" s="56"/>
+      <c r="D134" s="56"/>
+      <c r="E134" s="56"/>
+      <c r="F134" s="56"/>
+      <c r="G134" s="56"/>
+      <c r="H134" s="56"/>
+      <c r="I134" s="56"/>
+      <c r="J134" s="56"/>
+      <c r="K134" s="56"/>
+      <c r="L134" s="56"/>
+      <c r="M134" s="56"/>
+      <c r="N134" s="56"/>
+      <c r="O134" s="56"/>
+      <c r="P134" s="56"/>
+      <c r="Q134" s="56"/>
+      <c r="R134" s="56"/>
+      <c r="S134" s="57"/>
     </row>
     <row r="135" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="56"/>
-      <c r="B135" s="59" t="s">
+      <c r="A135" s="60"/>
+      <c r="B135" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="59"/>
-[...15 lines deleted...]
-      <c r="S135" s="60"/>
+      <c r="C135" s="62"/>
+      <c r="D135" s="62"/>
+      <c r="E135" s="62"/>
+      <c r="F135" s="62"/>
+      <c r="G135" s="62"/>
+      <c r="H135" s="62"/>
+      <c r="I135" s="62"/>
+      <c r="J135" s="62"/>
+      <c r="K135" s="62"/>
+      <c r="L135" s="62"/>
+      <c r="M135" s="62"/>
+      <c r="N135" s="62"/>
+      <c r="O135" s="62"/>
+      <c r="P135" s="62"/>
+      <c r="Q135" s="62"/>
+      <c r="R135" s="62"/>
+      <c r="S135" s="64"/>
     </row>
     <row r="136" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="56"/>
-      <c r="B136" s="47" t="s">
+      <c r="A136" s="60"/>
+      <c r="B136" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C136" s="48"/>
-[...1 lines deleted...]
-      <c r="E136" s="47" t="s">
+      <c r="C136" s="54"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="48"/>
-[...1 lines deleted...]
-      <c r="H136" s="47" t="s">
+      <c r="F136" s="54"/>
+      <c r="G136" s="55"/>
+      <c r="H136" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="I136" s="48"/>
-[...1 lines deleted...]
-      <c r="K136" s="47" t="s">
+      <c r="I136" s="54"/>
+      <c r="J136" s="55"/>
+      <c r="K136" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="L136" s="48"/>
-[...1 lines deleted...]
-      <c r="N136" s="47" t="s">
+      <c r="L136" s="54"/>
+      <c r="M136" s="55"/>
+      <c r="N136" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="O136" s="48"/>
-[...1 lines deleted...]
-      <c r="Q136" s="47" t="s">
+      <c r="O136" s="54"/>
+      <c r="P136" s="55"/>
+      <c r="Q136" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R136" s="48"/>
-      <c r="S136" s="49"/>
+      <c r="R136" s="54"/>
+      <c r="S136" s="55"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="56"/>
+      <c r="A137" s="60"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="7" t="s">
@@ -30487,625 +31456,625 @@
       <c r="N137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>532</v>
+        <v>596</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>388</v>
+        <v>431</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="0"/>
-        <v>920</v>
+        <v>1027</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="0"/>
-        <v>1609</v>
+        <v>1847</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>1467</v>
+        <v>1651</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="0"/>
-        <v>3076</v>
+        <v>3498</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="0"/>
-        <v>856</v>
+        <v>974</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>752</v>
+        <v>846</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="0"/>
-        <v>1608</v>
+        <v>1820</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="0"/>
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="0"/>
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="0"/>
-        <v>1116</v>
+        <v>1296</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>912</v>
+        <v>1021</v>
       </c>
       <c r="S138" s="24">
         <f t="shared" si="0"/>
-        <v>2028</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>272</v>
+        <v>302</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>243</v>
+        <v>269</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="1"/>
-        <v>515</v>
+        <v>571</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>469</v>
+        <v>524</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="2"/>
-        <v>919</v>
+        <v>1026</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="2"/>
-        <v>428</v>
+        <v>474</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="2"/>
-        <v>913</v>
+        <v>1007</v>
       </c>
       <c r="K139" s="20">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M139" s="27">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="2"/>
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="2"/>
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="2"/>
-        <v>443</v>
+        <v>500</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>540</v>
+        <v>596</v>
       </c>
       <c r="S139" s="24">
         <f t="shared" si="2"/>
-        <v>983</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="1"/>
-        <v>768</v>
+        <v>874</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>707</v>
+        <v>816</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="1"/>
-        <v>1475</v>
+        <v>1690</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>414</v>
+        <v>479</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="3"/>
-        <v>803</v>
+        <v>916</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="3"/>
-        <v>639</v>
+        <v>737</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>706</v>
+        <v>819</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="3"/>
-        <v>1345</v>
+        <v>1556</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="3"/>
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="3"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="3"/>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="3"/>
-        <v>618</v>
+        <v>719</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>638</v>
+        <v>705</v>
       </c>
       <c r="S140" s="24">
         <f t="shared" si="3"/>
-        <v>1256</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="1"/>
-        <v>193</v>
+        <v>228</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>186</v>
+        <v>214</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="1"/>
-        <v>379</v>
+        <v>442</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>351</v>
+        <v>406</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="4"/>
-        <v>738</v>
+        <v>834</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="4"/>
-        <v>323</v>
+        <v>372</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="4"/>
-        <v>706</v>
+        <v>803</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="4"/>
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="4"/>
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="4"/>
-        <v>416</v>
+        <v>466</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>473</v>
+        <v>525</v>
       </c>
       <c r="S141" s="24">
         <f t="shared" si="4"/>
-        <v>889</v>
+        <v>991</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="1"/>
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="1"/>
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="1"/>
-        <v>301</v>
+        <v>345</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="5"/>
-        <v>402</v>
+        <v>447</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="5"/>
-        <v>778</v>
+        <v>869</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="5"/>
-        <v>284</v>
+        <v>328</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="5"/>
-        <v>362</v>
+        <v>404</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="5"/>
-        <v>646</v>
+        <v>732</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="5"/>
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="5"/>
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="5"/>
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="5"/>
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="5"/>
-        <v>321</v>
+        <v>370</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="5"/>
-        <v>471</v>
+        <v>516</v>
       </c>
       <c r="S142" s="25">
         <f t="shared" si="5"/>
-        <v>792</v>
+        <v>886</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="1"/>
-        <v>1919</v>
+        <v>2179</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="1"/>
-        <v>1671</v>
+        <v>1896</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="1"/>
-        <v>3590</v>
+        <v>4075</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>3194</v>
+        <v>3636</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="6"/>
-        <v>3120</v>
+        <v>3507</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="6"/>
-        <v>6314</v>
+        <v>7143</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="6"/>
-        <v>2530</v>
+        <v>2885</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="6"/>
-        <v>2688</v>
+        <v>3033</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="6"/>
-        <v>5218</v>
+        <v>5918</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="6"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="6"/>
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="6"/>
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="6"/>
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="6"/>
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="6"/>
-        <v>2914</v>
+        <v>3351</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="6"/>
-        <v>3034</v>
+        <v>3363</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="6"/>
-        <v>5948</v>
+        <v>6714</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="117">
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:S134"/>
+    <mergeCell ref="B135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:S123"/>
+    <mergeCell ref="B124:S124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:S112"/>
+    <mergeCell ref="B113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:S101"/>
+    <mergeCell ref="B102:S102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:S90"/>
+    <mergeCell ref="B91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:S79"/>
+    <mergeCell ref="B80:S80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:S68"/>
+    <mergeCell ref="B69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:S57"/>
+    <mergeCell ref="B58:S58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:S46"/>
+    <mergeCell ref="B47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B25:S25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:S13"/>
     <mergeCell ref="B14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
-    <mergeCell ref="A46:A49"/>
-[...91 lines deleted...]
-    <mergeCell ref="E92:G92"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Kopā_dzimumi</vt:lpstr>
       <vt:lpstr>vecuma grupas</vt:lpstr>