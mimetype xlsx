--- v7 (2026-09-27)
+++ v8 (2026-10-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\augusts_2026\bezdarbnieki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\septembris_2026\bezdarbnieki\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58019113-37A3-418D-A60C-EFE2A3942EFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C8E6E9F-BA81-4208-83F3-FDB3828A2332}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84F54227-984F-4F28-911C-8BDCA2E5929B}"/>
   </bookViews>
   <sheets>
     <sheet name="Kopā_dzimumi" sheetId="1" r:id="rId1"/>
     <sheet name="vecuma grupas" sheetId="3" r:id="rId2"/>
     <sheet name="izglītības līmenis" sheetId="4" r:id="rId3"/>
     <sheet name="bezdarba ilgums" sheetId="6" r:id="rId4"/>
     <sheet name="Mērķa grupas" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1399,51 +1399,51 @@
   <si>
     <t xml:space="preserve">6 - 12 mēn.  </t>
   </si>
   <si>
     <t>Rīgas reģions</t>
   </si>
   <si>
     <t>Kurzemes reģions</t>
   </si>
   <si>
     <t>Latgales reģions</t>
   </si>
   <si>
     <t>Vidzemes reģions</t>
   </si>
   <si>
     <t>Zemgales reģions</t>
   </si>
   <si>
     <t>Reģions pēc filiāles</t>
   </si>
   <si>
     <t>2026.gads</t>
   </si>
   <si>
-    <t>Kopā janvāris - augusts</t>
+    <t>Kopā janvāris - septembris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -2025,135 +2025,135 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2445,51 +2445,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE0248AD-5B13-4DBC-8931-1F7AE34E61A7}">
   <dimension ref="A1:AN13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="9" width="5.5703125" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="12" width="5.5703125" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="24" width="5.5703125" customWidth="1"/>
     <col min="25" max="25" width="6.7109375" customWidth="1"/>
     <col min="26" max="27" width="5.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" customWidth="1"/>
     <col min="29" max="34" width="5.5703125" customWidth="1"/>
     <col min="35" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>36</v>
@@ -2513,165 +2513,165 @@
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:40" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="49"/>
-[...36 lines deleted...]
-      <c r="AN2" s="49"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
     </row>
     <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="54"/>
-[...1 lines deleted...]
-      <c r="E3" s="45" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="46"/>
-[...1 lines deleted...]
-      <c r="H3" s="45" t="s">
+      <c r="F3" s="51"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="46"/>
-[...1 lines deleted...]
-      <c r="K3" s="45" t="s">
+      <c r="I3" s="51"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="46"/>
-[...1 lines deleted...]
-      <c r="N3" s="45" t="s">
+      <c r="L3" s="51"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="46"/>
-[...1 lines deleted...]
-      <c r="Q3" s="45" t="s">
+      <c r="O3" s="51"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="46"/>
-[...1 lines deleted...]
-      <c r="T3" s="45" t="s">
+      <c r="R3" s="51"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="46"/>
-[...1 lines deleted...]
-      <c r="W3" s="45" t="s">
+      <c r="U3" s="51"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="46"/>
-[...1 lines deleted...]
-      <c r="Z3" s="45" t="s">
+      <c r="X3" s="51"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="46"/>
-[...1 lines deleted...]
-      <c r="AC3" s="45" t="s">
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="AD3" s="46"/>
-[...1 lines deleted...]
-      <c r="AF3" s="50" t="s">
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AG3" s="51"/>
-[...1 lines deleted...]
-      <c r="AI3" s="45" t="s">
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="46"/>
-[...5 lines deleted...]
-      <c r="AN3" s="47"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="52"/>
     </row>
     <row r="4" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -2822,73 +2822,79 @@
       </c>
       <c r="R5" s="1">
         <v>1465</v>
       </c>
       <c r="S5" s="11">
         <v>2981</v>
       </c>
       <c r="T5" s="8">
         <v>1625</v>
       </c>
       <c r="U5" s="1">
         <v>1505</v>
       </c>
       <c r="V5" s="11">
         <v>3130</v>
       </c>
       <c r="W5" s="8">
         <v>1844</v>
       </c>
       <c r="X5" s="1">
         <v>1375</v>
       </c>
       <c r="Y5" s="11">
         <v>3219</v>
       </c>
-      <c r="Z5" s="8"/>
-[...1 lines deleted...]
-      <c r="AB5" s="11"/>
+      <c r="Z5" s="8">
+        <v>2608</v>
+      </c>
+      <c r="AA5" s="1">
+        <v>1569</v>
+      </c>
+      <c r="AB5" s="11">
+        <v>4177</v>
+      </c>
       <c r="AC5" s="8"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="11"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="20">
         <f>SUM(Q5,N5,K5,H5,E5,B5,T5,W5,Z5,AC5,AF5,AI5)</f>
-        <v>13944</v>
+        <v>16552</v>
       </c>
       <c r="AM5" s="1">
         <f>SUM(R5,O5,L5,I5,F5,C5,U5,X5,AA5,AD5,AG5,AJ5)</f>
-        <v>12465</v>
+        <v>14034</v>
       </c>
       <c r="AN5" s="24">
         <f>SUM(S5,P5,M5,J5,G5,D5,V5,Y5,AB5,AE5,AH5,AK5)</f>
-        <v>26409</v>
+        <v>30586</v>
       </c>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="33">
         <v>493</v>
       </c>
       <c r="C6" s="34">
         <v>446</v>
       </c>
       <c r="D6" s="35">
         <v>939</v>
       </c>
       <c r="E6" s="8">
         <v>505</v>
       </c>
       <c r="F6" s="1">
         <v>504</v>
       </c>
       <c r="G6" s="11">
         <v>1009</v>
       </c>
       <c r="H6" s="8">
@@ -2923,73 +2929,79 @@
       </c>
       <c r="R6" s="1">
         <v>519</v>
       </c>
       <c r="S6" s="11">
         <v>966</v>
       </c>
       <c r="T6" s="8">
         <v>430</v>
       </c>
       <c r="U6" s="1">
         <v>448</v>
       </c>
       <c r="V6" s="11">
         <v>878</v>
       </c>
       <c r="W6" s="8">
         <v>529</v>
       </c>
       <c r="X6" s="1">
         <v>495</v>
       </c>
       <c r="Y6" s="11">
         <v>1024</v>
       </c>
-      <c r="Z6" s="8"/>
-[...1 lines deleted...]
-      <c r="AB6" s="11"/>
+      <c r="Z6" s="8">
+        <v>773</v>
+      </c>
+      <c r="AA6" s="1">
+        <v>544</v>
+      </c>
+      <c r="AB6" s="11">
+        <v>1317</v>
+      </c>
       <c r="AC6" s="8"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="11"/>
       <c r="AI6" s="8"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="20">
         <f t="shared" ref="AL6:AL10" si="0">SUM(Q6,N6,K6,H6,E6,B6,T6,W6,Z6,AC6,AF6,AI6)</f>
-        <v>4100</v>
+        <v>4873</v>
       </c>
       <c r="AM6" s="1">
         <f t="shared" ref="AM6:AM10" si="1">SUM(R6,O6,L6,I6,F6,C6,U6,X6,AA6,AD6,AG6,AJ6)</f>
-        <v>4750</v>
+        <v>5294</v>
       </c>
       <c r="AN6" s="24">
         <f t="shared" ref="AN6:AN10" si="2">SUM(S6,P6,M6,J6,G6,D6,V6,Y6,AB6,AE6,AH6,AK6)</f>
-        <v>8850</v>
+        <v>10167</v>
       </c>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="33">
         <v>443</v>
       </c>
       <c r="C7" s="34">
         <v>465</v>
       </c>
       <c r="D7" s="35">
         <v>908</v>
       </c>
       <c r="E7" s="8">
         <v>427</v>
       </c>
       <c r="F7" s="1">
         <v>439</v>
       </c>
       <c r="G7" s="11">
         <v>866</v>
       </c>
       <c r="H7" s="8">
@@ -3024,73 +3036,79 @@
       </c>
       <c r="R7" s="1">
         <v>531</v>
       </c>
       <c r="S7" s="11">
         <v>992</v>
       </c>
       <c r="T7" s="8">
         <v>451</v>
       </c>
       <c r="U7" s="1">
         <v>516</v>
       </c>
       <c r="V7" s="11">
         <v>967</v>
       </c>
       <c r="W7" s="8">
         <v>477</v>
       </c>
       <c r="X7" s="1">
         <v>472</v>
       </c>
       <c r="Y7" s="11">
         <v>949</v>
       </c>
-      <c r="Z7" s="8"/>
-[...1 lines deleted...]
-      <c r="AB7" s="11"/>
+      <c r="Z7" s="8">
+        <v>675</v>
+      </c>
+      <c r="AA7" s="1">
+        <v>552</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>1227</v>
+      </c>
       <c r="AC7" s="8"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="20">
         <f t="shared" si="0"/>
-        <v>3803</v>
+        <v>4478</v>
       </c>
       <c r="AM7" s="1">
         <f t="shared" si="1"/>
-        <v>4494</v>
+        <v>5046</v>
       </c>
       <c r="AN7" s="24">
         <f t="shared" si="2"/>
-        <v>8297</v>
+        <v>9524</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="33">
         <v>436</v>
       </c>
       <c r="C8" s="34">
         <v>413</v>
       </c>
       <c r="D8" s="35">
         <v>849</v>
       </c>
       <c r="E8" s="8">
         <v>418</v>
       </c>
       <c r="F8" s="1">
         <v>440</v>
       </c>
       <c r="G8" s="11">
         <v>858</v>
       </c>
       <c r="H8" s="8">
@@ -3125,73 +3143,79 @@
       </c>
       <c r="R8" s="1">
         <v>439</v>
       </c>
       <c r="S8" s="11">
         <v>853</v>
       </c>
       <c r="T8" s="8">
         <v>386</v>
       </c>
       <c r="U8" s="1">
         <v>447</v>
       </c>
       <c r="V8" s="11">
         <v>833</v>
       </c>
       <c r="W8" s="8">
         <v>519</v>
       </c>
       <c r="X8" s="1">
         <v>421</v>
       </c>
       <c r="Y8" s="11">
         <v>940</v>
       </c>
-      <c r="Z8" s="8"/>
-[...1 lines deleted...]
-      <c r="AB8" s="11"/>
+      <c r="Z8" s="8">
+        <v>667</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>450</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>1117</v>
+      </c>
       <c r="AC8" s="8"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="20">
         <f t="shared" si="0"/>
-        <v>3780</v>
+        <v>4447</v>
       </c>
       <c r="AM8" s="1">
         <f t="shared" si="1"/>
-        <v>4090</v>
+        <v>4540</v>
       </c>
       <c r="AN8" s="24">
         <f t="shared" si="2"/>
-        <v>7870</v>
+        <v>8987</v>
       </c>
     </row>
     <row r="9" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="36">
         <v>427</v>
       </c>
       <c r="C9" s="37">
         <v>410</v>
       </c>
       <c r="D9" s="38">
         <v>837</v>
       </c>
       <c r="E9" s="14">
         <v>409</v>
       </c>
       <c r="F9" s="15">
         <v>397</v>
       </c>
       <c r="G9" s="16">
         <v>806</v>
       </c>
       <c r="H9" s="14">
@@ -3226,73 +3250,79 @@
       </c>
       <c r="R9" s="15">
         <v>470</v>
       </c>
       <c r="S9" s="16">
         <v>829</v>
       </c>
       <c r="T9" s="14">
         <v>340</v>
       </c>
       <c r="U9" s="15">
         <v>461</v>
       </c>
       <c r="V9" s="16">
         <v>801</v>
       </c>
       <c r="W9" s="14">
         <v>417</v>
       </c>
       <c r="X9" s="15">
         <v>407</v>
       </c>
       <c r="Y9" s="16">
         <v>824</v>
       </c>
-      <c r="Z9" s="14"/>
-[...1 lines deleted...]
-      <c r="AB9" s="16"/>
+      <c r="Z9" s="14">
+        <v>583</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>459</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>1042</v>
+      </c>
       <c r="AC9" s="14"/>
       <c r="AD9" s="15"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="14"/>
       <c r="AG9" s="15"/>
       <c r="AH9" s="16"/>
       <c r="AI9" s="14"/>
       <c r="AJ9" s="15"/>
       <c r="AK9" s="16"/>
       <c r="AL9" s="21">
         <f t="shared" si="0"/>
-        <v>3384</v>
+        <v>3967</v>
       </c>
       <c r="AM9" s="15">
         <f t="shared" si="1"/>
-        <v>4058</v>
+        <v>4517</v>
       </c>
       <c r="AN9" s="25">
         <f t="shared" si="2"/>
-        <v>7442</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="10" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="39">
         <v>3600</v>
       </c>
       <c r="C10" s="40">
         <v>3215</v>
       </c>
       <c r="D10" s="41">
         <v>6815</v>
       </c>
       <c r="E10" s="17">
         <v>3445</v>
       </c>
       <c r="F10" s="18">
         <v>3307</v>
       </c>
       <c r="G10" s="19">
         <v>6752</v>
       </c>
       <c r="H10" s="17">
@@ -3327,298 +3357,304 @@
       </c>
       <c r="R10" s="18">
         <v>3424</v>
       </c>
       <c r="S10" s="19">
         <v>6621</v>
       </c>
       <c r="T10" s="17">
         <v>3232</v>
       </c>
       <c r="U10" s="18">
         <v>3377</v>
       </c>
       <c r="V10" s="19">
         <v>6609</v>
       </c>
       <c r="W10" s="17">
         <v>3786</v>
       </c>
       <c r="X10" s="18">
         <v>3170</v>
       </c>
       <c r="Y10" s="19">
         <v>6956</v>
       </c>
-      <c r="Z10" s="17"/>
-[...1 lines deleted...]
-      <c r="AB10" s="19"/>
+      <c r="Z10" s="17">
+        <v>5306</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>3574</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>8880</v>
+      </c>
       <c r="AC10" s="17"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="19"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="18"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="17"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="22">
         <f t="shared" si="0"/>
-        <v>29011</v>
+        <v>34317</v>
       </c>
       <c r="AM10" s="18">
         <f t="shared" si="1"/>
-        <v>29857</v>
+        <v>33431</v>
       </c>
       <c r="AN10" s="23">
         <f t="shared" si="2"/>
-        <v>58868</v>
+        <v>67748</v>
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" s="31"/>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" s="31"/>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A2:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="B2:AN2"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6EE40A5-51DF-45DE-8519-25CBC250D7D5}">
   <dimension ref="A1:AH150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M146" sqref="M146"/>
+      <selection activeCell="AK28" sqref="AK28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="28" width="6" customWidth="1"/>
     <col min="29" max="34" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
     </row>
     <row r="2" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="56"/>
-[...30 lines deleted...]
-      <c r="AH2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="58"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="60"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="58"/>
-[...30 lines deleted...]
-      <c r="AH3" s="59"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="63"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="64"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="F4" s="48"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="50" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="50" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="54"/>
-[...1 lines deleted...]
-      <c r="T4" s="50" t="s">
+      <c r="R4" s="48"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="54"/>
-[...1 lines deleted...]
-      <c r="W4" s="50" t="s">
+      <c r="U4" s="48"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="54"/>
-[...1 lines deleted...]
-      <c r="Z4" s="50" t="s">
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA4" s="54"/>
-[...1 lines deleted...]
-      <c r="AC4" s="50" t="s">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="54"/>
-[...5 lines deleted...]
-      <c r="AH4" s="55"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="49"/>
     </row>
     <row r="5" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A5" s="53"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4319,187 +4355,187 @@
       </c>
       <c r="AC11" s="39">
         <v>403</v>
       </c>
       <c r="AD11" s="40">
         <v>349</v>
       </c>
       <c r="AE11" s="41">
         <v>752</v>
       </c>
       <c r="AF11" s="39">
         <f t="shared" si="3"/>
         <v>3600</v>
       </c>
       <c r="AG11" s="40">
         <f t="shared" si="1"/>
         <v>3215</v>
       </c>
       <c r="AH11" s="41">
         <f t="shared" si="2"/>
         <v>6815</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="52" t="s">
+      <c r="A13" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="B13" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="61"/>
-[...30 lines deleted...]
-      <c r="AH13" s="61"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
+      <c r="S13" s="62"/>
+      <c r="T13" s="62"/>
+      <c r="U13" s="62"/>
+      <c r="V13" s="62"/>
+      <c r="W13" s="62"/>
+      <c r="X13" s="62"/>
+      <c r="Y13" s="62"/>
+      <c r="Z13" s="62"/>
+      <c r="AA13" s="62"/>
+      <c r="AB13" s="62"/>
+      <c r="AC13" s="62"/>
+      <c r="AD13" s="62"/>
+      <c r="AE13" s="62"/>
+      <c r="AF13" s="62"/>
+      <c r="AG13" s="62"/>
+      <c r="AH13" s="62"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="60"/>
-      <c r="B14" s="62" t="s">
+      <c r="A14" s="56"/>
+      <c r="B14" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="62"/>
-[...30 lines deleted...]
-      <c r="AH14" s="62"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
+      <c r="N14" s="59"/>
+      <c r="O14" s="59"/>
+      <c r="P14" s="59"/>
+      <c r="Q14" s="59"/>
+      <c r="R14" s="59"/>
+      <c r="S14" s="59"/>
+      <c r="T14" s="59"/>
+      <c r="U14" s="59"/>
+      <c r="V14" s="59"/>
+      <c r="W14" s="59"/>
+      <c r="X14" s="59"/>
+      <c r="Y14" s="59"/>
+      <c r="Z14" s="59"/>
+      <c r="AA14" s="59"/>
+      <c r="AB14" s="59"/>
+      <c r="AC14" s="59"/>
+      <c r="AD14" s="59"/>
+      <c r="AE14" s="59"/>
+      <c r="AF14" s="59"/>
+      <c r="AG14" s="59"/>
+      <c r="AH14" s="59"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="53"/>
-      <c r="B15" s="50" t="s">
+      <c r="A15" s="46"/>
+      <c r="B15" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="54"/>
-[...1 lines deleted...]
-      <c r="E15" s="50" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="54"/>
-[...1 lines deleted...]
-      <c r="H15" s="50" t="s">
+      <c r="F15" s="48"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="54"/>
-[...1 lines deleted...]
-      <c r="K15" s="50" t="s">
+      <c r="I15" s="48"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="54"/>
-[...1 lines deleted...]
-      <c r="N15" s="50" t="s">
+      <c r="L15" s="48"/>
+      <c r="M15" s="49"/>
+      <c r="N15" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O15" s="54"/>
-[...1 lines deleted...]
-      <c r="Q15" s="50" t="s">
+      <c r="O15" s="48"/>
+      <c r="P15" s="49"/>
+      <c r="Q15" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R15" s="54"/>
-[...1 lines deleted...]
-      <c r="T15" s="50" t="s">
+      <c r="R15" s="48"/>
+      <c r="S15" s="49"/>
+      <c r="T15" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U15" s="54"/>
-[...1 lines deleted...]
-      <c r="W15" s="50" t="s">
+      <c r="U15" s="48"/>
+      <c r="V15" s="49"/>
+      <c r="W15" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X15" s="54"/>
-[...1 lines deleted...]
-      <c r="Z15" s="50" t="s">
+      <c r="X15" s="48"/>
+      <c r="Y15" s="49"/>
+      <c r="Z15" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="54"/>
-[...1 lines deleted...]
-      <c r="AC15" s="50" t="s">
+      <c r="AA15" s="48"/>
+      <c r="AB15" s="49"/>
+      <c r="AC15" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD15" s="54"/>
-[...5 lines deleted...]
-      <c r="AH15" s="55"/>
+      <c r="AD15" s="48"/>
+      <c r="AE15" s="49"/>
+      <c r="AF15" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="48"/>
+      <c r="AH15" s="49"/>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A16" s="53"/>
+      <c r="A16" s="46"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="7" t="s">
@@ -5199,187 +5235,187 @@
         <v>570</v>
       </c>
       <c r="AC22" s="17">
         <v>358</v>
       </c>
       <c r="AD22" s="18">
         <v>343</v>
       </c>
       <c r="AE22" s="19">
         <v>701</v>
       </c>
       <c r="AF22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="AG22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="AH22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="63" t="s">
+      <c r="A24" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="61" t="s">
+      <c r="B24" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="61"/>
-[...30 lines deleted...]
-      <c r="AH24" s="61"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="62"/>
+      <c r="S24" s="62"/>
+      <c r="T24" s="62"/>
+      <c r="U24" s="62"/>
+      <c r="V24" s="62"/>
+      <c r="W24" s="62"/>
+      <c r="X24" s="62"/>
+      <c r="Y24" s="62"/>
+      <c r="Z24" s="62"/>
+      <c r="AA24" s="62"/>
+      <c r="AB24" s="62"/>
+      <c r="AC24" s="62"/>
+      <c r="AD24" s="62"/>
+      <c r="AE24" s="62"/>
+      <c r="AF24" s="62"/>
+      <c r="AG24" s="62"/>
+      <c r="AH24" s="62"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="63"/>
-      <c r="B25" s="62" t="s">
+      <c r="A25" s="61"/>
+      <c r="B25" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="62"/>
-[...30 lines deleted...]
-      <c r="AH25" s="62"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+      <c r="N25" s="59"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="59"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="59"/>
+      <c r="S25" s="59"/>
+      <c r="T25" s="59"/>
+      <c r="U25" s="59"/>
+      <c r="V25" s="59"/>
+      <c r="W25" s="59"/>
+      <c r="X25" s="59"/>
+      <c r="Y25" s="59"/>
+      <c r="Z25" s="59"/>
+      <c r="AA25" s="59"/>
+      <c r="AB25" s="59"/>
+      <c r="AC25" s="59"/>
+      <c r="AD25" s="59"/>
+      <c r="AE25" s="59"/>
+      <c r="AF25" s="59"/>
+      <c r="AG25" s="59"/>
+      <c r="AH25" s="59"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="63"/>
-      <c r="B26" s="50" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="54"/>
-[...1 lines deleted...]
-      <c r="E26" s="50" t="s">
+      <c r="C26" s="48"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="54"/>
-[...1 lines deleted...]
-      <c r="H26" s="50" t="s">
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="54"/>
-[...1 lines deleted...]
-      <c r="K26" s="50" t="s">
+      <c r="I26" s="48"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L26" s="54"/>
-[...1 lines deleted...]
-      <c r="N26" s="50" t="s">
+      <c r="L26" s="48"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="54"/>
-[...1 lines deleted...]
-      <c r="Q26" s="50" t="s">
+      <c r="O26" s="48"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R26" s="54"/>
-[...1 lines deleted...]
-      <c r="T26" s="50" t="s">
+      <c r="R26" s="48"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U26" s="54"/>
-[...1 lines deleted...]
-      <c r="W26" s="50" t="s">
+      <c r="U26" s="48"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X26" s="54"/>
-[...1 lines deleted...]
-      <c r="Z26" s="50" t="s">
+      <c r="X26" s="48"/>
+      <c r="Y26" s="49"/>
+      <c r="Z26" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="54"/>
-[...1 lines deleted...]
-      <c r="AC26" s="50" t="s">
+      <c r="AA26" s="48"/>
+      <c r="AB26" s="49"/>
+      <c r="AC26" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD26" s="54"/>
-[...5 lines deleted...]
-      <c r="AH26" s="55"/>
+      <c r="AD26" s="48"/>
+      <c r="AE26" s="49"/>
+      <c r="AF26" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="48"/>
+      <c r="AH26" s="49"/>
     </row>
     <row r="27" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A27" s="63"/>
+      <c r="A27" s="61"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="7" t="s">
@@ -6079,187 +6115,187 @@
         <v>830</v>
       </c>
       <c r="AC33" s="17">
         <v>462</v>
       </c>
       <c r="AD33" s="18">
         <v>544</v>
       </c>
       <c r="AE33" s="19">
         <v>1006</v>
       </c>
       <c r="AF33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="AG33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="AH33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="63" t="s">
+      <c r="A35" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="61" t="s">
+      <c r="B35" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="61"/>
-[...30 lines deleted...]
-      <c r="AH35" s="61"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="62"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="62"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="62"/>
+      <c r="R35" s="62"/>
+      <c r="S35" s="62"/>
+      <c r="T35" s="62"/>
+      <c r="U35" s="62"/>
+      <c r="V35" s="62"/>
+      <c r="W35" s="62"/>
+      <c r="X35" s="62"/>
+      <c r="Y35" s="62"/>
+      <c r="Z35" s="62"/>
+      <c r="AA35" s="62"/>
+      <c r="AB35" s="62"/>
+      <c r="AC35" s="62"/>
+      <c r="AD35" s="62"/>
+      <c r="AE35" s="62"/>
+      <c r="AF35" s="62"/>
+      <c r="AG35" s="62"/>
+      <c r="AH35" s="62"/>
     </row>
     <row r="36" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="63"/>
-      <c r="B36" s="62" t="s">
+      <c r="A36" s="61"/>
+      <c r="B36" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="62"/>
-[...30 lines deleted...]
-      <c r="AH36" s="62"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="59"/>
+      <c r="R36" s="59"/>
+      <c r="S36" s="59"/>
+      <c r="T36" s="59"/>
+      <c r="U36" s="59"/>
+      <c r="V36" s="59"/>
+      <c r="W36" s="59"/>
+      <c r="X36" s="59"/>
+      <c r="Y36" s="59"/>
+      <c r="Z36" s="59"/>
+      <c r="AA36" s="59"/>
+      <c r="AB36" s="59"/>
+      <c r="AC36" s="59"/>
+      <c r="AD36" s="59"/>
+      <c r="AE36" s="59"/>
+      <c r="AF36" s="59"/>
+      <c r="AG36" s="59"/>
+      <c r="AH36" s="59"/>
     </row>
     <row r="37" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="63"/>
-      <c r="B37" s="50" t="s">
+      <c r="A37" s="61"/>
+      <c r="B37" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="54"/>
-[...1 lines deleted...]
-      <c r="E37" s="50" t="s">
+      <c r="C37" s="48"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F37" s="54"/>
-[...1 lines deleted...]
-      <c r="H37" s="50" t="s">
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="54"/>
-[...1 lines deleted...]
-      <c r="K37" s="50" t="s">
+      <c r="I37" s="48"/>
+      <c r="J37" s="49"/>
+      <c r="K37" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L37" s="54"/>
-[...1 lines deleted...]
-      <c r="N37" s="50" t="s">
+      <c r="L37" s="48"/>
+      <c r="M37" s="49"/>
+      <c r="N37" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O37" s="54"/>
-[...1 lines deleted...]
-      <c r="Q37" s="50" t="s">
+      <c r="O37" s="48"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R37" s="54"/>
-[...1 lines deleted...]
-      <c r="T37" s="50" t="s">
+      <c r="R37" s="48"/>
+      <c r="S37" s="49"/>
+      <c r="T37" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U37" s="54"/>
-[...1 lines deleted...]
-      <c r="W37" s="50" t="s">
+      <c r="U37" s="48"/>
+      <c r="V37" s="49"/>
+      <c r="W37" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X37" s="54"/>
-[...1 lines deleted...]
-      <c r="Z37" s="50" t="s">
+      <c r="X37" s="48"/>
+      <c r="Y37" s="49"/>
+      <c r="Z37" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="54"/>
-[...1 lines deleted...]
-      <c r="AC37" s="50" t="s">
+      <c r="AA37" s="48"/>
+      <c r="AB37" s="49"/>
+      <c r="AC37" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD37" s="54"/>
-[...5 lines deleted...]
-      <c r="AH37" s="55"/>
+      <c r="AD37" s="48"/>
+      <c r="AE37" s="49"/>
+      <c r="AF37" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG37" s="48"/>
+      <c r="AH37" s="49"/>
     </row>
     <row r="38" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A38" s="63"/>
+      <c r="A38" s="61"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="7" t="s">
@@ -6959,187 +6995,187 @@
         <v>875</v>
       </c>
       <c r="AC44" s="17">
         <v>446</v>
       </c>
       <c r="AD44" s="18">
         <v>539</v>
       </c>
       <c r="AE44" s="19">
         <v>985</v>
       </c>
       <c r="AF44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="AG44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="AH44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="63" t="s">
+      <c r="A46" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="61" t="s">
+      <c r="B46" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="61"/>
-[...30 lines deleted...]
-      <c r="AH46" s="61"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="62"/>
+      <c r="S46" s="62"/>
+      <c r="T46" s="62"/>
+      <c r="U46" s="62"/>
+      <c r="V46" s="62"/>
+      <c r="W46" s="62"/>
+      <c r="X46" s="62"/>
+      <c r="Y46" s="62"/>
+      <c r="Z46" s="62"/>
+      <c r="AA46" s="62"/>
+      <c r="AB46" s="62"/>
+      <c r="AC46" s="62"/>
+      <c r="AD46" s="62"/>
+      <c r="AE46" s="62"/>
+      <c r="AF46" s="62"/>
+      <c r="AG46" s="62"/>
+      <c r="AH46" s="62"/>
     </row>
     <row r="47" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="63"/>
-      <c r="B47" s="62" t="s">
+      <c r="A47" s="61"/>
+      <c r="B47" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="62"/>
-[...30 lines deleted...]
-      <c r="AH47" s="62"/>
+      <c r="C47" s="59"/>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="59"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="59"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="59"/>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="59"/>
+      <c r="S47" s="59"/>
+      <c r="T47" s="59"/>
+      <c r="U47" s="59"/>
+      <c r="V47" s="59"/>
+      <c r="W47" s="59"/>
+      <c r="X47" s="59"/>
+      <c r="Y47" s="59"/>
+      <c r="Z47" s="59"/>
+      <c r="AA47" s="59"/>
+      <c r="AB47" s="59"/>
+      <c r="AC47" s="59"/>
+      <c r="AD47" s="59"/>
+      <c r="AE47" s="59"/>
+      <c r="AF47" s="59"/>
+      <c r="AG47" s="59"/>
+      <c r="AH47" s="59"/>
     </row>
     <row r="48" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="63"/>
-      <c r="B48" s="50" t="s">
+      <c r="A48" s="61"/>
+      <c r="B48" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="54"/>
-[...1 lines deleted...]
-      <c r="E48" s="50" t="s">
+      <c r="C48" s="48"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="54"/>
-[...1 lines deleted...]
-      <c r="H48" s="50" t="s">
+      <c r="F48" s="48"/>
+      <c r="G48" s="49"/>
+      <c r="H48" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I48" s="54"/>
-[...1 lines deleted...]
-      <c r="K48" s="50" t="s">
+      <c r="I48" s="48"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L48" s="54"/>
-[...1 lines deleted...]
-      <c r="N48" s="50" t="s">
+      <c r="L48" s="48"/>
+      <c r="M48" s="49"/>
+      <c r="N48" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O48" s="54"/>
-[...1 lines deleted...]
-      <c r="Q48" s="50" t="s">
+      <c r="O48" s="48"/>
+      <c r="P48" s="49"/>
+      <c r="Q48" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R48" s="54"/>
-[...1 lines deleted...]
-      <c r="T48" s="50" t="s">
+      <c r="R48" s="48"/>
+      <c r="S48" s="49"/>
+      <c r="T48" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U48" s="54"/>
-[...1 lines deleted...]
-      <c r="W48" s="50" t="s">
+      <c r="U48" s="48"/>
+      <c r="V48" s="49"/>
+      <c r="W48" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X48" s="54"/>
-[...1 lines deleted...]
-      <c r="Z48" s="50" t="s">
+      <c r="X48" s="48"/>
+      <c r="Y48" s="49"/>
+      <c r="Z48" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA48" s="54"/>
-[...1 lines deleted...]
-      <c r="AC48" s="50" t="s">
+      <c r="AA48" s="48"/>
+      <c r="AB48" s="49"/>
+      <c r="AC48" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD48" s="54"/>
-[...5 lines deleted...]
-      <c r="AH48" s="55"/>
+      <c r="AD48" s="48"/>
+      <c r="AE48" s="49"/>
+      <c r="AF48" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG48" s="48"/>
+      <c r="AH48" s="49"/>
     </row>
     <row r="49" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A49" s="63"/>
+      <c r="A49" s="61"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="7" t="s">
@@ -7839,187 +7875,187 @@
         <v>740</v>
       </c>
       <c r="AC55" s="17">
         <v>457</v>
       </c>
       <c r="AD55" s="18">
         <v>423</v>
       </c>
       <c r="AE55" s="19">
         <v>880</v>
       </c>
       <c r="AF55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="AG55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="AH55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="63" t="s">
+      <c r="A57" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="61" t="s">
+      <c r="B57" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="61"/>
-[...30 lines deleted...]
-      <c r="AH57" s="61"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="62"/>
+      <c r="N57" s="62"/>
+      <c r="O57" s="62"/>
+      <c r="P57" s="62"/>
+      <c r="Q57" s="62"/>
+      <c r="R57" s="62"/>
+      <c r="S57" s="62"/>
+      <c r="T57" s="62"/>
+      <c r="U57" s="62"/>
+      <c r="V57" s="62"/>
+      <c r="W57" s="62"/>
+      <c r="X57" s="62"/>
+      <c r="Y57" s="62"/>
+      <c r="Z57" s="62"/>
+      <c r="AA57" s="62"/>
+      <c r="AB57" s="62"/>
+      <c r="AC57" s="62"/>
+      <c r="AD57" s="62"/>
+      <c r="AE57" s="62"/>
+      <c r="AF57" s="62"/>
+      <c r="AG57" s="62"/>
+      <c r="AH57" s="62"/>
     </row>
     <row r="58" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="63"/>
-      <c r="B58" s="62" t="s">
+      <c r="A58" s="61"/>
+      <c r="B58" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="62"/>
-[...30 lines deleted...]
-      <c r="AH58" s="62"/>
+      <c r="C58" s="59"/>
+      <c r="D58" s="59"/>
+      <c r="E58" s="59"/>
+      <c r="F58" s="59"/>
+      <c r="G58" s="59"/>
+      <c r="H58" s="59"/>
+      <c r="I58" s="59"/>
+      <c r="J58" s="59"/>
+      <c r="K58" s="59"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="59"/>
+      <c r="N58" s="59"/>
+      <c r="O58" s="59"/>
+      <c r="P58" s="59"/>
+      <c r="Q58" s="59"/>
+      <c r="R58" s="59"/>
+      <c r="S58" s="59"/>
+      <c r="T58" s="59"/>
+      <c r="U58" s="59"/>
+      <c r="V58" s="59"/>
+      <c r="W58" s="59"/>
+      <c r="X58" s="59"/>
+      <c r="Y58" s="59"/>
+      <c r="Z58" s="59"/>
+      <c r="AA58" s="59"/>
+      <c r="AB58" s="59"/>
+      <c r="AC58" s="59"/>
+      <c r="AD58" s="59"/>
+      <c r="AE58" s="59"/>
+      <c r="AF58" s="59"/>
+      <c r="AG58" s="59"/>
+      <c r="AH58" s="59"/>
     </row>
     <row r="59" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="63"/>
-      <c r="B59" s="50" t="s">
+      <c r="A59" s="61"/>
+      <c r="B59" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="54"/>
-[...1 lines deleted...]
-      <c r="E59" s="50" t="s">
+      <c r="C59" s="48"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F59" s="54"/>
-[...1 lines deleted...]
-      <c r="H59" s="50" t="s">
+      <c r="F59" s="48"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="54"/>
-[...1 lines deleted...]
-      <c r="K59" s="50" t="s">
+      <c r="I59" s="48"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L59" s="54"/>
-[...1 lines deleted...]
-      <c r="N59" s="50" t="s">
+      <c r="L59" s="48"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O59" s="54"/>
-[...1 lines deleted...]
-      <c r="Q59" s="50" t="s">
+      <c r="O59" s="48"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R59" s="54"/>
-[...1 lines deleted...]
-      <c r="T59" s="50" t="s">
+      <c r="R59" s="48"/>
+      <c r="S59" s="49"/>
+      <c r="T59" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U59" s="54"/>
-[...1 lines deleted...]
-      <c r="W59" s="50" t="s">
+      <c r="U59" s="48"/>
+      <c r="V59" s="49"/>
+      <c r="W59" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X59" s="54"/>
-[...1 lines deleted...]
-      <c r="Z59" s="50" t="s">
+      <c r="X59" s="48"/>
+      <c r="Y59" s="49"/>
+      <c r="Z59" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA59" s="54"/>
-[...1 lines deleted...]
-      <c r="AC59" s="50" t="s">
+      <c r="AA59" s="48"/>
+      <c r="AB59" s="49"/>
+      <c r="AC59" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD59" s="54"/>
-[...5 lines deleted...]
-      <c r="AH59" s="55"/>
+      <c r="AD59" s="48"/>
+      <c r="AE59" s="49"/>
+      <c r="AF59" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="48"/>
+      <c r="AH59" s="49"/>
     </row>
     <row r="60" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A60" s="63"/>
+      <c r="A60" s="61"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="7" t="s">
@@ -8722,187 +8758,187 @@
         <v>395</v>
       </c>
       <c r="AD66" s="18">
         <v>426</v>
       </c>
       <c r="AE66" s="19">
         <v>821</v>
       </c>
       <c r="AF66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="AG66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="AH66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="63" t="s">
+      <c r="A68" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="61" t="s">
+      <c r="B68" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="61"/>
-[...30 lines deleted...]
-      <c r="AH68" s="61"/>
+      <c r="C68" s="62"/>
+      <c r="D68" s="62"/>
+      <c r="E68" s="62"/>
+      <c r="F68" s="62"/>
+      <c r="G68" s="62"/>
+      <c r="H68" s="62"/>
+      <c r="I68" s="62"/>
+      <c r="J68" s="62"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="62"/>
+      <c r="M68" s="62"/>
+      <c r="N68" s="62"/>
+      <c r="O68" s="62"/>
+      <c r="P68" s="62"/>
+      <c r="Q68" s="62"/>
+      <c r="R68" s="62"/>
+      <c r="S68" s="62"/>
+      <c r="T68" s="62"/>
+      <c r="U68" s="62"/>
+      <c r="V68" s="62"/>
+      <c r="W68" s="62"/>
+      <c r="X68" s="62"/>
+      <c r="Y68" s="62"/>
+      <c r="Z68" s="62"/>
+      <c r="AA68" s="62"/>
+      <c r="AB68" s="62"/>
+      <c r="AC68" s="62"/>
+      <c r="AD68" s="62"/>
+      <c r="AE68" s="62"/>
+      <c r="AF68" s="62"/>
+      <c r="AG68" s="62"/>
+      <c r="AH68" s="62"/>
     </row>
     <row r="69" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="63"/>
-      <c r="B69" s="62" t="s">
+      <c r="A69" s="61"/>
+      <c r="B69" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="62"/>
-[...30 lines deleted...]
-      <c r="AH69" s="62"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="59"/>
+      <c r="I69" s="59"/>
+      <c r="J69" s="59"/>
+      <c r="K69" s="59"/>
+      <c r="L69" s="59"/>
+      <c r="M69" s="59"/>
+      <c r="N69" s="59"/>
+      <c r="O69" s="59"/>
+      <c r="P69" s="59"/>
+      <c r="Q69" s="59"/>
+      <c r="R69" s="59"/>
+      <c r="S69" s="59"/>
+      <c r="T69" s="59"/>
+      <c r="U69" s="59"/>
+      <c r="V69" s="59"/>
+      <c r="W69" s="59"/>
+      <c r="X69" s="59"/>
+      <c r="Y69" s="59"/>
+      <c r="Z69" s="59"/>
+      <c r="AA69" s="59"/>
+      <c r="AB69" s="59"/>
+      <c r="AC69" s="59"/>
+      <c r="AD69" s="59"/>
+      <c r="AE69" s="59"/>
+      <c r="AF69" s="59"/>
+      <c r="AG69" s="59"/>
+      <c r="AH69" s="59"/>
     </row>
     <row r="70" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="63"/>
-      <c r="B70" s="50" t="s">
+      <c r="A70" s="61"/>
+      <c r="B70" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C70" s="54"/>
-[...1 lines deleted...]
-      <c r="E70" s="50" t="s">
+      <c r="C70" s="48"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F70" s="54"/>
-[...1 lines deleted...]
-      <c r="H70" s="50" t="s">
+      <c r="F70" s="48"/>
+      <c r="G70" s="49"/>
+      <c r="H70" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="54"/>
-[...1 lines deleted...]
-      <c r="K70" s="50" t="s">
+      <c r="I70" s="48"/>
+      <c r="J70" s="49"/>
+      <c r="K70" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L70" s="54"/>
-[...1 lines deleted...]
-      <c r="N70" s="50" t="s">
+      <c r="L70" s="48"/>
+      <c r="M70" s="49"/>
+      <c r="N70" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O70" s="54"/>
-[...1 lines deleted...]
-      <c r="Q70" s="50" t="s">
+      <c r="O70" s="48"/>
+      <c r="P70" s="49"/>
+      <c r="Q70" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R70" s="54"/>
-[...1 lines deleted...]
-      <c r="T70" s="50" t="s">
+      <c r="R70" s="48"/>
+      <c r="S70" s="49"/>
+      <c r="T70" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U70" s="54"/>
-[...1 lines deleted...]
-      <c r="W70" s="50" t="s">
+      <c r="U70" s="48"/>
+      <c r="V70" s="49"/>
+      <c r="W70" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X70" s="54"/>
-[...1 lines deleted...]
-      <c r="Z70" s="50" t="s">
+      <c r="X70" s="48"/>
+      <c r="Y70" s="49"/>
+      <c r="Z70" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA70" s="54"/>
-[...1 lines deleted...]
-      <c r="AC70" s="50" t="s">
+      <c r="AA70" s="48"/>
+      <c r="AB70" s="49"/>
+      <c r="AC70" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD70" s="54"/>
-[...5 lines deleted...]
-      <c r="AH70" s="55"/>
+      <c r="AD70" s="48"/>
+      <c r="AE70" s="49"/>
+      <c r="AF70" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG70" s="48"/>
+      <c r="AH70" s="49"/>
     </row>
     <row r="71" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A71" s="63"/>
+      <c r="A71" s="61"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="7" t="s">
@@ -9602,187 +9638,187 @@
         <v>635</v>
       </c>
       <c r="AC77" s="17">
         <v>393</v>
       </c>
       <c r="AD77" s="18">
         <v>410</v>
       </c>
       <c r="AE77" s="19">
         <v>803</v>
       </c>
       <c r="AF77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="AG77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="AH77" s="19">
         <f t="shared" si="20"/>
         <v>6609</v>
       </c>
     </row>
     <row r="79" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="63" t="s">
+      <c r="A79" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="61" t="s">
+      <c r="B79" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="61"/>
-[...30 lines deleted...]
-      <c r="AH79" s="61"/>
+      <c r="C79" s="62"/>
+      <c r="D79" s="62"/>
+      <c r="E79" s="62"/>
+      <c r="F79" s="62"/>
+      <c r="G79" s="62"/>
+      <c r="H79" s="62"/>
+      <c r="I79" s="62"/>
+      <c r="J79" s="62"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="62"/>
+      <c r="M79" s="62"/>
+      <c r="N79" s="62"/>
+      <c r="O79" s="62"/>
+      <c r="P79" s="62"/>
+      <c r="Q79" s="62"/>
+      <c r="R79" s="62"/>
+      <c r="S79" s="62"/>
+      <c r="T79" s="62"/>
+      <c r="U79" s="62"/>
+      <c r="V79" s="62"/>
+      <c r="W79" s="62"/>
+      <c r="X79" s="62"/>
+      <c r="Y79" s="62"/>
+      <c r="Z79" s="62"/>
+      <c r="AA79" s="62"/>
+      <c r="AB79" s="62"/>
+      <c r="AC79" s="62"/>
+      <c r="AD79" s="62"/>
+      <c r="AE79" s="62"/>
+      <c r="AF79" s="62"/>
+      <c r="AG79" s="62"/>
+      <c r="AH79" s="62"/>
     </row>
     <row r="80" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="63"/>
-      <c r="B80" s="62" t="s">
+      <c r="A80" s="61"/>
+      <c r="B80" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="62"/>
-[...30 lines deleted...]
-      <c r="AH80" s="62"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
+      <c r="I80" s="59"/>
+      <c r="J80" s="59"/>
+      <c r="K80" s="59"/>
+      <c r="L80" s="59"/>
+      <c r="M80" s="59"/>
+      <c r="N80" s="59"/>
+      <c r="O80" s="59"/>
+      <c r="P80" s="59"/>
+      <c r="Q80" s="59"/>
+      <c r="R80" s="59"/>
+      <c r="S80" s="59"/>
+      <c r="T80" s="59"/>
+      <c r="U80" s="59"/>
+      <c r="V80" s="59"/>
+      <c r="W80" s="59"/>
+      <c r="X80" s="59"/>
+      <c r="Y80" s="59"/>
+      <c r="Z80" s="59"/>
+      <c r="AA80" s="59"/>
+      <c r="AB80" s="59"/>
+      <c r="AC80" s="59"/>
+      <c r="AD80" s="59"/>
+      <c r="AE80" s="59"/>
+      <c r="AF80" s="59"/>
+      <c r="AG80" s="59"/>
+      <c r="AH80" s="59"/>
     </row>
     <row r="81" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="63"/>
-      <c r="B81" s="50" t="s">
+      <c r="A81" s="61"/>
+      <c r="B81" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C81" s="54"/>
-[...1 lines deleted...]
-      <c r="E81" s="50" t="s">
+      <c r="C81" s="48"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="54"/>
-[...1 lines deleted...]
-      <c r="H81" s="50" t="s">
+      <c r="F81" s="48"/>
+      <c r="G81" s="49"/>
+      <c r="H81" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I81" s="54"/>
-[...1 lines deleted...]
-      <c r="K81" s="50" t="s">
+      <c r="I81" s="48"/>
+      <c r="J81" s="49"/>
+      <c r="K81" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L81" s="54"/>
-[...1 lines deleted...]
-      <c r="N81" s="50" t="s">
+      <c r="L81" s="48"/>
+      <c r="M81" s="49"/>
+      <c r="N81" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O81" s="54"/>
-[...1 lines deleted...]
-      <c r="Q81" s="50" t="s">
+      <c r="O81" s="48"/>
+      <c r="P81" s="49"/>
+      <c r="Q81" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R81" s="54"/>
-[...1 lines deleted...]
-      <c r="T81" s="50" t="s">
+      <c r="R81" s="48"/>
+      <c r="S81" s="49"/>
+      <c r="T81" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U81" s="54"/>
-[...1 lines deleted...]
-      <c r="W81" s="50" t="s">
+      <c r="U81" s="48"/>
+      <c r="V81" s="49"/>
+      <c r="W81" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X81" s="54"/>
-[...1 lines deleted...]
-      <c r="Z81" s="50" t="s">
+      <c r="X81" s="48"/>
+      <c r="Y81" s="49"/>
+      <c r="Z81" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA81" s="54"/>
-[...1 lines deleted...]
-      <c r="AC81" s="50" t="s">
+      <c r="AA81" s="48"/>
+      <c r="AB81" s="49"/>
+      <c r="AC81" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD81" s="54"/>
-[...5 lines deleted...]
-      <c r="AH81" s="55"/>
+      <c r="AD81" s="48"/>
+      <c r="AE81" s="49"/>
+      <c r="AF81" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG81" s="48"/>
+      <c r="AH81" s="49"/>
     </row>
     <row r="82" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A82" s="63"/>
+      <c r="A82" s="61"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -10481,189 +10517,188 @@
       <c r="AB88" s="19">
         <v>711</v>
       </c>
       <c r="AC88" s="17">
         <v>437</v>
       </c>
       <c r="AD88" s="18">
         <v>329</v>
       </c>
       <c r="AE88" s="19">
         <v>766</v>
       </c>
       <c r="AF88" s="17">
         <f t="shared" si="24"/>
         <v>3786</v>
       </c>
       <c r="AG88" s="18">
         <f t="shared" si="22"/>
         <v>3170</v>
       </c>
       <c r="AH88" s="19">
         <f t="shared" si="23"/>
         <v>6956</v>
       </c>
     </row>
-    <row r="89" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A90" s="63" t="s">
+    <row r="90" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="61" t="s">
+      <c r="B90" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="61"/>
-[...34 lines deleted...]
-      <c r="B91" s="62" t="s">
+      <c r="C90" s="62"/>
+      <c r="D90" s="62"/>
+      <c r="E90" s="62"/>
+      <c r="F90" s="62"/>
+      <c r="G90" s="62"/>
+      <c r="H90" s="62"/>
+      <c r="I90" s="62"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="62"/>
+      <c r="N90" s="62"/>
+      <c r="O90" s="62"/>
+      <c r="P90" s="62"/>
+      <c r="Q90" s="62"/>
+      <c r="R90" s="62"/>
+      <c r="S90" s="62"/>
+      <c r="T90" s="62"/>
+      <c r="U90" s="62"/>
+      <c r="V90" s="62"/>
+      <c r="W90" s="62"/>
+      <c r="X90" s="62"/>
+      <c r="Y90" s="62"/>
+      <c r="Z90" s="62"/>
+      <c r="AA90" s="62"/>
+      <c r="AB90" s="62"/>
+      <c r="AC90" s="62"/>
+      <c r="AD90" s="62"/>
+      <c r="AE90" s="62"/>
+      <c r="AF90" s="62"/>
+      <c r="AG90" s="62"/>
+      <c r="AH90" s="62"/>
+    </row>
+    <row r="91" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="61"/>
+      <c r="B91" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="62"/>
-[...34 lines deleted...]
-      <c r="B92" s="50" t="s">
+      <c r="C91" s="59"/>
+      <c r="D91" s="59"/>
+      <c r="E91" s="59"/>
+      <c r="F91" s="59"/>
+      <c r="G91" s="59"/>
+      <c r="H91" s="59"/>
+      <c r="I91" s="59"/>
+      <c r="J91" s="59"/>
+      <c r="K91" s="59"/>
+      <c r="L91" s="59"/>
+      <c r="M91" s="59"/>
+      <c r="N91" s="59"/>
+      <c r="O91" s="59"/>
+      <c r="P91" s="59"/>
+      <c r="Q91" s="59"/>
+      <c r="R91" s="59"/>
+      <c r="S91" s="59"/>
+      <c r="T91" s="59"/>
+      <c r="U91" s="59"/>
+      <c r="V91" s="59"/>
+      <c r="W91" s="59"/>
+      <c r="X91" s="59"/>
+      <c r="Y91" s="59"/>
+      <c r="Z91" s="59"/>
+      <c r="AA91" s="59"/>
+      <c r="AB91" s="59"/>
+      <c r="AC91" s="59"/>
+      <c r="AD91" s="59"/>
+      <c r="AE91" s="59"/>
+      <c r="AF91" s="59"/>
+      <c r="AG91" s="59"/>
+      <c r="AH91" s="59"/>
+    </row>
+    <row r="92" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="61"/>
+      <c r="B92" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C92" s="54"/>
-[...1 lines deleted...]
-      <c r="E92" s="50" t="s">
+      <c r="C92" s="48"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F92" s="54"/>
-[...1 lines deleted...]
-      <c r="H92" s="50" t="s">
+      <c r="F92" s="48"/>
+      <c r="G92" s="49"/>
+      <c r="H92" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I92" s="54"/>
-[...1 lines deleted...]
-      <c r="K92" s="50" t="s">
+      <c r="I92" s="48"/>
+      <c r="J92" s="49"/>
+      <c r="K92" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L92" s="54"/>
-[...1 lines deleted...]
-      <c r="N92" s="50" t="s">
+      <c r="L92" s="48"/>
+      <c r="M92" s="49"/>
+      <c r="N92" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O92" s="54"/>
-[...1 lines deleted...]
-      <c r="Q92" s="50" t="s">
+      <c r="O92" s="48"/>
+      <c r="P92" s="49"/>
+      <c r="Q92" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R92" s="54"/>
-[...1 lines deleted...]
-      <c r="T92" s="50" t="s">
+      <c r="R92" s="48"/>
+      <c r="S92" s="49"/>
+      <c r="T92" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U92" s="54"/>
-[...1 lines deleted...]
-      <c r="W92" s="50" t="s">
+      <c r="U92" s="48"/>
+      <c r="V92" s="49"/>
+      <c r="W92" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X92" s="54"/>
-[...1 lines deleted...]
-      <c r="Z92" s="50" t="s">
+      <c r="X92" s="48"/>
+      <c r="Y92" s="49"/>
+      <c r="Z92" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA92" s="54"/>
-[...1 lines deleted...]
-      <c r="AC92" s="50" t="s">
+      <c r="AA92" s="48"/>
+      <c r="AB92" s="49"/>
+      <c r="AC92" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD92" s="54"/>
-[...8 lines deleted...]
-      <c r="A93" s="63"/>
+      <c r="AD92" s="48"/>
+      <c r="AE92" s="49"/>
+      <c r="AF92" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG92" s="48"/>
+      <c r="AH92" s="49"/>
+    </row>
+    <row r="93" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A93" s="61"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="7" t="s">
@@ -10720,471 +10755,831 @@
       <c r="AA93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AB93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AC93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AD93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AG93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH93" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A94" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B94" s="8"/>
-[...28 lines deleted...]
-      <c r="AE94" s="11"/>
+      <c r="B94" s="8">
+        <v>37</v>
+      </c>
+      <c r="C94" s="1">
+        <v>30</v>
+      </c>
+      <c r="D94" s="12">
+        <v>67</v>
+      </c>
+      <c r="E94" s="8">
+        <v>261</v>
+      </c>
+      <c r="F94" s="1">
+        <v>206</v>
+      </c>
+      <c r="G94" s="11">
+        <v>467</v>
+      </c>
+      <c r="H94" s="8">
+        <v>285</v>
+      </c>
+      <c r="I94" s="1">
+        <v>190</v>
+      </c>
+      <c r="J94" s="11">
+        <v>475</v>
+      </c>
+      <c r="K94" s="8">
+        <v>279</v>
+      </c>
+      <c r="L94" s="1">
+        <v>171</v>
+      </c>
+      <c r="M94" s="11">
+        <v>450</v>
+      </c>
+      <c r="N94" s="8">
+        <v>309</v>
+      </c>
+      <c r="O94" s="1">
+        <v>247</v>
+      </c>
+      <c r="P94" s="11">
+        <v>556</v>
+      </c>
+      <c r="Q94" s="8">
+        <v>336</v>
+      </c>
+      <c r="R94" s="1">
+        <v>190</v>
+      </c>
+      <c r="S94" s="11">
+        <v>526</v>
+      </c>
+      <c r="T94" s="8">
+        <v>299</v>
+      </c>
+      <c r="U94" s="1">
+        <v>152</v>
+      </c>
+      <c r="V94" s="11">
+        <v>451</v>
+      </c>
+      <c r="W94" s="8">
+        <v>281</v>
+      </c>
+      <c r="X94" s="1">
+        <v>157</v>
+      </c>
+      <c r="Y94" s="11">
+        <v>438</v>
+      </c>
+      <c r="Z94" s="8">
+        <v>257</v>
+      </c>
+      <c r="AA94" s="1">
+        <v>120</v>
+      </c>
+      <c r="AB94" s="11">
+        <v>377</v>
+      </c>
+      <c r="AC94" s="8">
+        <v>264</v>
+      </c>
+      <c r="AD94" s="1">
+        <v>106</v>
+      </c>
+      <c r="AE94" s="11">
+        <v>370</v>
+      </c>
       <c r="AF94" s="8">
         <f>SUM(B94,E94,H94,K94,N94,Q94,T94,W94,Z94,AC94)</f>
-        <v>0</v>
+        <v>2608</v>
       </c>
       <c r="AG94" s="1">
         <f t="shared" ref="AG94:AG99" si="25">SUM(C94,F94,I94,L94,O94,R94,U94,X94,AA94,AD94)</f>
-        <v>0</v>
+        <v>1569</v>
       </c>
       <c r="AH94" s="11">
         <f t="shared" ref="AH94:AH99" si="26">SUM(D94,G94,J94,M94,P94,S94,V94,Y94,AB94,AE94)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A95" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B95" s="8"/>
-[...28 lines deleted...]
-      <c r="AE95" s="11"/>
+      <c r="B95" s="8">
+        <v>10</v>
+      </c>
+      <c r="C95" s="1">
+        <v>9</v>
+      </c>
+      <c r="D95" s="12">
+        <v>19</v>
+      </c>
+      <c r="E95" s="8">
+        <v>84</v>
+      </c>
+      <c r="F95" s="1">
+        <v>48</v>
+      </c>
+      <c r="G95" s="11">
+        <v>132</v>
+      </c>
+      <c r="H95" s="8">
+        <v>69</v>
+      </c>
+      <c r="I95" s="1">
+        <v>50</v>
+      </c>
+      <c r="J95" s="11">
+        <v>119</v>
+      </c>
+      <c r="K95" s="8">
+        <v>76</v>
+      </c>
+      <c r="L95" s="1">
+        <v>58</v>
+      </c>
+      <c r="M95" s="11">
+        <v>134</v>
+      </c>
+      <c r="N95" s="8">
+        <v>91</v>
+      </c>
+      <c r="O95" s="1">
+        <v>67</v>
+      </c>
+      <c r="P95" s="11">
+        <v>158</v>
+      </c>
+      <c r="Q95" s="8">
+        <v>95</v>
+      </c>
+      <c r="R95" s="1">
+        <v>69</v>
+      </c>
+      <c r="S95" s="11">
+        <v>164</v>
+      </c>
+      <c r="T95" s="8">
+        <v>83</v>
+      </c>
+      <c r="U95" s="1">
+        <v>52</v>
+      </c>
+      <c r="V95" s="11">
+        <v>135</v>
+      </c>
+      <c r="W95" s="8">
+        <v>77</v>
+      </c>
+      <c r="X95" s="1">
+        <v>54</v>
+      </c>
+      <c r="Y95" s="11">
+        <v>131</v>
+      </c>
+      <c r="Z95" s="8">
+        <v>99</v>
+      </c>
+      <c r="AA95" s="1">
+        <v>61</v>
+      </c>
+      <c r="AB95" s="11">
+        <v>160</v>
+      </c>
+      <c r="AC95" s="8">
+        <v>89</v>
+      </c>
+      <c r="AD95" s="1">
+        <v>76</v>
+      </c>
+      <c r="AE95" s="11">
+        <v>165</v>
+      </c>
       <c r="AF95" s="8">
         <f t="shared" ref="AF95:AF99" si="27">SUM(B95,E95,H95,K95,N95,Q95,T95,W95,Z95,AC95)</f>
-        <v>0</v>
+        <v>773</v>
       </c>
       <c r="AG95" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>544</v>
       </c>
       <c r="AH95" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A96" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B96" s="8"/>
-[...28 lines deleted...]
-      <c r="AE96" s="11"/>
+      <c r="B96" s="8">
+        <v>23</v>
+      </c>
+      <c r="C96" s="1">
+        <v>19</v>
+      </c>
+      <c r="D96" s="12">
+        <v>42</v>
+      </c>
+      <c r="E96" s="8">
+        <v>53</v>
+      </c>
+      <c r="F96" s="1">
+        <v>53</v>
+      </c>
+      <c r="G96" s="11">
+        <v>106</v>
+      </c>
+      <c r="H96" s="8">
+        <v>58</v>
+      </c>
+      <c r="I96" s="1">
+        <v>43</v>
+      </c>
+      <c r="J96" s="11">
+        <v>101</v>
+      </c>
+      <c r="K96" s="8">
+        <v>44</v>
+      </c>
+      <c r="L96" s="1">
+        <v>49</v>
+      </c>
+      <c r="M96" s="11">
+        <v>93</v>
+      </c>
+      <c r="N96" s="8">
+        <v>75</v>
+      </c>
+      <c r="O96" s="1">
+        <v>64</v>
+      </c>
+      <c r="P96" s="11">
+        <v>139</v>
+      </c>
+      <c r="Q96" s="8">
+        <v>63</v>
+      </c>
+      <c r="R96" s="1">
+        <v>65</v>
+      </c>
+      <c r="S96" s="11">
+        <v>128</v>
+      </c>
+      <c r="T96" s="8">
+        <v>60</v>
+      </c>
+      <c r="U96" s="1">
+        <v>45</v>
+      </c>
+      <c r="V96" s="11">
+        <v>105</v>
+      </c>
+      <c r="W96" s="8">
+        <v>85</v>
+      </c>
+      <c r="X96" s="1">
+        <v>63</v>
+      </c>
+      <c r="Y96" s="11">
+        <v>148</v>
+      </c>
+      <c r="Z96" s="8">
+        <v>77</v>
+      </c>
+      <c r="AA96" s="1">
+        <v>73</v>
+      </c>
+      <c r="AB96" s="11">
+        <v>150</v>
+      </c>
+      <c r="AC96" s="8">
+        <v>137</v>
+      </c>
+      <c r="AD96" s="1">
+        <v>78</v>
+      </c>
+      <c r="AE96" s="11">
+        <v>215</v>
+      </c>
       <c r="AF96" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="AG96" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>552</v>
       </c>
       <c r="AH96" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A97" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B97" s="8"/>
-[...28 lines deleted...]
-      <c r="AE97" s="11"/>
+      <c r="B97" s="8">
+        <v>5</v>
+      </c>
+      <c r="C97" s="1">
+        <v>10</v>
+      </c>
+      <c r="D97" s="12">
+        <v>15</v>
+      </c>
+      <c r="E97" s="8">
+        <v>48</v>
+      </c>
+      <c r="F97" s="1">
+        <v>39</v>
+      </c>
+      <c r="G97" s="11">
+        <v>87</v>
+      </c>
+      <c r="H97" s="8">
+        <v>59</v>
+      </c>
+      <c r="I97" s="1">
+        <v>47</v>
+      </c>
+      <c r="J97" s="11">
+        <v>106</v>
+      </c>
+      <c r="K97" s="8">
+        <v>72</v>
+      </c>
+      <c r="L97" s="1">
+        <v>51</v>
+      </c>
+      <c r="M97" s="11">
+        <v>123</v>
+      </c>
+      <c r="N97" s="8">
+        <v>102</v>
+      </c>
+      <c r="O97" s="1">
+        <v>57</v>
+      </c>
+      <c r="P97" s="11">
+        <v>159</v>
+      </c>
+      <c r="Q97" s="8">
+        <v>77</v>
+      </c>
+      <c r="R97" s="1">
+        <v>49</v>
+      </c>
+      <c r="S97" s="11">
+        <v>126</v>
+      </c>
+      <c r="T97" s="8">
+        <v>74</v>
+      </c>
+      <c r="U97" s="1">
+        <v>48</v>
+      </c>
+      <c r="V97" s="11">
+        <v>122</v>
+      </c>
+      <c r="W97" s="8">
+        <v>70</v>
+      </c>
+      <c r="X97" s="1">
+        <v>50</v>
+      </c>
+      <c r="Y97" s="11">
+        <v>120</v>
+      </c>
+      <c r="Z97" s="8">
+        <v>70</v>
+      </c>
+      <c r="AA97" s="1">
+        <v>47</v>
+      </c>
+      <c r="AB97" s="11">
+        <v>117</v>
+      </c>
+      <c r="AC97" s="8">
+        <v>90</v>
+      </c>
+      <c r="AD97" s="1">
+        <v>52</v>
+      </c>
+      <c r="AE97" s="11">
+        <v>142</v>
+      </c>
       <c r="AF97" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="AG97" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="AH97" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B98" s="14"/>
-[...28 lines deleted...]
-      <c r="AE98" s="16"/>
+      <c r="B98" s="14">
+        <v>11</v>
+      </c>
+      <c r="C98" s="15">
+        <v>10</v>
+      </c>
+      <c r="D98" s="29">
+        <v>21</v>
+      </c>
+      <c r="E98" s="14">
+        <v>57</v>
+      </c>
+      <c r="F98" s="15">
+        <v>47</v>
+      </c>
+      <c r="G98" s="16">
+        <v>104</v>
+      </c>
+      <c r="H98" s="14">
+        <v>42</v>
+      </c>
+      <c r="I98" s="15">
+        <v>38</v>
+      </c>
+      <c r="J98" s="16">
+        <v>80</v>
+      </c>
+      <c r="K98" s="14">
+        <v>48</v>
+      </c>
+      <c r="L98" s="15">
+        <v>52</v>
+      </c>
+      <c r="M98" s="16">
+        <v>100</v>
+      </c>
+      <c r="N98" s="14">
+        <v>69</v>
+      </c>
+      <c r="O98" s="15">
+        <v>53</v>
+      </c>
+      <c r="P98" s="16">
+        <v>122</v>
+      </c>
+      <c r="Q98" s="14">
+        <v>78</v>
+      </c>
+      <c r="R98" s="15">
+        <v>62</v>
+      </c>
+      <c r="S98" s="16">
+        <v>140</v>
+      </c>
+      <c r="T98" s="14">
+        <v>68</v>
+      </c>
+      <c r="U98" s="15">
+        <v>41</v>
+      </c>
+      <c r="V98" s="16">
+        <v>109</v>
+      </c>
+      <c r="W98" s="14">
+        <v>70</v>
+      </c>
+      <c r="X98" s="15">
+        <v>48</v>
+      </c>
+      <c r="Y98" s="16">
+        <v>118</v>
+      </c>
+      <c r="Z98" s="14">
+        <v>71</v>
+      </c>
+      <c r="AA98" s="15">
+        <v>51</v>
+      </c>
+      <c r="AB98" s="16">
+        <v>122</v>
+      </c>
+      <c r="AC98" s="14">
+        <v>69</v>
+      </c>
+      <c r="AD98" s="15">
+        <v>57</v>
+      </c>
+      <c r="AE98" s="16">
+        <v>126</v>
+      </c>
       <c r="AF98" s="14">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="AG98" s="15">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>459</v>
       </c>
       <c r="AH98" s="16">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:34" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B99" s="17"/>
-[...28 lines deleted...]
-      <c r="AE99" s="19"/>
+      <c r="B99" s="17">
+        <v>86</v>
+      </c>
+      <c r="C99" s="18">
+        <v>78</v>
+      </c>
+      <c r="D99" s="30">
+        <v>164</v>
+      </c>
+      <c r="E99" s="17">
+        <v>503</v>
+      </c>
+      <c r="F99" s="18">
+        <v>393</v>
+      </c>
+      <c r="G99" s="19">
+        <v>896</v>
+      </c>
+      <c r="H99" s="17">
+        <v>513</v>
+      </c>
+      <c r="I99" s="18">
+        <v>368</v>
+      </c>
+      <c r="J99" s="19">
+        <v>881</v>
+      </c>
+      <c r="K99" s="17">
+        <v>519</v>
+      </c>
+      <c r="L99" s="18">
+        <v>381</v>
+      </c>
+      <c r="M99" s="19">
+        <v>900</v>
+      </c>
+      <c r="N99" s="17">
+        <v>646</v>
+      </c>
+      <c r="O99" s="18">
+        <v>488</v>
+      </c>
+      <c r="P99" s="19">
+        <v>1134</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>649</v>
+      </c>
+      <c r="R99" s="18">
+        <v>435</v>
+      </c>
+      <c r="S99" s="19">
+        <v>1084</v>
+      </c>
+      <c r="T99" s="17">
+        <v>584</v>
+      </c>
+      <c r="U99" s="18">
+        <v>338</v>
+      </c>
+      <c r="V99" s="19">
+        <v>922</v>
+      </c>
+      <c r="W99" s="17">
+        <v>583</v>
+      </c>
+      <c r="X99" s="18">
+        <v>372</v>
+      </c>
+      <c r="Y99" s="19">
+        <v>955</v>
+      </c>
+      <c r="Z99" s="17">
+        <v>574</v>
+      </c>
+      <c r="AA99" s="18">
+        <v>352</v>
+      </c>
+      <c r="AB99" s="19">
+        <v>926</v>
+      </c>
+      <c r="AC99" s="17">
+        <v>649</v>
+      </c>
+      <c r="AD99" s="18">
+        <v>369</v>
+      </c>
+      <c r="AE99" s="19">
+        <v>1018</v>
+      </c>
       <c r="AF99" s="17">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>5306</v>
       </c>
       <c r="AG99" s="18">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>3574</v>
       </c>
       <c r="AH99" s="19">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>8880</v>
       </c>
     </row>
     <row r="100" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="63" t="s">
+      <c r="A101" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="61" t="s">
+      <c r="B101" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="61"/>
-[...30 lines deleted...]
-      <c r="AH101" s="61"/>
+      <c r="C101" s="62"/>
+      <c r="D101" s="62"/>
+      <c r="E101" s="62"/>
+      <c r="F101" s="62"/>
+      <c r="G101" s="62"/>
+      <c r="H101" s="62"/>
+      <c r="I101" s="62"/>
+      <c r="J101" s="62"/>
+      <c r="K101" s="62"/>
+      <c r="L101" s="62"/>
+      <c r="M101" s="62"/>
+      <c r="N101" s="62"/>
+      <c r="O101" s="62"/>
+      <c r="P101" s="62"/>
+      <c r="Q101" s="62"/>
+      <c r="R101" s="62"/>
+      <c r="S101" s="62"/>
+      <c r="T101" s="62"/>
+      <c r="U101" s="62"/>
+      <c r="V101" s="62"/>
+      <c r="W101" s="62"/>
+      <c r="X101" s="62"/>
+      <c r="Y101" s="62"/>
+      <c r="Z101" s="62"/>
+      <c r="AA101" s="62"/>
+      <c r="AB101" s="62"/>
+      <c r="AC101" s="62"/>
+      <c r="AD101" s="62"/>
+      <c r="AE101" s="62"/>
+      <c r="AF101" s="62"/>
+      <c r="AG101" s="62"/>
+      <c r="AH101" s="62"/>
     </row>
     <row r="102" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="63"/>
-      <c r="B102" s="62" t="s">
+      <c r="A102" s="61"/>
+      <c r="B102" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="62"/>
-[...30 lines deleted...]
-      <c r="AH102" s="62"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="59"/>
+      <c r="E102" s="59"/>
+      <c r="F102" s="59"/>
+      <c r="G102" s="59"/>
+      <c r="H102" s="59"/>
+      <c r="I102" s="59"/>
+      <c r="J102" s="59"/>
+      <c r="K102" s="59"/>
+      <c r="L102" s="59"/>
+      <c r="M102" s="59"/>
+      <c r="N102" s="59"/>
+      <c r="O102" s="59"/>
+      <c r="P102" s="59"/>
+      <c r="Q102" s="59"/>
+      <c r="R102" s="59"/>
+      <c r="S102" s="59"/>
+      <c r="T102" s="59"/>
+      <c r="U102" s="59"/>
+      <c r="V102" s="59"/>
+      <c r="W102" s="59"/>
+      <c r="X102" s="59"/>
+      <c r="Y102" s="59"/>
+      <c r="Z102" s="59"/>
+      <c r="AA102" s="59"/>
+      <c r="AB102" s="59"/>
+      <c r="AC102" s="59"/>
+      <c r="AD102" s="59"/>
+      <c r="AE102" s="59"/>
+      <c r="AF102" s="59"/>
+      <c r="AG102" s="59"/>
+      <c r="AH102" s="59"/>
     </row>
     <row r="103" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="63"/>
-      <c r="B103" s="50" t="s">
+      <c r="A103" s="61"/>
+      <c r="B103" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="54"/>
-[...1 lines deleted...]
-      <c r="E103" s="50" t="s">
+      <c r="C103" s="48"/>
+      <c r="D103" s="55"/>
+      <c r="E103" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F103" s="54"/>
-[...1 lines deleted...]
-      <c r="H103" s="50" t="s">
+      <c r="F103" s="48"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I103" s="54"/>
-[...1 lines deleted...]
-      <c r="K103" s="50" t="s">
+      <c r="I103" s="48"/>
+      <c r="J103" s="49"/>
+      <c r="K103" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L103" s="54"/>
-[...1 lines deleted...]
-      <c r="N103" s="50" t="s">
+      <c r="L103" s="48"/>
+      <c r="M103" s="49"/>
+      <c r="N103" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O103" s="54"/>
-[...1 lines deleted...]
-      <c r="Q103" s="50" t="s">
+      <c r="O103" s="48"/>
+      <c r="P103" s="49"/>
+      <c r="Q103" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R103" s="54"/>
-[...1 lines deleted...]
-      <c r="T103" s="50" t="s">
+      <c r="R103" s="48"/>
+      <c r="S103" s="49"/>
+      <c r="T103" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U103" s="54"/>
-[...1 lines deleted...]
-      <c r="W103" s="50" t="s">
+      <c r="U103" s="48"/>
+      <c r="V103" s="49"/>
+      <c r="W103" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X103" s="54"/>
-[...1 lines deleted...]
-      <c r="Z103" s="50" t="s">
+      <c r="X103" s="48"/>
+      <c r="Y103" s="49"/>
+      <c r="Z103" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA103" s="54"/>
-[...1 lines deleted...]
-      <c r="AC103" s="50" t="s">
+      <c r="AA103" s="48"/>
+      <c r="AB103" s="49"/>
+      <c r="AC103" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD103" s="54"/>
-[...5 lines deleted...]
-      <c r="AH103" s="55"/>
+      <c r="AD103" s="48"/>
+      <c r="AE103" s="49"/>
+      <c r="AF103" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG103" s="48"/>
+      <c r="AH103" s="49"/>
     </row>
     <row r="104" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="63"/>
+      <c r="A104" s="61"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="7" t="s">
@@ -11525,187 +11920,187 @@
       <c r="V110" s="19"/>
       <c r="W110" s="17"/>
       <c r="X110" s="18"/>
       <c r="Y110" s="19"/>
       <c r="Z110" s="17"/>
       <c r="AA110" s="18"/>
       <c r="AB110" s="19"/>
       <c r="AC110" s="17"/>
       <c r="AD110" s="18"/>
       <c r="AE110" s="19"/>
       <c r="AF110" s="17">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="AH110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="63" t="s">
+      <c r="A112" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="61" t="s">
+      <c r="B112" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="61"/>
-[...30 lines deleted...]
-      <c r="AH112" s="61"/>
+      <c r="C112" s="62"/>
+      <c r="D112" s="62"/>
+      <c r="E112" s="62"/>
+      <c r="F112" s="62"/>
+      <c r="G112" s="62"/>
+      <c r="H112" s="62"/>
+      <c r="I112" s="62"/>
+      <c r="J112" s="62"/>
+      <c r="K112" s="62"/>
+      <c r="L112" s="62"/>
+      <c r="M112" s="62"/>
+      <c r="N112" s="62"/>
+      <c r="O112" s="62"/>
+      <c r="P112" s="62"/>
+      <c r="Q112" s="62"/>
+      <c r="R112" s="62"/>
+      <c r="S112" s="62"/>
+      <c r="T112" s="62"/>
+      <c r="U112" s="62"/>
+      <c r="V112" s="62"/>
+      <c r="W112" s="62"/>
+      <c r="X112" s="62"/>
+      <c r="Y112" s="62"/>
+      <c r="Z112" s="62"/>
+      <c r="AA112" s="62"/>
+      <c r="AB112" s="62"/>
+      <c r="AC112" s="62"/>
+      <c r="AD112" s="62"/>
+      <c r="AE112" s="62"/>
+      <c r="AF112" s="62"/>
+      <c r="AG112" s="62"/>
+      <c r="AH112" s="62"/>
     </row>
     <row r="113" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="63"/>
-      <c r="B113" s="62" t="s">
+      <c r="A113" s="61"/>
+      <c r="B113" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="62"/>
-[...30 lines deleted...]
-      <c r="AH113" s="62"/>
+      <c r="C113" s="59"/>
+      <c r="D113" s="59"/>
+      <c r="E113" s="59"/>
+      <c r="F113" s="59"/>
+      <c r="G113" s="59"/>
+      <c r="H113" s="59"/>
+      <c r="I113" s="59"/>
+      <c r="J113" s="59"/>
+      <c r="K113" s="59"/>
+      <c r="L113" s="59"/>
+      <c r="M113" s="59"/>
+      <c r="N113" s="59"/>
+      <c r="O113" s="59"/>
+      <c r="P113" s="59"/>
+      <c r="Q113" s="59"/>
+      <c r="R113" s="59"/>
+      <c r="S113" s="59"/>
+      <c r="T113" s="59"/>
+      <c r="U113" s="59"/>
+      <c r="V113" s="59"/>
+      <c r="W113" s="59"/>
+      <c r="X113" s="59"/>
+      <c r="Y113" s="59"/>
+      <c r="Z113" s="59"/>
+      <c r="AA113" s="59"/>
+      <c r="AB113" s="59"/>
+      <c r="AC113" s="59"/>
+      <c r="AD113" s="59"/>
+      <c r="AE113" s="59"/>
+      <c r="AF113" s="59"/>
+      <c r="AG113" s="59"/>
+      <c r="AH113" s="59"/>
     </row>
     <row r="114" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="63"/>
-      <c r="B114" s="50" t="s">
+      <c r="A114" s="61"/>
+      <c r="B114" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="54"/>
-[...1 lines deleted...]
-      <c r="E114" s="50" t="s">
+      <c r="C114" s="48"/>
+      <c r="D114" s="55"/>
+      <c r="E114" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F114" s="54"/>
-[...1 lines deleted...]
-      <c r="H114" s="50" t="s">
+      <c r="F114" s="48"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="54"/>
-[...1 lines deleted...]
-      <c r="K114" s="50" t="s">
+      <c r="I114" s="48"/>
+      <c r="J114" s="49"/>
+      <c r="K114" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L114" s="54"/>
-[...1 lines deleted...]
-      <c r="N114" s="50" t="s">
+      <c r="L114" s="48"/>
+      <c r="M114" s="49"/>
+      <c r="N114" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O114" s="54"/>
-[...1 lines deleted...]
-      <c r="Q114" s="50" t="s">
+      <c r="O114" s="48"/>
+      <c r="P114" s="49"/>
+      <c r="Q114" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R114" s="54"/>
-[...1 lines deleted...]
-      <c r="T114" s="50" t="s">
+      <c r="R114" s="48"/>
+      <c r="S114" s="49"/>
+      <c r="T114" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U114" s="54"/>
-[...1 lines deleted...]
-      <c r="W114" s="50" t="s">
+      <c r="U114" s="48"/>
+      <c r="V114" s="49"/>
+      <c r="W114" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X114" s="54"/>
-[...1 lines deleted...]
-      <c r="Z114" s="50" t="s">
+      <c r="X114" s="48"/>
+      <c r="Y114" s="49"/>
+      <c r="Z114" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA114" s="54"/>
-[...1 lines deleted...]
-      <c r="AC114" s="50" t="s">
+      <c r="AA114" s="48"/>
+      <c r="AB114" s="49"/>
+      <c r="AC114" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD114" s="54"/>
-[...5 lines deleted...]
-      <c r="AH114" s="55"/>
+      <c r="AD114" s="48"/>
+      <c r="AE114" s="49"/>
+      <c r="AF114" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG114" s="48"/>
+      <c r="AH114" s="49"/>
     </row>
     <row r="115" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="63"/>
+      <c r="A115" s="61"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="7" t="s">
@@ -12046,187 +12441,187 @@
       <c r="V121" s="19"/>
       <c r="W121" s="17"/>
       <c r="X121" s="18"/>
       <c r="Y121" s="19"/>
       <c r="Z121" s="17"/>
       <c r="AA121" s="18"/>
       <c r="AB121" s="19"/>
       <c r="AC121" s="17"/>
       <c r="AD121" s="18"/>
       <c r="AE121" s="19"/>
       <c r="AF121" s="17">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="AG121" s="18">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AH121" s="19">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="63" t="s">
+      <c r="A123" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="61" t="s">
+      <c r="B123" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="61"/>
-[...30 lines deleted...]
-      <c r="AH123" s="61"/>
+      <c r="C123" s="62"/>
+      <c r="D123" s="62"/>
+      <c r="E123" s="62"/>
+      <c r="F123" s="62"/>
+      <c r="G123" s="62"/>
+      <c r="H123" s="62"/>
+      <c r="I123" s="62"/>
+      <c r="J123" s="62"/>
+      <c r="K123" s="62"/>
+      <c r="L123" s="62"/>
+      <c r="M123" s="62"/>
+      <c r="N123" s="62"/>
+      <c r="O123" s="62"/>
+      <c r="P123" s="62"/>
+      <c r="Q123" s="62"/>
+      <c r="R123" s="62"/>
+      <c r="S123" s="62"/>
+      <c r="T123" s="62"/>
+      <c r="U123" s="62"/>
+      <c r="V123" s="62"/>
+      <c r="W123" s="62"/>
+      <c r="X123" s="62"/>
+      <c r="Y123" s="62"/>
+      <c r="Z123" s="62"/>
+      <c r="AA123" s="62"/>
+      <c r="AB123" s="62"/>
+      <c r="AC123" s="62"/>
+      <c r="AD123" s="62"/>
+      <c r="AE123" s="62"/>
+      <c r="AF123" s="62"/>
+      <c r="AG123" s="62"/>
+      <c r="AH123" s="62"/>
     </row>
     <row r="124" spans="1:34" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="63"/>
-      <c r="B124" s="62" t="s">
+      <c r="A124" s="61"/>
+      <c r="B124" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="62"/>
-[...30 lines deleted...]
-      <c r="AH124" s="62"/>
+      <c r="C124" s="59"/>
+      <c r="D124" s="59"/>
+      <c r="E124" s="59"/>
+      <c r="F124" s="59"/>
+      <c r="G124" s="59"/>
+      <c r="H124" s="59"/>
+      <c r="I124" s="59"/>
+      <c r="J124" s="59"/>
+      <c r="K124" s="59"/>
+      <c r="L124" s="59"/>
+      <c r="M124" s="59"/>
+      <c r="N124" s="59"/>
+      <c r="O124" s="59"/>
+      <c r="P124" s="59"/>
+      <c r="Q124" s="59"/>
+      <c r="R124" s="59"/>
+      <c r="S124" s="59"/>
+      <c r="T124" s="59"/>
+      <c r="U124" s="59"/>
+      <c r="V124" s="59"/>
+      <c r="W124" s="59"/>
+      <c r="X124" s="59"/>
+      <c r="Y124" s="59"/>
+      <c r="Z124" s="59"/>
+      <c r="AA124" s="59"/>
+      <c r="AB124" s="59"/>
+      <c r="AC124" s="59"/>
+      <c r="AD124" s="59"/>
+      <c r="AE124" s="59"/>
+      <c r="AF124" s="59"/>
+      <c r="AG124" s="59"/>
+      <c r="AH124" s="59"/>
     </row>
     <row r="125" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="63"/>
-      <c r="B125" s="50" t="s">
+      <c r="A125" s="61"/>
+      <c r="B125" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="54"/>
-[...1 lines deleted...]
-      <c r="E125" s="50" t="s">
+      <c r="C125" s="48"/>
+      <c r="D125" s="55"/>
+      <c r="E125" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="54"/>
-[...1 lines deleted...]
-      <c r="H125" s="50" t="s">
+      <c r="F125" s="48"/>
+      <c r="G125" s="49"/>
+      <c r="H125" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I125" s="54"/>
-[...1 lines deleted...]
-      <c r="K125" s="50" t="s">
+      <c r="I125" s="48"/>
+      <c r="J125" s="49"/>
+      <c r="K125" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L125" s="54"/>
-[...1 lines deleted...]
-      <c r="N125" s="50" t="s">
+      <c r="L125" s="48"/>
+      <c r="M125" s="49"/>
+      <c r="N125" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O125" s="54"/>
-[...1 lines deleted...]
-      <c r="Q125" s="50" t="s">
+      <c r="O125" s="48"/>
+      <c r="P125" s="49"/>
+      <c r="Q125" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R125" s="54"/>
-[...1 lines deleted...]
-      <c r="T125" s="50" t="s">
+      <c r="R125" s="48"/>
+      <c r="S125" s="49"/>
+      <c r="T125" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U125" s="54"/>
-[...1 lines deleted...]
-      <c r="W125" s="50" t="s">
+      <c r="U125" s="48"/>
+      <c r="V125" s="49"/>
+      <c r="W125" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X125" s="54"/>
-[...1 lines deleted...]
-      <c r="Z125" s="50" t="s">
+      <c r="X125" s="48"/>
+      <c r="Y125" s="49"/>
+      <c r="Z125" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA125" s="54"/>
-[...1 lines deleted...]
-      <c r="AC125" s="50" t="s">
+      <c r="AA125" s="48"/>
+      <c r="AB125" s="49"/>
+      <c r="AC125" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD125" s="54"/>
-[...5 lines deleted...]
-      <c r="AH125" s="55"/>
+      <c r="AD125" s="48"/>
+      <c r="AE125" s="49"/>
+      <c r="AF125" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG125" s="48"/>
+      <c r="AH125" s="49"/>
     </row>
     <row r="126" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="63"/>
+      <c r="A126" s="61"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="7" t="s">
@@ -12567,187 +12962,187 @@
       <c r="V132" s="19"/>
       <c r="W132" s="17"/>
       <c r="X132" s="18"/>
       <c r="Y132" s="19"/>
       <c r="Z132" s="17"/>
       <c r="AA132" s="18"/>
       <c r="AB132" s="19"/>
       <c r="AC132" s="17"/>
       <c r="AD132" s="18"/>
       <c r="AE132" s="19"/>
       <c r="AF132" s="17">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="AG132" s="18">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="AH132" s="19">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="52" t="s">
+      <c r="A134" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="56" t="s">
+      <c r="B134" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="56"/>
-[...30 lines deleted...]
-      <c r="AH134" s="57"/>
+      <c r="C134" s="57"/>
+      <c r="D134" s="57"/>
+      <c r="E134" s="57"/>
+      <c r="F134" s="57"/>
+      <c r="G134" s="57"/>
+      <c r="H134" s="57"/>
+      <c r="I134" s="57"/>
+      <c r="J134" s="57"/>
+      <c r="K134" s="57"/>
+      <c r="L134" s="57"/>
+      <c r="M134" s="57"/>
+      <c r="N134" s="57"/>
+      <c r="O134" s="57"/>
+      <c r="P134" s="57"/>
+      <c r="Q134" s="57"/>
+      <c r="R134" s="57"/>
+      <c r="S134" s="57"/>
+      <c r="T134" s="57"/>
+      <c r="U134" s="57"/>
+      <c r="V134" s="57"/>
+      <c r="W134" s="57"/>
+      <c r="X134" s="57"/>
+      <c r="Y134" s="57"/>
+      <c r="Z134" s="57"/>
+      <c r="AA134" s="57"/>
+      <c r="AB134" s="57"/>
+      <c r="AC134" s="57"/>
+      <c r="AD134" s="57"/>
+      <c r="AE134" s="57"/>
+      <c r="AF134" s="57"/>
+      <c r="AG134" s="57"/>
+      <c r="AH134" s="58"/>
     </row>
     <row r="135" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="60"/>
-      <c r="B135" s="62" t="s">
+      <c r="A135" s="56"/>
+      <c r="B135" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="62"/>
-[...30 lines deleted...]
-      <c r="AH135" s="64"/>
+      <c r="C135" s="59"/>
+      <c r="D135" s="59"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="59"/>
+      <c r="H135" s="59"/>
+      <c r="I135" s="59"/>
+      <c r="J135" s="59"/>
+      <c r="K135" s="59"/>
+      <c r="L135" s="59"/>
+      <c r="M135" s="59"/>
+      <c r="N135" s="59"/>
+      <c r="O135" s="59"/>
+      <c r="P135" s="59"/>
+      <c r="Q135" s="59"/>
+      <c r="R135" s="59"/>
+      <c r="S135" s="59"/>
+      <c r="T135" s="59"/>
+      <c r="U135" s="59"/>
+      <c r="V135" s="59"/>
+      <c r="W135" s="59"/>
+      <c r="X135" s="59"/>
+      <c r="Y135" s="59"/>
+      <c r="Z135" s="59"/>
+      <c r="AA135" s="59"/>
+      <c r="AB135" s="59"/>
+      <c r="AC135" s="59"/>
+      <c r="AD135" s="59"/>
+      <c r="AE135" s="59"/>
+      <c r="AF135" s="59"/>
+      <c r="AG135" s="59"/>
+      <c r="AH135" s="60"/>
     </row>
     <row r="136" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="60"/>
-      <c r="B136" s="50" t="s">
+      <c r="A136" s="56"/>
+      <c r="B136" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C136" s="54"/>
-[...1 lines deleted...]
-      <c r="E136" s="50" t="s">
+      <c r="C136" s="48"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F136" s="54"/>
-[...1 lines deleted...]
-      <c r="H136" s="50" t="s">
+      <c r="F136" s="48"/>
+      <c r="G136" s="49"/>
+      <c r="H136" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="I136" s="54"/>
-[...1 lines deleted...]
-      <c r="K136" s="50" t="s">
+      <c r="I136" s="48"/>
+      <c r="J136" s="49"/>
+      <c r="K136" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="L136" s="54"/>
-[...1 lines deleted...]
-      <c r="N136" s="50" t="s">
+      <c r="L136" s="48"/>
+      <c r="M136" s="49"/>
+      <c r="N136" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="O136" s="54"/>
-[...1 lines deleted...]
-      <c r="Q136" s="50" t="s">
+      <c r="O136" s="48"/>
+      <c r="P136" s="49"/>
+      <c r="Q136" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="R136" s="54"/>
-[...1 lines deleted...]
-      <c r="T136" s="50" t="s">
+      <c r="R136" s="48"/>
+      <c r="S136" s="49"/>
+      <c r="T136" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="U136" s="54"/>
-[...1 lines deleted...]
-      <c r="W136" s="50" t="s">
+      <c r="U136" s="48"/>
+      <c r="V136" s="49"/>
+      <c r="W136" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="X136" s="54"/>
-[...1 lines deleted...]
-      <c r="Z136" s="50" t="s">
+      <c r="X136" s="48"/>
+      <c r="Y136" s="49"/>
+      <c r="Z136" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="AA136" s="54"/>
-[...1 lines deleted...]
-      <c r="AC136" s="50" t="s">
+      <c r="AA136" s="48"/>
+      <c r="AB136" s="49"/>
+      <c r="AC136" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AD136" s="54"/>
-[...5 lines deleted...]
-      <c r="AH136" s="55"/>
+      <c r="AD136" s="48"/>
+      <c r="AE136" s="49"/>
+      <c r="AF136" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG136" s="48"/>
+      <c r="AH136" s="49"/>
     </row>
     <row r="137" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A137" s="60"/>
+      <c r="A137" s="56"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="7" t="s">
@@ -12810,1221 +13205,1221 @@
       <c r="AC137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AD137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AF137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AG137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AH137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:AH138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>202</v>
+        <v>239</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="37"/>
-        <v>425</v>
+        <v>492</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="37"/>
-        <v>1645</v>
+        <v>1906</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>1428</v>
+        <v>1634</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="37"/>
-        <v>3073</v>
+        <v>3540</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="37"/>
-        <v>1623</v>
+        <v>1908</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>1457</v>
+        <v>1647</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="37"/>
-        <v>3080</v>
+        <v>3555</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="37"/>
-        <v>1701</v>
+        <v>1980</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
-        <v>1620</v>
+        <v>1791</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="37"/>
-        <v>3321</v>
+        <v>3771</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="37"/>
-        <v>2088</v>
+        <v>2397</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>1790</v>
+        <v>2037</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="37"/>
-        <v>3878</v>
+        <v>4434</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="37"/>
-        <v>1741</v>
+        <v>2077</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="37"/>
-        <v>1590</v>
+        <v>1780</v>
       </c>
       <c r="S138" s="27">
         <f t="shared" si="37"/>
-        <v>3331</v>
+        <v>3857</v>
       </c>
       <c r="T138" s="20">
         <f t="shared" si="37"/>
-        <v>1325</v>
+        <v>1624</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="37"/>
-        <v>1224</v>
+        <v>1376</v>
       </c>
       <c r="V138" s="27">
         <f t="shared" si="37"/>
-        <v>2549</v>
+        <v>3000</v>
       </c>
       <c r="W138" s="20">
         <f t="shared" si="37"/>
-        <v>1201</v>
+        <v>1482</v>
       </c>
       <c r="X138" s="1">
         <f t="shared" si="37"/>
-        <v>1162</v>
+        <v>1319</v>
       </c>
       <c r="Y138" s="27">
         <f t="shared" si="37"/>
-        <v>2363</v>
+        <v>2801</v>
       </c>
       <c r="Z138" s="20">
         <f t="shared" si="37"/>
-        <v>1122</v>
+        <v>1379</v>
       </c>
       <c r="AA138" s="1">
         <f t="shared" si="37"/>
-        <v>950</v>
+        <v>1070</v>
       </c>
       <c r="AB138" s="27">
         <f t="shared" si="37"/>
-        <v>2072</v>
+        <v>2449</v>
       </c>
       <c r="AC138" s="20">
         <f t="shared" si="37"/>
-        <v>1296</v>
+        <v>1560</v>
       </c>
       <c r="AD138" s="1">
         <f t="shared" si="37"/>
-        <v>1021</v>
+        <v>1127</v>
       </c>
       <c r="AE138" s="27">
         <f t="shared" si="37"/>
-        <v>2317</v>
+        <v>2687</v>
       </c>
       <c r="AF138" s="20">
         <f t="shared" si="37"/>
-        <v>13944</v>
+        <v>16552</v>
       </c>
       <c r="AG138" s="1">
         <f t="shared" si="37"/>
-        <v>12465</v>
+        <v>14034</v>
       </c>
       <c r="AH138" s="24">
         <f t="shared" si="37"/>
-        <v>26409</v>
+        <v>30586</v>
       </c>
     </row>
     <row r="139" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="38"/>
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:AH139" si="39">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>439</v>
+        <v>523</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="39"/>
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="39"/>
-        <v>861</v>
+        <v>993</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="39"/>
-        <v>432</v>
+        <v>501</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="39"/>
-        <v>392</v>
+        <v>442</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="39"/>
-        <v>824</v>
+        <v>943</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="39"/>
-        <v>455</v>
+        <v>531</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="39"/>
-        <v>547</v>
+        <v>605</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="39"/>
-        <v>1002</v>
+        <v>1136</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="39"/>
-        <v>507</v>
+        <v>598</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="39"/>
-        <v>611</v>
+        <v>678</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="39"/>
-        <v>1118</v>
+        <v>1276</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="39"/>
-        <v>468</v>
+        <v>563</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="39"/>
-        <v>570</v>
+        <v>639</v>
       </c>
       <c r="S139" s="27">
         <f t="shared" si="39"/>
-        <v>1038</v>
+        <v>1202</v>
       </c>
       <c r="T139" s="20">
         <f t="shared" si="39"/>
-        <v>398</v>
+        <v>481</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="39"/>
-        <v>480</v>
+        <v>532</v>
       </c>
       <c r="V139" s="27">
         <f t="shared" si="39"/>
-        <v>878</v>
+        <v>1013</v>
       </c>
       <c r="W139" s="20">
         <f t="shared" si="39"/>
-        <v>407</v>
+        <v>484</v>
       </c>
       <c r="X139" s="1">
         <f t="shared" si="39"/>
-        <v>536</v>
+        <v>590</v>
       </c>
       <c r="Y139" s="27">
         <f t="shared" si="39"/>
-        <v>943</v>
+        <v>1074</v>
       </c>
       <c r="Z139" s="20">
         <f t="shared" si="39"/>
-        <v>409</v>
+        <v>508</v>
       </c>
       <c r="AA139" s="1">
         <f t="shared" si="39"/>
-        <v>516</v>
+        <v>577</v>
       </c>
       <c r="AB139" s="27">
         <f t="shared" si="39"/>
-        <v>925</v>
+        <v>1085</v>
       </c>
       <c r="AC139" s="20">
         <f t="shared" si="39"/>
-        <v>500</v>
+        <v>589</v>
       </c>
       <c r="AD139" s="1">
         <f t="shared" si="39"/>
-        <v>596</v>
+        <v>672</v>
       </c>
       <c r="AE139" s="27">
         <f t="shared" si="39"/>
-        <v>1096</v>
+        <v>1261</v>
       </c>
       <c r="AF139" s="20">
         <f t="shared" si="39"/>
-        <v>4100</v>
+        <v>4873</v>
       </c>
       <c r="AG139" s="1">
         <f t="shared" si="39"/>
-        <v>4750</v>
+        <v>5294</v>
       </c>
       <c r="AH139" s="24">
         <f t="shared" si="39"/>
-        <v>8850</v>
+        <v>10167</v>
       </c>
     </row>
     <row r="140" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="38"/>
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="38"/>
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="38"/>
-        <v>151</v>
+        <v>193</v>
       </c>
       <c r="E140" s="20">
         <f>SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>373</v>
+        <v>426</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" ref="F140:AH140" si="40">SUM(F8,F19,F30,F41,F52,F63,F74,F85,F96,F107,F118,F129)</f>
-        <v>392</v>
+        <v>445</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="40"/>
-        <v>765</v>
+        <v>871</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="40"/>
-        <v>338</v>
+        <v>396</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="40"/>
-        <v>300</v>
+        <v>343</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="40"/>
-        <v>638</v>
+        <v>739</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="40"/>
-        <v>305</v>
+        <v>349</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="40"/>
-        <v>402</v>
+        <v>451</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="40"/>
-        <v>707</v>
+        <v>800</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="40"/>
-        <v>439</v>
+        <v>514</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="40"/>
-        <v>517</v>
+        <v>581</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="40"/>
-        <v>956</v>
+        <v>1095</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="40"/>
-        <v>368</v>
+        <v>431</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="40"/>
-        <v>514</v>
+        <v>579</v>
       </c>
       <c r="S140" s="27">
         <f t="shared" si="40"/>
-        <v>882</v>
+        <v>1010</v>
       </c>
       <c r="T140" s="20">
         <f t="shared" si="40"/>
-        <v>355</v>
+        <v>415</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="40"/>
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="V140" s="27">
         <f t="shared" si="40"/>
-        <v>838</v>
+        <v>943</v>
       </c>
       <c r="W140" s="20">
         <f t="shared" si="40"/>
-        <v>377</v>
+        <v>462</v>
       </c>
       <c r="X140" s="1">
         <f t="shared" si="40"/>
-        <v>529</v>
+        <v>592</v>
       </c>
       <c r="Y140" s="27">
         <f t="shared" si="40"/>
-        <v>906</v>
+        <v>1054</v>
       </c>
       <c r="Z140" s="20">
         <f>SUM(Z8,Z19,Z30,Z41,Z52,Z63,Z74,Z85,Z96,Z107,Z118,Z129)</f>
-        <v>465</v>
+        <v>542</v>
       </c>
       <c r="AA140" s="1">
         <f t="shared" si="40"/>
-        <v>565</v>
+        <v>638</v>
       </c>
       <c r="AB140" s="27">
         <f t="shared" si="40"/>
-        <v>1030</v>
+        <v>1180</v>
       </c>
       <c r="AC140" s="20">
         <f t="shared" si="40"/>
-        <v>719</v>
+        <v>856</v>
       </c>
       <c r="AD140" s="1">
         <f t="shared" si="40"/>
-        <v>705</v>
+        <v>783</v>
       </c>
       <c r="AE140" s="27">
         <f t="shared" si="40"/>
-        <v>1424</v>
+        <v>1639</v>
       </c>
       <c r="AF140" s="20">
         <f>SUM(AF8,AF19,AF30,AF41,AF52,AF63,AF74,AF85,AF96,AF107,AF118,AF129)</f>
-        <v>3803</v>
+        <v>4478</v>
       </c>
       <c r="AG140" s="1">
         <f t="shared" si="40"/>
-        <v>4494</v>
+        <v>5046</v>
       </c>
       <c r="AH140" s="24">
         <f t="shared" si="40"/>
-        <v>8297</v>
+        <v>9524</v>
       </c>
     </row>
     <row r="141" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="38"/>
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="38"/>
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="38"/>
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:AG141" si="41">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="41"/>
-        <v>356</v>
+        <v>395</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="41"/>
-        <v>702</v>
+        <v>789</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="41"/>
-        <v>355</v>
+        <v>414</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="41"/>
-        <v>346</v>
+        <v>393</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="41"/>
-        <v>701</v>
+        <v>807</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="41"/>
-        <v>464</v>
+        <v>536</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="41"/>
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="41"/>
-        <v>851</v>
+        <v>974</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="41"/>
-        <v>535</v>
+        <v>637</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="41"/>
-        <v>545</v>
+        <v>602</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="41"/>
-        <v>1080</v>
+        <v>1239</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="41"/>
-        <v>424</v>
+        <v>501</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="41"/>
-        <v>491</v>
+        <v>540</v>
       </c>
       <c r="S141" s="27">
         <f t="shared" si="41"/>
-        <v>915</v>
+        <v>1041</v>
       </c>
       <c r="T141" s="20">
         <f t="shared" si="41"/>
-        <v>347</v>
+        <v>421</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="41"/>
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="V141" s="27">
         <f t="shared" si="41"/>
-        <v>736</v>
+        <v>858</v>
       </c>
       <c r="W141" s="20">
         <f t="shared" si="41"/>
-        <v>404</v>
+        <v>474</v>
       </c>
       <c r="X141" s="1">
         <f t="shared" si="41"/>
-        <v>502</v>
+        <v>552</v>
       </c>
       <c r="Y141" s="27">
         <f t="shared" si="41"/>
-        <v>906</v>
+        <v>1026</v>
       </c>
       <c r="Z141" s="20">
         <f t="shared" si="41"/>
-        <v>379</v>
+        <v>449</v>
       </c>
       <c r="AA141" s="1">
         <f t="shared" si="41"/>
-        <v>477</v>
+        <v>524</v>
       </c>
       <c r="AB141" s="27">
         <f t="shared" si="41"/>
-        <v>856</v>
+        <v>973</v>
       </c>
       <c r="AC141" s="20">
         <f t="shared" si="41"/>
-        <v>466</v>
+        <v>556</v>
       </c>
       <c r="AD141" s="1">
         <f t="shared" si="41"/>
-        <v>525</v>
+        <v>577</v>
       </c>
       <c r="AE141" s="27">
         <f t="shared" si="41"/>
-        <v>991</v>
+        <v>1133</v>
       </c>
       <c r="AF141" s="20">
         <f t="shared" si="41"/>
-        <v>3780</v>
+        <v>4447</v>
       </c>
       <c r="AG141" s="1">
         <f t="shared" si="41"/>
-        <v>4090</v>
+        <v>4540</v>
       </c>
       <c r="AH141" s="24">
         <f>SUM(AH9,AH20,AH31,AH42,AH53,AH64,AH75,AH86,AH97,AH108,AH119,AH130)</f>
-        <v>7870</v>
+        <v>8987</v>
       </c>
     </row>
     <row r="142" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="38"/>
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="38"/>
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="38"/>
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:AH142" si="42">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>360</v>
+        <v>417</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="42"/>
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="42"/>
-        <v>735</v>
+        <v>839</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="42"/>
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="42"/>
-        <v>358</v>
+        <v>396</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="42"/>
-        <v>671</v>
+        <v>751</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="42"/>
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="42"/>
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="42"/>
-        <v>823</v>
+        <v>923</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="42"/>
-        <v>479</v>
+        <v>548</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="42"/>
-        <v>578</v>
+        <v>631</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="42"/>
-        <v>1057</v>
+        <v>1179</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="42"/>
-        <v>393</v>
+        <v>471</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="42"/>
-        <v>475</v>
+        <v>537</v>
       </c>
       <c r="S142" s="28">
         <f t="shared" si="42"/>
-        <v>868</v>
+        <v>1008</v>
       </c>
       <c r="T142" s="21">
         <f t="shared" si="42"/>
-        <v>342</v>
+        <v>410</v>
       </c>
       <c r="U142" s="15">
         <f t="shared" si="42"/>
-        <v>403</v>
+        <v>444</v>
       </c>
       <c r="V142" s="28">
         <f t="shared" si="42"/>
-        <v>745</v>
+        <v>854</v>
       </c>
       <c r="W142" s="21">
         <f t="shared" si="42"/>
-        <v>349</v>
+        <v>419</v>
       </c>
       <c r="X142" s="15">
         <f t="shared" si="42"/>
-        <v>414</v>
+        <v>462</v>
       </c>
       <c r="Y142" s="28">
         <f t="shared" si="42"/>
-        <v>763</v>
+        <v>881</v>
       </c>
       <c r="Z142" s="21">
         <f t="shared" si="42"/>
-        <v>343</v>
+        <v>414</v>
       </c>
       <c r="AA142" s="15">
         <f t="shared" si="42"/>
-        <v>417</v>
+        <v>468</v>
       </c>
       <c r="AB142" s="28">
         <f t="shared" si="42"/>
-        <v>760</v>
+        <v>882</v>
       </c>
       <c r="AC142" s="21">
         <f t="shared" si="42"/>
-        <v>370</v>
+        <v>439</v>
       </c>
       <c r="AD142" s="15">
         <f t="shared" si="42"/>
-        <v>516</v>
+        <v>573</v>
       </c>
       <c r="AE142" s="28">
         <f t="shared" si="42"/>
-        <v>886</v>
+        <v>1012</v>
       </c>
       <c r="AF142" s="21">
         <f t="shared" si="42"/>
-        <v>3384</v>
+        <v>3967</v>
       </c>
       <c r="AG142" s="15">
         <f t="shared" si="42"/>
-        <v>4058</v>
+        <v>4517</v>
       </c>
       <c r="AH142" s="25">
         <f t="shared" si="42"/>
-        <v>7442</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="143" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="38"/>
-        <v>473</v>
+        <v>559</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="38"/>
-        <v>534</v>
+        <v>612</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="38"/>
-        <v>1007</v>
+        <v>1171</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:AH143" si="43">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>3163</v>
+        <v>3666</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="43"/>
-        <v>2973</v>
+        <v>3366</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="43"/>
-        <v>6136</v>
+        <v>7032</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="43"/>
-        <v>3061</v>
+        <v>3574</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="43"/>
-        <v>2853</v>
+        <v>3221</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="43"/>
-        <v>5914</v>
+        <v>6795</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="43"/>
-        <v>3298</v>
+        <v>3817</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="43"/>
-        <v>3406</v>
+        <v>3787</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="43"/>
-        <v>6704</v>
+        <v>7604</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="43"/>
-        <v>4048</v>
+        <v>4694</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="43"/>
-        <v>4041</v>
+        <v>4529</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="43"/>
-        <v>8089</v>
+        <v>9223</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="43"/>
-        <v>3394</v>
+        <v>4043</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="43"/>
-        <v>3640</v>
+        <v>4075</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="43"/>
-        <v>7034</v>
+        <v>8118</v>
       </c>
       <c r="T143" s="22">
         <f t="shared" si="43"/>
-        <v>2767</v>
+        <v>3351</v>
       </c>
       <c r="U143" s="18">
         <f t="shared" si="43"/>
-        <v>2979</v>
+        <v>3317</v>
       </c>
       <c r="V143" s="23">
         <f t="shared" si="43"/>
-        <v>5746</v>
+        <v>6668</v>
       </c>
       <c r="W143" s="22">
         <f t="shared" si="43"/>
-        <v>2738</v>
+        <v>3321</v>
       </c>
       <c r="X143" s="18">
         <f t="shared" si="43"/>
-        <v>3143</v>
+        <v>3515</v>
       </c>
       <c r="Y143" s="23">
         <f t="shared" si="43"/>
-        <v>5881</v>
+        <v>6836</v>
       </c>
       <c r="Z143" s="22">
         <f t="shared" si="43"/>
-        <v>2718</v>
+        <v>3292</v>
       </c>
       <c r="AA143" s="18">
         <f t="shared" si="43"/>
-        <v>2925</v>
+        <v>3277</v>
       </c>
       <c r="AB143" s="23">
         <f t="shared" si="43"/>
-        <v>5643</v>
+        <v>6569</v>
       </c>
       <c r="AC143" s="22">
         <f t="shared" si="43"/>
-        <v>3351</v>
+        <v>4000</v>
       </c>
       <c r="AD143" s="18">
         <f t="shared" si="43"/>
-        <v>3363</v>
+        <v>3732</v>
       </c>
       <c r="AE143" s="23">
         <f t="shared" si="43"/>
-        <v>6714</v>
+        <v>7732</v>
       </c>
       <c r="AF143" s="22">
         <f>SUM(AF11,AF22,AF33,AF44,AF55,AF66,AF77,AF88,AF99,AF110,AF121,AF132)</f>
-        <v>29011</v>
+        <v>34317</v>
       </c>
       <c r="AG143" s="18">
         <f t="shared" si="43"/>
-        <v>29857</v>
+        <v>33431</v>
       </c>
       <c r="AH143" s="23">
         <f t="shared" si="43"/>
-        <v>58868</v>
+        <v>67748</v>
       </c>
     </row>
     <row r="150" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
       <c r="N150" s="32"/>
       <c r="O150" s="32"/>
       <c r="P150" s="32"/>
       <c r="Q150" s="32"/>
       <c r="R150" s="32"/>
       <c r="S150" s="32"/>
       <c r="T150" s="32"/>
       <c r="U150" s="32"/>
       <c r="V150" s="32"/>
       <c r="W150" s="32"/>
       <c r="X150" s="32"/>
       <c r="Y150" s="32"/>
       <c r="Z150" s="32"/>
       <c r="AA150" s="32"/>
       <c r="AB150" s="32"/>
       <c r="AC150" s="32"/>
       <c r="AD150" s="32"/>
       <c r="AE150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="182">
-    <mergeCell ref="A134:A137"/>
-[...30 lines deleted...]
-    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="AF4:AH4"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B3:AH3"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:AH13"/>
+    <mergeCell ref="B14:AH14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="AC4:AE4"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="AF15:AH15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B25:AH25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="Z15:AB15"/>
+    <mergeCell ref="AC15:AE15"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:Y26"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AE26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:AH35"/>
+    <mergeCell ref="B36:AH36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AC37:AE37"/>
+    <mergeCell ref="AF37:AH37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:AH46"/>
+    <mergeCell ref="B47:AH47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="W37:Y37"/>
+    <mergeCell ref="AF48:AH48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B58:AH58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="AC48:AE48"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="W59:Y59"/>
+    <mergeCell ref="Z59:AB59"/>
+    <mergeCell ref="AC59:AE59"/>
+    <mergeCell ref="AF59:AH59"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:AH68"/>
+    <mergeCell ref="B69:AH69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="Z70:AB70"/>
+    <mergeCell ref="AC70:AE70"/>
+    <mergeCell ref="AF70:AH70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:AH79"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="W70:Y70"/>
+    <mergeCell ref="AF81:AH81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:AH91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="Z81:AB81"/>
+    <mergeCell ref="AC81:AE81"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="W92:Y92"/>
+    <mergeCell ref="Z92:AB92"/>
+    <mergeCell ref="AC92:AE92"/>
+    <mergeCell ref="AF92:AH92"/>
     <mergeCell ref="A101:A104"/>
     <mergeCell ref="B101:AH101"/>
     <mergeCell ref="B102:AH102"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="E103:G103"/>
     <mergeCell ref="Z103:AB103"/>
     <mergeCell ref="AC103:AE103"/>
     <mergeCell ref="AF103:AH103"/>
     <mergeCell ref="A112:A115"/>
     <mergeCell ref="B112:AH112"/>
     <mergeCell ref="B113:AH113"/>
     <mergeCell ref="B114:D114"/>
     <mergeCell ref="E114:G114"/>
     <mergeCell ref="H114:J114"/>
     <mergeCell ref="K114:M114"/>
     <mergeCell ref="H103:J103"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="N103:P103"/>
     <mergeCell ref="Q103:S103"/>
     <mergeCell ref="T103:V103"/>
     <mergeCell ref="W103:Y103"/>
     <mergeCell ref="AF114:AH114"/>
     <mergeCell ref="N114:P114"/>
     <mergeCell ref="Q114:S114"/>
-    <mergeCell ref="T81:V81"/>
-[...124 lines deleted...]
-    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:AH123"/>
+    <mergeCell ref="B124:AH124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="W114:Y114"/>
+    <mergeCell ref="Z114:AB114"/>
+    <mergeCell ref="AC114:AE114"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="W125:Y125"/>
+    <mergeCell ref="Z125:AB125"/>
+    <mergeCell ref="AC125:AE125"/>
+    <mergeCell ref="AF125:AH125"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:AH134"/>
+    <mergeCell ref="B135:AH135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="AC136:AE136"/>
+    <mergeCell ref="AF136:AH136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="W136:Y136"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E943CA-A93B-441D-8765-58CDD5C8E60F}">
   <dimension ref="A1:V150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y85" sqref="Y85"/>
+      <selection activeCell="R149" sqref="R149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="22" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="63" t="s">
+      <c r="A2" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="61"/>
-[...18 lines deleted...]
-      <c r="V2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
     </row>
     <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="63"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="61"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="62"/>
-[...18 lines deleted...]
-      <c r="V3" s="62"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
     </row>
     <row r="4" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="F4" s="48"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="50" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="L4" s="48"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="50" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="54"/>
-[...5 lines deleted...]
-      <c r="V4" s="55"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="48"/>
+      <c r="V4" s="49"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="63"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -14472,143 +14867,143 @@
         <v>120</v>
       </c>
       <c r="Q11" s="39">
         <v>29</v>
       </c>
       <c r="R11" s="40">
         <v>44</v>
       </c>
       <c r="S11" s="44">
         <v>73</v>
       </c>
       <c r="T11" s="39">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="U11" s="40">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="V11" s="41">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="63" t="s">
+      <c r="A13" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="B13" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="61"/>
-[...18 lines deleted...]
-      <c r="V13" s="61"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
+      <c r="S13" s="62"/>
+      <c r="T13" s="62"/>
+      <c r="U13" s="62"/>
+      <c r="V13" s="62"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="63"/>
-      <c r="B14" s="62" t="s">
+      <c r="A14" s="61"/>
+      <c r="B14" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="62"/>
-[...18 lines deleted...]
-      <c r="V14" s="62"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
+      <c r="N14" s="59"/>
+      <c r="O14" s="59"/>
+      <c r="P14" s="59"/>
+      <c r="Q14" s="59"/>
+      <c r="R14" s="59"/>
+      <c r="S14" s="59"/>
+      <c r="T14" s="59"/>
+      <c r="U14" s="59"/>
+      <c r="V14" s="59"/>
     </row>
     <row r="15" spans="1:22" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="63"/>
-      <c r="B15" s="50" t="s">
+      <c r="A15" s="61"/>
+      <c r="B15" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="54"/>
-[...1 lines deleted...]
-      <c r="E15" s="50" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="54"/>
-[...1 lines deleted...]
-      <c r="H15" s="50" t="s">
+      <c r="F15" s="48"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="54"/>
-[...1 lines deleted...]
-      <c r="K15" s="50" t="s">
+      <c r="I15" s="48"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="54"/>
-[...1 lines deleted...]
-      <c r="N15" s="50" t="s">
+      <c r="L15" s="48"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="54"/>
-[...1 lines deleted...]
-      <c r="Q15" s="50" t="s">
+      <c r="O15" s="48"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R15" s="54"/>
-[...5 lines deleted...]
-      <c r="V15" s="55"/>
+      <c r="R15" s="48"/>
+      <c r="S15" s="55"/>
+      <c r="T15" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U15" s="48"/>
+      <c r="V15" s="49"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="63"/>
+      <c r="A16" s="61"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -15056,143 +15451,143 @@
         <v>142</v>
       </c>
       <c r="Q22" s="17">
         <v>31</v>
       </c>
       <c r="R22" s="18">
         <v>53</v>
       </c>
       <c r="S22" s="30">
         <v>84</v>
       </c>
       <c r="T22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="U22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="V22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="63" t="s">
+      <c r="A24" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="61" t="s">
+      <c r="B24" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="61"/>
-[...18 lines deleted...]
-      <c r="V24" s="61"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="62"/>
+      <c r="S24" s="62"/>
+      <c r="T24" s="62"/>
+      <c r="U24" s="62"/>
+      <c r="V24" s="62"/>
     </row>
     <row r="25" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="63"/>
-      <c r="B25" s="62" t="s">
+      <c r="A25" s="61"/>
+      <c r="B25" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="62"/>
-[...18 lines deleted...]
-      <c r="V25" s="62"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+      <c r="N25" s="59"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="59"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="59"/>
+      <c r="S25" s="59"/>
+      <c r="T25" s="59"/>
+      <c r="U25" s="59"/>
+      <c r="V25" s="59"/>
     </row>
     <row r="26" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="63"/>
-      <c r="B26" s="50" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="54"/>
-[...1 lines deleted...]
-      <c r="E26" s="50" t="s">
+      <c r="C26" s="48"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="54"/>
-[...1 lines deleted...]
-      <c r="H26" s="50" t="s">
+      <c r="F26" s="48"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="54"/>
-[...1 lines deleted...]
-      <c r="K26" s="50" t="s">
+      <c r="I26" s="48"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="54"/>
-[...1 lines deleted...]
-      <c r="N26" s="50" t="s">
+      <c r="L26" s="48"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="54"/>
-[...1 lines deleted...]
-      <c r="Q26" s="50" t="s">
+      <c r="O26" s="48"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R26" s="54"/>
-[...5 lines deleted...]
-      <c r="V26" s="55"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="55"/>
+      <c r="T26" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U26" s="48"/>
+      <c r="V26" s="49"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="63"/>
+      <c r="A27" s="61"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -15640,143 +16035,143 @@
         <v>169</v>
       </c>
       <c r="Q33" s="17">
         <v>27</v>
       </c>
       <c r="R33" s="18">
         <v>61</v>
       </c>
       <c r="S33" s="30">
         <v>88</v>
       </c>
       <c r="T33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="U33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="V33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="63" t="s">
+      <c r="A35" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="61" t="s">
+      <c r="B35" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="61"/>
-[...18 lines deleted...]
-      <c r="V35" s="61"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="62"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="62"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="62"/>
+      <c r="R35" s="62"/>
+      <c r="S35" s="62"/>
+      <c r="T35" s="62"/>
+      <c r="U35" s="62"/>
+      <c r="V35" s="62"/>
     </row>
     <row r="36" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="63"/>
-      <c r="B36" s="62" t="s">
+      <c r="A36" s="61"/>
+      <c r="B36" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="62"/>
-[...18 lines deleted...]
-      <c r="V36" s="62"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="59"/>
+      <c r="R36" s="59"/>
+      <c r="S36" s="59"/>
+      <c r="T36" s="59"/>
+      <c r="U36" s="59"/>
+      <c r="V36" s="59"/>
     </row>
     <row r="37" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="63"/>
-      <c r="B37" s="50" t="s">
+      <c r="A37" s="61"/>
+      <c r="B37" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="54"/>
-[...1 lines deleted...]
-      <c r="E37" s="50" t="s">
+      <c r="C37" s="48"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F37" s="54"/>
-[...1 lines deleted...]
-      <c r="H37" s="50" t="s">
+      <c r="F37" s="48"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="54"/>
-[...1 lines deleted...]
-      <c r="K37" s="50" t="s">
+      <c r="I37" s="48"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="54"/>
-[...1 lines deleted...]
-      <c r="N37" s="50" t="s">
+      <c r="L37" s="48"/>
+      <c r="M37" s="55"/>
+      <c r="N37" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="54"/>
-[...1 lines deleted...]
-      <c r="Q37" s="50" t="s">
+      <c r="O37" s="48"/>
+      <c r="P37" s="55"/>
+      <c r="Q37" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R37" s="54"/>
-[...5 lines deleted...]
-      <c r="V37" s="55"/>
+      <c r="R37" s="48"/>
+      <c r="S37" s="55"/>
+      <c r="T37" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="48"/>
+      <c r="V37" s="49"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="63"/>
+      <c r="A38" s="61"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -16224,143 +16619,143 @@
         <v>174</v>
       </c>
       <c r="Q44" s="17">
         <v>41</v>
       </c>
       <c r="R44" s="18">
         <v>66</v>
       </c>
       <c r="S44" s="30">
         <v>107</v>
       </c>
       <c r="T44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="U44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="V44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A46" s="63" t="s">
+      <c r="A46" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="61" t="s">
+      <c r="B46" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="61"/>
-[...18 lines deleted...]
-      <c r="V46" s="61"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="62"/>
+      <c r="S46" s="62"/>
+      <c r="T46" s="62"/>
+      <c r="U46" s="62"/>
+      <c r="V46" s="62"/>
     </row>
     <row r="47" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="63"/>
-      <c r="B47" s="62" t="s">
+      <c r="A47" s="61"/>
+      <c r="B47" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="62"/>
-[...18 lines deleted...]
-      <c r="V47" s="62"/>
+      <c r="C47" s="59"/>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="59"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="59"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="59"/>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="59"/>
+      <c r="S47" s="59"/>
+      <c r="T47" s="59"/>
+      <c r="U47" s="59"/>
+      <c r="V47" s="59"/>
     </row>
     <row r="48" spans="1:22" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="63"/>
-      <c r="B48" s="50" t="s">
+      <c r="A48" s="61"/>
+      <c r="B48" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C48" s="54"/>
-[...1 lines deleted...]
-      <c r="E48" s="50" t="s">
+      <c r="C48" s="48"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F48" s="54"/>
-[...1 lines deleted...]
-      <c r="H48" s="50" t="s">
+      <c r="F48" s="48"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="54"/>
-[...1 lines deleted...]
-      <c r="K48" s="50" t="s">
+      <c r="I48" s="48"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="54"/>
-[...1 lines deleted...]
-      <c r="N48" s="50" t="s">
+      <c r="L48" s="48"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="54"/>
-[...1 lines deleted...]
-      <c r="Q48" s="50" t="s">
+      <c r="O48" s="48"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="54"/>
-[...5 lines deleted...]
-      <c r="V48" s="55"/>
+      <c r="R48" s="48"/>
+      <c r="S48" s="55"/>
+      <c r="T48" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U48" s="48"/>
+      <c r="V48" s="49"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A49" s="63"/>
+      <c r="A49" s="61"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -16808,143 +17203,143 @@
         <v>141</v>
       </c>
       <c r="Q55" s="17">
         <v>25</v>
       </c>
       <c r="R55" s="18">
         <v>35</v>
       </c>
       <c r="S55" s="30">
         <v>60</v>
       </c>
       <c r="T55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="U55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="V55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A57" s="63" t="s">
+      <c r="A57" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="61" t="s">
+      <c r="B57" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="61"/>
-[...18 lines deleted...]
-      <c r="V57" s="61"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="62"/>
+      <c r="N57" s="62"/>
+      <c r="O57" s="62"/>
+      <c r="P57" s="62"/>
+      <c r="Q57" s="62"/>
+      <c r="R57" s="62"/>
+      <c r="S57" s="62"/>
+      <c r="T57" s="62"/>
+      <c r="U57" s="62"/>
+      <c r="V57" s="62"/>
     </row>
     <row r="58" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="63"/>
-      <c r="B58" s="62" t="s">
+      <c r="A58" s="61"/>
+      <c r="B58" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="62"/>
-[...18 lines deleted...]
-      <c r="V58" s="62"/>
+      <c r="C58" s="59"/>
+      <c r="D58" s="59"/>
+      <c r="E58" s="59"/>
+      <c r="F58" s="59"/>
+      <c r="G58" s="59"/>
+      <c r="H58" s="59"/>
+      <c r="I58" s="59"/>
+      <c r="J58" s="59"/>
+      <c r="K58" s="59"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="59"/>
+      <c r="N58" s="59"/>
+      <c r="O58" s="59"/>
+      <c r="P58" s="59"/>
+      <c r="Q58" s="59"/>
+      <c r="R58" s="59"/>
+      <c r="S58" s="59"/>
+      <c r="T58" s="59"/>
+      <c r="U58" s="59"/>
+      <c r="V58" s="59"/>
     </row>
     <row r="59" spans="1:22" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="63"/>
-      <c r="B59" s="50" t="s">
+      <c r="A59" s="61"/>
+      <c r="B59" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C59" s="54"/>
-[...1 lines deleted...]
-      <c r="E59" s="50" t="s">
+      <c r="C59" s="48"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="54"/>
-[...1 lines deleted...]
-      <c r="H59" s="50" t="s">
+      <c r="F59" s="48"/>
+      <c r="G59" s="55"/>
+      <c r="H59" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="54"/>
-[...1 lines deleted...]
-      <c r="K59" s="50" t="s">
+      <c r="I59" s="48"/>
+      <c r="J59" s="55"/>
+      <c r="K59" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L59" s="54"/>
-[...1 lines deleted...]
-      <c r="N59" s="50" t="s">
+      <c r="L59" s="48"/>
+      <c r="M59" s="55"/>
+      <c r="N59" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="54"/>
-[...1 lines deleted...]
-      <c r="Q59" s="50" t="s">
+      <c r="O59" s="48"/>
+      <c r="P59" s="55"/>
+      <c r="Q59" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="54"/>
-[...5 lines deleted...]
-      <c r="V59" s="55"/>
+      <c r="R59" s="48"/>
+      <c r="S59" s="55"/>
+      <c r="T59" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U59" s="48"/>
+      <c r="V59" s="49"/>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A60" s="63"/>
+      <c r="A60" s="61"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -17395,143 +17790,143 @@
         <v>28</v>
       </c>
       <c r="R66" s="18">
         <v>47</v>
       </c>
       <c r="S66" s="30">
         <v>75</v>
       </c>
       <c r="T66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="U66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="V66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="63" t="s">
+      <c r="A68" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="61" t="s">
+      <c r="B68" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="61"/>
-[...18 lines deleted...]
-      <c r="V68" s="61"/>
+      <c r="C68" s="62"/>
+      <c r="D68" s="62"/>
+      <c r="E68" s="62"/>
+      <c r="F68" s="62"/>
+      <c r="G68" s="62"/>
+      <c r="H68" s="62"/>
+      <c r="I68" s="62"/>
+      <c r="J68" s="62"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="62"/>
+      <c r="M68" s="62"/>
+      <c r="N68" s="62"/>
+      <c r="O68" s="62"/>
+      <c r="P68" s="62"/>
+      <c r="Q68" s="62"/>
+      <c r="R68" s="62"/>
+      <c r="S68" s="62"/>
+      <c r="T68" s="62"/>
+      <c r="U68" s="62"/>
+      <c r="V68" s="62"/>
     </row>
     <row r="69" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="63"/>
-      <c r="B69" s="62" t="s">
+      <c r="A69" s="61"/>
+      <c r="B69" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="62"/>
-[...18 lines deleted...]
-      <c r="V69" s="62"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="59"/>
+      <c r="I69" s="59"/>
+      <c r="J69" s="59"/>
+      <c r="K69" s="59"/>
+      <c r="L69" s="59"/>
+      <c r="M69" s="59"/>
+      <c r="N69" s="59"/>
+      <c r="O69" s="59"/>
+      <c r="P69" s="59"/>
+      <c r="Q69" s="59"/>
+      <c r="R69" s="59"/>
+      <c r="S69" s="59"/>
+      <c r="T69" s="59"/>
+      <c r="U69" s="59"/>
+      <c r="V69" s="59"/>
     </row>
     <row r="70" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="63"/>
-      <c r="B70" s="50" t="s">
+      <c r="A70" s="61"/>
+      <c r="B70" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="54"/>
-[...1 lines deleted...]
-      <c r="E70" s="50" t="s">
+      <c r="C70" s="48"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F70" s="54"/>
-[...1 lines deleted...]
-      <c r="H70" s="50" t="s">
+      <c r="F70" s="48"/>
+      <c r="G70" s="55"/>
+      <c r="H70" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="54"/>
-[...1 lines deleted...]
-      <c r="K70" s="50" t="s">
+      <c r="I70" s="48"/>
+      <c r="J70" s="55"/>
+      <c r="K70" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L70" s="54"/>
-[...1 lines deleted...]
-      <c r="N70" s="50" t="s">
+      <c r="L70" s="48"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="54"/>
-[...1 lines deleted...]
-      <c r="Q70" s="50" t="s">
+      <c r="O70" s="48"/>
+      <c r="P70" s="55"/>
+      <c r="Q70" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R70" s="54"/>
-[...5 lines deleted...]
-      <c r="V70" s="55"/>
+      <c r="R70" s="48"/>
+      <c r="S70" s="55"/>
+      <c r="T70" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U70" s="48"/>
+      <c r="V70" s="49"/>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A71" s="63"/>
+      <c r="A71" s="61"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -17979,143 +18374,143 @@
         <v>125</v>
       </c>
       <c r="Q77" s="17">
         <v>33</v>
       </c>
       <c r="R77" s="18">
         <v>42</v>
       </c>
       <c r="S77" s="30">
         <v>75</v>
       </c>
       <c r="T77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="U77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="V77" s="19">
         <f>SUM(D77,G77,J77,M77,P77,S77)</f>
         <v>6609</v>
       </c>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A79" s="63" t="s">
+      <c r="A79" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="61" t="s">
+      <c r="B79" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="61"/>
-[...18 lines deleted...]
-      <c r="V79" s="61"/>
+      <c r="C79" s="62"/>
+      <c r="D79" s="62"/>
+      <c r="E79" s="62"/>
+      <c r="F79" s="62"/>
+      <c r="G79" s="62"/>
+      <c r="H79" s="62"/>
+      <c r="I79" s="62"/>
+      <c r="J79" s="62"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="62"/>
+      <c r="M79" s="62"/>
+      <c r="N79" s="62"/>
+      <c r="O79" s="62"/>
+      <c r="P79" s="62"/>
+      <c r="Q79" s="62"/>
+      <c r="R79" s="62"/>
+      <c r="S79" s="62"/>
+      <c r="T79" s="62"/>
+      <c r="U79" s="62"/>
+      <c r="V79" s="62"/>
     </row>
     <row r="80" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="63"/>
-      <c r="B80" s="62" t="s">
+      <c r="A80" s="61"/>
+      <c r="B80" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="62"/>
-[...18 lines deleted...]
-      <c r="V80" s="62"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
+      <c r="I80" s="59"/>
+      <c r="J80" s="59"/>
+      <c r="K80" s="59"/>
+      <c r="L80" s="59"/>
+      <c r="M80" s="59"/>
+      <c r="N80" s="59"/>
+      <c r="O80" s="59"/>
+      <c r="P80" s="59"/>
+      <c r="Q80" s="59"/>
+      <c r="R80" s="59"/>
+      <c r="S80" s="59"/>
+      <c r="T80" s="59"/>
+      <c r="U80" s="59"/>
+      <c r="V80" s="59"/>
     </row>
     <row r="81" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="63"/>
-      <c r="B81" s="50" t="s">
+      <c r="A81" s="61"/>
+      <c r="B81" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="54"/>
-[...1 lines deleted...]
-      <c r="E81" s="50" t="s">
+      <c r="C81" s="48"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="54"/>
-[...1 lines deleted...]
-      <c r="H81" s="50" t="s">
+      <c r="F81" s="48"/>
+      <c r="G81" s="55"/>
+      <c r="H81" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="54"/>
-[...1 lines deleted...]
-      <c r="K81" s="50" t="s">
+      <c r="I81" s="48"/>
+      <c r="J81" s="55"/>
+      <c r="K81" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="54"/>
-[...1 lines deleted...]
-      <c r="N81" s="50" t="s">
+      <c r="L81" s="48"/>
+      <c r="M81" s="55"/>
+      <c r="N81" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="54"/>
-[...1 lines deleted...]
-      <c r="Q81" s="50" t="s">
+      <c r="O81" s="48"/>
+      <c r="P81" s="55"/>
+      <c r="Q81" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R81" s="54"/>
-[...5 lines deleted...]
-      <c r="V81" s="55"/>
+      <c r="R81" s="48"/>
+      <c r="S81" s="55"/>
+      <c r="T81" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U81" s="48"/>
+      <c r="V81" s="49"/>
     </row>
     <row r="82" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A82" s="63"/>
+      <c r="A82" s="61"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -18562,145 +18957,144 @@
       <c r="P88" s="30">
         <v>137</v>
       </c>
       <c r="Q88" s="17">
         <v>43</v>
       </c>
       <c r="R88" s="18">
         <v>53</v>
       </c>
       <c r="S88" s="30">
         <v>96</v>
       </c>
       <c r="T88" s="17">
         <f t="shared" si="24"/>
         <v>3786</v>
       </c>
       <c r="U88" s="18">
         <f t="shared" si="22"/>
         <v>3170</v>
       </c>
       <c r="V88" s="19">
         <f t="shared" si="23"/>
         <v>6956</v>
       </c>
     </row>
-    <row r="89" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A90" s="63" t="s">
+    <row r="90" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A90" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="61" t="s">
+      <c r="B90" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="61"/>
-[...22 lines deleted...]
-      <c r="B91" s="62" t="s">
+      <c r="C90" s="62"/>
+      <c r="D90" s="62"/>
+      <c r="E90" s="62"/>
+      <c r="F90" s="62"/>
+      <c r="G90" s="62"/>
+      <c r="H90" s="62"/>
+      <c r="I90" s="62"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="62"/>
+      <c r="N90" s="62"/>
+      <c r="O90" s="62"/>
+      <c r="P90" s="62"/>
+      <c r="Q90" s="62"/>
+      <c r="R90" s="62"/>
+      <c r="S90" s="62"/>
+      <c r="T90" s="62"/>
+      <c r="U90" s="62"/>
+      <c r="V90" s="62"/>
+    </row>
+    <row r="91" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="61"/>
+      <c r="B91" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="62"/>
-[...22 lines deleted...]
-      <c r="B92" s="50" t="s">
+      <c r="C91" s="59"/>
+      <c r="D91" s="59"/>
+      <c r="E91" s="59"/>
+      <c r="F91" s="59"/>
+      <c r="G91" s="59"/>
+      <c r="H91" s="59"/>
+      <c r="I91" s="59"/>
+      <c r="J91" s="59"/>
+      <c r="K91" s="59"/>
+      <c r="L91" s="59"/>
+      <c r="M91" s="59"/>
+      <c r="N91" s="59"/>
+      <c r="O91" s="59"/>
+      <c r="P91" s="59"/>
+      <c r="Q91" s="59"/>
+      <c r="R91" s="59"/>
+      <c r="S91" s="59"/>
+      <c r="T91" s="59"/>
+      <c r="U91" s="59"/>
+      <c r="V91" s="59"/>
+    </row>
+    <row r="92" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="61"/>
+      <c r="B92" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="54"/>
-[...1 lines deleted...]
-      <c r="E92" s="50" t="s">
+      <c r="C92" s="48"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F92" s="54"/>
-[...1 lines deleted...]
-      <c r="H92" s="50" t="s">
+      <c r="F92" s="48"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="54"/>
-[...1 lines deleted...]
-      <c r="K92" s="50" t="s">
+      <c r="I92" s="48"/>
+      <c r="J92" s="55"/>
+      <c r="K92" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L92" s="54"/>
-[...1 lines deleted...]
-      <c r="N92" s="50" t="s">
+      <c r="L92" s="48"/>
+      <c r="M92" s="55"/>
+      <c r="N92" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="54"/>
-[...1 lines deleted...]
-      <c r="Q92" s="50" t="s">
+      <c r="O92" s="48"/>
+      <c r="P92" s="55"/>
+      <c r="Q92" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R92" s="54"/>
-[...8 lines deleted...]
-      <c r="A93" s="63"/>
+      <c r="R92" s="48"/>
+      <c r="S92" s="55"/>
+      <c r="T92" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U92" s="48"/>
+      <c r="V92" s="49"/>
+    </row>
+    <row r="93" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A93" s="61"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
@@ -18721,355 +19115,571 @@
       <c r="O93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="U93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V93" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A94" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B94" s="8"/>
-[...16 lines deleted...]
-      <c r="S94" s="12"/>
+      <c r="B94" s="8">
+        <v>1096</v>
+      </c>
+      <c r="C94" s="1">
+        <v>452</v>
+      </c>
+      <c r="D94" s="12">
+        <v>1548</v>
+      </c>
+      <c r="E94" s="8">
+        <v>599</v>
+      </c>
+      <c r="F94" s="1">
+        <v>420</v>
+      </c>
+      <c r="G94" s="12">
+        <v>1019</v>
+      </c>
+      <c r="H94" s="8">
+        <v>611</v>
+      </c>
+      <c r="I94" s="1">
+        <v>426</v>
+      </c>
+      <c r="J94" s="12">
+        <v>1037</v>
+      </c>
+      <c r="K94" s="8">
+        <v>246</v>
+      </c>
+      <c r="L94" s="1">
+        <v>226</v>
+      </c>
+      <c r="M94" s="12">
+        <v>472</v>
+      </c>
+      <c r="N94" s="8">
+        <v>24</v>
+      </c>
+      <c r="O94" s="1">
+        <v>18</v>
+      </c>
+      <c r="P94" s="12">
+        <v>42</v>
+      </c>
+      <c r="Q94" s="8">
+        <v>32</v>
+      </c>
+      <c r="R94" s="1">
+        <v>27</v>
+      </c>
+      <c r="S94" s="12">
+        <v>59</v>
+      </c>
       <c r="T94" s="8">
         <f>SUM(B94,E94,H94,K94,N94,Q94)</f>
-        <v>0</v>
+        <v>2608</v>
       </c>
       <c r="U94" s="1">
         <f t="shared" ref="U94:U99" si="25">SUM(C94,F94,I94,L94,O94,R94)</f>
-        <v>0</v>
+        <v>1569</v>
       </c>
       <c r="V94" s="11">
         <f t="shared" ref="V94:V99" si="26">SUM(D94,G94,J94,M94,P94,S94)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A95" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B95" s="8"/>
-[...16 lines deleted...]
-      <c r="S95" s="12"/>
+      <c r="B95" s="8">
+        <v>198</v>
+      </c>
+      <c r="C95" s="1">
+        <v>63</v>
+      </c>
+      <c r="D95" s="12">
+        <v>261</v>
+      </c>
+      <c r="E95" s="8">
+        <v>235</v>
+      </c>
+      <c r="F95" s="1">
+        <v>181</v>
+      </c>
+      <c r="G95" s="12">
+        <v>416</v>
+      </c>
+      <c r="H95" s="8">
+        <v>168</v>
+      </c>
+      <c r="I95" s="1">
+        <v>145</v>
+      </c>
+      <c r="J95" s="12">
+        <v>313</v>
+      </c>
+      <c r="K95" s="8">
+        <v>151</v>
+      </c>
+      <c r="L95" s="1">
+        <v>131</v>
+      </c>
+      <c r="M95" s="12">
+        <v>282</v>
+      </c>
+      <c r="N95" s="8">
+        <v>17</v>
+      </c>
+      <c r="O95" s="1">
+        <v>19</v>
+      </c>
+      <c r="P95" s="12">
+        <v>36</v>
+      </c>
+      <c r="Q95" s="8">
+        <v>4</v>
+      </c>
+      <c r="R95" s="1">
+        <v>5</v>
+      </c>
+      <c r="S95" s="12">
+        <v>9</v>
+      </c>
       <c r="T95" s="8">
         <f t="shared" ref="T95:T99" si="27">SUM(B95,E95,H95,K95,N95,Q95)</f>
-        <v>0</v>
+        <v>773</v>
       </c>
       <c r="U95" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>544</v>
       </c>
       <c r="V95" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A96" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B96" s="8"/>
-[...16 lines deleted...]
-      <c r="S96" s="12"/>
+      <c r="B96" s="8">
+        <v>173</v>
+      </c>
+      <c r="C96" s="1">
+        <v>55</v>
+      </c>
+      <c r="D96" s="12">
+        <v>228</v>
+      </c>
+      <c r="E96" s="8">
+        <v>248</v>
+      </c>
+      <c r="F96" s="1">
+        <v>248</v>
+      </c>
+      <c r="G96" s="12">
+        <v>496</v>
+      </c>
+      <c r="H96" s="8">
+        <v>142</v>
+      </c>
+      <c r="I96" s="1">
+        <v>128</v>
+      </c>
+      <c r="J96" s="12">
+        <v>270</v>
+      </c>
+      <c r="K96" s="8">
+        <v>94</v>
+      </c>
+      <c r="L96" s="1">
+        <v>105</v>
+      </c>
+      <c r="M96" s="12">
+        <v>199</v>
+      </c>
+      <c r="N96" s="8">
+        <v>17</v>
+      </c>
+      <c r="O96" s="1">
+        <v>14</v>
+      </c>
+      <c r="P96" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q96" s="8">
+        <v>1</v>
+      </c>
+      <c r="R96" s="1">
+        <v>2</v>
+      </c>
+      <c r="S96" s="12">
+        <v>3</v>
+      </c>
       <c r="T96" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="U96" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>552</v>
       </c>
       <c r="V96" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A97" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B97" s="8"/>
-[...16 lines deleted...]
-      <c r="S97" s="12"/>
+      <c r="B97" s="8">
+        <v>203</v>
+      </c>
+      <c r="C97" s="1">
+        <v>73</v>
+      </c>
+      <c r="D97" s="12">
+        <v>276</v>
+      </c>
+      <c r="E97" s="8">
+        <v>203</v>
+      </c>
+      <c r="F97" s="1">
+        <v>165</v>
+      </c>
+      <c r="G97" s="12">
+        <v>368</v>
+      </c>
+      <c r="H97" s="8">
+        <v>137</v>
+      </c>
+      <c r="I97" s="1">
+        <v>102</v>
+      </c>
+      <c r="J97" s="12">
+        <v>239</v>
+      </c>
+      <c r="K97" s="8">
+        <v>111</v>
+      </c>
+      <c r="L97" s="1">
+        <v>95</v>
+      </c>
+      <c r="M97" s="12">
+        <v>206</v>
+      </c>
+      <c r="N97" s="8">
+        <v>8</v>
+      </c>
+      <c r="O97" s="1">
+        <v>12</v>
+      </c>
+      <c r="P97" s="12">
+        <v>20</v>
+      </c>
+      <c r="Q97" s="8">
+        <v>5</v>
+      </c>
+      <c r="R97" s="1">
+        <v>3</v>
+      </c>
+      <c r="S97" s="12">
+        <v>8</v>
+      </c>
       <c r="T97" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="U97" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="V97" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B98" s="14"/>
-[...16 lines deleted...]
-      <c r="S98" s="29"/>
+      <c r="B98" s="14">
+        <v>148</v>
+      </c>
+      <c r="C98" s="15">
+        <v>54</v>
+      </c>
+      <c r="D98" s="29">
+        <v>202</v>
+      </c>
+      <c r="E98" s="14">
+        <v>169</v>
+      </c>
+      <c r="F98" s="15">
+        <v>150</v>
+      </c>
+      <c r="G98" s="29">
+        <v>319</v>
+      </c>
+      <c r="H98" s="14">
+        <v>145</v>
+      </c>
+      <c r="I98" s="15">
+        <v>118</v>
+      </c>
+      <c r="J98" s="29">
+        <v>263</v>
+      </c>
+      <c r="K98" s="14">
+        <v>107</v>
+      </c>
+      <c r="L98" s="15">
+        <v>109</v>
+      </c>
+      <c r="M98" s="29">
+        <v>216</v>
+      </c>
+      <c r="N98" s="14">
+        <v>9</v>
+      </c>
+      <c r="O98" s="15">
+        <v>22</v>
+      </c>
+      <c r="P98" s="29">
+        <v>31</v>
+      </c>
+      <c r="Q98" s="14">
+        <v>5</v>
+      </c>
+      <c r="R98" s="15">
+        <v>6</v>
+      </c>
+      <c r="S98" s="29">
+        <v>11</v>
+      </c>
       <c r="T98" s="14">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="U98" s="15">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>459</v>
       </c>
       <c r="V98" s="16">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B99" s="17"/>
-[...16 lines deleted...]
-      <c r="S99" s="30"/>
+      <c r="B99" s="17">
+        <v>1818</v>
+      </c>
+      <c r="C99" s="18">
+        <v>697</v>
+      </c>
+      <c r="D99" s="30">
+        <v>2515</v>
+      </c>
+      <c r="E99" s="17">
+        <v>1454</v>
+      </c>
+      <c r="F99" s="18">
+        <v>1164</v>
+      </c>
+      <c r="G99" s="30">
+        <v>2618</v>
+      </c>
+      <c r="H99" s="17">
+        <v>1203</v>
+      </c>
+      <c r="I99" s="18">
+        <v>919</v>
+      </c>
+      <c r="J99" s="30">
+        <v>2122</v>
+      </c>
+      <c r="K99" s="17">
+        <v>709</v>
+      </c>
+      <c r="L99" s="18">
+        <v>666</v>
+      </c>
+      <c r="M99" s="30">
+        <v>1375</v>
+      </c>
+      <c r="N99" s="17">
+        <v>75</v>
+      </c>
+      <c r="O99" s="18">
+        <v>85</v>
+      </c>
+      <c r="P99" s="30">
+        <v>160</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>47</v>
+      </c>
+      <c r="R99" s="18">
+        <v>43</v>
+      </c>
+      <c r="S99" s="30">
+        <v>90</v>
+      </c>
       <c r="T99" s="17">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>5306</v>
       </c>
       <c r="U99" s="18">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>3574</v>
       </c>
       <c r="V99" s="19">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>8880</v>
       </c>
     </row>
     <row r="100" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="63" t="s">
+      <c r="A101" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="61" t="s">
+      <c r="B101" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="61"/>
-[...18 lines deleted...]
-      <c r="V101" s="61"/>
+      <c r="C101" s="62"/>
+      <c r="D101" s="62"/>
+      <c r="E101" s="62"/>
+      <c r="F101" s="62"/>
+      <c r="G101" s="62"/>
+      <c r="H101" s="62"/>
+      <c r="I101" s="62"/>
+      <c r="J101" s="62"/>
+      <c r="K101" s="62"/>
+      <c r="L101" s="62"/>
+      <c r="M101" s="62"/>
+      <c r="N101" s="62"/>
+      <c r="O101" s="62"/>
+      <c r="P101" s="62"/>
+      <c r="Q101" s="62"/>
+      <c r="R101" s="62"/>
+      <c r="S101" s="62"/>
+      <c r="T101" s="62"/>
+      <c r="U101" s="62"/>
+      <c r="V101" s="62"/>
     </row>
     <row r="102" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="63"/>
-      <c r="B102" s="62" t="s">
+      <c r="A102" s="61"/>
+      <c r="B102" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="62"/>
-[...18 lines deleted...]
-      <c r="V102" s="62"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="59"/>
+      <c r="E102" s="59"/>
+      <c r="F102" s="59"/>
+      <c r="G102" s="59"/>
+      <c r="H102" s="59"/>
+      <c r="I102" s="59"/>
+      <c r="J102" s="59"/>
+      <c r="K102" s="59"/>
+      <c r="L102" s="59"/>
+      <c r="M102" s="59"/>
+      <c r="N102" s="59"/>
+      <c r="O102" s="59"/>
+      <c r="P102" s="59"/>
+      <c r="Q102" s="59"/>
+      <c r="R102" s="59"/>
+      <c r="S102" s="59"/>
+      <c r="T102" s="59"/>
+      <c r="U102" s="59"/>
+      <c r="V102" s="59"/>
     </row>
     <row r="103" spans="1:22" ht="25.15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="63"/>
-      <c r="B103" s="50" t="s">
+      <c r="A103" s="61"/>
+      <c r="B103" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C103" s="54"/>
-[...1 lines deleted...]
-      <c r="E103" s="50" t="s">
+      <c r="C103" s="48"/>
+      <c r="D103" s="55"/>
+      <c r="E103" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F103" s="54"/>
-[...1 lines deleted...]
-      <c r="H103" s="50" t="s">
+      <c r="F103" s="48"/>
+      <c r="G103" s="55"/>
+      <c r="H103" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I103" s="54"/>
-[...1 lines deleted...]
-      <c r="K103" s="50" t="s">
+      <c r="I103" s="48"/>
+      <c r="J103" s="55"/>
+      <c r="K103" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L103" s="54"/>
-[...1 lines deleted...]
-      <c r="N103" s="50" t="s">
+      <c r="L103" s="48"/>
+      <c r="M103" s="55"/>
+      <c r="N103" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O103" s="54"/>
-[...1 lines deleted...]
-      <c r="Q103" s="50" t="s">
+      <c r="O103" s="48"/>
+      <c r="P103" s="55"/>
+      <c r="Q103" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R103" s="54"/>
-[...5 lines deleted...]
-      <c r="V103" s="55"/>
+      <c r="R103" s="48"/>
+      <c r="S103" s="55"/>
+      <c r="T103" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U103" s="48"/>
+      <c r="V103" s="49"/>
     </row>
     <row r="104" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="63"/>
+      <c r="A104" s="61"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -19302,143 +19912,143 @@
       <c r="J110" s="30"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="30"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
       <c r="P110" s="30"/>
       <c r="Q110" s="17"/>
       <c r="R110" s="18"/>
       <c r="S110" s="30"/>
       <c r="T110" s="22">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="U110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="63" t="s">
+      <c r="A112" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="61" t="s">
+      <c r="B112" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="61"/>
-[...18 lines deleted...]
-      <c r="V112" s="61"/>
+      <c r="C112" s="62"/>
+      <c r="D112" s="62"/>
+      <c r="E112" s="62"/>
+      <c r="F112" s="62"/>
+      <c r="G112" s="62"/>
+      <c r="H112" s="62"/>
+      <c r="I112" s="62"/>
+      <c r="J112" s="62"/>
+      <c r="K112" s="62"/>
+      <c r="L112" s="62"/>
+      <c r="M112" s="62"/>
+      <c r="N112" s="62"/>
+      <c r="O112" s="62"/>
+      <c r="P112" s="62"/>
+      <c r="Q112" s="62"/>
+      <c r="R112" s="62"/>
+      <c r="S112" s="62"/>
+      <c r="T112" s="62"/>
+      <c r="U112" s="62"/>
+      <c r="V112" s="62"/>
     </row>
     <row r="113" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="63"/>
-      <c r="B113" s="62" t="s">
+      <c r="A113" s="61"/>
+      <c r="B113" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="62"/>
-[...18 lines deleted...]
-      <c r="V113" s="62"/>
+      <c r="C113" s="59"/>
+      <c r="D113" s="59"/>
+      <c r="E113" s="59"/>
+      <c r="F113" s="59"/>
+      <c r="G113" s="59"/>
+      <c r="H113" s="59"/>
+      <c r="I113" s="59"/>
+      <c r="J113" s="59"/>
+      <c r="K113" s="59"/>
+      <c r="L113" s="59"/>
+      <c r="M113" s="59"/>
+      <c r="N113" s="59"/>
+      <c r="O113" s="59"/>
+      <c r="P113" s="59"/>
+      <c r="Q113" s="59"/>
+      <c r="R113" s="59"/>
+      <c r="S113" s="59"/>
+      <c r="T113" s="59"/>
+      <c r="U113" s="59"/>
+      <c r="V113" s="59"/>
     </row>
     <row r="114" spans="1:22" ht="25.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="63"/>
-      <c r="B114" s="50" t="s">
+      <c r="A114" s="61"/>
+      <c r="B114" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C114" s="54"/>
-[...1 lines deleted...]
-      <c r="E114" s="50" t="s">
+      <c r="C114" s="48"/>
+      <c r="D114" s="55"/>
+      <c r="E114" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F114" s="54"/>
-[...1 lines deleted...]
-      <c r="H114" s="50" t="s">
+      <c r="F114" s="48"/>
+      <c r="G114" s="55"/>
+      <c r="H114" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="54"/>
-[...1 lines deleted...]
-      <c r="K114" s="50" t="s">
+      <c r="I114" s="48"/>
+      <c r="J114" s="55"/>
+      <c r="K114" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L114" s="54"/>
-[...1 lines deleted...]
-      <c r="N114" s="50" t="s">
+      <c r="L114" s="48"/>
+      <c r="M114" s="55"/>
+      <c r="N114" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="54"/>
-[...1 lines deleted...]
-      <c r="Q114" s="50" t="s">
+      <c r="O114" s="48"/>
+      <c r="P114" s="55"/>
+      <c r="Q114" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R114" s="54"/>
-[...5 lines deleted...]
-      <c r="V114" s="55"/>
+      <c r="R114" s="48"/>
+      <c r="S114" s="55"/>
+      <c r="T114" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U114" s="48"/>
+      <c r="V114" s="49"/>
     </row>
     <row r="115" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="63"/>
+      <c r="A115" s="61"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -19671,143 +20281,143 @@
       <c r="J121" s="30"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="30"/>
       <c r="N121" s="17"/>
       <c r="O121" s="18"/>
       <c r="P121" s="30"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="18"/>
       <c r="S121" s="30"/>
       <c r="T121" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="U121" s="18">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V121" s="19">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:22" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="63" t="s">
+      <c r="A123" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="61" t="s">
+      <c r="B123" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="61"/>
-[...18 lines deleted...]
-      <c r="V123" s="61"/>
+      <c r="C123" s="62"/>
+      <c r="D123" s="62"/>
+      <c r="E123" s="62"/>
+      <c r="F123" s="62"/>
+      <c r="G123" s="62"/>
+      <c r="H123" s="62"/>
+      <c r="I123" s="62"/>
+      <c r="J123" s="62"/>
+      <c r="K123" s="62"/>
+      <c r="L123" s="62"/>
+      <c r="M123" s="62"/>
+      <c r="N123" s="62"/>
+      <c r="O123" s="62"/>
+      <c r="P123" s="62"/>
+      <c r="Q123" s="62"/>
+      <c r="R123" s="62"/>
+      <c r="S123" s="62"/>
+      <c r="T123" s="62"/>
+      <c r="U123" s="62"/>
+      <c r="V123" s="62"/>
     </row>
     <row r="124" spans="1:22" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="63"/>
-      <c r="B124" s="62" t="s">
+      <c r="A124" s="61"/>
+      <c r="B124" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="62"/>
-[...18 lines deleted...]
-      <c r="V124" s="62"/>
+      <c r="C124" s="59"/>
+      <c r="D124" s="59"/>
+      <c r="E124" s="59"/>
+      <c r="F124" s="59"/>
+      <c r="G124" s="59"/>
+      <c r="H124" s="59"/>
+      <c r="I124" s="59"/>
+      <c r="J124" s="59"/>
+      <c r="K124" s="59"/>
+      <c r="L124" s="59"/>
+      <c r="M124" s="59"/>
+      <c r="N124" s="59"/>
+      <c r="O124" s="59"/>
+      <c r="P124" s="59"/>
+      <c r="Q124" s="59"/>
+      <c r="R124" s="59"/>
+      <c r="S124" s="59"/>
+      <c r="T124" s="59"/>
+      <c r="U124" s="59"/>
+      <c r="V124" s="59"/>
     </row>
     <row r="125" spans="1:22" ht="28.9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="63"/>
-      <c r="B125" s="50" t="s">
+      <c r="A125" s="61"/>
+      <c r="B125" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C125" s="54"/>
-[...1 lines deleted...]
-      <c r="E125" s="50" t="s">
+      <c r="C125" s="48"/>
+      <c r="D125" s="55"/>
+      <c r="E125" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F125" s="54"/>
-[...1 lines deleted...]
-      <c r="H125" s="50" t="s">
+      <c r="F125" s="48"/>
+      <c r="G125" s="55"/>
+      <c r="H125" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="54"/>
-[...1 lines deleted...]
-      <c r="K125" s="50" t="s">
+      <c r="I125" s="48"/>
+      <c r="J125" s="55"/>
+      <c r="K125" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L125" s="54"/>
-[...1 lines deleted...]
-      <c r="N125" s="50" t="s">
+      <c r="L125" s="48"/>
+      <c r="M125" s="55"/>
+      <c r="N125" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="54"/>
-[...1 lines deleted...]
-      <c r="Q125" s="50" t="s">
+      <c r="O125" s="48"/>
+      <c r="P125" s="55"/>
+      <c r="Q125" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R125" s="54"/>
-[...5 lines deleted...]
-      <c r="V125" s="55"/>
+      <c r="R125" s="48"/>
+      <c r="S125" s="55"/>
+      <c r="T125" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U125" s="48"/>
+      <c r="V125" s="49"/>
     </row>
     <row r="126" spans="1:22" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="63"/>
+      <c r="A126" s="61"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -20039,143 +20649,143 @@
       <c r="I132" s="18"/>
       <c r="J132" s="30"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="30"/>
       <c r="N132" s="17"/>
       <c r="O132" s="18"/>
       <c r="P132" s="30"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="18"/>
       <c r="S132" s="30"/>
       <c r="T132" s="17">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="U132" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="V132" s="19">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A134" s="63" t="s">
+      <c r="A134" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="61" t="s">
+      <c r="B134" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="61"/>
-[...18 lines deleted...]
-      <c r="V134" s="61"/>
+      <c r="C134" s="62"/>
+      <c r="D134" s="62"/>
+      <c r="E134" s="62"/>
+      <c r="F134" s="62"/>
+      <c r="G134" s="62"/>
+      <c r="H134" s="62"/>
+      <c r="I134" s="62"/>
+      <c r="J134" s="62"/>
+      <c r="K134" s="62"/>
+      <c r="L134" s="62"/>
+      <c r="M134" s="62"/>
+      <c r="N134" s="62"/>
+      <c r="O134" s="62"/>
+      <c r="P134" s="62"/>
+      <c r="Q134" s="62"/>
+      <c r="R134" s="62"/>
+      <c r="S134" s="62"/>
+      <c r="T134" s="62"/>
+      <c r="U134" s="62"/>
+      <c r="V134" s="62"/>
     </row>
     <row r="135" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="63"/>
-      <c r="B135" s="62" t="s">
+      <c r="A135" s="61"/>
+      <c r="B135" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="62"/>
-[...18 lines deleted...]
-      <c r="V135" s="62"/>
+      <c r="C135" s="59"/>
+      <c r="D135" s="59"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="59"/>
+      <c r="H135" s="59"/>
+      <c r="I135" s="59"/>
+      <c r="J135" s="59"/>
+      <c r="K135" s="59"/>
+      <c r="L135" s="59"/>
+      <c r="M135" s="59"/>
+      <c r="N135" s="59"/>
+      <c r="O135" s="59"/>
+      <c r="P135" s="59"/>
+      <c r="Q135" s="59"/>
+      <c r="R135" s="59"/>
+      <c r="S135" s="59"/>
+      <c r="T135" s="59"/>
+      <c r="U135" s="59"/>
+      <c r="V135" s="59"/>
     </row>
     <row r="136" spans="1:22" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="63"/>
-      <c r="B136" s="50" t="s">
+      <c r="A136" s="61"/>
+      <c r="B136" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="C136" s="54"/>
-[...1 lines deleted...]
-      <c r="E136" s="50" t="s">
+      <c r="C136" s="48"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="F136" s="54"/>
-[...1 lines deleted...]
-      <c r="H136" s="50" t="s">
+      <c r="F136" s="48"/>
+      <c r="G136" s="55"/>
+      <c r="H136" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="54"/>
-[...1 lines deleted...]
-      <c r="K136" s="50" t="s">
+      <c r="I136" s="48"/>
+      <c r="J136" s="55"/>
+      <c r="K136" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="L136" s="54"/>
-[...1 lines deleted...]
-      <c r="N136" s="50" t="s">
+      <c r="L136" s="48"/>
+      <c r="M136" s="55"/>
+      <c r="N136" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="O136" s="54"/>
-[...1 lines deleted...]
-      <c r="Q136" s="50" t="s">
+      <c r="O136" s="48"/>
+      <c r="P136" s="55"/>
+      <c r="Q136" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="R136" s="54"/>
-[...5 lines deleted...]
-      <c r="V136" s="55"/>
+      <c r="R136" s="48"/>
+      <c r="S136" s="55"/>
+      <c r="T136" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="U136" s="48"/>
+      <c r="V136" s="49"/>
     </row>
     <row r="137" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A137" s="63"/>
+      <c r="A137" s="61"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -20202,844 +20812,844 @@
       <c r="Q137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="T137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="U137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:V138" si="36">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>6169</v>
+        <v>7265</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="36"/>
-        <v>3261</v>
+        <v>3713</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="36"/>
-        <v>9430</v>
+        <v>10978</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="36"/>
-        <v>2888</v>
+        <v>3487</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="36"/>
-        <v>3452</v>
+        <v>3872</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="36"/>
-        <v>6340</v>
+        <v>7359</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="36"/>
-        <v>3391</v>
+        <v>4002</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="36"/>
-        <v>3669</v>
+        <v>4095</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="36"/>
-        <v>7060</v>
+        <v>8097</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="36"/>
-        <v>1250</v>
+        <v>1496</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="36"/>
-        <v>1730</v>
+        <v>1956</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="36"/>
-        <v>2980</v>
+        <v>3452</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="36"/>
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="36"/>
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="36"/>
-        <v>263</v>
+        <v>305</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="36"/>
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="36"/>
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="S138" s="27">
         <f t="shared" si="36"/>
-        <v>336</v>
+        <v>395</v>
       </c>
       <c r="T138" s="20">
         <f>SUM(T6,T17,T28,T39,T50,T61,T72,T83,T94,T105,T116,T127)</f>
-        <v>13944</v>
+        <v>16552</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="36"/>
-        <v>12465</v>
+        <v>14034</v>
       </c>
       <c r="V138" s="24">
         <f t="shared" si="36"/>
-        <v>26409</v>
+        <v>30586</v>
       </c>
     </row>
     <row r="139" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="37">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>979</v>
+        <v>1177</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="37"/>
-        <v>468</v>
+        <v>531</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="37"/>
-        <v>1447</v>
+        <v>1708</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:V139" si="38">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>1138</v>
+        <v>1373</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1806</v>
+        <v>1987</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="38"/>
-        <v>2944</v>
+        <v>3360</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="38"/>
-        <v>1045</v>
+        <v>1213</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>1037</v>
+        <v>1182</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="38"/>
-        <v>2082</v>
+        <v>2395</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="38"/>
-        <v>788</v>
+        <v>939</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>1225</v>
+        <v>1356</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="38"/>
-        <v>2013</v>
+        <v>2295</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="38"/>
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="38"/>
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="38"/>
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="38"/>
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="S139" s="27">
         <f t="shared" si="38"/>
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="T139" s="20">
         <f t="shared" si="38"/>
-        <v>4100</v>
+        <v>4873</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="38"/>
-        <v>4750</v>
+        <v>5294</v>
       </c>
       <c r="V139" s="24">
         <f t="shared" si="38"/>
-        <v>8850</v>
+        <v>10167</v>
       </c>
     </row>
     <row r="140" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="37"/>
-        <v>849</v>
+        <v>1022</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="37"/>
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="37"/>
-        <v>1327</v>
+        <v>1555</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" ref="E140:V140" si="39">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>1469</v>
+        <v>1717</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>1969</v>
+        <v>2217</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="39"/>
-        <v>3438</v>
+        <v>3934</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="39"/>
-        <v>869</v>
+        <v>1011</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>1042</v>
+        <v>1170</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="39"/>
-        <v>1911</v>
+        <v>2181</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="39"/>
-        <v>520</v>
+        <v>614</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>858</v>
+        <v>963</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="39"/>
-        <v>1378</v>
+        <v>1577</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="39"/>
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="39"/>
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="39"/>
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="39"/>
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="S140" s="27">
         <f t="shared" si="39"/>
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T140" s="20">
         <f t="shared" si="39"/>
-        <v>3803</v>
+        <v>4478</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="39"/>
-        <v>4494</v>
+        <v>5046</v>
       </c>
       <c r="V140" s="24">
         <f t="shared" si="39"/>
-        <v>8297</v>
+        <v>9524</v>
       </c>
     </row>
     <row r="141" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="37"/>
-        <v>1045</v>
+        <v>1248</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="37"/>
-        <v>467</v>
+        <v>540</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="37"/>
-        <v>1512</v>
+        <v>1788</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:V141" si="40">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>1085</v>
+        <v>1288</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>1651</v>
+        <v>1816</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="40"/>
-        <v>2736</v>
+        <v>3104</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="40"/>
-        <v>885</v>
+        <v>1022</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>899</v>
+        <v>1001</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="40"/>
-        <v>1784</v>
+        <v>2023</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="40"/>
-        <v>656</v>
+        <v>767</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>901</v>
+        <v>996</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="40"/>
-        <v>1557</v>
+        <v>1763</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="40"/>
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="40"/>
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="40"/>
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="40"/>
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S141" s="27">
         <f t="shared" si="40"/>
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="T141" s="20">
         <f t="shared" si="40"/>
-        <v>3780</v>
+        <v>4447</v>
       </c>
       <c r="U141" s="1">
         <f>SUM(U9,U20,U31,U42,U53,U64,U75,U86,U97,U108,U119,U130)</f>
-        <v>4090</v>
+        <v>4540</v>
       </c>
       <c r="V141" s="24">
         <f t="shared" si="40"/>
-        <v>7870</v>
+        <v>8987</v>
       </c>
     </row>
     <row r="142" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="37"/>
-        <v>800</v>
+        <v>948</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="37"/>
-        <v>405</v>
+        <v>459</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="37"/>
-        <v>1205</v>
+        <v>1407</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:V142" si="41">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>1027</v>
+        <v>1196</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="41"/>
-        <v>1442</v>
+        <v>1592</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="41"/>
-        <v>2469</v>
+        <v>2788</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="41"/>
-        <v>821</v>
+        <v>966</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="41"/>
-        <v>956</v>
+        <v>1074</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="41"/>
-        <v>1777</v>
+        <v>2040</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="41"/>
-        <v>631</v>
+        <v>738</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="41"/>
-        <v>1052</v>
+        <v>1161</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="41"/>
-        <v>1683</v>
+        <v>1899</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="41"/>
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="41"/>
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="41"/>
-        <v>217</v>
+        <v>248</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="41"/>
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="41"/>
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="S142" s="28">
         <f t="shared" si="41"/>
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="T142" s="21">
         <f t="shared" si="41"/>
-        <v>3384</v>
+        <v>3967</v>
       </c>
       <c r="U142" s="15">
         <f t="shared" si="41"/>
-        <v>4058</v>
+        <v>4517</v>
       </c>
       <c r="V142" s="25">
         <f t="shared" si="41"/>
-        <v>7442</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="143" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="37"/>
-        <v>9842</v>
+        <v>11660</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="37"/>
-        <v>5079</v>
+        <v>5776</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="37"/>
-        <v>14921</v>
+        <v>17436</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:V143" si="42">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>7607</v>
+        <v>9061</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="42"/>
-        <v>10320</v>
+        <v>11484</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="42"/>
-        <v>17927</v>
+        <v>20545</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="42"/>
-        <v>7011</v>
+        <v>8214</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="42"/>
-        <v>7603</v>
+        <v>8522</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="42"/>
-        <v>14614</v>
+        <v>16736</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="42"/>
-        <v>3845</v>
+        <v>4554</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="42"/>
-        <v>5766</v>
+        <v>6432</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="42"/>
-        <v>9611</v>
+        <v>10986</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="42"/>
-        <v>449</v>
+        <v>524</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="42"/>
-        <v>688</v>
+        <v>773</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="42"/>
-        <v>1137</v>
+        <v>1297</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="42"/>
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="42"/>
-        <v>401</v>
+        <v>444</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="42"/>
-        <v>658</v>
+        <v>748</v>
       </c>
       <c r="T143" s="22">
         <f t="shared" si="42"/>
-        <v>29011</v>
+        <v>34317</v>
       </c>
       <c r="U143" s="18">
         <f t="shared" si="42"/>
-        <v>29857</v>
+        <v>33431</v>
       </c>
       <c r="V143" s="23">
         <f t="shared" si="42"/>
-        <v>58868</v>
+        <v>67748</v>
       </c>
     </row>
     <row r="144" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A144" s="26"/>
     </row>
     <row r="150" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
       <c r="N150" s="32"/>
       <c r="O150" s="32"/>
       <c r="P150" s="32"/>
       <c r="Q150" s="32"/>
       <c r="R150" s="32"/>
       <c r="S150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="130">
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="B25:V25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:V13"/>
+    <mergeCell ref="B14:V14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="Q26:S26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:V36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B47:V47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:V57"/>
+    <mergeCell ref="B58:V58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:V68"/>
+    <mergeCell ref="B69:V69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:V79"/>
+    <mergeCell ref="B80:V80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:V90"/>
+    <mergeCell ref="B91:V91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:V101"/>
+    <mergeCell ref="B102:V102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:V112"/>
+    <mergeCell ref="B113:V113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="T114:V114"/>
     <mergeCell ref="A123:A126"/>
     <mergeCell ref="B123:V123"/>
     <mergeCell ref="B124:V124"/>
     <mergeCell ref="B125:D125"/>
     <mergeCell ref="E125:G125"/>
     <mergeCell ref="H125:J125"/>
     <mergeCell ref="K125:M125"/>
     <mergeCell ref="N136:P136"/>
     <mergeCell ref="Q136:S136"/>
     <mergeCell ref="T136:V136"/>
     <mergeCell ref="N125:P125"/>
     <mergeCell ref="Q125:S125"/>
     <mergeCell ref="T125:V125"/>
     <mergeCell ref="A134:A137"/>
     <mergeCell ref="B134:V134"/>
     <mergeCell ref="B135:V135"/>
     <mergeCell ref="B136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="H136:J136"/>
     <mergeCell ref="K136:M136"/>
-    <mergeCell ref="A112:A115"/>
-[...108 lines deleted...]
-    <mergeCell ref="T4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76B333E-5371-4FBE-8703-A5C151C101CF}">
   <dimension ref="A1:P150"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L148" sqref="L148"/>
+      <selection activeCell="K148" sqref="K148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="63" t="s">
+      <c r="A2" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="61"/>
-[...12 lines deleted...]
-      <c r="P2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="63"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="61"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="62"/>
-[...12 lines deleted...]
-      <c r="P3" s="62"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="63"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="F4" s="48"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="50" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="54"/>
-[...5 lines deleted...]
-      <c r="P4" s="55"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="O4" s="48"/>
+      <c r="P4" s="49"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="63"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -21361,121 +21971,121 @@
         <v>348</v>
       </c>
       <c r="K11" s="39">
         <v>54</v>
       </c>
       <c r="L11" s="40">
         <v>47</v>
       </c>
       <c r="M11" s="44">
         <v>101</v>
       </c>
       <c r="N11" s="39">
         <f t="shared" si="1"/>
         <v>3600</v>
       </c>
       <c r="O11" s="40">
         <f t="shared" si="2"/>
         <v>3215</v>
       </c>
       <c r="P11" s="41">
         <f t="shared" si="3"/>
         <v>6815</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="71" t="s">
+      <c r="A13" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="69"/>
       <c r="D13" s="69"/>
       <c r="E13" s="69"/>
       <c r="F13" s="69"/>
       <c r="G13" s="69"/>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
       <c r="J13" s="69"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
       <c r="N13" s="69"/>
       <c r="O13" s="69"/>
       <c r="P13" s="70"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="72"/>
-      <c r="B14" s="65" t="s">
+      <c r="A14" s="66"/>
+      <c r="B14" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="66"/>
-[...12 lines deleted...]
-      <c r="P14" s="67"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="72"/>
+      <c r="O14" s="72"/>
+      <c r="P14" s="73"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="72"/>
-      <c r="B15" s="45" t="s">
+      <c r="A15" s="66"/>
+      <c r="B15" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="46"/>
-[...1 lines deleted...]
-      <c r="E15" s="45" t="s">
+      <c r="C15" s="51"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="46"/>
-[...1 lines deleted...]
-      <c r="H15" s="45" t="s">
+      <c r="F15" s="51"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I15" s="46"/>
-[...1 lines deleted...]
-      <c r="K15" s="45" t="s">
+      <c r="I15" s="51"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="46"/>
-[...5 lines deleted...]
-      <c r="P15" s="47"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="52"/>
+      <c r="N15" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="51"/>
+      <c r="P15" s="52"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="73"/>
+      <c r="A16" s="67"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="5" t="s">
@@ -21797,121 +22407,121 @@
         <v>384</v>
       </c>
       <c r="K22" s="17">
         <v>31</v>
       </c>
       <c r="L22" s="18">
         <v>36</v>
       </c>
       <c r="M22" s="30">
         <v>67</v>
       </c>
       <c r="N22" s="17">
         <f t="shared" si="6"/>
         <v>3445</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="4"/>
         <v>3307</v>
       </c>
       <c r="P22" s="19">
         <f t="shared" si="5"/>
         <v>6752</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="71" t="s">
+      <c r="A24" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="69"/>
       <c r="D24" s="69"/>
       <c r="E24" s="69"/>
       <c r="F24" s="69"/>
       <c r="G24" s="69"/>
       <c r="H24" s="69"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
       <c r="N24" s="69"/>
       <c r="O24" s="69"/>
       <c r="P24" s="70"/>
     </row>
     <row r="25" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="72"/>
-      <c r="B25" s="65" t="s">
+      <c r="A25" s="66"/>
+      <c r="B25" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="66"/>
-[...12 lines deleted...]
-      <c r="P25" s="67"/>
+      <c r="C25" s="72"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="72"/>
+      <c r="F25" s="72"/>
+      <c r="G25" s="72"/>
+      <c r="H25" s="72"/>
+      <c r="I25" s="72"/>
+      <c r="J25" s="72"/>
+      <c r="K25" s="72"/>
+      <c r="L25" s="72"/>
+      <c r="M25" s="72"/>
+      <c r="N25" s="72"/>
+      <c r="O25" s="72"/>
+      <c r="P25" s="73"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="72"/>
-      <c r="B26" s="45" t="s">
+      <c r="A26" s="66"/>
+      <c r="B26" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="46"/>
-[...1 lines deleted...]
-      <c r="E26" s="45" t="s">
+      <c r="C26" s="51"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F26" s="46"/>
-[...1 lines deleted...]
-      <c r="H26" s="45" t="s">
+      <c r="F26" s="51"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I26" s="46"/>
-[...1 lines deleted...]
-      <c r="K26" s="45" t="s">
+      <c r="I26" s="51"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L26" s="46"/>
-[...5 lines deleted...]
-      <c r="P26" s="47"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="52"/>
+      <c r="N26" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="51"/>
+      <c r="P26" s="52"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A27" s="73"/>
+      <c r="A27" s="67"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="5" t="s">
@@ -22233,121 +22843,121 @@
         <v>453</v>
       </c>
       <c r="K33" s="17">
         <v>43</v>
       </c>
       <c r="L33" s="18">
         <v>38</v>
       </c>
       <c r="M33" s="30">
         <v>81</v>
       </c>
       <c r="N33" s="17">
         <f t="shared" si="9"/>
         <v>4179</v>
       </c>
       <c r="O33" s="18">
         <f t="shared" si="7"/>
         <v>4866</v>
       </c>
       <c r="P33" s="19">
         <f t="shared" si="8"/>
         <v>9045</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="71" t="s">
+      <c r="A35" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="69"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
       <c r="G35" s="69"/>
       <c r="H35" s="69"/>
       <c r="I35" s="69"/>
       <c r="J35" s="69"/>
       <c r="K35" s="69"/>
       <c r="L35" s="69"/>
       <c r="M35" s="69"/>
       <c r="N35" s="69"/>
       <c r="O35" s="69"/>
       <c r="P35" s="70"/>
     </row>
     <row r="36" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="72"/>
-      <c r="B36" s="65" t="s">
+      <c r="A36" s="66"/>
+      <c r="B36" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="66"/>
-[...12 lines deleted...]
-      <c r="P36" s="67"/>
+      <c r="C36" s="72"/>
+      <c r="D36" s="72"/>
+      <c r="E36" s="72"/>
+      <c r="F36" s="72"/>
+      <c r="G36" s="72"/>
+      <c r="H36" s="72"/>
+      <c r="I36" s="72"/>
+      <c r="J36" s="72"/>
+      <c r="K36" s="72"/>
+      <c r="L36" s="72"/>
+      <c r="M36" s="72"/>
+      <c r="N36" s="72"/>
+      <c r="O36" s="72"/>
+      <c r="P36" s="73"/>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="72"/>
-      <c r="B37" s="45" t="s">
+      <c r="A37" s="66"/>
+      <c r="B37" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="46"/>
-[...1 lines deleted...]
-      <c r="E37" s="45" t="s">
+      <c r="C37" s="51"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F37" s="46"/>
-[...1 lines deleted...]
-      <c r="H37" s="45" t="s">
+      <c r="F37" s="51"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="46"/>
-[...1 lines deleted...]
-      <c r="K37" s="45" t="s">
+      <c r="I37" s="51"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="46"/>
-[...5 lines deleted...]
-      <c r="P37" s="47"/>
+      <c r="L37" s="51"/>
+      <c r="M37" s="52"/>
+      <c r="N37" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="51"/>
+      <c r="P37" s="52"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="73"/>
+      <c r="A38" s="67"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="5" t="s">
@@ -22669,121 +23279,121 @@
         <v>446</v>
       </c>
       <c r="K44" s="17">
         <v>50</v>
       </c>
       <c r="L44" s="18">
         <v>39</v>
       </c>
       <c r="M44" s="30">
         <v>89</v>
       </c>
       <c r="N44" s="17">
         <f t="shared" si="12"/>
         <v>3976</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="10"/>
         <v>4756</v>
       </c>
       <c r="P44" s="19">
         <f t="shared" si="11"/>
         <v>8732</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A46" s="71" t="s">
+      <c r="A46" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
       <c r="I46" s="69"/>
       <c r="J46" s="69"/>
       <c r="K46" s="69"/>
       <c r="L46" s="69"/>
       <c r="M46" s="69"/>
       <c r="N46" s="69"/>
       <c r="O46" s="69"/>
       <c r="P46" s="70"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="72"/>
-      <c r="B47" s="65" t="s">
+      <c r="A47" s="66"/>
+      <c r="B47" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="66"/>
-[...12 lines deleted...]
-      <c r="P47" s="67"/>
+      <c r="C47" s="72"/>
+      <c r="D47" s="72"/>
+      <c r="E47" s="72"/>
+      <c r="F47" s="72"/>
+      <c r="G47" s="72"/>
+      <c r="H47" s="72"/>
+      <c r="I47" s="72"/>
+      <c r="J47" s="72"/>
+      <c r="K47" s="72"/>
+      <c r="L47" s="72"/>
+      <c r="M47" s="72"/>
+      <c r="N47" s="72"/>
+      <c r="O47" s="72"/>
+      <c r="P47" s="73"/>
     </row>
     <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="72"/>
-      <c r="B48" s="45" t="s">
+      <c r="A48" s="66"/>
+      <c r="B48" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="46"/>
-[...1 lines deleted...]
-      <c r="E48" s="45" t="s">
+      <c r="C48" s="51"/>
+      <c r="D48" s="52"/>
+      <c r="E48" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="46"/>
-[...1 lines deleted...]
-      <c r="H48" s="45" t="s">
+      <c r="F48" s="51"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I48" s="46"/>
-[...1 lines deleted...]
-      <c r="K48" s="45" t="s">
+      <c r="I48" s="51"/>
+      <c r="J48" s="52"/>
+      <c r="K48" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L48" s="46"/>
-[...5 lines deleted...]
-      <c r="P48" s="47"/>
+      <c r="L48" s="51"/>
+      <c r="M48" s="52"/>
+      <c r="N48" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="51"/>
+      <c r="P48" s="52"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A49" s="73"/>
+      <c r="A49" s="67"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="5" t="s">
@@ -23105,121 +23715,121 @@
         <v>452</v>
       </c>
       <c r="K55" s="17">
         <v>46</v>
       </c>
       <c r="L55" s="18">
         <v>30</v>
       </c>
       <c r="M55" s="30">
         <v>76</v>
       </c>
       <c r="N55" s="17">
         <f t="shared" si="15"/>
         <v>3596</v>
       </c>
       <c r="O55" s="18">
         <f t="shared" si="13"/>
         <v>3742</v>
       </c>
       <c r="P55" s="19">
         <f t="shared" si="14"/>
         <v>7338</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A57" s="71" t="s">
+      <c r="A57" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="69"/>
       <c r="D57" s="69"/>
       <c r="E57" s="69"/>
       <c r="F57" s="69"/>
       <c r="G57" s="69"/>
       <c r="H57" s="69"/>
       <c r="I57" s="69"/>
       <c r="J57" s="69"/>
       <c r="K57" s="69"/>
       <c r="L57" s="69"/>
       <c r="M57" s="69"/>
       <c r="N57" s="69"/>
       <c r="O57" s="69"/>
       <c r="P57" s="70"/>
     </row>
     <row r="58" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="72"/>
-      <c r="B58" s="65" t="s">
+      <c r="A58" s="66"/>
+      <c r="B58" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="66"/>
-[...12 lines deleted...]
-      <c r="P58" s="67"/>
+      <c r="C58" s="72"/>
+      <c r="D58" s="72"/>
+      <c r="E58" s="72"/>
+      <c r="F58" s="72"/>
+      <c r="G58" s="72"/>
+      <c r="H58" s="72"/>
+      <c r="I58" s="72"/>
+      <c r="J58" s="72"/>
+      <c r="K58" s="72"/>
+      <c r="L58" s="72"/>
+      <c r="M58" s="72"/>
+      <c r="N58" s="72"/>
+      <c r="O58" s="72"/>
+      <c r="P58" s="73"/>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="72"/>
-      <c r="B59" s="45" t="s">
+      <c r="A59" s="66"/>
+      <c r="B59" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="46"/>
-[...1 lines deleted...]
-      <c r="E59" s="45" t="s">
+      <c r="C59" s="51"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F59" s="46"/>
-[...1 lines deleted...]
-      <c r="H59" s="45" t="s">
+      <c r="F59" s="51"/>
+      <c r="G59" s="52"/>
+      <c r="H59" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I59" s="46"/>
-[...1 lines deleted...]
-      <c r="K59" s="45" t="s">
+      <c r="I59" s="51"/>
+      <c r="J59" s="52"/>
+      <c r="K59" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L59" s="46"/>
-[...5 lines deleted...]
-      <c r="P59" s="47"/>
+      <c r="L59" s="51"/>
+      <c r="M59" s="52"/>
+      <c r="N59" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O59" s="51"/>
+      <c r="P59" s="52"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A60" s="73"/>
+      <c r="A60" s="67"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="5" t="s">
@@ -23544,121 +24154,121 @@
         <v>56</v>
       </c>
       <c r="L66" s="18">
         <v>46</v>
       </c>
       <c r="M66" s="30">
         <v>102</v>
       </c>
       <c r="N66" s="17">
         <f t="shared" si="18"/>
         <v>3197</v>
       </c>
       <c r="O66" s="18">
         <f t="shared" si="16"/>
         <v>3424</v>
       </c>
       <c r="P66" s="19">
         <f t="shared" si="17"/>
         <v>6621</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A68" s="71" t="s">
+      <c r="A68" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="69"/>
       <c r="D68" s="69"/>
       <c r="E68" s="69"/>
       <c r="F68" s="69"/>
       <c r="G68" s="69"/>
       <c r="H68" s="69"/>
       <c r="I68" s="69"/>
       <c r="J68" s="69"/>
       <c r="K68" s="69"/>
       <c r="L68" s="69"/>
       <c r="M68" s="69"/>
       <c r="N68" s="69"/>
       <c r="O68" s="69"/>
       <c r="P68" s="70"/>
     </row>
     <row r="69" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="72"/>
-      <c r="B69" s="65" t="s">
+      <c r="A69" s="66"/>
+      <c r="B69" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="66"/>
-[...12 lines deleted...]
-      <c r="P69" s="67"/>
+      <c r="C69" s="72"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="72"/>
+      <c r="F69" s="72"/>
+      <c r="G69" s="72"/>
+      <c r="H69" s="72"/>
+      <c r="I69" s="72"/>
+      <c r="J69" s="72"/>
+      <c r="K69" s="72"/>
+      <c r="L69" s="72"/>
+      <c r="M69" s="72"/>
+      <c r="N69" s="72"/>
+      <c r="O69" s="72"/>
+      <c r="P69" s="73"/>
     </row>
     <row r="70" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="72"/>
-      <c r="B70" s="45" t="s">
+      <c r="A70" s="66"/>
+      <c r="B70" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C70" s="46"/>
-[...1 lines deleted...]
-      <c r="E70" s="45" t="s">
+      <c r="C70" s="51"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F70" s="46"/>
-[...1 lines deleted...]
-      <c r="H70" s="45" t="s">
+      <c r="F70" s="51"/>
+      <c r="G70" s="52"/>
+      <c r="H70" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I70" s="46"/>
-[...1 lines deleted...]
-      <c r="K70" s="45" t="s">
+      <c r="I70" s="51"/>
+      <c r="J70" s="52"/>
+      <c r="K70" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L70" s="46"/>
-[...5 lines deleted...]
-      <c r="P70" s="47"/>
+      <c r="L70" s="51"/>
+      <c r="M70" s="52"/>
+      <c r="N70" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O70" s="51"/>
+      <c r="P70" s="52"/>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A71" s="73"/>
+      <c r="A71" s="67"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="5" t="s">
@@ -23980,121 +24590,121 @@
         <v>448</v>
       </c>
       <c r="K77" s="17">
         <v>51</v>
       </c>
       <c r="L77" s="18">
         <v>42</v>
       </c>
       <c r="M77" s="30">
         <v>93</v>
       </c>
       <c r="N77" s="17">
         <f t="shared" si="21"/>
         <v>3232</v>
       </c>
       <c r="O77" s="18">
         <f t="shared" si="19"/>
         <v>3377</v>
       </c>
       <c r="P77" s="19">
         <f t="shared" si="20"/>
         <v>6609</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A79" s="71" t="s">
+      <c r="A79" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
       <c r="G79" s="69"/>
       <c r="H79" s="69"/>
       <c r="I79" s="69"/>
       <c r="J79" s="69"/>
       <c r="K79" s="69"/>
       <c r="L79" s="69"/>
       <c r="M79" s="69"/>
       <c r="N79" s="69"/>
       <c r="O79" s="69"/>
       <c r="P79" s="70"/>
     </row>
     <row r="80" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="72"/>
-      <c r="B80" s="65" t="s">
+      <c r="A80" s="66"/>
+      <c r="B80" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="66"/>
-[...12 lines deleted...]
-      <c r="P80" s="67"/>
+      <c r="C80" s="72"/>
+      <c r="D80" s="72"/>
+      <c r="E80" s="72"/>
+      <c r="F80" s="72"/>
+      <c r="G80" s="72"/>
+      <c r="H80" s="72"/>
+      <c r="I80" s="72"/>
+      <c r="J80" s="72"/>
+      <c r="K80" s="72"/>
+      <c r="L80" s="72"/>
+      <c r="M80" s="72"/>
+      <c r="N80" s="72"/>
+      <c r="O80" s="72"/>
+      <c r="P80" s="73"/>
     </row>
     <row r="81" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="72"/>
-      <c r="B81" s="45" t="s">
+      <c r="A81" s="66"/>
+      <c r="B81" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="46"/>
-[...1 lines deleted...]
-      <c r="E81" s="45" t="s">
+      <c r="C81" s="51"/>
+      <c r="D81" s="52"/>
+      <c r="E81" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F81" s="46"/>
-[...1 lines deleted...]
-      <c r="H81" s="45" t="s">
+      <c r="F81" s="51"/>
+      <c r="G81" s="52"/>
+      <c r="H81" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I81" s="46"/>
-[...1 lines deleted...]
-      <c r="K81" s="45" t="s">
+      <c r="I81" s="51"/>
+      <c r="J81" s="52"/>
+      <c r="K81" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L81" s="46"/>
-[...5 lines deleted...]
-      <c r="P81" s="47"/>
+      <c r="L81" s="51"/>
+      <c r="M81" s="52"/>
+      <c r="N81" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O81" s="51"/>
+      <c r="P81" s="52"/>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A82" s="73"/>
+      <c r="A82" s="67"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -24415,416 +25025,559 @@
       <c r="J88" s="30">
         <v>399</v>
       </c>
       <c r="K88" s="17">
         <v>46</v>
       </c>
       <c r="L88" s="18">
         <v>40</v>
       </c>
       <c r="M88" s="30">
         <v>86</v>
       </c>
       <c r="N88" s="17">
         <f t="shared" si="24"/>
         <v>3786</v>
       </c>
       <c r="O88" s="18">
         <f t="shared" si="22"/>
         <v>3170</v>
       </c>
       <c r="P88" s="19">
         <f t="shared" si="23"/>
         <v>6956</v>
       </c>
     </row>
-    <row r="89" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A90" s="71" t="s">
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
       <c r="J90" s="69"/>
       <c r="K90" s="69"/>
       <c r="L90" s="69"/>
       <c r="M90" s="69"/>
       <c r="N90" s="69"/>
       <c r="O90" s="69"/>
       <c r="P90" s="70"/>
     </row>
-    <row r="91" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B91" s="65" t="s">
+    <row r="91" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="66"/>
+      <c r="B91" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="66"/>
-[...16 lines deleted...]
-      <c r="B92" s="45" t="s">
+      <c r="C91" s="72"/>
+      <c r="D91" s="72"/>
+      <c r="E91" s="72"/>
+      <c r="F91" s="72"/>
+      <c r="G91" s="72"/>
+      <c r="H91" s="72"/>
+      <c r="I91" s="72"/>
+      <c r="J91" s="72"/>
+      <c r="K91" s="72"/>
+      <c r="L91" s="72"/>
+      <c r="M91" s="72"/>
+      <c r="N91" s="72"/>
+      <c r="O91" s="72"/>
+      <c r="P91" s="73"/>
+    </row>
+    <row r="92" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="66"/>
+      <c r="B92" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="46"/>
-[...1 lines deleted...]
-      <c r="E92" s="45" t="s">
+      <c r="C92" s="51"/>
+      <c r="D92" s="52"/>
+      <c r="E92" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F92" s="46"/>
-[...1 lines deleted...]
-      <c r="H92" s="45" t="s">
+      <c r="F92" s="51"/>
+      <c r="G92" s="52"/>
+      <c r="H92" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I92" s="46"/>
-[...1 lines deleted...]
-      <c r="K92" s="45" t="s">
+      <c r="I92" s="51"/>
+      <c r="J92" s="52"/>
+      <c r="K92" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L92" s="46"/>
-[...8 lines deleted...]
-      <c r="A93" s="73"/>
+      <c r="L92" s="51"/>
+      <c r="M92" s="52"/>
+      <c r="N92" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O92" s="51"/>
+      <c r="P92" s="52"/>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="67"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P93" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A94" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B94" s="8"/>
-[...10 lines deleted...]
-      <c r="M94" s="12"/>
+      <c r="B94" s="8">
+        <v>1799</v>
+      </c>
+      <c r="C94" s="1">
+        <v>1041</v>
+      </c>
+      <c r="D94" s="12">
+        <v>2840</v>
+      </c>
+      <c r="E94" s="8">
+        <v>696</v>
+      </c>
+      <c r="F94" s="1">
+        <v>468</v>
+      </c>
+      <c r="G94" s="12">
+        <v>1164</v>
+      </c>
+      <c r="H94" s="8">
+        <v>104</v>
+      </c>
+      <c r="I94" s="1">
+        <v>60</v>
+      </c>
+      <c r="J94" s="12">
+        <v>164</v>
+      </c>
+      <c r="K94" s="8">
+        <v>9</v>
+      </c>
+      <c r="L94" s="1">
+        <v>0</v>
+      </c>
+      <c r="M94" s="12">
+        <v>9</v>
+      </c>
       <c r="N94" s="8">
         <f>SUM(B94,E94,H94,K94)</f>
-        <v>0</v>
+        <v>2608</v>
       </c>
       <c r="O94" s="1">
         <f t="shared" ref="O94:O99" si="25">SUM(C94,F94,I94,L94)</f>
-        <v>0</v>
+        <v>1569</v>
       </c>
       <c r="P94" s="11">
         <f t="shared" ref="P94:P99" si="26">SUM(D94,G94,J94,M94)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A95" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B95" s="8"/>
-[...10 lines deleted...]
-      <c r="M95" s="12"/>
+      <c r="B95" s="8">
+        <v>532</v>
+      </c>
+      <c r="C95" s="1">
+        <v>341</v>
+      </c>
+      <c r="D95" s="12">
+        <v>873</v>
+      </c>
+      <c r="E95" s="8">
+        <v>199</v>
+      </c>
+      <c r="F95" s="1">
+        <v>159</v>
+      </c>
+      <c r="G95" s="12">
+        <v>358</v>
+      </c>
+      <c r="H95" s="8">
+        <v>39</v>
+      </c>
+      <c r="I95" s="1">
+        <v>38</v>
+      </c>
+      <c r="J95" s="12">
+        <v>77</v>
+      </c>
+      <c r="K95" s="8">
+        <v>3</v>
+      </c>
+      <c r="L95" s="1">
+        <v>6</v>
+      </c>
+      <c r="M95" s="12">
+        <v>9</v>
+      </c>
       <c r="N95" s="8">
         <f t="shared" ref="N95:N99" si="27">SUM(B95,E95,H95,K95)</f>
-        <v>0</v>
+        <v>773</v>
       </c>
       <c r="O95" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>544</v>
       </c>
       <c r="P95" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A96" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B96" s="8"/>
-[...10 lines deleted...]
-      <c r="M96" s="12"/>
+      <c r="B96" s="8">
+        <v>361</v>
+      </c>
+      <c r="C96" s="1">
+        <v>290</v>
+      </c>
+      <c r="D96" s="12">
+        <v>651</v>
+      </c>
+      <c r="E96" s="8">
+        <v>190</v>
+      </c>
+      <c r="F96" s="1">
+        <v>165</v>
+      </c>
+      <c r="G96" s="12">
+        <v>355</v>
+      </c>
+      <c r="H96" s="8">
+        <v>96</v>
+      </c>
+      <c r="I96" s="1">
+        <v>70</v>
+      </c>
+      <c r="J96" s="12">
+        <v>166</v>
+      </c>
+      <c r="K96" s="8">
+        <v>28</v>
+      </c>
+      <c r="L96" s="1">
+        <v>27</v>
+      </c>
+      <c r="M96" s="12">
+        <v>55</v>
+      </c>
       <c r="N96" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="O96" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>552</v>
       </c>
       <c r="P96" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B97" s="8"/>
-[...10 lines deleted...]
-      <c r="M97" s="12"/>
+      <c r="B97" s="8">
+        <v>456</v>
+      </c>
+      <c r="C97" s="1">
+        <v>307</v>
+      </c>
+      <c r="D97" s="12">
+        <v>763</v>
+      </c>
+      <c r="E97" s="8">
+        <v>179</v>
+      </c>
+      <c r="F97" s="1">
+        <v>120</v>
+      </c>
+      <c r="G97" s="12">
+        <v>299</v>
+      </c>
+      <c r="H97" s="8">
+        <v>26</v>
+      </c>
+      <c r="I97" s="1">
+        <v>19</v>
+      </c>
+      <c r="J97" s="12">
+        <v>45</v>
+      </c>
+      <c r="K97" s="8">
+        <v>6</v>
+      </c>
+      <c r="L97" s="1">
+        <v>4</v>
+      </c>
+      <c r="M97" s="12">
+        <v>10</v>
+      </c>
       <c r="N97" s="8">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="O97" s="1">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="P97" s="11">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B98" s="8"/>
-[...10 lines deleted...]
-      <c r="M98" s="12"/>
+      <c r="B98" s="8">
+        <v>410</v>
+      </c>
+      <c r="C98" s="1">
+        <v>316</v>
+      </c>
+      <c r="D98" s="12">
+        <v>726</v>
+      </c>
+      <c r="E98" s="8">
+        <v>146</v>
+      </c>
+      <c r="F98" s="1">
+        <v>121</v>
+      </c>
+      <c r="G98" s="12">
+        <v>267</v>
+      </c>
+      <c r="H98" s="8">
+        <v>24</v>
+      </c>
+      <c r="I98" s="1">
+        <v>19</v>
+      </c>
+      <c r="J98" s="12">
+        <v>43</v>
+      </c>
+      <c r="K98" s="8">
+        <v>3</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3</v>
+      </c>
+      <c r="M98" s="12">
+        <v>6</v>
+      </c>
       <c r="N98" s="14">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="O98" s="15">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>459</v>
       </c>
       <c r="P98" s="16">
         <f t="shared" si="26"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B99" s="17"/>
-[...10 lines deleted...]
-      <c r="M99" s="30"/>
+      <c r="B99" s="17">
+        <v>3558</v>
+      </c>
+      <c r="C99" s="18">
+        <v>2295</v>
+      </c>
+      <c r="D99" s="30">
+        <v>5853</v>
+      </c>
+      <c r="E99" s="17">
+        <v>1410</v>
+      </c>
+      <c r="F99" s="18">
+        <v>1033</v>
+      </c>
+      <c r="G99" s="30">
+        <v>2443</v>
+      </c>
+      <c r="H99" s="17">
+        <v>289</v>
+      </c>
+      <c r="I99" s="18">
+        <v>206</v>
+      </c>
+      <c r="J99" s="30">
+        <v>495</v>
+      </c>
+      <c r="K99" s="17">
+        <v>49</v>
+      </c>
+      <c r="L99" s="18">
+        <v>40</v>
+      </c>
+      <c r="M99" s="30">
+        <v>89</v>
+      </c>
       <c r="N99" s="17">
         <f t="shared" si="27"/>
-        <v>0</v>
+        <v>5306</v>
       </c>
       <c r="O99" s="18">
         <f t="shared" si="25"/>
-        <v>0</v>
+        <v>3574</v>
       </c>
       <c r="P99" s="19">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>8880</v>
       </c>
     </row>
     <row r="100" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="101" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="71" t="s">
+      <c r="A101" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C101" s="69"/>
       <c r="D101" s="69"/>
       <c r="E101" s="69"/>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="69"/>
       <c r="I101" s="69"/>
       <c r="J101" s="69"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="N101" s="69"/>
       <c r="O101" s="69"/>
       <c r="P101" s="70"/>
     </row>
     <row r="102" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="72"/>
-      <c r="B102" s="65" t="s">
+      <c r="A102" s="66"/>
+      <c r="B102" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="66"/>
-[...12 lines deleted...]
-      <c r="P102" s="67"/>
+      <c r="C102" s="72"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+      <c r="H102" s="72"/>
+      <c r="I102" s="72"/>
+      <c r="J102" s="72"/>
+      <c r="K102" s="72"/>
+      <c r="L102" s="72"/>
+      <c r="M102" s="72"/>
+      <c r="N102" s="72"/>
+      <c r="O102" s="72"/>
+      <c r="P102" s="73"/>
     </row>
     <row r="103" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="72"/>
-      <c r="B103" s="45" t="s">
+      <c r="A103" s="66"/>
+      <c r="B103" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C103" s="46"/>
-[...1 lines deleted...]
-      <c r="E103" s="45" t="s">
+      <c r="C103" s="51"/>
+      <c r="D103" s="52"/>
+      <c r="E103" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F103" s="46"/>
-[...1 lines deleted...]
-      <c r="H103" s="45" t="s">
+      <c r="F103" s="51"/>
+      <c r="G103" s="52"/>
+      <c r="H103" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I103" s="46"/>
-[...1 lines deleted...]
-      <c r="K103" s="45" t="s">
+      <c r="I103" s="51"/>
+      <c r="J103" s="52"/>
+      <c r="K103" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L103" s="46"/>
-[...5 lines deleted...]
-      <c r="P103" s="47"/>
+      <c r="L103" s="51"/>
+      <c r="M103" s="52"/>
+      <c r="N103" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O103" s="51"/>
+      <c r="P103" s="52"/>
     </row>
     <row r="104" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="73"/>
+      <c r="A104" s="67"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="5" t="s">
@@ -25003,121 +25756,121 @@
       <c r="D110" s="30"/>
       <c r="E110" s="17"/>
       <c r="F110" s="18"/>
       <c r="G110" s="30"/>
       <c r="H110" s="17"/>
       <c r="I110" s="18"/>
       <c r="J110" s="30"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="30"/>
       <c r="N110" s="17">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O110" s="18">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="P110" s="19">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="71" t="s">
+      <c r="A112" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C112" s="69"/>
       <c r="D112" s="69"/>
       <c r="E112" s="69"/>
       <c r="F112" s="69"/>
       <c r="G112" s="69"/>
       <c r="H112" s="69"/>
       <c r="I112" s="69"/>
       <c r="J112" s="69"/>
       <c r="K112" s="69"/>
       <c r="L112" s="69"/>
       <c r="M112" s="69"/>
       <c r="N112" s="69"/>
       <c r="O112" s="69"/>
       <c r="P112" s="70"/>
     </row>
     <row r="113" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="72"/>
-      <c r="B113" s="65" t="s">
+      <c r="A113" s="66"/>
+      <c r="B113" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="66"/>
-[...12 lines deleted...]
-      <c r="P113" s="67"/>
+      <c r="C113" s="72"/>
+      <c r="D113" s="72"/>
+      <c r="E113" s="72"/>
+      <c r="F113" s="72"/>
+      <c r="G113" s="72"/>
+      <c r="H113" s="72"/>
+      <c r="I113" s="72"/>
+      <c r="J113" s="72"/>
+      <c r="K113" s="72"/>
+      <c r="L113" s="72"/>
+      <c r="M113" s="72"/>
+      <c r="N113" s="72"/>
+      <c r="O113" s="72"/>
+      <c r="P113" s="73"/>
     </row>
     <row r="114" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="72"/>
-      <c r="B114" s="45" t="s">
+      <c r="A114" s="66"/>
+      <c r="B114" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="46"/>
-[...1 lines deleted...]
-      <c r="E114" s="45" t="s">
+      <c r="C114" s="51"/>
+      <c r="D114" s="52"/>
+      <c r="E114" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F114" s="46"/>
-[...1 lines deleted...]
-      <c r="H114" s="45" t="s">
+      <c r="F114" s="51"/>
+      <c r="G114" s="52"/>
+      <c r="H114" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I114" s="46"/>
-[...1 lines deleted...]
-      <c r="K114" s="45" t="s">
+      <c r="I114" s="51"/>
+      <c r="J114" s="52"/>
+      <c r="K114" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L114" s="46"/>
-[...5 lines deleted...]
-      <c r="P114" s="47"/>
+      <c r="L114" s="51"/>
+      <c r="M114" s="52"/>
+      <c r="N114" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O114" s="51"/>
+      <c r="P114" s="52"/>
     </row>
     <row r="115" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="73"/>
+      <c r="A115" s="67"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="5" t="s">
@@ -25296,121 +26049,121 @@
       <c r="D121" s="30"/>
       <c r="E121" s="17"/>
       <c r="F121" s="18"/>
       <c r="G121" s="30"/>
       <c r="H121" s="17"/>
       <c r="I121" s="18"/>
       <c r="J121" s="30"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="30"/>
       <c r="N121" s="17">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="O121" s="18">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P121" s="19">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:16" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="123" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="71" t="s">
+      <c r="A123" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="68" t="s">
         <v>53</v>
       </c>
       <c r="C123" s="69"/>
       <c r="D123" s="69"/>
       <c r="E123" s="69"/>
       <c r="F123" s="69"/>
       <c r="G123" s="69"/>
       <c r="H123" s="69"/>
       <c r="I123" s="69"/>
       <c r="J123" s="69"/>
       <c r="K123" s="69"/>
       <c r="L123" s="69"/>
       <c r="M123" s="69"/>
       <c r="N123" s="69"/>
       <c r="O123" s="69"/>
       <c r="P123" s="70"/>
     </row>
     <row r="124" spans="1:16" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="72"/>
-      <c r="B124" s="65" t="s">
+      <c r="A124" s="66"/>
+      <c r="B124" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="66"/>
-[...12 lines deleted...]
-      <c r="P124" s="67"/>
+      <c r="C124" s="72"/>
+      <c r="D124" s="72"/>
+      <c r="E124" s="72"/>
+      <c r="F124" s="72"/>
+      <c r="G124" s="72"/>
+      <c r="H124" s="72"/>
+      <c r="I124" s="72"/>
+      <c r="J124" s="72"/>
+      <c r="K124" s="72"/>
+      <c r="L124" s="72"/>
+      <c r="M124" s="72"/>
+      <c r="N124" s="72"/>
+      <c r="O124" s="72"/>
+      <c r="P124" s="73"/>
     </row>
     <row r="125" spans="1:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="72"/>
-      <c r="B125" s="45" t="s">
+      <c r="A125" s="66"/>
+      <c r="B125" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C125" s="46"/>
-[...1 lines deleted...]
-      <c r="E125" s="45" t="s">
+      <c r="C125" s="51"/>
+      <c r="D125" s="52"/>
+      <c r="E125" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="F125" s="46"/>
-[...1 lines deleted...]
-      <c r="H125" s="45" t="s">
+      <c r="F125" s="51"/>
+      <c r="G125" s="52"/>
+      <c r="H125" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="I125" s="46"/>
-[...1 lines deleted...]
-      <c r="K125" s="45" t="s">
+      <c r="I125" s="51"/>
+      <c r="J125" s="52"/>
+      <c r="K125" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L125" s="46"/>
-[...5 lines deleted...]
-      <c r="P125" s="47"/>
+      <c r="L125" s="51"/>
+      <c r="M125" s="52"/>
+      <c r="N125" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="O125" s="51"/>
+      <c r="P125" s="52"/>
     </row>
     <row r="126" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="73"/>
+      <c r="A126" s="67"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="5" t="s">
@@ -25588,121 +26341,121 @@
       <c r="C132" s="18"/>
       <c r="D132" s="30"/>
       <c r="E132" s="17"/>
       <c r="F132" s="18"/>
       <c r="G132" s="30"/>
       <c r="H132" s="17"/>
       <c r="I132" s="18"/>
       <c r="J132" s="30"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="30"/>
       <c r="N132" s="17">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="O132" s="18">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="P132" s="19">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A134" s="63" t="s">
+      <c r="A134" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="61" t="s">
+      <c r="B134" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="61"/>
-[...12 lines deleted...]
-      <c r="P134" s="61"/>
+      <c r="C134" s="62"/>
+      <c r="D134" s="62"/>
+      <c r="E134" s="62"/>
+      <c r="F134" s="62"/>
+      <c r="G134" s="62"/>
+      <c r="H134" s="62"/>
+      <c r="I134" s="62"/>
+      <c r="J134" s="62"/>
+      <c r="K134" s="62"/>
+      <c r="L134" s="62"/>
+      <c r="M134" s="62"/>
+      <c r="N134" s="62"/>
+      <c r="O134" s="62"/>
+      <c r="P134" s="62"/>
     </row>
     <row r="135" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="63"/>
-      <c r="B135" s="62" t="s">
+      <c r="A135" s="61"/>
+      <c r="B135" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="62"/>
-[...12 lines deleted...]
-      <c r="P135" s="62"/>
+      <c r="C135" s="59"/>
+      <c r="D135" s="59"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="59"/>
+      <c r="H135" s="59"/>
+      <c r="I135" s="59"/>
+      <c r="J135" s="59"/>
+      <c r="K135" s="59"/>
+      <c r="L135" s="59"/>
+      <c r="M135" s="59"/>
+      <c r="N135" s="59"/>
+      <c r="O135" s="59"/>
+      <c r="P135" s="59"/>
     </row>
     <row r="136" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="63"/>
-      <c r="B136" s="50" t="s">
+      <c r="A136" s="61"/>
+      <c r="B136" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="C136" s="54"/>
-[...1 lines deleted...]
-      <c r="E136" s="50" t="s">
+      <c r="C136" s="48"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="F136" s="54"/>
-[...1 lines deleted...]
-      <c r="H136" s="50" t="s">
+      <c r="F136" s="48"/>
+      <c r="G136" s="55"/>
+      <c r="H136" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="I136" s="54"/>
-[...1 lines deleted...]
-      <c r="K136" s="50" t="s">
+      <c r="I136" s="48"/>
+      <c r="J136" s="55"/>
+      <c r="K136" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="L136" s="54"/>
-[...5 lines deleted...]
-      <c r="P136" s="55"/>
+      <c r="L136" s="48"/>
+      <c r="M136" s="55"/>
+      <c r="N136" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="O136" s="48"/>
+      <c r="P136" s="49"/>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A137" s="63"/>
+      <c r="A137" s="61"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="5" t="s">
@@ -25711,680 +26464,680 @@
       <c r="K137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:P138" si="37">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>8222</v>
+        <v>10021</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="37"/>
-        <v>8271</v>
+        <v>9312</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="37"/>
-        <v>16493</v>
+        <v>19333</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="37"/>
-        <v>5126</v>
+        <v>5822</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="37"/>
-        <v>3763</v>
+        <v>4231</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="37"/>
-        <v>8889</v>
+        <v>10053</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="37"/>
-        <v>556</v>
+        <v>660</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="37"/>
-        <v>407</v>
+        <v>467</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="37"/>
-        <v>963</v>
+        <v>1127</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="37"/>
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="37"/>
         <v>24</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="37"/>
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="37"/>
-        <v>13944</v>
+        <v>16552</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="37"/>
-        <v>12465</v>
+        <v>14034</v>
       </c>
       <c r="P138" s="24">
         <f t="shared" si="37"/>
-        <v>26409</v>
+        <v>30586</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:P139" si="38">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>2360</v>
+        <v>2892</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="38"/>
-        <v>3335</v>
+        <v>3676</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="38"/>
-        <v>5695</v>
+        <v>6568</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" si="38"/>
-        <v>1438</v>
+        <v>1637</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="38"/>
-        <v>1146</v>
+        <v>1305</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="38"/>
-        <v>2584</v>
+        <v>2942</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="38"/>
-        <v>264</v>
+        <v>303</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="38"/>
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="38"/>
-        <v>490</v>
+        <v>567</v>
       </c>
       <c r="K139" s="20">
         <f t="shared" si="38"/>
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="38"/>
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M139" s="27">
         <f t="shared" si="38"/>
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="38"/>
-        <v>4100</v>
+        <v>4873</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="38"/>
-        <v>4750</v>
+        <v>5294</v>
       </c>
       <c r="P139" s="24">
         <f t="shared" si="38"/>
-        <v>8850</v>
+        <v>10167</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" ref="B140:P140" si="39">SUM(B8,B19,B30,B41,B52,B63,B74,B85,B96,B107,B118,B129)</f>
-        <v>1620</v>
+        <v>1981</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="39"/>
-        <v>2560</v>
+        <v>2850</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="39"/>
-        <v>4180</v>
+        <v>4831</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" si="39"/>
-        <v>1309</v>
+        <v>1499</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="39"/>
-        <v>1118</v>
+        <v>1283</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="39"/>
-        <v>2427</v>
+        <v>2782</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="39"/>
-        <v>637</v>
+        <v>733</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="39"/>
-        <v>608</v>
+        <v>678</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="39"/>
-        <v>1245</v>
+        <v>1411</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="39"/>
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="39"/>
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="39"/>
-        <v>445</v>
+        <v>500</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="39"/>
-        <v>3803</v>
+        <v>4478</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="39"/>
-        <v>4494</v>
+        <v>5046</v>
       </c>
       <c r="P140" s="24">
         <f t="shared" si="39"/>
-        <v>8297</v>
+        <v>9524</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" ref="B141:P141" si="40">SUM(B9,B20,B31,B42,B53,B64,B75,B86,B97,B108,B119,B130)</f>
-        <v>2248</v>
+        <v>2704</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="40"/>
-        <v>2718</v>
+        <v>3025</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="40"/>
-        <v>4966</v>
+        <v>5729</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" si="40"/>
-        <v>1304</v>
+        <v>1483</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="40"/>
-        <v>1158</v>
+        <v>1278</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="40"/>
-        <v>2462</v>
+        <v>2761</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="40"/>
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="40"/>
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="40"/>
-        <v>375</v>
+        <v>420</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="40"/>
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="40"/>
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="40"/>
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="40"/>
-        <v>3780</v>
+        <v>4447</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="40"/>
-        <v>4090</v>
+        <v>4540</v>
       </c>
       <c r="P141" s="24">
         <f t="shared" si="40"/>
-        <v>7870</v>
+        <v>8987</v>
       </c>
     </row>
     <row r="142" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" ref="B142:P142" si="41">SUM(B10,B21,B32,B43,B54,B65,B76,B87,B98,B109,B120,B131)</f>
-        <v>2048</v>
+        <v>2458</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="41"/>
-        <v>2887</v>
+        <v>3203</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="41"/>
-        <v>4935</v>
+        <v>5661</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" si="41"/>
-        <v>1157</v>
+        <v>1303</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="41"/>
-        <v>1005</v>
+        <v>1126</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="41"/>
-        <v>2162</v>
+        <v>2429</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="41"/>
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="41"/>
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="41"/>
-        <v>307</v>
+        <v>350</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="41"/>
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="41"/>
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="41"/>
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="41"/>
-        <v>3384</v>
+        <v>3967</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="41"/>
-        <v>4058</v>
+        <v>4517</v>
       </c>
       <c r="P142" s="25">
         <f t="shared" si="41"/>
-        <v>7442</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="143" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" ref="B143:P143" si="42">SUM(B11,B22,B33,B44,B55,B66,B77,B88,B99,B110,B121,B132)</f>
-        <v>16498</v>
+        <v>20056</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="42"/>
-        <v>19771</v>
+        <v>22066</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="42"/>
-        <v>36269</v>
+        <v>42122</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" si="42"/>
-        <v>10334</v>
+        <v>11744</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="42"/>
-        <v>8190</v>
+        <v>9223</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="42"/>
-        <v>18524</v>
+        <v>20967</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="42"/>
-        <v>1802</v>
+        <v>2091</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="42"/>
-        <v>1578</v>
+        <v>1784</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="42"/>
-        <v>3380</v>
+        <v>3875</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="42"/>
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="42"/>
-        <v>318</v>
+        <v>358</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="42"/>
-        <v>695</v>
+        <v>784</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="42"/>
-        <v>29011</v>
+        <v>34317</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="42"/>
-        <v>29857</v>
+        <v>33431</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="42"/>
-        <v>58868</v>
+        <v>67748</v>
       </c>
     </row>
     <row r="150" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="32"/>
       <c r="E150" s="32"/>
       <c r="F150" s="32"/>
       <c r="G150" s="32"/>
       <c r="H150" s="32"/>
       <c r="I150" s="32"/>
       <c r="J150" s="32"/>
       <c r="K150" s="32"/>
       <c r="L150" s="32"/>
       <c r="M150" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="104">
+    <mergeCell ref="B25:P25"/>
+    <mergeCell ref="B24:P24"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="B124:P124"/>
+    <mergeCell ref="B123:P123"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:P101"/>
+    <mergeCell ref="B102:P102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:P134"/>
+    <mergeCell ref="B135:P135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:P112"/>
+    <mergeCell ref="B113:P113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:P90"/>
+    <mergeCell ref="B91:P91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:P79"/>
+    <mergeCell ref="B80:P80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:P68"/>
+    <mergeCell ref="B69:P69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:P13"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:P57"/>
+    <mergeCell ref="B58:P58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="B46:P46"/>
     <mergeCell ref="B47:P47"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="E48:G48"/>
     <mergeCell ref="H48:J48"/>
     <mergeCell ref="K48:M48"/>
     <mergeCell ref="N48:P48"/>
     <mergeCell ref="A35:A38"/>
     <mergeCell ref="B35:P35"/>
     <mergeCell ref="B36:P36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="E37:G37"/>
     <mergeCell ref="H37:J37"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="N37:P37"/>
-    <mergeCell ref="A68:A71"/>
-[...78 lines deleted...]
-    <mergeCell ref="N103:P103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D201FDC-9B38-4064-A6D3-ECC043EB8B50}">
   <dimension ref="A1:S143"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J147" sqref="J147"/>
+      <selection activeCell="Z93" sqref="Z93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="19" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="56"/>
-[...15 lines deleted...]
-      <c r="S2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="58"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="60"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="58"/>
-[...15 lines deleted...]
-      <c r="S3" s="59"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="64"/>
     </row>
     <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="F4" s="48"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="50" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="50" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R4" s="54"/>
-      <c r="S4" s="55"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="49"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="53"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -26752,132 +27505,132 @@
       </c>
       <c r="M11" s="41">
         <v>4</v>
       </c>
       <c r="N11" s="39">
         <v>18</v>
       </c>
       <c r="O11" s="40">
         <v>0</v>
       </c>
       <c r="P11" s="41">
         <v>18</v>
       </c>
       <c r="Q11" s="39">
         <v>403</v>
       </c>
       <c r="R11" s="40">
         <v>349</v>
       </c>
       <c r="S11" s="41">
         <v>752</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="52" t="s">
+      <c r="A13" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="56"/>
-[...15 lines deleted...]
-      <c r="S13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="57"/>
+      <c r="O13" s="57"/>
+      <c r="P13" s="57"/>
+      <c r="Q13" s="57"/>
+      <c r="R13" s="57"/>
+      <c r="S13" s="58"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="60"/>
-      <c r="B14" s="62" t="s">
+      <c r="A14" s="56"/>
+      <c r="B14" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="62"/>
-[...15 lines deleted...]
-      <c r="S14" s="64"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
+      <c r="N14" s="59"/>
+      <c r="O14" s="59"/>
+      <c r="P14" s="59"/>
+      <c r="Q14" s="59"/>
+      <c r="R14" s="59"/>
+      <c r="S14" s="60"/>
     </row>
     <row r="15" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="60"/>
-      <c r="B15" s="50" t="s">
+      <c r="A15" s="56"/>
+      <c r="B15" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="54"/>
-[...1 lines deleted...]
-      <c r="E15" s="50" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="54"/>
-[...1 lines deleted...]
-      <c r="H15" s="50" t="s">
+      <c r="F15" s="48"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="54"/>
-[...1 lines deleted...]
-      <c r="K15" s="50" t="s">
+      <c r="I15" s="48"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L15" s="54"/>
-[...1 lines deleted...]
-      <c r="N15" s="50" t="s">
+      <c r="L15" s="48"/>
+      <c r="M15" s="49"/>
+      <c r="N15" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O15" s="54"/>
-[...1 lines deleted...]
-      <c r="Q15" s="50" t="s">
+      <c r="O15" s="48"/>
+      <c r="P15" s="49"/>
+      <c r="Q15" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R15" s="54"/>
-      <c r="S15" s="55"/>
+      <c r="R15" s="48"/>
+      <c r="S15" s="49"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="60"/>
+      <c r="A16" s="56"/>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="7" t="s">
@@ -27245,132 +27998,132 @@
       </c>
       <c r="M22" s="19">
         <v>3</v>
       </c>
       <c r="N22" s="17">
         <v>14</v>
       </c>
       <c r="O22" s="18">
         <v>0</v>
       </c>
       <c r="P22" s="19">
         <v>14</v>
       </c>
       <c r="Q22" s="17">
         <v>358</v>
       </c>
       <c r="R22" s="18">
         <v>343</v>
       </c>
       <c r="S22" s="19">
         <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="52" t="s">
+      <c r="A24" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="56"/>
-[...15 lines deleted...]
-      <c r="S24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="57"/>
+      <c r="Q24" s="57"/>
+      <c r="R24" s="57"/>
+      <c r="S24" s="58"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="60"/>
-      <c r="B25" s="62" t="s">
+      <c r="A25" s="56"/>
+      <c r="B25" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="62"/>
-[...15 lines deleted...]
-      <c r="S25" s="64"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+      <c r="N25" s="59"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="59"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="59"/>
+      <c r="S25" s="60"/>
     </row>
     <row r="26" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="60"/>
-      <c r="B26" s="50" t="s">
+      <c r="A26" s="56"/>
+      <c r="B26" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C26" s="54"/>
-[...1 lines deleted...]
-      <c r="E26" s="50" t="s">
+      <c r="C26" s="48"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="54"/>
-[...1 lines deleted...]
-      <c r="H26" s="50" t="s">
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I26" s="54"/>
-[...1 lines deleted...]
-      <c r="K26" s="50" t="s">
+      <c r="I26" s="48"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L26" s="54"/>
-[...1 lines deleted...]
-      <c r="N26" s="50" t="s">
+      <c r="L26" s="48"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O26" s="54"/>
-[...1 lines deleted...]
-      <c r="Q26" s="50" t="s">
+      <c r="O26" s="48"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="54"/>
-      <c r="S26" s="55"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="49"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="60"/>
+      <c r="A27" s="56"/>
       <c r="B27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="7" t="s">
@@ -27738,132 +28491,132 @@
       </c>
       <c r="M33" s="19">
         <v>2</v>
       </c>
       <c r="N33" s="17">
         <v>19</v>
       </c>
       <c r="O33" s="18">
         <v>1</v>
       </c>
       <c r="P33" s="19">
         <v>20</v>
       </c>
       <c r="Q33" s="17">
         <v>462</v>
       </c>
       <c r="R33" s="18">
         <v>544</v>
       </c>
       <c r="S33" s="19">
         <v>1006</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="52" t="s">
+      <c r="A35" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="56"/>
-[...15 lines deleted...]
-      <c r="S35" s="57"/>
+      <c r="C35" s="57"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="57"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
+      <c r="K35" s="57"/>
+      <c r="L35" s="57"/>
+      <c r="M35" s="57"/>
+      <c r="N35" s="57"/>
+      <c r="O35" s="57"/>
+      <c r="P35" s="57"/>
+      <c r="Q35" s="57"/>
+      <c r="R35" s="57"/>
+      <c r="S35" s="58"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="60"/>
-      <c r="B36" s="62" t="s">
+      <c r="A36" s="56"/>
+      <c r="B36" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C36" s="62"/>
-[...15 lines deleted...]
-      <c r="S36" s="64"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="59"/>
+      <c r="R36" s="59"/>
+      <c r="S36" s="60"/>
     </row>
     <row r="37" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="60"/>
-      <c r="B37" s="50" t="s">
+      <c r="A37" s="56"/>
+      <c r="B37" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="54"/>
-[...1 lines deleted...]
-      <c r="E37" s="50" t="s">
+      <c r="C37" s="48"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="54"/>
-[...1 lines deleted...]
-      <c r="H37" s="50" t="s">
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I37" s="54"/>
-[...1 lines deleted...]
-      <c r="K37" s="50" t="s">
+      <c r="I37" s="48"/>
+      <c r="J37" s="49"/>
+      <c r="K37" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="54"/>
-[...1 lines deleted...]
-      <c r="N37" s="50" t="s">
+      <c r="L37" s="48"/>
+      <c r="M37" s="49"/>
+      <c r="N37" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="54"/>
-[...1 lines deleted...]
-      <c r="Q37" s="50" t="s">
+      <c r="O37" s="48"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R37" s="54"/>
-      <c r="S37" s="55"/>
+      <c r="R37" s="48"/>
+      <c r="S37" s="49"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A38" s="60"/>
+      <c r="A38" s="56"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="7" t="s">
@@ -28231,132 +28984,132 @@
       </c>
       <c r="M44" s="19">
         <v>8</v>
       </c>
       <c r="N44" s="17">
         <v>12</v>
       </c>
       <c r="O44" s="18">
         <v>0</v>
       </c>
       <c r="P44" s="19">
         <v>12</v>
       </c>
       <c r="Q44" s="17">
         <v>446</v>
       </c>
       <c r="R44" s="18">
         <v>539</v>
       </c>
       <c r="S44" s="19">
         <v>985</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="52" t="s">
+      <c r="A46" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="56" t="s">
+      <c r="B46" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="56"/>
-[...15 lines deleted...]
-      <c r="S46" s="57"/>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="57"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="57"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="57"/>
+      <c r="S46" s="58"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="60"/>
-      <c r="B47" s="62" t="s">
+      <c r="A47" s="56"/>
+      <c r="B47" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="62"/>
-[...15 lines deleted...]
-      <c r="S47" s="64"/>
+      <c r="C47" s="59"/>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="59"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="59"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="59"/>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="59"/>
+      <c r="S47" s="60"/>
     </row>
     <row r="48" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="60"/>
-      <c r="B48" s="50" t="s">
+      <c r="A48" s="56"/>
+      <c r="B48" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="54"/>
-[...1 lines deleted...]
-      <c r="E48" s="50" t="s">
+      <c r="C48" s="48"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F48" s="54"/>
-[...1 lines deleted...]
-      <c r="H48" s="50" t="s">
+      <c r="F48" s="48"/>
+      <c r="G48" s="49"/>
+      <c r="H48" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I48" s="54"/>
-[...1 lines deleted...]
-      <c r="K48" s="50" t="s">
+      <c r="I48" s="48"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L48" s="54"/>
-[...1 lines deleted...]
-      <c r="N48" s="50" t="s">
+      <c r="L48" s="48"/>
+      <c r="M48" s="49"/>
+      <c r="N48" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O48" s="54"/>
-[...1 lines deleted...]
-      <c r="Q48" s="50" t="s">
+      <c r="O48" s="48"/>
+      <c r="P48" s="49"/>
+      <c r="Q48" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R48" s="54"/>
-      <c r="S48" s="55"/>
+      <c r="R48" s="48"/>
+      <c r="S48" s="49"/>
     </row>
     <row r="49" spans="1:19" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="60"/>
+      <c r="A49" s="56"/>
       <c r="B49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="7" t="s">
@@ -28724,132 +29477,132 @@
       </c>
       <c r="M55" s="19">
         <v>7</v>
       </c>
       <c r="N55" s="17">
         <v>10</v>
       </c>
       <c r="O55" s="18">
         <v>1</v>
       </c>
       <c r="P55" s="19">
         <v>11</v>
       </c>
       <c r="Q55" s="17">
         <v>457</v>
       </c>
       <c r="R55" s="18">
         <v>423</v>
       </c>
       <c r="S55" s="19">
         <v>880</v>
       </c>
     </row>
     <row r="56" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="52" t="s">
+      <c r="A57" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="56" t="s">
+      <c r="B57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="56"/>
-[...15 lines deleted...]
-      <c r="S57" s="57"/>
+      <c r="C57" s="57"/>
+      <c r="D57" s="57"/>
+      <c r="E57" s="57"/>
+      <c r="F57" s="57"/>
+      <c r="G57" s="57"/>
+      <c r="H57" s="57"/>
+      <c r="I57" s="57"/>
+      <c r="J57" s="57"/>
+      <c r="K57" s="57"/>
+      <c r="L57" s="57"/>
+      <c r="M57" s="57"/>
+      <c r="N57" s="57"/>
+      <c r="O57" s="57"/>
+      <c r="P57" s="57"/>
+      <c r="Q57" s="57"/>
+      <c r="R57" s="57"/>
+      <c r="S57" s="58"/>
     </row>
     <row r="58" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="60"/>
-      <c r="B58" s="62" t="s">
+      <c r="A58" s="56"/>
+      <c r="B58" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="62"/>
-[...15 lines deleted...]
-      <c r="S58" s="64"/>
+      <c r="C58" s="59"/>
+      <c r="D58" s="59"/>
+      <c r="E58" s="59"/>
+      <c r="F58" s="59"/>
+      <c r="G58" s="59"/>
+      <c r="H58" s="59"/>
+      <c r="I58" s="59"/>
+      <c r="J58" s="59"/>
+      <c r="K58" s="59"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="59"/>
+      <c r="N58" s="59"/>
+      <c r="O58" s="59"/>
+      <c r="P58" s="59"/>
+      <c r="Q58" s="59"/>
+      <c r="R58" s="59"/>
+      <c r="S58" s="60"/>
     </row>
     <row r="59" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="60"/>
-      <c r="B59" s="50" t="s">
+      <c r="A59" s="56"/>
+      <c r="B59" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="54"/>
-[...1 lines deleted...]
-      <c r="E59" s="50" t="s">
+      <c r="C59" s="48"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="54"/>
-[...1 lines deleted...]
-      <c r="H59" s="50" t="s">
+      <c r="F59" s="48"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="54"/>
-[...1 lines deleted...]
-      <c r="K59" s="50" t="s">
+      <c r="I59" s="48"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L59" s="54"/>
-[...1 lines deleted...]
-      <c r="N59" s="50" t="s">
+      <c r="L59" s="48"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O59" s="54"/>
-[...1 lines deleted...]
-      <c r="Q59" s="50" t="s">
+      <c r="O59" s="48"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="55"/>
+      <c r="R59" s="48"/>
+      <c r="S59" s="49"/>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A60" s="60"/>
+      <c r="A60" s="56"/>
       <c r="B60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J60" s="7" t="s">
@@ -29219,132 +29972,132 @@
         <v>6</v>
       </c>
       <c r="N66" s="17">
         <v>11</v>
       </c>
       <c r="O66" s="18">
         <v>0</v>
       </c>
       <c r="P66" s="19">
         <v>11</v>
       </c>
       <c r="Q66" s="17">
         <v>395</v>
       </c>
       <c r="R66" s="18">
         <v>426</v>
       </c>
       <c r="S66" s="19">
         <v>821</v>
       </c>
     </row>
     <row r="67" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="26"/>
     </row>
     <row r="68" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="52" t="s">
+      <c r="A68" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B68" s="56" t="s">
+      <c r="B68" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="56"/>
-[...15 lines deleted...]
-      <c r="S68" s="57"/>
+      <c r="C68" s="57"/>
+      <c r="D68" s="57"/>
+      <c r="E68" s="57"/>
+      <c r="F68" s="57"/>
+      <c r="G68" s="57"/>
+      <c r="H68" s="57"/>
+      <c r="I68" s="57"/>
+      <c r="J68" s="57"/>
+      <c r="K68" s="57"/>
+      <c r="L68" s="57"/>
+      <c r="M68" s="57"/>
+      <c r="N68" s="57"/>
+      <c r="O68" s="57"/>
+      <c r="P68" s="57"/>
+      <c r="Q68" s="57"/>
+      <c r="R68" s="57"/>
+      <c r="S68" s="58"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="60"/>
-      <c r="B69" s="62" t="s">
+      <c r="A69" s="56"/>
+      <c r="B69" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="62"/>
-[...15 lines deleted...]
-      <c r="S69" s="64"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="59"/>
+      <c r="I69" s="59"/>
+      <c r="J69" s="59"/>
+      <c r="K69" s="59"/>
+      <c r="L69" s="59"/>
+      <c r="M69" s="59"/>
+      <c r="N69" s="59"/>
+      <c r="O69" s="59"/>
+      <c r="P69" s="59"/>
+      <c r="Q69" s="59"/>
+      <c r="R69" s="59"/>
+      <c r="S69" s="60"/>
     </row>
     <row r="70" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="60"/>
-      <c r="B70" s="50" t="s">
+      <c r="A70" s="56"/>
+      <c r="B70" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="54"/>
-[...1 lines deleted...]
-      <c r="E70" s="50" t="s">
+      <c r="C70" s="48"/>
+      <c r="D70" s="49"/>
+      <c r="E70" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F70" s="54"/>
-[...1 lines deleted...]
-      <c r="H70" s="50" t="s">
+      <c r="F70" s="48"/>
+      <c r="G70" s="49"/>
+      <c r="H70" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I70" s="54"/>
-[...1 lines deleted...]
-      <c r="K70" s="50" t="s">
+      <c r="I70" s="48"/>
+      <c r="J70" s="49"/>
+      <c r="K70" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L70" s="54"/>
-[...1 lines deleted...]
-      <c r="N70" s="50" t="s">
+      <c r="L70" s="48"/>
+      <c r="M70" s="49"/>
+      <c r="N70" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O70" s="54"/>
-[...1 lines deleted...]
-      <c r="Q70" s="50" t="s">
+      <c r="O70" s="48"/>
+      <c r="P70" s="49"/>
+      <c r="Q70" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R70" s="54"/>
-      <c r="S70" s="55"/>
+      <c r="R70" s="48"/>
+      <c r="S70" s="49"/>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A71" s="60"/>
+      <c r="A71" s="56"/>
       <c r="B71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="7" t="s">
@@ -29712,132 +30465,132 @@
       </c>
       <c r="M77" s="19">
         <v>4</v>
       </c>
       <c r="N77" s="17">
         <v>7</v>
       </c>
       <c r="O77" s="18">
         <v>0</v>
       </c>
       <c r="P77" s="19">
         <v>7</v>
       </c>
       <c r="Q77" s="17">
         <v>393</v>
       </c>
       <c r="R77" s="18">
         <v>410</v>
       </c>
       <c r="S77" s="19">
         <v>803</v>
       </c>
     </row>
     <row r="78" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="52" t="s">
+      <c r="A79" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="56" t="s">
+      <c r="B79" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C79" s="56"/>
-[...15 lines deleted...]
-      <c r="S79" s="57"/>
+      <c r="C79" s="57"/>
+      <c r="D79" s="57"/>
+      <c r="E79" s="57"/>
+      <c r="F79" s="57"/>
+      <c r="G79" s="57"/>
+      <c r="H79" s="57"/>
+      <c r="I79" s="57"/>
+      <c r="J79" s="57"/>
+      <c r="K79" s="57"/>
+      <c r="L79" s="57"/>
+      <c r="M79" s="57"/>
+      <c r="N79" s="57"/>
+      <c r="O79" s="57"/>
+      <c r="P79" s="57"/>
+      <c r="Q79" s="57"/>
+      <c r="R79" s="57"/>
+      <c r="S79" s="58"/>
     </row>
     <row r="80" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="60"/>
-      <c r="B80" s="62" t="s">
+      <c r="A80" s="56"/>
+      <c r="B80" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="C80" s="62"/>
-[...15 lines deleted...]
-      <c r="S80" s="64"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
+      <c r="I80" s="59"/>
+      <c r="J80" s="59"/>
+      <c r="K80" s="59"/>
+      <c r="L80" s="59"/>
+      <c r="M80" s="59"/>
+      <c r="N80" s="59"/>
+      <c r="O80" s="59"/>
+      <c r="P80" s="59"/>
+      <c r="Q80" s="59"/>
+      <c r="R80" s="59"/>
+      <c r="S80" s="60"/>
     </row>
     <row r="81" spans="1:19" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="60"/>
-      <c r="B81" s="50" t="s">
+      <c r="A81" s="56"/>
+      <c r="B81" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="54"/>
-[...1 lines deleted...]
-      <c r="E81" s="50" t="s">
+      <c r="C81" s="48"/>
+      <c r="D81" s="49"/>
+      <c r="E81" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F81" s="54"/>
-[...1 lines deleted...]
-      <c r="H81" s="50" t="s">
+      <c r="F81" s="48"/>
+      <c r="G81" s="49"/>
+      <c r="H81" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I81" s="54"/>
-[...1 lines deleted...]
-      <c r="K81" s="50" t="s">
+      <c r="I81" s="48"/>
+      <c r="J81" s="49"/>
+      <c r="K81" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L81" s="54"/>
-[...1 lines deleted...]
-      <c r="N81" s="50" t="s">
+      <c r="L81" s="48"/>
+      <c r="M81" s="49"/>
+      <c r="N81" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O81" s="54"/>
-[...1 lines deleted...]
-      <c r="Q81" s="50" t="s">
+      <c r="O81" s="48"/>
+      <c r="P81" s="49"/>
+      <c r="Q81" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R81" s="54"/>
-      <c r="S81" s="55"/>
+      <c r="R81" s="48"/>
+      <c r="S81" s="49"/>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A82" s="60"/>
+      <c r="A82" s="56"/>
       <c r="B82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -30203,134 +30956,134 @@
       <c r="L88" s="18">
         <v>6</v>
       </c>
       <c r="M88" s="19">
         <v>7</v>
       </c>
       <c r="N88" s="17">
         <v>12</v>
       </c>
       <c r="O88" s="18">
         <v>0</v>
       </c>
       <c r="P88" s="19">
         <v>12</v>
       </c>
       <c r="Q88" s="17">
         <v>437</v>
       </c>
       <c r="R88" s="18">
         <v>329</v>
       </c>
       <c r="S88" s="19">
         <v>766</v>
       </c>
     </row>
-    <row r="89" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A90" s="52" t="s">
+    <row r="89" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="90" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="56" t="s">
+      <c r="B90" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C90" s="56"/>
-[...19 lines deleted...]
-      <c r="B91" s="62" t="s">
+      <c r="C90" s="57"/>
+      <c r="D90" s="57"/>
+      <c r="E90" s="57"/>
+      <c r="F90" s="57"/>
+      <c r="G90" s="57"/>
+      <c r="H90" s="57"/>
+      <c r="I90" s="57"/>
+      <c r="J90" s="57"/>
+      <c r="K90" s="57"/>
+      <c r="L90" s="57"/>
+      <c r="M90" s="57"/>
+      <c r="N90" s="57"/>
+      <c r="O90" s="57"/>
+      <c r="P90" s="57"/>
+      <c r="Q90" s="57"/>
+      <c r="R90" s="57"/>
+      <c r="S90" s="58"/>
+    </row>
+    <row r="91" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="56"/>
+      <c r="B91" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="C91" s="62"/>
-[...19 lines deleted...]
-      <c r="B92" s="50" t="s">
+      <c r="C91" s="59"/>
+      <c r="D91" s="59"/>
+      <c r="E91" s="59"/>
+      <c r="F91" s="59"/>
+      <c r="G91" s="59"/>
+      <c r="H91" s="59"/>
+      <c r="I91" s="59"/>
+      <c r="J91" s="59"/>
+      <c r="K91" s="59"/>
+      <c r="L91" s="59"/>
+      <c r="M91" s="59"/>
+      <c r="N91" s="59"/>
+      <c r="O91" s="59"/>
+      <c r="P91" s="59"/>
+      <c r="Q91" s="59"/>
+      <c r="R91" s="59"/>
+      <c r="S91" s="60"/>
+    </row>
+    <row r="92" spans="1:19" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="56"/>
+      <c r="B92" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C92" s="54"/>
-[...1 lines deleted...]
-      <c r="E92" s="50" t="s">
+      <c r="C92" s="48"/>
+      <c r="D92" s="49"/>
+      <c r="E92" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F92" s="54"/>
-[...1 lines deleted...]
-      <c r="H92" s="50" t="s">
+      <c r="F92" s="48"/>
+      <c r="G92" s="49"/>
+      <c r="H92" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I92" s="54"/>
-[...1 lines deleted...]
-      <c r="K92" s="50" t="s">
+      <c r="I92" s="48"/>
+      <c r="J92" s="49"/>
+      <c r="K92" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L92" s="54"/>
-[...1 lines deleted...]
-      <c r="N92" s="50" t="s">
+      <c r="L92" s="48"/>
+      <c r="M92" s="49"/>
+      <c r="N92" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O92" s="54"/>
-[...1 lines deleted...]
-      <c r="Q92" s="50" t="s">
+      <c r="O92" s="48"/>
+      <c r="P92" s="49"/>
+      <c r="Q92" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R92" s="54"/>
-[...3 lines deleted...]
-      <c r="A93" s="60"/>
+      <c r="R92" s="48"/>
+      <c r="S92" s="49"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A93" s="56"/>
       <c r="B93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="7" t="s">
@@ -30342,272 +31095,488 @@
       <c r="L93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="Q93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S93" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A94" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B94" s="8"/>
-[...18 lines deleted...]
-    <row r="95" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="8">
+        <v>113</v>
+      </c>
+      <c r="C94" s="1">
+        <v>60</v>
+      </c>
+      <c r="D94" s="11">
+        <v>173</v>
+      </c>
+      <c r="E94" s="8">
+        <v>298</v>
+      </c>
+      <c r="F94" s="1">
+        <v>236</v>
+      </c>
+      <c r="G94" s="11">
+        <v>534</v>
+      </c>
+      <c r="H94" s="8">
+        <v>195</v>
+      </c>
+      <c r="I94" s="1">
+        <v>122</v>
+      </c>
+      <c r="J94" s="11">
+        <v>317</v>
+      </c>
+      <c r="K94" s="8">
+        <v>1</v>
+      </c>
+      <c r="L94" s="1">
+        <v>0</v>
+      </c>
+      <c r="M94" s="11">
+        <v>1</v>
+      </c>
+      <c r="N94" s="8">
+        <v>4</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0</v>
+      </c>
+      <c r="P94" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q94" s="8">
+        <v>264</v>
+      </c>
+      <c r="R94" s="1">
+        <v>106</v>
+      </c>
+      <c r="S94" s="11">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A95" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B95" s="8"/>
-[...18 lines deleted...]
-    <row r="96" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="8">
+        <v>42</v>
+      </c>
+      <c r="C95" s="1">
+        <v>44</v>
+      </c>
+      <c r="D95" s="11">
+        <v>86</v>
+      </c>
+      <c r="E95" s="8">
+        <v>94</v>
+      </c>
+      <c r="F95" s="1">
+        <v>57</v>
+      </c>
+      <c r="G95" s="11">
+        <v>151</v>
+      </c>
+      <c r="H95" s="8">
+        <v>70</v>
+      </c>
+      <c r="I95" s="1">
+        <v>80</v>
+      </c>
+      <c r="J95" s="11">
+        <v>150</v>
+      </c>
+      <c r="K95" s="8">
+        <v>0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1</v>
+      </c>
+      <c r="M95" s="11">
+        <v>1</v>
+      </c>
+      <c r="N95" s="8">
+        <v>7</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0</v>
+      </c>
+      <c r="P95" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q95" s="8">
+        <v>89</v>
+      </c>
+      <c r="R95" s="1">
+        <v>76</v>
+      </c>
+      <c r="S95" s="11">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A96" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B96" s="8"/>
-[...18 lines deleted...]
-    <row r="97" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="8">
+        <v>124</v>
+      </c>
+      <c r="C96" s="1">
+        <v>97</v>
+      </c>
+      <c r="D96" s="11">
+        <v>221</v>
+      </c>
+      <c r="E96" s="8">
+        <v>76</v>
+      </c>
+      <c r="F96" s="1">
+        <v>72</v>
+      </c>
+      <c r="G96" s="11">
+        <v>148</v>
+      </c>
+      <c r="H96" s="8">
+        <v>113</v>
+      </c>
+      <c r="I96" s="1">
+        <v>113</v>
+      </c>
+      <c r="J96" s="11">
+        <v>226</v>
+      </c>
+      <c r="K96" s="8">
+        <v>1</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1</v>
+      </c>
+      <c r="M96" s="11">
+        <v>2</v>
+      </c>
+      <c r="N96" s="8">
+        <v>0</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0</v>
+      </c>
+      <c r="P96" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="8">
+        <v>137</v>
+      </c>
+      <c r="R96" s="1">
+        <v>78</v>
+      </c>
+      <c r="S96" s="11">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A97" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B97" s="8"/>
-[...18 lines deleted...]
-    <row r="98" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B97" s="8">
+        <v>32</v>
+      </c>
+      <c r="C97" s="1">
+        <v>23</v>
+      </c>
+      <c r="D97" s="11">
+        <v>55</v>
+      </c>
+      <c r="E97" s="8">
+        <v>53</v>
+      </c>
+      <c r="F97" s="1">
+        <v>49</v>
+      </c>
+      <c r="G97" s="11">
+        <v>102</v>
+      </c>
+      <c r="H97" s="8">
+        <v>59</v>
+      </c>
+      <c r="I97" s="1">
+        <v>54</v>
+      </c>
+      <c r="J97" s="11">
+        <v>113</v>
+      </c>
+      <c r="K97" s="8">
+        <v>0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>0</v>
+      </c>
+      <c r="M97" s="11">
+        <v>0</v>
+      </c>
+      <c r="N97" s="8">
+        <v>4</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0</v>
+      </c>
+      <c r="P97" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q97" s="8">
+        <v>90</v>
+      </c>
+      <c r="R97" s="1">
+        <v>52</v>
+      </c>
+      <c r="S97" s="11">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B98" s="14"/>
-[...18 lines deleted...]
-    <row r="99" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B98" s="14">
+        <v>27</v>
+      </c>
+      <c r="C98" s="15">
+        <v>22</v>
+      </c>
+      <c r="D98" s="16">
+        <v>49</v>
+      </c>
+      <c r="E98" s="14">
+        <v>68</v>
+      </c>
+      <c r="F98" s="15">
+        <v>57</v>
+      </c>
+      <c r="G98" s="16">
+        <v>125</v>
+      </c>
+      <c r="H98" s="14">
+        <v>48</v>
+      </c>
+      <c r="I98" s="15">
+        <v>52</v>
+      </c>
+      <c r="J98" s="16">
+        <v>100</v>
+      </c>
+      <c r="K98" s="14">
+        <v>0</v>
+      </c>
+      <c r="L98" s="15">
+        <v>1</v>
+      </c>
+      <c r="M98" s="16">
+        <v>1</v>
+      </c>
+      <c r="N98" s="14">
+        <v>2</v>
+      </c>
+      <c r="O98" s="15">
+        <v>0</v>
+      </c>
+      <c r="P98" s="16">
+        <v>2</v>
+      </c>
+      <c r="Q98" s="14">
+        <v>69</v>
+      </c>
+      <c r="R98" s="15">
+        <v>57</v>
+      </c>
+      <c r="S98" s="16">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B99" s="17"/>
-[...16 lines deleted...]
-      <c r="S99" s="19"/>
+      <c r="B99" s="17">
+        <v>338</v>
+      </c>
+      <c r="C99" s="18">
+        <v>246</v>
+      </c>
+      <c r="D99" s="19">
+        <v>584</v>
+      </c>
+      <c r="E99" s="17">
+        <v>589</v>
+      </c>
+      <c r="F99" s="18">
+        <v>471</v>
+      </c>
+      <c r="G99" s="19">
+        <v>1060</v>
+      </c>
+      <c r="H99" s="17">
+        <v>485</v>
+      </c>
+      <c r="I99" s="18">
+        <v>421</v>
+      </c>
+      <c r="J99" s="19">
+        <v>906</v>
+      </c>
+      <c r="K99" s="17">
+        <v>2</v>
+      </c>
+      <c r="L99" s="18">
+        <v>3</v>
+      </c>
+      <c r="M99" s="19">
+        <v>5</v>
+      </c>
+      <c r="N99" s="17">
+        <v>17</v>
+      </c>
+      <c r="O99" s="18">
+        <v>0</v>
+      </c>
+      <c r="P99" s="19">
+        <v>17</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>649</v>
+      </c>
+      <c r="R99" s="18">
+        <v>369</v>
+      </c>
+      <c r="S99" s="19">
+        <v>1018</v>
+      </c>
     </row>
     <row r="100" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="101" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="52" t="s">
+      <c r="A101" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="56" t="s">
+      <c r="B101" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C101" s="56"/>
-[...15 lines deleted...]
-      <c r="S101" s="57"/>
+      <c r="C101" s="57"/>
+      <c r="D101" s="57"/>
+      <c r="E101" s="57"/>
+      <c r="F101" s="57"/>
+      <c r="G101" s="57"/>
+      <c r="H101" s="57"/>
+      <c r="I101" s="57"/>
+      <c r="J101" s="57"/>
+      <c r="K101" s="57"/>
+      <c r="L101" s="57"/>
+      <c r="M101" s="57"/>
+      <c r="N101" s="57"/>
+      <c r="O101" s="57"/>
+      <c r="P101" s="57"/>
+      <c r="Q101" s="57"/>
+      <c r="R101" s="57"/>
+      <c r="S101" s="58"/>
     </row>
     <row r="102" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="60"/>
-      <c r="B102" s="62" t="s">
+      <c r="A102" s="56"/>
+      <c r="B102" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="C102" s="62"/>
-[...15 lines deleted...]
-      <c r="S102" s="64"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="59"/>
+      <c r="E102" s="59"/>
+      <c r="F102" s="59"/>
+      <c r="G102" s="59"/>
+      <c r="H102" s="59"/>
+      <c r="I102" s="59"/>
+      <c r="J102" s="59"/>
+      <c r="K102" s="59"/>
+      <c r="L102" s="59"/>
+      <c r="M102" s="59"/>
+      <c r="N102" s="59"/>
+      <c r="O102" s="59"/>
+      <c r="P102" s="59"/>
+      <c r="Q102" s="59"/>
+      <c r="R102" s="59"/>
+      <c r="S102" s="60"/>
     </row>
     <row r="103" spans="1:19" ht="42" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="60"/>
-      <c r="B103" s="50" t="s">
+      <c r="A103" s="56"/>
+      <c r="B103" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="54"/>
-[...1 lines deleted...]
-      <c r="E103" s="50" t="s">
+      <c r="C103" s="48"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F103" s="54"/>
-[...1 lines deleted...]
-      <c r="H103" s="50" t="s">
+      <c r="F103" s="48"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I103" s="54"/>
-[...1 lines deleted...]
-      <c r="K103" s="50" t="s">
+      <c r="I103" s="48"/>
+      <c r="J103" s="49"/>
+      <c r="K103" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L103" s="54"/>
-[...1 lines deleted...]
-      <c r="N103" s="50" t="s">
+      <c r="L103" s="48"/>
+      <c r="M103" s="49"/>
+      <c r="N103" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O103" s="54"/>
-[...1 lines deleted...]
-      <c r="Q103" s="50" t="s">
+      <c r="O103" s="48"/>
+      <c r="P103" s="49"/>
+      <c r="Q103" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R103" s="54"/>
-      <c r="S103" s="55"/>
+      <c r="R103" s="48"/>
+      <c r="S103" s="49"/>
     </row>
     <row r="104" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="60"/>
+      <c r="A104" s="56"/>
       <c r="B104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J104" s="7" t="s">
@@ -30759,132 +31728,132 @@
     <row r="110" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="17"/>
       <c r="C110" s="18"/>
       <c r="D110" s="19"/>
       <c r="E110" s="17"/>
       <c r="F110" s="18"/>
       <c r="G110" s="19"/>
       <c r="H110" s="17"/>
       <c r="I110" s="18"/>
       <c r="J110" s="19"/>
       <c r="K110" s="17"/>
       <c r="L110" s="18"/>
       <c r="M110" s="19"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
       <c r="P110" s="19"/>
       <c r="Q110" s="17"/>
       <c r="R110" s="18"/>
       <c r="S110" s="19"/>
     </row>
     <row r="111" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="112" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="52" t="s">
+      <c r="A112" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="56" t="s">
+      <c r="B112" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C112" s="56"/>
-[...15 lines deleted...]
-      <c r="S112" s="57"/>
+      <c r="C112" s="57"/>
+      <c r="D112" s="57"/>
+      <c r="E112" s="57"/>
+      <c r="F112" s="57"/>
+      <c r="G112" s="57"/>
+      <c r="H112" s="57"/>
+      <c r="I112" s="57"/>
+      <c r="J112" s="57"/>
+      <c r="K112" s="57"/>
+      <c r="L112" s="57"/>
+      <c r="M112" s="57"/>
+      <c r="N112" s="57"/>
+      <c r="O112" s="57"/>
+      <c r="P112" s="57"/>
+      <c r="Q112" s="57"/>
+      <c r="R112" s="57"/>
+      <c r="S112" s="58"/>
     </row>
     <row r="113" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="60"/>
-      <c r="B113" s="62" t="s">
+      <c r="A113" s="56"/>
+      <c r="B113" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C113" s="62"/>
-[...15 lines deleted...]
-      <c r="S113" s="64"/>
+      <c r="C113" s="59"/>
+      <c r="D113" s="59"/>
+      <c r="E113" s="59"/>
+      <c r="F113" s="59"/>
+      <c r="G113" s="59"/>
+      <c r="H113" s="59"/>
+      <c r="I113" s="59"/>
+      <c r="J113" s="59"/>
+      <c r="K113" s="59"/>
+      <c r="L113" s="59"/>
+      <c r="M113" s="59"/>
+      <c r="N113" s="59"/>
+      <c r="O113" s="59"/>
+      <c r="P113" s="59"/>
+      <c r="Q113" s="59"/>
+      <c r="R113" s="59"/>
+      <c r="S113" s="60"/>
     </row>
     <row r="114" spans="1:19" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="60"/>
-      <c r="B114" s="50" t="s">
+      <c r="A114" s="56"/>
+      <c r="B114" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C114" s="54"/>
-[...1 lines deleted...]
-      <c r="E114" s="50" t="s">
+      <c r="C114" s="48"/>
+      <c r="D114" s="49"/>
+      <c r="E114" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F114" s="54"/>
-[...1 lines deleted...]
-      <c r="H114" s="50" t="s">
+      <c r="F114" s="48"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I114" s="54"/>
-[...1 lines deleted...]
-      <c r="K114" s="50" t="s">
+      <c r="I114" s="48"/>
+      <c r="J114" s="49"/>
+      <c r="K114" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L114" s="54"/>
-[...1 lines deleted...]
-      <c r="N114" s="50" t="s">
+      <c r="L114" s="48"/>
+      <c r="M114" s="49"/>
+      <c r="N114" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O114" s="54"/>
-[...1 lines deleted...]
-      <c r="Q114" s="50" t="s">
+      <c r="O114" s="48"/>
+      <c r="P114" s="49"/>
+      <c r="Q114" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R114" s="54"/>
-      <c r="S114" s="55"/>
+      <c r="R114" s="48"/>
+      <c r="S114" s="49"/>
     </row>
     <row r="115" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="60"/>
+      <c r="A115" s="56"/>
       <c r="B115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J115" s="7" t="s">
@@ -31036,132 +32005,132 @@
     <row r="121" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A121" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B121" s="17"/>
       <c r="C121" s="18"/>
       <c r="D121" s="19"/>
       <c r="E121" s="17"/>
       <c r="F121" s="18"/>
       <c r="G121" s="19"/>
       <c r="H121" s="17"/>
       <c r="I121" s="18"/>
       <c r="J121" s="19"/>
       <c r="K121" s="17"/>
       <c r="L121" s="18"/>
       <c r="M121" s="19"/>
       <c r="N121" s="17"/>
       <c r="O121" s="18"/>
       <c r="P121" s="19"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="18"/>
       <c r="S121" s="19"/>
     </row>
     <row r="122" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="52" t="s">
+      <c r="A123" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="56" t="s">
+      <c r="B123" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C123" s="56"/>
-[...15 lines deleted...]
-      <c r="S123" s="57"/>
+      <c r="C123" s="57"/>
+      <c r="D123" s="57"/>
+      <c r="E123" s="57"/>
+      <c r="F123" s="57"/>
+      <c r="G123" s="57"/>
+      <c r="H123" s="57"/>
+      <c r="I123" s="57"/>
+      <c r="J123" s="57"/>
+      <c r="K123" s="57"/>
+      <c r="L123" s="57"/>
+      <c r="M123" s="57"/>
+      <c r="N123" s="57"/>
+      <c r="O123" s="57"/>
+      <c r="P123" s="57"/>
+      <c r="Q123" s="57"/>
+      <c r="R123" s="57"/>
+      <c r="S123" s="58"/>
     </row>
     <row r="124" spans="1:19" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="60"/>
-      <c r="B124" s="62" t="s">
+      <c r="A124" s="56"/>
+      <c r="B124" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="62"/>
-[...15 lines deleted...]
-      <c r="S124" s="64"/>
+      <c r="C124" s="59"/>
+      <c r="D124" s="59"/>
+      <c r="E124" s="59"/>
+      <c r="F124" s="59"/>
+      <c r="G124" s="59"/>
+      <c r="H124" s="59"/>
+      <c r="I124" s="59"/>
+      <c r="J124" s="59"/>
+      <c r="K124" s="59"/>
+      <c r="L124" s="59"/>
+      <c r="M124" s="59"/>
+      <c r="N124" s="59"/>
+      <c r="O124" s="59"/>
+      <c r="P124" s="59"/>
+      <c r="Q124" s="59"/>
+      <c r="R124" s="59"/>
+      <c r="S124" s="60"/>
     </row>
     <row r="125" spans="1:19" ht="41.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="60"/>
-      <c r="B125" s="50" t="s">
+      <c r="A125" s="56"/>
+      <c r="B125" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="54"/>
-[...1 lines deleted...]
-      <c r="E125" s="50" t="s">
+      <c r="C125" s="48"/>
+      <c r="D125" s="49"/>
+      <c r="E125" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F125" s="54"/>
-[...1 lines deleted...]
-      <c r="H125" s="50" t="s">
+      <c r="F125" s="48"/>
+      <c r="G125" s="49"/>
+      <c r="H125" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I125" s="54"/>
-[...1 lines deleted...]
-      <c r="K125" s="50" t="s">
+      <c r="I125" s="48"/>
+      <c r="J125" s="49"/>
+      <c r="K125" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L125" s="54"/>
-[...1 lines deleted...]
-      <c r="N125" s="50" t="s">
+      <c r="L125" s="48"/>
+      <c r="M125" s="49"/>
+      <c r="N125" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="54"/>
-[...1 lines deleted...]
-      <c r="Q125" s="50" t="s">
+      <c r="O125" s="48"/>
+      <c r="P125" s="49"/>
+      <c r="Q125" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R125" s="54"/>
-      <c r="S125" s="55"/>
+      <c r="R125" s="48"/>
+      <c r="S125" s="49"/>
     </row>
     <row r="126" spans="1:19" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="60"/>
+      <c r="A126" s="56"/>
       <c r="B126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J126" s="7" t="s">
@@ -31313,132 +32282,132 @@
     <row r="132" spans="1:19" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="17"/>
       <c r="C132" s="18"/>
       <c r="D132" s="19"/>
       <c r="E132" s="17"/>
       <c r="F132" s="18"/>
       <c r="G132" s="19"/>
       <c r="H132" s="17"/>
       <c r="I132" s="18"/>
       <c r="J132" s="19"/>
       <c r="K132" s="17"/>
       <c r="L132" s="18"/>
       <c r="M132" s="19"/>
       <c r="N132" s="17"/>
       <c r="O132" s="18"/>
       <c r="P132" s="19"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="18"/>
       <c r="S132" s="19"/>
     </row>
     <row r="133" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="52" t="s">
+      <c r="A134" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B134" s="56" t="s">
+      <c r="B134" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C134" s="56"/>
-[...15 lines deleted...]
-      <c r="S134" s="57"/>
+      <c r="C134" s="57"/>
+      <c r="D134" s="57"/>
+      <c r="E134" s="57"/>
+      <c r="F134" s="57"/>
+      <c r="G134" s="57"/>
+      <c r="H134" s="57"/>
+      <c r="I134" s="57"/>
+      <c r="J134" s="57"/>
+      <c r="K134" s="57"/>
+      <c r="L134" s="57"/>
+      <c r="M134" s="57"/>
+      <c r="N134" s="57"/>
+      <c r="O134" s="57"/>
+      <c r="P134" s="57"/>
+      <c r="Q134" s="57"/>
+      <c r="R134" s="57"/>
+      <c r="S134" s="58"/>
     </row>
     <row r="135" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="60"/>
-      <c r="B135" s="62" t="s">
+      <c r="A135" s="56"/>
+      <c r="B135" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C135" s="62"/>
-[...15 lines deleted...]
-      <c r="S135" s="64"/>
+      <c r="C135" s="59"/>
+      <c r="D135" s="59"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="59"/>
+      <c r="H135" s="59"/>
+      <c r="I135" s="59"/>
+      <c r="J135" s="59"/>
+      <c r="K135" s="59"/>
+      <c r="L135" s="59"/>
+      <c r="M135" s="59"/>
+      <c r="N135" s="59"/>
+      <c r="O135" s="59"/>
+      <c r="P135" s="59"/>
+      <c r="Q135" s="59"/>
+      <c r="R135" s="59"/>
+      <c r="S135" s="60"/>
     </row>
     <row r="136" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="60"/>
-      <c r="B136" s="50" t="s">
+      <c r="A136" s="56"/>
+      <c r="B136" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="C136" s="54"/>
-[...1 lines deleted...]
-      <c r="E136" s="50" t="s">
+      <c r="C136" s="48"/>
+      <c r="D136" s="49"/>
+      <c r="E136" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="54"/>
-[...1 lines deleted...]
-      <c r="H136" s="50" t="s">
+      <c r="F136" s="48"/>
+      <c r="G136" s="49"/>
+      <c r="H136" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I136" s="54"/>
-[...1 lines deleted...]
-      <c r="K136" s="50" t="s">
+      <c r="I136" s="48"/>
+      <c r="J136" s="49"/>
+      <c r="K136" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="L136" s="54"/>
-[...1 lines deleted...]
-      <c r="N136" s="50" t="s">
+      <c r="L136" s="48"/>
+      <c r="M136" s="49"/>
+      <c r="N136" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O136" s="54"/>
-[...1 lines deleted...]
-      <c r="Q136" s="50" t="s">
+      <c r="O136" s="48"/>
+      <c r="P136" s="49"/>
+      <c r="Q136" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="R136" s="54"/>
-      <c r="S136" s="55"/>
+      <c r="R136" s="48"/>
+      <c r="S136" s="49"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A137" s="60"/>
+      <c r="A137" s="56"/>
       <c r="B137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J137" s="7" t="s">
@@ -31456,625 +32425,625 @@
       <c r="N137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="Q137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="R137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S137" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A138" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="20">
         <f t="shared" ref="B138:S138" si="0">SUM(B6,B17,B28,B39,B50,B61,B72,B83,B94,B105,B116,B127)</f>
-        <v>596</v>
+        <v>709</v>
       </c>
       <c r="C138" s="1">
         <f t="shared" si="0"/>
-        <v>431</v>
+        <v>491</v>
       </c>
       <c r="D138" s="27">
         <f t="shared" si="0"/>
-        <v>1027</v>
+        <v>1200</v>
       </c>
       <c r="E138" s="20">
         <f t="shared" si="0"/>
-        <v>1847</v>
+        <v>2145</v>
       </c>
       <c r="F138" s="1">
         <f t="shared" si="0"/>
-        <v>1651</v>
+        <v>1887</v>
       </c>
       <c r="G138" s="27">
         <f t="shared" si="0"/>
-        <v>3498</v>
+        <v>4032</v>
       </c>
       <c r="H138" s="20">
         <f t="shared" si="0"/>
-        <v>974</v>
+        <v>1169</v>
       </c>
       <c r="I138" s="1">
         <f t="shared" si="0"/>
-        <v>846</v>
+        <v>968</v>
       </c>
       <c r="J138" s="27">
         <f t="shared" si="0"/>
-        <v>1820</v>
+        <v>2137</v>
       </c>
       <c r="K138" s="20">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L138" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="M138" s="27">
         <f t="shared" si="0"/>
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N138" s="20">
         <f t="shared" si="0"/>
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O138" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P138" s="27">
         <f t="shared" si="0"/>
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q138" s="20">
         <f t="shared" si="0"/>
-        <v>1296</v>
+        <v>1560</v>
       </c>
       <c r="R138" s="1">
         <f t="shared" si="0"/>
-        <v>1021</v>
+        <v>1127</v>
       </c>
       <c r="S138" s="24">
         <f t="shared" si="0"/>
-        <v>2317</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="20">
         <f t="shared" ref="B139:D143" si="1">SUM(B7,B18,B29,B40,B51,B62,B73,B84,B95,B106,B117,B128)</f>
-        <v>302</v>
+        <v>344</v>
       </c>
       <c r="C139" s="1">
         <f t="shared" si="1"/>
-        <v>269</v>
+        <v>313</v>
       </c>
       <c r="D139" s="27">
         <f t="shared" si="1"/>
-        <v>571</v>
+        <v>657</v>
       </c>
       <c r="E139" s="20">
         <f t="shared" ref="E139:S139" si="2">SUM(E7,E18,E29,E40,E51,E62,E73,E84,E95,E106,E117,E128)</f>
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="F139" s="1">
         <f t="shared" si="2"/>
-        <v>502</v>
+        <v>559</v>
       </c>
       <c r="G139" s="27">
         <f t="shared" si="2"/>
-        <v>1026</v>
+        <v>1177</v>
       </c>
       <c r="H139" s="20">
         <f t="shared" si="2"/>
-        <v>474</v>
+        <v>544</v>
       </c>
       <c r="I139" s="1">
         <f t="shared" si="2"/>
-        <v>533</v>
+        <v>613</v>
       </c>
       <c r="J139" s="27">
         <f t="shared" si="2"/>
-        <v>1007</v>
+        <v>1157</v>
       </c>
       <c r="K139" s="20">
         <f>SUM(K7,K18,K29,K40,K51,K62,K73,K84,K95,K106,K117,K128)</f>
         <v>0</v>
       </c>
       <c r="L139" s="1">
         <f t="shared" si="2"/>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M139" s="27">
         <f>SUM(M7,M18,M29,M40,M51,M62,M73,M84,M95,M106,M117,M128)</f>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N139" s="20">
         <f t="shared" si="2"/>
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O139" s="1">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="P139" s="27">
         <f t="shared" si="2"/>
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="Q139" s="20">
         <f t="shared" si="2"/>
-        <v>500</v>
+        <v>589</v>
       </c>
       <c r="R139" s="1">
         <f t="shared" si="2"/>
-        <v>596</v>
+        <v>672</v>
       </c>
       <c r="S139" s="24">
         <f t="shared" si="2"/>
-        <v>1096</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A140" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B140" s="20">
         <f t="shared" si="1"/>
-        <v>874</v>
+        <v>998</v>
       </c>
       <c r="C140" s="1">
         <f t="shared" si="1"/>
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="D140" s="27">
         <f t="shared" si="1"/>
-        <v>1690</v>
+        <v>1911</v>
       </c>
       <c r="E140" s="20">
         <f t="shared" ref="E140:S140" si="3">SUM(E8,E19,E30,E41,E52,E63,E74,E85,E96,E107,E118,E129)</f>
-        <v>437</v>
+        <v>513</v>
       </c>
       <c r="F140" s="1">
         <f t="shared" si="3"/>
-        <v>479</v>
+        <v>551</v>
       </c>
       <c r="G140" s="27">
         <f t="shared" si="3"/>
-        <v>916</v>
+        <v>1064</v>
       </c>
       <c r="H140" s="20">
         <f t="shared" si="3"/>
-        <v>737</v>
+        <v>850</v>
       </c>
       <c r="I140" s="1">
         <f t="shared" si="3"/>
-        <v>819</v>
+        <v>932</v>
       </c>
       <c r="J140" s="27">
         <f t="shared" si="3"/>
-        <v>1556</v>
+        <v>1782</v>
       </c>
       <c r="K140" s="20">
         <f t="shared" si="3"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L140" s="1">
         <f t="shared" si="3"/>
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M140" s="27">
         <f t="shared" si="3"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="N140" s="20">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="O140" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="P140" s="27">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="Q140" s="20">
         <f t="shared" si="3"/>
-        <v>719</v>
+        <v>856</v>
       </c>
       <c r="R140" s="1">
         <f t="shared" si="3"/>
-        <v>705</v>
+        <v>783</v>
       </c>
       <c r="S140" s="24">
         <f t="shared" si="3"/>
-        <v>1424</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="20">
         <f t="shared" si="1"/>
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="C141" s="1">
         <f t="shared" si="1"/>
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="D141" s="27">
         <f t="shared" si="1"/>
-        <v>442</v>
+        <v>497</v>
       </c>
       <c r="E141" s="20">
         <f t="shared" ref="E141:S141" si="4">SUM(E9,E20,E31,E42,E53,E64,E75,E86,E97,E108,E119,E130)</f>
-        <v>406</v>
+        <v>459</v>
       </c>
       <c r="F141" s="1">
         <f t="shared" si="4"/>
-        <v>428</v>
+        <v>477</v>
       </c>
       <c r="G141" s="27">
         <f t="shared" si="4"/>
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="H141" s="20">
         <f t="shared" si="4"/>
-        <v>372</v>
+        <v>431</v>
       </c>
       <c r="I141" s="1">
         <f t="shared" si="4"/>
-        <v>431</v>
+        <v>485</v>
       </c>
       <c r="J141" s="27">
         <f t="shared" si="4"/>
-        <v>803</v>
+        <v>916</v>
       </c>
       <c r="K141" s="20">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L141" s="1">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="M141" s="27">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="N141" s="20">
         <f t="shared" si="4"/>
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="O141" s="1">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P141" s="27">
         <f t="shared" si="4"/>
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="Q141" s="20">
         <f t="shared" si="4"/>
-        <v>466</v>
+        <v>556</v>
       </c>
       <c r="R141" s="1">
         <f t="shared" si="4"/>
-        <v>525</v>
+        <v>577</v>
       </c>
       <c r="S141" s="24">
         <f t="shared" si="4"/>
-        <v>991</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B142" s="21">
         <f t="shared" si="1"/>
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="C142" s="15">
         <f t="shared" si="1"/>
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="D142" s="28">
         <f t="shared" si="1"/>
-        <v>345</v>
+        <v>394</v>
       </c>
       <c r="E142" s="21">
         <f t="shared" ref="E142:S142" si="5">SUM(E10,E21,E32,E43,E54,E65,E76,E87,E98,E109,E120,E131)</f>
-        <v>422</v>
+        <v>490</v>
       </c>
       <c r="F142" s="15">
         <f t="shared" si="5"/>
-        <v>447</v>
+        <v>504</v>
       </c>
       <c r="G142" s="28">
         <f t="shared" si="5"/>
-        <v>869</v>
+        <v>994</v>
       </c>
       <c r="H142" s="21">
         <f t="shared" si="5"/>
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="I142" s="15">
         <f t="shared" si="5"/>
-        <v>404</v>
+        <v>456</v>
       </c>
       <c r="J142" s="28">
         <f t="shared" si="5"/>
-        <v>732</v>
+        <v>832</v>
       </c>
       <c r="K142" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L142" s="15">
         <f t="shared" si="5"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M142" s="28">
         <f t="shared" si="5"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N142" s="21">
         <f t="shared" si="5"/>
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="O142" s="15">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P142" s="28">
         <f t="shared" si="5"/>
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="Q142" s="21">
         <f t="shared" si="5"/>
-        <v>370</v>
+        <v>439</v>
       </c>
       <c r="R142" s="15">
         <f t="shared" si="5"/>
-        <v>516</v>
+        <v>573</v>
       </c>
       <c r="S142" s="25">
         <f t="shared" si="5"/>
-        <v>886</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="22">
         <f t="shared" si="1"/>
-        <v>2179</v>
+        <v>2517</v>
       </c>
       <c r="C143" s="18">
         <f t="shared" si="1"/>
-        <v>1896</v>
+        <v>2142</v>
       </c>
       <c r="D143" s="23">
         <f t="shared" si="1"/>
-        <v>4075</v>
+        <v>4659</v>
       </c>
       <c r="E143" s="22">
         <f t="shared" ref="E143:S143" si="6">SUM(E11,E22,E33,E44,E55,E66,E77,E88,E99,E110,E121,E132)</f>
-        <v>3636</v>
+        <v>4225</v>
       </c>
       <c r="F143" s="18">
         <f t="shared" si="6"/>
-        <v>3507</v>
+        <v>3978</v>
       </c>
       <c r="G143" s="23">
         <f t="shared" si="6"/>
-        <v>7143</v>
+        <v>8203</v>
       </c>
       <c r="H143" s="22">
         <f t="shared" si="6"/>
-        <v>2885</v>
+        <v>3370</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="6"/>
-        <v>3033</v>
+        <v>3454</v>
       </c>
       <c r="J143" s="23">
         <f t="shared" si="6"/>
-        <v>5918</v>
+        <v>6824</v>
       </c>
       <c r="K143" s="22">
         <f t="shared" si="6"/>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L143" s="18">
         <f t="shared" si="6"/>
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M143" s="23">
         <f t="shared" si="6"/>
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N143" s="22">
         <f t="shared" si="6"/>
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="O143" s="18">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
       <c r="P143" s="23">
         <f t="shared" si="6"/>
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="Q143" s="22">
         <f t="shared" si="6"/>
-        <v>3351</v>
+        <v>4000</v>
       </c>
       <c r="R143" s="18">
         <f t="shared" si="6"/>
-        <v>3363</v>
+        <v>3732</v>
       </c>
       <c r="S143" s="23">
         <f t="shared" si="6"/>
-        <v>6714</v>
+        <v>7732</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="117">
-    <mergeCell ref="E4:G4"/>
-[...91 lines deleted...]
-    <mergeCell ref="Q37:S37"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B25:S25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:S13"/>
     <mergeCell ref="B14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="N15:P15"/>
     <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:S46"/>
+    <mergeCell ref="B47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="A35:A38"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="B68:S68"/>
+    <mergeCell ref="B69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="B57:S57"/>
+    <mergeCell ref="B58:S58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="A90:A93"/>
+    <mergeCell ref="B90:S90"/>
+    <mergeCell ref="B91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="B79:S79"/>
+    <mergeCell ref="B80:S80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:P81"/>
+    <mergeCell ref="Q81:S81"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="B112:S112"/>
+    <mergeCell ref="B113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:P114"/>
+    <mergeCell ref="Q114:S114"/>
+    <mergeCell ref="A101:A104"/>
+    <mergeCell ref="B101:S101"/>
+    <mergeCell ref="B102:S102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="H103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:P103"/>
+    <mergeCell ref="Q103:S103"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E114:G114"/>
+    <mergeCell ref="A134:A137"/>
+    <mergeCell ref="B134:S134"/>
+    <mergeCell ref="B135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="H136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="A123:A126"/>
+    <mergeCell ref="B123:S123"/>
+    <mergeCell ref="B124:S124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="H125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:P125"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E136:G136"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E92:G92"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Kopā_dzimumi</vt:lpstr>
       <vt:lpstr>vecuma grupas</vt:lpstr>