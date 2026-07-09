--- v0 (2026-02-16)
+++ v1 (2026-07-09)
@@ -7,455 +7,418 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0049557F" w:rsidRPr="009A7F03" w:rsidRDefault="002D67CB" w:rsidP="0049557F">
+    <w:p w14:paraId="49537D74" w14:textId="77777777" w:rsidR="0049557F" w:rsidRPr="009A7F03" w:rsidRDefault="00361676" w:rsidP="0049557F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk97629871"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0049557F" w:rsidRDefault="002D67CB" w:rsidP="0049557F">
+    <w:p w14:paraId="2300AD86" w14:textId="77777777" w:rsidR="0049557F" w:rsidRDefault="00361676" w:rsidP="0049557F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C177B" w:rsidRDefault="002D67CB" w:rsidP="002C177B">
+    <w:p w14:paraId="6C0DB41C" w14:textId="77777777" w:rsidR="002C177B" w:rsidRDefault="00361676" w:rsidP="002C177B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822428">
+      <w:bookmarkStart w:id="1" w:name="_Hlk208817272"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28.05.2026.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D67CB" w:rsidRPr="00DA6D51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">08.07.2025. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">rīkojumam Nr. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208817589"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk208817283"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="28"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00954000" w:rsidRDefault="00954000" w:rsidP="00076B7E">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1-1/152</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="64C38C7B" w14:textId="77777777" w:rsidR="00954000" w:rsidRDefault="00954000" w:rsidP="00076B7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00954000" w:rsidRDefault="00954000" w:rsidP="00076B7E">
+    <w:p w14:paraId="3CF143B1" w14:textId="77777777" w:rsidR="00954000" w:rsidRDefault="00954000" w:rsidP="00076B7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008027D7" w:rsidRDefault="008027D7" w:rsidP="00076B7E">
+    <w:p w14:paraId="0EBEC48E" w14:textId="77777777" w:rsidR="008027D7" w:rsidRDefault="008027D7" w:rsidP="00076B7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="47873A9A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk106181545"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk106181545"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Aktīvā nodarbinātības pasākuma “</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+        <w:t>Aktīvā nodarbinātības pasākuma “Pasākumi noteiktām personu grupām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pasākumi noteiktām personu grupām</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>bezdarbnieku ar invaliditāti nodarbināšanai uz nenoteiktu laiku”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>bezdarbnieku ar invaliditāti nodarbināšanai uz nenoteiktu laiku</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> īstenotāju izvēles kārtība </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="29DFF692" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="1003039A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+        <w:t>I. Vispārīgie noteikumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EADE623" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="5062B996" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk97631530"/>
-      <w:bookmarkStart w:id="4" w:name="_Hlk97193892"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk97631530"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk97193892"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktīvā nodarbinātības pasākuma “Pasākumi noteiktām personu grupām bezdarbnieku ar invaliditāti nodarbināšanai uz nenoteiktu laiku” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">entūras (turpmāk – </w:t>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – Pasākums) īstenotāju izvēles kārtība (turpmāk – kārtība) nosaka, kā Nodarbinātības valsts aģentūras (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00CB209A" w:rsidRPr="00CB209A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)  aktīvo nodarbinātības pasākumu īstenotāju izvēles komisija (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pretendentu) iesniegtos pieteikumus</w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1" w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai (turpmāk – pieteikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, atbilstoši Ministru kabine</w:t>
-[...8 lines deleted...]
-        <w:t>ta 2011.</w:t>
+        <w:t>, atbilstoši Ministru kabineta 2011.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>gada 25.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -465,1266 +428,1094 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>janvāra noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t xml:space="preserve">75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansēšanas kārtību un pasākumu īstenotāju izvēles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76768668" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pasā</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">kumu finansē no </w:t>
+        <w:t xml:space="preserve">Pasākumu finansē no </w:t>
       </w:r>
       <w:r w:rsidR="008027D7" w:rsidRPr="008027D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodarbinātības speciālā budžeta līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="3C0F3898" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk97630032"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkStart w:id="7" w:name="_Hlk97630032"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk36730899"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2EFAFFF4" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Prasības piedāvājuma noformējumam un iesniegšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="6E39FA38" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00215FF4" w:rsidRDefault="002D67CB" w:rsidP="00D428B4">
+    <w:p w14:paraId="41413A98" w14:textId="77777777" w:rsidR="00215FF4" w:rsidRDefault="00361676" w:rsidP="00D428B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pretendents pieteikumu sagatavo un iesniedz saskaņā ar kārtībā izvirzītajām prasībām.</w:t>
+        <w:t xml:space="preserve">Pretendents pieteikumu sagatavo un iesniedz saskaņā ar kārtībā izvirzītajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pretendents uzņemas atbildību par piedāvājuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="00D428B4" w:rsidRDefault="002D67CB" w:rsidP="009E2AC5">
+        <w:t>Pretendents uzņemas atbildību par piedāvājuma iesniegšanu Aģentūras noteiktajā termiņā, saskaņā ar šajā kārtībā izvirzītajām prasībām. Pieteikumus, kuri Aģentūrā iesniegti pēc paziņojumā norādītā iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E71A39E" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="00D428B4" w:rsidRDefault="00361676" w:rsidP="009E2AC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents iesniedz Aģentūra </w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">pieteikumu </w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>iesūtot parakstītu</w:t>
+        <w:t>iesūtot parakstītu ar drošu elektronisko parakstu uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D428B4">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ar drošu elektronisko parakstu uz</w:t>
+        <w:t>Aģentūras oficiālo e-adresi, ievērojot, ka maksimālais pieļaujamais apjoms, sūtot un saņemot</w:t>
       </w:r>
       <w:r w:rsidRPr="00D428B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D428B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>dokumentus ar e-parakstu, ir 50 MB.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="689EF2C3" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebkādiem </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebkādiem pārpratumiem. Vārdiem un skaitļiem jābūt bez iestarpinājumiem, labojumiem vai dzēsumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D4012D" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikumam jābūt valsts valodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="443DE920" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras par</w:t>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Hlk182384913"/>
+        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras paraksta pieteikumu, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam regulējumam. Ja pieteikumā iekļauto dokumentāciju paraksta pilnvarota persona, piedāvājumam pievieno pretendenta paraksta tiesīgās personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk182384913"/>
       <w:r w:rsidR="002C177B" w:rsidRPr="002C177B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C177B">
-[...8 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="162538EF" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendenta pieteikuma izskatīšana Komisijā </w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tiek uzsākts</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ne </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ne vēlāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desmit </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dienu laikā pēc dienas, kad saņemts pretendenta pieteikums;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="2D05E72B" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams un iesniedz</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams un iesniedzams tāpat kā pieteikums (atbilstoši vadlīniju un kārtības prasībām) un tajā ir jābūt norādei, ka tie ir sākotnējā pieteikuma grozījumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568214E4" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs atsaukt iesniegto pieteikumu rakstveidā </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(atbilstoši </w:t>
+        <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs atsaukt iesniegto pieteikumu rakstveidā (atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00F300F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gada 4.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">septembra Ministru </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>kabineta noteikumos Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">558 “Dokumentu izstrādāšanas un noformēšanas kārtība” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>kabineta noteikumos Nr.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajam) par to paziņojot </w:t>
+        <w:t xml:space="preserve">noteiktajam) par to paziņojot </w:t>
       </w:r>
       <w:r w:rsidR="00CB209A" w:rsidRPr="00CB209A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00CB209A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pieteikuma atsaukšana nav grozāma un </w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1" w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Komisijā pieteikumu nevērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="5768587A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="59171E81" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>Pretendenta atlases dokumenti un kritēriji pretendenta vērtēšanai</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+        <w:t xml:space="preserve">Pretendenta atlases dokumenti un kritēriji pretendenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>vērtēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FA2110" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="24D359BA" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="009057B4" w:rsidRDefault="00361676" w:rsidP="009057B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Lai novērtētu pretendenta atbilstību Pasākuma īstenošana</w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, pretendentam jāiesniedz šādi dokumenti:</w:t>
-[...113 lines deleted...]
-      <w:r w:rsidR="0049557F">
+        <w:t xml:space="preserve">, pretendentam jāiesniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="009057B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009057B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ieteikums</w:t>
+      </w:r>
+      <w:r w:rsidR="007A25EF" w:rsidRPr="009057B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasākuma īstenošanai un tā pielikumi</w:t>
+      </w:r>
+      <w:r w:rsidR="009057B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="5B25F229" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F300F1">
-[...8 lines deleted...]
-      <w:r w:rsidR="0052315C" w:rsidRPr="006F3A92">
+      <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija uz lēmuma pieņemšanas dienu pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="59C7F492" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Komisija, atbilstoši Starptautisko un Lat</w:t>
+        <w:t>Komisija, atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>vijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
-[...9 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
+      </w:r>
+      <w:r w:rsidR="0093596B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pr</w:t>
+        <w:t xml:space="preserve">Papildus Komisija pārliecinās vai pretendents nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00F300F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>etendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>2022. gada 8. aprīļa  regul</w:t>
+      </w:r>
+      <w:r w:rsidR="00F300F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Papildus Komisija pārliecinās vai pretendents nav </w:t>
+        <w:t xml:space="preserve"> (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā (turpmāk –  </w:t>
       </w:r>
       <w:r w:rsidR="00F300F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Padomes </w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2022. gada 8. aprīļa  regul</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
+        <w:t>egula (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="66FE7188" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk97285257"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk97285257"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk106191461"/>
-[...16 lines deleted...]
-        <w:t>endents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmum</w:t>
+      <w:bookmarkStart w:id="11" w:name="_Hlk106191461"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>– pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmum</w:t>
       </w:r>
       <w:r w:rsidR="005B5380">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienesta (turpmāk – VID) publiskojamo datu bāzē;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="4A566F35" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk97285294"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk97285294"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasībām – pretendentam ir licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="70F5274E" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1762,63 +1553,63 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  laikā nav būtiski pārkāpis </w:t>
       </w:r>
       <w:r w:rsidR="00CB209A" w:rsidRPr="00CB209A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk106273318"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk106273318"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">nosacījumus; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="07F1E07D" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0D28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1867,1407 +1658,1714 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="00676944" w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>minētajiem izslēgšanas noteikumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="653DC658" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ir pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, pretendents tiek likvidēts;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t xml:space="preserve">ir pasludināts pretendenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>maksātnespējas process, apturēta pretendenta saimnieciskā darbība, pretendents tiek likvidēts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEEFAE2" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokuror</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu, kurš izpaužas kā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241B6C92" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uz</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20E6EB" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uz</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4847A2F5" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk97204557"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk97204557"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>saskaņā ar Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām – pretendentam </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu,</w:t>
       </w:r>
       <w:r w:rsidR="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parāds, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+        <w:t xml:space="preserve">Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk11139760"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkStart w:id="15" w:name="_Hlk11139760"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7F4365D2" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>atbilstoši Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta prasībām, Pasākuma pretendents, pieteikumam pievienojis amata aprakstu, kur aprakstīti bezdarbnieka darba pienākumi, atbilst Profesiju klasifikatorā norādītajai </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk69745790"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk69745790"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profesijai</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk64639916"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk64639916"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk70325648"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="57A61ACE" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk43976467"/>
-[...92 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk43976467"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk69803047"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk123038966"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noteikumu 74.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkta </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām, pretendenta pieteiktā darba vieta tiek veidota no jauna vai darba vietām ir jābūt vakantām sakarā ar darba tiesisko attiecību izbeigšanu uz darbinieka uzteikuma pamata, uz pretendenta un darbinieka vienošanās pamata vai uz pretendenta uzteikuma pamata Darba likuma 101.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>panta pirmās daļas 1., 2., 3., 4., 5. un 11.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>punktā noteiktajos gadījumos, kā arī darba vietas ar nepilnu darba laiku, ja šāds darba laiks noteikts, pamatojoties uz darbinieka lūgumu, un attiecīgais bezdarbnieks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepriekš nav ticis nodarbināts pie pretendenta;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1A5F31DF" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>atbilstoši Notei</w:t>
-[...7 lines deleted...]
-        <w:t>kumu 80.</w:t>
+        <w:t>atbilstoši Noteikumu 80.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkta prasībām, pretendenta pieteikumā norādītais bezdarbnieks atbilst Pasākuma noteiktajai mērķa grupai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="00C76010" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="5108F41A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="00C76010" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstoši Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>punkta prasībām – pretendents ir komersants (izņemot izglītības iestādi, kuras pamatuzdevums ir izglītības programm</w:t>
-[...7 lines deleted...]
-        <w:t>u īstenošana), pašnodarbināta persona,</w:t>
+        <w:t>punkta prasībām – pretendents ir komersants pašnodarbināta persona,</w:t>
       </w:r>
       <w:r w:rsidR="006F18CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F18CD">
+      <w:r w:rsidR="006F18CD" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuālais uzņēmums,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F3A92">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> biedrība (izņemot politisko partiju) vai nodibinājums, kooperatīvā </w:t>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biedrība (izņemot politisko partiju) vai nodibinājums, kooperatīvā </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sabiedrība;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk69742971"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="00C76010" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkStart w:id="22" w:name="_Hlk69742971"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk88492136"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk70074022"/>
+    </w:p>
+    <w:p w14:paraId="5F897D35" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="00C76010" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk106721501"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk106721501"/>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.2.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prasībām, Pasākuma ietvaros – kvalificētu darba vadītāju, kurš palīdz pasāk</w:t>
+        <w:t xml:space="preserve"> prasībām, Pasākuma ietvaros – kvalificētu darba vadītāju, kurš palīdz pasākumos iesaistītajiem bezdarbniekiem apgūt darbam nepieciešamās pamat</w:t>
+      </w:r>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>umos iesaistītajiem bezdarbniekiem apgūt darbam nepieciešamās pamatprasmes un iemaņas. Par kvalificētu darba vadītāju uzskata personu, kura ir ieguvusi izglītību vai ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā nodarbinās bezdarbnieku. Viens</w:t>
+        <w:t>prasmes un iemaņas. Par kvalificētu darba vadītāju uzskata personu, kura ir ieguvusi izglītību vai ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā nodarbinās bezdarbnieku. Viens darba vadītājs Pasākuma ietvaros darbu vienlaikus vada ne vairāk kā diviem bezdarbniekiem. Darba vadītājam nav nepieciešama izglītība vai darba pieredze profesijā, kurā nodarbina bezdarbnieku, ja bezdarbnieku plānots nodarbināt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darba vadītājs Pasākuma ietvaros darbu vienlaikus vada ne vairāk kā diviem bezdarbniekiem. Darba vadītājam nav nepieciešama izglītība vai darba pieredze profesijā, kurā nodarbina bezdarbnieku, ja bezdarbnieku plānots nodarbināt mazkvalificētos darbos (vie</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">ba pieredzes apraksts jeb </w:t>
+        <w:t xml:space="preserve"> pamatgrupai). Darba vadītāja iegūto izglītību profesijā, kurā Pasākuma laikā strādās bezdarbnieks, apliecina Pretendenta iesniegtā iegūtās izglītības apliecinoša dokumenta kopija (ar potenciālā darba vadītāja parakstītu kopijas pareizības apliecinājumu, norādot personas kodu, paraksta atšifrējumu un datumu). Ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā Pasākuma laikā strādās bezdarbnieks, apliecina Pretendenta iesniegtais darba pieredzes apraksts jeb </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (potenciālā darba vadītāja parakstīts, norādot paraksta atšifrējumu un datumu);</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t xml:space="preserve"> (potenciālā darba vadītā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ja parakstīts, norādot paraksta atšifrējumu un datumu);</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk106272931"/>
+    </w:p>
+    <w:p w14:paraId="38954C72" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk123039062"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk123039062"/>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkta </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk69745974"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk69745974"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="007C619E" w:rsidRPr="00C76010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumā </w:t>
       </w:r>
       <w:r w:rsidR="007C619E" w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienlaikus iesaistīto bezdarbnieku skaits pie viena darba devēja nepārsniedz 50 % no darba devēja kopējā nodarbināto skaita un nepārsniedz 20 personas</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="52A2845C" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstoši Noteikumu 88.1.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām, pretendents pieteiktajai darba vietai mēneša darba algu normāla darba laika ietvaros </w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_Hlk108788836"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk108788836"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteicis ne mazāk kā valstī noteiktās minimālās mēneša darba algas apmērā vai ne mazāk kā minimālo stundas tarifa likmi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="000B0D28" w:rsidRPr="000B0D28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, vai ne mazāk kā minimālo stundas tarifa likmi</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="3FBC9A2F" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Hlk123039110"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk123039110"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noteikumu 88.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām – pretendents  pieteikumu Pasākumā iesniedzis ne vēlāk kā mēnesi pēc darba tiesisko attiecību uzsākšanas ar bezdarbnieku ar invaliditāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="4173D1F8" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="134AE938" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IV Piedāvājumu vērtēšana</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+        <w:t xml:space="preserve">IV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piedāvājumu vērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE1BFD1" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
-      <w:pPr>
+    <w:p w14:paraId="5E8890C9" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00583A11" w:rsidRDefault="00361676">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pārbauda, vai pretendents ir iesniedzis visus kārtības 1</w:t>
       </w:r>
-      <w:r w:rsidR="0070735F">
-[...6 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā noteiktos dokumentus un tie parakstīti atbilstoši kārtības </w:t>
       </w:r>
       <w:r w:rsidR="00215FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">punktam. Ja Komisija konstatē, ka </w:t>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:t>punktam</w:t>
+      </w:r>
+      <w:r w:rsidR="009057B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00627553" w:rsidRPr="009F55C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Saņemot pretendenta pieteikumu, divi komisijas locekļi pirms Komisijas sēdes pārliecinās, ka pieteikums satur visu nepieciešamo informāciju tā izvērtēšanai un tajā nav tehnisku nepilnību, pārbaudot šādu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2265" w:rsidRPr="00837650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38276362" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikums noformēts atbilstoši dokumentu noformēšanas prasībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1C83D0" w14:textId="77777777" w:rsidR="00AB2265" w:rsidRDefault="00361676" w:rsidP="00583A11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk217394460"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikums iesniegts uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aktuālas pieteikuma veidlapas, to parakstījusi p</w:t>
+      </w:r>
+      <w:r w:rsidR="00627553" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstāvēt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tiesīga persona un ir pievienoti nepieciešamie pielikumi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F99AE8" w14:textId="77777777" w:rsidR="009057B4" w:rsidRPr="009057B4" w:rsidRDefault="00361676" w:rsidP="009057B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk208498267"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk208500958"/>
+      <w:r w:rsidRPr="009F55C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>noformēts atbilstoši dokumentu noformēšanas prasībām</w:t>
-[...86 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>Pieteikumā korekts pretendenta nosaukums, reģistrācijas numurs, iesniedzēja vārds un uzvārds un tas sakrīt ar parakstītāju</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="009F55C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="0CB86FAE" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā norādītais NACE kods ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">korekts, ir norādīts viens NACE kods un tas sakrīt ar VID publiskojamo datu bāzē atrodamo informāciju, vai pieteikumam </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pievienota  VID</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdruka par NACE kodiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA11EEF" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Hlk208498541"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā norādīta korekta pretendenta kontaktinformācija un bankas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>rekvizīti;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="322C7D8F" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk217394533"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk208498577"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Hlk208500236"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīts de minimis veidlapas numurs un veikta atzīme par atbilstošu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>regulu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6FD99C68" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk208498704"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā norādīts korekts Aģentūrā reģistrētās vakances </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>numurs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A522A3C" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā norādītais profesijas kods un profesijas nosaukums ir korekts un atbilst Aģentūrā reģistrētai </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vakancei;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D2AFB5E" w14:textId="77777777" w:rsidR="00202B8C" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00202B8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Hlk208500112"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā norādītā darba vietas adrese ir pilnīga un ir atrodama informācija par pretendenta tiesībām veikt saimniecisko darbību adresē, kā arī ir norādīta pamata darba vietas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>adrese;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Hlk208498842"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="44FA0822" w14:textId="77777777" w:rsidR="00BE487F" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00BE487F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk208499147"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikumam pievienotā pielikumā ir norādīta korekta pretendentu rekvizītu sadaļa.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="4716E907" w14:textId="77777777" w:rsidR="00AB2265" w:rsidRPr="00583A11" w:rsidRDefault="00AB2265" w:rsidP="00627553">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F681DD" w14:textId="77777777" w:rsidR="00627553" w:rsidRPr="00627553" w:rsidRDefault="00361676" w:rsidP="00627553">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Hlk208500286"/>
+      <w:bookmarkStart w:id="43" w:name="_Hlk113880211"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk112762105"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ja tiek konstatēts, ka pieteikumā ir tehniskas nepilnības vai trūkst pieteikuma pielikumu, komisijas loceklis pretendentam nosūta e-pastu  par konstatētajām tehniskajām nepilnībām un nepieciešamību divu darbdienu laikā iesniegt precizējumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="0FE0F0B3" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Hlk113880211"/>
-      <w:bookmarkStart w:id="32" w:name="_Hlk112762105"/>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija atbilstoši Sankciju likuma </w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Hlk113867061"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk113867061"/>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes locekli, patiesā labuma guvēju, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="0093596B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, ka</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">s saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
+        <w:t xml:space="preserve">tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00C51DD6" w:rsidRPr="00C51DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>LURSOFT sankciju sarakstu (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00C51DD6" w:rsidRPr="00B53E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://sankcijas.lursoft.lv/site/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C51DD6" w:rsidRPr="00C51DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3289,562 +3387,535 @@
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">un Uzņēmumu reģistrā pārbauda pretendenta (tikai juridiskas personas), tā vienības vai struktūras </w:t>
       </w:r>
       <w:r w:rsidR="00F300F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">egulā (EU) 2022/576 5.l panta pirmajā punktā </w:t>
+        <w:t>egulā (EU) 2022/576 5.l panta pirmajā punktā noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā un Komisijas regulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="437ECEB4" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Komisija vērtē pretendent</w:t>
+        <w:t xml:space="preserve">Komisija vērtē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pieteikumu un tā pielikumu atb</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t xml:space="preserve"> pieteikumu un tā pielikumu atbilstību kārtības 12.punkta prasībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CCBAC3" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Hlk97632542"/>
+      <w:bookmarkStart w:id="46" w:name="_Hlk97632542"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasību pārbaudei izmanto publiskojamo datu bāzi</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="006F3A92">
+        <w:r w:rsidR="006F3A92" w:rsidRPr="006F3A92">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai VID Saimnieciskās darbības veicēju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="006F3A92">
+        <w:r w:rsidR="006F3A92" w:rsidRPr="006F3A92">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/SDV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="_Hlk106191554"/>
+      <w:bookmarkStart w:id="47" w:name="_Hlk106191554"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai VID nodokļu maksātāju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="006F3A92">
+        <w:r w:rsidR="006F3A92" w:rsidRPr="006F3A92">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/STRV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā norādītais NACE kods nav reģistrēts VID publiskojamo datu bāzē, Komisija </w:t>
       </w:r>
-      <w:r w:rsidR="00215FF4">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">5 </w:t>
+      <w:r w:rsidR="00282E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piecu darbdienu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža pretendentam lūdz iesniegt no VID elektroniskās deklarēšanas sistēmas (turpmāk –</w:t>
+      </w:r>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EDS)</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba </w:t>
-[...15 lines deleted...]
-        <w:t>k – VID EDS)</w:t>
+        <w:t xml:space="preserve"> iegūtu izziņu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kas apliecina pretendenta darbību pieteikumā, norādītā NACE koda jomā. Ja vēstulē noteiktajā termiņā iz</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iegūtu izziņu</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>ziņa</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no VID EDS netiek iesniegta, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:bookmarkEnd w:id="47"/>
+    <w:p w14:paraId="3325AFD8" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpunk</w:t>
-[...8 lines deleted...]
-        <w:t>ta prasīb</w:t>
+        <w:t>apakšpunkta prasīb</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="47D7C59D" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Hlk97216642"/>
+      <w:bookmarkStart w:id="48" w:name="_Hlk97216642"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasību pārbaudei </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00CB209A" w:rsidRPr="00CB209A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru lī</w:t>
-[...8 lines deleted...]
-        <w:t>gumsaistību pārkāpumu reģistru</w:t>
+        <w:t xml:space="preserve"> aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru līgumsaistību pārkāpumu reģistru</w:t>
       </w:r>
       <w:r w:rsidR="000B0D28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Hlk111022583"/>
+      <w:bookmarkStart w:id="49" w:name="_Hlk111022583"/>
       <w:r w:rsidR="000B0D28" w:rsidRPr="00435741">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pretendents ir iekļauts </w:t>
       </w:r>
       <w:r w:rsidR="000B0D28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pārkāpumu reģistrā</w:t>
       </w:r>
       <w:r w:rsidR="000B0D28" w:rsidRPr="00435741">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Hlk130995197"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk130995197"/>
       <w:r w:rsidR="000B0D28" w:rsidRPr="0022317A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>un kopš pārkāpuma</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> reģistrēšanas</w:t>
       </w:r>
       <w:r w:rsidR="000B0D28" w:rsidRPr="0022317A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -3864,129 +3935,129 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gad</w:t>
       </w:r>
       <w:r w:rsidR="0070735F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="000B0D28" w:rsidRPr="0022317A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="000B0D28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="000B0D28" w:rsidRPr="00435741">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>omisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="00E04EFC">
+    <w:p w14:paraId="3BC4F133" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="00E04EFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Hlk107303561"/>
+      <w:bookmarkStart w:id="51" w:name="_Hlk107303561"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasību pārbauda Elektroniskā iepirkumu sistēmas e-izziņu </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšsistēmā. Komisija pārliecinās, vai uz pretendentu neattiecas kārtības 1</w:t>
       </w:r>
       <w:r w:rsidR="0070735F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4022,51 +4093,61 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.6.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpunktā noteiktās prasības. Ja konstatē, ka uz pretendentu attiecas kārtības 1</w:t>
+        <w:t xml:space="preserve">apakšpunktā noteiktās prasības. Ja konstatē, ka uz pretendentu attiecas kārtības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0070735F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.5.2.apakšpunktā minētie izslēgšanas noteikumi, Komisija pārbauda, vai tie atbilst 1</w:t>
       </w:r>
       <w:r w:rsidR="0070735F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4094,51 +4175,60 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.5.2.2.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpunktā minētajiem pārkāpumiem. Ja uz pretendentu attiecas, kāds no PIL 42.</w:t>
+        <w:t xml:space="preserve">apakšpunktā minētajiem pārkāpumiem. Ja uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendentu attiecas, kāds no PIL 42.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">panta </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4148,60 +4238,51 @@
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>minētajiem izslēgšanas noteikum</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">iem, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas. </w:t>
+        <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas. </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija neizslēdz pretendenta pieteikumu no tālākas vērtēšanas ja no dienas, kad kļuvis neapstrīdams un nepārsūdzams tiesas spriedums, prokurora priekšraksts par sodu vai citas kompetentas institūcijas pieņemtais lēmums, līdz pieteikuma iesniegšanas dienai ir pagājuši trīs gadi (PIL 42.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4211,117 +4292,117 @@
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkts). </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Ja konstatē, ka pretendentam ir nodokļu parāds, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>Ja konstatē, k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>a pretendentam ir nodokļu parāds, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D661137" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Noteikum</w:t>
-[...8 lines deleted...]
-        <w:t>u 17.</w:t>
+        <w:t>Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta (kārtības 1</w:t>
       </w:r>
-      <w:r w:rsidR="0070735F">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00596126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.7.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4343,116 +4424,106 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto informāciju, kas pieejama pretendenta sagatavotajā pielikumā pie pieteikuma. Pārbauda norādītās profesijas atbilstību Profesiju klasifikatorā norādītajai profesijai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="1FAF1CBC" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Noteikumu 74.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Hlk106272938"/>
-[...16 lines deleted...]
-        <w:t>rasīb</w:t>
+      <w:bookmarkStart w:id="52" w:name="_Hlk106272938"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>prasīb</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4464,53 +4535,62 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu</w:t>
       </w:r>
       <w:r w:rsidR="002C177B" w:rsidRPr="002C177B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C177B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>un informāciju IS BURVIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="00A34138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEE2327" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 80.</w:t>
       </w:r>
@@ -4547,104 +4627,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto informāciju, kas pieejama pretendenta sagatavotajā pieteikumā, un informāciju par bezdarbnieku pārbaudot BURVIS;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="19C75441" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta </w:t>
       </w:r>
       <w:r w:rsidR="0086735C" w:rsidRPr="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">prasību pārbaudei izmanto Valsts Izglītības Informācijas sistēmu (https://www.viis.gov.lv/registri/iestades) (vai pretendents nav izglītības iestāde, kuras pamatuzdevums ir izglītības programmu īstenošana), </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Hlk194614015"/>
+        <w:t xml:space="preserve">prasību pārbaudei izmanto </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Hlk194614015"/>
       <w:r w:rsidR="00770B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijas vēstneša politisko partiju reģistra ziņas </w:t>
       </w:r>
       <w:r w:rsidR="00770B72" w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00770B72" w:rsidRPr="00403A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -4662,73 +4742,100 @@
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00770B72" w:rsidRPr="00B2048D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>zinas</w:t>
       </w:r>
       <w:r w:rsidR="00770B72" w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidR="0086735C" w:rsidRPr="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(vai pretendents nav politiskā partija).</w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Hlk106694746"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+      <w:bookmarkStart w:id="54" w:name="_Hlk106694746"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00583A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pretendents ir politiskā partija, tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieteikumu no dalības tālākā vērtēšanā izslēdz;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="0EF8073A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.2.</w:t>
       </w:r>
@@ -4762,109 +4869,91 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto pretendenta pietei</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">kumā sniegto apliecinājumu un papildus iesniegto informāciju (izglītības apliecinoša dokumenta kopija vai darba vadītāja darba pieredzes apraksts jeb </w:t>
+        <w:t xml:space="preserve"> izmanto pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (izglītības apliecinoša dokumenta kopija vai darba vadītāja darba pieredzes apraksts jeb </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>). Pārbauda norādīto informāciju par pieteikto bezdarbnieku darba vietu skaitu un pārbauda</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> norādīto darba vadītāju skaitu</w:t>
+        <w:t>). Pārbauda norādīto informāciju par pieteikto bezdarbnieku darba vietu skaitu un pārbauda norādīto darba vadītāju skaitu</w:t>
       </w:r>
       <w:r w:rsidR="0070735F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Pārbaudei izmanto Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā reģistrēto informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="5C39E5BB" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4902,117 +4991,99 @@
       <w:r w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un iesniegto informāciju par kopējo pretendenta nodarbināto personu skaitu. Komisija pārbauda pretendenta norādīto informāciju valstī kopā (ņem vērā gan Pasākumā, gan aktīvajā nodarbinātības pasākumā “</w:t>
+        <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un iesniegto informāciju par kopējo pretendenta nodarbināto personu skaitu. Komisija pārbauda pretendenta norādīto informāciju valstī kopā (ņem vērā gan Pasākumā, gan aktīvajā nodarbinātības pasākumā “Pasākumi noteiktām personu grupām ārkārtējās situācijas izraisīto seku mazināšanai” iesaistīto bezdarbnieku skaitu), t.sk. pieteikto darba vietu skaitu. Ja Komisija konstatē, ka pretendenta pieteikumā pieteiktais darba vietu skaits pārsniedz pieļaujamo dar</w:t>
       </w:r>
       <w:r w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pasākumi noteiktām personu grupām ārkārtējās situācijas izraisīto seku mazināšanai” iesaistīto bezdarbnieku skaitu), t.sk. pieteikto darba vietu skaitu. Ja Komisija konstatē, ka pretendenta pieteikumā pieteiktais darba vietu skaits pārsniedz pieļaujamo dar</w:t>
+        <w:t xml:space="preserve">ba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu skaitu un </w:t>
+      </w:r>
+      <w:r w:rsidR="00596126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
+      </w:r>
+      <w:r w:rsidR="002C177B" w:rsidRPr="007C619E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C619E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu skaitu un </w:t>
-[...35 lines deleted...]
-        <w:t>jā. Ja vēstulē noteiktajā termiņā pretendents neiesniedz pieprasīto informāciju, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts</w:t>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža lūdz iesniegt informāciju par darba vietām, kuras turpināt vērtēt komisijā. Ja vēstulē noteiktajā termiņā pretendents neiesniedz pieprasīto informāciju, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="342F1079" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5051,81 +5122,147 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto pretendenta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Hlk108788804"/>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="55" w:name="_Hlk108788804"/>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieteikumam pievienoto darba līgumu ar bezdarbnieku un tajā atrunāto darba algas apmēru</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidR="007C0B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja pieteiktā darba vieta ir profesijā, kas minēta 2019.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maija Būvniecības Nozares ģenerālvienošanās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="007C0B3F" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.pielikumā un pretendents darbojas būvniecības nozarē, pretendents pieteiktajai darba vietai noteicis mēneša darba algu normāla darba laika ietvaros ne mazāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Būvniecības ģenerālvienošanās noteikts</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00340FFF" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="0C97CE1F" w14:textId="77777777" w:rsidR="00340FFF" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5193,753 +5330,670 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto pretendenta pieteikumam pievienoto darba līgumu ar bezdarbnieku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="36CB3EC6" w14:textId="77777777" w:rsidR="00627553" w:rsidRPr="00D77486" w:rsidRDefault="00361676" w:rsidP="00627553">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="008E3591">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pēc visu kritēriju pārbaudes Komisija pārliecinās, vai pretendenta pieteikuma saturs ir sniedzis visu izvērtēšanai nepieciešamo informāciju, vai tas ir bijis atbilstoši noformēts. Ja Komisija konstatē, ka pieteikumā ietvertā vai pretendenta iesniegtā informācija vai dokuments ir neskaidrs vai nepilnīgs</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Hlk191457497"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E3591">
+      <w:bookmarkStart w:id="56" w:name="_Hlk191457497"/>
+      <w:bookmarkStart w:id="57" w:name="_Hlk191458044"/>
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>vai, ņemot vērā līdzšinējo sadarbību</w:t>
       </w:r>
-      <w:r w:rsidR="003F401B">
+      <w:r w:rsidR="003F401B" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008E3591">
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir nepieciešama papildu informācija</w:t>
       </w:r>
-      <w:r w:rsidR="003F401B">
+      <w:r w:rsidR="00FD4E5E" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> un pretendents nav sniedzis precizējumus pēc e-pastā nosūtītā aicinājuma</w:t>
+      </w:r>
+      <w:r w:rsidR="003F401B" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008E3591">
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai gūtu pārliecību, ka pretendents spēs nodrošināt </w:t>
       </w:r>
-      <w:r w:rsidR="008E3591" w:rsidRPr="00DA50C9">
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...155 lines deleted...]
-      <w:r w:rsidR="008E3591">
+        <w:t>Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Komisija piecu</w:t>
+      </w:r>
+      <w:r w:rsidR="002C177B" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbdienu laikā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>rakstveidā par to informē pretendentu un piecu</w:t>
+      </w:r>
+      <w:r w:rsidR="002C177B" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Hlk191458240"/>
-      <w:r w:rsidR="008E3591">
+      <w:r w:rsidR="0086735C" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju vai dokumentu, vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieksmi pret visiem pretendentiem. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_Hlk191458240"/>
+      <w:r w:rsidR="008E3591" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komisijai ir tiesības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E3591" w:rsidRPr="007E1326">
+        <w:t>Komisijai ir tiesības pieprasīt informāciju par pretendenta atbilstību no kompetentajām valsts institūcijām.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidR="00C71FD8" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pieprasīt informāciju</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E3591">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71FD8" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Komisija konstatē, ka pieteikums nav noformēts atbilstoši </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_Hlk111021790"/>
+      <w:r w:rsidR="00C71FD8" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2018. gada 4. septembra noteikumiem Nr. 558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidR="00C71FD8" w:rsidRPr="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71FD8" w:rsidRPr="00627553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par pretendenta atbilstību</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E3591" w:rsidRPr="007E1326">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="_Hlk229987165"/>
+      <w:bookmarkStart w:id="61" w:name="_Hlk229988260"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no kompetentajām valsts institūcijām.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="002C177B" w:rsidRPr="006F3A92" w:rsidRDefault="002C177B" w:rsidP="002C177B">
+        <w:t>pretendents nav sniedzis precizējumus oficiālā vēstulē norādītajā termiņā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pretendenta pieteikumu no dalības tālākā vērtēšanā izslēdz.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p w14:paraId="2E33FEA8" w14:textId="77777777" w:rsidR="002C177B" w:rsidRPr="00627553" w:rsidRDefault="002C177B" w:rsidP="00627553">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0342" w:rsidRPr="006F3A92" w:rsidRDefault="00EC0342" w:rsidP="006F3A92">
+    <w:p w14:paraId="1BBD4CDF" w14:textId="77777777" w:rsidR="00EC0342" w:rsidRPr="006F3A92" w:rsidRDefault="00EC0342" w:rsidP="006F3A92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="483AD8AF" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+        <w:t>V. Lēmuma pieņemšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14978AF7" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="502"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00730728" w:rsidRDefault="002D67CB" w:rsidP="00730728">
+    <w:p w14:paraId="14BAF3F5" w14:textId="77777777" w:rsidR="00730728" w:rsidRDefault="00361676" w:rsidP="00730728">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu atbilstoši Pasākuma rezultatīvajam rādītājam. Ja rezultatīvais</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rādītājs ir pietiekams visu pretendentu pieteikto darba vietu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbalstīšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00450A31" w:rsidRPr="00730728" w:rsidRDefault="002D67CB" w:rsidP="00730728">
+        <w:t>, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildus informācija vai dokumenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632DC9C1" w14:textId="77777777" w:rsidR="00450A31" w:rsidRPr="00730728" w:rsidRDefault="00361676" w:rsidP="00730728">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendentu, kuriem lūdz iesniegt papildu informāciju vai dokumentus </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Hlk191454966"/>
+      <w:bookmarkStart w:id="62" w:name="_Hlk191454966"/>
       <w:r w:rsidR="008E3591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai par kuriem pieprasīta informācija no citām kompetentajām valsts institūcijām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="008E3591" w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(kārtības </w:t>
       </w:r>
       <w:r w:rsidR="00685C0A" w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00215FF4" w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00215FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00215FF4" w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00215FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. apakšpunktā, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00685C0A" w:rsidRPr="00730728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00685C0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00730728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">punktā, </w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t>punktā minētajos gadījumos), pieteikumus izskata atsevišķā Komisijas sēdē pēc papildu informācijas iesniegšanas termiņa beigām vai ātrāk, ja visa papildus pieprasītā informācija vai dokumenti ir iesniegti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3591" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="6EA1E374" w14:textId="77777777" w:rsidR="008E3591" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Komisija izslēdz pretendenta pieteikumu no dalība</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F3A92">
+        <w:t>Komisija izslēdz pretendenta pieteikumu no dalības vērtēšanā gadījumā, ja pretendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>s vērtēšanā gadījumā, ja pretendent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F41EC1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="009E2AC5">
+    <w:p w14:paraId="539FBA06" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="009E2AC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B2146F">
@@ -5992,81 +6046,81 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, vai</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Hlk191455022"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk191455022"/>
       <w:r w:rsidR="008E3591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="008E3591" w:rsidRPr="00D53F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>av gūta pārliecība, ka pretendents spēs nodrošināt Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu, atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="008E3591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="31B04CC6" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6116,51 +6170,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktaj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="537E248A" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6170,63 +6224,63 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>apakšpunkta prasībām – pretendents nav reģistrēts saskaņā ar attiecīgo saimniecisko</w:t>
+        <w:t xml:space="preserve">apakšpunkta prasībām – pretendents nav </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbību regulējošo normatīvo aktu prasībām;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t>reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294CAF74" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6293,171 +6347,162 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, sertifikāt</w:t>
       </w:r>
       <w:r w:rsidR="0049557F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="7DF3CF80" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">neatbilst </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Noteikumu 15.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F3A92">
+        <w:t>Noteikumu 15.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0068410E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>apakšpunkta prasībām – pretendents pēdēj</w:t>
+      </w:r>
+      <w:r w:rsidR="003469B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>o divu gadu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  laikā ir būtiski pārkāpis </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB209A" w:rsidRPr="00CB209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0342">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>apakšpunkta prasībām – pretendents pēdēj</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">pasākumu īstenošanas </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="0D6C63F4" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6521,82 +6566,83 @@
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340FFF" w:rsidRPr="00340FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts soci</w:t>
+        <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9378E" w:rsidRDefault="002D67CB" w:rsidP="00C9378E">
+    <w:p w14:paraId="12434443" w14:textId="77777777" w:rsidR="00C9378E" w:rsidRDefault="00361676" w:rsidP="00C9378E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6606,281 +6652,273 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">punkta prasībām – pretendents ir izglītības iestāde, kuras pamatuzdevums ir izglītības programmu īstenošana, vai pretendents ir politiskā </w:t>
+        <w:t xml:space="preserve">punkta </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>partija</w:t>
+        <w:t>prasībām –pretendents ir politiskā partija</w:t>
       </w:r>
       <w:r w:rsidR="00376F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A5E" w:rsidRPr="00C9378E" w:rsidRDefault="002D67CB" w:rsidP="00C9378E">
+    <w:p w14:paraId="399E6FCB" w14:textId="77777777" w:rsidR="00BA0A5E" w:rsidRPr="00C9378E" w:rsidRDefault="00361676" w:rsidP="00C9378E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pretendentam ir apturēta finansējuma izmaksa noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="0E339418" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Komisija pieņem lēmumu par tādu pretendentu pieteikumu atbalstīšan</w:t>
-[...7 lines deleted...]
-        <w:t>u, kuri nav izslēgti no dalības vērtēšanā un atbilst kārtības 1</w:t>
+        <w:t>Komisija pieņem lēmumu par tādu pretendentu pieteikumu atbalstīšanu, kuri nav izslēgti no dalības vērtēšanā un atbilst kārtības 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkta prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="001077D8" w:rsidRDefault="002D67CB" w:rsidP="001077D8">
+    <w:p w14:paraId="6BC50BEC" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="001077D8" w:rsidRDefault="00361676" w:rsidP="001077D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00F300F1" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="001077D8" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">piešķirtais rezultatīvais rādītājs nav pietiekams visu atbilstošo pretendentu pieteikto darba vietu atbalstīšanai, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija atbalsta pretendentu piedāvātās darba vietas pieteikumu reģistrēšanas secībā </w:t>
       </w:r>
       <w:r w:rsidR="00CB209A" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00AF5B07" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="00AB4E69" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="01674736" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="00AB4E69" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Hlk97287189"/>
+      <w:bookmarkStart w:id="64" w:name="_Hlk97287189"/>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="72239A70" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6961,80 +6999,88 @@
       <w:r w:rsidR="0086735C" w:rsidRPr="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, vai neatbilst Noteikumu 15.1., 15.2., 15.4., 15.5. apakšpunktā un 82.</w:t>
       </w:r>
       <w:r w:rsidR="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punktā atrunātajiem nosacījumiem;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+        <w:t xml:space="preserve">punktā atrunātajiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nosacījumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE8A0E4" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>atbalstīt</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, kuras atbilst </w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
       <w:r w:rsidR="00F24869">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7201,128 +7247,137 @@
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F41EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">u.c. normatīvo aktu </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>prasībām, vai ir atbalstāmas saskaņā ar kārtības 2</w:t>
+        <w:t xml:space="preserve">prasībām, vai ir atbalstāmas saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>kārtības 2</w:t>
       </w:r>
       <w:r w:rsidR="003469B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="297126EB" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbalstīt</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE7F29" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="00BE7F29">
+    <w:p w14:paraId="74EEC1E9" w14:textId="77777777" w:rsidR="00BE7F29" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="00BE7F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents neatbilst </w:t>
       </w:r>
@@ -7451,51 +7506,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F24869" w:rsidRPr="00F24869">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. apakšpunkta </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB154E" w:rsidRDefault="002D67CB" w:rsidP="00BE7F29">
+    <w:p w14:paraId="0691FEDC" w14:textId="77777777" w:rsidR="00AB154E" w:rsidRDefault="00361676" w:rsidP="00BE7F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma īstenošanai </w:t>
       </w:r>
@@ -7577,206 +7632,229 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>darba viet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00676944" w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C177B" w:rsidRPr="00753358" w:rsidRDefault="002D67CB" w:rsidP="00770B72">
+    <w:p w14:paraId="29EAF119" w14:textId="77777777" w:rsidR="002C177B" w:rsidRPr="00753358" w:rsidRDefault="00361676" w:rsidP="00770B72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00753358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
-      <w:r w:rsidR="00770B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00263DED">
+      <w:r w:rsidR="00770B72" w:rsidRPr="00282E01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>agarināt administratīvā akta izdošanas termiņu,</w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>garināt administratīvā akta izdošanas termiņu,</w:t>
       </w:r>
       <w:r w:rsidRPr="00753358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="_Hlk185324457"/>
-      <w:bookmarkStart w:id="51" w:name="_Hlk183077623"/>
+      <w:bookmarkStart w:id="65" w:name="_Hlk185324457"/>
+      <w:bookmarkStart w:id="66" w:name="_Hlk183077623"/>
       <w:r w:rsidR="003559A3" w:rsidRPr="00746FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003559A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00746FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>omisija konstatē, ka lēmuma pieņemšanai par Pretendenta apstiprināšanu dalībai Pasākumā vai atteikumu apstiprināt tās dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā pr</w:t>
+        <w:t xml:space="preserve">omisija konstatē, ka lēmuma pieņemšanai par Pretendenta </w:t>
       </w:r>
       <w:r w:rsidRPr="00746FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ocesa likuma 64. panta pirmajā daļā noteikto termiņu</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+        <w:t>apstiprināšanu dalībai Pasākumā vai atteikumu apstiprināt tās dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="003F401B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:p w:rsidR="002C177B" w:rsidRPr="00BE7F29" w:rsidRDefault="002C177B" w:rsidP="002C177B">
+    <w:bookmarkEnd w:id="66"/>
+    <w:p w14:paraId="3530283F" w14:textId="77777777" w:rsidR="002C177B" w:rsidRPr="00BE7F29" w:rsidRDefault="002C177B" w:rsidP="002C177B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="00AB4E69" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:bookmarkEnd w:id="64"/>
+    <w:p w14:paraId="1384BC66" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="00AB4E69" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ja viena mēneša laikā no lēmuma pieņemšanas dienas</w:t>
+        <w:t xml:space="preserve">Ja viena mēneša laikā no lēmuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pieņemšanas dienas</w:t>
       </w:r>
       <w:r w:rsidR="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049557F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek piešķirts papildu rezultatīvais rādītājs, lai atkārtoti lemtu par to pretendentu pieteikto darba vietu atbalstīšanu, par kurām tika pieņemts Komisijas lēmums “neatbalstīt”, pamatojoties uz kārtības </w:t>
       </w:r>
@@ -7788,320 +7866,312 @@
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0068410E" w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>apakšpunktu, Komisijas priekšsēdētājs sasauc</w:t>
+        <w:t xml:space="preserve">apakšpunktu, Komisijas priekšsēdētājs sasauc Komisiju. Komisija pieņem lēmumu, atbilstoši kārtības </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Komisiju. Komisija pieņem lēmumu, atbilstoši kārtības </w:t>
-[...7 lines deleted...]
-        <w:t>22</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068410E" w:rsidRPr="00AB4E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">punkta nosacījumiem. Ja viena mēneša laikā papildu rezultatīvais rādītājs </w:t>
+      </w:r>
+      <w:r w:rsidR="0049557F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4E69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">punkta nosacījumiem. Ja viena mēneša laikā papildu rezultatīvais rādītājs </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> netiek piešķirts, atkārtota Komisija netiek sasaukta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="663C61C7" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="006F3A92">
+    <w:p w14:paraId="35800F7F" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="006F3A92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>VI. Lēmuma paziņošana un līguma noslēgšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
+    <w:p w14:paraId="0CDF4CD0" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="006F3A92" w:rsidP="006F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Hlk46388715"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="002D67CB" w:rsidP="004712D5">
+      <w:bookmarkStart w:id="67" w:name="_Hlk46388715"/>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p w14:paraId="6D927A96" w14:textId="77777777" w:rsidR="006F3A92" w:rsidRPr="006F3A92" w:rsidRDefault="00361676" w:rsidP="004712D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Kom</w:t>
-[...8 lines deleted...]
-        <w:t>isija</w:t>
+        <w:t>Komisija</w:t>
       </w:r>
       <w:r w:rsidR="003469B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C177B">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00627553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="002C177B" w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba dienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
+        <w:t xml:space="preserve">darbdienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
       </w:r>
       <w:r w:rsidR="00C55EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:r w:rsidR="00C55EC5" w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00C55EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemto lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C4E9E" w:rsidRPr="00554144" w:rsidRDefault="002D67CB" w:rsidP="004712D5">
+    <w:p w14:paraId="2775C115" w14:textId="77777777" w:rsidR="007C4E9E" w:rsidRPr="00554144" w:rsidRDefault="00361676" w:rsidP="004712D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086735C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Informācija par Komisijas lēmumu “atbalstīt” tiek publicēta Aģentūras mājaslapā</w:t>
+        <w:t xml:space="preserve">Informācija par Komisijas lēmumu “atbalstīt” tiek publicēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086735C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Aģentūras mājaslapā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554144" w:rsidRPr="00554144" w:rsidRDefault="002D67CB" w:rsidP="004712D5">
+    <w:p w14:paraId="6B7D0E61" w14:textId="77777777" w:rsidR="00554144" w:rsidRPr="00554144" w:rsidRDefault="00361676" w:rsidP="004712D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents Komisijas lēmumu var apstrīdēt </w:t>
       </w:r>
       <w:r>
@@ -8110,51 +8180,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003559A3" w:rsidRPr="003559A3" w:rsidRDefault="002D67CB" w:rsidP="004712D5">
+    <w:p w14:paraId="379D9194" w14:textId="77777777" w:rsidR="003559A3" w:rsidRPr="003559A3" w:rsidRDefault="00361676" w:rsidP="004712D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumā un Komisijas </w:t>
       </w:r>
       <w:r w:rsidRPr="001077D8">
@@ -8185,113 +8255,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> viena mēneša laikā no Komisijas lēmuma spēkā stāšanās dienas (</w:t>
       </w:r>
       <w:r w:rsidR="003B0538" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lēmums stājas spēkā ar brīdi, kad tas paziņots pretendentam un lēmumu paziņo pretendentam atbilstoši Paziņošanas likumam</w:t>
       </w:r>
       <w:r w:rsidR="00676944" w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003559A3" w:rsidRPr="003559A3" w:rsidRDefault="002D67CB" w:rsidP="00BA0A5E">
+    <w:p w14:paraId="32E6BBCD" w14:textId="77777777" w:rsidR="003559A3" w:rsidRPr="003559A3" w:rsidRDefault="00361676" w:rsidP="00BA0A5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Hlk194595165"/>
+      <w:bookmarkStart w:id="68" w:name="_Hlk194595165"/>
       <w:r w:rsidRPr="003559A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">tikai par to darba vietu pielāgošanu nodarbinātajam, kurš </w:t>
       </w:r>
       <w:r w:rsidR="0032661B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r w:rsidRPr="003559A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līguma spēkā stāšanās datum</w:t>
       </w:r>
       <w:r w:rsidR="0032661B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003559A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilst pasākuma mērķa grupai;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:p w:rsidR="003559A3" w:rsidRDefault="002D67CB">
+    <w:bookmarkEnd w:id="68"/>
+    <w:p w14:paraId="58BF6390" w14:textId="77777777" w:rsidR="003559A3" w:rsidRDefault="00361676">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001077D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja pretendents uz līguma spēkā stāšanās datumu atbildīs </w:t>
@@ -8386,237 +8457,390 @@
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai Komisijas regulu Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5004">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1408/2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ES),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F253C6" w:rsidRPr="00BA0A5E" w:rsidRDefault="002D67CB" w:rsidP="00BA0A5E">
+    <w:p w14:paraId="415B7F14" w14:textId="77777777" w:rsidR="00F253C6" w:rsidRPr="00BA0A5E" w:rsidRDefault="00361676" w:rsidP="00BA0A5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Hlk194574697"/>
+      <w:bookmarkStart w:id="69" w:name="_Hlk194574697"/>
       <w:r w:rsidRPr="003559A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:t>ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:sectPr w:rsidR="00F253C6" w:rsidRPr="00BA0A5E" w:rsidSect="007C619E">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D67CB" w:rsidRDefault="002D67CB">
+    <w:p w14:paraId="4E8A9EB3" w14:textId="77777777" w:rsidR="00361676" w:rsidRDefault="00361676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D67CB" w:rsidRDefault="002D67CB">
+    <w:p w14:paraId="3F6222E8" w14:textId="77777777" w:rsidR="00361676" w:rsidRDefault="00361676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00282B75" w:rsidRDefault="00282B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22C1C5E2" w14:textId="77777777" w:rsidR="00282B75" w:rsidRDefault="00282B75">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00341D55" w:rsidRDefault="002D67CB">
+  <w:p w14:paraId="7ED1348E" w14:textId="77777777" w:rsidR="00A679E6" w:rsidRDefault="00361676">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DF5004" w:rsidRDefault="002D67CB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60FF3CFC" w14:textId="77777777" w:rsidR="00DF5004" w:rsidRDefault="00361676">
     <w:r>
-      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur l</w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
     <w:r>
-      <w:t>aika zīmogu</w:t>
+      <w:t>Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DF5004" w:rsidRDefault="002D67CB">
+  <w:p w14:paraId="3AD378E6" w14:textId="77777777" w:rsidR="00DF5004" w:rsidRDefault="00361676">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DF5004" w:rsidRDefault="002D67CB">
+  <w:p w14:paraId="5DD1D1DD" w14:textId="77777777" w:rsidR="00DF5004" w:rsidRDefault="00361676">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D67CB" w:rsidRDefault="002D67CB">
+    <w:p w14:paraId="6688E1AA" w14:textId="77777777" w:rsidR="00CF6F96" w:rsidRDefault="00361676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D67CB" w:rsidRDefault="002D67CB">
+    <w:p w14:paraId="176A8A15" w14:textId="77777777" w:rsidR="00CF6F96" w:rsidRDefault="00361676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="384252E8" w14:textId="77777777" w:rsidR="007C0B3F" w:rsidRPr="00092CB7" w:rsidRDefault="00361676" w:rsidP="007C0B3F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2EEE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B434CD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://www.latvijasbuvnieki.lv/generalvienosanas/par-generalvienosanos/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7A5723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC222D00"/>
+    <w:lvl w:ilvl="0" w:tplc="A38A6C20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7C424C7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A13E625A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="70E80D92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DFF43E64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EE109D92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="810E726A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ADA87950" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="883CED02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0D65776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4685" w:hanging="432"/>
       </w:pPr>
@@ -8666,424 +8890,580 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BB42190"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C36E0FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="7464A07C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2074816E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F89284B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10086EB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="14042EE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="47A28BD0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2BF6C960" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0D92FEDE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="42C0136C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1902708449">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1130172125">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="551309097">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C15155"/>
     <w:rsid w:val="00020349"/>
     <w:rsid w:val="00037902"/>
     <w:rsid w:val="000603FD"/>
     <w:rsid w:val="00061C64"/>
     <w:rsid w:val="00070DA9"/>
     <w:rsid w:val="00076B7E"/>
     <w:rsid w:val="000840CA"/>
     <w:rsid w:val="0008694E"/>
     <w:rsid w:val="00091947"/>
+    <w:rsid w:val="00092CB7"/>
     <w:rsid w:val="000A1763"/>
     <w:rsid w:val="000A2BEF"/>
     <w:rsid w:val="000B0D28"/>
     <w:rsid w:val="000B2C55"/>
+    <w:rsid w:val="000B351C"/>
     <w:rsid w:val="000D0E9F"/>
     <w:rsid w:val="00102611"/>
     <w:rsid w:val="001077D8"/>
     <w:rsid w:val="00112819"/>
     <w:rsid w:val="0012678F"/>
     <w:rsid w:val="001532A4"/>
     <w:rsid w:val="001543A6"/>
     <w:rsid w:val="00162046"/>
+    <w:rsid w:val="00166F72"/>
     <w:rsid w:val="00173111"/>
     <w:rsid w:val="00180A4E"/>
+    <w:rsid w:val="00184357"/>
     <w:rsid w:val="001844F0"/>
     <w:rsid w:val="0019096C"/>
     <w:rsid w:val="00192300"/>
     <w:rsid w:val="001A3896"/>
     <w:rsid w:val="001A7909"/>
     <w:rsid w:val="001C0CE7"/>
     <w:rsid w:val="001C2CDE"/>
     <w:rsid w:val="001C5A6E"/>
     <w:rsid w:val="001C64A6"/>
     <w:rsid w:val="001D63F3"/>
     <w:rsid w:val="001E3BE5"/>
     <w:rsid w:val="001F3228"/>
+    <w:rsid w:val="00202B8C"/>
     <w:rsid w:val="00215FF4"/>
     <w:rsid w:val="0022317A"/>
     <w:rsid w:val="002348CA"/>
     <w:rsid w:val="00237F36"/>
     <w:rsid w:val="00263DED"/>
     <w:rsid w:val="00282B75"/>
+    <w:rsid w:val="00282E01"/>
     <w:rsid w:val="00287531"/>
     <w:rsid w:val="0029167D"/>
     <w:rsid w:val="00294120"/>
     <w:rsid w:val="002A0B3D"/>
     <w:rsid w:val="002C177B"/>
     <w:rsid w:val="002C1C82"/>
     <w:rsid w:val="002D055D"/>
     <w:rsid w:val="002D67CB"/>
     <w:rsid w:val="002F2E34"/>
     <w:rsid w:val="002F632D"/>
     <w:rsid w:val="003006CF"/>
+    <w:rsid w:val="0030172D"/>
     <w:rsid w:val="00315EB8"/>
     <w:rsid w:val="0032661B"/>
     <w:rsid w:val="00332481"/>
     <w:rsid w:val="00333A47"/>
     <w:rsid w:val="00340FFF"/>
     <w:rsid w:val="00341D55"/>
     <w:rsid w:val="003469B2"/>
     <w:rsid w:val="00346A27"/>
     <w:rsid w:val="00347CCD"/>
     <w:rsid w:val="00351192"/>
     <w:rsid w:val="00354784"/>
     <w:rsid w:val="003559A3"/>
+    <w:rsid w:val="00361676"/>
     <w:rsid w:val="003731EC"/>
     <w:rsid w:val="00376F70"/>
     <w:rsid w:val="00391EC7"/>
     <w:rsid w:val="003B0538"/>
     <w:rsid w:val="003B2CF6"/>
     <w:rsid w:val="003D07E1"/>
     <w:rsid w:val="003D45D6"/>
     <w:rsid w:val="003D7E54"/>
     <w:rsid w:val="003E7CEE"/>
     <w:rsid w:val="003F401B"/>
     <w:rsid w:val="003F704A"/>
     <w:rsid w:val="004018D2"/>
     <w:rsid w:val="00403A95"/>
     <w:rsid w:val="0040417E"/>
     <w:rsid w:val="00410EEB"/>
     <w:rsid w:val="00416DC2"/>
+    <w:rsid w:val="00425F75"/>
     <w:rsid w:val="00435741"/>
     <w:rsid w:val="00450A31"/>
     <w:rsid w:val="00453228"/>
     <w:rsid w:val="0046053C"/>
     <w:rsid w:val="00467A37"/>
     <w:rsid w:val="004712D5"/>
     <w:rsid w:val="004742D3"/>
     <w:rsid w:val="00474E6F"/>
     <w:rsid w:val="00484B96"/>
     <w:rsid w:val="0049557F"/>
     <w:rsid w:val="004A2B87"/>
     <w:rsid w:val="004A5928"/>
     <w:rsid w:val="004B2FE9"/>
     <w:rsid w:val="004B68CF"/>
+    <w:rsid w:val="005168D1"/>
     <w:rsid w:val="0052315C"/>
     <w:rsid w:val="0054359A"/>
     <w:rsid w:val="00554144"/>
+    <w:rsid w:val="00561003"/>
     <w:rsid w:val="00561D8F"/>
     <w:rsid w:val="00575708"/>
+    <w:rsid w:val="00583A11"/>
     <w:rsid w:val="00583C45"/>
     <w:rsid w:val="00587D29"/>
+    <w:rsid w:val="00596126"/>
     <w:rsid w:val="005A1744"/>
     <w:rsid w:val="005B1A55"/>
     <w:rsid w:val="005B5380"/>
     <w:rsid w:val="005B60ED"/>
     <w:rsid w:val="006061FB"/>
     <w:rsid w:val="00622D88"/>
+    <w:rsid w:val="00627553"/>
     <w:rsid w:val="006413EE"/>
     <w:rsid w:val="006418A5"/>
     <w:rsid w:val="00641D89"/>
     <w:rsid w:val="00643D5B"/>
     <w:rsid w:val="00660080"/>
     <w:rsid w:val="006641A1"/>
     <w:rsid w:val="00676944"/>
     <w:rsid w:val="00683ADB"/>
     <w:rsid w:val="0068410E"/>
     <w:rsid w:val="00684AF7"/>
     <w:rsid w:val="00685C0A"/>
     <w:rsid w:val="00692844"/>
     <w:rsid w:val="006A2532"/>
     <w:rsid w:val="006A62BE"/>
     <w:rsid w:val="006C50B4"/>
     <w:rsid w:val="006E7DD6"/>
     <w:rsid w:val="006F18CD"/>
     <w:rsid w:val="006F3A92"/>
     <w:rsid w:val="0070735F"/>
     <w:rsid w:val="00715E02"/>
     <w:rsid w:val="007176B8"/>
     <w:rsid w:val="00720FDD"/>
     <w:rsid w:val="007220B6"/>
     <w:rsid w:val="00723C05"/>
     <w:rsid w:val="007243FD"/>
     <w:rsid w:val="00730728"/>
     <w:rsid w:val="00731B08"/>
     <w:rsid w:val="0074490E"/>
     <w:rsid w:val="00746FD9"/>
+    <w:rsid w:val="00752CD9"/>
     <w:rsid w:val="00753358"/>
     <w:rsid w:val="00757A65"/>
     <w:rsid w:val="0076733D"/>
     <w:rsid w:val="00770B72"/>
     <w:rsid w:val="00790AAF"/>
+    <w:rsid w:val="007A25EF"/>
     <w:rsid w:val="007B5C52"/>
     <w:rsid w:val="007B5FF9"/>
+    <w:rsid w:val="007C0B3F"/>
     <w:rsid w:val="007C46B9"/>
     <w:rsid w:val="007C4E9E"/>
     <w:rsid w:val="007C608E"/>
     <w:rsid w:val="007C619E"/>
     <w:rsid w:val="007D04A7"/>
     <w:rsid w:val="007E1326"/>
     <w:rsid w:val="008027D7"/>
     <w:rsid w:val="00822428"/>
+    <w:rsid w:val="00837650"/>
     <w:rsid w:val="008503C5"/>
     <w:rsid w:val="00865CBC"/>
     <w:rsid w:val="00866DD4"/>
     <w:rsid w:val="0086735C"/>
     <w:rsid w:val="00871067"/>
     <w:rsid w:val="00871757"/>
     <w:rsid w:val="0087190D"/>
+    <w:rsid w:val="00883123"/>
     <w:rsid w:val="00886BBF"/>
     <w:rsid w:val="00894328"/>
     <w:rsid w:val="0089512D"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008D1AA3"/>
     <w:rsid w:val="008D4ACB"/>
     <w:rsid w:val="008D6C6F"/>
     <w:rsid w:val="008E3591"/>
     <w:rsid w:val="009050A1"/>
+    <w:rsid w:val="009057B4"/>
     <w:rsid w:val="00916A9E"/>
     <w:rsid w:val="00917263"/>
     <w:rsid w:val="00917A7F"/>
     <w:rsid w:val="009301D1"/>
     <w:rsid w:val="0093596B"/>
     <w:rsid w:val="00953B9B"/>
     <w:rsid w:val="00954000"/>
     <w:rsid w:val="00972D29"/>
     <w:rsid w:val="0099140E"/>
     <w:rsid w:val="009A7F03"/>
     <w:rsid w:val="009C4EA2"/>
     <w:rsid w:val="009D4C84"/>
     <w:rsid w:val="009E2AC5"/>
     <w:rsid w:val="009E3087"/>
+    <w:rsid w:val="009F55C6"/>
     <w:rsid w:val="00A04133"/>
     <w:rsid w:val="00A207B1"/>
+    <w:rsid w:val="00A34138"/>
     <w:rsid w:val="00A3681F"/>
     <w:rsid w:val="00A65B36"/>
+    <w:rsid w:val="00A679E6"/>
     <w:rsid w:val="00A80AD4"/>
     <w:rsid w:val="00A85CCB"/>
     <w:rsid w:val="00A915A5"/>
     <w:rsid w:val="00A942D1"/>
     <w:rsid w:val="00AB154E"/>
+    <w:rsid w:val="00AB2265"/>
     <w:rsid w:val="00AB4E69"/>
     <w:rsid w:val="00AD0459"/>
     <w:rsid w:val="00AD235C"/>
     <w:rsid w:val="00AE434B"/>
     <w:rsid w:val="00AF5B07"/>
     <w:rsid w:val="00AF67F7"/>
     <w:rsid w:val="00B00F1E"/>
     <w:rsid w:val="00B01954"/>
     <w:rsid w:val="00B02225"/>
     <w:rsid w:val="00B16D9D"/>
     <w:rsid w:val="00B2048D"/>
     <w:rsid w:val="00B2146F"/>
     <w:rsid w:val="00B30FDB"/>
+    <w:rsid w:val="00B434CD"/>
     <w:rsid w:val="00B53E04"/>
     <w:rsid w:val="00B60B3F"/>
     <w:rsid w:val="00B63F14"/>
     <w:rsid w:val="00B755EF"/>
     <w:rsid w:val="00B75ABD"/>
     <w:rsid w:val="00B9301C"/>
     <w:rsid w:val="00BA0A5E"/>
     <w:rsid w:val="00BA2835"/>
     <w:rsid w:val="00BB36DB"/>
     <w:rsid w:val="00BD0673"/>
     <w:rsid w:val="00BD068A"/>
     <w:rsid w:val="00BE0323"/>
+    <w:rsid w:val="00BE487F"/>
     <w:rsid w:val="00BE7F29"/>
     <w:rsid w:val="00C11976"/>
     <w:rsid w:val="00C15155"/>
     <w:rsid w:val="00C311D6"/>
     <w:rsid w:val="00C3571E"/>
     <w:rsid w:val="00C42A82"/>
     <w:rsid w:val="00C43106"/>
     <w:rsid w:val="00C43741"/>
     <w:rsid w:val="00C50FBF"/>
     <w:rsid w:val="00C51DD6"/>
     <w:rsid w:val="00C55EC5"/>
+    <w:rsid w:val="00C57895"/>
+    <w:rsid w:val="00C71FD8"/>
     <w:rsid w:val="00C72AB6"/>
     <w:rsid w:val="00C76010"/>
     <w:rsid w:val="00C8012C"/>
     <w:rsid w:val="00C80623"/>
     <w:rsid w:val="00C81494"/>
     <w:rsid w:val="00C82810"/>
     <w:rsid w:val="00C846C9"/>
     <w:rsid w:val="00C9378E"/>
     <w:rsid w:val="00C97DD8"/>
     <w:rsid w:val="00CA2F1C"/>
     <w:rsid w:val="00CA6EB3"/>
     <w:rsid w:val="00CB209A"/>
     <w:rsid w:val="00CB53BE"/>
     <w:rsid w:val="00CB73F3"/>
     <w:rsid w:val="00CC4519"/>
     <w:rsid w:val="00CD31F5"/>
+    <w:rsid w:val="00CF6F96"/>
     <w:rsid w:val="00D00E6A"/>
     <w:rsid w:val="00D12A86"/>
     <w:rsid w:val="00D26DC8"/>
     <w:rsid w:val="00D428B4"/>
     <w:rsid w:val="00D43ED3"/>
+    <w:rsid w:val="00D50F27"/>
     <w:rsid w:val="00D53F4B"/>
     <w:rsid w:val="00D62FCF"/>
     <w:rsid w:val="00D70EFD"/>
     <w:rsid w:val="00D74729"/>
+    <w:rsid w:val="00D77486"/>
     <w:rsid w:val="00D8539E"/>
     <w:rsid w:val="00D86C2B"/>
     <w:rsid w:val="00D92C09"/>
     <w:rsid w:val="00D94F5D"/>
     <w:rsid w:val="00DA50C9"/>
     <w:rsid w:val="00DA6D51"/>
     <w:rsid w:val="00DB2A8E"/>
     <w:rsid w:val="00DC3155"/>
     <w:rsid w:val="00DD6F51"/>
     <w:rsid w:val="00DE7A03"/>
     <w:rsid w:val="00DF0278"/>
     <w:rsid w:val="00DF5004"/>
     <w:rsid w:val="00E04EFC"/>
     <w:rsid w:val="00E05EB1"/>
     <w:rsid w:val="00E12708"/>
     <w:rsid w:val="00E13942"/>
     <w:rsid w:val="00E1775F"/>
     <w:rsid w:val="00E31FCA"/>
     <w:rsid w:val="00E413D4"/>
+    <w:rsid w:val="00E46522"/>
     <w:rsid w:val="00E51732"/>
     <w:rsid w:val="00E70D45"/>
     <w:rsid w:val="00E836B7"/>
     <w:rsid w:val="00E95AE6"/>
     <w:rsid w:val="00EB5031"/>
     <w:rsid w:val="00EB569D"/>
     <w:rsid w:val="00EC0342"/>
     <w:rsid w:val="00EC197A"/>
     <w:rsid w:val="00EC2380"/>
     <w:rsid w:val="00EC2728"/>
     <w:rsid w:val="00EC348D"/>
     <w:rsid w:val="00ED0F1F"/>
+    <w:rsid w:val="00F0202B"/>
+    <w:rsid w:val="00F05ABB"/>
+    <w:rsid w:val="00F06144"/>
     <w:rsid w:val="00F10CAA"/>
     <w:rsid w:val="00F11DEB"/>
     <w:rsid w:val="00F24869"/>
     <w:rsid w:val="00F253C6"/>
     <w:rsid w:val="00F300F1"/>
     <w:rsid w:val="00F35916"/>
     <w:rsid w:val="00F41EC1"/>
     <w:rsid w:val="00F6659C"/>
     <w:rsid w:val="00F823FA"/>
     <w:rsid w:val="00F9040F"/>
     <w:rsid w:val="00F96403"/>
     <w:rsid w:val="00FA4D16"/>
     <w:rsid w:val="00FB1DC0"/>
     <w:rsid w:val="00FD1097"/>
+    <w:rsid w:val="00FD4E5E"/>
     <w:rsid w:val="00FD674D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="28FA329C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4923CAF6-9EFD-43D9-831E-6D0FCA675B47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9415,50 +9795,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A3896"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9700,51 +10081,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C846C9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3681F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/SDV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sankcijas.lursoft.lv/site/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/oficialie-pazinojumi/politisko-partiju-registra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/STRV" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10023,50 +10404,81 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2367</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+    <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100385BFBF87896214B9C4D01EAA747C93C" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f96ba53e2e339d4f0c333e9442add6c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c378985b-df90-45bd-bb96-a7893d9f901f" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03a883dd4d1bdc0e0b61b3f1213b1c" ns2:_="" ns3:_="">
     <xsd:import namespace="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c378985b-df90-45bd-bb96-a7893d9f901f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -10193,162 +10605,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{531BF7FE-447A-46CF-BA18-7D96BA7CD5B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D3A2FE7-B936-4DF0-BD2F-CB062A432101}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3FDEA4-BA5A-47AD-9BE4-673262EE4A24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95668E67-6F9C-4796-9C3A-D835C2E2440E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8654</Characters>
+  <Pages>8</Pages>
+  <Words>15757</Words>
+  <Characters>8983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23788</CharactersWithSpaces>
+  <CharactersWithSpaces>24691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Edgars Kainaizis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100385BFBF87896214B9C4D01EAA747C93C</vt:lpwstr>
   </property>
 </Properties>
 </file>