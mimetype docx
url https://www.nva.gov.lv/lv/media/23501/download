--- v0 (2025-10-10)
+++ v1 (2026-10-27)
@@ -1,652 +1,657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004B1214" w:rsidRDefault="004B1214">
+    <w:p w14:paraId="36786EBE" w14:textId="77777777" w:rsidR="004B1214" w:rsidRDefault="00254879">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E1B5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DC8FD1C" wp14:editId="02A30832">
-            <wp:extent cx="1866900" cy="914400"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BD5887B" wp14:editId="19E181C5">
+            <wp:extent cx="1868400" cy="806400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 3"/>
+            <wp:docPr id="1" name="Attēls 1" descr="C:\Users\Initaj\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\47V53J9E\LIDZFINANSE-ES+NAP (003).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 3"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="C:\Users\Initaj\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\47V53J9E\LIDZFINANSE-ES+NAP (003).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1866900" cy="914400"/>
+                      <a:ext cx="1868400" cy="806400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="00023C76" w:rsidRDefault="004B1214" w:rsidP="004B1214">
+    <w:p w14:paraId="453D4E42" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="00023C76" w:rsidRDefault="004B1214" w:rsidP="004B1214">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk146194658"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D4F8D">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00254879" w:rsidRPr="00254879">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ESF Plus projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00254879">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00254879" w:rsidRPr="00254879">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Atbalsts pieaugušo izglītībai” Nr. 4.3.3.1/1/26/I/001</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>AF projekts “Prasmju pilnveide pieaugušajiem” Nr. 3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRDefault="00013EF3" w:rsidP="00D54324">
+    <w:p w14:paraId="5BF00EA5" w14:textId="77777777" w:rsidR="004B1214" w:rsidRDefault="00013EF3" w:rsidP="00D54324">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004B1214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nformācija par nodarbinātas personas dalību neformālās izglītības programmas</w:t>
       </w:r>
       <w:r w:rsidR="006658A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (datorzinības, svešvalodas vai valsts valodas)</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004B1214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> apguvē</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54324" w:rsidRDefault="00D54324" w:rsidP="00D54324">
+    <w:p w14:paraId="236EB386" w14:textId="77777777" w:rsidR="00D54324" w:rsidRDefault="00D54324" w:rsidP="00D54324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D54324" w:rsidRDefault="00D54324" w:rsidP="009821EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="006A5E15">
+    <w:p w14:paraId="6F0A48B0" w14:textId="77777777" w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:t>Mūžizglītības p</w:t>
       </w:r>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">asākumā drīkst iesaistīties </w:t>
       </w:r>
       <w:r w:rsidR="00D54324" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">nodarbināta vai pašnodarbināta persona </w:t>
       </w:r>
       <w:r w:rsidR="009821EE" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>(turpmāk – Klients)</w:t>
       </w:r>
       <w:r w:rsidR="00D54324" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>, kura</w:t>
       </w:r>
       <w:r w:rsidR="009821EE" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilst vismaz vienam no mērķa grupas kritērijam:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00D54324" w:rsidP="00FA6CC0">
+    <w:p w14:paraId="789386DD" w14:textId="77777777" w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00D54324" w:rsidP="009821EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>sasniegts</w:t>
       </w:r>
       <w:r w:rsidR="00E01A50" w:rsidRPr="00E01A50">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50 gadu vecum</w:t>
       </w:r>
       <w:r w:rsidR="00544BB6">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009821EE" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="00FA6CC0">
+    <w:p w14:paraId="4EA9C119" w14:textId="77777777" w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="009821EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01A50">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>ir darba tirgus prasībām nepietiekama izglītība vai prasmes</w:t>
       </w:r>
       <w:r w:rsidR="009821EE" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E01A50" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="00FA6CC0">
+    <w:p w14:paraId="6161BCD0" w14:textId="77777777" w:rsidR="00E01A50" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="009821EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>noteikta invaliditāte, vai prognozējama invaliditāte</w:t>
       </w:r>
       <w:r w:rsidR="009821EE" w:rsidRPr="00813100">
         <w:rPr>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E01A50" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="00D54324">
+    <w:p w14:paraId="7D956481" w14:textId="77777777" w:rsidR="00E01A50" w:rsidRPr="00813100" w:rsidRDefault="00E01A50" w:rsidP="00D54324">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="009821EE" w:rsidP="00FA6CC0">
+    <w:p w14:paraId="673DAD1C" w14:textId="77777777" w:rsidR="009821EE" w:rsidRPr="00813100" w:rsidRDefault="009821EE" w:rsidP="00ED22A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pasākumā mērķa grupas kritērijam klientam ir jāatbilst gan iesniedzot Pieteikumu mācībām n</w:t>
       </w:r>
       <w:r w:rsidR="004801A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">odarbinātām personām, gan uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>apmācību pirmo dienu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813100" w:rsidRPr="00813100" w:rsidRDefault="00813100" w:rsidP="00813100">
+    <w:p w14:paraId="4426FBF0" w14:textId="77777777" w:rsidR="00813100" w:rsidRPr="00813100" w:rsidRDefault="00813100" w:rsidP="00813100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00813100" w:rsidRPr="0080458F" w:rsidRDefault="002439FB" w:rsidP="006A5E15">
+    <w:p w14:paraId="269C0E31" w14:textId="77777777" w:rsidR="00813100" w:rsidRPr="0080458F" w:rsidRDefault="002439FB" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Klientiem, kuriem noteikti dzirdes un runas traucējumi, ir iespēja saņemt surdotulka pakalpojumu neformālās izglītības programmas apguves (</w:t>
       </w:r>
       <w:r w:rsidRPr="0080458F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>turpmāk – Apmācība) periodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813100" w:rsidRPr="0080458F" w:rsidRDefault="00813100" w:rsidP="00813100">
+    <w:p w14:paraId="4BD925C6" w14:textId="77777777" w:rsidR="00813100" w:rsidRPr="0080458F" w:rsidRDefault="00813100" w:rsidP="00813100">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080458F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Klients, saņemot apmācību kuponu, apliecina, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51590" w:rsidRPr="0080458F" w:rsidRDefault="00E5128C" w:rsidP="009A388E">
+    <w:p w14:paraId="648AEAB4" w14:textId="77777777" w:rsidR="00B51590" w:rsidRPr="0080458F" w:rsidRDefault="00E5128C" w:rsidP="00B51590">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:right="74" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5128C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pēdējo </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5128C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>divu gadu periodā</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5128C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED2B27">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5128C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav iesaistīts vairāk kā sešas reizes </w:t>
       </w:r>
+      <w:r w:rsidR="00254879">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neformālās izglītības </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E5128C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>neformālās izglītības, transportlīdzekļu un traktortehnikas vadītāju izglītības programmās</w:t>
+        <w:t>programmās</w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="009A388E">
+    <w:p w14:paraId="405AEA0F" w14:textId="77777777" w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="00B51590">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:right="74" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51590">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atkārtoti nav </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51590">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iesaistīts vienā un tajā pašā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51590">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apmācības programmā, izņemot gadījumu, ja iepriekš uzsāktā Apmācīb</w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as programma pārtraukta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="009A388E">
+    <w:p w14:paraId="7AD22626" w14:textId="77777777" w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="00B51590">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:right="74" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51590">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nav parādsaistību pret Aģentūru</w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="009A388E">
+    <w:p w14:paraId="6B0E84CD" w14:textId="77777777" w:rsidR="00B51590" w:rsidRPr="00B51590" w:rsidRDefault="00B51590" w:rsidP="00B51590">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:right="74" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51590">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav </w:t>
       </w:r>
       <w:r w:rsidR="00023C68" w:rsidRPr="008F408E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>aktuālas dalības neformālās izglītības</w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai transportlīdzekļu </w:t>
       </w:r>
       <w:r w:rsidR="00023C68" w:rsidRPr="008F408E">
         <w:rPr>
@@ -676,187 +681,245 @@
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">konkurētspējas paaugstināšanas pasākumos, </w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="00023C68" w:rsidRPr="008F408E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atvērto tiešsaistes kursu platformās vai Aģentūras pasākumos, kuri paredz darba līguma slēgšanu</w:t>
       </w:r>
       <w:r w:rsidR="00023C68">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813100" w:rsidRPr="00592275" w:rsidRDefault="00813100" w:rsidP="009A388E">
+    <w:p w14:paraId="798688B6" w14:textId="77777777" w:rsidR="009F2F93" w:rsidRPr="009F2F93" w:rsidRDefault="00813100" w:rsidP="009F2F93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir nodrošināts ar zināšanām, materiāli tehnisko bāzi un patstāvīgu interneta pieslēgumu, lai piedalītos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B51590">
+        <w:t xml:space="preserve">ir nodrošināts ar zināšanām, materiāli tehnisko bāzi un patstāvīgu interneta pieslēgumu, lai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2F93">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piedalītos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51590" w:rsidRPr="009F2F93">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813100">
+      <w:r w:rsidRPr="009F2F93">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attālināti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813100" w:rsidRPr="004B1214" w:rsidRDefault="00813100" w:rsidP="00ED22A3">
-[...10 lines deleted...]
-    <w:p w:rsidR="007F6B77" w:rsidRPr="00D54324" w:rsidRDefault="00813100" w:rsidP="00ED22A3">
+    <w:p w14:paraId="28E2290E" w14:textId="77777777" w:rsidR="009F2F93" w:rsidRPr="009F2F93" w:rsidRDefault="009F2F93" w:rsidP="009F2F93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D3E165" w14:textId="699F8BD6" w:rsidR="00813100" w:rsidRPr="002B4034" w:rsidRDefault="009F2F93" w:rsidP="009F2F93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B4034">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestāde, saņemot Klienta apmācību kuponu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4034">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4034">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtēs Klienta piemērotību programmas apguvei atbilstoši izglītības programmā minētajām prasībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F877764" w14:textId="77777777" w:rsidR="009F2F93" w:rsidRPr="009F2F93" w:rsidRDefault="009F2F93" w:rsidP="009F2F93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7AA261" w14:textId="77777777" w:rsidR="007F6B77" w:rsidRPr="00D54324" w:rsidRDefault="00813100" w:rsidP="00ED22A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813100">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="007F6B77" w:rsidRPr="00813100">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6B77" w:rsidRPr="00D54324">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiesības un pienākumi</w:t>
       </w:r>
       <w:r w:rsidR="00D7261A" w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6B77" w:rsidRDefault="00ED22A3" w:rsidP="009A388E">
+    <w:p w14:paraId="27B4300B" w14:textId="77777777" w:rsidR="007F6B77" w:rsidRDefault="00ED22A3" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6B77" w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra izglītības iestādei sedz mācību maksas izmaksas Apmācību kupona vērtības noteiktajā apjomā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00800C13" w:rsidRPr="00D54324" w:rsidRDefault="00800C13" w:rsidP="009A388E">
+    <w:p w14:paraId="46A3D071" w14:textId="77777777" w:rsidR="00800C13" w:rsidRPr="00D54324" w:rsidRDefault="00800C13" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023C76">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>i apmācību laikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00023C76">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības veikt </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk146315195"/>
       <w:r>
@@ -875,277 +938,261 @@
       <w:r w:rsidRPr="00023C76">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pienākumu izpildes pārbaudi un </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC12E7">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00023C76">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> aptauju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6B77" w:rsidRPr="00D54324" w:rsidRDefault="007F6B77" w:rsidP="009A388E">
+    <w:p w14:paraId="15804C9B" w14:textId="77777777" w:rsidR="007F6B77" w:rsidRPr="00D54324" w:rsidRDefault="007F6B77" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja klients bez attaisnojošiem iemesliem pārtrauc dalību apmācībās vai 90 dienu laikā pēc apmācības pabeigšanas bez attaisnojošiem iemesliem nekārto </w:t>
+        <w:t>Ja klients bez attaisnojošiem iemesliem pārtrauc</w:t>
+      </w:r>
+      <w:r w:rsidR="00254879" w:rsidRPr="00254879">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254879" w:rsidRPr="00254879">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai neuzsāk apstiprināto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254879">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>eksāme</w:t>
+        <w:t>dalību apmācībās vai 90 dienu laikā pēc apmācības pabeigšanas bez attaisnojošiem iemesliem nekārto eksāme</w:t>
       </w:r>
       <w:r w:rsidR="009205DA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nu vai noslēguma pārbaudījumu, A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ģentūra turpmāko 24 mēnešu laikā vai līdz eksāmena vai noslēguma pārbaudījuma nokārtošanai neiesaista to citos bezdarba riskam pakļautajām personām paredzētajos apmācību pasākumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6B77" w:rsidRPr="007F6B77" w:rsidRDefault="007F6B77" w:rsidP="009A388E">
+    <w:p w14:paraId="760789B5" w14:textId="77777777" w:rsidR="007F6B77" w:rsidRPr="007F6B77" w:rsidRDefault="007F6B77" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D54324">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klientam, kurš iesaistīts valsts valodas izglītības programmas apguvē, Aģentūra ar izglītības iestādes starpniecību nodrošina iespēju vienu reizi bez </w:t>
-[...19 lines deleted...]
-        <w:t>as</w:t>
+        <w:t xml:space="preserve">Klientam, kurš iesaistīts valsts valodas izglītības programmas apguvē, Aģentūra ar izglītības iestādes starpniecību nodrošina iespēju vienu reizi bez makas kārtot valsts valodas prasmes noslēguma pārbaudi </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54324">
         <w:rPr>
-          <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts izglītības attīstības aģentūrā </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6B77">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="003458A4">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009205DA" w:rsidRPr="007F6B77">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="009205DA">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6B77">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6B77">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
+    <w:p w14:paraId="1A3AD5D3" w14:textId="77777777" w:rsidR="004B1214" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A388E" w:rsidRDefault="009A388E">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5E29B6DF" w14:textId="77777777" w:rsidR="005C644E" w:rsidRDefault="005C644E" w:rsidP="00ED22A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00D112C0" w:rsidRPr="00684000" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01598433" w14:textId="77777777" w:rsidR="00D112C0" w:rsidRPr="00684000" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684000">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Klienta tiesības un pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="00684000" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="62313D51" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="00684000" w:rsidRDefault="00ED22A3" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:hanging="436"/>
+        <w:ind w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684000">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1214" w:rsidRPr="00684000">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Klientam ir pienākums:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="004A7E38" w:rsidRDefault="00BC2B52" w:rsidP="006C7F83">
+    <w:p w14:paraId="160A2D63" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="004A7E38" w:rsidRDefault="00BC2B52" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="00234800">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iedalīties apmācībās atbilstoši izglītības iestādes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E772FB">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>mācību stundu (nodarbību) sarakstam</w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="00234800">
         <w:rPr>
@@ -1153,63 +1200,62 @@
         </w:rPr>
         <w:t xml:space="preserve">, bet ne mazāk kā sešas mācību stundas nedēļā </w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="00234800">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="00234800">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nepārsniedzot astoņas mācību stundas dienā) laikā no plkst. 7.00 līdz plkst. 22.00, ieskaitot brīvdienas.</w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="004A7E38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A7E38" w:rsidRPr="004A7E38">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vienas mācību stundas ilgums ir 40 vai 45 minūtes saskaņā ar apstiprināto izglītības programmu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="1F7BEF8E" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00E772FB">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši izglītības programmas īstenošanas plānam un mācību stundu (nodarbību) sarakstam pilnā apjomā </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004A7E38">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>apgūt izglītības programmu un n</w:t>
       </w:r>
       <w:r w:rsidR="001827B3">
         <w:rPr>
@@ -1244,50 +1290,64 @@
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004A7E38">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne vēlāk kā </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004A7E38">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="004A7E38">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>darba dienu laikā pēc Apmācības pabeigšan</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">as. </w:t>
       </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk217381618"/>
+      <w:r w:rsidR="005C644E" w:rsidRPr="005C644E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Septiņas darbdienas pirms konkrētās valsts valodas prasmes pārbaudes VIAA, Klients, kurš nav Latvijas pilsonis, Latvijas nepilsonis vai Eiropas Savienības dalībvalsts, Eiropas Ekonomikas zonas valsts vai Šveices Konfederācijas pilsonis, personīgi veic valsts nodevas samaksu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="005C644E" w:rsidRPr="005C644E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas noteikta 2022. gada 8. marta Ministru kabineta noteikumos Nr. 157 “Noteikumi par valsts valodas zināšanu apjomu, valsts valodas prasmes pārbaudes kārtību un valsts nodevu par valsts valodas prasmes pārbaudi”. </w:t>
+      </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Klients </w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts valodas prasmes noslēguma pārbaudi </w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
@@ -1307,235 +1367,230 @@
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">atkārtoti valsts valodas prasmes noslēguma pārbaudi kārtot par saviem </w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">līdzekļiem </w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>90 (deviņdesmit) dienu laikā, skaitot no Apmācības beigu datuma</w:t>
       </w:r>
       <w:r w:rsidR="00B60D07" w:rsidRPr="00B60D07">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="70A1E417" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Apmācības laikā ievērot izglītības iestād</w:t>
       </w:r>
       <w:r w:rsidR="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>es iekšējās kārtības noteikumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="0DB82777" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Apmācības laikā uzrādīt personu apliecinošu dokumentu pēc izglītības iestādes vai A</w:t>
       </w:r>
       <w:r w:rsidR="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ģentūras pārstāvja pieprasījuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="6CCEC34A" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vienas darba dienas laikā informēt Aģentūru un izglītības iestādi par pārejošas darbnespējas iestāšanos, Apmācības kavējuma iemeslu, ja</w:t>
       </w:r>
       <w:r w:rsidR="007D057E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apmācība tiek kavēta trīs apmācību</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienas pēc kārtas, vai citiem apstākļiem, kas var ietekmēt dalību Apmācībā, kā arī iesniegt attaisnojošus iemeslus apstiprinošus dokumentus vai </w:t>
       </w:r>
       <w:r w:rsidR="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>to kopijas, ja tādi ir pieejami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="5326DD86" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtot noslēguma pārbaudījumu bez maksas, ja Klients nav ieradies noteiktajā termiņā uz noslēguma pārbaudījumu. Šajā punktā minētā noteikuma iestāšanās gadījumā, Klients iesniedz izglītības iestādē rakstveida iesniegumu par iespēju nodrošināt viņam noslēguma pārbaudījumu kārtošanu, tam pievienojot neierašanās iemesla attaisnojošu dokumentu kopiju (ja attiecināms). Šajā punktā minētā noteikuma iestāšanās gadījumā, izglītības iestādei papildu Apmācība, noslēguma pārbaudījumu un valsts valodas prasmes noslēguma pārbaudi </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">jānodrošina 90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā </w:t>
       </w:r>
       <w:r w:rsidR="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>norādītā Apmācības beigu datuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="150D5066" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>par saviem līdzekļiem veikt papildu Apmācību un atkārtotu noslēguma pārbaudījuma kārtošanu saskaņā ar izglītības iestādes darbību reglamentējošajiem normatīvajiem aktiem, kas nosaka termiņu atkārtota noslēguma pārbaudījuma kārtošanai, ja Klients, ievērojot visas izglītības iestādes noteiktās un izglītības programmā ietvertās prasības, pēc izglītības programmas pabeigšanas nav nokārtojis noslēguma pārbaudījumu.</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk105141220"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk105141383"/>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Šajā punktā minētā noteikuma iestāšanās gadījumā, </w:t>
       </w:r>
@@ -1566,913 +1621,888 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>jānodrošina 90 (deviņdesmit) dienu laikā</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="004B1214" w:rsidRPr="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, skaitot no Apliecinājumā norādītā Apmācības beigu datuma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00813100">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="00A73607" w:rsidRDefault="004B1214" w:rsidP="004B1214">
+    <w:p w14:paraId="3AD2100D" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="00A73607" w:rsidRDefault="004B1214" w:rsidP="004B1214">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="00A73607" w:rsidRDefault="004B1214" w:rsidP="004B1214">
+    <w:p w14:paraId="27BEA900" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="00A73607" w:rsidRDefault="004B1214" w:rsidP="004B1214">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F1F8A" w:rsidRDefault="001F1F8A" w:rsidP="001F1F8A">
+    <w:p w14:paraId="58663C84" w14:textId="77777777" w:rsidR="001F1F8A" w:rsidRDefault="001F1F8A" w:rsidP="001F1F8A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="74"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1214" w:rsidRPr="00684000" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
+    <w:p w14:paraId="652C73C9" w14:textId="77777777" w:rsidR="004B1214" w:rsidRPr="00684000" w:rsidRDefault="004B1214" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="284" w:right="74" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684000">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Klientam ir tiesības:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="7562CC12" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5184">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Apmācības uzsākšanas dienā no izglītības iestādes saņemt izglītības programmas īstenošanas plānu un mācību stundu (nodarbību) sarakstu</w:t>
       </w:r>
       <w:r w:rsidR="001F1F8A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A25A7B">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>visam Apmācības periodam;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="6A3BB783" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>izglītības iestādē bez maksas saņemt un izmantot Apmācībai nepieciešamos izdales un mācību materiālus, individuālos darba rīkus un materiāli tehnisko bāzi atbilstoši izglītības programmai, izglītības programmas īstenošanas plānam un mācī</w:t>
       </w:r>
       <w:r w:rsidR="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>bu stundu (nodarbību) sarakstam</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="0FFC08DD" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>uz izglītības iestādes nodrošinātiem drošiem un veselībai nekaitīgiem mācību apstākļiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="52ECCBD1" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>no izglītības iestādes saņemt informāciju par izmaiņām izglītības programmas mācību stundu (no</w:t>
       </w:r>
       <w:r w:rsidR="00D40D49" w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>darbību) sarakstā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne vēlāk kā vienas darba dienas laikā pēc izmaiņu izdarīšanas tajā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRDefault="00523B66" w:rsidP="006C7F83">
+    <w:p w14:paraId="61540058" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...1 lines deleted...]
-        <w:ind w:left="709" w:right="74" w:hanging="283"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00D40D49">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Par attaisnotiem kavējumu iemesliem uzskatāmi šādi gadījumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="6E9E0DA0" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1701"/>
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:right="74" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Klientam iestājas pārejoša darbnespēja; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="407DB547" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1701"/>
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:right="74" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Klients kopj slimu bērnu; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="31A02BE7" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1701"/>
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:right="74" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojoties uz izsaukumu, Klients ierodas izmeklēšanas iestādē, prokuratūrā vai tiesā; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="006C7F83">
+    <w:p w14:paraId="68C0FEDA" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1701"/>
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:right="74" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izglītības programmas apguves kavēšana (līdz divām dienām) ir saistīta ar pirmās pakāpes radinieka (vecāku, bērna) vai laulātā nāvi;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="00D40D49" w:rsidP="006C7F83">
+    <w:p w14:paraId="4EFDEB67" w14:textId="77777777" w:rsidR="00D40D49" w:rsidRPr="0062056C" w:rsidRDefault="00D40D49" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1701"/>
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="74" w:firstLine="0"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:right="74" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir citi objektīvi apstākļi, kas nav atkarīgi no Klienta gribas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRDefault="00D40D49" w:rsidP="006C7F83">
+    <w:p w14:paraId="7E3CB212" w14:textId="77777777" w:rsidR="0062056C" w:rsidRDefault="00D40D49" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...1 lines deleted...]
-        <w:ind w:left="709" w:right="74" w:hanging="283"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062056C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pabeigt iesākto Apmācību, ja Apmācību laikā ir zaudējis atbilstību mērķa grupas kritērijiem</w:t>
       </w:r>
       <w:r w:rsidR="00ED22A3">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED22A3" w:rsidRPr="00ED22A3" w:rsidRDefault="00ED22A3" w:rsidP="0099109A">
+    <w:p w14:paraId="79884CB4" w14:textId="77777777" w:rsidR="00ED22A3" w:rsidRPr="00ED22A3" w:rsidRDefault="00ED22A3" w:rsidP="0099109A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="0062056C" w:rsidP="00523B66">
+    <w:p w14:paraId="7CF39271" w14:textId="77777777" w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="0062056C" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:right="74" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Klients ar izglītības iestādes rīkojumu tiek atskaitīts no izglītojamo skaita ar darba dienu, kad iestājies (vai izglītības iestādei kļuvis zināms) viens no šādiem nosacījumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="004B1214" w:rsidP="00683FA0">
+    <w:p w14:paraId="2745FF66" w14:textId="77777777" w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemts Klienta rakstveida iesniegums par Apmācības pārtraukšanu. Pārtraukšanas objektivitātes izvērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00C851A5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Klientam pie iesniegu</w:t>
       </w:r>
       <w:r w:rsidR="00693C3A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C851A5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a klāt </w:t>
       </w:r>
       <w:r w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir jāiesniedz attaisnojošu iemeslu apstiprinošu dokumentu kopijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003147EE" w:rsidRDefault="00523B66" w:rsidP="00683FA0">
+    <w:p w14:paraId="4363B9C1" w14:textId="77777777" w:rsidR="003147EE" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="003147EE" w:rsidRPr="00BE52CD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lients kavējis 20 procentus no kopējā mācību stundu (nodarbību) skaita</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="003147EE" w:rsidP="00683FA0">
+    <w:p w14:paraId="63DA08D0" w14:textId="77777777" w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="003147EE" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE52CD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra konstatējusi, ka pirms iesaistes Apmācībās klients neatbilda normatīvajos aktos noteiktajiem nosacījumiem dalībai Apmācībās</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="00523B66" w:rsidP="00683FA0">
+    <w:p w14:paraId="3E90FC63" w14:textId="77777777" w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="003147EE" w:rsidRPr="00BE52CD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lients nav apguvis izglītības programmu pilnā apmērā un nav pielaists pie noslēguma pārbaudījuma kārtošanas</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="004B1214" w:rsidP="00683FA0">
+    <w:p w14:paraId="5B2F4039" w14:textId="77777777" w:rsidR="0062056C" w:rsidRPr="00E01A50" w:rsidRDefault="004B1214" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Klients Apmācības laikā atkārtoti pārkāpis izglītības iestādes iekšējās kārtības noteikumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062056C" w:rsidRDefault="00523B66" w:rsidP="00683FA0">
+    <w:p w14:paraId="3EBFB7E1" w14:textId="77777777" w:rsidR="0062056C" w:rsidRDefault="00523B66" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="426" w:right="74" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="74" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="003147EE" w:rsidRPr="0044307F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lients Apmācības laikā zaudē atbilstību Nosacījumiem, kas ļauj saņemt</w:t>
       </w:r>
       <w:r w:rsidR="003147EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003147EE" w:rsidRPr="0044307F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iegūto zināšanu apliecinošu dokumentu</w:t>
       </w:r>
       <w:r w:rsidR="004B1214" w:rsidRPr="00E01A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED22A3" w:rsidRPr="00E01A50" w:rsidRDefault="00ED22A3" w:rsidP="00ED22A3">
+    <w:p w14:paraId="5BFDFF2A" w14:textId="77777777" w:rsidR="00ED22A3" w:rsidRPr="00E01A50" w:rsidRDefault="00ED22A3" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B1393" w:rsidRPr="003B1393" w:rsidRDefault="003B1393" w:rsidP="00683FA0">
+    <w:p w14:paraId="3A32D296" w14:textId="77777777" w:rsidR="003B1393" w:rsidRPr="003B1393" w:rsidRDefault="003B1393" w:rsidP="00ED22A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1393">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klientam pēc Apmācības pabeigšanas un noslēguma pārbaudījuma nokārtošanas </w:t>
       </w:r>
       <w:r w:rsidR="00544BB6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības iestāde </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1393">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izsniedz:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1393" w:rsidRPr="00683FA0" w:rsidRDefault="003B1393" w:rsidP="00683FA0">
+    <w:p w14:paraId="4AC5A6A6" w14:textId="77777777" w:rsidR="003B1393" w:rsidRDefault="003B1393" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1393">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas apmācības ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1393">
+        <w:t xml:space="preserve"> − iegūto zināšanu apliecinošo dokumentu un nodrošina iespēju kārtot valsts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746F65">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valodas prasmju pārbaudījumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523B66">
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00683FA0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003B1393">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1393" w:rsidRPr="00683FA0" w:rsidRDefault="00223670" w:rsidP="00683FA0">
+    <w:p w14:paraId="1B970633" w14:textId="77777777" w:rsidR="003B1393" w:rsidRPr="003B1393" w:rsidRDefault="00223670" w:rsidP="00523B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
-[...1 lines deleted...]
-        <w:ind w:left="426" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00683FA0">
+        <w:t>svešvalodu un</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1393" w:rsidRPr="003B1393">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> datorzinību programmu apmācības ietvaros –</w:t>
       </w:r>
-      <w:r w:rsidR="003B1393" w:rsidRPr="00683FA0">
+      <w:r w:rsidR="003B1393" w:rsidRPr="003B1393">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iegūto zināšanu apliecinošo dokumentu un nodrošina iespēju kārtot eksāmenu Latvijas Informācijas un komunikācijas tehnoloģijas asociācijā</w:t>
       </w:r>
-      <w:r w:rsidR="003B1393" w:rsidRPr="00683FA0" w:rsidDel="001B6499">
+      <w:r w:rsidR="003B1393" w:rsidRPr="003B1393" w:rsidDel="001B6499">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B1393" w:rsidRPr="00683FA0">
+      <w:r w:rsidR="003B1393" w:rsidRPr="003B1393">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ECDL</w:t>
       </w:r>
-      <w:r w:rsidR="003B1393" w:rsidRPr="00683FA0">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="003B1393" w:rsidRPr="00683FA0" w:rsidSect="006C7F83">
+      <w:r w:rsidR="003B1393" w:rsidRPr="003B1393">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sertifikāta iegūšanai, ja tas</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1393">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzēts izglītības programmā.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003B1393" w:rsidRPr="003B1393" w:rsidSect="002B4034">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1560" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0437529D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A2CE470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3963,210 +3993,213 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="33963882">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1887795671">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2085951773">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="688070664">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="62457362">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1982299295">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1816290075">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="48577221">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1532451730">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="680664383">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="281545175">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="637150269">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="12344221">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B1214"/>
     <w:rsid w:val="00013EF3"/>
     <w:rsid w:val="0002274A"/>
     <w:rsid w:val="00023C68"/>
     <w:rsid w:val="001827B3"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="00223670"/>
     <w:rsid w:val="00234800"/>
     <w:rsid w:val="002439FB"/>
-    <w:rsid w:val="002F24C8"/>
+    <w:rsid w:val="00254879"/>
+    <w:rsid w:val="002B4034"/>
+    <w:rsid w:val="002C3D92"/>
     <w:rsid w:val="003147EE"/>
     <w:rsid w:val="003458A4"/>
     <w:rsid w:val="003B1393"/>
-    <w:rsid w:val="00466C79"/>
     <w:rsid w:val="004801A8"/>
     <w:rsid w:val="004A7E38"/>
     <w:rsid w:val="004B1214"/>
     <w:rsid w:val="00523B66"/>
     <w:rsid w:val="00544BB6"/>
     <w:rsid w:val="00592275"/>
+    <w:rsid w:val="005C644E"/>
     <w:rsid w:val="0062056C"/>
-    <w:rsid w:val="00624B2B"/>
     <w:rsid w:val="006658A6"/>
-    <w:rsid w:val="00683FA0"/>
+    <w:rsid w:val="006736AB"/>
     <w:rsid w:val="00684000"/>
     <w:rsid w:val="00693C3A"/>
-    <w:rsid w:val="006A5E15"/>
-    <w:rsid w:val="006C7F83"/>
     <w:rsid w:val="006E16F4"/>
-    <w:rsid w:val="007378E6"/>
     <w:rsid w:val="00746F65"/>
     <w:rsid w:val="007D057E"/>
     <w:rsid w:val="007F6B77"/>
     <w:rsid w:val="00800C13"/>
     <w:rsid w:val="0080458F"/>
     <w:rsid w:val="00813100"/>
     <w:rsid w:val="00856871"/>
     <w:rsid w:val="009205DA"/>
     <w:rsid w:val="009821EE"/>
     <w:rsid w:val="0099109A"/>
-    <w:rsid w:val="009A388E"/>
     <w:rsid w:val="009E7344"/>
+    <w:rsid w:val="009F2F93"/>
     <w:rsid w:val="00B51590"/>
     <w:rsid w:val="00B60D07"/>
+    <w:rsid w:val="00B7692A"/>
     <w:rsid w:val="00BB1346"/>
     <w:rsid w:val="00BC2B52"/>
     <w:rsid w:val="00C851A5"/>
     <w:rsid w:val="00D112C0"/>
-    <w:rsid w:val="00D372EB"/>
     <w:rsid w:val="00D40D49"/>
     <w:rsid w:val="00D54324"/>
     <w:rsid w:val="00D7261A"/>
     <w:rsid w:val="00E01A50"/>
     <w:rsid w:val="00E5128C"/>
+    <w:rsid w:val="00E543DE"/>
     <w:rsid w:val="00ED22A3"/>
     <w:rsid w:val="00ED2B27"/>
-    <w:rsid w:val="00FA6CC0"/>
+    <w:rsid w:val="00F003D3"/>
+    <w:rsid w:val="00F65A19"/>
+    <w:rsid w:val="00F93029"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="65ECDFC4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{001CDD89-39AA-44A7-99A6-783CA6D2A312}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4494,50 +4527,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E01A50"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
@@ -4611,99 +4649,99 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002439FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72701184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1178498708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1334602204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4928,69 +4966,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>5175</Words>
-  <Characters>2950</Characters>
+  <Words>5559</Words>
+  <Characters>3169</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8109</CharactersWithSpaces>
+  <CharactersWithSpaces>8711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inita Jansone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>