--- v1 (2025-12-15)
+++ v2 (2026-09-09)
@@ -4,66 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Initaj\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Viktorijak\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D34CFB7-BBC3-42E7-A8FB-559E4CD971FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11880" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Traktehn_vad_progr" sheetId="4" state="hidden" r:id="rId1"/>
     <sheet name="Transp_ pēc 1 vienības" sheetId="5" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H7" i="4" l="1"/>
   <c r="I45" i="5"/>
   <c r="I44" i="5"/>
   <c r="I43" i="5"/>
   <c r="I42" i="5"/>
   <c r="I41" i="5"/>
   <c r="I40" i="5"/>
   <c r="I39" i="5"/>
   <c r="I38" i="5"/>
   <c r="I37" i="5"/>
   <c r="I36" i="5"/>
   <c r="I35" i="5"/>
   <c r="I34" i="5"/>
   <c r="I33" i="5"/>
   <c r="I32" i="5"/>
   <c r="I31" i="5"/>
   <c r="I30" i="5"/>
   <c r="I29" i="5"/>
   <c r="I28" i="5"/>
   <c r="I27" i="5"/>
@@ -75,62 +89,62 @@
   <c r="I21" i="5"/>
   <c r="I20" i="5"/>
   <c r="I19" i="5"/>
   <c r="I18" i="5"/>
   <c r="I17" i="5"/>
   <c r="I16" i="5"/>
   <c r="I15" i="5"/>
   <c r="I14" i="5"/>
   <c r="I13" i="5"/>
   <c r="I12" i="5"/>
   <c r="I11" i="5"/>
   <c r="I10" i="5"/>
   <c r="I9" i="5"/>
   <c r="I8" i="5"/>
   <c r="I7" i="5"/>
   <c r="I6" i="5"/>
   <c r="H14" i="4"/>
   <c r="P14" i="4" s="1"/>
   <c r="Q14" i="4" s="1"/>
   <c r="H13" i="4"/>
   <c r="P13" i="4" s="1"/>
   <c r="Q13" i="4" s="1"/>
   <c r="H12" i="4"/>
   <c r="P12" i="4" s="1"/>
   <c r="Q12" i="4" s="1"/>
-  <c r="P11" i="4"/>
+  <c r="H11" i="4"/>
+  <c r="P11" i="4" s="1"/>
   <c r="Q11" i="4" s="1"/>
-  <c r="H11" i="4"/>
   <c r="H10" i="4"/>
   <c r="P10" i="4" s="1"/>
   <c r="Q10" i="4" s="1"/>
-  <c r="P9" i="4"/>
+  <c r="H9" i="4"/>
+  <c r="P9" i="4" s="1"/>
   <c r="Q9" i="4" s="1"/>
-  <c r="H9" i="4"/>
-[...1 lines deleted...]
-  <c r="P8" i="4"/>
   <c r="H8" i="4"/>
+  <c r="P8" i="4" s="1"/>
+  <c r="Q8" i="4" s="1"/>
   <c r="P7" i="4"/>
   <c r="Q7" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="83">
   <si>
     <t>Pirmās palīdzības kursa mācību stundu skaits</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Kopējais mācību stundu skaits</t>
   </si>
   <si>
     <t>Izglītības iestādes organizētās Apmācības ietvaros bezdarbniekiem sniegtais pārkvalificēšanās pakalpojums netiek aplikts ar pievienotās vērtības nodokli (turpmāk – PVN) saskaņā ar Pievienotās vērtības nodokļa likuma 52.panta pirmās daļas 16.punktu. Pārkvalificēšanās pakalpojums darba meklētājiem tiek aplikts ar PVN, piemērojot PVN standartlikmi 21 procenta apmērā saskaņā ar Pievienotās vērtības nodokļa likuma 41.panta pirmās daļas 1.punktu, kas ir ietverta apmācību kupona vērtībā (nepārsniedzot apmācību kupona maksimālo vērtību).</t>
   </si>
   <si>
     <t xml:space="preserve">Traktortehnikas vadītāju apmācības izglītības programmu saraksts </t>
   </si>
   <si>
     <t xml:space="preserve">Teorētiskās apmācības stundu skaits </t>
   </si>
@@ -379,65 +393,85 @@
   <si>
     <t>10K1M - "D1E" kategorijas autovadītājs ar iepriekš iegūtu "D1" kategoriju (ar 1.pal.)</t>
   </si>
   <si>
     <t>10KM - "D1E" kategorijas autovadītājs ar iepriekš iegūtu "D1" kategoriju</t>
   </si>
   <si>
     <t>10P1M - "D1E" kategorijas autovadītājs ar iepriekš iegūtu "D1" kategoriju (ar 1.pal.) (kods 95)</t>
   </si>
   <si>
     <t>10PM - "D1E" kategorijas autovadītājs ar iepriekš iegūtu "D1" kategoriju (kods 95)</t>
   </si>
   <si>
     <t>*Apmācību kupona vērtība (EUR)</t>
   </si>
   <si>
     <t>11P1M - "D" kategorijas autovadītājs ar iepriekš iegūtu "B" kategoriju (ar 1.pal.) (kods 95)</t>
   </si>
   <si>
     <t>11PM - "D" kategorijas autovadītājs ar iepriekš iegūtu "B" kategoriju (kods 95)</t>
   </si>
   <si>
     <t xml:space="preserve">*Izglītības iestādes organizētās Apmācības ietvaros bezdarbniekiem sniegtais pārkvalificēšanās pakalpojums netiek aplikts ar pievienotās vērtības nodokli (turpmāk – PVN) saskaņā ar Pievienotās vērtības nodokļa likuma 52.panta pirmās daļas 16.punktu. Pārkvalificēšanās pakalpojums darba meklētājiem un bezdarba riskam pakļautām personām tiek aplikts ar PVN, piemērojot PVN standartlikmi 21 procenta apmērā saskaņā ar Pievienotās vērtības nodokļa likuma 41.panta pirmās daļas 1.punktu, kas ir ietverta apmācību kupona vērtībā (nepārsniedzot apmācību kupona maksimālo vērtību).                                                                                                                                                                                                                                               </t>
   </si>
   <si>
-    <t xml:space="preserve">Apmācību kupona vērtība tiek noteikta saskaņā ar:                                                                                                                                                                                                                                                                                                                                            
+    <r>
+      <t xml:space="preserve">Apmācību kupona vērtība tiek noteikta saskaņā ar:                                                                                                                                                                                                                                                                                                                                            
 Ministru kabineta 2011. gada 25. janvāra noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”noteikto;                                                                                                                                                                                                                                                                                                                         
-Labklājības ministrijas 2025. gada 6. oktobra Rīkojumu Nr.3/AF “Par vienas vienības izmaksu metodikas “Vienības izmaksu standarta likmes aprēķina un piemērošanas metodika mācību un stipendijas izmaksām” apstiprināšanu”. Šajā metodikā noteiktās likmes un kuponu vērtības piemēro no 2025. gada 1. novembra;
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Saskaņā ar 16.11.2021 Ministru kabineta rīkojumā Nr.841 atbalstītās un 2025.gada 15.decembrī Eiropas komisijā apstiprinātās Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 31.tabulu “Komisijas nodrošināta attiecināmo izdevumu atlīdzināšana dalībvalstij, pamatojoties uz vienas vienības izmaksām, vienreizējiem maksājumiem un vienotām likmēm – 4.3.3.SAM”;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
 Apmācību kupona vērtībā iekļautas izmaksas par veselības pārbaudi (nodrošina pēc nepieciešamības), pirmās palīdzības sniegšanas kursa nodrošināšanu (ja attiecināms), periodiskās apmācības (kods 95) nodrošināšanu (ja attiecināms), transportlīdzekļa nodrošināšanu vadīšanas eksāmena kārtošanas laikā CSDD (t.sk. ja izmanto CSDD transportlīdzekli Rīgas nodaļā), profesionālās kvalifikācijas (kods 95) eksāmenu (ja attiecināms) vai kvalifikācijas eksāmenu kārtošanu un vadītāja apliecības saņemšanu CSDD.                                                                                                                                                                                                                                                                                     </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
@@ -606,50 +640,65 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="30">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -764,63 +813,63 @@
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14944914090395825"/>
+        <fgColor theme="0" tint="-0.14938810388500626"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.24942777794732504"/>
+        <fgColor theme="0" tint="-0.24936674092837305"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.34943693350016786"/>
+        <fgColor theme="0" tint="-0.34937589648121586"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1515,241 +1564,238 @@
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="10" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="25" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="25" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="25" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="26" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="26" borderId="12" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="26" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="26" borderId="12" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="25" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="25" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="25" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="26" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="26" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="26" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="26" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="27" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="27" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="27" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="27" borderId="12" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="27" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="27" borderId="12" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="27" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="27" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="27" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="27" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="28" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="28" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="28" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="28" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="28" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="28" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="28" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1762,448 +1808,437 @@
     <xf numFmtId="0" fontId="3" fillId="28" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="28" borderId="15" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="28" borderId="18" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="28" borderId="19" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="29" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="29" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="29" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="29" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="29" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="4" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="29" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="30" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="31" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="37" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="38" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="39" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="35" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="24" borderId="50" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="24" borderId="51" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="24" borderId="29" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="24" borderId="52" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="24" borderId="31" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="24" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="36" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="24" borderId="50" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="48">
-    <cellStyle name="20% - Accent1 2" xfId="2"/>
-[...25 lines deleted...]
-    <cellStyle name="Check Cell 2" xfId="28"/>
+    <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Accent2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Accent3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Accent4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Accent5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Accent6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="40% - Accent1 2" xfId="8" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="40% - Accent2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="40% - Accent3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="40% - Accent4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="40% - Accent5 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="40% - Accent6 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="60% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="60% - Accent2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="60% - Accent3 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="60% - Accent4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="60% - Accent5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="60% - Accent6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Accent1 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Accent2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Accent3 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Accent4 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Accent5 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Accent6 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Bad 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Calculation 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Check Cell 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Explanatory Text 2" xfId="29"/>
-[...7 lines deleted...]
-    <cellStyle name="Neutral 2" xfId="37"/>
+    <cellStyle name="Explanatory Text 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Good 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Heading 1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Heading 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Heading 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Heading 4 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Input 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Linked Cell 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Neutral 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="38"/>
-[...8 lines deleted...]
-    <cellStyle name="Warning Text 2" xfId="47"/>
+    <cellStyle name="Normal 2" xfId="38" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Normal 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Normal 3" xfId="40" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Normal 4" xfId="41" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Note 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Note 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Output 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Title 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Total 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Warning Text 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2340,2450 +2375,2438 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S21"/>
   <sheetViews>
     <sheetView topLeftCell="A11" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A17" sqref="A17:N17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="1"/>
-[...8 lines deleted...]
-    <col min="18" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="1" width="9.21875" style="2"/>
+    <col min="2" max="2" width="79.77734375" style="3" customWidth="1"/>
+    <col min="3" max="7" width="20.77734375" style="3" customWidth="1"/>
+    <col min="8" max="12" width="20.77734375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="18.21875" style="2" customWidth="1"/>
+    <col min="14" max="14" width="21.77734375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="14.77734375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="20.5546875" style="2" customWidth="1"/>
+    <col min="17" max="17" width="16.77734375" style="2" customWidth="1"/>
+    <col min="18" max="16384" width="9.21875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="K2" s="9"/>
+    <row r="1" spans="1:19" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="148"/>
+      <c r="K1" s="148"/>
+      <c r="L1" s="148"/>
+    </row>
+    <row r="2" spans="1:19" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="1"/>
       <c r="L2" s="10"/>
     </row>
-    <row r="3" spans="1:19" ht="25.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="151" t="s">
+    <row r="3" spans="1:19" ht="24.6" x14ac:dyDescent="0.4">
+      <c r="A3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="151"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:19" ht="151.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="149"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="149"/>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="149"/>
+      <c r="J3" s="149"/>
+      <c r="K3" s="149"/>
+      <c r="L3" s="149"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="B4" s="150"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="150"/>
+      <c r="L4" s="150"/>
+    </row>
+    <row r="5" spans="1:19" ht="151.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="L5" s="60" t="s">
+      <c r="L5" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="60" t="s">
+      <c r="M5" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="61" t="s">
+      <c r="N5" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="78" t="s">
+      <c r="O5" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="P5" s="79" t="s">
+      <c r="P5" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="85" t="s">
+      <c r="Q5" s="84" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="14">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="12">
         <v>1</v>
       </c>
-      <c r="B6" s="14">
-[...2 lines deleted...]
-      <c r="C6" s="14">
+      <c r="B6" s="12">
+        <v>2</v>
+      </c>
+      <c r="C6" s="12">
         <v>3</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="12">
         <v>4</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="12">
         <v>5</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="12">
         <v>6</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <v>7</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H6" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="14">
         <v>9</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="15">
         <v>10</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="14">
         <v>11</v>
       </c>
-      <c r="L6" s="62" t="s">
+      <c r="L6" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="M6" s="63"/>
-[...6 lines deleted...]
-      <c r="A7" s="17">
+      <c r="M6" s="62"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="79"/>
+      <c r="P6" s="79"/>
+      <c r="Q6" s="82"/>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="16">
         <v>1</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="18">
         <v>70</v>
       </c>
-      <c r="D7" s="19">
-[...2 lines deleted...]
-      <c r="E7" s="19">
+      <c r="D7" s="18">
+        <v>2</v>
+      </c>
+      <c r="E7" s="18">
         <v>8.5</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="18">
         <v>1</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="18">
         <v>15</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <f t="shared" ref="H7:H14" si="0">SUM(C7:G7)</f>
         <v>96.5</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>554</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="21">
         <v>67.22</v>
       </c>
-      <c r="K7" s="23">
+      <c r="K7" s="22">
         <v>13.6</v>
       </c>
-      <c r="L7" s="65">
+      <c r="L7" s="64">
         <v>640</v>
       </c>
-      <c r="M7" s="66">
+      <c r="M7" s="65">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N7" s="67">
+      <c r="N7" s="66">
         <v>777.22</v>
       </c>
-      <c r="O7" s="81">
+      <c r="O7" s="80">
         <v>7.29</v>
       </c>
-      <c r="P7" s="82">
+      <c r="P7" s="81">
         <f>H7*O7</f>
         <v>703.48500000000001</v>
       </c>
-      <c r="Q7" s="84">
+      <c r="Q7" s="83">
         <f>P7-N7</f>
         <v>-73.735000000000014</v>
       </c>
       <c r="S7" s="11"/>
     </row>
-    <row r="8" spans="1:19" s="6" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="18" t="s">
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="18">
         <v>70</v>
       </c>
-      <c r="D8" s="19">
-[...2 lines deleted...]
-      <c r="E8" s="19">
+      <c r="D8" s="18">
+        <v>2</v>
+      </c>
+      <c r="E8" s="18">
         <v>8.5</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="18">
         <v>1</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="18">
         <v>0</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="19">
         <f t="shared" si="0"/>
         <v>81.5</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="20">
         <v>519</v>
       </c>
-      <c r="J8" s="22">
+      <c r="J8" s="21">
         <v>67.22</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="22">
         <v>13.6</v>
       </c>
-      <c r="L8" s="65">
+      <c r="L8" s="64">
         <v>640</v>
       </c>
-      <c r="M8" s="68">
+      <c r="M8" s="67">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N8" s="67">
+      <c r="N8" s="66">
         <v>777.22</v>
       </c>
-      <c r="O8" s="81">
+      <c r="O8" s="80">
         <v>7.29</v>
       </c>
-      <c r="P8" s="82">
+      <c r="P8" s="81">
         <f t="shared" ref="P8:P14" si="1">H8*O8</f>
         <v>594.13499999999999</v>
       </c>
-      <c r="Q8" s="84">
+      <c r="Q8" s="83">
         <f t="shared" ref="Q8:Q14" si="2">P8-N8</f>
         <v>-183.08500000000004</v>
       </c>
       <c r="S8" s="11"/>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="17">
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16">
         <v>3</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="18">
         <v>70</v>
       </c>
-      <c r="D9" s="19">
-[...2 lines deleted...]
-      <c r="E9" s="19">
+      <c r="D9" s="18">
+        <v>2</v>
+      </c>
+      <c r="E9" s="18">
         <v>8.5</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="18">
         <v>1</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <v>15</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="19">
         <f t="shared" si="0"/>
         <v>96.5</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>554</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="21">
         <v>67.22</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="22">
         <v>13.6</v>
       </c>
-      <c r="L9" s="65">
+      <c r="L9" s="64">
         <v>640</v>
       </c>
-      <c r="M9" s="68">
+      <c r="M9" s="67">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="66">
         <v>777.22</v>
       </c>
-      <c r="O9" s="81">
+      <c r="O9" s="80">
         <v>7.29</v>
       </c>
-      <c r="P9" s="82">
+      <c r="P9" s="81">
         <f t="shared" si="1"/>
         <v>703.48500000000001</v>
       </c>
-      <c r="Q9" s="84">
+      <c r="Q9" s="83">
         <f t="shared" si="2"/>
         <v>-73.735000000000014</v>
       </c>
       <c r="S9" s="11"/>
     </row>
-    <row r="10" spans="1:19" s="6" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="32">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="31">
         <v>4</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="33">
         <v>70</v>
       </c>
-      <c r="D10" s="34">
-[...2 lines deleted...]
-      <c r="E10" s="34">
+      <c r="D10" s="33">
+        <v>2</v>
+      </c>
+      <c r="E10" s="33">
         <v>8.5</v>
       </c>
-      <c r="F10" s="34">
+      <c r="F10" s="33">
         <v>1</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="33">
         <v>0</v>
       </c>
-      <c r="H10" s="35">
+      <c r="H10" s="34">
         <f t="shared" si="0"/>
         <v>81.5</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="35">
         <v>519</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="36">
         <v>67.22</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="37">
         <v>13.6</v>
       </c>
-      <c r="L10" s="69">
+      <c r="L10" s="68">
         <v>640</v>
       </c>
-      <c r="M10" s="70">
+      <c r="M10" s="69">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N10" s="71">
+      <c r="N10" s="70">
         <v>777.22</v>
       </c>
-      <c r="O10" s="81">
+      <c r="O10" s="80">
         <v>7.29</v>
       </c>
-      <c r="P10" s="82">
+      <c r="P10" s="81">
         <f t="shared" si="1"/>
         <v>594.13499999999999</v>
       </c>
-      <c r="Q10" s="84">
+      <c r="Q10" s="83">
         <f t="shared" si="2"/>
         <v>-183.08500000000004</v>
       </c>
       <c r="S10" s="11"/>
     </row>
-    <row r="11" spans="1:19" s="6" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="25">
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24">
         <v>5</v>
       </c>
-      <c r="B11" s="26" t="s">
+      <c r="B11" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="26">
         <v>49</v>
       </c>
-      <c r="D11" s="27">
-[...2 lines deleted...]
-      <c r="E11" s="27">
+      <c r="D11" s="26">
+        <v>2</v>
+      </c>
+      <c r="E11" s="26">
         <v>10</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="26">
         <v>1</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="26">
         <v>15</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="27">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="28">
         <v>437</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="29">
         <v>67.22</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K11" s="30">
         <v>13.6</v>
       </c>
-      <c r="L11" s="72">
+      <c r="L11" s="71">
         <v>520</v>
       </c>
-      <c r="M11" s="73">
+      <c r="M11" s="72">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N11" s="74">
+      <c r="N11" s="73">
         <v>631.49</v>
       </c>
-      <c r="O11" s="81">
+      <c r="O11" s="80">
         <v>7.29</v>
       </c>
-      <c r="P11" s="82">
+      <c r="P11" s="81">
         <f t="shared" si="1"/>
         <v>561.33000000000004</v>
       </c>
-      <c r="Q11" s="84">
+      <c r="Q11" s="83">
         <f t="shared" si="2"/>
         <v>-70.159999999999968</v>
       </c>
       <c r="S11" s="11"/>
     </row>
-    <row r="12" spans="1:19" s="6" customFormat="1" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="39">
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38">
         <v>6</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="40">
         <v>49</v>
       </c>
-      <c r="D12" s="41">
-[...2 lines deleted...]
-      <c r="E12" s="41">
+      <c r="D12" s="40">
+        <v>2</v>
+      </c>
+      <c r="E12" s="40">
         <v>10</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="40">
         <v>1</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="40">
         <v>0</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="41">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
-      <c r="I12" s="43">
+      <c r="I12" s="42">
         <v>402</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="43">
         <v>67.22</v>
       </c>
-      <c r="K12" s="45">
+      <c r="K12" s="44">
         <v>13.6</v>
       </c>
-      <c r="L12" s="75">
+      <c r="L12" s="74">
         <v>520</v>
       </c>
-      <c r="M12" s="70">
+      <c r="M12" s="69">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N12" s="71">
+      <c r="N12" s="70">
         <v>631.49</v>
       </c>
-      <c r="O12" s="81">
+      <c r="O12" s="80">
         <v>7.29</v>
       </c>
-      <c r="P12" s="82">
+      <c r="P12" s="81">
         <f t="shared" si="1"/>
         <v>451.98</v>
       </c>
-      <c r="Q12" s="84">
+      <c r="Q12" s="83">
         <f t="shared" si="2"/>
         <v>-179.51</v>
       </c>
       <c r="S12" s="11"/>
     </row>
-    <row r="13" spans="1:19" s="6" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="46">
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="45">
         <v>7</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="47">
         <v>75</v>
       </c>
-      <c r="D13" s="48">
-[...2 lines deleted...]
-      <c r="E13" s="48">
+      <c r="D13" s="47">
+        <v>2</v>
+      </c>
+      <c r="E13" s="47">
         <v>6</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="47">
         <v>1</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="47">
         <v>15</v>
       </c>
-      <c r="H13" s="49">
+      <c r="H13" s="48">
         <f t="shared" si="0"/>
         <v>99</v>
       </c>
-      <c r="I13" s="50">
+      <c r="I13" s="49">
         <v>569</v>
       </c>
-      <c r="J13" s="51">
+      <c r="J13" s="50">
         <v>67.22</v>
       </c>
-      <c r="K13" s="52">
+      <c r="K13" s="51">
         <v>13.6</v>
       </c>
-      <c r="L13" s="76">
+      <c r="L13" s="75">
         <v>650</v>
       </c>
-      <c r="M13" s="73">
+      <c r="M13" s="72">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N13" s="74">
+      <c r="N13" s="73">
         <v>789.36</v>
       </c>
-      <c r="O13" s="81">
+      <c r="O13" s="80">
         <v>7.29</v>
       </c>
-      <c r="P13" s="82">
+      <c r="P13" s="81">
         <f t="shared" si="1"/>
         <v>721.71</v>
       </c>
-      <c r="Q13" s="84">
+      <c r="Q13" s="83">
         <f t="shared" si="2"/>
         <v>-67.649999999999977</v>
       </c>
       <c r="S13" s="11"/>
     </row>
-    <row r="14" spans="1:19" s="6" customFormat="1" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="53">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="52">
         <v>8</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C14" s="54">
         <v>75</v>
       </c>
-      <c r="D14" s="55">
-[...2 lines deleted...]
-      <c r="E14" s="55">
+      <c r="D14" s="54">
+        <v>2</v>
+      </c>
+      <c r="E14" s="54">
         <v>6</v>
       </c>
-      <c r="F14" s="55">
+      <c r="F14" s="54">
         <v>1</v>
       </c>
-      <c r="G14" s="55">
+      <c r="G14" s="54">
         <v>0</v>
       </c>
-      <c r="H14" s="56">
+      <c r="H14" s="55">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
-      <c r="I14" s="57">
+      <c r="I14" s="56">
         <v>534</v>
       </c>
-      <c r="J14" s="58">
+      <c r="J14" s="57">
         <v>67.22</v>
       </c>
-      <c r="K14" s="59">
+      <c r="K14" s="58">
         <v>13.6</v>
       </c>
-      <c r="L14" s="77">
+      <c r="L14" s="76">
         <v>650</v>
       </c>
-      <c r="M14" s="70">
+      <c r="M14" s="69">
         <v>0.21440000000000001</v>
       </c>
-      <c r="N14" s="71">
+      <c r="N14" s="70">
         <v>789.36</v>
       </c>
-      <c r="O14" s="81">
+      <c r="O14" s="80">
         <v>7.29</v>
       </c>
-      <c r="P14" s="82">
+      <c r="P14" s="81">
         <f t="shared" si="1"/>
         <v>612.36</v>
       </c>
-      <c r="Q14" s="84">
+      <c r="Q14" s="83">
         <f t="shared" si="2"/>
         <v>-177</v>
       </c>
       <c r="S14" s="11"/>
     </row>
-    <row r="15" spans="1:19" s="6" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="153" t="s">
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="153"/>
-[...14 lines deleted...]
-      <c r="A16" s="154" t="s">
+      <c r="B15" s="151"/>
+      <c r="C15" s="151"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="151"/>
+      <c r="F15" s="151"/>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="151"/>
+      <c r="J15" s="151"/>
+      <c r="K15" s="151"/>
+      <c r="L15" s="151"/>
+      <c r="M15" s="151"/>
+      <c r="N15" s="151"/>
+    </row>
+    <row r="16" spans="1:19" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="154"/>
-[...14 lines deleted...]
-      <c r="A17" s="149" t="s">
+      <c r="B16" s="152"/>
+      <c r="C16" s="152"/>
+      <c r="D16" s="152"/>
+      <c r="E16" s="152"/>
+      <c r="F16" s="152"/>
+      <c r="G16" s="152"/>
+      <c r="H16" s="152"/>
+      <c r="I16" s="152"/>
+      <c r="J16" s="152"/>
+      <c r="K16" s="152"/>
+      <c r="L16" s="152"/>
+      <c r="M16" s="152"/>
+      <c r="N16" s="152"/>
+    </row>
+    <row r="17" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="147" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="149"/>
-[...14 lines deleted...]
-      <c r="A18" s="149" t="s">
+      <c r="B17" s="147"/>
+      <c r="C17" s="147"/>
+      <c r="D17" s="147"/>
+      <c r="E17" s="147"/>
+      <c r="F17" s="147"/>
+      <c r="G17" s="147"/>
+      <c r="H17" s="147"/>
+      <c r="I17" s="147"/>
+      <c r="J17" s="147"/>
+      <c r="K17" s="147"/>
+      <c r="L17" s="147"/>
+      <c r="M17" s="147"/>
+      <c r="N17" s="147"/>
+    </row>
+    <row r="18" spans="1:14" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="149"/>
-[...53 lines deleted...]
-      <c r="L21" s="7"/>
+      <c r="B18" s="147"/>
+      <c r="C18" s="147"/>
+      <c r="D18" s="147"/>
+      <c r="E18" s="147"/>
+      <c r="F18" s="147"/>
+      <c r="G18" s="147"/>
+      <c r="H18" s="147"/>
+      <c r="I18" s="147"/>
+      <c r="J18" s="147"/>
+      <c r="K18" s="147"/>
+      <c r="L18" s="147"/>
+      <c r="M18" s="147"/>
+      <c r="N18" s="147"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="8"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="8"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A18:N18"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="A16:N16"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:O51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="L8" sqref="L8"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="1"/>
-[...10 lines deleted...]
-    <col min="16" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="1" width="9.21875" style="2"/>
+    <col min="2" max="2" width="81.21875" style="3" customWidth="1"/>
+    <col min="3" max="4" width="20.77734375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="22.77734375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.21875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.77734375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="17.77734375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.77734375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="17.77734375" style="85" customWidth="1"/>
+    <col min="11" max="11" width="9.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="13.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.21875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A2" s="155" t="s">
+    <row r="1" spans="1:15" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="8"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+    </row>
+    <row r="2" spans="1:15" ht="20.399999999999999" x14ac:dyDescent="0.35">
+      <c r="A2" s="143" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="155"/>
-[...22 lines deleted...]
-      <c r="A4" s="111" t="s">
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="143"/>
+      <c r="J2" s="143"/>
+    </row>
+    <row r="3" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="9"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+    </row>
+    <row r="4" spans="1:15" ht="109.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="111" t="s">
+      <c r="B4" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="106" t="s">
+      <c r="C4" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="93" t="s">
+      <c r="D4" s="91" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="93" t="s">
+      <c r="E4" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="93" t="s">
+      <c r="F4" s="91" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="93" t="s">
+      <c r="G4" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="H4" s="95" t="s">
+      <c r="H4" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="100" t="s">
+      <c r="I4" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="J4" s="100" t="s">
+      <c r="J4" s="98" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="101">
+    <row r="5" spans="1:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="99">
         <v>1</v>
       </c>
-      <c r="B5" s="101">
-[...2 lines deleted...]
-      <c r="C5" s="107">
+      <c r="B5" s="99">
+        <v>2</v>
+      </c>
+      <c r="C5" s="104">
         <v>3</v>
       </c>
-      <c r="D5" s="94">
+      <c r="D5" s="92">
         <v>4</v>
       </c>
-      <c r="E5" s="94">
+      <c r="E5" s="92">
         <v>5</v>
       </c>
-      <c r="F5" s="94">
+      <c r="F5" s="92">
         <v>6</v>
       </c>
-      <c r="G5" s="94">
+      <c r="G5" s="92">
         <v>7</v>
       </c>
-      <c r="H5" s="96">
+      <c r="H5" s="94">
         <v>8</v>
       </c>
-      <c r="I5" s="101" t="s">
+      <c r="I5" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="105">
+      <c r="J5" s="99">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A6" s="139">
         <v>1</v>
       </c>
-      <c r="B6" s="112" t="s">
+      <c r="B6" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="108">
+      <c r="C6" s="105">
         <v>50</v>
       </c>
-      <c r="D6" s="91">
+      <c r="D6" s="89">
         <v>24</v>
       </c>
-      <c r="E6" s="91">
+      <c r="E6" s="89">
         <v>35</v>
       </c>
-      <c r="F6" s="91">
+      <c r="F6" s="89">
         <v>15</v>
       </c>
-      <c r="G6" s="91">
-[...5 lines deleted...]
-      <c r="I6" s="102">
+      <c r="G6" s="89">
+        <v>2</v>
+      </c>
+      <c r="H6" s="95">
+        <v>2</v>
+      </c>
+      <c r="I6" s="100">
         <f t="shared" ref="I6:I45" si="0">C6+D6+E6+F6+G6+H6</f>
         <v>128</v>
       </c>
-      <c r="J6" s="143">
-        <v>1375.33</v>
+      <c r="J6" s="133">
+        <v>1371.86</v>
       </c>
       <c r="L6" s="138"/>
       <c r="M6" s="138"/>
       <c r="N6" s="138"/>
       <c r="O6" s="138"/>
     </row>
-    <row r="7" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="140">
         <v>2</v>
       </c>
-      <c r="B7" s="113" t="s">
+      <c r="B7" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="109">
+      <c r="C7" s="106">
         <v>50</v>
       </c>
-      <c r="D7" s="92">
+      <c r="D7" s="90">
         <v>24</v>
       </c>
-      <c r="E7" s="92">
+      <c r="E7" s="90">
         <v>35</v>
       </c>
-      <c r="F7" s="92"/>
-[...6 lines deleted...]
-      <c r="I7" s="103">
+      <c r="F7" s="90"/>
+      <c r="G7" s="90">
+        <v>2</v>
+      </c>
+      <c r="H7" s="96">
+        <v>2</v>
+      </c>
+      <c r="I7" s="101">
         <f t="shared" si="0"/>
         <v>113</v>
       </c>
-      <c r="J7" s="144">
-        <v>1375.33</v>
+      <c r="J7" s="135">
+        <v>1371.86</v>
       </c>
       <c r="L7" s="138"/>
       <c r="M7" s="138"/>
       <c r="N7" s="138"/>
       <c r="O7" s="138"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="139">
         <v>3</v>
       </c>
-      <c r="B8" s="112" t="s">
+      <c r="B8" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="108">
+      <c r="C8" s="105">
         <v>30</v>
       </c>
-      <c r="D8" s="91">
+      <c r="D8" s="89">
         <v>24</v>
       </c>
-      <c r="E8" s="91"/>
-      <c r="F8" s="91">
+      <c r="E8" s="89"/>
+      <c r="F8" s="89">
         <v>15</v>
       </c>
-      <c r="G8" s="91">
-[...5 lines deleted...]
-      <c r="I8" s="102">
+      <c r="G8" s="89">
+        <v>2</v>
+      </c>
+      <c r="H8" s="95">
+        <v>2</v>
+      </c>
+      <c r="I8" s="100">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
-      <c r="J8" s="143">
-        <v>1336.64</v>
+      <c r="J8" s="133">
+        <v>1333.83</v>
       </c>
       <c r="L8" s="138"/>
       <c r="M8" s="138"/>
       <c r="N8" s="138"/>
       <c r="O8" s="138"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="131">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="126">
         <v>4</v>
       </c>
-      <c r="B9" s="114" t="s">
+      <c r="B9" s="111" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="110">
+      <c r="C9" s="107">
         <v>30</v>
       </c>
-      <c r="D9" s="90">
+      <c r="D9" s="88">
         <v>24</v>
       </c>
-      <c r="E9" s="90"/>
-[...7 lines deleted...]
-      <c r="I9" s="104">
+      <c r="E9" s="88"/>
+      <c r="F9" s="88"/>
+      <c r="G9" s="88">
+        <v>2</v>
+      </c>
+      <c r="H9" s="97">
+        <v>2</v>
+      </c>
+      <c r="I9" s="102">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
-      <c r="J9" s="145">
-        <v>1252.3399999999999</v>
+      <c r="J9" s="135">
+        <v>1249.68</v>
       </c>
       <c r="L9" s="138"/>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
     </row>
-    <row r="10" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="131">
+    <row r="10" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="126">
         <v>5</v>
       </c>
-      <c r="B10" s="114" t="s">
+      <c r="B10" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="110">
+      <c r="C10" s="107">
         <v>30</v>
       </c>
-      <c r="D10" s="90">
+      <c r="D10" s="88">
         <v>24</v>
       </c>
-      <c r="E10" s="90">
+      <c r="E10" s="88">
         <v>35</v>
       </c>
-      <c r="F10" s="90">
+      <c r="F10" s="88">
         <v>15</v>
       </c>
-      <c r="G10" s="90">
-[...5 lines deleted...]
-      <c r="I10" s="104">
+      <c r="G10" s="88">
+        <v>2</v>
+      </c>
+      <c r="H10" s="97">
+        <v>2</v>
+      </c>
+      <c r="I10" s="102">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
-      <c r="J10" s="145">
-        <v>1375.33</v>
+      <c r="J10" s="135">
+        <v>1371.86</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
     </row>
-    <row r="11" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="140">
         <v>6</v>
       </c>
-      <c r="B11" s="113" t="s">
+      <c r="B11" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="109">
+      <c r="C11" s="106">
         <v>30</v>
       </c>
-      <c r="D11" s="92">
+      <c r="D11" s="90">
         <v>24</v>
       </c>
-      <c r="E11" s="92">
+      <c r="E11" s="90">
         <v>35</v>
       </c>
-      <c r="F11" s="92"/>
-[...6 lines deleted...]
-      <c r="I11" s="103">
+      <c r="F11" s="90"/>
+      <c r="G11" s="90">
+        <v>2</v>
+      </c>
+      <c r="H11" s="96">
+        <v>2</v>
+      </c>
+      <c r="I11" s="101">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
-      <c r="J11" s="144">
-        <v>1375.33</v>
+      <c r="J11" s="134">
+        <v>1371.86</v>
       </c>
       <c r="L11" s="138"/>
       <c r="M11" s="138"/>
       <c r="N11" s="138"/>
       <c r="O11" s="138"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A12" s="139">
         <v>7</v>
       </c>
-      <c r="B12" s="112" t="s">
+      <c r="B12" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="108">
+      <c r="C12" s="105">
         <v>30</v>
       </c>
-      <c r="D12" s="91">
+      <c r="D12" s="89">
         <v>24</v>
       </c>
-      <c r="E12" s="91"/>
-      <c r="F12" s="91">
+      <c r="E12" s="89"/>
+      <c r="F12" s="89">
         <v>15</v>
       </c>
-      <c r="G12" s="91">
-[...5 lines deleted...]
-      <c r="I12" s="102">
+      <c r="G12" s="89">
+        <v>2</v>
+      </c>
+      <c r="H12" s="95">
+        <v>2</v>
+      </c>
+      <c r="I12" s="100">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
-      <c r="J12" s="143">
-        <v>1336.64</v>
+      <c r="J12" s="133">
+        <v>1333.83</v>
       </c>
       <c r="L12" s="138"/>
       <c r="M12" s="138"/>
       <c r="N12" s="138"/>
       <c r="O12" s="138"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="131">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="126">
         <v>8</v>
       </c>
-      <c r="B13" s="114" t="s">
+      <c r="B13" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="110">
+      <c r="C13" s="107">
         <v>30</v>
       </c>
-      <c r="D13" s="90">
+      <c r="D13" s="88">
         <v>24</v>
       </c>
-      <c r="E13" s="90"/>
-[...7 lines deleted...]
-      <c r="I13" s="104">
+      <c r="E13" s="88"/>
+      <c r="F13" s="88"/>
+      <c r="G13" s="88">
+        <v>2</v>
+      </c>
+      <c r="H13" s="97">
+        <v>2</v>
+      </c>
+      <c r="I13" s="102">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
-      <c r="J13" s="145">
-        <v>1252.3399999999999</v>
+      <c r="J13" s="135">
+        <v>1249.68</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
     </row>
-    <row r="14" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="131">
+    <row r="14" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="126">
         <v>9</v>
       </c>
-      <c r="B14" s="114" t="s">
+      <c r="B14" s="111" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="110">
+      <c r="C14" s="107">
         <v>30</v>
       </c>
-      <c r="D14" s="90">
+      <c r="D14" s="88">
         <v>24</v>
       </c>
-      <c r="E14" s="90">
+      <c r="E14" s="88">
         <v>35</v>
       </c>
-      <c r="F14" s="90">
+      <c r="F14" s="88">
         <v>15</v>
       </c>
-      <c r="G14" s="90">
-[...5 lines deleted...]
-      <c r="I14" s="104">
+      <c r="G14" s="88">
+        <v>2</v>
+      </c>
+      <c r="H14" s="97">
+        <v>2</v>
+      </c>
+      <c r="I14" s="102">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
-      <c r="J14" s="145">
-        <v>1375.33</v>
+      <c r="J14" s="137">
+        <v>1371.86</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
     </row>
-    <row r="15" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="140">
         <v>10</v>
       </c>
-      <c r="B15" s="113" t="s">
+      <c r="B15" s="110" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="123">
+      <c r="C15" s="118">
         <v>30</v>
       </c>
-      <c r="D15" s="124">
+      <c r="D15" s="119">
         <v>24</v>
       </c>
-      <c r="E15" s="124">
+      <c r="E15" s="119">
         <v>35</v>
       </c>
-      <c r="F15" s="124"/>
-[...6 lines deleted...]
-      <c r="I15" s="103">
+      <c r="F15" s="119"/>
+      <c r="G15" s="119">
+        <v>2</v>
+      </c>
+      <c r="H15" s="120">
+        <v>2</v>
+      </c>
+      <c r="I15" s="101">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
-      <c r="J15" s="146">
-        <v>1375.33</v>
+      <c r="J15" s="134">
+        <v>1371.86</v>
       </c>
       <c r="L15" s="138"/>
       <c r="M15" s="138"/>
       <c r="N15" s="138"/>
       <c r="O15" s="138"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="139">
         <v>11</v>
       </c>
-      <c r="B16" s="117" t="s">
+      <c r="B16" s="112" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="136">
+      <c r="C16" s="131">
         <v>30</v>
       </c>
-      <c r="D16" s="126">
+      <c r="D16" s="121">
         <v>24</v>
       </c>
-      <c r="E16" s="126"/>
-      <c r="F16" s="126">
+      <c r="E16" s="121"/>
+      <c r="F16" s="121">
         <v>15</v>
       </c>
-      <c r="G16" s="126">
-[...5 lines deleted...]
-      <c r="I16" s="120">
+      <c r="G16" s="121">
+        <v>2</v>
+      </c>
+      <c r="H16" s="122">
+        <v>2</v>
+      </c>
+      <c r="I16" s="115">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
-      <c r="J16" s="143">
-        <v>1336.64</v>
+      <c r="J16" s="133">
+        <v>1333.83</v>
       </c>
       <c r="L16" s="138"/>
       <c r="M16" s="138"/>
       <c r="N16" s="138"/>
       <c r="O16" s="138"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A17" s="131">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A17" s="126">
         <v>12</v>
       </c>
-      <c r="B17" s="118" t="s">
+      <c r="B17" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="133">
+      <c r="C17" s="128">
         <v>30</v>
       </c>
-      <c r="D17" s="90">
+      <c r="D17" s="88">
         <v>24</v>
       </c>
-      <c r="E17" s="90"/>
-[...7 lines deleted...]
-      <c r="I17" s="121">
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88">
+        <v>2</v>
+      </c>
+      <c r="H17" s="123">
+        <v>2</v>
+      </c>
+      <c r="I17" s="116">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
-      <c r="J17" s="147">
-        <v>1252.3399999999999</v>
+      <c r="J17" s="137">
+        <v>1249.68</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
     </row>
-    <row r="18" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A18" s="131">
+    <row r="18" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="126">
         <v>13</v>
       </c>
-      <c r="B18" s="118" t="s">
+      <c r="B18" s="113" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="133">
+      <c r="C18" s="128">
         <v>30</v>
       </c>
-      <c r="D18" s="90">
+      <c r="D18" s="88">
         <v>24</v>
       </c>
-      <c r="E18" s="90">
+      <c r="E18" s="88">
         <v>35</v>
       </c>
-      <c r="F18" s="90">
+      <c r="F18" s="88">
         <v>15</v>
       </c>
-      <c r="G18" s="90">
-[...5 lines deleted...]
-      <c r="I18" s="121">
+      <c r="G18" s="88">
+        <v>2</v>
+      </c>
+      <c r="H18" s="123">
+        <v>2</v>
+      </c>
+      <c r="I18" s="116">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
-      <c r="J18" s="147">
-        <v>1375.33</v>
+      <c r="J18" s="137">
+        <v>1371.86</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
     </row>
-    <row r="19" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="140">
         <v>14</v>
       </c>
-      <c r="B19" s="119" t="s">
+      <c r="B19" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="C19" s="137">
+      <c r="C19" s="132">
         <v>30</v>
       </c>
-      <c r="D19" s="124">
+      <c r="D19" s="119">
         <v>24</v>
       </c>
-      <c r="E19" s="124">
+      <c r="E19" s="119">
         <v>35</v>
       </c>
-      <c r="F19" s="124"/>
-[...6 lines deleted...]
-      <c r="I19" s="122">
+      <c r="F19" s="119"/>
+      <c r="G19" s="119">
+        <v>2</v>
+      </c>
+      <c r="H19" s="125">
+        <v>2</v>
+      </c>
+      <c r="I19" s="117">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
-      <c r="J19" s="148">
-        <v>1375.33</v>
+      <c r="J19" s="134">
+        <v>1371.86</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A20" s="139">
         <v>15</v>
       </c>
-      <c r="B20" s="117" t="s">
+      <c r="B20" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="136">
+      <c r="C20" s="131">
         <v>30</v>
       </c>
-      <c r="D20" s="126">
+      <c r="D20" s="121">
         <v>24</v>
       </c>
-      <c r="E20" s="126"/>
-      <c r="F20" s="126">
+      <c r="E20" s="121"/>
+      <c r="F20" s="121">
         <v>15</v>
       </c>
-      <c r="G20" s="126">
-[...5 lines deleted...]
-      <c r="I20" s="120">
+      <c r="G20" s="121">
+        <v>2</v>
+      </c>
+      <c r="H20" s="122">
+        <v>2</v>
+      </c>
+      <c r="I20" s="115">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
-      <c r="J20" s="145">
-        <v>1336.64</v>
+      <c r="J20" s="135">
+        <v>1333.83</v>
       </c>
       <c r="L20" s="138"/>
       <c r="M20" s="138"/>
       <c r="N20" s="138"/>
       <c r="O20" s="138"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A21" s="131">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A21" s="126">
         <v>16</v>
       </c>
-      <c r="B21" s="118" t="s">
+      <c r="B21" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="C21" s="133">
+      <c r="C21" s="128">
         <v>30</v>
       </c>
-      <c r="D21" s="90">
+      <c r="D21" s="88">
         <v>24</v>
       </c>
-      <c r="E21" s="90"/>
-[...7 lines deleted...]
-      <c r="I21" s="121">
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88">
+        <v>2</v>
+      </c>
+      <c r="H21" s="123">
+        <v>2</v>
+      </c>
+      <c r="I21" s="116">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
-      <c r="J21" s="145">
-        <v>1252.3399999999999</v>
+      <c r="J21" s="137">
+        <v>1249.68</v>
       </c>
       <c r="L21" s="138"/>
       <c r="M21" s="138"/>
       <c r="N21" s="138"/>
       <c r="O21" s="138"/>
     </row>
-    <row r="22" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="131">
+    <row r="22" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="126">
         <v>17</v>
       </c>
-      <c r="B22" s="118" t="s">
+      <c r="B22" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="C22" s="133">
+      <c r="C22" s="128">
         <v>30</v>
       </c>
-      <c r="D22" s="90">
+      <c r="D22" s="88">
         <v>24</v>
       </c>
-      <c r="E22" s="90">
+      <c r="E22" s="88">
         <v>35</v>
       </c>
-      <c r="F22" s="90">
+      <c r="F22" s="88">
         <v>15</v>
       </c>
-      <c r="G22" s="90">
-[...5 lines deleted...]
-      <c r="I22" s="121">
+      <c r="G22" s="88">
+        <v>2</v>
+      </c>
+      <c r="H22" s="123">
+        <v>2</v>
+      </c>
+      <c r="I22" s="116">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
-      <c r="J22" s="145">
-        <v>1375.33</v>
+      <c r="J22" s="137">
+        <v>1371.86</v>
       </c>
       <c r="L22" s="138"/>
       <c r="M22" s="138"/>
       <c r="N22" s="138"/>
       <c r="O22" s="138"/>
     </row>
-    <row r="23" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="140">
         <v>18</v>
       </c>
-      <c r="B23" s="119" t="s">
+      <c r="B23" s="114" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="135">
+      <c r="C23" s="130">
         <v>30</v>
       </c>
-      <c r="D23" s="92">
+      <c r="D23" s="90">
         <v>24</v>
       </c>
-      <c r="E23" s="92">
+      <c r="E23" s="90">
         <v>35</v>
       </c>
-      <c r="F23" s="92"/>
-[...6 lines deleted...]
-      <c r="I23" s="122">
+      <c r="F23" s="90"/>
+      <c r="G23" s="90">
+        <v>2</v>
+      </c>
+      <c r="H23" s="124">
+        <v>2</v>
+      </c>
+      <c r="I23" s="117">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
-      <c r="J23" s="144">
-        <v>1375.33</v>
+      <c r="J23" s="134">
+        <v>1371.86</v>
       </c>
       <c r="L23" s="138"/>
       <c r="M23" s="138"/>
       <c r="N23" s="138"/>
       <c r="O23" s="138"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="139">
         <v>19</v>
       </c>
-      <c r="B24" s="112" t="s">
+      <c r="B24" s="109" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="108">
+      <c r="C24" s="105">
         <v>30</v>
       </c>
-      <c r="D24" s="91">
+      <c r="D24" s="89">
         <v>14</v>
       </c>
-      <c r="E24" s="91"/>
-      <c r="F24" s="91">
+      <c r="E24" s="89"/>
+      <c r="F24" s="89">
         <v>15</v>
       </c>
-      <c r="G24" s="91">
-[...5 lines deleted...]
-      <c r="I24" s="102">
+      <c r="G24" s="89">
+        <v>2</v>
+      </c>
+      <c r="H24" s="95">
+        <v>2</v>
+      </c>
+      <c r="I24" s="100">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
-      <c r="J24" s="143">
-        <v>924.14</v>
+      <c r="J24" s="133">
+        <v>922.23</v>
       </c>
       <c r="L24" s="138"/>
       <c r="M24" s="138"/>
       <c r="N24" s="138"/>
       <c r="O24" s="138"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A25" s="131">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A25" s="126">
         <v>20</v>
       </c>
-      <c r="B25" s="114" t="s">
+      <c r="B25" s="111" t="s">
         <v>59</v>
       </c>
-      <c r="C25" s="110">
+      <c r="C25" s="107">
         <v>30</v>
       </c>
-      <c r="D25" s="90">
+      <c r="D25" s="88">
         <v>14</v>
       </c>
-      <c r="E25" s="90"/>
-[...7 lines deleted...]
-      <c r="I25" s="104">
+      <c r="E25" s="88"/>
+      <c r="F25" s="88"/>
+      <c r="G25" s="88">
+        <v>2</v>
+      </c>
+      <c r="H25" s="97">
+        <v>2</v>
+      </c>
+      <c r="I25" s="102">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
-      <c r="J25" s="145">
-        <v>839.84</v>
+      <c r="J25" s="135">
+        <v>838.08</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
     </row>
-    <row r="26" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A26" s="131">
+    <row r="26" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="126">
         <v>21</v>
       </c>
-      <c r="B26" s="114" t="s">
+      <c r="B26" s="111" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="110">
+      <c r="C26" s="107">
         <v>30</v>
       </c>
-      <c r="D26" s="90">
+      <c r="D26" s="88">
         <v>14</v>
       </c>
-      <c r="E26" s="90">
+      <c r="E26" s="88">
         <v>35</v>
       </c>
-      <c r="F26" s="90">
+      <c r="F26" s="88">
         <v>15</v>
       </c>
-      <c r="G26" s="90">
-[...5 lines deleted...]
-      <c r="I26" s="104">
+      <c r="G26" s="88">
+        <v>2</v>
+      </c>
+      <c r="H26" s="97">
+        <v>2</v>
+      </c>
+      <c r="I26" s="102">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
-      <c r="J26" s="145">
-        <v>1120.8399999999999</v>
+      <c r="J26" s="135">
+        <v>1118.58</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
     </row>
-    <row r="27" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="140">
         <v>22</v>
       </c>
-      <c r="B27" s="113" t="s">
+      <c r="B27" s="110" t="s">
         <v>61</v>
       </c>
-      <c r="C27" s="109">
+      <c r="C27" s="106">
         <v>30</v>
       </c>
-      <c r="D27" s="92">
+      <c r="D27" s="90">
         <v>14</v>
       </c>
-      <c r="E27" s="92">
+      <c r="E27" s="90">
         <v>35</v>
       </c>
-      <c r="F27" s="92"/>
-[...6 lines deleted...]
-      <c r="I27" s="103">
+      <c r="F27" s="90"/>
+      <c r="G27" s="90">
+        <v>2</v>
+      </c>
+      <c r="H27" s="96">
+        <v>2</v>
+      </c>
+      <c r="I27" s="101">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
-      <c r="J27" s="144">
-        <v>1036.53</v>
+      <c r="J27" s="134">
+        <v>1034.43</v>
       </c>
       <c r="L27" s="138"/>
       <c r="M27" s="138"/>
       <c r="N27" s="138"/>
       <c r="O27" s="138"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="139">
         <v>23</v>
       </c>
-      <c r="B28" s="112" t="s">
+      <c r="B28" s="109" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="108">
+      <c r="C28" s="105">
         <v>25</v>
       </c>
-      <c r="D28" s="91">
+      <c r="D28" s="89">
         <v>16</v>
       </c>
-      <c r="E28" s="91"/>
-      <c r="F28" s="91">
+      <c r="E28" s="89"/>
+      <c r="F28" s="89">
         <v>15</v>
       </c>
-      <c r="G28" s="91">
-[...5 lines deleted...]
-      <c r="I28" s="102">
+      <c r="G28" s="89">
+        <v>2</v>
+      </c>
+      <c r="H28" s="95">
+        <v>2</v>
+      </c>
+      <c r="I28" s="100">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="J28" s="143">
-        <v>978.54</v>
+      <c r="J28" s="133">
+        <v>976.49</v>
       </c>
       <c r="L28" s="138"/>
       <c r="M28" s="138"/>
       <c r="N28" s="138"/>
       <c r="O28" s="138"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="131">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A29" s="126">
         <v>24</v>
       </c>
-      <c r="B29" s="114" t="s">
+      <c r="B29" s="111" t="s">
         <v>63</v>
       </c>
-      <c r="C29" s="110">
+      <c r="C29" s="107">
         <v>25</v>
       </c>
-      <c r="D29" s="90">
+      <c r="D29" s="88">
         <v>16</v>
       </c>
-      <c r="E29" s="90"/>
-[...7 lines deleted...]
-      <c r="I29" s="104">
+      <c r="E29" s="88"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="88">
+        <v>2</v>
+      </c>
+      <c r="H29" s="97">
+        <v>2</v>
+      </c>
+      <c r="I29" s="102">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
-      <c r="J29" s="145">
-        <v>894.24</v>
+      <c r="J29" s="135">
+        <v>892.35</v>
       </c>
       <c r="L29" s="138"/>
       <c r="M29" s="138"/>
       <c r="N29" s="138"/>
       <c r="O29" s="138"/>
     </row>
-    <row r="30" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A30" s="131">
+    <row r="30" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A30" s="126">
         <v>25</v>
       </c>
-      <c r="B30" s="114" t="s">
+      <c r="B30" s="111" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="110">
+      <c r="C30" s="107">
         <v>25</v>
       </c>
-      <c r="D30" s="90">
+      <c r="D30" s="88">
         <v>16</v>
       </c>
-      <c r="E30" s="90">
+      <c r="E30" s="88">
         <v>35</v>
       </c>
-      <c r="F30" s="90">
+      <c r="F30" s="88">
         <v>15</v>
       </c>
-      <c r="G30" s="90">
-[...5 lines deleted...]
-      <c r="I30" s="104">
+      <c r="G30" s="88">
+        <v>2</v>
+      </c>
+      <c r="H30" s="97">
+        <v>2</v>
+      </c>
+      <c r="I30" s="102">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
-      <c r="J30" s="145">
-[...2 lines deleted...]
-      <c r="K30" s="116"/>
+      <c r="J30" s="135">
+        <v>1172.8499999999999</v>
+      </c>
       <c r="L30" s="138"/>
       <c r="M30" s="138"/>
       <c r="N30" s="138"/>
       <c r="O30" s="138"/>
     </row>
-    <row r="31" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="140">
         <v>26</v>
       </c>
-      <c r="B31" s="113" t="s">
+      <c r="B31" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="C31" s="109">
+      <c r="C31" s="106">
         <v>25</v>
       </c>
-      <c r="D31" s="92">
+      <c r="D31" s="90">
         <v>16</v>
       </c>
-      <c r="E31" s="92">
+      <c r="E31" s="90">
         <v>35</v>
       </c>
-      <c r="F31" s="92"/>
-[...6 lines deleted...]
-      <c r="I31" s="103">
+      <c r="F31" s="90"/>
+      <c r="G31" s="90">
+        <v>2</v>
+      </c>
+      <c r="H31" s="96">
+        <v>2</v>
+      </c>
+      <c r="I31" s="101">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
-      <c r="J31" s="144">
-[...2 lines deleted...]
-      <c r="K31" s="115"/>
+      <c r="J31" s="134">
+        <v>1088.7</v>
+      </c>
       <c r="L31" s="138"/>
       <c r="M31" s="138"/>
       <c r="N31" s="138"/>
       <c r="O31" s="138"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="139">
         <v>27</v>
       </c>
-      <c r="B32" s="112" t="s">
+      <c r="B32" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="C32" s="108">
+      <c r="C32" s="105">
         <v>25</v>
       </c>
-      <c r="D32" s="91">
+      <c r="D32" s="89">
         <v>16</v>
       </c>
-      <c r="E32" s="91"/>
-      <c r="F32" s="91">
+      <c r="E32" s="89"/>
+      <c r="F32" s="89">
         <v>15</v>
       </c>
-      <c r="G32" s="91">
-[...5 lines deleted...]
-      <c r="I32" s="102">
+      <c r="G32" s="89">
+        <v>2</v>
+      </c>
+      <c r="H32" s="95">
+        <v>2</v>
+      </c>
+      <c r="I32" s="100">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="J32" s="143">
-        <v>978.54</v>
+      <c r="J32" s="133">
+        <v>976.49</v>
       </c>
       <c r="L32" s="138"/>
       <c r="M32" s="138"/>
       <c r="N32" s="138"/>
       <c r="O32" s="138"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A33" s="131">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A33" s="126">
         <v>28</v>
       </c>
-      <c r="B33" s="114" t="s">
+      <c r="B33" s="111" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="110">
+      <c r="C33" s="107">
         <v>25</v>
       </c>
-      <c r="D33" s="90">
+      <c r="D33" s="88">
         <v>16</v>
       </c>
-      <c r="E33" s="90"/>
-[...7 lines deleted...]
-      <c r="I33" s="104">
+      <c r="E33" s="88"/>
+      <c r="F33" s="88"/>
+      <c r="G33" s="88">
+        <v>2</v>
+      </c>
+      <c r="H33" s="97">
+        <v>2</v>
+      </c>
+      <c r="I33" s="102">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
-      <c r="J33" s="145">
-        <v>894.24</v>
+      <c r="J33" s="135">
+        <v>892.35</v>
       </c>
       <c r="L33" s="138"/>
       <c r="M33" s="138"/>
       <c r="N33" s="138"/>
       <c r="O33" s="138"/>
     </row>
-    <row r="34" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A34" s="131">
+    <row r="34" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="126">
         <v>29</v>
       </c>
-      <c r="B34" s="114" t="s">
+      <c r="B34" s="111" t="s">
         <v>68</v>
       </c>
-      <c r="C34" s="110">
+      <c r="C34" s="107">
         <v>25</v>
       </c>
-      <c r="D34" s="90">
+      <c r="D34" s="88">
         <v>16</v>
       </c>
-      <c r="E34" s="90">
+      <c r="E34" s="88">
         <v>35</v>
       </c>
-      <c r="F34" s="90">
+      <c r="F34" s="88">
         <v>15</v>
       </c>
-      <c r="G34" s="90">
-[...5 lines deleted...]
-      <c r="I34" s="104">
+      <c r="G34" s="88">
+        <v>2</v>
+      </c>
+      <c r="H34" s="97">
+        <v>2</v>
+      </c>
+      <c r="I34" s="102">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
-      <c r="J34" s="145">
-[...2 lines deleted...]
-      <c r="K34" s="115"/>
+      <c r="J34" s="135">
+        <v>1172.8499999999999</v>
+      </c>
       <c r="L34" s="138"/>
       <c r="M34" s="138"/>
       <c r="N34" s="138"/>
       <c r="O34" s="138"/>
     </row>
-    <row r="35" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="140">
         <v>30</v>
       </c>
-      <c r="B35" s="113" t="s">
+      <c r="B35" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="C35" s="109">
+      <c r="C35" s="106">
         <v>25</v>
       </c>
-      <c r="D35" s="92">
+      <c r="D35" s="90">
         <v>16</v>
       </c>
-      <c r="E35" s="92">
+      <c r="E35" s="90">
         <v>35</v>
       </c>
-      <c r="F35" s="92"/>
-[...6 lines deleted...]
-      <c r="I35" s="103">
+      <c r="F35" s="90"/>
+      <c r="G35" s="90">
+        <v>2</v>
+      </c>
+      <c r="H35" s="96">
+        <v>2</v>
+      </c>
+      <c r="I35" s="101">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
-      <c r="J35" s="144">
-        <v>1090.94</v>
+      <c r="J35" s="134">
+        <v>1088.7</v>
       </c>
       <c r="L35" s="138"/>
       <c r="M35" s="138"/>
       <c r="N35" s="138"/>
       <c r="O35" s="138"/>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A36" s="139">
         <v>31</v>
       </c>
-      <c r="B36" s="112" t="s">
+      <c r="B36" s="109" t="s">
         <v>70</v>
       </c>
-      <c r="C36" s="108">
+      <c r="C36" s="105">
         <v>20</v>
       </c>
-      <c r="D36" s="91">
+      <c r="D36" s="89">
         <v>16</v>
       </c>
-      <c r="E36" s="91"/>
-      <c r="F36" s="91">
+      <c r="E36" s="89"/>
+      <c r="F36" s="89">
         <v>15</v>
       </c>
-      <c r="G36" s="91">
-[...5 lines deleted...]
-      <c r="I36" s="102">
+      <c r="G36" s="89">
+        <v>2</v>
+      </c>
+      <c r="H36" s="95">
+        <v>2</v>
+      </c>
+      <c r="I36" s="100">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
-      <c r="J36" s="145">
-        <v>950.44</v>
+      <c r="J36" s="135">
+        <v>948.45</v>
       </c>
       <c r="L36" s="138"/>
       <c r="M36" s="138"/>
       <c r="N36" s="138"/>
       <c r="O36" s="138"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A37" s="131">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A37" s="126">
         <v>32</v>
       </c>
-      <c r="B37" s="114" t="s">
+      <c r="B37" s="111" t="s">
         <v>71</v>
       </c>
-      <c r="C37" s="110">
+      <c r="C37" s="107">
         <v>20</v>
       </c>
-      <c r="D37" s="90">
+      <c r="D37" s="88">
         <v>16</v>
       </c>
-      <c r="E37" s="90"/>
-[...7 lines deleted...]
-      <c r="I37" s="104">
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="88">
+        <v>2</v>
+      </c>
+      <c r="H37" s="97">
+        <v>2</v>
+      </c>
+      <c r="I37" s="102">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="J37" s="145">
-        <v>866.14</v>
+      <c r="J37" s="135">
+        <v>864.3</v>
       </c>
       <c r="L37" s="138"/>
       <c r="M37" s="138"/>
       <c r="N37" s="138"/>
       <c r="O37" s="138"/>
     </row>
-    <row r="38" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A38" s="131">
+    <row r="38" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A38" s="126">
         <v>33</v>
       </c>
-      <c r="B38" s="114" t="s">
+      <c r="B38" s="111" t="s">
         <v>72</v>
       </c>
-      <c r="C38" s="110">
+      <c r="C38" s="107">
         <v>20</v>
       </c>
-      <c r="D38" s="90">
+      <c r="D38" s="88">
         <v>16</v>
       </c>
-      <c r="E38" s="90">
+      <c r="E38" s="88">
         <v>35</v>
       </c>
-      <c r="F38" s="90">
+      <c r="F38" s="88">
         <v>15</v>
       </c>
-      <c r="G38" s="90">
-[...5 lines deleted...]
-      <c r="I38" s="104">
+      <c r="G38" s="88">
+        <v>2</v>
+      </c>
+      <c r="H38" s="97">
+        <v>2</v>
+      </c>
+      <c r="I38" s="102">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
-      <c r="J38" s="145">
-        <v>1147.1400000000001</v>
+      <c r="J38" s="135">
+        <v>1144.79</v>
       </c>
       <c r="L38" s="138"/>
       <c r="M38" s="138"/>
       <c r="N38" s="138"/>
       <c r="O38" s="138"/>
     </row>
-    <row r="39" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="140">
         <v>34</v>
       </c>
-      <c r="B39" s="113" t="s">
+      <c r="B39" s="110" t="s">
         <v>73</v>
       </c>
-      <c r="C39" s="109">
+      <c r="C39" s="106">
         <v>20</v>
       </c>
-      <c r="D39" s="92">
+      <c r="D39" s="90">
         <v>16</v>
       </c>
-      <c r="E39" s="92">
+      <c r="E39" s="90">
         <v>35</v>
       </c>
-      <c r="F39" s="92"/>
-[...6 lines deleted...]
-      <c r="I39" s="103">
+      <c r="F39" s="90"/>
+      <c r="G39" s="90">
+        <v>2</v>
+      </c>
+      <c r="H39" s="96">
+        <v>2</v>
+      </c>
+      <c r="I39" s="101">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
-      <c r="J39" s="146">
-        <v>1062.8399999999999</v>
+      <c r="J39" s="136">
+        <v>1060.6500000000001</v>
       </c>
       <c r="L39" s="138"/>
       <c r="M39" s="138"/>
       <c r="N39" s="138"/>
       <c r="O39" s="138"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A40" s="139">
         <v>35</v>
       </c>
-      <c r="B40" s="112" t="s">
+      <c r="B40" s="109" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="108">
+      <c r="C40" s="105">
         <v>20</v>
       </c>
-      <c r="D40" s="91">
+      <c r="D40" s="89">
         <v>16</v>
       </c>
-      <c r="E40" s="91"/>
-      <c r="F40" s="91">
+      <c r="E40" s="89"/>
+      <c r="F40" s="89">
         <v>15</v>
       </c>
-      <c r="G40" s="91">
-[...5 lines deleted...]
-      <c r="I40" s="102">
+      <c r="G40" s="89">
+        <v>2</v>
+      </c>
+      <c r="H40" s="95">
+        <v>2</v>
+      </c>
+      <c r="I40" s="100">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
-      <c r="J40" s="143">
-        <v>950.44</v>
+      <c r="J40" s="133">
+        <v>948.45</v>
       </c>
       <c r="L40" s="138"/>
       <c r="M40" s="138"/>
       <c r="N40" s="138"/>
       <c r="O40" s="138"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A41" s="131">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A41" s="126">
         <v>36</v>
       </c>
-      <c r="B41" s="114" t="s">
+      <c r="B41" s="111" t="s">
         <v>75</v>
       </c>
-      <c r="C41" s="110">
+      <c r="C41" s="107">
         <v>20</v>
       </c>
-      <c r="D41" s="90">
+      <c r="D41" s="88">
         <v>16</v>
       </c>
-      <c r="E41" s="90"/>
-[...7 lines deleted...]
-      <c r="I41" s="104">
+      <c r="E41" s="88"/>
+      <c r="F41" s="88"/>
+      <c r="G41" s="88">
+        <v>2</v>
+      </c>
+      <c r="H41" s="97">
+        <v>2</v>
+      </c>
+      <c r="I41" s="102">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="J41" s="145">
-        <v>866.14</v>
+      <c r="J41" s="135">
+        <v>864.3</v>
       </c>
       <c r="L41" s="138"/>
       <c r="M41" s="138"/>
       <c r="N41" s="138"/>
       <c r="O41" s="138"/>
     </row>
-    <row r="42" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="131">
+    <row r="42" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A42" s="126">
         <v>37</v>
       </c>
-      <c r="B42" s="114" t="s">
+      <c r="B42" s="111" t="s">
         <v>76</v>
       </c>
-      <c r="C42" s="110">
+      <c r="C42" s="107">
         <v>20</v>
       </c>
-      <c r="D42" s="90">
+      <c r="D42" s="88">
         <v>16</v>
       </c>
-      <c r="E42" s="90">
+      <c r="E42" s="88">
         <v>35</v>
       </c>
-      <c r="F42" s="90">
+      <c r="F42" s="88">
         <v>15</v>
       </c>
-      <c r="G42" s="90">
-[...5 lines deleted...]
-      <c r="I42" s="104">
+      <c r="G42" s="88">
+        <v>2</v>
+      </c>
+      <c r="H42" s="97">
+        <v>2</v>
+      </c>
+      <c r="I42" s="102">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
-      <c r="J42" s="145">
-        <v>1147.1400000000001</v>
+      <c r="J42" s="135">
+        <v>1144.79</v>
       </c>
       <c r="L42" s="138"/>
       <c r="M42" s="138"/>
       <c r="N42" s="138"/>
       <c r="O42" s="138"/>
     </row>
-    <row r="43" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="140">
         <v>38</v>
       </c>
-      <c r="B43" s="113" t="s">
+      <c r="B43" s="110" t="s">
         <v>77</v>
       </c>
-      <c r="C43" s="109">
+      <c r="C43" s="106">
         <v>20</v>
       </c>
-      <c r="D43" s="92">
+      <c r="D43" s="90">
         <v>16</v>
       </c>
-      <c r="E43" s="92">
+      <c r="E43" s="90">
         <v>35</v>
       </c>
-      <c r="F43" s="92"/>
-[...6 lines deleted...]
-      <c r="I43" s="103">
+      <c r="F43" s="90"/>
+      <c r="G43" s="90">
+        <v>2</v>
+      </c>
+      <c r="H43" s="96">
+        <v>2</v>
+      </c>
+      <c r="I43" s="101">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
-      <c r="J43" s="144">
-        <v>1062.8399999999999</v>
+      <c r="J43" s="134">
+        <v>1060.6500000000001</v>
       </c>
       <c r="L43" s="138"/>
       <c r="M43" s="138"/>
       <c r="N43" s="138"/>
       <c r="O43" s="138"/>
     </row>
-    <row r="44" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A44" s="131">
+    <row r="44" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A44" s="126">
         <v>39</v>
       </c>
-      <c r="B44" s="132" t="s">
+      <c r="B44" s="127" t="s">
         <v>79</v>
       </c>
-      <c r="C44" s="133">
+      <c r="C44" s="128">
         <v>40</v>
       </c>
-      <c r="D44" s="90">
+      <c r="D44" s="88">
         <v>36</v>
       </c>
-      <c r="E44" s="90">
+      <c r="E44" s="88">
         <v>35</v>
       </c>
-      <c r="F44" s="90">
+      <c r="F44" s="88">
         <v>15</v>
       </c>
-      <c r="G44" s="99">
-[...5 lines deleted...]
-      <c r="I44" s="134">
+      <c r="G44" s="97">
+        <v>2</v>
+      </c>
+      <c r="H44" s="123">
+        <v>2</v>
+      </c>
+      <c r="I44" s="129">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
-      <c r="J44" s="145">
-        <v>1375.33</v>
+      <c r="J44" s="133">
+        <v>1371.86</v>
       </c>
       <c r="L44" s="138"/>
       <c r="M44" s="138"/>
       <c r="N44" s="138"/>
       <c r="O44" s="138"/>
     </row>
-    <row r="45" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="140">
         <v>40</v>
       </c>
       <c r="B45" s="141" t="s">
         <v>80</v>
       </c>
-      <c r="C45" s="135">
+      <c r="C45" s="130">
         <v>40</v>
       </c>
-      <c r="D45" s="92">
+      <c r="D45" s="90">
         <v>36</v>
       </c>
-      <c r="E45" s="92">
+      <c r="E45" s="90">
         <v>35</v>
       </c>
-      <c r="F45" s="92"/>
-[...3 lines deleted...]
-      <c r="H45" s="129">
+      <c r="F45" s="90"/>
+      <c r="G45" s="96">
+        <v>2</v>
+      </c>
+      <c r="H45" s="124">
         <v>2</v>
       </c>
       <c r="I45" s="142">
         <f t="shared" si="0"/>
         <v>115</v>
       </c>
-      <c r="J45" s="144">
-        <v>1375.33</v>
+      <c r="J45" s="134">
+        <v>1371.86</v>
       </c>
       <c r="L45" s="138"/>
       <c r="M45" s="138"/>
       <c r="N45" s="138"/>
       <c r="O45" s="138"/>
     </row>
-    <row r="46" spans="1:15" ht="156" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="157" t="s">
+    <row r="46" spans="1:15" ht="156" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="145" t="s">
         <v>82</v>
       </c>
-      <c r="B46" s="157"/>
-[...10 lines deleted...]
-      <c r="A47" s="158" t="s">
+      <c r="B46" s="145"/>
+      <c r="C46" s="145"/>
+      <c r="D46" s="145"/>
+      <c r="E46" s="145"/>
+      <c r="F46" s="145"/>
+      <c r="G46" s="145"/>
+      <c r="H46" s="145"/>
+      <c r="I46" s="145"/>
+      <c r="J46" s="145"/>
+    </row>
+    <row r="47" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="146" t="s">
         <v>81</v>
       </c>
-      <c r="B47" s="158"/>
-[...38 lines deleted...]
-      <c r="H51" s="4"/>
+      <c r="B47" s="146"/>
+      <c r="C47" s="146"/>
+      <c r="D47" s="146"/>
+      <c r="E47" s="146"/>
+      <c r="F47" s="146"/>
+      <c r="G47" s="146"/>
+      <c r="H47" s="146"/>
+      <c r="I47" s="146"/>
+      <c r="J47" s="146"/>
+    </row>
+    <row r="48" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="146"/>
+      <c r="B48" s="146"/>
+      <c r="C48" s="146"/>
+      <c r="D48" s="146"/>
+      <c r="E48" s="146"/>
+      <c r="F48" s="146"/>
+      <c r="G48" s="146"/>
+      <c r="H48" s="146"/>
+      <c r="I48" s="146"/>
+      <c r="J48" s="146"/>
+    </row>
+    <row r="50" spans="2:9" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="1"/>
+    </row>
+    <row r="51" spans="2:9" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="5"/>
       <c r="I51" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A46:J46"/>
     <mergeCell ref="A47:J48"/>
   </mergeCells>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="0.35433070866141703" bottom="0.35433070866141703" header="0.31496062992126" footer="0.22635416666666699"/>
   <pageSetup scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;9&amp;K09+000KRG_4.2.14.3_14.pielikums_5.versija 10.10.2025.</oddFooter>
+    <oddFooter>&amp;C&amp;9 &amp;K09+0004.2.14.3_14.p_6.v 20.04.2026.</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="50" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100338C07FF376BE64AA2F99BFADDC31AA7" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="37be98cb1f37e242fdbd76c23b56e5d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d068b6ee-840b-4ce5-a3c1-a58983f5b64b" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b988820425af6776af8d8638a24f98e1" ns2:_="" ns3:_="">
     <xsd:import namespace="d068b6ee-840b-4ce5-a3c1-a58983f5b64b"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d068b6ee-840b-4ce5-a3c1-a58983f5b64b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -4910,120 +4933,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="d068b6ee-840b-4ce5-a3c1-a58983f5b64b" xsi:nil="true"/>
     <RegNr xmlns="d068b6ee-840b-4ce5-a3c1-a58983f5b64b">16292</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="d068b6ee-840b-4ce5-a3c1-a58983f5b64b" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="d068b6ee-840b-4ce5-a3c1-a58983f5b64b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{050A1FDB-0A4A-4D73-BFF9-73F7DEEE78B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d068b6ee-840b-4ce5-a3c1-a58983f5b64b"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5C79333-C778-47FE-A80B-AF7EE14ED913}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{504D4BDF-4EC6-4DD9-A87B-2E0122DE17E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA76A4B1-354B-4B38-A985-774A2368F91C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+    <ds:schemaRef ds:uri="d068b6ee-840b-4ce5-a3c1-a58983f5b64b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA76A4B1-354B-4B38-A985-774A2368F91C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{504D4BDF-4EC6-4DD9-A87B-2E0122DE17E7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Traktehn_vad_progr</vt:lpstr>
       <vt:lpstr>Transp_ pēc 1 vienības</vt:lpstr>
     </vt:vector>