--- v0 (2025-10-08)
+++ v1 (2026-07-14)
@@ -1,513 +1,552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
-    <w:p w14:paraId="1F8B5341" w14:textId="77777777" w:rsidR="004D449C" w:rsidRDefault="004D449C" w:rsidP="001012A9">
+    <w:p w:rsidR="004D449C" w:rsidP="001012A9" w14:paraId="1F8B5341" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F05ADAB" w14:textId="77777777" w:rsidR="0021620D" w:rsidRDefault="003869EB" w:rsidP="00FB6C20">
+    </w:p>
+    <w:p w:rsidR="0021620D" w:rsidP="00FB6C20" w14:paraId="3F05ADAB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2F13">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pieprasījums</w:t>
       </w:r>
       <w:r w:rsidR="007A6700">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2F13">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">vienreizējās dotācijas saņemšanai, lai pielāgotu </w:t>
       </w:r>
       <w:r w:rsidR="000B2722">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">biznesa plāna īstenošanas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E456C8" w14:textId="41273EDA" w:rsidR="005F0811" w:rsidRDefault="003869EB" w:rsidP="00FB6C20">
+    <w:p w:rsidR="005F0811" w:rsidP="00FB6C20" w14:paraId="57E456C8" w14:textId="3B9EFB8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>darba</w:t>
       </w:r>
-      <w:r w:rsidR="001A347A" w:rsidRPr="00AE2F13">
+      <w:r w:rsidRPr="00AE2F13" w:rsidR="001A347A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> vietu bezdarbniekam ar invaliditāti</w:t>
       </w:r>
-      <w:r w:rsidR="00440660" w:rsidRPr="00440660">
+      <w:r w:rsidRPr="00440660" w:rsidR="00440660">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A6700">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nr._</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE21271" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidRDefault="001012A9" w:rsidP="001012A9">
+    <w:p w:rsidR="00717302" w:rsidP="00717302" w14:paraId="2F6F0683" w14:textId="2D729F97">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ESF plus projekts “Atbalsts pieaugušo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF68ED">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>izglītībai”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF68ED" w:rsidR="00D167AD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717302" w:rsidP="00717302" w14:paraId="51598E4E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="735CA26D" w14:textId="77777777" w:rsidR="003B3D28" w:rsidRPr="00017498" w:rsidRDefault="003869EB" w:rsidP="003B3D28">
+    <w:p w:rsidR="00717302" w:rsidP="00FB6C20" w14:paraId="5D2515FB" w14:textId="284988BE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidP="001012A9" w14:paraId="6DE21271" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3D28" w:rsidRPr="00017498" w:rsidP="003B3D28" w14:paraId="735CA26D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk155727561"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk155727561"/>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dokumenta datums ir tā elektroniskās</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D028FB" w14:textId="77777777" w:rsidR="003B3D28" w:rsidRPr="00017498" w:rsidRDefault="003869EB" w:rsidP="003B3D28">
+    <w:p w:rsidR="003B3D28" w:rsidRPr="00017498" w:rsidP="003B3D28" w14:paraId="43D028FB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstīšanas datums</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="7AE7EB59" w14:textId="23C108EA" w:rsidR="003B3D28" w:rsidRPr="00B74596" w:rsidRDefault="003B3D28" w:rsidP="003B3D28">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="003B3D28" w:rsidRPr="00B74596" w:rsidP="003B3D28" w14:paraId="7AE7EB59" w14:textId="23C108EA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3CBF20" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidRDefault="001012A9" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidP="001012A9" w14:paraId="2E3CBF20" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7D09F6" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidP="001012A9" w14:paraId="6B7D09F6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00FB6C20">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F40C51" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="00A3722D" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="00A3722D" w:rsidP="001012A9" w14:paraId="36F40C51" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3722D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(fiziskās</w:t>
       </w:r>
       <w:r w:rsidR="00F60907">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> personas vārds, uzvārd</w:t>
       </w:r>
       <w:r w:rsidR="009252BE">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s, personas kods</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3722D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B895345" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="001A26ED" w:rsidRDefault="003869EB" w:rsidP="00AF1333">
+    <w:p w:rsidR="001012A9" w:rsidRPr="001A26ED" w:rsidP="00AF1333" w14:paraId="4B895345" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4960"/>
           <w:tab w:val="left" w:pos="7425"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A26ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4C61B8" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="001A26ED" w:rsidRDefault="003869EB" w:rsidP="00AF1333">
+    <w:p w:rsidR="001012A9" w:rsidRPr="001A26ED" w:rsidP="00AF1333" w14:paraId="6E4C61B8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3722D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00180D53">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>biznesa plāna īstenošanas adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3722D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034DC004" w14:textId="67F8DA29" w:rsidR="001012A9" w:rsidRPr="00256E29" w:rsidRDefault="003869EB" w:rsidP="00256E29">
+    <w:p w:rsidR="001012A9" w:rsidRPr="00256E29" w:rsidP="00256E29" w14:paraId="034DC004" w14:textId="67F8DA29">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūrā (turpmāk – Aģentūra) </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>saskaņā ar 20</w:t>
       </w:r>
       <w:r w:rsidR="00FB6C20">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>_. gada</w:t>
       </w:r>
       <w:r w:rsidRPr="001A26ED">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> __._____________ </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve">līguma </w:t>
       </w:r>
       <w:r w:rsidRPr="00256E29">
         <w:t xml:space="preserve">par dalību aktīvajā nodarbinātības pasākumā „Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE43B6">
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r>
         <w:t>Pasākums</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE43B6">
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (turpmāk – Līg</w:t>
-[...2 lines deleted...]
-        <w:t>ums)</w:t>
+        <w:t xml:space="preserve"> (turpmāk – Līgums)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE43B6">
         <w:t xml:space="preserve"> īstenošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve"> Nr.__________________</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>pieprasījumu vienreizējās dotācija</w:t>
       </w:r>
       <w:r w:rsidR="00B74F30">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> saņemšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve">, lai pielāgotu </w:t>
       </w:r>
       <w:r w:rsidR="000B2722">
         <w:t>biznesa plāna īstenošanas darba</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve"> viet</w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve"> bezdarbniekam ar invaliditāti (turpmāk – Pieprasījums). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CC09C8" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidRDefault="001012A9" w:rsidP="00043750">
+    <w:p w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidP="00043750" w14:paraId="58CC09C8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A01D92" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidRDefault="003869EB" w:rsidP="00700BDF">
+    <w:p w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidP="00700BDF" w14:paraId="26A01D92" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve">Pieprasījums sagatavots atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00B74F30" w:rsidRPr="005C3476">
+      <w:r w:rsidRPr="005C3476" w:rsidR="00B74F30">
         <w:t xml:space="preserve">ergoterapeita </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB6C20">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
-        <w:t xml:space="preserve">_.gada </w:t>
-[...2 lines deleted...]
-        <w:t>_</w:t>
+        <w:t>_.gada _</w:t>
       </w:r>
       <w:r>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>_._____________ sniegtajam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>atzinum</w:t>
       </w:r>
       <w:r>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve"> Nr._____</w:t>
       </w:r>
       <w:r>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>_.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679B2156" w14:textId="77777777" w:rsidR="001012A9" w:rsidRDefault="003869EB" w:rsidP="00043750">
+    <w:p w:rsidR="001012A9" w:rsidP="00043750" w14:paraId="679B2156" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:t>Pieprasījuma summa saskaņā ar pielikumā pievienoto tāmi EUR</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>_________(_____</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>______centi).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455ABC08" w14:textId="77777777" w:rsidR="00BF0C01" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="00BF0C01" w:rsidP="001012A9" w14:paraId="455ABC08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="44EC45F0" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="007C75B5" w:rsidRDefault="003869EB" w:rsidP="00700BDF">
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="001012A9" w:rsidRPr="007C75B5" w:rsidP="00700BDF" w14:paraId="44EC45F0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2A5D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8706C">
@@ -558,952 +597,998 @@
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8706C">
         <w:t>cijas numur</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8706C">
         <w:t xml:space="preserve"> __________ </w:t>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BA8C70" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidP="001012A9" w14:paraId="31BA8C70" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:t>Ar savu parakstu apliecinu, ka ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAA7203" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="00FF2F9E" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="00FF2F9E" w:rsidP="001012A9" w14:paraId="5CAA7203" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B2722">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">      (saimnieciskās darbības veicēja</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F9E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E4C851" w14:textId="77777777" w:rsidR="002E0497" w:rsidRDefault="002E0497" w:rsidP="00700BDF">
+    <w:p w:rsidR="002E0497" w:rsidP="00700BDF" w14:paraId="11E4C851" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E57C22" w14:textId="6CD552D5" w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidRDefault="003869EB" w:rsidP="00700BDF">
+    <w:p w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidP="00700BDF" w14:paraId="10E57C22" w14:textId="6CD552D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:t>Apņemos veikt iegādes</w:t>
       </w:r>
       <w:r w:rsidR="00B74F30">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve"> izvēloties </w:t>
       </w:r>
       <w:r w:rsidR="00F52C2B">
         <w:t>izdevīgāko</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
-        <w:t xml:space="preserve"> tirgū piedāvāto preci no attiecīgai ergoterapeita noteiktaj</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="4ED7DA60" w14:textId="77777777" w:rsidR="00043750" w:rsidRDefault="00043750" w:rsidP="001012A9">
+        <w:t xml:space="preserve"> tirgū piedāvāto preci no attiecīgai ergoterapeita noteiktajai preču (priekšmetu) tehniskajai specifikācijai atbilstošās preču grupas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043750" w:rsidP="001012A9" w14:paraId="4ED7DA60" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E16D4A" w14:textId="77777777" w:rsidR="008466B7" w:rsidRDefault="003869EB" w:rsidP="00AF1333">
+    <w:p w:rsidR="008466B7" w:rsidP="00AF1333" w14:paraId="49E16D4A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:t xml:space="preserve">Tāme par </w:t>
       </w:r>
       <w:r w:rsidR="00811EF0">
         <w:t>biznesa plāna īstenošanas darba</w:t>
       </w:r>
       <w:r w:rsidR="00043750">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>vietas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00043750">
         <w:t xml:space="preserve">pielāgošanu </w:t>
       </w:r>
       <w:r w:rsidR="00811EF0">
         <w:t>atbalsta saņēmējam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3476">
         <w:t>ar invaliditāti</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682A969B" w14:textId="77777777" w:rsidR="008466B7" w:rsidRDefault="008466B7" w:rsidP="00AF1333">
+    <w:p w:rsidR="008466B7" w:rsidP="00AF1333" w14:paraId="682A969B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-51"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1CED" w14:paraId="78A13468" w14:textId="77777777" w:rsidTr="004C4A9B">
+      <w:tr w14:paraId="78A13468" w14:textId="77777777" w:rsidTr="004C4A9B">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="01E0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44E0B9A3" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="44E0B9A3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C3E6952" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="7C3E6952" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="015B5718" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="015B5718" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>Preces/pakalpojuma nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2828E134" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="2828E134" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>Cena EUR (bez PVN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4354452F" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="4354452F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008466B7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aizpilda PVN maksātājs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73AEFB8A" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="73AEFB8A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>Cena EUR (ar PVN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF4CD27" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="1AF4CD27" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(aizpilda PVN </w:t>
             </w:r>
             <w:r w:rsidR="00B74F30">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nemaksātājs</w:t>
             </w:r>
             <w:r w:rsidRPr="008466B7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidRPr="008466B7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1CED" w14:paraId="55643FA0" w14:textId="77777777" w:rsidTr="004C4A9B">
+      <w:tr w14:paraId="55643FA0" w14:textId="77777777" w:rsidTr="004C4A9B">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="01E0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B646933" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="5B646933" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3624A743" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="3624A743" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37319819" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="37319819" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A4B9FF" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="04A4B9FF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8026FB" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="3E8026FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1CED" w14:paraId="38875E85" w14:textId="77777777" w:rsidTr="004C4A9B">
+      <w:tr w14:paraId="38875E85" w14:textId="77777777" w:rsidTr="004C4A9B">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="01E0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E9D22B" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="01E9D22B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02306476" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="02306476" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="158AB620" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="158AB620" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05799708" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="05799708" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A3BC9B" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="24A3BC9B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1CED" w14:paraId="754BB764" w14:textId="77777777" w:rsidTr="004C4A9B">
+      <w:tr w14:paraId="754BB764" w14:textId="77777777" w:rsidTr="004C4A9B">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="01E0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C41DE45" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="3C41DE45" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="008466B7">
               <w:t>Kopā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F8E19F" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="45F8E19F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F46175" w14:textId="77777777" w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidRDefault="008466B7" w:rsidP="008466B7">
+          <w:p w:rsidR="008466B7" w:rsidRPr="008466B7" w:rsidP="008466B7" w14:paraId="77F46175" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74C77B20" w14:textId="77777777" w:rsidR="001012A9" w:rsidRDefault="001012A9" w:rsidP="00AF1333">
+    <w:p w:rsidR="001012A9" w:rsidP="00AF1333" w14:paraId="74C77B20" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23CB67F3" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidRDefault="001012A9" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="005C3476" w:rsidP="001012A9" w14:paraId="23CB67F3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5F895A" w14:textId="77777777" w:rsidR="00043750" w:rsidRDefault="00043750" w:rsidP="001012A9">
+    <w:p w:rsidR="00043750" w:rsidP="001012A9" w14:paraId="4D5F895A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="652524C0" w14:textId="77777777" w:rsidR="008466B7" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="008466B7" w:rsidP="001012A9" w14:paraId="652524C0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001012A9" w:rsidRPr="005C3476">
+      <w:r w:rsidRPr="005C3476" w:rsidR="001012A9">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFFB888" w14:textId="77777777" w:rsidR="008466B7" w:rsidRDefault="008466B7" w:rsidP="001012A9">
+    <w:p w:rsidR="008466B7" w:rsidP="001012A9" w14:paraId="5CFFB888" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="595730FE" w14:textId="77777777" w:rsidR="008466B7" w:rsidRDefault="008466B7" w:rsidP="001012A9">
+    <w:p w:rsidR="008466B7" w:rsidP="001012A9" w14:paraId="595730FE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FF5638" w14:textId="77777777" w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+    <w:p w:rsidR="001012A9" w:rsidRPr="002E513F" w:rsidP="001012A9" w14:paraId="00FF5638" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3476">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9B62EE" w14:textId="77777777" w:rsidR="001012A9" w:rsidRDefault="003869EB" w:rsidP="00700BDF">
+    <w:p w:rsidR="001012A9" w:rsidP="00CD2F84" w14:paraId="5E9B62EE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="002E513F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001012A9" w:rsidSect="00D3261F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidSect="00D3261F">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1804756C" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="003869EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00A43DBA" w14:paraId="1804756C" w14:textId="0C5F81C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C43A30">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E197012" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRPr="004B313B" w:rsidRDefault="003869EB" w:rsidP="00D32B25">
+  <w:p w:rsidR="00A43DBA" w:rsidRPr="004B313B" w:rsidP="00D32B25" w14:paraId="7E197012" w14:textId="733B1C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>KRG_4.2.22_12</w:t>
     </w:r>
     <w:r w:rsidRPr="004B313B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.pielikums_</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005F7146">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="004B313B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.versija_</w:t>
+      <w:t>.versija</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00265FA6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>__.__.2021</w:t>
+      <w:t xml:space="preserve">_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="004B313B">
-[...7 lines deleted...]
-      <w:t>.</w:t>
+    <w:r w:rsidR="005F7146">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30ED5974" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRPr="002D6504" w:rsidRDefault="00A43DBA" w:rsidP="00D32B25">
+  <w:p w:rsidR="00A43DBA" w:rsidRPr="002D6504" w:rsidP="00D32B25" w14:paraId="30ED5974" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C8D74CF" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA">
+  <w:p w:rsidR="00A43DBA" w14:paraId="1C8D74CF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0EAB36E3" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="003869EB" w:rsidP="005D1CAD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00A43DBA" w:rsidP="005D1CAD" w14:paraId="0EAB36E3" w14:textId="79E78238">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>KRG_4.2.22_11. pielikums_1.versija_  23.01.2024.</w:t>
+      <w:t>KRG_4.2.22_11. pielikums_</w:t>
+    </w:r>
+    <w:r w:rsidR="00717302">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.versija_  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005F7146" w:rsidR="005F7146">
+      <w:rPr>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005F7146">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59656347" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA" w:rsidP="005D1CAD">
+  <w:p w:rsidR="00A43DBA" w:rsidP="005D1CAD" w14:paraId="59656347" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="219E7934" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRPr="004B313B" w:rsidRDefault="00A43DBA" w:rsidP="00E1244F">
+  <w:p w:rsidR="00A43DBA" w:rsidRPr="004B313B" w:rsidP="00E1244F" w14:paraId="219E7934" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="579C94A2" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA">
+  <w:p w:rsidR="00A43DBA" w14:paraId="579C94A2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2CFEF567" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA">
+  <w:p w:rsidR="00A43DBA" w14:paraId="2CFEF567" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="1F12A4DC" w14:textId="77777777" w:rsidR="003869EB" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00383838" w:rsidP="001012A9" w14:paraId="702F314B" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47CEB216" w14:textId="77777777" w:rsidR="003869EB" w:rsidRDefault="003869EB" w:rsidP="001012A9">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00383838" w:rsidP="001012A9" w14:paraId="053AC64A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20135AD8" w14:textId="77777777" w:rsidR="003869EB" w:rsidRDefault="003869EB"/>
+  <w:footnote w:type="continuationNotice" w:id="2">
+    <w:p w:rsidR="00383838" w14:paraId="347E8E0D" w14:textId="77777777"/>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="032ED847" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="003869EB">
+  <w:footnote w:id="3">
+    <w:p w:rsidR="00A43DBA" w14:paraId="032ED847" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00807AA1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai piekļūtu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
@@ -1512,136 +1597,240 @@
           <w:i/>
         </w:rPr>
         <w:t>e minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8706C">
         <w:t xml:space="preserve"> atbalsta uzskaites </w:t>
       </w:r>
       <w:r w:rsidRPr="00807AA1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">sistēmai, izmanto Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmu </w:t>
       </w:r>
       <w:r w:rsidRPr="00807AA1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://eds.vid.gov.lv/login/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="372BD590" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRPr="000E1F21" w:rsidRDefault="003869EB" w:rsidP="008466B7">
+  <w:footnote w:id="4">
+    <w:p w:rsidR="00A43DBA" w:rsidRPr="000E1F21" w:rsidP="008466B7" w14:paraId="372BD590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1F21">
-        <w:t xml:space="preserve">Valsts ieņēmumu dienesta PVN maksātāju reģistrā reģistrētam nodokļu maksātājam dotācija tiek </w:t>
+        <w:t>Valsts ieņēmumu dienesta PVN maksātāju reģistrā reģistrētam nodokļu maksātājam dotācija tiek maksāta bez PVN, jo saskaņā ar likuma „Par pievienotās vērtības nodokli” 92.pantu Valsts ieņēmumu dienesta PVN maksātāju reģistrā reģistrētam nodokļu maksātājam ir tiesības priekšnodokli atskaitīt no valsts budžetā maksājamās nodokļa summas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w:rsidR="00A43DBA" w:rsidP="008466B7" w14:paraId="27ACD0E1" w14:textId="2F96436F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E1F21">
-        <w:t>maksāta bez PVN, jo saskaņā ar likuma „Par pievienotās vērtības nodokli” 92.pantu Valsts ieņēmumu dienesta PVN maksātāju reģistrā reģistrētam nodokļu maksātājam ir tiesības priekšnodokli atskaitīt no valsts budžetā maksājamās nodokļa summas.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> izmaksas sedz tikai PVN maksātāju reģistrā </w:t>
+        <w:t xml:space="preserve"> Aģentūra PVN izmaksas sedz tikai PVN maksātāju reģistrā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1F21">
         <w:t>reģistrēt</w:t>
       </w:r>
       <w:r>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1F21">
         <w:t>m nodokļu maksātāj</w:t>
       </w:r>
       <w:r>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1F21">
         <w:t>m.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF1E0C" w:rsidP="00CF1E0C" w14:paraId="76758C83" w14:textId="6CC81B4E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8150"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0598">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0598" w:rsidR="005070F6">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I projekta nosaukumu dzēš, ja atbalsts piešķirts no speciālā budžeta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF1E0C" w:rsidRPr="000E1F21" w:rsidP="005B0598" w14:paraId="32A5BD36" w14:textId="224AA0F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5FDE2A0F" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA" w:rsidP="00F06A46">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00A43DBA" w:rsidP="00F06A46" w14:paraId="5FDE2A0F" w14:textId="690D3681">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="69005C56" w14:textId="77777777" w:rsidR="00A43DBA" w:rsidRDefault="00A43DBA" w:rsidP="00F06A46">
+  <w:p w:rsidR="00717302" w:rsidP="00F06A46" w14:paraId="3AF0DC96" w14:textId="454B4BA5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4DE335BE" w14:textId="78888B74" w:rsidR="00A43DBA" w:rsidRPr="00A43DBA" w:rsidRDefault="003869EB" w:rsidP="00A43DBA">
+  <w:p w:rsidR="00717302" w:rsidRPr="004E20F7" w:rsidP="00717302" w14:paraId="74A1DB05" w14:textId="28F9108B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004E20F7">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1844008" cy="794219"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="LIDZFINANSE-ES+NAP.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                    <a:extLst>
+                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1973798" cy="850120"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="004E20F7" w:rsidR="00D167AD">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="superscript"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00A43DBA" w:rsidP="00F06A46" w14:paraId="69005C56" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00A43DBA" w:rsidRPr="00A43DBA" w:rsidP="00A43DBA" w14:paraId="4DE335BE" w14:textId="78888B74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A43DBA">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="25"/>
       </w:rPr>
       <w:t>20__. gada __. ____ līguma par dalību aktīvajā</w:t>
     </w:r>
     <w:r w:rsidRPr="00A43DBA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00A43DBA">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="25"/>
       </w:rPr>
@@ -1658,673 +1847,901 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="25"/>
       </w:rPr>
       <w:t xml:space="preserve">pašnodarbinātības uzsākšanai” Nr.____ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00A43DBA">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="25"/>
       </w:rPr>
       <w:t>. pielikums</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DCD2AE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FEC7D38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25E16487"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BB0799C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3D62D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="489A92CC"/>
-    <w:lvl w:ilvl="0" w:tplc="F45C113C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7FCAFF98" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2DB036D6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28081598" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ED86B01C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C228FBE0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79B6A0C6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63C4C832" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B77CAC3A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39F65AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E786BEE4"/>
-    <w:lvl w:ilvl="0" w:tplc="BDB2EC92">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1AFEED30" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F916510E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="111CB166" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="386634BA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27264A0E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72AA3D74" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E73EB834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="577CC130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E9A3412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDBA6E34"/>
-    <w:lvl w:ilvl="0" w:tplc="73C0F774">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B762A292" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="437C79E8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17823ABA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4CA83FEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F6D4D05C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E1ECA884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6B260984" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55168926" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
+    <w:footnote w:id="2"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00045E86"/>
     <w:rsid w:val="00000406"/>
     <w:rsid w:val="00004EED"/>
     <w:rsid w:val="00013666"/>
     <w:rsid w:val="00013AA3"/>
     <w:rsid w:val="00017498"/>
     <w:rsid w:val="00043750"/>
     <w:rsid w:val="00045E86"/>
+    <w:rsid w:val="000836DD"/>
     <w:rsid w:val="000868BA"/>
     <w:rsid w:val="00096BF1"/>
     <w:rsid w:val="000A4E46"/>
     <w:rsid w:val="000A5E05"/>
     <w:rsid w:val="000B1739"/>
     <w:rsid w:val="000B2722"/>
     <w:rsid w:val="000C08C5"/>
     <w:rsid w:val="000C1A93"/>
     <w:rsid w:val="000C2145"/>
     <w:rsid w:val="000C4A8C"/>
     <w:rsid w:val="000C68E4"/>
     <w:rsid w:val="000E1F21"/>
+    <w:rsid w:val="000E3B99"/>
     <w:rsid w:val="001012A9"/>
     <w:rsid w:val="00125AA0"/>
     <w:rsid w:val="001328AA"/>
     <w:rsid w:val="001355C1"/>
     <w:rsid w:val="00165127"/>
     <w:rsid w:val="00171758"/>
     <w:rsid w:val="001751A6"/>
     <w:rsid w:val="00180D53"/>
     <w:rsid w:val="001A26ED"/>
     <w:rsid w:val="001A347A"/>
     <w:rsid w:val="001B1F92"/>
     <w:rsid w:val="001B4435"/>
     <w:rsid w:val="001D3E10"/>
     <w:rsid w:val="001F07C0"/>
     <w:rsid w:val="0021015E"/>
     <w:rsid w:val="0021620D"/>
     <w:rsid w:val="0022041F"/>
     <w:rsid w:val="00220985"/>
     <w:rsid w:val="0023004C"/>
     <w:rsid w:val="00241F14"/>
     <w:rsid w:val="00255F76"/>
     <w:rsid w:val="00256E29"/>
     <w:rsid w:val="00260E75"/>
+    <w:rsid w:val="00265FA6"/>
     <w:rsid w:val="0027111D"/>
     <w:rsid w:val="0028538D"/>
     <w:rsid w:val="00285555"/>
     <w:rsid w:val="0029732A"/>
     <w:rsid w:val="002A4D63"/>
     <w:rsid w:val="002D6504"/>
     <w:rsid w:val="002E0497"/>
     <w:rsid w:val="002E162E"/>
     <w:rsid w:val="002E513F"/>
     <w:rsid w:val="002F7317"/>
     <w:rsid w:val="003206DC"/>
+    <w:rsid w:val="00356BB7"/>
     <w:rsid w:val="003570F1"/>
     <w:rsid w:val="00357437"/>
     <w:rsid w:val="00374DB4"/>
-    <w:rsid w:val="003869EB"/>
+    <w:rsid w:val="00383838"/>
     <w:rsid w:val="0039497A"/>
     <w:rsid w:val="003B1790"/>
     <w:rsid w:val="003B3D28"/>
+    <w:rsid w:val="003C0BD6"/>
     <w:rsid w:val="003C2138"/>
     <w:rsid w:val="003E30AF"/>
     <w:rsid w:val="003E668A"/>
     <w:rsid w:val="00423725"/>
     <w:rsid w:val="004245A4"/>
     <w:rsid w:val="00440660"/>
     <w:rsid w:val="00452D94"/>
     <w:rsid w:val="004608AE"/>
     <w:rsid w:val="004850CD"/>
     <w:rsid w:val="004B313B"/>
     <w:rsid w:val="004C32E9"/>
     <w:rsid w:val="004C4A9B"/>
     <w:rsid w:val="004D16E0"/>
     <w:rsid w:val="004D449C"/>
+    <w:rsid w:val="004E20F7"/>
     <w:rsid w:val="005005CA"/>
     <w:rsid w:val="00501378"/>
+    <w:rsid w:val="005070F6"/>
     <w:rsid w:val="00516712"/>
     <w:rsid w:val="005259B5"/>
     <w:rsid w:val="0052727A"/>
+    <w:rsid w:val="005B0598"/>
     <w:rsid w:val="005C3476"/>
     <w:rsid w:val="005D1CAD"/>
     <w:rsid w:val="005D2912"/>
     <w:rsid w:val="005E4196"/>
     <w:rsid w:val="005F0811"/>
+    <w:rsid w:val="005F7146"/>
     <w:rsid w:val="00613866"/>
     <w:rsid w:val="00615A37"/>
     <w:rsid w:val="0065748E"/>
     <w:rsid w:val="0068081C"/>
-    <w:rsid w:val="006828C5"/>
     <w:rsid w:val="006956A1"/>
     <w:rsid w:val="00697FA7"/>
     <w:rsid w:val="006A6DAD"/>
+    <w:rsid w:val="006B7B6A"/>
     <w:rsid w:val="006D2A5D"/>
     <w:rsid w:val="006D4252"/>
     <w:rsid w:val="006E65E0"/>
     <w:rsid w:val="00700BDF"/>
+    <w:rsid w:val="00717302"/>
     <w:rsid w:val="007307FA"/>
     <w:rsid w:val="00733704"/>
     <w:rsid w:val="0074227B"/>
     <w:rsid w:val="007819CA"/>
     <w:rsid w:val="00787E68"/>
     <w:rsid w:val="007A6700"/>
     <w:rsid w:val="007C75B5"/>
     <w:rsid w:val="007D7D51"/>
     <w:rsid w:val="00807AA1"/>
     <w:rsid w:val="00811EF0"/>
     <w:rsid w:val="00832E61"/>
     <w:rsid w:val="00832F51"/>
     <w:rsid w:val="00836E5B"/>
     <w:rsid w:val="008372AB"/>
     <w:rsid w:val="008437EC"/>
     <w:rsid w:val="00843EBB"/>
     <w:rsid w:val="008466B7"/>
     <w:rsid w:val="00852004"/>
     <w:rsid w:val="008800AE"/>
     <w:rsid w:val="00894A72"/>
     <w:rsid w:val="008C0CCD"/>
     <w:rsid w:val="00904AA0"/>
+    <w:rsid w:val="0092195A"/>
     <w:rsid w:val="009252BE"/>
     <w:rsid w:val="00951086"/>
     <w:rsid w:val="0097071B"/>
     <w:rsid w:val="009A2C06"/>
     <w:rsid w:val="009B133E"/>
     <w:rsid w:val="009C2A73"/>
     <w:rsid w:val="009E1451"/>
     <w:rsid w:val="009F7830"/>
     <w:rsid w:val="00A174FB"/>
     <w:rsid w:val="00A260A3"/>
     <w:rsid w:val="00A36E3D"/>
     <w:rsid w:val="00A3722D"/>
     <w:rsid w:val="00A43DBA"/>
     <w:rsid w:val="00A60E10"/>
     <w:rsid w:val="00A62D0B"/>
     <w:rsid w:val="00A91E55"/>
+    <w:rsid w:val="00AA3F85"/>
     <w:rsid w:val="00AB67BF"/>
     <w:rsid w:val="00AB7F02"/>
     <w:rsid w:val="00AE203B"/>
     <w:rsid w:val="00AE2F13"/>
     <w:rsid w:val="00AE43B6"/>
     <w:rsid w:val="00AF1333"/>
     <w:rsid w:val="00AF1E9A"/>
     <w:rsid w:val="00B14A16"/>
     <w:rsid w:val="00B23584"/>
     <w:rsid w:val="00B36B2B"/>
     <w:rsid w:val="00B372DF"/>
     <w:rsid w:val="00B74596"/>
     <w:rsid w:val="00B74F30"/>
     <w:rsid w:val="00B763AF"/>
     <w:rsid w:val="00B85738"/>
+    <w:rsid w:val="00B8736F"/>
     <w:rsid w:val="00BA22D5"/>
     <w:rsid w:val="00BD3EDB"/>
     <w:rsid w:val="00BE2BB9"/>
     <w:rsid w:val="00BF0C01"/>
     <w:rsid w:val="00BF5FF2"/>
     <w:rsid w:val="00BF6F31"/>
     <w:rsid w:val="00C0162B"/>
     <w:rsid w:val="00C313F5"/>
+    <w:rsid w:val="00C43A30"/>
     <w:rsid w:val="00C442EC"/>
     <w:rsid w:val="00C60F69"/>
     <w:rsid w:val="00C62E75"/>
-    <w:rsid w:val="00CB1CED"/>
     <w:rsid w:val="00CC6E3F"/>
+    <w:rsid w:val="00CD2F84"/>
     <w:rsid w:val="00CE7ABA"/>
+    <w:rsid w:val="00CF1E0C"/>
     <w:rsid w:val="00D0339F"/>
+    <w:rsid w:val="00D167AD"/>
     <w:rsid w:val="00D3261F"/>
     <w:rsid w:val="00D32B25"/>
     <w:rsid w:val="00D36764"/>
     <w:rsid w:val="00D96F0C"/>
+    <w:rsid w:val="00DC2C57"/>
     <w:rsid w:val="00DC70D4"/>
     <w:rsid w:val="00DF4ED5"/>
     <w:rsid w:val="00E1244F"/>
     <w:rsid w:val="00E74665"/>
     <w:rsid w:val="00E8706C"/>
     <w:rsid w:val="00EB0CC5"/>
     <w:rsid w:val="00EB4AF6"/>
     <w:rsid w:val="00EC0ECC"/>
     <w:rsid w:val="00EE7A16"/>
     <w:rsid w:val="00F06186"/>
     <w:rsid w:val="00F06A46"/>
     <w:rsid w:val="00F27961"/>
     <w:rsid w:val="00F35FF3"/>
     <w:rsid w:val="00F42FAE"/>
     <w:rsid w:val="00F52C2B"/>
     <w:rsid w:val="00F5678C"/>
     <w:rsid w:val="00F60907"/>
     <w:rsid w:val="00F85106"/>
     <w:rsid w:val="00FA3B0E"/>
     <w:rsid w:val="00FB6C20"/>
     <w:rsid w:val="00FD6797"/>
     <w:rsid w:val="00FF2F9E"/>
+    <w:rsid w:val="00FF68ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19F8DC3E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{83F8F795-1F90-4289-8EFA-9FA6AB0BFCEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2622,54 +3039,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00045E86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00697FA7"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -2826,64 +3239,60 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00697FA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="002E162E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF0C01"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00BF0C01"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
@@ -2931,57 +3340,59 @@
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="005D1CAD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0022041F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3235,89 +3646,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">218</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -3444,149 +3863,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBFCE14-4B3C-4809-8899-C530E80F3F7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA77C29-E486-4BBE-88F2-FC5E9B052081}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13B3644A-768A-4518-BAC5-2ED91BD3A25A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EF6145E-57BC-4830-8A92-7F99C414E9C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324FADAB-EEA7-4221-8774-D9D94E886CBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0E4161-DFA8-48CF-9F6A-B71FAF731994}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>683</Characters>
+  <Pages>2</Pages>
+  <Words>1232</Words>
+  <Characters>703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1877</CharactersWithSpaces>
+  <CharactersWithSpaces>1932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BaibaVil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>