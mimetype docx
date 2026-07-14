--- v0 (2025-10-08)
+++ v1 (2026-07-14)
@@ -1,354 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
-    <w:p w14:paraId="5F1FF9AC" w14:textId="77777777" w:rsidR="00A9689D" w:rsidRPr="00B74596" w:rsidRDefault="00A9689D" w:rsidP="00050F9E">
+    <w:p w:rsidR="00724CB7" w:rsidRPr="007904C6" w:rsidP="004210B6" w14:paraId="37EC715F" w14:textId="463DDABD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1760103" cy="758087"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="LIDZFINANSE-ES+NAP.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1816803" cy="782508"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="007904C6" w:rsidR="002D600B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004210B6" w:rsidRPr="00B74596" w:rsidP="004210B6" w14:paraId="2F9171DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C609A7" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00803EBD" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00803EBD" w:rsidP="004341B7" w14:paraId="04C609A7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk31700297"/>
       <w:r w:rsidRPr="00E34159">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Atskaite</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D11BA" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="004341B7" w14:paraId="3C6D11BA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>par komercdarbības dotācijas izlietojumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4DE00A" w14:textId="77777777" w:rsidR="00B74596" w:rsidRPr="00B74596" w:rsidRDefault="00B74596" w:rsidP="00E34159">
+    <w:p w:rsidR="00896DBA" w:rsidP="000C6688" w14:paraId="2C5864FC" w14:textId="5C4B0CFB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ESF plus projekts “Atbalsts pieaugušo izglītībai”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007904C6" w:rsidR="002D600B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896DBA" w:rsidP="00896DBA" w14:paraId="5626F31C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B74596" w:rsidRPr="00BD723C" w:rsidP="00E34159" w14:paraId="3F4DE00A" w14:textId="0235D684">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2998C6D0" w14:textId="77777777" w:rsidR="00B74596" w:rsidRPr="00B74596" w:rsidRDefault="00B74596" w:rsidP="00E34159">
+    <w:p w:rsidR="00B74596" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="2998C6D0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79FBEDC9" w14:textId="2DE2F27B" w:rsidR="00FB1DEB" w:rsidRPr="00017498" w:rsidRDefault="00556EF1" w:rsidP="00FB1DEB">
+    <w:p w:rsidR="00FB1DEB" w:rsidRPr="00017498" w:rsidP="00FB1DEB" w14:paraId="79FBEDC9" w14:textId="2DE2F27B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dokumenta datums ir tā elektroniskās</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE30BA" w14:textId="77777777" w:rsidR="00FB1DEB" w:rsidRPr="00017498" w:rsidRDefault="00556EF1" w:rsidP="00FB1DEB">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="007904C6" w14:paraId="4CDA270E" w14:textId="2A1B901E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parakstīšanas datums</w:t>
+        <w:t xml:space="preserve"> parakstīšanas datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDA270E" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
-[...9 lines deleted...]
-    <w:p w14:paraId="4C55221C" w14:textId="136FC616" w:rsidR="00751285" w:rsidRDefault="00751285" w:rsidP="004341B7">
+    <w:p w:rsidR="00751285" w:rsidP="004341B7" w14:paraId="4C55221C" w14:textId="136FC616">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68192929" w14:textId="53C9CE78" w:rsidR="006F7060" w:rsidRPr="00E33B37" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00E33B37" w:rsidP="004341B7" w14:paraId="68192929" w14:textId="53C9CE78">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="003A4BAC">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(turpmāk – atbalsta saņēmējs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, kas reģistrējies kā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC334F5" w14:textId="04D35F1E" w:rsidR="00751285" w:rsidRPr="00E33B37" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="00751285" w:rsidRPr="00E33B37" w:rsidP="004341B7" w14:paraId="3DC334F5" w14:textId="04D35F1E">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33B37">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Atbalsts saņēmēja vārds, uzvārds, personas kods)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBA108F" w14:textId="77777777" w:rsidR="001E5DBE" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00E34159">
+    <w:p w:rsidR="001E5DBE" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="2EBA108F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00C4274D" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00C4274D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00844820">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pašnodarbinātais vai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3319F7A5" w14:textId="77777777" w:rsidR="00844820" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="00844820" w:rsidP="004341B7" w14:paraId="3319F7A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>komersants</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="001E5DBE" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="001E5DBE">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">__________, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E498A" w14:textId="77777777" w:rsidR="00E61CDB" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="00E61CDB" w:rsidRPr="00B74596" w:rsidP="004341B7" w14:paraId="063E498A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -358,1263 +445,1244 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="004341B7">
+      <w:r w:rsidRPr="004341B7" w:rsidR="006F7060">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(nosaukums</w:t>
       </w:r>
-      <w:r w:rsidR="003A4BAC" w:rsidRPr="004341B7">
+      <w:r w:rsidRPr="004341B7" w:rsidR="003A4BAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>, reģistrācijas Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="004341B7">
+      <w:r w:rsidRPr="004341B7" w:rsidR="006F7060">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E97E962" w14:textId="3E7EF793" w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidP="004341B7" w14:paraId="1E97E962" w14:textId="3E7EF793">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ar šo atskaiti apliecina, ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras (turpmāk – A</w:t>
       </w:r>
       <w:r w:rsidR="00474884">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ģentūra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>) izmaksātā komercdarbības dotācija izlietota atbil</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00B74596">
+        <w:t xml:space="preserve">) izmaksātā komercdarbības dotācija izlietota atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">20__.gada __._____________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>līgum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">dalību </w:t>
       </w:r>
-      <w:r w:rsidR="00674F06" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00674F06">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>aktīvā nodarbinātība pasākum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00674F06" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00674F06">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” </w:t>
       </w:r>
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Nr.________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00103ED7">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Līgums) nosacījumiem un atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00C3551D" w:rsidRPr="00FD6D85">
+      <w:r w:rsidRPr="00FD6D85" w:rsidR="00C3551D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="00C3551D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ajai</w:t>
       </w:r>
-      <w:r w:rsidR="00C3551D" w:rsidRPr="00FD6D85">
+      <w:r w:rsidRPr="00FD6D85" w:rsidR="00C3551D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D85">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>komercdarbības dotācijas izlietoju</w:t>
-[...6 lines deleted...]
-        <w:t>ma tāme</w:t>
+        <w:t>komercdarbības dotācijas izlietojuma tāme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00C3551D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E11B8F" w14:textId="77777777" w:rsidR="00674F06" w:rsidRPr="00B74596" w:rsidRDefault="00674F06" w:rsidP="004341B7">
+    <w:p w:rsidR="00674F06" w:rsidRPr="00B74596" w:rsidP="004341B7" w14:paraId="44E11B8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AEB1751" w14:textId="77777777" w:rsidR="00E61CDB" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="004341B7">
+    <w:p w:rsidR="00E61CDB" w:rsidRPr="00B74596" w:rsidP="004341B7" w14:paraId="0AEB1751" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>iešķirtā komercdarbības dotācija EUR ______ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">summa </w:t>
       </w:r>
-      <w:r w:rsidR="00911421" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00911421">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>skaitļos un vārdos</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EA3425" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="77EA3425" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDF78B5" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="6EDF78B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Faktiskais komercdarbības dotācijas izlietojums EUR ________</w:t>
       </w:r>
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(summa </w:t>
       </w:r>
-      <w:r w:rsidR="00911421" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00911421">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>skaitļos un vārdos</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00103ED7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00103ED7" w:rsidRPr="00FB1DEB">
+      <w:r w:rsidRPr="00FB1DEB" w:rsidR="00103ED7">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>atbilstoši pievienotajām</w:t>
       </w:r>
       <w:r w:rsidR="00103ED7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00103ED7" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00103ED7">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>darījumu apliecinošo dokumentu kopij</w:t>
       </w:r>
       <w:r w:rsidR="00103ED7">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E26AEF8" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="0E26AEF8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D131344" w14:textId="0002B3FB" w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00E34159">
+    <w:p w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="7D131344" w14:textId="0002B3FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>iešķirtās komercdarbības dotācij</w:t>
       </w:r>
-      <w:r w:rsidR="00E13845" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E13845">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>as daļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas nav izlietota atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00C4274D" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00C4274D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">eksperta </w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">apstiprinātajai tāmei, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">tiks </w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pārska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a 15 darba dienu laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00E13845" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E13845">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> no šī</w:t>
       </w:r>
       <w:r w:rsidR="00821478">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>s atskaites</w:t>
       </w:r>
-      <w:r w:rsidR="00E13845" w:rsidRPr="00B74596">
+      <w:r w:rsidRPr="00B74596" w:rsidR="00E13845">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74596">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dienas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Līgumā norādītajā Aģentūras kontā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD71A3A" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="1B012C62" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A160D18" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
-[...9 lines deleted...]
-    <w:p w14:paraId="1B012C62" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="006F7060" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="17107D34" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B74596">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Pielikumā:  Darījumu apliecinošo dokumentu kopijas uz ___ lp.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17107D34" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00B74596" w:rsidP="00E34159" w14:paraId="6E9FDFF2" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4062"/>
         <w:gridCol w:w="5861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C53CA0" w14:paraId="5705302C" w14:textId="77777777" w:rsidTr="00FB1DEB">
+      <w:tr w14:paraId="5705302C" w14:textId="77777777" w:rsidTr="00FB1DEB">
+        <w:tblPrEx>
+          <w:tblW w:w="9923" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="47932B3A" w14:textId="77777777" w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00FB1DEB">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidP="00FB1DEB" w14:paraId="47932B3A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="604"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Atbalsta saņēmējs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73EE2E07" w14:textId="77777777" w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidRDefault="00FB1DEB" w:rsidP="00FB1DEB">
+          <w:p w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidP="00FB1DEB" w14:paraId="73EE2E07" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5861" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1368BA35" w14:textId="77777777" w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidRDefault="00556EF1" w:rsidP="00FB1DEB">
+          <w:p w:rsidR="00FB1DEB" w:rsidRPr="00B74596" w:rsidP="00FB1DEB" w14:paraId="1368BA35" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>__________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BC39E1" w14:textId="77777777" w:rsidR="00FB1DEB" w:rsidRPr="004341B7" w:rsidRDefault="00FB1DEB" w:rsidP="00FB1DEB">
+          <w:p w:rsidR="00FB1DEB" w:rsidRPr="004341B7" w:rsidP="00FB1DEB" w14:paraId="33BC39E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w14:paraId="440BDFC0" w14:textId="77777777" w:rsidTr="00FB1DEB">
+        <w:tblPrEx>
+          <w:tblW w:w="9923" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00163D26" w:rsidRPr="00B74596" w:rsidP="007904C6" w14:paraId="10778B02" w14:textId="6449B679">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00163D26" w:rsidRPr="00B74596" w:rsidP="00FB1DEB" w14:paraId="551C91A2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7631772C" w14:textId="447CE7E7" w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidRDefault="00103ED7" w:rsidP="00F6282C">
+    <w:p w:rsidR="00103ED7" w:rsidRPr="007904C6" w:rsidP="007904C6" w14:paraId="7631772C" w14:textId="34B5847A">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8150"/>
+        </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="0048297C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00680617">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I projekta nosaukumu dzēš, ja atbalsts piešķirts no speciālā budžeta</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00103ED7" w:rsidRPr="00B74596" w:rsidSect="00A023BE">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidSect="00A023BE">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="43EC6DB0" w14:textId="77777777" w:rsidR="00E33B37" w:rsidRDefault="00E33B37" w:rsidP="00A36E02">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00E33B37" w:rsidP="00A36E02" w14:paraId="43EC6DB0" w14:textId="77777777">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6038C297" w14:textId="28DBBCE8" w:rsidR="00E33B37" w:rsidRDefault="00556EF1" w:rsidP="00DE44DE">
+  <w:p w:rsidR="00E33B37" w:rsidP="00DE44DE" w14:paraId="6038C297" w14:textId="32A81C61">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D3C5B">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>KRG_4.2.22_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>6.</w:t>
     </w:r>
     <w:r w:rsidRPr="007D3C5B">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t xml:space="preserve"> pielikums_1.versija_  23.01.2024.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D3C5B">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+      </w:rPr>
+      <w:t>pielikums_</w:t>
+    </w:r>
+    <w:r w:rsidR="0009331B">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D3C5B">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.versija_  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0009331B" w:rsidR="0009331B">
+      <w:rPr>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0009331B">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C8E09E5" w14:textId="77777777" w:rsidR="00E33B37" w:rsidRDefault="00E33B37" w:rsidP="00DE44DE">
+  <w:p w:rsidR="00E33B37" w:rsidP="00DE44DE" w14:paraId="7C8E09E5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="701E9DBC" w14:textId="285F7672" w:rsidR="00E33B37" w:rsidRPr="00674B3C" w:rsidRDefault="00E33B37" w:rsidP="00674B3C">
+  <w:p w:rsidR="00E33B37" w:rsidRPr="00674B3C" w:rsidP="00674B3C" w14:paraId="701E9DBC" w14:textId="285F7672">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:iCs/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="71001B3A" w14:textId="77777777" w:rsidR="00E33B37" w:rsidRDefault="00E33B37">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C05938" w:rsidP="00C05938" w14:paraId="309A726E" w14:textId="3E2845E3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:bCs/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...33 lines deleted...]
-  <w:p w14:paraId="2FB5CEA8" w14:textId="181C5EDB" w:rsidR="00E33B37" w:rsidRPr="00E33B37" w:rsidRDefault="00556EF1" w:rsidP="00E33B37">
+  <w:p w:rsidR="00E33B37" w:rsidRPr="00E33B37" w:rsidP="00E33B37" w14:paraId="2FB5CEA8" w14:textId="6C55BF58">
     <w:pPr>
       <w:ind w:left="4320" w:firstLine="720"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E33B37">
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>20__. gada __. ____ līguma par dalību aktīvajā nodarbinātības pasākumā „Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” Nr.____ 1. pielikums</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6CC5C99C" w14:textId="77777777" w:rsidR="00E33B37" w:rsidRDefault="00E33B37" w:rsidP="006F7060">
+  <w:p w:rsidR="00E33B37" w:rsidP="00C05938" w14:paraId="6CC5C99C" w14:textId="3304B2FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4090"/>
+      </w:tabs>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F7060"/>
     <w:rsid w:val="00000E34"/>
     <w:rsid w:val="00001EC9"/>
     <w:rsid w:val="00017498"/>
     <w:rsid w:val="0003249D"/>
     <w:rsid w:val="00035047"/>
     <w:rsid w:val="00050F9E"/>
     <w:rsid w:val="00062C17"/>
     <w:rsid w:val="00063373"/>
     <w:rsid w:val="00091E61"/>
+    <w:rsid w:val="0009331B"/>
     <w:rsid w:val="000B7208"/>
+    <w:rsid w:val="000C6688"/>
     <w:rsid w:val="000E1881"/>
     <w:rsid w:val="000F2C74"/>
     <w:rsid w:val="00100E52"/>
     <w:rsid w:val="00103ED7"/>
     <w:rsid w:val="001200A6"/>
     <w:rsid w:val="00136F3A"/>
+    <w:rsid w:val="001420DC"/>
     <w:rsid w:val="001422F9"/>
     <w:rsid w:val="001619E0"/>
+    <w:rsid w:val="00163D26"/>
     <w:rsid w:val="001671B3"/>
     <w:rsid w:val="001809D7"/>
     <w:rsid w:val="00186105"/>
     <w:rsid w:val="00192950"/>
     <w:rsid w:val="0019733C"/>
     <w:rsid w:val="001A40A0"/>
+    <w:rsid w:val="001C52E1"/>
     <w:rsid w:val="001E5DBE"/>
     <w:rsid w:val="001F7C4D"/>
     <w:rsid w:val="00220D4A"/>
     <w:rsid w:val="0023147B"/>
     <w:rsid w:val="00260606"/>
     <w:rsid w:val="00265CE6"/>
     <w:rsid w:val="002704F7"/>
     <w:rsid w:val="002729B3"/>
     <w:rsid w:val="00285962"/>
     <w:rsid w:val="002A0605"/>
     <w:rsid w:val="002A13E7"/>
     <w:rsid w:val="002B7ABC"/>
+    <w:rsid w:val="002D600B"/>
     <w:rsid w:val="00307348"/>
     <w:rsid w:val="003131A7"/>
     <w:rsid w:val="00321B52"/>
     <w:rsid w:val="00321E11"/>
     <w:rsid w:val="00346F7F"/>
     <w:rsid w:val="00356330"/>
     <w:rsid w:val="00362FDE"/>
     <w:rsid w:val="003A1F03"/>
     <w:rsid w:val="003A4BAC"/>
     <w:rsid w:val="003A7AF9"/>
     <w:rsid w:val="003B5012"/>
     <w:rsid w:val="003D2336"/>
     <w:rsid w:val="003D72F0"/>
     <w:rsid w:val="003E1111"/>
+    <w:rsid w:val="004210B6"/>
     <w:rsid w:val="00427327"/>
     <w:rsid w:val="004326FF"/>
     <w:rsid w:val="004341B7"/>
     <w:rsid w:val="00445318"/>
     <w:rsid w:val="00466C93"/>
     <w:rsid w:val="00474884"/>
     <w:rsid w:val="00481F3F"/>
+    <w:rsid w:val="0048297C"/>
     <w:rsid w:val="004A1EE9"/>
     <w:rsid w:val="004B727E"/>
     <w:rsid w:val="004F0538"/>
     <w:rsid w:val="004F7DC3"/>
     <w:rsid w:val="005415DA"/>
     <w:rsid w:val="005500E4"/>
-    <w:rsid w:val="00556EF1"/>
     <w:rsid w:val="00573630"/>
     <w:rsid w:val="005776B1"/>
     <w:rsid w:val="005913D1"/>
     <w:rsid w:val="005B5482"/>
     <w:rsid w:val="005C4EE1"/>
     <w:rsid w:val="005C5967"/>
     <w:rsid w:val="005E0223"/>
-    <w:rsid w:val="005E1E0F"/>
     <w:rsid w:val="005F2C04"/>
     <w:rsid w:val="006155B2"/>
     <w:rsid w:val="0062373C"/>
     <w:rsid w:val="00627C04"/>
     <w:rsid w:val="00627EEA"/>
+    <w:rsid w:val="00635574"/>
     <w:rsid w:val="0064397D"/>
     <w:rsid w:val="0066103D"/>
     <w:rsid w:val="00666228"/>
     <w:rsid w:val="00674B3C"/>
     <w:rsid w:val="00674F06"/>
+    <w:rsid w:val="00680617"/>
     <w:rsid w:val="00695BCE"/>
     <w:rsid w:val="006B2A26"/>
     <w:rsid w:val="006E03AC"/>
     <w:rsid w:val="006F0E71"/>
     <w:rsid w:val="006F7060"/>
     <w:rsid w:val="00724CB7"/>
     <w:rsid w:val="00730104"/>
     <w:rsid w:val="00751285"/>
     <w:rsid w:val="00762EFA"/>
     <w:rsid w:val="00776239"/>
     <w:rsid w:val="00783DC5"/>
+    <w:rsid w:val="007904C6"/>
     <w:rsid w:val="007905D3"/>
     <w:rsid w:val="007B2941"/>
     <w:rsid w:val="007B4582"/>
     <w:rsid w:val="007B69D0"/>
     <w:rsid w:val="007D3C5B"/>
     <w:rsid w:val="007F7501"/>
     <w:rsid w:val="00802F60"/>
     <w:rsid w:val="00803EBD"/>
     <w:rsid w:val="00806051"/>
     <w:rsid w:val="00817346"/>
     <w:rsid w:val="00821478"/>
     <w:rsid w:val="00824909"/>
     <w:rsid w:val="008336CC"/>
     <w:rsid w:val="00841C28"/>
     <w:rsid w:val="00844820"/>
     <w:rsid w:val="00883890"/>
     <w:rsid w:val="00892E72"/>
+    <w:rsid w:val="00896DBA"/>
     <w:rsid w:val="008A2E7B"/>
     <w:rsid w:val="008A5758"/>
+    <w:rsid w:val="008D368D"/>
     <w:rsid w:val="008F1B26"/>
     <w:rsid w:val="00911421"/>
     <w:rsid w:val="00917DDA"/>
     <w:rsid w:val="0092112B"/>
     <w:rsid w:val="00924AB6"/>
     <w:rsid w:val="009254E4"/>
     <w:rsid w:val="00935E98"/>
     <w:rsid w:val="00991EA6"/>
     <w:rsid w:val="0099296C"/>
+    <w:rsid w:val="009A6A4D"/>
     <w:rsid w:val="009B407A"/>
     <w:rsid w:val="009C0A66"/>
     <w:rsid w:val="009E0290"/>
     <w:rsid w:val="00A023BE"/>
     <w:rsid w:val="00A11617"/>
     <w:rsid w:val="00A20125"/>
     <w:rsid w:val="00A36E02"/>
     <w:rsid w:val="00A43CBB"/>
     <w:rsid w:val="00A45BC4"/>
     <w:rsid w:val="00A54BC5"/>
     <w:rsid w:val="00A556F6"/>
     <w:rsid w:val="00A701B0"/>
     <w:rsid w:val="00A9689D"/>
+    <w:rsid w:val="00AA0661"/>
     <w:rsid w:val="00AB11E9"/>
     <w:rsid w:val="00AB6F4F"/>
     <w:rsid w:val="00AD44C9"/>
+    <w:rsid w:val="00B17291"/>
     <w:rsid w:val="00B173FA"/>
     <w:rsid w:val="00B33306"/>
     <w:rsid w:val="00B564A7"/>
     <w:rsid w:val="00B74596"/>
     <w:rsid w:val="00B74EF9"/>
     <w:rsid w:val="00B83130"/>
     <w:rsid w:val="00B84A3B"/>
     <w:rsid w:val="00B84E08"/>
     <w:rsid w:val="00B9068A"/>
     <w:rsid w:val="00B90AB3"/>
     <w:rsid w:val="00BB1688"/>
     <w:rsid w:val="00BB1D7F"/>
     <w:rsid w:val="00BB4773"/>
     <w:rsid w:val="00BB506A"/>
     <w:rsid w:val="00BC27D9"/>
+    <w:rsid w:val="00BD723C"/>
+    <w:rsid w:val="00C05938"/>
     <w:rsid w:val="00C153E0"/>
     <w:rsid w:val="00C3551D"/>
     <w:rsid w:val="00C4274D"/>
     <w:rsid w:val="00C50D4D"/>
-    <w:rsid w:val="00C53CA0"/>
     <w:rsid w:val="00C6507A"/>
     <w:rsid w:val="00C70A74"/>
     <w:rsid w:val="00C71BE0"/>
     <w:rsid w:val="00C87417"/>
     <w:rsid w:val="00CB0CDA"/>
     <w:rsid w:val="00CB578A"/>
     <w:rsid w:val="00CD5454"/>
     <w:rsid w:val="00CF26D8"/>
     <w:rsid w:val="00CF56E0"/>
     <w:rsid w:val="00D05196"/>
     <w:rsid w:val="00D31CEC"/>
     <w:rsid w:val="00D418E7"/>
     <w:rsid w:val="00D44634"/>
     <w:rsid w:val="00D82559"/>
     <w:rsid w:val="00D8411A"/>
     <w:rsid w:val="00D87539"/>
     <w:rsid w:val="00D939C8"/>
     <w:rsid w:val="00DB0C5B"/>
     <w:rsid w:val="00DC43CA"/>
+    <w:rsid w:val="00DE2F10"/>
     <w:rsid w:val="00DE44DE"/>
     <w:rsid w:val="00DF64B4"/>
     <w:rsid w:val="00E13845"/>
     <w:rsid w:val="00E225C9"/>
+    <w:rsid w:val="00E3338C"/>
     <w:rsid w:val="00E334B1"/>
     <w:rsid w:val="00E337D0"/>
     <w:rsid w:val="00E33B37"/>
     <w:rsid w:val="00E34159"/>
     <w:rsid w:val="00E3438E"/>
     <w:rsid w:val="00E61CDB"/>
     <w:rsid w:val="00E7605C"/>
     <w:rsid w:val="00E87977"/>
     <w:rsid w:val="00EA1F3A"/>
     <w:rsid w:val="00EA5673"/>
     <w:rsid w:val="00EB2E8E"/>
     <w:rsid w:val="00EC619D"/>
     <w:rsid w:val="00ED50A0"/>
+    <w:rsid w:val="00EE0DEF"/>
     <w:rsid w:val="00F2038A"/>
     <w:rsid w:val="00F55136"/>
     <w:rsid w:val="00F6282C"/>
     <w:rsid w:val="00F64FA5"/>
     <w:rsid w:val="00F903A0"/>
     <w:rsid w:val="00FA0753"/>
     <w:rsid w:val="00FB1DEB"/>
     <w:rsid w:val="00FC11B2"/>
     <w:rsid w:val="00FC6EF6"/>
     <w:rsid w:val="00FD2D02"/>
     <w:rsid w:val="00FD6D85"/>
     <w:rsid w:val="00FE76C5"/>
     <w:rsid w:val="00FF4AEF"/>
     <w:rsid w:val="00FF7DB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0ABDEDDF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{165008C0-1759-4818-861A-F242291A4B60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1942,54 +2010,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F7060"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -2095,62 +2159,60 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F7060"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F7060"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61CDB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
@@ -2224,57 +2286,58 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00063373"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2528,93 +2591,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -2741,145 +2777,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">63</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B2BF2BD-6DE9-4032-991F-C7FF152C0081}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C8253E-5B87-4362-851A-22B2421EE471}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE5F596B-13B7-4C08-9D85-EA7D1AA264F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B2BF2BD-6DE9-4032-991F-C7FF152C0081}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35BBBAA5-16E0-4492-86F8-68289F172070}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E091A871-6E63-4C4B-8DE0-C28FE98ACD24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C78122E1-B3F5-4E8E-BF82-88085F63531B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>850</Words>
-  <Characters>485</Characters>
+  <Words>949</Words>
+  <Characters>541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1333</CharactersWithSpaces>
+  <CharactersWithSpaces>1488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KonstantinsK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>