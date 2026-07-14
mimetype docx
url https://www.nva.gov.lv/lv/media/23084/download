--- v0 (2025-10-08)
+++ v1 (2026-07-14)
@@ -1,350 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
-    <w:p w14:paraId="47BB6257" w14:textId="77777777" w:rsidR="00F03D5A" w:rsidRPr="00F03D5A" w:rsidRDefault="00F03D5A" w:rsidP="0074164D">
+    <w:p w:rsidR="00F03D5A" w:rsidRPr="00F03D5A" w:rsidP="0074164D" w14:paraId="47BB6257" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7AB87F04" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="7AB87F04" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk31700297"/>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ikmēneša </w:t>
       </w:r>
-      <w:r w:rsidR="0061372E" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="0061372E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00821478" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00821478">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tskaite</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EDAD60" w14:textId="77777777" w:rsidR="0061372E" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="0061372E" w:rsidP="004341B7" w14:paraId="12EDAD60" w14:textId="2360F20E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>par biznesa plāna īstenošanu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4320E529" w14:textId="77777777" w:rsidR="00B74596" w:rsidRPr="00F03D5A" w:rsidRDefault="00B74596" w:rsidP="00E34159">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="009A24F2" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="5932CFD0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B6BE88" w14:textId="2E166DC7" w:rsidR="0074164D" w:rsidRPr="00017498" w:rsidRDefault="00B10990" w:rsidP="0074164D">
+    <w:p w:rsidR="009A24F2" w:rsidRPr="00926326" w:rsidP="009A24F2" w14:paraId="35872D81" w14:textId="4DFBE725">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926326">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ESF plus projekts “Atbalsts pieaugušo izglītībai”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008317F5" w:rsidR="00526747">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A24F2" w:rsidRPr="00E74169" w:rsidP="009A24F2" w14:paraId="1DE98A07" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B74596" w:rsidRPr="00F03D5A" w:rsidP="00E34159" w14:paraId="4320E529" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0074164D" w:rsidRPr="00017498" w:rsidP="0074164D" w14:paraId="60B6BE88" w14:textId="2E166DC7">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk155727561"/>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dokumenta datums ir tā elektroniskās</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB86044" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="00017498" w:rsidRDefault="00B10990" w:rsidP="0074164D">
+    <w:p w:rsidR="006F7060" w:rsidRPr="00F03D5A" w:rsidP="008317F5" w14:paraId="315282FE" w14:textId="31AD8157">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017498">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstīšanas datums</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-    <w:p w14:paraId="118AFAB7" w14:textId="59448A1E" w:rsidR="00FE2D06" w:rsidRDefault="00FE2D06" w:rsidP="004341B7">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="00FE2D06" w:rsidP="004341B7" w14:paraId="118AFAB7" w14:textId="59448A1E">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4578180D" w14:textId="18900D92" w:rsidR="006F7060" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="006F7060" w:rsidP="004341B7" w14:paraId="4578180D" w14:textId="18900D92">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="003A4BAC" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="003A4BAC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – atbalsta saņēmējs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas reģistrējies kā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69655DD9" w14:textId="6C7F2B74" w:rsidR="00FE2D06" w:rsidRPr="00265FC6" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="00FE2D06" w:rsidRPr="00265FC6" w:rsidP="004341B7" w14:paraId="69655DD9" w14:textId="6C7F2B74">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265FC6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Atbalsts saņēmēja vārds, uzvārds, personas </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3C2CB83F" w14:textId="77777777" w:rsidR="001E5DBE" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="00E34159">
+        <w:t>(Atbalsts saņēmēja vārds, uzvārds, personas kods)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5DBE" w:rsidRPr="00F03D5A" w:rsidP="00E34159" w14:paraId="3C2CB83F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00C4274D" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00C4274D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00844820" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00844820">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pašnodarbinātais vai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA52786" w14:textId="77777777" w:rsidR="00844820" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="00844820" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="1AA52786" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersants</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="006F7060">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="001E5DBE" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="001E5DBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">__________, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEA02F7" w14:textId="77777777" w:rsidR="00E61CDB" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="00E61CDB" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="4CEA02F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -354,1155 +379,1293 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="006F7060">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(nosaukums</w:t>
       </w:r>
-      <w:r w:rsidR="003A4BAC" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="003A4BAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>, reģistrācijas Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="006F7060" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="006F7060">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48809BEA" w14:textId="77777777" w:rsidR="00103ED7" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="00103ED7" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="48809BEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk71293903"/>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar šo atskaiti apliecina, ka atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20__.gada __._____________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00C0630C" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00C0630C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par dalību  aktīvajā nodarbinātības pasākumā „Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” </w:t>
       </w:r>
-      <w:r w:rsidR="00E61CDB" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00E61CDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tu</w:t>
       </w:r>
-      <w:r w:rsidR="004E6295" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="004E6295">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rpmāk – Līgums) nosacījumiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="005C3C1E" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="005C3C1E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C3551D" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="00C3551D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apstiprinātajai </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības dotācijas izlietojuma tāmei</w:t>
       </w:r>
-      <w:r w:rsidR="004E6295" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="004E6295">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, laika periodā no __.__.20__ līdz __.__.20__ paveikt</w:t>
       </w:r>
-      <w:r w:rsidR="005C3C1E" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="005C3C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
-      <w:r w:rsidR="004E6295" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="004E6295">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EA4637" w14:textId="77777777" w:rsidR="00674F06" w:rsidRPr="00F03D5A" w:rsidRDefault="00674F06" w:rsidP="004341B7">
+    <w:p w:rsidR="00674F06" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="08EA4637" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E94562B" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="1E94562B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBA6D36" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="3BBA6D36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FC964B" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="79FC964B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1EA7BD" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="6A1EA7BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3515FE76" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="3515FE76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CFD7ED" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="003F40E6" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="27CFD7ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9B5784" w14:textId="77777777" w:rsidR="00E61CDB" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="004341B7">
+    <w:p w:rsidR="00E61CDB" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="6B9B5784" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="003F40E6" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="003F40E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lānotie darbi </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nākamā pārskata </w:t>
       </w:r>
-      <w:r w:rsidR="003F40E6" w:rsidRPr="00F03D5A">
+      <w:r w:rsidRPr="00F03D5A" w:rsidR="003F40E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>periodā no __.__.20__ līdz __.__.20___:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41795A8A" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="003F40E6" w:rsidP="004341B7">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="004341B7" w14:paraId="41795A8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67933613" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="003F40E6">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="003F40E6" w14:paraId="67933613" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158E5DDB" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="003F40E6">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="003F40E6" w14:paraId="158E5DDB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B36411" w14:textId="77777777" w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidRDefault="00B10990" w:rsidP="003F40E6">
+    <w:p w:rsidR="003F40E6" w:rsidRPr="00F03D5A" w:rsidP="003F40E6" w14:paraId="11B36411" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03D5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A129AEC" w14:textId="77777777" w:rsidR="006F7060" w:rsidRDefault="006F7060" w:rsidP="00E34159">
+    <w:p w:rsidR="006F7060" w:rsidP="00E34159" w14:paraId="2A129AEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B650265" w14:textId="77777777" w:rsidR="0074164D" w:rsidRDefault="0074164D" w:rsidP="00E34159">
+    <w:p w:rsidR="0074164D" w:rsidP="00E34159" w14:paraId="0B650265" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C12061F" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="00F03D5A" w:rsidRDefault="0074164D" w:rsidP="00E34159">
+    <w:p w:rsidR="0074164D" w:rsidRPr="00F03D5A" w:rsidP="00E34159" w14:paraId="4C12061F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4062"/>
         <w:gridCol w:w="5861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D123DA" w14:paraId="3B1D6E38" w14:textId="77777777" w:rsidTr="0074164D">
+      <w:tr w14:paraId="3B1D6E38" w14:textId="77777777" w:rsidTr="0074164D">
+        <w:tblPrEx>
+          <w:tblW w:w="9923" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12D270F8" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidRDefault="00B10990" w:rsidP="0074164D">
+          <w:p w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidP="0074164D" w14:paraId="12D270F8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="604"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk155727690"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Atbalsta saņēmējs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E448734" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidRDefault="0074164D" w:rsidP="0074164D">
+          <w:p w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidP="0074164D" w14:paraId="2E448734" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5861" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="160396B5" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidRDefault="00B10990" w:rsidP="0074164D">
+          <w:p w:rsidR="0074164D" w:rsidRPr="00B74596" w:rsidP="0074164D" w14:paraId="160396B5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B74596">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>__________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22B955CD" w14:textId="77777777" w:rsidR="0074164D" w:rsidRPr="004341B7" w:rsidRDefault="0074164D" w:rsidP="0074164D">
+          <w:p w:rsidR="0074164D" w:rsidRPr="004341B7" w:rsidP="0074164D" w14:paraId="22B955CD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="26CE12CC" w14:textId="77777777" w:rsidR="006F7060" w:rsidRPr="00F03D5A" w:rsidRDefault="006F7060" w:rsidP="003F40E6">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="006F7060" w:rsidRPr="00BB6EEA" w:rsidP="003F40E6" w14:paraId="26CE12CC" w14:textId="6BDDB28E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1B910F56" w14:textId="77777777" w:rsidR="00103ED7" w:rsidRPr="00F03D5A" w:rsidRDefault="00103ED7" w:rsidP="00E34159">
+      <w:r w:rsidRPr="00BB6EEA">
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E7302" w:rsidRPr="00BB6EEA" w:rsidP="002E7302" w14:paraId="44205B41" w14:textId="038156F6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB6EEA">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6EEA">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00044CCD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6EEA">
+        <w:t>I projekta nosaukumu dzēš, ja atbalsts piešķirts no speciālā budžeta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00103ED7" w:rsidRPr="00F03D5A" w:rsidP="00E34159" w14:paraId="1B910F56" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="E36C0A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00103ED7" w:rsidRPr="00F03D5A" w:rsidSect="00A023BE">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidSect="00A023BE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3651CBBB" w14:textId="426084C0" w:rsidR="00265FC6" w:rsidRDefault="00B10990" w:rsidP="00D95E04">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="002E70C4" w14:paraId="59917E5B" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00265FC6" w:rsidP="00D95E04" w14:paraId="3651CBBB" w14:textId="13F1DAE9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>KRG_4.2.22_7. pielikums_1.versija_  23.01.2024.</w:t>
+      <w:t xml:space="preserve">KRG_4.2.22_7. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>pielikums_</w:t>
+    </w:r>
+    <w:r w:rsidR="002E70C4">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.versija_  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002E70C4" w:rsidR="002E70C4">
+      <w:rPr>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E70C4">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7B01A6B6" w14:textId="77777777" w:rsidR="00265FC6" w:rsidRDefault="00265FC6" w:rsidP="00D95E04">
+  <w:p w:rsidR="00265FC6" w:rsidP="00D95E04" w14:paraId="7B01A6B6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="096595E6" w14:textId="77777777" w:rsidR="00265FC6" w:rsidRPr="00674B3C" w:rsidRDefault="00265FC6" w:rsidP="00674B3C">
+  <w:p w:rsidR="00265FC6" w:rsidRPr="00674B3C" w:rsidP="00674B3C" w14:paraId="096595E6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:iCs/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="002E70C4" w14:paraId="1BDB4095" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6AFB2178" w14:textId="6657A71B" w:rsidR="00265FC6" w:rsidRPr="00265FC6" w:rsidRDefault="00B10990" w:rsidP="00265FC6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="002E70C4" w14:paraId="4EBE4F0B" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009A24F2" w:rsidP="009A24F2" w14:paraId="1E67580B" w14:textId="53DF5F31">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1715817" cy="739012"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="LIDZFINANSE-ES+NAP.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                    <a:extLst>
+                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1808598" cy="778973"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="008317F5" w:rsidR="00526747">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="009A24F2" w:rsidP="00265FC6" w14:paraId="65E366E4" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00265FC6" w:rsidRPr="00265FC6" w:rsidP="00265FC6" w14:paraId="6AFB2178" w14:textId="7DA96061">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00265FC6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">20__. gada __. ____ līguma par dalību </w:t>
-[...7 lines deleted...]
-      <w:t>aktīvajā</w:t>
+      <w:t>20__. gada __. ____ līguma par dalību aktīvajā</w:t>
     </w:r>
     <w:r w:rsidRPr="00265FC6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:br/>
       <w:t>nodarbinātības pasākumā „Pasākumi komercdarbības vai</w:t>
     </w:r>
     <w:r w:rsidRPr="00265FC6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:br/>
       <w:t xml:space="preserve">pašnodarbinātības uzsākšanai” Nr.____ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00265FC6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>. pielikums</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F3FD92D" w14:textId="77777777" w:rsidR="00265FC6" w:rsidRDefault="00265FC6" w:rsidP="006F7060">
+  <w:p w:rsidR="00265FC6" w:rsidP="006F7060" w14:paraId="3F3FD92D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="002E70C4" w14:paraId="21D43F17" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579F409E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD86FF9C"/>
-    <w:lvl w:ilvl="0" w:tplc="834217E6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1F6A70D2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A6381BD2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CC7E8F06" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5AD4F7FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22440872" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41D4B7DC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F5C2B654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4F886FF6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F7060"/>
     <w:rsid w:val="00017498"/>
     <w:rsid w:val="00022522"/>
     <w:rsid w:val="00026400"/>
     <w:rsid w:val="0003249D"/>
     <w:rsid w:val="00035047"/>
+    <w:rsid w:val="00044CCD"/>
     <w:rsid w:val="00062C17"/>
     <w:rsid w:val="000656E0"/>
     <w:rsid w:val="0007720B"/>
     <w:rsid w:val="000B7208"/>
     <w:rsid w:val="000C65AE"/>
     <w:rsid w:val="000D62A0"/>
     <w:rsid w:val="000E1881"/>
     <w:rsid w:val="000E1E9D"/>
     <w:rsid w:val="000F5045"/>
     <w:rsid w:val="00100E52"/>
     <w:rsid w:val="00103ED7"/>
     <w:rsid w:val="001200A6"/>
     <w:rsid w:val="001236A2"/>
     <w:rsid w:val="00136F3A"/>
     <w:rsid w:val="001422F9"/>
     <w:rsid w:val="001619E0"/>
     <w:rsid w:val="001671B3"/>
     <w:rsid w:val="001809D7"/>
     <w:rsid w:val="00186105"/>
     <w:rsid w:val="00191AEA"/>
     <w:rsid w:val="00192950"/>
     <w:rsid w:val="0019733C"/>
     <w:rsid w:val="001B1CAE"/>
     <w:rsid w:val="001D7A15"/>
     <w:rsid w:val="001E5DBE"/>
     <w:rsid w:val="001F7C4D"/>
+    <w:rsid w:val="00201138"/>
     <w:rsid w:val="00220D4A"/>
     <w:rsid w:val="0023147B"/>
     <w:rsid w:val="00260606"/>
     <w:rsid w:val="00265CE6"/>
     <w:rsid w:val="00265E38"/>
     <w:rsid w:val="00265FC6"/>
     <w:rsid w:val="002704F7"/>
     <w:rsid w:val="002729B3"/>
     <w:rsid w:val="00285962"/>
     <w:rsid w:val="00286D09"/>
     <w:rsid w:val="002A0605"/>
     <w:rsid w:val="002A13E7"/>
     <w:rsid w:val="002D30A4"/>
+    <w:rsid w:val="002E70C4"/>
+    <w:rsid w:val="002E7302"/>
     <w:rsid w:val="00307348"/>
     <w:rsid w:val="00312BF0"/>
     <w:rsid w:val="003131A7"/>
     <w:rsid w:val="00321E11"/>
     <w:rsid w:val="00356330"/>
     <w:rsid w:val="003976FC"/>
     <w:rsid w:val="003A0C77"/>
     <w:rsid w:val="003A1F03"/>
     <w:rsid w:val="003A4BAC"/>
     <w:rsid w:val="003B5012"/>
     <w:rsid w:val="003D2336"/>
     <w:rsid w:val="003D72F0"/>
     <w:rsid w:val="003E19E3"/>
     <w:rsid w:val="003F40E6"/>
     <w:rsid w:val="004326FF"/>
     <w:rsid w:val="004341B7"/>
     <w:rsid w:val="00466C93"/>
     <w:rsid w:val="00475B95"/>
     <w:rsid w:val="00481F3F"/>
     <w:rsid w:val="004A0327"/>
     <w:rsid w:val="004A1EE9"/>
     <w:rsid w:val="004B00D1"/>
     <w:rsid w:val="004B727E"/>
     <w:rsid w:val="004C5ECC"/>
     <w:rsid w:val="004D4C93"/>
     <w:rsid w:val="004E6295"/>
     <w:rsid w:val="004F0538"/>
     <w:rsid w:val="004F7DC3"/>
+    <w:rsid w:val="00526747"/>
     <w:rsid w:val="005500E4"/>
     <w:rsid w:val="00573630"/>
     <w:rsid w:val="005776B1"/>
     <w:rsid w:val="005913D1"/>
     <w:rsid w:val="005B5482"/>
     <w:rsid w:val="005C3C1E"/>
     <w:rsid w:val="005C4EE1"/>
     <w:rsid w:val="005C5967"/>
     <w:rsid w:val="005C65C7"/>
     <w:rsid w:val="005F2C04"/>
     <w:rsid w:val="0061372E"/>
     <w:rsid w:val="006155B2"/>
     <w:rsid w:val="00621586"/>
     <w:rsid w:val="0062373C"/>
     <w:rsid w:val="006260BE"/>
     <w:rsid w:val="00627C04"/>
     <w:rsid w:val="00627EEA"/>
     <w:rsid w:val="0064397D"/>
     <w:rsid w:val="00653C3E"/>
     <w:rsid w:val="00666228"/>
     <w:rsid w:val="00674B3C"/>
     <w:rsid w:val="00674F06"/>
     <w:rsid w:val="00695BCE"/>
     <w:rsid w:val="006B2A26"/>
     <w:rsid w:val="006B476E"/>
     <w:rsid w:val="006E03AC"/>
     <w:rsid w:val="006F0E71"/>
     <w:rsid w:val="006F7060"/>
     <w:rsid w:val="0072316D"/>
     <w:rsid w:val="00724CB7"/>
     <w:rsid w:val="0074164D"/>
     <w:rsid w:val="007504E3"/>
     <w:rsid w:val="00763A26"/>
     <w:rsid w:val="00776239"/>
     <w:rsid w:val="00783DC5"/>
     <w:rsid w:val="007905D3"/>
     <w:rsid w:val="007B2941"/>
+    <w:rsid w:val="007B3F45"/>
     <w:rsid w:val="007B69D0"/>
     <w:rsid w:val="007F7501"/>
     <w:rsid w:val="00802F60"/>
     <w:rsid w:val="00803EBD"/>
     <w:rsid w:val="00806051"/>
     <w:rsid w:val="00817346"/>
     <w:rsid w:val="00821478"/>
     <w:rsid w:val="00824909"/>
+    <w:rsid w:val="008261D7"/>
+    <w:rsid w:val="008317F5"/>
     <w:rsid w:val="008336CC"/>
     <w:rsid w:val="00841C28"/>
     <w:rsid w:val="00844820"/>
     <w:rsid w:val="00883890"/>
     <w:rsid w:val="00892E72"/>
     <w:rsid w:val="008954FA"/>
     <w:rsid w:val="008A2E7B"/>
     <w:rsid w:val="008A521A"/>
     <w:rsid w:val="008A5758"/>
     <w:rsid w:val="008B44F6"/>
     <w:rsid w:val="008C249F"/>
     <w:rsid w:val="008F0153"/>
     <w:rsid w:val="008F1B26"/>
     <w:rsid w:val="00911421"/>
     <w:rsid w:val="00917DDA"/>
     <w:rsid w:val="0092112B"/>
     <w:rsid w:val="00924AB6"/>
     <w:rsid w:val="009254E4"/>
+    <w:rsid w:val="00926326"/>
     <w:rsid w:val="00935E98"/>
     <w:rsid w:val="009466EC"/>
+    <w:rsid w:val="009A24F2"/>
     <w:rsid w:val="009B407A"/>
     <w:rsid w:val="009C0A66"/>
     <w:rsid w:val="009C40B5"/>
     <w:rsid w:val="009E0290"/>
     <w:rsid w:val="00A023BE"/>
     <w:rsid w:val="00A04B41"/>
     <w:rsid w:val="00A20125"/>
     <w:rsid w:val="00A43CBB"/>
     <w:rsid w:val="00A45BC4"/>
     <w:rsid w:val="00A4611E"/>
     <w:rsid w:val="00A54BC5"/>
     <w:rsid w:val="00A701B0"/>
     <w:rsid w:val="00A96239"/>
     <w:rsid w:val="00A9689D"/>
     <w:rsid w:val="00AB11E9"/>
     <w:rsid w:val="00AB6F4F"/>
-    <w:rsid w:val="00B10990"/>
     <w:rsid w:val="00B173FA"/>
     <w:rsid w:val="00B33306"/>
     <w:rsid w:val="00B564A7"/>
-    <w:rsid w:val="00B65907"/>
     <w:rsid w:val="00B74596"/>
     <w:rsid w:val="00B74EF9"/>
     <w:rsid w:val="00B83130"/>
     <w:rsid w:val="00B84E08"/>
     <w:rsid w:val="00B90AB3"/>
     <w:rsid w:val="00BB4773"/>
+    <w:rsid w:val="00BB6EEA"/>
     <w:rsid w:val="00BC27D9"/>
+    <w:rsid w:val="00BD4C6F"/>
     <w:rsid w:val="00C0630C"/>
     <w:rsid w:val="00C30A3A"/>
     <w:rsid w:val="00C3551D"/>
     <w:rsid w:val="00C4274D"/>
     <w:rsid w:val="00C50D4D"/>
     <w:rsid w:val="00C6507A"/>
     <w:rsid w:val="00C70A74"/>
     <w:rsid w:val="00C71BE0"/>
     <w:rsid w:val="00C86163"/>
     <w:rsid w:val="00C87417"/>
     <w:rsid w:val="00CB0CDA"/>
     <w:rsid w:val="00CB578A"/>
     <w:rsid w:val="00CD5454"/>
     <w:rsid w:val="00CF26D8"/>
     <w:rsid w:val="00CF56E0"/>
     <w:rsid w:val="00D05196"/>
-    <w:rsid w:val="00D123DA"/>
+    <w:rsid w:val="00D20F2C"/>
+    <w:rsid w:val="00D2533A"/>
     <w:rsid w:val="00D31CEC"/>
+    <w:rsid w:val="00D36FB5"/>
     <w:rsid w:val="00D418E7"/>
     <w:rsid w:val="00D44634"/>
     <w:rsid w:val="00D508FD"/>
     <w:rsid w:val="00D8411A"/>
     <w:rsid w:val="00D87539"/>
     <w:rsid w:val="00D92573"/>
     <w:rsid w:val="00D939C8"/>
     <w:rsid w:val="00D95E04"/>
     <w:rsid w:val="00DB543C"/>
     <w:rsid w:val="00DC568C"/>
     <w:rsid w:val="00DC7854"/>
     <w:rsid w:val="00DF64B4"/>
     <w:rsid w:val="00E0410A"/>
     <w:rsid w:val="00E13845"/>
     <w:rsid w:val="00E2595D"/>
     <w:rsid w:val="00E334B1"/>
     <w:rsid w:val="00E34159"/>
     <w:rsid w:val="00E3438E"/>
     <w:rsid w:val="00E36E3E"/>
     <w:rsid w:val="00E61CDB"/>
     <w:rsid w:val="00E6795A"/>
+    <w:rsid w:val="00E74169"/>
     <w:rsid w:val="00E821A5"/>
     <w:rsid w:val="00E87C23"/>
     <w:rsid w:val="00EA1F3A"/>
     <w:rsid w:val="00EA5673"/>
     <w:rsid w:val="00EA7BA9"/>
     <w:rsid w:val="00EB2E8E"/>
     <w:rsid w:val="00EC619D"/>
     <w:rsid w:val="00ED50A0"/>
     <w:rsid w:val="00ED5973"/>
     <w:rsid w:val="00ED5F28"/>
     <w:rsid w:val="00F03D5A"/>
     <w:rsid w:val="00F2038A"/>
     <w:rsid w:val="00F37E41"/>
     <w:rsid w:val="00F55136"/>
     <w:rsid w:val="00F64FA5"/>
     <w:rsid w:val="00F82C64"/>
     <w:rsid w:val="00F903A0"/>
     <w:rsid w:val="00F92C5E"/>
     <w:rsid w:val="00F95D2C"/>
     <w:rsid w:val="00FA0753"/>
     <w:rsid w:val="00FC11B2"/>
     <w:rsid w:val="00FC6EF6"/>
     <w:rsid w:val="00FD2D02"/>
     <w:rsid w:val="00FD6D85"/>
     <w:rsid w:val="00FE2D06"/>
     <w:rsid w:val="00FE76C5"/>
     <w:rsid w:val="00FF4AEF"/>
     <w:rsid w:val="00FF7DB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7B3273A4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0BEA3006-47B2-4D70-8EE6-37BC31EA25D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1830,54 +1993,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F7060"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -1985,62 +2144,60 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F7060"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F7060"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9689D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61CDB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
@@ -2103,57 +2260,59 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00062C17"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2407,68 +2566,63 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">122</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
@@ -2680,85 +2834,85 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35BBBAA5-16E0-4492-86F8-68289F172070}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B2BF2BD-6DE9-4032-991F-C7FF152C0081}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{296A6EDD-C847-484B-BF3A-AA49F52A2E37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F08435B2-855D-4DB9-BE33-7731DB8C0F20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>709</Words>
-  <Characters>405</Characters>
+  <Words>808</Words>
+  <Characters>461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1112</CharactersWithSpaces>
+  <CharactersWithSpaces>1267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KonstantinsK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>