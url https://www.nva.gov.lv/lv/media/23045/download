--- v0 (2025-10-08)
+++ v1 (2026-04-19)
@@ -1,132 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
-    <w:p w:rsidR="00DD5681" w:rsidRDefault="00DD5681" w:rsidP="00A60F47">
+    <w:p w:rsidR="00DD5681" w:rsidP="00A60F47" w14:paraId="253F5E83" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="001F56F6" w:rsidRDefault="005B4593" w:rsidP="001F56F6">
+    <w:p w:rsidR="001F56F6" w:rsidP="001F56F6" w14:paraId="253F5E84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības valsts </w:t>
       </w:r>
       <w:r w:rsidR="00AB0C5D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūrai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidRDefault="001F56F6" w:rsidP="001F56F6">
+    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidP="001F56F6" w14:paraId="253F5E85" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD5681" w:rsidRDefault="00DD5681"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DD5681" w:rsidRDefault="005B4593" w:rsidP="00BB30B0">
+    <w:p w:rsidR="00DD5681" w:rsidP="00BB30B0" w14:paraId="253F5E86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB4D9D" w:rsidRDefault="00DB4D9D" w:rsidP="00C61ADF">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F21C37" w:rsidRDefault="005B4593" w:rsidP="00BB30B0">
+    <w:p w:rsidR="00DB4D9D" w:rsidP="00C61ADF" w14:paraId="253F5E87" w14:textId="77777777"/>
+    <w:p w:rsidR="00F21C37" w:rsidRPr="00DB4D9D" w:rsidP="00C61ADF" w14:paraId="253F5E88" w14:textId="77777777"/>
+    <w:p w:rsidR="00F21C37" w:rsidP="00BB30B0" w14:paraId="253F5E89" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A911CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00DD5681">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -134,91 +136,103 @@
           <w:iCs/>
         </w:rPr>
         <w:t>ūdzu</w:t>
       </w:r>
       <w:r w:rsidR="007248A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">atlīdzināt </w:t>
       </w:r>
       <w:r w:rsidR="0035752C">
         <w:t>izmaks</w:t>
       </w:r>
       <w:r w:rsidR="00AC525D">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0035752C">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00A46C08" w:rsidRPr="00C61ADF">
+      <w:r w:rsidRPr="00C61ADF" w:rsidR="00A46C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>_____</w:t>
+        <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="0035752C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidR="00062DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61ADF" w:rsidR="00A46C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0035752C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r w:rsidR="0035752C" w:rsidRPr="00C61ADF">
+      <w:r w:rsidRPr="00C61ADF" w:rsidR="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A46C08" w:rsidRPr="00DB4D9D">
+      <w:r w:rsidRPr="00DB4D9D" w:rsidR="00A46C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">______________________________________________) </w:t>
+        <w:t xml:space="preserve">___________________________________________) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F21C37" w:rsidRPr="00F21C37" w:rsidRDefault="005B4593" w:rsidP="00BB30B0">
+    <w:p w:rsidR="00F21C37" w:rsidRPr="00F21C37" w:rsidP="00BB30B0" w14:paraId="253F5E8A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
@@ -259,4278 +273,3281 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A46C08" w:rsidRPr="00F21C37">
+      <w:r w:rsidRPr="00F21C37" w:rsidR="00A46C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>summa vārdiem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6411" w:rsidRPr="00BB30B0" w:rsidRDefault="005B4593" w:rsidP="00BB30B0">
+    <w:p w:rsidR="008B6411" w:rsidRPr="00BB30B0" w:rsidP="00BB30B0" w14:paraId="253F5E8B" w14:textId="23249D47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB30B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>apmērā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C47B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rpus form</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s izgl</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bas sist</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mas apg</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesion</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
-      <w:r w:rsidR="00D33293" w:rsidRPr="00D33293">
+      <w:r w:rsidRPr="00D33293" w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kompetenc</w:t>
       </w:r>
       <w:r w:rsidR="00D33293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>es novērtēšanu un</w:t>
+        <w:t xml:space="preserve">es novērtēšanu </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D36AFD" w:rsidR="00062DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36AFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B660C">
-        <w:t xml:space="preserve">iegūto profesionālo kvalifikāciju </w:t>
+        <w:t>iegūto profesionālo kvalifikāciju</w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidR="009F51C2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C321D" w:rsidR="002B660C">
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00226A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidR="00B82A6A" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00B82A6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegtajiem maksājum</w:t>
       </w:r>
       <w:r w:rsidR="0000194D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidR="00B82A6A" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00B82A6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojošiem dokumentiem un</w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00226A8C">
+      <w:r w:rsidRPr="00226A8C" w:rsidR="00226A8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE6615" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00DE6615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta 2013.</w:t>
       </w:r>
       <w:r w:rsidR="00B406E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE6615" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00DE6615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>gada 10.</w:t>
       </w:r>
-      <w:r w:rsidR="00B50670" w:rsidRPr="00C61ADF">
+      <w:r w:rsidRPr="00C61ADF" w:rsidR="00B50670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE6615" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00DE6615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>septembra noteikumos Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00B50670" w:rsidRPr="00C61ADF">
+      <w:r w:rsidRPr="00C61ADF" w:rsidR="00B50670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00226A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>791 "Profesionālās izglītības iestāžu un eksaminācijas centru maksas pakalpojumu cenrādis" (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="00576648" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00576648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F21C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00226A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK </w:t>
       </w:r>
-      <w:r w:rsidR="00576648" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00576648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">noteikumi </w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00226A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00A46C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00226A8C" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00226A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>791) noteiktajam cenrādim</w:t>
       </w:r>
-      <w:r w:rsidR="00B82A6A" w:rsidRPr="00BB30B0">
+      <w:r w:rsidRPr="00BB30B0" w:rsidR="00B82A6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD5681" w:rsidRDefault="00DD5681" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00DD5681" w:rsidP="00C61ADF" w14:paraId="253F5E8C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00AA3E05">
+      <w:tr w14:paraId="253F5E8E" w14:textId="77777777" w:rsidTr="00AA3E05">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D516F" w:rsidRDefault="005B4593" w:rsidP="001D516F">
+          <w:p w:rsidR="001D516F" w:rsidP="001D516F" w14:paraId="253F5E8D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-43"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1. Informācija par </w:t>
             </w:r>
             <w:r w:rsidR="00F21C37">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>klientu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00BB30B0">
+      <w:tr w14:paraId="253F5E91" w14:textId="77777777" w:rsidTr="00BB30B0">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5681" w:rsidRPr="00BB30B0" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DD5681" w:rsidRPr="00BB30B0" w14:paraId="253F5E8F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5681" w:rsidRPr="00BB30B0" w:rsidRDefault="00DD5681" w:rsidP="00BB30B0">
+          <w:p w:rsidR="00DD5681" w:rsidRPr="00BB30B0" w:rsidP="00BB30B0" w14:paraId="253F5E90" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00655A2D">
+      <w:tr w14:paraId="253F5E94" w14:textId="77777777" w:rsidTr="00655A2D">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w14:paraId="253F5E92" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="00DB4D9D" w:rsidP="00324BB6">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5E93" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00655A2D">
+      <w:tr w14:paraId="253F5E97" w14:textId="77777777" w:rsidTr="00655A2D">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w14:paraId="253F5E95" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="00DB4D9D" w:rsidP="00324BB6">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5E96" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00655A2D">
+      <w:tr w14:paraId="253F5E9A" w14:textId="77777777" w:rsidTr="00655A2D">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w14:paraId="253F5E98" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="00DB4D9D" w:rsidP="00324BB6">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5E99" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00655A2D">
+      <w:tr w14:paraId="253F5E9D" w14:textId="77777777" w:rsidTr="00655A2D">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w14:paraId="253F5E9B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Bankas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="00DB4D9D" w:rsidP="00324BB6">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5E9C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00655A2D">
+      <w:tr w14:paraId="253F5EA0" w14:textId="77777777" w:rsidTr="00655A2D">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w14:paraId="253F5E9E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Konta numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidRDefault="00DB4D9D" w:rsidP="00324BB6">
+          <w:p w:rsidR="00DB4D9D" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5E9F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...24 lines deleted...]
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00F21C37">
+      <w:tr w14:paraId="253F5EA4" w14:textId="77777777" w:rsidTr="00020CCB">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="1024"/>
         </w:trPr>
-        <w:tc>
-[...846 lines deleted...]
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0044084C" w:rsidRPr="00324BB6" w:rsidRDefault="0044084C" w:rsidP="00324BB6">
+          <w:p w:rsidR="00272131" w:rsidP="00324BB6" w14:paraId="253F5EA1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00345545" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00272131" w:rsidRPr="00324BB6" w:rsidP="00324BB6" w14:paraId="253F5EA2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00324BB6">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Klienta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apliecin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="00C61ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>jums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00345545" w:rsidRPr="004B1934" w:rsidP="00020CCB" w14:paraId="253F5EA3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="440"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Apliecinu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00272131">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka man nav </w:t>
+            </w:r>
+            <w:r w:rsidR="00424DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">neizpildītu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>par</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>dsaist</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">bu </w:t>
             </w:r>
-            <w:r w:rsidR="0000194D">
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">pret </w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Nodarbin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>bas valsts a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ģ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ū</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="0000194D">
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>k – A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ģ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ū</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
-[...63 lines deleted...]
-              <w:t>kumos:</w:t>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ra)</w:t>
+            </w:r>
+            <w:r w:rsidR="00020CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
-[...666 lines deleted...]
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
+      <w:tr w14:paraId="253F5EA6" w14:textId="77777777" w:rsidTr="00296262">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="004B1934" w:rsidP="00020CCB" w14:paraId="253F5EA5" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00324BB6">
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Par profesion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>s kompetences nov</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>rt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>anu esmu veicis maks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>jumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00E74AB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstoši MK noteikumos Nr. 791 noteiktajam cenr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="009840B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>dim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
+      <w:tr w14:paraId="253F5EA8" w14:textId="77777777" w:rsidTr="00296262">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="005E2BAE" w:rsidP="00020CCB" w14:paraId="253F5EA7" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00384750">
               <w:t xml:space="preserve">Par profesionālās kompetences novērtēšanu veiktie maksājumi un ārpus formālās izglītības sistēmas apgūtās profesionālās kompetences novērtēšana veikta laikā, kad </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">man </w:t>
             </w:r>
             <w:r w:rsidRPr="00384750">
               <w:t>Aģentūrā bija</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> piešķirts bezdarbnieka statuss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
+      <w:tr w14:paraId="253F5EAB" w14:textId="77777777" w:rsidTr="00296262">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="004B1934" w:rsidP="004B1934" w14:paraId="253F5EA9" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00324BB6">
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Esmu nok</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>rtojis profesion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>s kompetences nov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>rt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>anas kvalifik</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>cijas eks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>menu un ieguvis profesion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>lo kvalifik</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ciju apliecinošo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dokumentu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00077401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (par otro, trešo vai ceturto kvalifik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00077401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00077401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cijas l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00077401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="00077401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>meni)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC6A7D" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593" w:rsidP="00EC6A7D">
+          <w:p w:rsidR="00EC6A7D" w:rsidRPr="004B1934" w:rsidP="004B1934" w14:paraId="253F5EAA" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">a laikā no dokumenta par profesionālās kvalifikācijas piešķiršanu izsniegšanas dienas. </w:t>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iesniegums par profesion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>s kompetences nov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ēš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>anas izmaksu atl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>dzin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>āš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>anu iesniegts viena m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>neša laik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no dokumenta par profesion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>s kvalifik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>cijas pieš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ķ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iršanu izsniegšanas dienas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
+      <w:tr w14:paraId="253F5EAD" w14:textId="77777777" w:rsidTr="00296262">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00324BB6" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="004B1934" w:rsidP="004B1934" w14:paraId="253F5EAC" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Iesniegum</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> nor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> inform</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">cija ir patiesa un esmu iepazinies ar </w:t>
             </w:r>
-            <w:r w:rsidR="0000194D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>atbalsta sa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ņ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>emšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> nosac</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>jumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00296262">
+      <w:tr w14:paraId="253F5EB2" w14:textId="77777777" w:rsidTr="00296262">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="004B1934" w:rsidP="004B1934" w14:paraId="253F5EAE" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="457"/>
               </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00324BB6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Apliecinu, ka maks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>juma dokuments par profesion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>s kompetences nov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>rt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>anas kvalifik</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>cijas eks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">menu nav </w:t>
             </w:r>
-            <w:r w:rsidR="0000194D">
+            <w:r w:rsidRPr="004B1934" w:rsidR="0000194D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">un netiks </w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>iesniegts izdevumu atl</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>dzin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>āš</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>anai no vair</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>kiem publiskiem finans</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324BB6">
+            <w:r w:rsidRPr="004B1934">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>anas avotiem.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00283FCF" w:rsidRDefault="005B4593" w:rsidP="00A60F47">
+          <w:p w:rsidR="00283FCF" w:rsidRPr="00833A60" w:rsidP="004B1934" w14:paraId="253F5EAF" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="457"/>
+              </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A24AC">
-[...16 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Esmu inform</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ts, ka l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>mumu par finanšu atl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>dz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>bu atbalsta pas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>kum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> „Atbalsts profesion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>s kompetences nov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ēš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>anai” sa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ņ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1934">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>emšu e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833A60" w:rsidR="00723113">
               <w:t xml:space="preserve">-adresē </w:t>
             </w:r>
-            <w:r w:rsidR="00E11CB6">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00833A60" w:rsidR="00E11CB6">
               <w:t xml:space="preserve">vai </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A24AC">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00833A60">
               <w:t>norādītajā e-pasta adresē.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00283FCF" w:rsidRDefault="005B4593" w:rsidP="00283FCF">
+          <w:p w:rsidR="00283FCF" w:rsidRPr="005E2BAE" w:rsidP="004B1934" w14:paraId="253F5EB0" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="457"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00833A60">
               <w:t xml:space="preserve">Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras tīmekļa vietnē </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.nva.gov.lv/lv/iestades-privatuma-politika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F4BC7" w:rsidRPr="00C61ADF" w:rsidRDefault="004F4BC7" w:rsidP="00283FCF">
+          <w:p w:rsidR="004F4BC7" w:rsidRPr="00C61ADF" w:rsidP="004B1934" w14:paraId="253F5EB1" w14:textId="77777777">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="457"/>
+              </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00345545" w:rsidRDefault="00345545" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00345545" w:rsidP="00C61ADF" w14:paraId="253F5EB3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="388"/>
-        <w:gridCol w:w="9533"/>
+        <w:gridCol w:w="387"/>
+        <w:gridCol w:w="9534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00324BB6">
+      <w:tr w14:paraId="253F5EB5" w14:textId="77777777" w:rsidTr="00324BB6">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10137" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidP="00324BB6" w14:paraId="253F5EB4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Pielikumā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00324BB6">
+      <w:tr w14:paraId="253F5EBA" w14:textId="77777777" w:rsidTr="00324BB6">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="00345545" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidP="00324BB6" w14:paraId="253F5EB6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C23815" w:rsidP="00C23815" w14:paraId="253F5EB7" w14:textId="77777777">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>maksājumu apliecinoš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815" w:rsidR="00C23815">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dokument</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815" w:rsidR="00C23815">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>kopija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par profesionālās kompetences novērtēšanas izmaksām uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815" w:rsidR="001D516F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>lp.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23815" w:rsidRPr="00C23815" w:rsidP="00C23815" w14:paraId="253F5EB8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="142"/>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23815">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rēķina par profesionālās kompetences novērtēšanu kopija uz ____ lp; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23815" w:rsidRPr="00C23815" w:rsidP="00C23815" w14:paraId="253F5EB9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="142"/>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324BB6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">profesionālo kvalifikāciju apliecinoša dokumenta </w:t>
+            </w:r>
+            <w:r w:rsidR="00062DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324BB6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kopija uz </w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">1. </w:t>
-[...2 lines deleted...]
-              <w:t>maksājum</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00062DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>_</w:t>
             </w:r>
             <w:r>
-              <w:t>u apliecinošo</w:t>
-[...17 lines deleted...]
-              <w:t>kopijas</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-              <w:t>lp.;</w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="00D00A82">
+      <w:tr w14:paraId="253F5EBD" w14:textId="77777777" w:rsidTr="00D00A82">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="00345545" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidP="00324BB6" w14:paraId="253F5EBB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidP="00324BB6" w14:paraId="253F5EBC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00324BB6">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B5D4B" w:rsidRPr="000B5D4B" w:rsidRDefault="000B5D4B" w:rsidP="00C61ADF">
+    <w:p w:rsidR="000B5D4B" w:rsidRPr="000B5D4B" w:rsidP="00C61ADF" w14:paraId="253F5EBE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4074"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="4350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="001D516F">
+      <w:tr w14:paraId="253F5EC2" w14:textId="77777777" w:rsidTr="001D516F">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidP="00324BB6" w14:paraId="253F5EBF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="00345545" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidP="00324BB6" w14:paraId="253F5EC0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidP="00324BB6" w14:paraId="253F5EC1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5CFB" w:rsidTr="001D516F">
+      <w:tr w14:paraId="253F5EC6" w14:textId="77777777" w:rsidTr="001D516F">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidP="00324BB6" w14:paraId="253F5EC3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(datums – dd.mm.gggg.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="00345545" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidP="00324BB6" w14:paraId="253F5EC4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidRDefault="005B4593" w:rsidP="00324BB6">
+          <w:p w:rsidR="00345545" w:rsidRPr="00C61ADF" w:rsidP="00324BB6" w14:paraId="253F5EC5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DD5681" w:rsidRDefault="00DD5681" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00DD5681" w:rsidP="00C61ADF" w14:paraId="253F5EC7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225B84" w:rsidRDefault="00225B84" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00225B84" w:rsidP="00C61ADF" w14:paraId="253F5EC8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225B84" w:rsidRDefault="00225B84" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00225B84" w:rsidP="00C61ADF" w14:paraId="253F5EC9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225B84" w:rsidRDefault="00225B84" w:rsidP="00C61ADF">
+    <w:p w:rsidR="00225B84" w:rsidP="00C61ADF" w14:paraId="253F5ECA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0044084C" w:rsidRPr="00BE4C0B" w:rsidRDefault="005B4593" w:rsidP="0044084C">
+    <w:p w:rsidR="0044084C" w:rsidRPr="00BE4C0B" w:rsidP="0044084C" w14:paraId="253F5ECB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesnieguma iesniegšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>elektroniski</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vēlams izmantot Aģentūras mājaslapā ievietoto iesnieguma veidlapu. Iesniegumam ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt parakstītam ar drošu elektronisko parakstu un noformētam atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F56F6" w:rsidRDefault="001F56F6" w:rsidP="001D516F">
+    <w:p w:rsidR="001F56F6" w:rsidP="001D516F" w14:paraId="253F5ECC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidRDefault="001F56F6" w:rsidP="001F56F6">
+    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidP="001F56F6" w14:paraId="253F5ECD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidRDefault="001F56F6" w:rsidP="001F56F6">
+    <w:p w:rsidR="001F56F6" w:rsidRPr="001F56F6" w:rsidP="001F56F6" w14:paraId="253F5ECE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD5681" w:rsidRPr="007E6EE9" w:rsidRDefault="00DD5681" w:rsidP="00494122">
+    <w:p w:rsidR="00DD5681" w:rsidRPr="007E6EE9" w:rsidP="00494122" w14:paraId="253F5ECF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5967"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD5681" w:rsidRPr="007E6EE9" w:rsidSect="00BB30B0">
+    <w:sectPr w:rsidSect="00BB30B0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="851" w:bottom="426" w:left="1134" w:header="709" w:footer="752" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman BaltRim">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...34 lines deleted...]
-  <w:p w:rsidR="00026205" w:rsidRPr="00494122" w:rsidRDefault="00026205" w:rsidP="00494122">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="005B6092" w14:paraId="3B386AAC" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00026205" w:rsidRPr="00993040" w:rsidRDefault="005B4593" w:rsidP="00987222">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="004E200B" w:rsidRPr="00993040" w:rsidP="004E200B" w14:paraId="0482D00F" w14:textId="72A48123">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00993040">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>KRG_4.2.15.1._1.pielikums</w:t>
+      <w:t>4.2.15.</w:t>
     </w:r>
-    <w:r w:rsidR="00472BA8" w:rsidRPr="00993040">
+    <w:r w:rsidRPr="00993040">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>_</w:t>
+      <w:t>1.</w:t>
     </w:r>
-    <w:r w:rsidR="00472BA8" w:rsidRPr="00472BA8">
+    <w:r w:rsidR="00B03A88">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="00993040" w:rsidRPr="00993040">
+    <w:r w:rsidRPr="00993040">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>14.04.2025._</w:t>
+      <w:t>1.p_</w:t>
     </w:r>
-    <w:r w:rsidR="00472BA8">
+    <w:r w:rsidRPr="00472BA8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2.versija</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>3.v</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>08.04.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00026205" w:rsidRPr="00062DBF" w:rsidP="00062DBF" w14:paraId="253F5ED4" w14:textId="7634585E">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00026205" w:rsidRPr="00993040" w:rsidP="00987222" w14:paraId="253F5ED7" w14:textId="38ECE1F0">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00993040">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>4.2.15.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00993040">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1._</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00993040">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1.p</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00993040" w:rsidR="00472BA8">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00472BA8" w:rsidR="00472BA8">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D" w:rsidR="004E200B">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>3.v</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D" w:rsidR="004E200B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D" w:rsidR="009C321D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>08.04.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00026205" w:rsidRDefault="005B4593" w:rsidP="005731A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="005B6092" w14:paraId="5258DE00" w14:textId="77777777">
     <w:pPr>
-      <w:rPr>
-[...105 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="005B6092" w14:paraId="3B641C2B" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00026205" w:rsidP="009C321D" w14:paraId="253F5ED5" w14:textId="0B18C7AB">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="000A1BB9" w:rsidRPr="000A1BB9" w:rsidP="000A1BB9" w14:paraId="67AA7E01" w14:textId="58EBC903">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="36"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000A1BB9">
+      <w:rPr>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AF projekts “Prasmju pilnveide pieaugušajiem” Nr. 3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="001153AC" w:rsidP="009C321D" w14:paraId="50578568" w14:textId="4D5597B9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009C321D">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Eiropas </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB169A">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>S</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C321D">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>ociālā fonda Plus projekts “Atbalsts pieaugušo izglītībai”</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00026205" w:rsidRPr="009C321D" w:rsidP="009C321D" w14:paraId="253F5ED6" w14:textId="77E61243">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00735D7C">
+      <w:rPr>
+        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>Nr. 4.3.3.1/1/26/I/001</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FD4E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A8C7520"/>
-    <w:lvl w:ilvl="0" w:tplc="D6D8AD9C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D544226E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19089CB8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E9866124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38E4D560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3D40132A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75525EE8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4C3C261A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2F82D9EE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C07E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="850C964A"/>
-    <w:lvl w:ilvl="0" w:tplc="B49EC418">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41CA66F6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6A5CD5EA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1F426ECE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65D8A81A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8A542BD2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6D5A9468" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E102BD70" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EEE2FA4A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07EF7A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2092DB6C"/>
-    <w:lvl w:ilvl="0" w:tplc="39E8D880">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5DF878EC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73C852C0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E8C2E188" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C16A7AA2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="038ECF0E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E5C8E30A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AA40CBEC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98A0D3B6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08695580"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E408C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4610,163 +3627,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09EA0FF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F600632"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD36567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC1EC248"/>
-    <w:lvl w:ilvl="0" w:tplc="380A5406">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D07261BA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75C698B4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AB44D28C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C7D4C71E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7472D7BE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11B46F9A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E8E67214" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FF4816A4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6D1F2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C646704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
@@ -4838,164 +3968,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDF2313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73AE42AC"/>
-    <w:lvl w:ilvl="0" w:tplc="08F28A34">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D5A88CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="673A996C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37C878A4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A594BB54" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29843672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1C369286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BA223A6C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8AA44AEA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F612DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A20C130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5064,140 +4194,315 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15A521B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA56D072"/>
-    <w:lvl w:ilvl="0" w:tplc="4BAA4170">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F47013CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F8383E50" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E29AC8B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0AD85228" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26EA2F5C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62561AC4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2F0E9190" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E5569D26" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16502A8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D622A84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman BaltRim" w:hAnsi="Times New Roman BaltRim" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A6250AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CAE5708"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BBC33C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5239,51 +4544,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D395AD4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F5C103A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman BaltRim" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman BaltRim" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5352,51 +4657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DDE13D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55841144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5465,164 +4770,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F540DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A9809CE"/>
-    <w:lvl w:ilvl="0" w:tplc="AF9C6818">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C4300AFA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="755E1BF2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59DCC8AE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68367C6E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="018A6C28" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9520732C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CC9C15BC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="459869B0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20D83A6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E3C5CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -5668,51 +4973,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21572EC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="310E710C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5781,51 +5086,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21920945"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E3AC96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5895,363 +5200,363 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23EF539F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E0E12A2"/>
-    <w:lvl w:ilvl="0" w:tplc="1E5E64B6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FDE86086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7B7E0498" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95209B1E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4A6EB32A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0A0A6B8C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="492ED5A0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F7D447CC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C9FED152" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247A287B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9129F18"/>
-    <w:lvl w:ilvl="0" w:tplc="58C29988">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74C426FC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D44AC09E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EBB2AA9A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8564B386" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BB00A332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2A4642B4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="876E1C6A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5F7809E8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C045208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D4E6BE"/>
-    <w:lvl w:ilvl="0" w:tplc="50F2B9EA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D42C4956" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F57C5700" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26726C40" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5470E350" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28C8DA9C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1D349346" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7674A166" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3254097E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC8262C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4660C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6320,609 +5625,724 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF27CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFBECA66"/>
-    <w:lvl w:ilvl="0" w:tplc="7122BF18">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7066679A">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0B02CD9C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8544131C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8DD2173A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6618FC4C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AE208EB8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9C7605AA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9DAC40DC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4B3057"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F74A8AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman BaltRim" w:hAnsi="Times New Roman BaltRim" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E9C4331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="019AA9BE"/>
-    <w:lvl w:ilvl="0" w:tplc="CC2A1A42">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A8AE9314" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D704367E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0ADAC878" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4588E9AC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ED080950" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82569630" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4E1E4606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A6080158" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CC4043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DB64030"/>
-    <w:lvl w:ilvl="0" w:tplc="97228E9E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E9CAA0DC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A3E2B4CE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DC902708" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C8B8D6FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="06703F40" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C638C930" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BDE2106C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5622D52A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30F85ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63DEA99E"/>
-    <w:lvl w:ilvl="0" w:tplc="B880A21E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D8385FBE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5FD614A2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F3245B9E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5912A214" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49BE5CB2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8D24468E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="473A071C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16F2AAF8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BD275C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6D877AE"/>
-    <w:lvl w:ilvl="0" w:tplc="03CAB876">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3312BDB8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D798769A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D1EE628" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28F0EC48" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="06789282" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FDBE1E04" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BF7ED398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FC9CB09C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39E9705E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41D02A76"/>
-    <w:lvl w:ilvl="0" w:tplc="8F1C9768">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="00AE6E46" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04EAE154" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="03C0465A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4BB6EC08" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="786C3DFA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1F569BB6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="356AB3D0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C8E22442" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFE65B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E40A03A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6999,541 +6419,541 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CBF2ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B9ED668"/>
-    <w:lvl w:ilvl="0" w:tplc="81C60E94">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AF92229E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="536E02EE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BB5409A0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="949245B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5018" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="020007C8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EBC8F6E8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B7D639F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4022AF60" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409A25F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3C62102"/>
-    <w:lvl w:ilvl="0" w:tplc="61FC7E66">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81B8DC5E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8C786898" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FC0C223A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7FD0CFBA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C6C60C7E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97566486" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EF10C474" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34A05E74" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAF5D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33A6EB36"/>
-    <w:lvl w:ilvl="0" w:tplc="90522D56">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C97C4E8A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75244356" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CE7E3554" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="238C37D8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D8362992" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3A728E9E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D536385C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6F1C2482" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AD80812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8E296A2"/>
-    <w:lvl w:ilvl="0" w:tplc="22E4CF02">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22381A28" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D13EC5D6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29667476" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6980BC8A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A894E218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="335805F2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="872C346A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24760616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CAA62CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F28C7420"/>
-    <w:lvl w:ilvl="0" w:tplc="08C0EEB4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="02024FF0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3C18C22E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DFB6D96E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="05EEC9D8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F02C5F9C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3E46650A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C93A5BBC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A96ACB70" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51D3410A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47C25468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
@@ -7602,51 +7022,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3421" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4064" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58527C69"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A00C5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -7720,743 +7140,743 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A7A40F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A606760"/>
-    <w:lvl w:ilvl="0" w:tplc="A24A7ECA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82EC31E6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D4CC3888" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47200D4E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BC06A328" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AE7C7E70" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2108BC60" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4C06E1D2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BBF2E094" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE24391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EFE568A"/>
-    <w:lvl w:ilvl="0" w:tplc="C13EDD7A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2E68A732" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B1FA3EDA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B9BE5B26" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14321820" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F462F7BC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A2DC6386" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AB66E1A4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F8E86A46" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDF2F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BF08A42"/>
-    <w:lvl w:ilvl="0" w:tplc="CACC69FA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FBF0F352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51EEA740" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EFC874D2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3AA65346" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5018" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="003408FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C960F1A4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B3102452" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B5168E3E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CED33A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E2076FA"/>
-    <w:lvl w:ilvl="0" w:tplc="C22242B8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1F7E7DB8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83864878" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="868C482A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C8EFE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4296CC36" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C0003678" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F7C83EF6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C8947CEC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63172E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FFA41E8"/>
-    <w:lvl w:ilvl="0" w:tplc="F8FC7636">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75269500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C978B514" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5074F7A4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EE223D4A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CEFAC752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="187EDB9E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E86CF376" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="814CBC7E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66150479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77DEEAA8"/>
-    <w:lvl w:ilvl="0" w:tplc="F968CF6A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B0624BA8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F632607A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8FD08976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DE564828" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A4A24994" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3AA8B8F0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49C21CEC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CF8E313E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F75CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F5A2DBE"/>
-    <w:lvl w:ilvl="0" w:tplc="5298F03C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DA2ED618" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D624BAEA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21E0D98E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B024F696" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88A488A6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CD9EAD20" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5238835E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3ED6F908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D434CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F2455A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8525,51 +7945,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70FD5EF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="223CCC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1167" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8638,455 +8058,455 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C52BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DA86C6"/>
-    <w:lvl w:ilvl="0" w:tplc="4A22558A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FBF22266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1B4A48F4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2C2E5266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72FC9406" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1D52428E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CD283366" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="502E6A8C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F5F68C34" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D63C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CCA7BEA"/>
-    <w:lvl w:ilvl="0" w:tplc="0FA22AF2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CEBE04EA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D196F8D0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EC865ED0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D82E1BE0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B6D4979A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6BB0D794" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DAA6B732" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85CA0BF0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76ED391E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8E479FE"/>
-    <w:lvl w:ilvl="0" w:tplc="EA3CB800">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87D0B968" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7C0A0FA0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F1828F26" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19F08740" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1074976E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D452ED3A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48485036" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AC8CEE20" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1008C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07B2A250"/>
-    <w:lvl w:ilvl="0" w:tplc="D6D433B6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="326CA130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="443E6938" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1E589524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20362784" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="492C6E16" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C01A2E42" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F6B067A2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3FB09AA4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E747979"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F274FD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9156,603 +8576,629 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
-[...47 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="36">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="44">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="9"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E67F9"/>
     <w:rsid w:val="00000EA4"/>
     <w:rsid w:val="0000194D"/>
     <w:rsid w:val="0000508A"/>
+    <w:rsid w:val="00020CCB"/>
     <w:rsid w:val="00026205"/>
     <w:rsid w:val="00036895"/>
     <w:rsid w:val="0005590E"/>
     <w:rsid w:val="00057FAD"/>
     <w:rsid w:val="000622D9"/>
+    <w:rsid w:val="00062DBF"/>
     <w:rsid w:val="00077401"/>
     <w:rsid w:val="00082190"/>
+    <w:rsid w:val="000A1BB9"/>
     <w:rsid w:val="000A24AC"/>
     <w:rsid w:val="000B4B16"/>
     <w:rsid w:val="000B5D4B"/>
     <w:rsid w:val="000D1051"/>
     <w:rsid w:val="000D6056"/>
     <w:rsid w:val="000F0DDE"/>
     <w:rsid w:val="000F3896"/>
+    <w:rsid w:val="000F6961"/>
     <w:rsid w:val="00105B0F"/>
+    <w:rsid w:val="001153AC"/>
     <w:rsid w:val="00123193"/>
     <w:rsid w:val="00127F16"/>
     <w:rsid w:val="001335CD"/>
     <w:rsid w:val="00164AC7"/>
     <w:rsid w:val="001B1158"/>
     <w:rsid w:val="001B4CA9"/>
     <w:rsid w:val="001C6196"/>
     <w:rsid w:val="001D4F1F"/>
     <w:rsid w:val="001D516F"/>
     <w:rsid w:val="001D53A8"/>
     <w:rsid w:val="001F56F6"/>
     <w:rsid w:val="00220113"/>
     <w:rsid w:val="00225B84"/>
     <w:rsid w:val="00226A8C"/>
+    <w:rsid w:val="00237BCB"/>
     <w:rsid w:val="0024282A"/>
     <w:rsid w:val="002569B8"/>
     <w:rsid w:val="00260DA1"/>
+    <w:rsid w:val="00272131"/>
     <w:rsid w:val="00273B63"/>
     <w:rsid w:val="00280886"/>
     <w:rsid w:val="00283FCF"/>
     <w:rsid w:val="00293A14"/>
     <w:rsid w:val="00296262"/>
     <w:rsid w:val="002B660C"/>
+    <w:rsid w:val="002C14DD"/>
     <w:rsid w:val="002D7C66"/>
     <w:rsid w:val="002E7F43"/>
     <w:rsid w:val="002F0BDB"/>
     <w:rsid w:val="002F2FAE"/>
     <w:rsid w:val="00305DC6"/>
     <w:rsid w:val="00311950"/>
     <w:rsid w:val="0031594D"/>
     <w:rsid w:val="00324BB6"/>
     <w:rsid w:val="00324BFE"/>
     <w:rsid w:val="0033354B"/>
     <w:rsid w:val="00333C55"/>
     <w:rsid w:val="00341B84"/>
     <w:rsid w:val="00345545"/>
     <w:rsid w:val="0035752C"/>
     <w:rsid w:val="00370BE8"/>
     <w:rsid w:val="00375A52"/>
     <w:rsid w:val="0037683C"/>
     <w:rsid w:val="00384750"/>
     <w:rsid w:val="003B1E97"/>
     <w:rsid w:val="003B5AAA"/>
     <w:rsid w:val="003C2AC3"/>
     <w:rsid w:val="003C2E36"/>
     <w:rsid w:val="003D6B6B"/>
     <w:rsid w:val="003E76DD"/>
     <w:rsid w:val="003F23E4"/>
+    <w:rsid w:val="00424DA6"/>
+    <w:rsid w:val="00432B77"/>
     <w:rsid w:val="0043464E"/>
     <w:rsid w:val="0044084C"/>
     <w:rsid w:val="00445AB3"/>
     <w:rsid w:val="00462469"/>
     <w:rsid w:val="004636F5"/>
     <w:rsid w:val="00472BA8"/>
     <w:rsid w:val="00491D88"/>
     <w:rsid w:val="00494122"/>
     <w:rsid w:val="004A40A5"/>
+    <w:rsid w:val="004B1934"/>
     <w:rsid w:val="004B2CEB"/>
     <w:rsid w:val="004C4B8A"/>
     <w:rsid w:val="004D239E"/>
     <w:rsid w:val="004D4A90"/>
+    <w:rsid w:val="004E200B"/>
     <w:rsid w:val="004E67F9"/>
     <w:rsid w:val="004F02CD"/>
+    <w:rsid w:val="004F25EE"/>
     <w:rsid w:val="004F4BC7"/>
     <w:rsid w:val="00500DE2"/>
     <w:rsid w:val="00515342"/>
     <w:rsid w:val="005731A1"/>
     <w:rsid w:val="00576648"/>
+    <w:rsid w:val="005823FE"/>
     <w:rsid w:val="00594670"/>
-    <w:rsid w:val="005B4593"/>
+    <w:rsid w:val="005B6092"/>
     <w:rsid w:val="005C21AD"/>
     <w:rsid w:val="005C62D1"/>
     <w:rsid w:val="005D768D"/>
+    <w:rsid w:val="005E2BAE"/>
     <w:rsid w:val="005F14FC"/>
     <w:rsid w:val="00601CD7"/>
     <w:rsid w:val="0064549C"/>
     <w:rsid w:val="00646E0B"/>
     <w:rsid w:val="00655A2D"/>
     <w:rsid w:val="00680012"/>
-    <w:rsid w:val="006A5CFB"/>
+    <w:rsid w:val="00697EF7"/>
     <w:rsid w:val="006B2778"/>
     <w:rsid w:val="006C29B8"/>
     <w:rsid w:val="006C406F"/>
     <w:rsid w:val="006D0B74"/>
     <w:rsid w:val="006D68B8"/>
     <w:rsid w:val="006E164E"/>
     <w:rsid w:val="00700A90"/>
+    <w:rsid w:val="00704692"/>
     <w:rsid w:val="00713F00"/>
     <w:rsid w:val="00723113"/>
     <w:rsid w:val="007248A5"/>
     <w:rsid w:val="00727D21"/>
     <w:rsid w:val="00735AA7"/>
+    <w:rsid w:val="00735D7C"/>
     <w:rsid w:val="00751632"/>
     <w:rsid w:val="007579EE"/>
     <w:rsid w:val="0076136B"/>
+    <w:rsid w:val="00782237"/>
     <w:rsid w:val="007852B8"/>
     <w:rsid w:val="00792CAA"/>
+    <w:rsid w:val="0079564B"/>
     <w:rsid w:val="007B0D87"/>
     <w:rsid w:val="007B2E35"/>
     <w:rsid w:val="007B5C52"/>
     <w:rsid w:val="007C23CE"/>
     <w:rsid w:val="007E5740"/>
     <w:rsid w:val="007E6EE9"/>
     <w:rsid w:val="008057A0"/>
     <w:rsid w:val="008107F5"/>
     <w:rsid w:val="0081108D"/>
     <w:rsid w:val="00815325"/>
+    <w:rsid w:val="00833A60"/>
     <w:rsid w:val="0083440B"/>
     <w:rsid w:val="008353B2"/>
     <w:rsid w:val="00856ABF"/>
     <w:rsid w:val="00857016"/>
     <w:rsid w:val="008802F6"/>
     <w:rsid w:val="00881979"/>
     <w:rsid w:val="00882E4D"/>
     <w:rsid w:val="00890D54"/>
     <w:rsid w:val="008930F9"/>
     <w:rsid w:val="00894C56"/>
     <w:rsid w:val="00897EC7"/>
+    <w:rsid w:val="008A47C0"/>
     <w:rsid w:val="008B56B3"/>
     <w:rsid w:val="008B6411"/>
     <w:rsid w:val="008C31FA"/>
     <w:rsid w:val="008F41E7"/>
     <w:rsid w:val="009207DC"/>
     <w:rsid w:val="00924B54"/>
     <w:rsid w:val="009273A0"/>
     <w:rsid w:val="0093390D"/>
     <w:rsid w:val="00940A41"/>
     <w:rsid w:val="00973C4E"/>
+    <w:rsid w:val="009840B6"/>
     <w:rsid w:val="00987222"/>
     <w:rsid w:val="009909BE"/>
     <w:rsid w:val="00993040"/>
     <w:rsid w:val="009A6832"/>
     <w:rsid w:val="009B283E"/>
     <w:rsid w:val="009C0001"/>
+    <w:rsid w:val="009C321D"/>
     <w:rsid w:val="009E0B6F"/>
     <w:rsid w:val="009F0205"/>
+    <w:rsid w:val="009F51C2"/>
     <w:rsid w:val="009F7C9E"/>
     <w:rsid w:val="00A076DA"/>
     <w:rsid w:val="00A25A1C"/>
     <w:rsid w:val="00A42AAC"/>
     <w:rsid w:val="00A44DDC"/>
     <w:rsid w:val="00A46C08"/>
     <w:rsid w:val="00A54BF1"/>
     <w:rsid w:val="00A60F47"/>
     <w:rsid w:val="00A7018A"/>
     <w:rsid w:val="00A72BF5"/>
     <w:rsid w:val="00A74022"/>
     <w:rsid w:val="00A833AB"/>
     <w:rsid w:val="00A837D8"/>
     <w:rsid w:val="00A85454"/>
     <w:rsid w:val="00A911CD"/>
     <w:rsid w:val="00AA0B4A"/>
     <w:rsid w:val="00AA3E05"/>
     <w:rsid w:val="00AB0C5D"/>
     <w:rsid w:val="00AC37D3"/>
     <w:rsid w:val="00AC424B"/>
     <w:rsid w:val="00AC525D"/>
     <w:rsid w:val="00AC694C"/>
+    <w:rsid w:val="00AD77E3"/>
     <w:rsid w:val="00AE2812"/>
     <w:rsid w:val="00AF7D7F"/>
+    <w:rsid w:val="00B03A88"/>
     <w:rsid w:val="00B06C46"/>
     <w:rsid w:val="00B07A22"/>
     <w:rsid w:val="00B17C11"/>
     <w:rsid w:val="00B4030A"/>
     <w:rsid w:val="00B406E2"/>
     <w:rsid w:val="00B45897"/>
     <w:rsid w:val="00B50670"/>
     <w:rsid w:val="00B54AB4"/>
+    <w:rsid w:val="00B6083C"/>
     <w:rsid w:val="00B6761E"/>
     <w:rsid w:val="00B72638"/>
     <w:rsid w:val="00B82A6A"/>
     <w:rsid w:val="00B86EF6"/>
     <w:rsid w:val="00BA4CE1"/>
     <w:rsid w:val="00BB18EE"/>
     <w:rsid w:val="00BB30B0"/>
     <w:rsid w:val="00BC228A"/>
+    <w:rsid w:val="00BD37BD"/>
     <w:rsid w:val="00BD45B4"/>
     <w:rsid w:val="00BD7C39"/>
     <w:rsid w:val="00BE46A0"/>
     <w:rsid w:val="00BE4829"/>
     <w:rsid w:val="00BE4A27"/>
     <w:rsid w:val="00BE4C0B"/>
     <w:rsid w:val="00BE5DA4"/>
     <w:rsid w:val="00BF298F"/>
     <w:rsid w:val="00BF2C0D"/>
     <w:rsid w:val="00C12168"/>
     <w:rsid w:val="00C12487"/>
     <w:rsid w:val="00C164B2"/>
+    <w:rsid w:val="00C23815"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40FA2"/>
     <w:rsid w:val="00C47B11"/>
     <w:rsid w:val="00C61ADF"/>
     <w:rsid w:val="00C66489"/>
     <w:rsid w:val="00C73047"/>
     <w:rsid w:val="00C74117"/>
     <w:rsid w:val="00C76BFF"/>
     <w:rsid w:val="00C814C1"/>
     <w:rsid w:val="00C97854"/>
-    <w:rsid w:val="00CA41FF"/>
     <w:rsid w:val="00CB3EE4"/>
     <w:rsid w:val="00CC2BEE"/>
     <w:rsid w:val="00CC61F0"/>
     <w:rsid w:val="00CD5C0B"/>
     <w:rsid w:val="00CE2023"/>
     <w:rsid w:val="00CE419F"/>
     <w:rsid w:val="00CE5706"/>
     <w:rsid w:val="00CE5961"/>
     <w:rsid w:val="00CF255F"/>
     <w:rsid w:val="00CF7411"/>
     <w:rsid w:val="00D00A82"/>
     <w:rsid w:val="00D33293"/>
+    <w:rsid w:val="00D36AFD"/>
     <w:rsid w:val="00D655E3"/>
     <w:rsid w:val="00D66BC8"/>
     <w:rsid w:val="00D67908"/>
     <w:rsid w:val="00D904BC"/>
     <w:rsid w:val="00DB4954"/>
     <w:rsid w:val="00DB4D9D"/>
     <w:rsid w:val="00DD5681"/>
     <w:rsid w:val="00DD7D28"/>
     <w:rsid w:val="00DE0741"/>
     <w:rsid w:val="00DE6615"/>
     <w:rsid w:val="00DF4612"/>
     <w:rsid w:val="00E0170F"/>
     <w:rsid w:val="00E05FBE"/>
     <w:rsid w:val="00E11CB6"/>
     <w:rsid w:val="00E14703"/>
     <w:rsid w:val="00E14FEF"/>
+    <w:rsid w:val="00E1676B"/>
     <w:rsid w:val="00E24D95"/>
     <w:rsid w:val="00E358B7"/>
     <w:rsid w:val="00E46E05"/>
     <w:rsid w:val="00E7086F"/>
     <w:rsid w:val="00E71D33"/>
+    <w:rsid w:val="00E74AB8"/>
     <w:rsid w:val="00E9522C"/>
     <w:rsid w:val="00E9611B"/>
     <w:rsid w:val="00EA1149"/>
+    <w:rsid w:val="00EB169A"/>
     <w:rsid w:val="00EB752D"/>
     <w:rsid w:val="00EC3440"/>
     <w:rsid w:val="00EC6A7D"/>
     <w:rsid w:val="00ED3B21"/>
     <w:rsid w:val="00ED5636"/>
     <w:rsid w:val="00EF0593"/>
     <w:rsid w:val="00EF0798"/>
     <w:rsid w:val="00F0147C"/>
     <w:rsid w:val="00F04CBE"/>
     <w:rsid w:val="00F21C37"/>
+    <w:rsid w:val="00F30779"/>
     <w:rsid w:val="00F333A4"/>
     <w:rsid w:val="00F42AF4"/>
     <w:rsid w:val="00F431B9"/>
     <w:rsid w:val="00F45A26"/>
+    <w:rsid w:val="00F52C88"/>
+    <w:rsid w:val="00F77668"/>
     <w:rsid w:val="00F81F3F"/>
     <w:rsid w:val="00F83178"/>
     <w:rsid w:val="00F93C3D"/>
     <w:rsid w:val="00F94BAD"/>
+    <w:rsid w:val="00FD78A2"/>
     <w:rsid w:val="00FE10FF"/>
     <w:rsid w:val="00FF1A95"/>
     <w:rsid w:val="00FF2737"/>
     <w:rsid w:val="00FF54BC"/>
     <w:rsid w:val="00FF59C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="253F5E83"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D29F51B1-DDD2-485B-B7FD-03424BDE4613}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10254,67 +9700,73 @@
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF1A95"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00D655E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C23815"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv/lv/iestades-privatuma-politika" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10568,95 +10020,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B8C6F77C13A0E04ABE1DC9D30A0D91AE" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="bdb411cc312640a5396078f2f5a78c5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="245001d3fe65c6ffb7855c1a0e9cbbe5" ns2:_="">
     <xsd:import namespace="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RegNr" ma:index="8" nillable="true" ma:displayName="Reģistrācijas numurs" ma:hidden="true" ma:indexed="true" ma:list="{E70CDB34-F651-44AE-8A92-0E3053B85609}" ma:internalName="RegNr" ma:showField="Title" ma:web="861e4bf2-49c5-414f-89b5-3bdda0f56284">
       <xsd:simpleType>
@@ -10758,143 +10181,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <ThreeRoApprovalComments xmlns="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50" xsi:nil="true"/>
+    <IsSysUpdate xmlns="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50" xsi:nil="true"/>
+    <RegNr xmlns="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50">146</RegNr>
+    <ThreeRoApprovalStatus xmlns="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{481E9E8A-9CF8-437B-9C95-846D56E55C52}">
-[...24 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{853092EC-28F9-4A68-A044-7339B56008F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DBE98CA-FF4A-40BC-95FD-8616BB2E3966}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="fdf628af-44cc-4a1c-a9a5-c0e37b9f7d50"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EF6AE40-0403-486B-B968-633443D589D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{481E9E8A-9CF8-437B-9C95-846D56E55C52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DF0B192-8B77-4FD7-9539-C4150734D4FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D560EF52-6972-4821-AD2C-72568573FE4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2341</Words>
-  <Characters>1335</Characters>
+  <Words>317</Words>
+  <Characters>2611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Nodarbinātības valsts aģentūras</vt:lpstr>
       <vt:lpstr>Nodarbinātības valsts aģentūras</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3669</CharactersWithSpaces>
+  <CharactersWithSpaces>2923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nodarbinātības valsts aģentūras</dc:title>
   <dc:creator>eval</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="IsSysUpdate">
     <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="RegNr">
     <vt:lpwstr>146</vt:lpwstr>