--- v3 (2026-02-28)
+++ v4 (2026-04-19)
@@ -30,51 +30,51 @@
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vitaza\Documents\My documents\0PPP\2KPP\Majaslapai plāni\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11880"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftn3" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref3" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="23">
   <si>
     <t>Īsa anotācija</t>
   </si>
   <si>
     <t>Norises vietas adrese</t>
   </si>
   <si>
     <t>Akadēmisko stundu skaits</t>
   </si>
   <si>
     <t>Nodarbību  nosaukums</t>
   </si>
   <si>
     <t>(filiāles nosaukums)</t>
   </si>
   <si>
     <t>Pasākuma īstenotāja nosaukums un Pakalpojuma sniedzēja
 vārds, uzvārds</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nodarbību sākuma datums </t>
     </r>
     <r>
       <rPr>
@@ -248,87 +248,126 @@
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">Lietišķo attiecību kultūra, sarunu vadīšana un publiskā runa/uzstāšanās </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">- attālināti </t>
     </r>
   </si>
   <si>
     <t>SIA "Dialogs AB"
 Barba Lielbārde</t>
   </si>
   <si>
+    <t>16.04.2026.
+08:30</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>13.03.2026.</t>
+      <t>22.04.2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>15:20</t>
     </r>
   </si>
   <si>
-    <t>09.03.2026.
+    <t>07.05.2026.
 08:30</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>13.05.2026.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>15:20</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Plānoto</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -340,207 +379,51 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Konkurētspējas paaugstināšanas pasākumu nodarbību</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>plāns 2025.gada decembrim, 2026.gada februārim, martam, aprīlim, maijam</t>
-[...155 lines deleted...]
-      <t>15:20</t>
+      <t>plāns 2026.gada aprīlim, maijam</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
@@ -724,51 +607,51 @@
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -782,66 +665,55 @@
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -869,79 +741,70 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1244,54 +1107,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="75.140625" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="24"/>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
@@ -1391,222 +1254,177 @@
       <c r="A13" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
     </row>
     <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
-[...7 lines deleted...]
-      <c r="G16" s="38"/>
+      <c r="A16" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:7" s="5" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="C19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="D19" s="35" t="s">
+      <c r="D19" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="29" t="s">
+      <c r="E19" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="30">
         <v>40</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>21</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="D20" s="36"/>
-      <c r="E20" s="30"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="31"/>
       <c r="F20" s="33"/>
-      <c r="G20" s="30"/>
-[...44 lines deleted...]
-      <c r="G23" s="31"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="14"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="11"/>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="11"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="F24" s="3"/>
-[...20 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="A24" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="7"/>
-[...5 lines deleted...]
-      <c r="A28" s="16" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="7"/>
-[...9 lines deleted...]
-      <c r="E29" s="13"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="G19:G23"/>
-[...2 lines deleted...]
-    <mergeCell ref="D19:D23"/>
     <mergeCell ref="A16:G16"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="D19:D20"/>
     <mergeCell ref="A1:F9"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A14:G14"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;R&amp;"Times New Roman,Regular"&amp;10 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -1882,35 +1700,33 @@
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jolanta Utinane</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>