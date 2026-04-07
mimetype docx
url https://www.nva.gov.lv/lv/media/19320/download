--- v0 (2025-10-10)
+++ v1 (2026-04-07)
@@ -13,243 +13,243 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="78149892" w14:textId="7ADEA6AD" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="002D000A">
+    <w:p w14:paraId="78149892" w14:textId="7ADEA6AD" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="002D000A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">LĪGUMS </w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dalību</w:t>
       </w:r>
       <w:r w:rsidR="000B0F55">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492E1366" w14:textId="001A258E" w:rsidR="00877262" w:rsidRPr="00877262" w:rsidRDefault="00E23215" w:rsidP="00877262">
+    <w:p w14:paraId="492E1366" w14:textId="001A258E" w:rsidR="00877262" w:rsidRPr="00877262" w:rsidRDefault="00503989" w:rsidP="00877262">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pasākum</w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Darbam nepieciešamo iemaņu attīstība”</w:t>
       </w:r>
       <w:r w:rsidR="00E12B78" w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EB6131" w14:textId="77777777" w:rsidR="00633668" w:rsidRPr="00EE3303" w:rsidRDefault="00E23215" w:rsidP="00633668">
+    <w:p w14:paraId="68EB6131" w14:textId="77777777" w:rsidR="00633668" w:rsidRPr="00EE3303" w:rsidRDefault="00503989" w:rsidP="00633668">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(ESF Plus projekts “Pasākumi iekļaujošai nodarbinātībai” </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr. 4.3.3.2/1/24/I/002)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEC23E2" w14:textId="77777777" w:rsidR="00210089" w:rsidRPr="005527F8" w:rsidRDefault="00210089" w:rsidP="00210089">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A10C30" w14:textId="6337C527" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00E23215" w:rsidP="00BC1362">
+    <w:p w14:paraId="38A10C30" w14:textId="6337C527" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00503989" w:rsidP="00BC1362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F717CC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās parakstīšanas datums / </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D13BBB" w14:textId="7CB9EBFF" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00E23215" w:rsidP="00BC1362">
+    <w:p w14:paraId="03D13BBB" w14:textId="7CB9EBFF" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00503989" w:rsidP="00BC1362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F717CC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202___.gada ____.__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5D53D0" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="096524B0" w14:textId="489FB306" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="096524B0" w14:textId="489FB306" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083D2A6A" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="083D2A6A" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
@@ -272,74 +272,74 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaukums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, reģistrācijas numurs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D90DA02" w14:textId="50B0D9B8" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="2D90DA02" w14:textId="50B0D9B8" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29084CBB" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="29084CBB" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="3600" w:right="-46" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/ augstākās izglītības iestādes</w:t>
       </w:r>
@@ -349,51 +349,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> juridiskā adrese)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7458C8" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="3600" w:right="95" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107EC900" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="107EC900" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="3600" w:right="-46" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
@@ -412,159 +412,162 @@
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD091D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">vadītāja vai pilnvarotās personas </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF1BE65" w14:textId="656F466B" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="6AF1BE65" w14:textId="656F466B" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>personā, k</w:t>
       </w:r>
       <w:r w:rsidR="001541BB" w:rsidRPr="005527F8">
         <w:t>ur</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>a darbojas uz _________________________________________</w:t>
+        <w:t xml:space="preserve">a darbojas uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>_________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002778FD" w:rsidRPr="005527F8">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572207C6" w14:textId="2001F322" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="572207C6" w14:textId="2001F322" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(pilnvarojumu apliecinoša dokumenta nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22C5E0" w14:textId="05D914DB" w:rsidR="00396BE1" w:rsidRPr="00F36F0B" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="0E22C5E0" w14:textId="05D914DB" w:rsidR="00396BE1" w:rsidRPr="00F36F0B" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>pamata</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">), no vienas puses, un </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DE057" w14:textId="1BE270F0" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="670DE057" w14:textId="1BE270F0" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A644BC4" w14:textId="33B3B477" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="1A644BC4" w14:textId="33B3B477" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006E7BE7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>personas</w:t>
@@ -580,51 +583,51 @@
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>vārds, uzvārds, personas kods</w:t>
       </w:r>
       <w:r w:rsidR="00700971" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, dzīves vietas adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE06356" w14:textId="636FCFBF" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="0BE06356" w14:textId="636FCFBF" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(turpmāk –</w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -726,70 +729,70 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
       <w:r w:rsidR="004A271E" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līgums)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4F9ECD" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1"/>
-    <w:p w14:paraId="5A3CD4B1" w14:textId="0C5D93D5" w:rsidR="00AC79C1" w:rsidRPr="00AC79C1" w:rsidRDefault="00E23215" w:rsidP="00AC79C1">
+    <w:p w14:paraId="5A3CD4B1" w14:textId="0C5D93D5" w:rsidR="00AC79C1" w:rsidRPr="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00AC79C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F122E6C" w14:textId="64953A04" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00F36F0B">
+    <w:p w14:paraId="7F122E6C" w14:textId="64953A04" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00F36F0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Pamatojoties</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> uz Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="004105AD" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (turpmāk – A</w:t>
       </w:r>
       <w:r w:rsidR="008E1EF9" w:rsidRPr="005527F8">
         <w:t>ģentūra</w:t>
       </w:r>
       <w:r w:rsidR="004105AD" w:rsidRPr="005527F8">
@@ -895,92 +898,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(turpmāk </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F0B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
       <w:r>
         <w:t>IDMP</w:t>
       </w:r>
       <w:r w:rsidR="00F2724A" w:rsidRPr="005527F8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00495373">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778BDA0B" w14:textId="56EDC8C5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00AC79C1">
+    <w:p w14:paraId="778BDA0B" w14:textId="56EDC8C5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00AC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00426D7E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>vei</w:t>
       </w:r>
       <w:r w:rsidR="00426D7E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidR="00572A1D" w:rsidRPr="005527F8">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="004F0E8E" w:rsidRPr="005527F8">
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>pienākumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38DF17" w14:textId="227F1C8C" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="4B38DF17" w14:textId="227F1C8C" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="008D3614" w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
@@ -996,91 +999,91 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kods</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD36260" w14:textId="77777777" w:rsidR="00B655AF" w:rsidRPr="005527F8" w:rsidRDefault="00B655AF" w:rsidP="004C73D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B71E1BA" w14:textId="2305B5A7" w:rsidR="00396BE1" w:rsidRPr="000570A3" w:rsidRDefault="00E23215" w:rsidP="006E4609">
+    <w:p w14:paraId="4B71E1BA" w14:textId="2305B5A7" w:rsidR="00396BE1" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="006E4609">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pienākumi</w:t>
       </w:r>
       <w:r w:rsidR="00677628">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> un tiesības</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AED8924" w14:textId="3807706A" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="009B4659">
+    <w:p w14:paraId="6AED8924" w14:textId="3807706A" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="009B4659">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref203478130"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">piedalīties </w:t>
       </w:r>
       <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
         <w:t>Pasākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Līguma 1.</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1121,769 +1124,739 @@
         <w:t>t.i.:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4460"/>
         <w:gridCol w:w="4467"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="2E63E658" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="2E63E658" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35B30B7C" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00211FAB">
+          <w:p w14:paraId="35B30B7C" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Nedēļas diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30CC72FB" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00211FAB">
+          <w:p w14:paraId="30CC72FB" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Darba laiks no plkst.___ līdz plkst.</w:t>
             </w:r>
             <w:r w:rsidR="006A2E98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="70098F1C" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="70098F1C" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49888BAB" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="166306D3" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="2D4DEC8A" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="2D4DEC8A" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39C429CC" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35843E11" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="67782918" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="67782918" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21784639" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E2AB540" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="13D795B8" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="13D795B8" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07CD7D8D" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7156390D" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="177B89F6" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006E08A9" w14:paraId="177B89F6" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50978032" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F1DDB86" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79685384" w14:textId="6E0BCC9F" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="000D34CA">
+    <w:p w14:paraId="79685384" w14:textId="1D2C46B3" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="000D34CA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Ja Pasākuma īstenošanas periodā </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>darba dienas</w:t>
       </w:r>
       <w:r w:rsidR="00967766">
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> darba laiks ir mainīgas, tad </w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> pienākums ir strādāt atbilstoši saskaņotajam </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">darba </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">grafikam (skatīt Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002B482A">
         <w:t>3.2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>punktu);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3258F527" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="005527F8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C198EF" w14:textId="6460A981" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="000D34CA">
+    <w:p w14:paraId="19C198EF" w14:textId="6460A981" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="000D34CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> __________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3314D268" w14:textId="77777777" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00227473">
+    <w:p w14:paraId="3314D268" w14:textId="77777777" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00227473">
       <w:pPr>
         <w:ind w:left="360" w:right="-46" w:firstLine="2340"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Pasākuma īstenošanas vietas adrese</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D8A17E" w14:textId="1B84783A" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="40D8A17E" w14:textId="1B84783A" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>veikt šādus pienākumus (</w:t>
       </w:r>
       <w:r w:rsidR="00BD412B" w:rsidRPr="005527F8">
         <w:t>pienākumu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> apraksts</w:t>
       </w:r>
       <w:r w:rsidR="006E422B" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> saskaņā ar pieteikumā Pasākuma īstenošanai norādītajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B84413" w14:textId="22967ED1" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="51B84413" w14:textId="22967ED1" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25187CEC" w14:textId="3C8E5A02" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="25187CEC" w14:textId="3C8E5A02" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D326A" w14:textId="77777777" w:rsidR="00F13E73" w:rsidRPr="005527F8" w:rsidRDefault="00F13E73" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5903EDB0" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="5903EDB0" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ievērot </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">darba kārtības noteikumus, kā arī Īstenotāja </w:t>
       </w:r>
       <w:r w:rsidR="001A6381">
         <w:t xml:space="preserve">norīkotā darba vadītāja </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">norādījumus </w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t>darba pienākumu izpildei</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C26955" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00396BE1">
+    <w:p w14:paraId="06C26955" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ievērot darba drošības un veselības aizsardzības, ugunsdrošības un citus darba aizsardzības </w:t>
       </w:r>
       <w:r w:rsidR="00AD001A" w:rsidRPr="005527F8">
         <w:t>noteikumus</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>, tajā skaitā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4FA709" w14:textId="77777777" w:rsidR="006C0F98" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00EC524D">
+    <w:p w14:paraId="6B4FA709" w14:textId="77777777" w:rsidR="006C0F98" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">piedalīties </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rīkotajās instruktāžās un apmācībās darba aizsardzības jomā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C7F735" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00EC524D">
+    <w:p w14:paraId="69C7F735" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
-        <w:t>rūpēties par savu drošību un veselību</w:t>
+        <w:t>rūpēties par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> savu drošību un veselību</w:t>
       </w:r>
       <w:r w:rsidR="00AB4AB3" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> to personu drošību un veselību, kuras ietekmē vai var</w:t>
       </w:r>
       <w:r w:rsidR="00711E26" w:rsidRPr="005527F8">
         <w:t>ētu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> ietekmēt </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Līguma ietvaros veikt</w:t>
       </w:r>
       <w:r w:rsidR="006E422B" w:rsidRPr="005527F8">
         <w:t>ie pienākumi</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37639EAC" w14:textId="1DC555B5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00EC524D">
+    <w:p w14:paraId="37639EAC" w14:textId="1DC555B5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ievērot drošības zīmes un lietot </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">rīcībā nodoto </w:t>
       </w:r>
       <w:r w:rsidR="00A53BD1" w:rsidRPr="005527F8">
         <w:t>darba aprīkojumu</w:t>
       </w:r>
       <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
         <w:t>, instrumentus</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>, individuālos aizsardzības līdzekļus</w:t>
       </w:r>
       <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>atbilstoši sniegtajai apmācībai</w:t>
       </w:r>
       <w:r w:rsidR="00DA65F4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>instruktāžai</w:t>
       </w:r>
       <w:r w:rsidR="00B40B2A">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B40B2A" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CAEDFA" w14:textId="44AE8274" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00EC524D">
+    <w:p w14:paraId="03CAEDFA" w14:textId="2B25CDF7" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nekavējoties ziņot </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> pārstāvim </w:t>
       </w:r>
       <w:r w:rsidR="00AE7557">
         <w:t xml:space="preserve">(skatīt Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002B482A">
         <w:t>3.12</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AE7557">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE7557">
         <w:t xml:space="preserve">punktā) </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00AD001A" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">notikušu </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nelaimes gadījumu </w:t>
       </w:r>
       <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
         <w:t>Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00E76430" w:rsidRPr="005527F8">
         <w:t>a īstenošanas vietā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>, kā arī par jebkuriem darba vides faktoriem, k</w:t>
       </w:r>
       <w:r w:rsidR="00B10A2A" w:rsidRPr="005527F8">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rada vai var</w:t>
       </w:r>
       <w:r w:rsidR="00711E26" w:rsidRPr="005527F8">
         <w:t>ētu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> radīt risku drošībai un veselībai;</w:t>
+        <w:t xml:space="preserve"> radīt risku droš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>ībai un veselībai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1839DC" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00EC524D">
+    <w:p w14:paraId="1B1839DC" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="000C15FF" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īstenošanas </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>vietā neatrasties alkohola, narkoti</w:t>
       </w:r>
       <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
         <w:t>sko, psihotropo</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> vai toksisk</w:t>
       </w:r>
       <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
         <w:t>o vielu izraisīta</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> reibuma stāvoklī</w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDAB027" w14:textId="7C5C2EE1" w:rsidR="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="3CDAB027" w14:textId="003F9545" w:rsidR="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2847"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00757EC1" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">irmajā </w:t>
       </w:r>
       <w:r w:rsidR="006D2596" w:rsidRPr="005527F8">
         <w:t>darba</w:t>
       </w:r>
       <w:r w:rsidR="00EC3D4C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00757EC1" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dienā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>pēc Līgum</w:t>
       </w:r>
       <w:r w:rsidR="00012BA9">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002B482A">
         <w:t>3.14</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">punktā minēto attaisnojošo iemeslu izbeigšanās </w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t>iesniegt</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Īstenotājam attaisnojošo iemeslu apstiprinoš</w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>s dokument</w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6A7F69" w14:textId="77777777" w:rsidR="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="5D6A7F69" w14:textId="77777777" w:rsidR="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2847"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dalības </w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">laikā </w:t>
@@ -1927,355 +1900,394 @@
       <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">gājuma </w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">aprakstā </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="000570A3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008D6C41" w:rsidRPr="000570A3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>urriculum vitae</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5C8E02" w14:textId="77777777" w:rsidR="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="0D5C8E02" w14:textId="77777777" w:rsidR="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2847"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
-        <w:t>Dalībnieks</w:t>
+        <w:t>Dalībniek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, atbilstoši Īstenotāja izsniegtajam norīkojumam, veic normatīvajos aktos noteiktās </w:t>
       </w:r>
       <w:r w:rsidR="003B0A53">
         <w:t xml:space="preserve">obligātās </w:t>
       </w:r>
       <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">veselības </w:t>
       </w:r>
       <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
         <w:t>pārbaudes un</w:t>
       </w:r>
       <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00812057" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">vienas dienas laikā </w:t>
       </w:r>
       <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">no veselības pārbaudes </w:t>
       </w:r>
       <w:r w:rsidR="00803280" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">veikšanas </w:t>
       </w:r>
       <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dienas </w:t>
       </w:r>
       <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
         <w:t>iesniedz Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidR="00803280" w:rsidRPr="005527F8">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> dokumentus ar pārbaužu rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76996A79" w14:textId="0EAAA4DE" w:rsidR="00B31CD3" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="76996A79" w14:textId="0EAAA4DE" w:rsidR="00B31CD3" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2847"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>, ne vēlāk kā dienu pirms izveidojusies situācija, informē Īstenotāja pārstāvi ____________________________________ _________________</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F04E790" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="00F36F0B" w:rsidRDefault="00E23215" w:rsidP="00F36F0B">
+    <w:p w14:paraId="7F04E790" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="00F36F0B" w:rsidRDefault="00503989" w:rsidP="00F36F0B">
       <w:pPr>
         <w:ind w:left="3141" w:firstLine="459"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F0B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, tālrunis, e pasts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E470D34" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="3E470D34" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="00E6024B" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="007B0D58" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>uzskata, ka viņa veselība</w:t>
       </w:r>
       <w:r w:rsidR="00B55DCD" w:rsidRPr="005527F8">
         <w:t>s stāvoklis neatbilst veicamajam darbam</w:t>
       </w:r>
       <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākumā</w:t>
       </w:r>
       <w:r w:rsidR="00DA65F4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> - iesniedz īstenotājam izziņu no ārsta par veselības stāvokli</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0447F23F" w14:textId="3231235A" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="0447F23F" w14:textId="3231235A" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>attaisnojošiem neierašanās iemesliem</w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākuma īstenošanas vietā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>īguma</w:t>
       </w:r>
       <w:r w:rsidR="00D8461E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1" w:rsidRPr="00AC79C1">
         <w:t>3.14.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24" w:rsidRPr="00AC79C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="00AC79C1">
         <w:t>punktā minētaj</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="00AC79C1">
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> gadījumos</w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C614C8" w14:textId="13F39FD9" w:rsidR="00752BDE" w:rsidRPr="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="25C614C8" w14:textId="18503A73" w:rsidR="00752BDE" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>ja ir iegūts darba ņēmēja statuss saskaņā ar likumu "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D85030">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Par valsts sociālo apdrošināšanu</w:t>
+      </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">" uz nenoteiktu laiku </w:t>
       </w:r>
       <w:r w:rsidR="00E50D80">
         <w:t>vai laiku līdz diviem mēnešiem</w:t>
       </w:r>
       <w:r w:rsidR="00B52AA6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1895E7" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="6A1895E7" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk192854764"/>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Dalībnieks nesaņem stipendiju par dalību Pasākumā, ja, uzsākot Pasākumu, Dalībnieks ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņem finansiālu atbalstu par dalību tajā. Dalībnieks ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā</w:t>
+        <w:t>Dalībnieks nesaņem stipendiju par dalību Pasākumā, ja, uzsākot Pasākumu, Dalībnieks ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m finansiālu atbalstu par dalību tajā. Dalībnieks ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906B8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D5DE2C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00677628">
+    <w:p w14:paraId="55C5C9B9" w14:textId="063D056B" w:rsidR="002A30F3" w:rsidRPr="000F6C97" w:rsidRDefault="00503989" w:rsidP="002A30F3">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:right="-284" w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk192854792"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00677628">
+      <w:r w:rsidRPr="000F6C97">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Ja Dalībnieks iegūst darba ņēmēja statusu uz laiku, kas nepārsniedz divus mēnešus, Dalībniekam ir tiesības turpināt dalību Pasākumā, darba attiecību periodā nesaņemot Pasākumā paredzēto ikmēneša stipendiju.</w:t>
+        <w:t xml:space="preserve">Ja Dalībnieks iegūst darba ņēmēja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6C97">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai pašnodarbinātā statusu (tostarp gūst ienākumus, kas ir valsts sociālās ap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6C97">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošināšanas obligāto iemaksu objekts) uz laiku, kas kopā nepārsniedz 92 dienas darba ņēmējam vai trīs mēnešus pašnodarbinātajam, klientam ir tiesības turpināt dalību Pasākumā, ienākumu gūšanas laikā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6C97">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nesaņemot Pasākumā paredzēto ikmēneša stipendiju.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="23CE09B7" w14:textId="2D168303" w:rsidR="00DA61BC" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00677628">
+    <w:p w14:paraId="23CE09B7" w14:textId="2D168303" w:rsidR="00DA61BC" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00677628">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:right="-284" w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Dalībnieks</w:t>
+        <w:t>Dalībn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ieks</w:t>
       </w:r>
       <w:r w:rsidR="00E856AB" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FD0D8F" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedzot Īstenotājam</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2287,506 +2299,512 @@
         </w:rPr>
         <w:t xml:space="preserve">iesniegumu par dalības izbeigšanu Pasākumā, </w:t>
       </w:r>
       <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir tiesī</w:t>
       </w:r>
       <w:r w:rsidR="00E856AB" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>s izbeigt Līgumu pirms termiņa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00800092" w:rsidRPr="00677628">
+        <w:t>s izbeigt Līgumu pirms term</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t>iņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00800092" w:rsidRPr="00677628">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ACDE88" w14:textId="5E8AF2CD" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00677628">
+    <w:p w14:paraId="53ACDE88" w14:textId="5E8AF2CD" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00677628">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk192855835"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk192855835"/>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Par Pasākumā iesaistīto Dalībnieku Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai Ministru kabineta 2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
+        <w:t xml:space="preserve">Par Pasākumā iesaistīto Dalībnieku Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai Ministru kabineta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="325768A1" w14:textId="77777777" w:rsidR="00CC2F7B" w:rsidRPr="005527F8" w:rsidRDefault="00CC2F7B" w:rsidP="000570A3">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E55B656" w14:textId="49E846CC" w:rsidR="006B0B3B" w:rsidRPr="000570A3" w:rsidRDefault="00E23215" w:rsidP="000570A3">
+    <w:p w14:paraId="5E55B656" w14:textId="49E846CC" w:rsidR="006B0B3B" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Īstenotāja pienākum</w:t>
       </w:r>
       <w:r w:rsidR="004A271E" w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00677628">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> un tiesības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1940F6E2" w14:textId="61BB57D9" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="1940F6E2" w14:textId="61BB57D9" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref203478144"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref203478144"/>
       <w:r w:rsidRPr="005527F8">
         <w:t>nodarbināt</w:t>
       </w:r>
       <w:r w:rsidR="00670202" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieku,</w:t>
       </w:r>
       <w:r w:rsidR="00670202" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">veicinot aktivitātes </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>sabiedrības labā bez nolūka gūt peļņu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="18351D3F" w14:textId="3588D8B5" w:rsidR="0032742D" w:rsidRDefault="00E23215" w:rsidP="00220D7F">
+    <w:p w14:paraId="18351D3F" w14:textId="30671759" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="00220D7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref203477816"/>
+      <w:bookmarkStart w:id="6" w:name="_Ref203477816"/>
       <w:r w:rsidRPr="005527F8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">nodarbināt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidR="0030594E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākumā </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002B482A">
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidR="002B482A">
-[...2 lines deleted...]
-      <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
+      <w:r w:rsidR="00216364" w:rsidRPr="00615A39">
         <w:t>.,</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00216364" w:rsidRPr="00EE7991">
+      <w:r w:rsidRPr="00615A39">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00216364" w:rsidRPr="00615A39">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7991">
+      <w:r w:rsidRPr="00615A39">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> punktā noteiktajam. Ja Pasākuma īstenošanas periodā darba dienas, darba laiks </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākuma īstenošanas adreses </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t>nav konstantas</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>, tad</w:t>
       </w:r>
       <w:r w:rsidR="00A6086D" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Īstenotājs sagatavo, </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rakstveidā saskaņo un Īstenotājs Līgumā ar Aģentūru noteiktajā kārtībā </w:t>
       </w:r>
       <w:r w:rsidR="0066529C">
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> iesniedz kalendārā mēneša darba grafiku. Rodoties izmaiņām grafikā</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="40C5E173" w14:textId="52DF1DD6" w:rsidR="0032742D" w:rsidRDefault="00E23215" w:rsidP="0032742D">
+    <w:p w14:paraId="40C5E173" w14:textId="52DF1DD6" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.1</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Īstenotājs sagatavo</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t xml:space="preserve"> grafik</w:t>
       </w:r>
       <w:r w:rsidR="00E835DF">
         <w:t>a izmaiņas</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49886C09" w14:textId="159C1F63" w:rsidR="0032742D" w:rsidRDefault="00E23215" w:rsidP="0032742D">
+    <w:p w14:paraId="49886C09" w14:textId="159C1F63" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.2.</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rakstveidā saskaņo izmaiņas</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4BF652" w14:textId="6481AD04" w:rsidR="00220D7F" w:rsidRDefault="00E23215" w:rsidP="0032742D">
+    <w:p w14:paraId="6C4BF652" w14:textId="6481AD04" w:rsidR="00220D7F" w:rsidRDefault="00503989" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.3.</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> līgumā starp Aģentūru un Īstenotāju noteiktajā kārtībā Īstenotājs i</w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t>esniedz</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B0A53">
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t>aktuālo darba grafiku</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="393586CD" w14:textId="62FBE95E" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00220D7F">
+    <w:p w14:paraId="393586CD" w14:textId="62FBE95E" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00220D7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pirms </w:t>
       </w:r>
       <w:r w:rsidR="00744443" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dalības </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">uzsākšanas </w:t>
       </w:r>
       <w:r w:rsidR="00744443" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākumā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">iepazīstināt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>ar veicamajiem pienākumiem un citu nepieciešamo informāciju</w:t>
+        <w:t>ar veicamajiem pienākumiem un citu nepieciešamo inform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>āciju</w:t>
       </w:r>
       <w:r w:rsidR="005527F8" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, tai skaitā, nepieļaut, ka </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="005527F8" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākuma dalības laikā popularizē politiskas idejas un atbalsta politisko partiju darbību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5581263C" w14:textId="0129F2B6" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="5581263C" w14:textId="0129F2B6" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">asākuma </w:t>
       </w:r>
       <w:r w:rsidR="00E26C56" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īstenošanas </w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">laikā </w:t>
       </w:r>
       <w:r w:rsidR="00DC3EEC" w:rsidRPr="005527F8">
         <w:t>par pienākumiem</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, kuri tiek veikti Pasākuma laikā, </w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nenodibināt ar </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>darba tiesiskās attiecīb</w:t>
+        <w:t>darba tiesiskās at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>tiecīb</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DC3EEC" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A4BBBD" w14:textId="389E1EA5" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="56A4BBBD" w14:textId="389E1EA5" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">instruēt un apmācīt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>ar darba drošību, veselības aizsardzību, ugunsdrošīb</w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> un citiem darba aizsardzības </w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">noteikumiem un </w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t>pasākumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>, nodrošinot darba aizsardzība</w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t>s prasību ievērošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C329BD" w14:textId="1E4ABB31" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="08C329BD" w14:textId="1E4ABB31" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nodrošināt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ar pienākumu veikšanai nepieciešamo </w:t>
       </w:r>
       <w:r w:rsidR="00A53BD1" w:rsidRPr="005527F8">
         <w:t>darba aprīkojumu</w:t>
@@ -2794,82 +2812,82 @@
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t>, instrument</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> un individuāl</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> aizsardzības līdzekļ</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00582420">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3A50" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4224F69A" w14:textId="77777777" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="4224F69A" w14:textId="77777777" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>nodrošināt pasākumus, kas nepieciešami pirmās pal</w:t>
       </w:r>
       <w:r w:rsidR="00FD1A89" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īdzības sniegšanai </w:t>
       </w:r>
       <w:r w:rsidR="005A1923" w:rsidRPr="005527F8">
         <w:t>Pasākuma īstenošanas</w:t>
       </w:r>
       <w:r w:rsidR="002103E2" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD1A89" w:rsidRPr="005527F8">
         <w:t>vietās;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F153B9A" w14:textId="4607A44E" w:rsidR="00B67D82" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00877B51">
+    <w:p w14:paraId="1F153B9A" w14:textId="4607A44E" w:rsidR="00B67D82" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>katru mēnesi līdz 25.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">datumam izmaksāt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
@@ -2986,377 +3004,389 @@
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>numu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00D25B2C">
         <w:t>____________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C22507" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9C4BA1" w14:textId="6D56806D" w:rsidR="00FE2C9F" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00B16699">
+    <w:p w14:paraId="0C9C4BA1" w14:textId="6D56806D" w:rsidR="00FE2C9F" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00B16699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">informēt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieku,</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> ka </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dalības laikā Pasākumā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>viņš ir apdrošināts pret iespējamiem nelaimes gadījumiem Pasākuma īstenošanas vietā</w:t>
+        <w:t>viņš ir apdrošināts pret iespējamiem nelaimes gadījumiem Pasākuma īstenoš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>anas vietā</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AD7F43" w14:textId="77777777" w:rsidR="00D14103" w:rsidRDefault="00E23215" w:rsidP="00F30D6F">
+    <w:p w14:paraId="30AD7F43" w14:textId="77777777" w:rsidR="00D14103" w:rsidRDefault="00503989" w:rsidP="00F30D6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nepieciešamības gadījumā, </w:t>
       </w:r>
       <w:r>
         <w:t>organizēt</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> ergoterapeita pakalpojum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">u nodrošināšanu </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībniekam,</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> organizēt pielāgošanu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (ja attiecināms)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B13D8C1" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="5B13D8C1" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">norīkot </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>uz obligāto veselības pārbaudi, ja to paredz normatīvie akti par veselības pārbaudēm</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424A9D3C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="424A9D3C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Ref203477966"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk192854889"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Iestājoties nelaimes gadījumam Pasākuma īstenošanas vietā, Īstenotājs izmeklē to saskaņā ar normatīvajiem aktiem par nelaimes gadījumu darbā izmeklēšanu un uzskaiti. Pēc nelaimes gadījuma izmeklēšanas Īstenotāja pārstāvis iesniedz </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Aģentūrā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>apdrošināšanas sabiedrībai nepieciešamos dokumentus apdrošināšanas atlīdzības iespējamai piešķiršanai.</w:t>
+        <w:t>apdrošināšanas s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>abiedrībai nepieciešamos dokumentus apdrošināšanas atlīdzības iespējamai piešķiršanai.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1534FB7C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="1534FB7C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk192854900"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>rakstveida pieprasījuma Īstenotājs izsniedz rakstveida apliecinājumu un novērtējumu par veiktajiem darba pienākumiem un iegūtajām zināšanām un prasmēm Pasākumā.</w:t>
+        <w:t>rakstveida pieprasījuma Īstenotājs izsniedz rakstveida apliecinājumu un novērtējumu par veiktajiem darba pienākumiem un iegūtajām zināšanām un prasmēm Pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>ākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC9ED5" w14:textId="45EB07B7" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="7ABC9ED5" w14:textId="45EB07B7" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Ref203477986"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk192854919"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Īstenotājs neizmaksā </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dalībniekam </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>stipendiju par dienām, kas attaisnoti kavētas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>Kavējumi tiek uzskatīti par attaisnotiem, ja:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3126442C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="3126442C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dalībniekam </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>ir iestājusies pārejoša darbnespēja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241209F4" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="241209F4" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks kopj slimu bērnu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314916E" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="6314916E" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pamatojoties uz izsaukumu, </w:t>
       </w:r>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> ierodas </w:t>
+        <w:t xml:space="preserve"> ierodas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>izmeklēšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> iestādē, prokuratūrā, tiesā</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271C2738" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="271C2738" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>iemesls ir pirmās pakāpes radinieka vai laulātā nāve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E19454A" w14:textId="4C0CDAB4" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="7E19454A" w14:textId="4C0CDAB4" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>citas iepriekš ar Īstenotāju saskaņotas prombūtnes (Īstenotājs tās saskaņo arī ar Aģentūru).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242F0B87" w14:textId="77777777" w:rsidR="00F36F0B" w:rsidRPr="005527F8" w:rsidRDefault="00F36F0B" w:rsidP="00F36F0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DE3678" w14:textId="3BF55757" w:rsidR="00E835DF" w:rsidRPr="00A25D05" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="31DE3678" w14:textId="3BF55757" w:rsidR="00E835DF" w:rsidRPr="00A25D05" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk192855889"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00A25D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Līguma termiņš</w:t>
       </w:r>
       <w:r w:rsidR="00677628" w:rsidRPr="00A25D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9DE6F5" w14:textId="3E955B9A" w:rsidR="00E835DF" w:rsidRDefault="00E23215" w:rsidP="00E835DF">
+    <w:p w14:paraId="0C9DE6F5" w14:textId="3E955B9A" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25D05">
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EE56EE" w:rsidRPr="00AB1608">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1608">
         <w:t>īgum</w:t>
@@ -3373,234 +3403,234 @@
       <w:r w:rsidR="003B0A53" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="00AB1608">
         <w:t>dien</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00B67A34" w:rsidRPr="00AB1608">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FA53D3" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve">kad </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1608">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C84074" w14:textId="1AC7E673" w:rsidR="00242B61" w:rsidRDefault="00E23215" w:rsidP="00242B61">
+    <w:p w14:paraId="62C84074" w14:textId="1AC7E673" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E835DF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">zaudējis </w:t>
       </w:r>
       <w:r w:rsidR="00063EE0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bezdarbnieka </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>statusu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D8CB62" w14:textId="1F232D68" w:rsidR="00242B61" w:rsidRDefault="00E23215" w:rsidP="00242B61">
+    <w:p w14:paraId="28D8CB62" w14:textId="1F232D68" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">pārtrauc dalību </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>asākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0B701E" w14:textId="28889E6F" w:rsidR="00242B61" w:rsidRDefault="00E23215" w:rsidP="00242B61">
+    <w:p w14:paraId="5E0B701E" w14:textId="28889E6F" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.1.3. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">neattaisnoti kavējis vairāk par piecām Pasākuma dalības dienām pēc kārtas </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="00D8422A">
         <w:t>vai viena mēneša periodā</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="00D8422A">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6644EC87" w14:textId="63556262" w:rsidR="00242B61" w:rsidRDefault="00E23215" w:rsidP="00242B61">
+    <w:p w14:paraId="6644EC87" w14:textId="63556262" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.4. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>atr</w:t>
       </w:r>
       <w:r w:rsidR="004913CD" w:rsidRPr="005527F8">
         <w:t>oda</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>s Pasākuma īstenošanas vietā alkohola, narkotisko, psihotropo vai toksisko vielu izraisīta reibuma stāvoklī</w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>, ja to konstatējusi policija</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E9525" w14:textId="3051324B" w:rsidR="00242B61" w:rsidRDefault="00E23215" w:rsidP="00242B61">
+    <w:p w14:paraId="257E9525" w14:textId="3051324B" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.5. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">atkārtoti nav ievērojis </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> darba kārtības noteikumus un </w:t>
       </w:r>
       <w:r w:rsidR="00091D4D" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidR="00620AE5" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> pārstāvja </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>norādījumus</w:t>
       </w:r>
       <w:r w:rsidR="00921D62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (par katru reizi tiek sastādīts pārkāpuma akts)</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58929502" w14:textId="31230A73" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00D105C9">
+    <w:p w14:paraId="58929502" w14:textId="31230A73" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00D105C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00242B61">
         <w:t xml:space="preserve">.1.6. </w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="007A0A50" w:rsidRPr="005527F8">
         <w:t>izslēgts</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">/eksmatrikulēts no </w:t>
@@ -3620,120 +3650,123 @@
       <w:r w:rsidR="00D069A1" w:rsidRPr="005527F8">
         <w:t>jis</w:t>
       </w:r>
       <w:r w:rsidR="00921D62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557851" w:rsidRPr="005527F8">
         <w:t>izglītības ieguves form</w:t>
       </w:r>
       <w:r w:rsidR="00D069A1" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (ja </w:t>
       </w:r>
       <w:r w:rsidR="00B67A34" w:rsidRPr="005527F8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t>asākums tiek īstenots augstākās izglītības iestādē)</w:t>
       </w:r>
       <w:r w:rsidR="00FE2C9F" w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2854BAB1" w14:textId="6306E0CE" w:rsidR="00A25D05" w:rsidRPr="00D105C9" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="2854BAB1" w14:textId="6306E0CE" w:rsidR="00A25D05" w:rsidRPr="00D105C9" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Hlk193106976"/>
       <w:r w:rsidRPr="00A25D05">
-        <w:t>Līguma grozījumi iegūst juridisku spēku un kļūst par Līguma neatņemamu sastāvdaļu pēc abpusējas rakstveida vienošanās pie Līguma parakstīšanas, pirms tam vienošanos saskaņojot ar Aģentūru</w:t>
+        <w:t>Līguma grozījumi iegūst juridisku spēku un kļūst par Līguma neatņemamu sastāvdaļu pēc abpusējas rakstv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25D05">
+        <w:t>eida vienošanās pie Līguma parakstīšanas, pirms tam vienošanos saskaņojot ar Aģentūru</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="214C1725" w14:textId="77777777" w:rsidR="00494231" w:rsidRPr="005527F8" w:rsidRDefault="00494231" w:rsidP="00494231">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="935"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7A0368" w14:textId="0C827EF6" w:rsidR="00C414E4" w:rsidRDefault="00E23215" w:rsidP="00C414E4">
+    <w:p w14:paraId="6B7A0368" w14:textId="0C827EF6" w:rsidR="00C414E4" w:rsidRDefault="00503989" w:rsidP="00C414E4">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="426" w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1" w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Personas datu apstrāde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379D9DF7" w14:textId="519B40AC" w:rsidR="00AC79C1" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="379D9DF7" w14:textId="519B40AC" w:rsidR="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas datu apstrādes pārzinis Līguma ietvaros ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īstenotājs</w:t>
       </w:r>
@@ -3818,416 +3851,450 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālā elektroniskā adrese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359C2A4B" w14:textId="0E3E5CD1" w:rsidR="00AC79C1" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="359C2A4B" w14:textId="0E3E5CD1" w:rsidR="00AC79C1" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Saskaņā ar Līgumu saņemtos Dalībnieka personas datus, tajā skaistā īpašo kategoriju datus, Īstenotājs apstrādā Līguma un normatīvajos aktos noteikto pienākumu izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F40669A" w14:textId="77777777" w:rsidR="00AC79C1" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="6F40669A" w14:textId="77777777" w:rsidR="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Īstenotājs ir atbildīgs par Dalībnieka (datu subjekta) informēšanu par viņu personas datu apstrādi, ko tas veic kā pārzinis</w:t>
+        <w:t>Īstenotāj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s ir atbildīgs par Dalībnieka (datu subjekta) informēšanu par viņu personas datu apstrādi, ko tas veic kā pārzinis</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2745F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620EB5AA" w14:textId="6B4C7564" w:rsidR="00C414E4" w:rsidRPr="00AC79C1" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="620EB5AA" w14:textId="6B4C7564" w:rsidR="00C414E4" w:rsidRPr="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Īstenotājs  apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk., Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula), kā arī nodrošināt, ka personas dati:</w:t>
+        <w:t>Īstenotājs  apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk., Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC79C1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula), kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267E952" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="1267E952" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2745F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
+        <w:t xml:space="preserve">tiks apstrādāti likumīgi, godprātīgi un datu subjektiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2745F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76102AC7" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="76102AC7" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F687A83" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="5F687A83" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A2A0D" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="159A2A0D" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā nepieciešams Līguma izpildei;</w:t>
+        <w:t xml:space="preserve">tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A18D90E" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="3A18D90E" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus. </w:t>
+        <w:t>tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus teh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677628">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niskos vai organizatoriskos pasākumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306FB97E" w14:textId="6CA291E9" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="306FB97E" w14:textId="6CA291E9" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dalībnieka personas dati, bez Dalībnieka piekrišanas, netiek nodoti trešajām personām, izņemot normatīvajos aktos paredzētajos gadījumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492BF435" w14:textId="17ABF576" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="492BF435" w14:textId="17ABF576" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īs</w:t>
       </w:r>
       <w:r w:rsidR="00677628" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tenotājam</w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pienākums Dalībnieka personas datus normatīvajos aktos noteiktajā kārtībā nodot Aģentūrai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ECD6A" w14:textId="499A3317" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="3D9ECD6A" w14:textId="499A3317" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C414E4" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra, apstrādājot saņemtos personas datus Līguma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un normatīvo aktu prasību izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00C414E4" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3601657D" w14:textId="103B2F81" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00E23215" w:rsidP="00A25D05">
+    <w:p w14:paraId="3601657D" w14:textId="103B2F81" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras interneta vietnē www.nva.gov.lv/lv/iestades-privatuma-politika</w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00E34CFC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCC2377" w14:textId="77777777" w:rsidR="00D906B8" w:rsidRDefault="00D906B8" w:rsidP="009A10AA">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="426" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB844D6" w14:textId="64D01A5F" w:rsidR="00494231" w:rsidRPr="00732F45" w:rsidRDefault="00E23215" w:rsidP="00732F45">
+    <w:p w14:paraId="0DB844D6" w14:textId="64D01A5F" w:rsidR="00494231" w:rsidRPr="00732F45" w:rsidRDefault="00503989" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F45">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71358547" w14:textId="14D6399F" w:rsidR="006B0B3B" w:rsidRDefault="00E23215" w:rsidP="00732F45">
+    <w:p w14:paraId="71358547" w14:textId="14D6399F" w:rsidR="006B0B3B" w:rsidRDefault="00503989" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00732F45">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Jebkuri</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5258" w:rsidRPr="005527F8">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īguma izrietoši strīdi starp </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>Pusēm</w:t>
       </w:r>
       <w:r w:rsidR="003150A6" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> tiek risināti </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pārrunu ceļā. </w:t>
       </w:r>
       <w:r w:rsidR="004B4C77" w:rsidRPr="005527F8">
         <w:t>Ja Pus</w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="004B4C77" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4259,61 +4326,64 @@
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> normatīv</w:t>
       </w:r>
       <w:r w:rsidR="00EF75A6" w:rsidRPr="005527F8">
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> akt</w:t>
       </w:r>
       <w:r w:rsidR="00EF75A6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C05D536" w14:textId="77777777" w:rsidR="00301F63" w:rsidRDefault="00301F63" w:rsidP="00301F63">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F5DB22" w14:textId="733F6C6F" w:rsidR="001475CC" w:rsidRPr="00BC1362" w:rsidRDefault="00E23215" w:rsidP="00732F45">
+    <w:p w14:paraId="53F5DB22" w14:textId="733F6C6F" w:rsidR="001475CC" w:rsidRPr="00BC1362" w:rsidRDefault="00503989" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1362">
-        <w:t>Līgums  parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma</w:t>
+        <w:t xml:space="preserve">Līgums  parakstīts ar drošu elektronisko parakstu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1362">
+        <w:t>kas satur laika zīmogu. Līguma</w:t>
       </w:r>
       <w:r w:rsidR="00AF03C1" w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1362">
         <w:t>abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00BC1362">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00732F45">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0032742D" w:rsidRPr="00BC1362">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> Līgums ir sagatavots</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00BC1362">
@@ -4359,180 +4429,180 @@
     <w:p w14:paraId="2D46F632" w14:textId="77777777" w:rsidR="00D44379" w:rsidRPr="005527F8" w:rsidRDefault="00D44379" w:rsidP="005527F8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165FAA51" w14:textId="77777777" w:rsidR="009A1A86" w:rsidRPr="005527F8" w:rsidRDefault="009A1A86" w:rsidP="009A1A86"/>
     <w:p w14:paraId="6F15AA35" w14:textId="77777777" w:rsidR="00494231" w:rsidRPr="005527F8" w:rsidRDefault="00494231" w:rsidP="008F77CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8981" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4301"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="2343D46B" w14:textId="77777777">
+      <w:tr w:rsidR="006E08A9" w14:paraId="2343D46B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D2FA9B8" w14:textId="77777777" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="00227473">
+          <w:p w14:paraId="2D2FA9B8" w14:textId="77777777" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00227473">
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Īstenotājs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="188EB211" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3551EED3" w14:textId="03F466CB" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="0039718A">
+          <w:p w14:paraId="3551EED3" w14:textId="03F466CB" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0039718A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14103">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dalībnieks</w:t>
             </w:r>
             <w:r w:rsidR="003150A6" w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="1BDCD107" w14:textId="77777777">
+      <w:tr w:rsidR="006E08A9" w14:paraId="1BDCD107" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C38D673" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B87E1DB" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16F04D93" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB21FB" w14:paraId="42E9FE65" w14:textId="77777777">
+      <w:tr w:rsidR="006E08A9" w14:paraId="42E9FE65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="014BBE1B" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="0067674A">
+          <w:p w14:paraId="014BBE1B" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(amats, paraksts</w:t>
             </w:r>
             <w:r w:rsidR="00B9755A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4563,51 +4633,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C8CD00" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6D65E0" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00E23215" w:rsidP="0067674A">
+          <w:p w14:paraId="1F6D65E0" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(paraksts</w:t>
             </w:r>
             <w:r w:rsidR="00564242">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00620033">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4626,78 +4696,78 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, datums</w:t>
             </w:r>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25D12F20" w14:textId="77777777" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00921F42" w:rsidP="005527F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidSect="002B482A">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="224B117C" w14:textId="77777777" w:rsidR="00075F4B" w:rsidRDefault="00075F4B">
+    <w:p w14:paraId="3C3E62BF" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="270C4968" w14:textId="77777777" w:rsidR="00075F4B" w:rsidRDefault="00075F4B">
+    <w:p w14:paraId="1C17F6BC" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4746,410 +4816,360 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7CDEFDB4" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00E23215" w:rsidP="005564D3">
+  <w:p w14:paraId="7CDEFDB4" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989" w:rsidP="005564D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="11B7E42B" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7A965D43" w14:textId="7FE995A7" w:rsidR="00E90E7D" w:rsidRDefault="00E23215" w:rsidP="00E90E7D">
+  <w:p w14:paraId="483D7BEE" w14:textId="77777777" w:rsidR="00206E25" w:rsidRPr="00206E25" w:rsidRDefault="00503989" w:rsidP="00206E25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:color w:val="ED7D31"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00977C0F">
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4.2.38.1_5.p _3.v_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>31.03.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="14AE5DED" w14:textId="79C8383E" w:rsidR="004A404E" w:rsidRPr="002F7AFF" w:rsidRDefault="004A404E" w:rsidP="002F7AFF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>KRG_4.2.38</w:t>
-[...56 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...7 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="408F7ACB" w14:textId="5D8E4012" w:rsidR="004A404E" w:rsidRPr="002F7AFF" w:rsidRDefault="00E23215" w:rsidP="002F7AFF">
+  <w:p w14:paraId="408F7ACB" w14:textId="70F6DA5E" w:rsidR="004A404E" w:rsidRPr="00206E25" w:rsidRDefault="00503989" w:rsidP="002F7AFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00977C0F">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>KRG_4.2.38</w:t>
+      <w:t>4.2.38.1_5.p _</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="00390DE0" w:rsidRPr="00206E25">
+      <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00977C0F">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_</w:t>
+      <w:t>.v</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="00A452DC" w:rsidRPr="00206E25">
+      <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">5.pielikums _2.versija </w:t>
+      <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="000F5D7F" w:rsidRPr="000F5D7F">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="00A452DC" w:rsidRPr="00206E25">
+      <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
-        <w:szCs w:val="16"/>
-[...1 lines deleted...]
-      <w:t>01.08.2025.</w:t>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>31.03.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="043C8322" w14:textId="77777777" w:rsidR="00075F4B" w:rsidRDefault="00075F4B">
+    <w:p w14:paraId="76CD4E2C" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53696064" w14:textId="77777777" w:rsidR="00075F4B" w:rsidRDefault="00075F4B">
+    <w:p w14:paraId="66F1C8F1" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="022B434B" w14:textId="77777777" w:rsidR="00075F4B" w:rsidRDefault="00075F4B"/>
+    <w:p w14:paraId="50468BE2" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="039F9C70" w14:textId="3719AF6D" w:rsidR="004A404E" w:rsidRDefault="00E23215">
+    <w:p w14:paraId="039F9C70" w14:textId="3719AF6D" w:rsidR="004A404E" w:rsidRDefault="00503989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="778A7602" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00E23215">
+    <w:p w14:paraId="778A7602" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
-        <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
+        <w:t xml:space="preserve">Izvēlas atbilstošo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B939C6">
+        <w:t>neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="15DE2E87" w14:textId="7CC38581" w:rsidR="004A404E" w:rsidRDefault="00E23215">
+    <w:p w14:paraId="15DE2E87" w14:textId="7CC38581" w:rsidR="004A404E" w:rsidRDefault="00503989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adresei jābūt atbilstošai līgumā starp Aģentūru un Īstenotāju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7991">
+      <w:r w:rsidRPr="00615A39">
         <w:t>1.2.</w:t>
       </w:r>
       <w:r>
         <w:t>apakšpunktā norādītajai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5B3DD2E0" w14:textId="0CF2DA5A" w:rsidR="004A404E" w:rsidRDefault="00E23215">
+    <w:p w14:paraId="5B3DD2E0" w14:textId="0CF2DA5A" w:rsidR="004A404E" w:rsidRDefault="00503989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2362E916" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00E23215" w:rsidP="005564D3">
+  <w:p w14:paraId="2362E916" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989" w:rsidP="005564D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2494AA64" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6138F474" w14:textId="026270C1" w:rsidR="004A404E" w:rsidRDefault="00E23215">
+  <w:p w14:paraId="6138F474" w14:textId="4FD1D0B5" w:rsidR="004A404E" w:rsidRDefault="00503989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EF0BD5">
+    <w:r w:rsidR="006C204B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6106F1F6" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7DD11F89" w14:textId="77777777" w:rsidR="004A404E" w:rsidRPr="00321198" w:rsidRDefault="004A404E" w:rsidP="005A63AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
@@ -5638,171 +5658,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="111D2A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CCCBB24"/>
-    <w:lvl w:ilvl="0" w:tplc="A210BF8A">
+    <w:lvl w:ilvl="0" w:tplc="49E2BB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4346"/>
         </w:tabs>
         <w:ind w:left="4346" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="927AF314" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F1A04AF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5066"/>
         </w:tabs>
         <w:ind w:left="5066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CB32EA48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="ACDC091C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5786"/>
         </w:tabs>
         <w:ind w:left="5786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="638EC9F2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C9FC4B96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6506"/>
         </w:tabs>
         <w:ind w:left="6506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E0CEF1AE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43EC36B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7226"/>
         </w:tabs>
         <w:ind w:left="7226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2E68A1A8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F4D2AF68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7946"/>
         </w:tabs>
         <w:ind w:left="7946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1F705A04" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DA628B7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8666"/>
         </w:tabs>
         <w:ind w:left="8666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B776D9D6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E19A59F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9386"/>
         </w:tabs>
         <w:ind w:left="9386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99C823C2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96AE242E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10106"/>
         </w:tabs>
         <w:ind w:left="10106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A57361E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC65E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6363,50 +6383,56 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E16323A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBC272CA"/>
+    <w:numStyleLink w:val="Style2"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34A6734D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C90EDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6454,51 +6480,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8244" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9576" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39B46D22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="603EBB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1094"/>
         </w:tabs>
         <w:ind w:left="1094" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6570,51 +6596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DCD296B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F0E9AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6684,51 +6710,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDA5A3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73AB550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -6800,304 +6826,304 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46D8084F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC92C542"/>
-    <w:lvl w:ilvl="0" w:tplc="260E575A">
+    <w:lvl w:ilvl="0" w:tplc="0E52D2BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4706"/>
         </w:tabs>
         <w:ind w:left="4706" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AFFE4260" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7414C82C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5066"/>
         </w:tabs>
         <w:ind w:left="5066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D37601BC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BB94BCF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5786"/>
         </w:tabs>
         <w:ind w:left="5786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0A1079BC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98D6DA6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6506"/>
         </w:tabs>
         <w:ind w:left="6506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A852DF6E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5E263A14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7226"/>
         </w:tabs>
         <w:ind w:left="7226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E8869AC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59D48384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7946"/>
         </w:tabs>
         <w:ind w:left="7946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7AA45F46" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D2C8BDE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8666"/>
         </w:tabs>
         <w:ind w:left="8666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8AA8DE08" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EAC082B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9386"/>
         </w:tabs>
         <w:ind w:left="9386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7FCEA910" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3F0AC074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10106"/>
         </w:tabs>
         <w:ind w:left="10106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="491E4416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="864CB174"/>
-    <w:lvl w:ilvl="0" w:tplc="47808C7C">
+    <w:lvl w:ilvl="0" w:tplc="5CCA0780">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DAD00DD0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16E82666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66125500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84680D2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5EB4934C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D49608CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3735" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4B8A595C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="475865A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A600CDB2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5B2077A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5175" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D2D4C644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A8E013E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B7AE2ABA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2AC4E8C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86A4A65E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E8B03DCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7335" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521F2633"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7169,351 +7195,351 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528A32E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C10D784"/>
-    <w:lvl w:ilvl="0" w:tplc="86503704">
+    <w:lvl w:ilvl="0" w:tplc="EA1CC8BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1281"/>
         </w:tabs>
         <w:ind w:left="1281" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EC6C6F14">
+    <w:lvl w:ilvl="1" w:tplc="7F5EB03C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CF440DEA">
+    <w:lvl w:ilvl="2" w:tplc="9ABC8CD2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2DA2FA1C">
+    <w:lvl w:ilvl="3" w:tplc="D57A3874">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9464474E">
+    <w:lvl w:ilvl="4" w:tplc="1BE694AC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F960805C">
+    <w:lvl w:ilvl="5" w:tplc="30A69A24">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B536508A">
+    <w:lvl w:ilvl="6" w:tplc="FFA2A9F4">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0E80983E">
+    <w:lvl w:ilvl="7" w:tplc="9936592A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10D40A98">
+    <w:lvl w:ilvl="8" w:tplc="13E2248A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BF0480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8E05528"/>
-    <w:lvl w:ilvl="0" w:tplc="AAD67E82">
+    <w:lvl w:ilvl="0" w:tplc="DB7A9800">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9F0E4CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C08C54F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2970FB80" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CBFE572C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E1425B08" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="884077C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CE623726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39ACD2AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1B088682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AFA858A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89421820" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D3C4AFD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFBC7442" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1AE29B90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9C0CFB34" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84B6CC7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C145D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AB6AD7E"/>
-    <w:lvl w:ilvl="0" w:tplc="6B4A6D3A">
+    <w:lvl w:ilvl="0" w:tplc="5D86469C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DF6829AE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="420665A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6CA20158" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8FB823D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E71A5B4A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BF32816E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A2425A2C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C19297F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CBE6CAAC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52C81A72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B9D247B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D674C452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C84EF450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3ADED3F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6CCA0F2C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="469E9648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D931720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4044906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7618,51 +7644,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A865E78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="942614DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7766,51 +7792,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA44D97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="942614DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7914,369 +7940,369 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D466B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A70402C"/>
-    <w:lvl w:ilvl="0" w:tplc="BB541B28">
+    <w:lvl w:ilvl="0" w:tplc="5DB42CAE">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2AC639F2">
+    <w:lvl w:ilvl="1" w:tplc="7AFC98E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42D45508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58AC4C3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6CFED17C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48ECF172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3AA88830" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4306BB28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20A8433A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A07AD016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4950" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6756DA5A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95B016F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5A748286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1E1EEC24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BCF474DA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CC403948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D651602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAC2DE60"/>
-    <w:lvl w:ilvl="0" w:tplc="0C58D3E2">
+    <w:lvl w:ilvl="0" w:tplc="704EED98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11D6931E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8A44B30E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68501AF2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CC64AFF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="259ADEFA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1F0C723C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF0C92E8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E1AAD8F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3F9EF862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="00480ADC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79EA8F9C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F9A6EB5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FD9A8512" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9A8A4D16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9C4CB290" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CEFAC8A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E551061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8423CC"/>
-    <w:lvl w:ilvl="0" w:tplc="DC2CFEF8">
+    <w:lvl w:ilvl="0" w:tplc="7A5EE508">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0D1ADA14" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EFC60E7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E81E59F6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A794494E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C7EE6C92" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C4403E56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89E24C38" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E28EFFBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94842360" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A1781BC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86BEBF7C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F9FA783E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74F44034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72F82E94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66F2E5B2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4F2CA584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B65153D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="022C90EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8318,51 +8344,165 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBA69FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBC272CA"/>
+    <w:styleLink w:val="Style2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F7341D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CC2A774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8432,213 +8572,236 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1428" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -8669,99 +8832,99 @@
     <w:rsid w:val="00024AA3"/>
     <w:rsid w:val="00025B63"/>
     <w:rsid w:val="00026DAD"/>
     <w:rsid w:val="00027510"/>
     <w:rsid w:val="00031B16"/>
     <w:rsid w:val="00034754"/>
     <w:rsid w:val="000375D9"/>
     <w:rsid w:val="000377B2"/>
     <w:rsid w:val="00041742"/>
     <w:rsid w:val="00041A8F"/>
     <w:rsid w:val="000455A0"/>
     <w:rsid w:val="00045E74"/>
     <w:rsid w:val="00050C1E"/>
     <w:rsid w:val="00051BE0"/>
     <w:rsid w:val="000541B5"/>
     <w:rsid w:val="00056497"/>
     <w:rsid w:val="000570A3"/>
     <w:rsid w:val="000577AE"/>
     <w:rsid w:val="00057F8E"/>
     <w:rsid w:val="00063C8F"/>
     <w:rsid w:val="00063EE0"/>
     <w:rsid w:val="00065B89"/>
     <w:rsid w:val="00070975"/>
     <w:rsid w:val="00073794"/>
     <w:rsid w:val="00074196"/>
-    <w:rsid w:val="00075F4B"/>
     <w:rsid w:val="00077945"/>
     <w:rsid w:val="000809AF"/>
     <w:rsid w:val="00080D8B"/>
     <w:rsid w:val="00081AF1"/>
     <w:rsid w:val="00082A5C"/>
     <w:rsid w:val="000873BF"/>
     <w:rsid w:val="0009107F"/>
     <w:rsid w:val="00091A89"/>
     <w:rsid w:val="00091D4D"/>
     <w:rsid w:val="00093403"/>
     <w:rsid w:val="000945F7"/>
     <w:rsid w:val="0009656D"/>
     <w:rsid w:val="00096758"/>
     <w:rsid w:val="000A1EFE"/>
     <w:rsid w:val="000A2D40"/>
     <w:rsid w:val="000A444D"/>
     <w:rsid w:val="000A647B"/>
     <w:rsid w:val="000B0F55"/>
     <w:rsid w:val="000B1B64"/>
     <w:rsid w:val="000B27B4"/>
     <w:rsid w:val="000B49D0"/>
     <w:rsid w:val="000B50E2"/>
     <w:rsid w:val="000B75D5"/>
     <w:rsid w:val="000C15FF"/>
     <w:rsid w:val="000C1E5C"/>
     <w:rsid w:val="000C6069"/>
     <w:rsid w:val="000C7172"/>
     <w:rsid w:val="000C73C1"/>
     <w:rsid w:val="000D322B"/>
     <w:rsid w:val="000D34CA"/>
     <w:rsid w:val="000D447A"/>
     <w:rsid w:val="000D6229"/>
     <w:rsid w:val="000D7A77"/>
     <w:rsid w:val="000E124B"/>
     <w:rsid w:val="000E17E6"/>
     <w:rsid w:val="000E17EB"/>
     <w:rsid w:val="000E2769"/>
     <w:rsid w:val="000E3A1C"/>
     <w:rsid w:val="000E4F4F"/>
     <w:rsid w:val="000E6E85"/>
     <w:rsid w:val="000F0EF8"/>
     <w:rsid w:val="000F1AC7"/>
     <w:rsid w:val="000F2EC2"/>
     <w:rsid w:val="000F447C"/>
     <w:rsid w:val="000F5706"/>
     <w:rsid w:val="000F5D7F"/>
     <w:rsid w:val="000F6157"/>
     <w:rsid w:val="000F6621"/>
+    <w:rsid w:val="000F6C97"/>
     <w:rsid w:val="000F7789"/>
     <w:rsid w:val="00100234"/>
     <w:rsid w:val="001003DE"/>
     <w:rsid w:val="00100468"/>
     <w:rsid w:val="00103BDA"/>
     <w:rsid w:val="001067E6"/>
     <w:rsid w:val="00107893"/>
     <w:rsid w:val="00110B9A"/>
     <w:rsid w:val="001112C9"/>
     <w:rsid w:val="0011166A"/>
     <w:rsid w:val="00112575"/>
     <w:rsid w:val="0011477A"/>
     <w:rsid w:val="00114B27"/>
     <w:rsid w:val="00114B30"/>
     <w:rsid w:val="00114E0E"/>
     <w:rsid w:val="00115182"/>
     <w:rsid w:val="00115224"/>
     <w:rsid w:val="00120D9F"/>
     <w:rsid w:val="00122969"/>
     <w:rsid w:val="00130AB2"/>
     <w:rsid w:val="00131B2C"/>
     <w:rsid w:val="00131F68"/>
     <w:rsid w:val="00132D03"/>
     <w:rsid w:val="001333E9"/>
     <w:rsid w:val="00133A83"/>
@@ -8814,97 +8977,99 @@
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B649F"/>
     <w:rsid w:val="001B741C"/>
     <w:rsid w:val="001C3224"/>
     <w:rsid w:val="001C5868"/>
     <w:rsid w:val="001C5896"/>
     <w:rsid w:val="001C6D51"/>
     <w:rsid w:val="001C7F51"/>
     <w:rsid w:val="001D5267"/>
     <w:rsid w:val="001D6510"/>
     <w:rsid w:val="001E07F8"/>
     <w:rsid w:val="001E216E"/>
     <w:rsid w:val="001E24D7"/>
     <w:rsid w:val="001E2BF9"/>
     <w:rsid w:val="001E30A2"/>
     <w:rsid w:val="001F0AA9"/>
     <w:rsid w:val="001F2531"/>
     <w:rsid w:val="001F3A03"/>
     <w:rsid w:val="001F4441"/>
     <w:rsid w:val="001F44A8"/>
     <w:rsid w:val="001F5299"/>
     <w:rsid w:val="001F5312"/>
     <w:rsid w:val="001F74A5"/>
     <w:rsid w:val="001F7AAB"/>
     <w:rsid w:val="002038AB"/>
+    <w:rsid w:val="00206E25"/>
     <w:rsid w:val="00207684"/>
     <w:rsid w:val="00210089"/>
     <w:rsid w:val="002100BC"/>
     <w:rsid w:val="002103E2"/>
     <w:rsid w:val="00210DF0"/>
     <w:rsid w:val="00211FAB"/>
     <w:rsid w:val="00213BE1"/>
     <w:rsid w:val="00214FB6"/>
     <w:rsid w:val="002155E8"/>
     <w:rsid w:val="00216364"/>
     <w:rsid w:val="00216F7F"/>
     <w:rsid w:val="00217198"/>
     <w:rsid w:val="00217726"/>
     <w:rsid w:val="002201CE"/>
     <w:rsid w:val="00220D7F"/>
     <w:rsid w:val="00222A66"/>
     <w:rsid w:val="0022369C"/>
     <w:rsid w:val="002259D5"/>
     <w:rsid w:val="00227473"/>
     <w:rsid w:val="00233209"/>
     <w:rsid w:val="0023449A"/>
     <w:rsid w:val="00235B75"/>
     <w:rsid w:val="00241FA1"/>
     <w:rsid w:val="00242B61"/>
     <w:rsid w:val="00256C80"/>
     <w:rsid w:val="002577EF"/>
     <w:rsid w:val="002627C7"/>
     <w:rsid w:val="00263319"/>
     <w:rsid w:val="00263E51"/>
     <w:rsid w:val="002645B3"/>
     <w:rsid w:val="00265B2B"/>
     <w:rsid w:val="00267360"/>
     <w:rsid w:val="00267FAB"/>
     <w:rsid w:val="0027040F"/>
     <w:rsid w:val="00270972"/>
     <w:rsid w:val="00271A26"/>
     <w:rsid w:val="0027225A"/>
     <w:rsid w:val="0027325B"/>
     <w:rsid w:val="002778FD"/>
     <w:rsid w:val="00280E4D"/>
     <w:rsid w:val="00281D63"/>
     <w:rsid w:val="002855AB"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00286AB6"/>
     <w:rsid w:val="002870D6"/>
     <w:rsid w:val="002A13AC"/>
     <w:rsid w:val="002A1911"/>
+    <w:rsid w:val="002A30F3"/>
     <w:rsid w:val="002A3CC1"/>
     <w:rsid w:val="002A490F"/>
     <w:rsid w:val="002A62CE"/>
     <w:rsid w:val="002B482A"/>
     <w:rsid w:val="002B64DC"/>
     <w:rsid w:val="002B66D2"/>
     <w:rsid w:val="002B71FE"/>
     <w:rsid w:val="002C1A7B"/>
     <w:rsid w:val="002C2102"/>
     <w:rsid w:val="002C4127"/>
     <w:rsid w:val="002C4DD1"/>
     <w:rsid w:val="002D000A"/>
     <w:rsid w:val="002D5273"/>
     <w:rsid w:val="002D53B3"/>
     <w:rsid w:val="002D54B0"/>
     <w:rsid w:val="002D63C2"/>
     <w:rsid w:val="002E0988"/>
     <w:rsid w:val="002E13A4"/>
     <w:rsid w:val="002E227C"/>
     <w:rsid w:val="002E22BE"/>
     <w:rsid w:val="002E446A"/>
     <w:rsid w:val="002E6118"/>
     <w:rsid w:val="002F3081"/>
     <w:rsid w:val="002F4166"/>
     <w:rsid w:val="002F6F10"/>
@@ -8933,50 +9098,51 @@
     <w:rsid w:val="00332412"/>
     <w:rsid w:val="003334BE"/>
     <w:rsid w:val="00336E6B"/>
     <w:rsid w:val="003404EA"/>
     <w:rsid w:val="00341E39"/>
     <w:rsid w:val="00350EEB"/>
     <w:rsid w:val="003522C7"/>
     <w:rsid w:val="00355C28"/>
     <w:rsid w:val="00355F1B"/>
     <w:rsid w:val="003567E2"/>
     <w:rsid w:val="00356942"/>
     <w:rsid w:val="00357441"/>
     <w:rsid w:val="00357A68"/>
     <w:rsid w:val="003613D5"/>
     <w:rsid w:val="00361844"/>
     <w:rsid w:val="00362AE8"/>
     <w:rsid w:val="00362E38"/>
     <w:rsid w:val="003653C7"/>
     <w:rsid w:val="003665E1"/>
     <w:rsid w:val="00375214"/>
     <w:rsid w:val="0038066B"/>
     <w:rsid w:val="00382C3B"/>
     <w:rsid w:val="003830AA"/>
     <w:rsid w:val="00384196"/>
     <w:rsid w:val="00385B6A"/>
+    <w:rsid w:val="00390DE0"/>
     <w:rsid w:val="00396BE1"/>
     <w:rsid w:val="0039718A"/>
     <w:rsid w:val="003A0039"/>
     <w:rsid w:val="003A074F"/>
     <w:rsid w:val="003A1809"/>
     <w:rsid w:val="003A3B76"/>
     <w:rsid w:val="003A3DDB"/>
     <w:rsid w:val="003A45A9"/>
     <w:rsid w:val="003A50D4"/>
     <w:rsid w:val="003A7BEF"/>
     <w:rsid w:val="003B0A53"/>
     <w:rsid w:val="003B35B6"/>
     <w:rsid w:val="003B61D1"/>
     <w:rsid w:val="003B799C"/>
     <w:rsid w:val="003C51C9"/>
     <w:rsid w:val="003C591E"/>
     <w:rsid w:val="003C6D1E"/>
     <w:rsid w:val="003D02BC"/>
     <w:rsid w:val="003D0437"/>
     <w:rsid w:val="003D3F89"/>
     <w:rsid w:val="003D4DEC"/>
     <w:rsid w:val="003D616D"/>
     <w:rsid w:val="003D6C2D"/>
     <w:rsid w:val="003E0B03"/>
     <w:rsid w:val="003E1090"/>
@@ -9076,50 +9242,51 @@
     <w:rsid w:val="004C02CC"/>
     <w:rsid w:val="004C07EC"/>
     <w:rsid w:val="004C0D82"/>
     <w:rsid w:val="004C1B04"/>
     <w:rsid w:val="004C3B07"/>
     <w:rsid w:val="004C4103"/>
     <w:rsid w:val="004C642E"/>
     <w:rsid w:val="004C70B7"/>
     <w:rsid w:val="004C73D3"/>
     <w:rsid w:val="004D1E4C"/>
     <w:rsid w:val="004D2099"/>
     <w:rsid w:val="004D2E90"/>
     <w:rsid w:val="004D4353"/>
     <w:rsid w:val="004D4462"/>
     <w:rsid w:val="004D50EC"/>
     <w:rsid w:val="004D5364"/>
     <w:rsid w:val="004D54A3"/>
     <w:rsid w:val="004D7AED"/>
     <w:rsid w:val="004D7DB5"/>
     <w:rsid w:val="004E4A98"/>
     <w:rsid w:val="004E7B2C"/>
     <w:rsid w:val="004E7C81"/>
     <w:rsid w:val="004F0E8E"/>
     <w:rsid w:val="004F2552"/>
     <w:rsid w:val="004F2693"/>
+    <w:rsid w:val="00503989"/>
     <w:rsid w:val="005045E6"/>
     <w:rsid w:val="0050583B"/>
     <w:rsid w:val="00506044"/>
     <w:rsid w:val="00510958"/>
     <w:rsid w:val="005114C1"/>
     <w:rsid w:val="00513913"/>
     <w:rsid w:val="00525FB6"/>
     <w:rsid w:val="00526145"/>
     <w:rsid w:val="0052615B"/>
     <w:rsid w:val="00526431"/>
     <w:rsid w:val="0052693A"/>
     <w:rsid w:val="00526D59"/>
     <w:rsid w:val="00530420"/>
     <w:rsid w:val="005307A0"/>
     <w:rsid w:val="00531635"/>
     <w:rsid w:val="00532EE4"/>
     <w:rsid w:val="005341D4"/>
     <w:rsid w:val="0053457C"/>
     <w:rsid w:val="00542852"/>
     <w:rsid w:val="00542BE4"/>
     <w:rsid w:val="00543C52"/>
     <w:rsid w:val="00546F97"/>
     <w:rsid w:val="00551014"/>
     <w:rsid w:val="005511D4"/>
     <w:rsid w:val="00551A34"/>
@@ -9171,50 +9338,51 @@
     <w:rsid w:val="005B7303"/>
     <w:rsid w:val="005B758B"/>
     <w:rsid w:val="005C1D29"/>
     <w:rsid w:val="005C38B1"/>
     <w:rsid w:val="005C69D0"/>
     <w:rsid w:val="005D1206"/>
     <w:rsid w:val="005D32B5"/>
     <w:rsid w:val="005D6B59"/>
     <w:rsid w:val="005E1791"/>
     <w:rsid w:val="005E2890"/>
     <w:rsid w:val="005E46A9"/>
     <w:rsid w:val="005E6BFC"/>
     <w:rsid w:val="005F3660"/>
     <w:rsid w:val="005F5156"/>
     <w:rsid w:val="005F62DB"/>
     <w:rsid w:val="005F6E9B"/>
     <w:rsid w:val="005F7916"/>
     <w:rsid w:val="005F7B68"/>
     <w:rsid w:val="00600183"/>
     <w:rsid w:val="0060295D"/>
     <w:rsid w:val="00607B58"/>
     <w:rsid w:val="00610D03"/>
     <w:rsid w:val="0061262C"/>
     <w:rsid w:val="00612D40"/>
     <w:rsid w:val="00614AB7"/>
+    <w:rsid w:val="00615A39"/>
     <w:rsid w:val="0061673C"/>
     <w:rsid w:val="00616749"/>
     <w:rsid w:val="0061735E"/>
     <w:rsid w:val="00620033"/>
     <w:rsid w:val="00620AE5"/>
     <w:rsid w:val="00623A14"/>
     <w:rsid w:val="00627373"/>
     <w:rsid w:val="00631944"/>
     <w:rsid w:val="0063202C"/>
     <w:rsid w:val="006329FA"/>
     <w:rsid w:val="00633668"/>
     <w:rsid w:val="006338ED"/>
     <w:rsid w:val="00635335"/>
     <w:rsid w:val="0063541E"/>
     <w:rsid w:val="00635864"/>
     <w:rsid w:val="00637339"/>
     <w:rsid w:val="00637488"/>
     <w:rsid w:val="00637E29"/>
     <w:rsid w:val="00643DA9"/>
     <w:rsid w:val="00645235"/>
     <w:rsid w:val="00645BA4"/>
     <w:rsid w:val="006470AE"/>
     <w:rsid w:val="00650A38"/>
     <w:rsid w:val="006537CC"/>
     <w:rsid w:val="00653B34"/>
@@ -9248,57 +9416,59 @@
     <w:rsid w:val="00680D7D"/>
     <w:rsid w:val="00682AC7"/>
     <w:rsid w:val="00685D18"/>
     <w:rsid w:val="00687DDB"/>
     <w:rsid w:val="0069144E"/>
     <w:rsid w:val="006950D0"/>
     <w:rsid w:val="0069521E"/>
     <w:rsid w:val="00695C1B"/>
     <w:rsid w:val="00695E80"/>
     <w:rsid w:val="006A0539"/>
     <w:rsid w:val="006A0980"/>
     <w:rsid w:val="006A1A26"/>
     <w:rsid w:val="006A1A55"/>
     <w:rsid w:val="006A2E98"/>
     <w:rsid w:val="006A34C2"/>
     <w:rsid w:val="006A4D5A"/>
     <w:rsid w:val="006A71A6"/>
     <w:rsid w:val="006B0B3B"/>
     <w:rsid w:val="006B2A2D"/>
     <w:rsid w:val="006B2F08"/>
     <w:rsid w:val="006B580E"/>
     <w:rsid w:val="006B64C4"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006C0F98"/>
     <w:rsid w:val="006C1759"/>
+    <w:rsid w:val="006C204B"/>
     <w:rsid w:val="006C3479"/>
     <w:rsid w:val="006C4CA5"/>
     <w:rsid w:val="006C5255"/>
     <w:rsid w:val="006D2596"/>
     <w:rsid w:val="006D3C6B"/>
     <w:rsid w:val="006D58CA"/>
     <w:rsid w:val="006D789F"/>
+    <w:rsid w:val="006E08A9"/>
     <w:rsid w:val="006E0AFA"/>
     <w:rsid w:val="006E16E6"/>
     <w:rsid w:val="006E2A54"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E422B"/>
     <w:rsid w:val="006E4609"/>
     <w:rsid w:val="006E6C65"/>
     <w:rsid w:val="006E704D"/>
     <w:rsid w:val="006E75CA"/>
     <w:rsid w:val="006E7BE7"/>
     <w:rsid w:val="006F1ACF"/>
     <w:rsid w:val="006F5FA3"/>
     <w:rsid w:val="006F6E51"/>
     <w:rsid w:val="006F6F75"/>
     <w:rsid w:val="0070032E"/>
     <w:rsid w:val="00700337"/>
     <w:rsid w:val="00700971"/>
     <w:rsid w:val="00701093"/>
     <w:rsid w:val="00702A18"/>
     <w:rsid w:val="00704C9E"/>
     <w:rsid w:val="00704EE8"/>
     <w:rsid w:val="00706E7B"/>
     <w:rsid w:val="00707345"/>
     <w:rsid w:val="00711E26"/>
     <w:rsid w:val="007202A2"/>
@@ -9441,79 +9611,81 @@
     <w:rsid w:val="00896291"/>
     <w:rsid w:val="00896785"/>
     <w:rsid w:val="008974A5"/>
     <w:rsid w:val="00897FA0"/>
     <w:rsid w:val="008A2C65"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A4E1E"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A5538"/>
     <w:rsid w:val="008A574D"/>
     <w:rsid w:val="008A5A42"/>
     <w:rsid w:val="008B559F"/>
     <w:rsid w:val="008B5B15"/>
     <w:rsid w:val="008B5F40"/>
     <w:rsid w:val="008B6ADD"/>
     <w:rsid w:val="008B7580"/>
     <w:rsid w:val="008C04B7"/>
     <w:rsid w:val="008C2E77"/>
     <w:rsid w:val="008C30C8"/>
     <w:rsid w:val="008C382E"/>
     <w:rsid w:val="008C7258"/>
     <w:rsid w:val="008C7FC7"/>
     <w:rsid w:val="008D04C7"/>
     <w:rsid w:val="008D1FFA"/>
     <w:rsid w:val="008D3614"/>
+    <w:rsid w:val="008D4365"/>
     <w:rsid w:val="008D6C41"/>
     <w:rsid w:val="008E0545"/>
     <w:rsid w:val="008E10DF"/>
     <w:rsid w:val="008E11F6"/>
     <w:rsid w:val="008E1EF9"/>
     <w:rsid w:val="008E3531"/>
     <w:rsid w:val="008E354B"/>
     <w:rsid w:val="008F05D4"/>
     <w:rsid w:val="008F30FC"/>
     <w:rsid w:val="008F3EBF"/>
     <w:rsid w:val="008F54BF"/>
     <w:rsid w:val="008F73A9"/>
     <w:rsid w:val="008F7574"/>
     <w:rsid w:val="008F77CD"/>
     <w:rsid w:val="00904165"/>
     <w:rsid w:val="00905F7B"/>
     <w:rsid w:val="00906588"/>
     <w:rsid w:val="00907C76"/>
     <w:rsid w:val="00907F2A"/>
     <w:rsid w:val="00910FB5"/>
     <w:rsid w:val="009124EE"/>
     <w:rsid w:val="00913482"/>
     <w:rsid w:val="00913585"/>
     <w:rsid w:val="009149BE"/>
     <w:rsid w:val="00916F97"/>
     <w:rsid w:val="0091788F"/>
     <w:rsid w:val="00921D62"/>
     <w:rsid w:val="00921F42"/>
     <w:rsid w:val="00922090"/>
+    <w:rsid w:val="009226C0"/>
     <w:rsid w:val="00925402"/>
     <w:rsid w:val="009262B7"/>
     <w:rsid w:val="009268D6"/>
     <w:rsid w:val="00933B75"/>
     <w:rsid w:val="009346D2"/>
     <w:rsid w:val="00941B26"/>
     <w:rsid w:val="00941D40"/>
     <w:rsid w:val="00945800"/>
     <w:rsid w:val="00950356"/>
     <w:rsid w:val="00951A51"/>
     <w:rsid w:val="009521A2"/>
     <w:rsid w:val="00956098"/>
     <w:rsid w:val="00962948"/>
     <w:rsid w:val="00963F6B"/>
     <w:rsid w:val="00965D00"/>
     <w:rsid w:val="00967766"/>
     <w:rsid w:val="009678C2"/>
     <w:rsid w:val="009736AA"/>
     <w:rsid w:val="00974197"/>
     <w:rsid w:val="0097756F"/>
     <w:rsid w:val="00977670"/>
     <w:rsid w:val="00977C0F"/>
     <w:rsid w:val="00980817"/>
     <w:rsid w:val="009838EE"/>
     <w:rsid w:val="00983E5D"/>
@@ -9569,50 +9741,51 @@
     <w:rsid w:val="00A048B4"/>
     <w:rsid w:val="00A0563A"/>
     <w:rsid w:val="00A06EFD"/>
     <w:rsid w:val="00A1423B"/>
     <w:rsid w:val="00A176B6"/>
     <w:rsid w:val="00A21611"/>
     <w:rsid w:val="00A21E92"/>
     <w:rsid w:val="00A2413C"/>
     <w:rsid w:val="00A2569A"/>
     <w:rsid w:val="00A25A95"/>
     <w:rsid w:val="00A25D05"/>
     <w:rsid w:val="00A2745F"/>
     <w:rsid w:val="00A27BE0"/>
     <w:rsid w:val="00A3078C"/>
     <w:rsid w:val="00A3109C"/>
     <w:rsid w:val="00A31FA8"/>
     <w:rsid w:val="00A345A5"/>
     <w:rsid w:val="00A3566F"/>
     <w:rsid w:val="00A35A76"/>
     <w:rsid w:val="00A40431"/>
     <w:rsid w:val="00A40847"/>
     <w:rsid w:val="00A40DA0"/>
     <w:rsid w:val="00A4368F"/>
     <w:rsid w:val="00A43A16"/>
     <w:rsid w:val="00A44626"/>
+    <w:rsid w:val="00A452DC"/>
     <w:rsid w:val="00A47B30"/>
     <w:rsid w:val="00A53BD1"/>
     <w:rsid w:val="00A56AC7"/>
     <w:rsid w:val="00A578BE"/>
     <w:rsid w:val="00A603B7"/>
     <w:rsid w:val="00A6086D"/>
     <w:rsid w:val="00A622BC"/>
     <w:rsid w:val="00A64026"/>
     <w:rsid w:val="00A64115"/>
     <w:rsid w:val="00A65577"/>
     <w:rsid w:val="00A66155"/>
     <w:rsid w:val="00A71D93"/>
     <w:rsid w:val="00A72774"/>
     <w:rsid w:val="00A727CC"/>
     <w:rsid w:val="00A72C80"/>
     <w:rsid w:val="00A7364B"/>
     <w:rsid w:val="00A76876"/>
     <w:rsid w:val="00A80F4A"/>
     <w:rsid w:val="00A84E70"/>
     <w:rsid w:val="00A9266E"/>
     <w:rsid w:val="00A9308B"/>
     <w:rsid w:val="00A96436"/>
     <w:rsid w:val="00A97F4A"/>
     <w:rsid w:val="00AA22FC"/>
     <w:rsid w:val="00AA4634"/>
@@ -9725,50 +9898,51 @@
     <w:rsid w:val="00BC6CCE"/>
     <w:rsid w:val="00BC722D"/>
     <w:rsid w:val="00BC78E6"/>
     <w:rsid w:val="00BC7E77"/>
     <w:rsid w:val="00BD202C"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD25D0"/>
     <w:rsid w:val="00BD3B12"/>
     <w:rsid w:val="00BD412B"/>
     <w:rsid w:val="00BD619E"/>
     <w:rsid w:val="00BD702C"/>
     <w:rsid w:val="00BE1691"/>
     <w:rsid w:val="00BE275A"/>
     <w:rsid w:val="00BE2FA8"/>
     <w:rsid w:val="00BE6F88"/>
     <w:rsid w:val="00BE7519"/>
     <w:rsid w:val="00BE7CC5"/>
     <w:rsid w:val="00BF0484"/>
     <w:rsid w:val="00BF39EA"/>
     <w:rsid w:val="00BF3F7C"/>
     <w:rsid w:val="00BF44BA"/>
     <w:rsid w:val="00BF5059"/>
     <w:rsid w:val="00BF515E"/>
     <w:rsid w:val="00BF5738"/>
     <w:rsid w:val="00C045DD"/>
+    <w:rsid w:val="00C04D9F"/>
     <w:rsid w:val="00C0682D"/>
     <w:rsid w:val="00C06A72"/>
     <w:rsid w:val="00C073C3"/>
     <w:rsid w:val="00C11B0A"/>
     <w:rsid w:val="00C12019"/>
     <w:rsid w:val="00C12BF2"/>
     <w:rsid w:val="00C14AA2"/>
     <w:rsid w:val="00C17FF3"/>
     <w:rsid w:val="00C203F7"/>
     <w:rsid w:val="00C20FA2"/>
     <w:rsid w:val="00C21A63"/>
     <w:rsid w:val="00C21E36"/>
     <w:rsid w:val="00C22507"/>
     <w:rsid w:val="00C23115"/>
     <w:rsid w:val="00C27293"/>
     <w:rsid w:val="00C32EC4"/>
     <w:rsid w:val="00C35AEE"/>
     <w:rsid w:val="00C36910"/>
     <w:rsid w:val="00C409B0"/>
     <w:rsid w:val="00C414E4"/>
     <w:rsid w:val="00C42DA1"/>
     <w:rsid w:val="00C4385B"/>
     <w:rsid w:val="00C45169"/>
     <w:rsid w:val="00C503AB"/>
     <w:rsid w:val="00C50E26"/>
@@ -9804,51 +9978,50 @@
     <w:rsid w:val="00CA138A"/>
     <w:rsid w:val="00CA407D"/>
     <w:rsid w:val="00CA779B"/>
     <w:rsid w:val="00CB140E"/>
     <w:rsid w:val="00CB21FB"/>
     <w:rsid w:val="00CB4823"/>
     <w:rsid w:val="00CB4936"/>
     <w:rsid w:val="00CB5D8D"/>
     <w:rsid w:val="00CC07BE"/>
     <w:rsid w:val="00CC106C"/>
     <w:rsid w:val="00CC2321"/>
     <w:rsid w:val="00CC292D"/>
     <w:rsid w:val="00CC2F7B"/>
     <w:rsid w:val="00CC34CA"/>
     <w:rsid w:val="00CC3591"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD26D9"/>
     <w:rsid w:val="00CD2A3F"/>
     <w:rsid w:val="00CD349B"/>
     <w:rsid w:val="00CD5762"/>
     <w:rsid w:val="00CD57C8"/>
     <w:rsid w:val="00CD7820"/>
     <w:rsid w:val="00CE083C"/>
     <w:rsid w:val="00CE44A4"/>
     <w:rsid w:val="00CE6331"/>
-    <w:rsid w:val="00CF3756"/>
     <w:rsid w:val="00CF5615"/>
     <w:rsid w:val="00CF5785"/>
     <w:rsid w:val="00CF7B13"/>
     <w:rsid w:val="00D02214"/>
     <w:rsid w:val="00D03C63"/>
     <w:rsid w:val="00D05EC2"/>
     <w:rsid w:val="00D062FC"/>
     <w:rsid w:val="00D06321"/>
     <w:rsid w:val="00D068EC"/>
     <w:rsid w:val="00D069A1"/>
     <w:rsid w:val="00D06D50"/>
     <w:rsid w:val="00D105C9"/>
     <w:rsid w:val="00D13FB5"/>
     <w:rsid w:val="00D14103"/>
     <w:rsid w:val="00D15EAA"/>
     <w:rsid w:val="00D20583"/>
     <w:rsid w:val="00D20D8D"/>
     <w:rsid w:val="00D21093"/>
     <w:rsid w:val="00D22EFD"/>
     <w:rsid w:val="00D2575E"/>
     <w:rsid w:val="00D25B2C"/>
     <w:rsid w:val="00D26D29"/>
     <w:rsid w:val="00D30EA2"/>
     <w:rsid w:val="00D31E6E"/>
     <w:rsid w:val="00D324C1"/>
@@ -9865,89 +10038,91 @@
     <w:rsid w:val="00D55B96"/>
     <w:rsid w:val="00D56F2B"/>
     <w:rsid w:val="00D57ADE"/>
     <w:rsid w:val="00D60EA5"/>
     <w:rsid w:val="00D61B1B"/>
     <w:rsid w:val="00D62308"/>
     <w:rsid w:val="00D62500"/>
     <w:rsid w:val="00D63BFF"/>
     <w:rsid w:val="00D64FC3"/>
     <w:rsid w:val="00D666B6"/>
     <w:rsid w:val="00D66F42"/>
     <w:rsid w:val="00D707A2"/>
     <w:rsid w:val="00D72F2D"/>
     <w:rsid w:val="00D7374F"/>
     <w:rsid w:val="00D7407D"/>
     <w:rsid w:val="00D75978"/>
     <w:rsid w:val="00D75A25"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D80887"/>
     <w:rsid w:val="00D812DA"/>
     <w:rsid w:val="00D81AA1"/>
     <w:rsid w:val="00D830B5"/>
     <w:rsid w:val="00D8422A"/>
     <w:rsid w:val="00D842DE"/>
     <w:rsid w:val="00D8461E"/>
+    <w:rsid w:val="00D85030"/>
     <w:rsid w:val="00D856D7"/>
     <w:rsid w:val="00D85923"/>
     <w:rsid w:val="00D868FD"/>
     <w:rsid w:val="00D906B8"/>
     <w:rsid w:val="00D93BA9"/>
     <w:rsid w:val="00D945DE"/>
     <w:rsid w:val="00D95182"/>
     <w:rsid w:val="00D95BE5"/>
     <w:rsid w:val="00D9675F"/>
     <w:rsid w:val="00D96D2F"/>
     <w:rsid w:val="00DA165A"/>
     <w:rsid w:val="00DA38D0"/>
     <w:rsid w:val="00DA3FC0"/>
     <w:rsid w:val="00DA4304"/>
     <w:rsid w:val="00DA5258"/>
     <w:rsid w:val="00DA5B90"/>
     <w:rsid w:val="00DA61BC"/>
     <w:rsid w:val="00DA65F4"/>
     <w:rsid w:val="00DB122D"/>
     <w:rsid w:val="00DB1CB9"/>
     <w:rsid w:val="00DB2A90"/>
     <w:rsid w:val="00DB315A"/>
     <w:rsid w:val="00DB3EE8"/>
     <w:rsid w:val="00DB4748"/>
     <w:rsid w:val="00DB7A1E"/>
     <w:rsid w:val="00DC2C64"/>
     <w:rsid w:val="00DC3EEC"/>
     <w:rsid w:val="00DC4288"/>
     <w:rsid w:val="00DC66B3"/>
     <w:rsid w:val="00DC74E9"/>
     <w:rsid w:val="00DD091D"/>
     <w:rsid w:val="00DD2319"/>
     <w:rsid w:val="00DD2948"/>
     <w:rsid w:val="00DD3504"/>
     <w:rsid w:val="00DD74CD"/>
     <w:rsid w:val="00DE2565"/>
     <w:rsid w:val="00DE2D2E"/>
     <w:rsid w:val="00DE57B4"/>
     <w:rsid w:val="00DE6974"/>
+    <w:rsid w:val="00DE7996"/>
     <w:rsid w:val="00DF1530"/>
     <w:rsid w:val="00DF26AE"/>
     <w:rsid w:val="00DF3898"/>
     <w:rsid w:val="00DF5370"/>
     <w:rsid w:val="00DF5D50"/>
     <w:rsid w:val="00DF7EA7"/>
     <w:rsid w:val="00E003E9"/>
     <w:rsid w:val="00E05886"/>
     <w:rsid w:val="00E060E7"/>
     <w:rsid w:val="00E06F06"/>
     <w:rsid w:val="00E07317"/>
     <w:rsid w:val="00E126D7"/>
     <w:rsid w:val="00E12B78"/>
     <w:rsid w:val="00E141C4"/>
     <w:rsid w:val="00E1493A"/>
     <w:rsid w:val="00E211B8"/>
     <w:rsid w:val="00E213DC"/>
     <w:rsid w:val="00E22BA1"/>
     <w:rsid w:val="00E23215"/>
     <w:rsid w:val="00E24771"/>
     <w:rsid w:val="00E25ECE"/>
     <w:rsid w:val="00E26C56"/>
     <w:rsid w:val="00E26DDC"/>
     <w:rsid w:val="00E310E8"/>
     <w:rsid w:val="00E31838"/>
@@ -9998,51 +10173,50 @@
     <w:rsid w:val="00EC1C67"/>
     <w:rsid w:val="00EC1E2B"/>
     <w:rsid w:val="00EC1E6B"/>
     <w:rsid w:val="00EC250F"/>
     <w:rsid w:val="00EC2D83"/>
     <w:rsid w:val="00EC339A"/>
     <w:rsid w:val="00EC37FF"/>
     <w:rsid w:val="00EC3D4C"/>
     <w:rsid w:val="00EC45E5"/>
     <w:rsid w:val="00EC4C2B"/>
     <w:rsid w:val="00EC524D"/>
     <w:rsid w:val="00EC5FC6"/>
     <w:rsid w:val="00EC7888"/>
     <w:rsid w:val="00ED0829"/>
     <w:rsid w:val="00ED5EDA"/>
     <w:rsid w:val="00ED6816"/>
     <w:rsid w:val="00ED74E3"/>
     <w:rsid w:val="00ED79BB"/>
     <w:rsid w:val="00EE01C1"/>
     <w:rsid w:val="00EE0A57"/>
     <w:rsid w:val="00EE1397"/>
     <w:rsid w:val="00EE3303"/>
     <w:rsid w:val="00EE56EE"/>
     <w:rsid w:val="00EE5E94"/>
     <w:rsid w:val="00EE651D"/>
-    <w:rsid w:val="00EE7991"/>
     <w:rsid w:val="00EE7F27"/>
     <w:rsid w:val="00EF08A1"/>
     <w:rsid w:val="00EF0BD5"/>
     <w:rsid w:val="00EF168B"/>
     <w:rsid w:val="00EF71AD"/>
     <w:rsid w:val="00EF75A6"/>
     <w:rsid w:val="00F00CE9"/>
     <w:rsid w:val="00F131A4"/>
     <w:rsid w:val="00F13E73"/>
     <w:rsid w:val="00F151B7"/>
     <w:rsid w:val="00F17CC2"/>
     <w:rsid w:val="00F211D2"/>
     <w:rsid w:val="00F21893"/>
     <w:rsid w:val="00F21ADD"/>
     <w:rsid w:val="00F246F3"/>
     <w:rsid w:val="00F24876"/>
     <w:rsid w:val="00F24B06"/>
     <w:rsid w:val="00F25085"/>
     <w:rsid w:val="00F25915"/>
     <w:rsid w:val="00F2667F"/>
     <w:rsid w:val="00F26DA3"/>
     <w:rsid w:val="00F2724A"/>
     <w:rsid w:val="00F27708"/>
     <w:rsid w:val="00F30CA5"/>
     <w:rsid w:val="00F30D6F"/>
@@ -11026,63 +11200,73 @@
       <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00133A9A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00227473"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002A30F3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/45466-par-valsts-socialo-apdrosinasanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11357,50 +11541,63 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -11527,168 +11724,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">230</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7">
   <b:Source>
     <b:Tag>as</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{7C879D24-85F2-401E-B035-D4222DE2BF34}</b:Guid>
     <b:Title>as</b:Title>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE23086-3ECF-457B-BD75-ABBCF4602DEF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C5F2D61-1865-4665-A353-BE64A3536C11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5235EE6E-E70A-46F6-8A40-0FCBCB2E1AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D31DC036-8AC7-4102-A8B3-E486F895845F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF25A959-4569-4D3E-AA1B-B603C429592A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27AE7DE9-1AB0-4453-A70A-997A236342AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4772</Characters>
+  <Pages>1</Pages>
+  <Words>8336</Words>
+  <Characters>4753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13116</CharactersWithSpaces>
+  <CharactersWithSpaces>13063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UnaI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>