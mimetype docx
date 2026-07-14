--- v1 (2026-04-07)
+++ v2 (2026-07-14)
@@ -11,245 +11,245 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78149892" w14:textId="7ADEA6AD" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="002D000A">
+    <w:p w14:paraId="78149892" w14:textId="7ADEA6AD" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="002D000A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">LĪGUMS </w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dalību</w:t>
       </w:r>
       <w:r w:rsidR="000B0F55">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492E1366" w14:textId="001A258E" w:rsidR="00877262" w:rsidRPr="00877262" w:rsidRDefault="00503989" w:rsidP="00877262">
+    <w:p w14:paraId="492E1366" w14:textId="001A258E" w:rsidR="00877262" w:rsidRPr="00877262" w:rsidRDefault="00000000" w:rsidP="00877262">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pasākum</w:t>
       </w:r>
       <w:r w:rsidR="003232CD" w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Darbam nepieciešamo iemaņu attīstība”</w:t>
       </w:r>
       <w:r w:rsidR="00E12B78" w:rsidRPr="005527F8">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EB6131" w14:textId="77777777" w:rsidR="00633668" w:rsidRPr="00EE3303" w:rsidRDefault="00503989" w:rsidP="00633668">
+    <w:p w14:paraId="68EB6131" w14:textId="77777777" w:rsidR="00633668" w:rsidRPr="00EE3303" w:rsidRDefault="00000000" w:rsidP="00633668">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(ESF Plus projekts “Pasākumi iekļaujošai nodarbinātībai” </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr. 4.3.3.2/1/24/I/002)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEC23E2" w14:textId="77777777" w:rsidR="00210089" w:rsidRPr="005527F8" w:rsidRDefault="00210089" w:rsidP="00210089">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A10C30" w14:textId="6337C527" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00503989" w:rsidP="00BC1362">
+    <w:p w14:paraId="38A10C30" w14:textId="6337C527" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00000000" w:rsidP="00BC1362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F717CC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās parakstīšanas datums / </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D13BBB" w14:textId="7CB9EBFF" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00503989" w:rsidP="00BC1362">
+    <w:p w14:paraId="03D13BBB" w14:textId="7CB9EBFF" w:rsidR="005B758B" w:rsidRPr="00F717CC" w:rsidRDefault="00000000" w:rsidP="00BC1362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F717CC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202___.gada ____.__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5D53D0" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="096524B0" w14:textId="489FB306" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="096524B0" w14:textId="489FB306" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083D2A6A" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="083D2A6A" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
@@ -272,74 +272,74 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaukums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, reģistrācijas numurs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D90DA02" w14:textId="50B0D9B8" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="2D90DA02" w14:textId="50B0D9B8" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29084CBB" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="29084CBB" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="3600" w:right="-46" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/ augstākās izglītības iestādes</w:t>
       </w:r>
@@ -349,51 +349,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> juridiskā adrese)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7458C8" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="3600" w:right="95" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107EC900" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="107EC900" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="3600" w:right="-46" w:hanging="3600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma</w:t>
       </w:r>
       <w:r w:rsidR="00866C25" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
@@ -412,162 +412,159 @@
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD091D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">vadītāja vai pilnvarotās personas </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF1BE65" w14:textId="656F466B" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="6AF1BE65" w14:textId="656F466B" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>personā, k</w:t>
       </w:r>
       <w:r w:rsidR="001541BB" w:rsidRPr="005527F8">
         <w:t>ur</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve">a darbojas uz </w:t>
-[...2 lines deleted...]
-        <w:t>_________________________________________</w:t>
+        <w:t>a darbojas uz _________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002778FD" w:rsidRPr="005527F8">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572207C6" w14:textId="2001F322" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="572207C6" w14:textId="2001F322" w:rsidR="00F2724A" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(pilnvarojumu apliecinoša dokumenta nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22C5E0" w14:textId="05D914DB" w:rsidR="00396BE1" w:rsidRPr="00F36F0B" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="0E22C5E0" w14:textId="05D914DB" w:rsidR="00396BE1" w:rsidRPr="00F36F0B" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>pamata</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">), no vienas puses, un </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DE057" w14:textId="1BE270F0" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="670DE057" w14:textId="1BE270F0" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E6B" w:rsidRPr="005527F8">
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A644BC4" w14:textId="33B3B477" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="1A644BC4" w14:textId="33B3B477" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006E7BE7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>personas</w:t>
@@ -583,51 +580,51 @@
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>vārds, uzvārds, personas kods</w:t>
       </w:r>
       <w:r w:rsidR="00700971" w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, dzīves vietas adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE06356" w14:textId="636FCFBF" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="0BE06356" w14:textId="636FCFBF" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(turpmāk –</w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -729,70 +726,70 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
       <w:r w:rsidR="004A271E" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līgums)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4F9ECD" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00396BE1" w:rsidP="00396BE1"/>
-    <w:p w14:paraId="5A3CD4B1" w14:textId="0C5D93D5" w:rsidR="00AC79C1" w:rsidRPr="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00AC79C1">
+    <w:p w14:paraId="5A3CD4B1" w14:textId="0C5D93D5" w:rsidR="00AC79C1" w:rsidRPr="00AC79C1" w:rsidRDefault="00000000" w:rsidP="00AC79C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F122E6C" w14:textId="64953A04" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00F36F0B">
+    <w:p w14:paraId="7F122E6C" w14:textId="19F858C5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00F36F0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Pamatojoties</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> uz Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="004105AD" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (turpmāk – A</w:t>
       </w:r>
       <w:r w:rsidR="008E1EF9" w:rsidRPr="005527F8">
         <w:t>ģentūra</w:t>
       </w:r>
       <w:r w:rsidR="004105AD" w:rsidRPr="005527F8">
@@ -821,52 +818,55 @@
       </w:r>
       <w:r w:rsidR="00005886" w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>„Darbam nepieciešamo iemaņu attīstība</w:t>
       </w:r>
       <w:r w:rsidR="00005886" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">” īstenošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>Nr.________________</w:t>
       </w:r>
       <w:r w:rsidR="00596AD2" w:rsidRPr="005527F8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
         <w:t>Īstenotāj</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
+      <w:r w:rsidR="00AE1E6B">
+        <w:t>iesaista</w:t>
+      </w:r>
       <w:r w:rsidR="00596AD2" w:rsidRPr="005527F8">
-        <w:t xml:space="preserve">nodarbina </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidR="00120D9F" w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pasākumā „Darbam nepieciešamo iemaņu attīstība” (turpmāk − Pasākums) </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>laika period</w:t>
       </w:r>
       <w:r w:rsidR="00EE7F27" w:rsidRPr="005527F8">
         <w:t>ā no 202</w:t>
       </w:r>
       <w:r w:rsidR="00FD1A89" w:rsidRPr="005527F8">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00596AD2" w:rsidRPr="005527F8">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00EE7F27" w:rsidRPr="005527F8">
         <w:t>.gada__._______ līdz 202</w:t>
       </w:r>
@@ -898,92 +898,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(turpmāk </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F0B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
       <w:r>
         <w:t>IDMP</w:t>
       </w:r>
       <w:r w:rsidR="00F2724A" w:rsidRPr="005527F8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00495373">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778BDA0B" w14:textId="56EDC8C5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00AC79C1">
+    <w:p w14:paraId="778BDA0B" w14:textId="619E36A3" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00AC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00426D7E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
-        <w:t>vei</w:t>
+      <w:r w:rsidR="00AE1E6B">
+        <w:t>apgūs</w:t>
       </w:r>
       <w:r w:rsidR="00426D7E" w:rsidRPr="005527F8">
-        <w:t xml:space="preserve">c </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00572A1D" w:rsidRPr="005527F8">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="004F0E8E" w:rsidRPr="005527F8">
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>pienākumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38DF17" w14:textId="227F1C8C" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="4B38DF17" w14:textId="227F1C8C" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="008D3614" w:rsidRPr="005527F8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
@@ -999,91 +999,91 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kods</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD36260" w14:textId="77777777" w:rsidR="00B655AF" w:rsidRPr="005527F8" w:rsidRDefault="00B655AF" w:rsidP="004C73D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B71E1BA" w14:textId="2305B5A7" w:rsidR="00396BE1" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="006E4609">
+    <w:p w14:paraId="4B71E1BA" w14:textId="2305B5A7" w:rsidR="00396BE1" w:rsidRPr="000570A3" w:rsidRDefault="00000000" w:rsidP="006E4609">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pienākumi</w:t>
       </w:r>
       <w:r w:rsidR="00677628">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> un tiesības</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AED8924" w14:textId="3807706A" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="009B4659">
+    <w:p w14:paraId="6AED8924" w14:textId="3807706A" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="009B4659">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref203478130"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">piedalīties </w:t>
       </w:r>
       <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
         <w:t>Pasākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Līguma 1.</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1124,1170 +1124,1203 @@
         <w:t>t.i.:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4460"/>
         <w:gridCol w:w="4467"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E08A9" w14:paraId="2E63E658" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="2E63E658" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35B30B7C" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00211FAB">
+          <w:p w14:paraId="35B30B7C" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Nedēļas diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30CC72FB" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00211FAB">
+          <w:p w14:paraId="30CC72FB" w14:textId="052642FA" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005527F8">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Darba laiks no plkst.___ līdz plkst.</w:t>
+              <w:t>Dalības</w:t>
+            </w:r>
+            <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laiks no plkst.___ līdz plkst.</w:t>
             </w:r>
             <w:r w:rsidR="006A2E98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
-            <w:r w:rsidRPr="005527F8">
+            <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="70098F1C" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="70098F1C" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49888BAB" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="166306D3" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="2D4DEC8A" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="2D4DEC8A" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39C429CC" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35843E11" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="67782918" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="67782918" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21784639" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E2AB540" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="13D795B8" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="13D795B8" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07CD7D8D" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7156390D" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="177B89F6" w14:textId="77777777" w:rsidTr="00211FAB">
+      <w:tr w:rsidR="006C1921" w14:paraId="177B89F6" w14:textId="77777777" w:rsidTr="00211FAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50978032" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F1DDB86" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="00211FAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79685384" w14:textId="1D2C46B3" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="000D34CA">
+    <w:p w14:paraId="79685384" w14:textId="48A3FC21" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="000D34CA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Ja Pasākuma īstenošanas periodā </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
-      <w:r w:rsidRPr="005527F8">
-        <w:t>darba dienas</w:t>
+      <w:r w:rsidR="00574F2E">
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> dienas</w:t>
       </w:r>
       <w:r w:rsidR="00967766">
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> darba laiks ir mainīgas, tad </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574F2E">
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> laiks ir mainīgs, tad </w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> pienākums ir strādāt atbilstoši saskaņotajam </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">grafikam (skatīt Līguma </w:t>
+        <w:t xml:space="preserve"> pienākums ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00274C1F">
+        <w:t>piedalīties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> atbilstoši saskaņotajam grafikam (skatīt Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>punktu);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3258F527" w14:textId="77777777" w:rsidR="000D34CA" w:rsidRPr="005527F8" w:rsidRDefault="000D34CA" w:rsidP="005527F8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C198EF" w14:textId="6460A981" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="000D34CA">
+    <w:p w14:paraId="19C198EF" w14:textId="6460A981" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00274C1F">
+      <w:pPr>
+        <w:ind w:left="858"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> __________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002B482A">
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3314D268" w14:textId="77777777" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00227473">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-46" w:firstLine="2340"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227682032"/>
+      <w:r w:rsidRPr="005527F8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(Pasākuma īstenošanas vietas adrese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="199A6776" w14:textId="35EFAD7D" w:rsidR="00274C1F" w:rsidRPr="00D01EC6" w:rsidRDefault="00000000" w:rsidP="00396BE1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D01EC6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>apgūt prasmes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B583E5A" w14:textId="42732B34" w:rsidR="00274C1F" w:rsidRPr="00D01EC6" w:rsidRDefault="00000000" w:rsidP="00274C1F">
+      <w:pPr>
+        <w:ind w:left="858"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D01EC6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F015C8F" w14:textId="21D4AA4F" w:rsidR="00274C1F" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00274C1F">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-46" w:firstLine="2340"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>saskaņā ar pieteikumā  Pasākuma īstenošanai norādīto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574D5004" w14:textId="77777777" w:rsidR="00274C1F" w:rsidRDefault="00274C1F" w:rsidP="00274C1F">
+      <w:pPr>
+        <w:ind w:left="858"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5903EDB0" w14:textId="65D09EAE" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ievērot </w:t>
+      </w:r>
+      <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
+        <w:t>Īstenotāja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">darba kārtības noteikumus, kā arī Īstenotāja </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6381">
+        <w:t xml:space="preserve">norīkotā darba vadītāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">norādījumus </w:t>
+      </w:r>
+      <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
+        <w:t>pienākumu izpildei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C26955" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00396BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> __________________________________________________________</w:t>
+        <w:t xml:space="preserve">ievērot darba drošības un veselības aizsardzības, ugunsdrošības un citus darba aizsardzības </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD001A" w:rsidRPr="005527F8">
+        <w:t>noteikumus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>, tajā skaitā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4FA709" w14:textId="77777777" w:rsidR="006C0F98" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00EC524D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">piedalīties </w:t>
+      </w:r>
+      <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
+        <w:t>Īstenotāja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> rīkotajās instruktāžās un apmācībās darba aizsardzības jomā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C7F735" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00EC524D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>rūpēties par savu drošību un veselību</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4AB3" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> to personu drošību un veselību, kuras ietekmē vai var</w:t>
+      </w:r>
+      <w:r w:rsidR="00711E26" w:rsidRPr="005527F8">
+        <w:t>ētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> ietekmēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
+        <w:t>Līguma ietvaros veikt</w:t>
+      </w:r>
+      <w:r w:rsidR="006E422B" w:rsidRPr="005527F8">
+        <w:t>ie pienākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37639EAC" w14:textId="1DC555B5" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00EC524D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">ievērot drošības zīmes un lietot </w:t>
+      </w:r>
+      <w:r w:rsidR="003E13FF">
+        <w:t xml:space="preserve">Dalībnieka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">rīcībā nodoto </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53BD1" w:rsidRPr="005527F8">
+        <w:t>darba aprīkojumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
+        <w:t>, instrumentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>, individuālos aizsardzības līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>atbilstoši sniegtajai apmācībai</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA65F4" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>instruktāžai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40B2A">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40B2A" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CAEDFA" w14:textId="2B25CDF7" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00EC524D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">nekavējoties ziņot </w:t>
+      </w:r>
+      <w:r w:rsidR="00562360" w:rsidRPr="005527F8">
+        <w:t>Īstenotāja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> pārstāvim </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7557">
+        <w:t xml:space="preserve">(skatīt Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
-        <w:t>____________________</w:t>
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7557">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3B24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7557">
+        <w:t xml:space="preserve">punktā) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD001A" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">notikušu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">nelaimes gadījumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
+        <w:t>Pasākum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76430" w:rsidRPr="005527F8">
+        <w:t>a īstenošanas vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>, kā arī par jebkuriem darba vides faktoriem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10A2A" w:rsidRPr="005527F8">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> rada vai var</w:t>
+      </w:r>
+      <w:r w:rsidR="00711E26" w:rsidRPr="005527F8">
+        <w:t>ētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> radīt risku drošībai un veselībai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3314D268" w14:textId="77777777" w:rsidR="004753CA" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00227473">
-[...31 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w14:paraId="1B1839DC" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00EC524D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">Pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="000C15FF" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>vietā neatrasties alkohola, narkoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
+        <w:t>sko, psihotropo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> vai toksisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00490989" w:rsidRPr="005527F8">
+        <w:t>o vielu izraisīta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> reibuma stāvoklī</w:t>
+      </w:r>
+      <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D8A17E" w14:textId="1B84783A" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="3CDAB027" w14:textId="1064C557" w:rsidR="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2847"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
-        <w:t>veikt šādus pienākumus (</w:t>
-[...11 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00757EC1" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">irmajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00217BB1">
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D4C" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00757EC1" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">dienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>pēc Līgum</w:t>
+      </w:r>
+      <w:r w:rsidR="00012BA9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B482A">
+        <w:t>3.14</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC79C1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">punktā minēto attaisnojošo iemeslu izbeigšanās </w:t>
+      </w:r>
+      <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
+        <w:t>iesniegt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> Īstenotājam attaisnojošo iemeslu apstiprinoš</w:t>
+      </w:r>
+      <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>s dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005527F8">
+        <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B84413" w14:textId="22967ED1" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
-[...29 lines deleted...]
-    <w:p w14:paraId="5903EDB0" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="5D6A7F69" w14:textId="60C2481B" w:rsidR="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2847"/>
+        </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005527F8">
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dalībnieks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">Pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">dalības </w:t>
+      </w:r>
+      <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t>gūst zin</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD412B" w:rsidRPr="005527F8">
+        <w:t>āšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t>, iemaņas</w:t>
+      </w:r>
       <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
-        <w:t xml:space="preserve">darba kārtības noteikumus, kā arī Īstenotāja </w:t>
-[...11 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve">, pieredzi noteiktā profesijā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53BD1" w:rsidRPr="005527F8">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> paplašina redzesloku</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">ko drīkst atspoguļot </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
+        <w:t>savā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50D80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
+        <w:t>dzīves</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56F2B" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01C1" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">gājuma </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="000570A3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C41" w:rsidRPr="000570A3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>urriculum vitae</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C26955" w14:textId="77777777" w:rsidR="00396BE1" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00396BE1">
+    <w:p w14:paraId="0D5C8E02" w14:textId="77777777" w:rsidR="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2847"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005527F8">
-[...6 lines deleted...]
-        <w:t>, tajā skaitā:</w:t>
+      <w:r>
+        <w:t>Dalībnieks</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">, atbilstoši Īstenotāja izsniegtajam norīkojumam, veic normatīvajos aktos noteiktās </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0A53">
+        <w:t xml:space="preserve">obligātās </w:t>
+      </w:r>
+      <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">veselības </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
+        <w:t>pārbaudes un</w:t>
+      </w:r>
+      <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00812057" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">vienas dienas laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">no veselības pārbaudes </w:t>
+      </w:r>
+      <w:r w:rsidR="00803280" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">veikšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00025B63" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve">dienas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
+        <w:t>iesniedz Īstenotāja</w:t>
+      </w:r>
+      <w:r w:rsidR="00803280" w:rsidRPr="005527F8">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CD3" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> dokumentus ar pārbaužu rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4FA709" w14:textId="77777777" w:rsidR="006C0F98" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00EC524D">
-[...222 lines deleted...]
-    <w:p w14:paraId="3CDAB027" w14:textId="003F9545" w:rsidR="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
+    <w:p w14:paraId="76996A79" w14:textId="1D573B89" w:rsidR="00B31CD3" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2847"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005527F8">
-[...62 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
-      <w:r w:rsidR="00E90E7D">
+      <w:r w:rsidR="008116B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
-        <w:t>gūst zin</w:t>
-[...130 lines deleted...]
-        <w:t>, ne vēlāk kā dienu pirms izveidojusies situācija, informē Īstenotāja pārstāvi ____________________________________ _________________</w:t>
+        <w:t>informē Īstenotāja pārstāvi____________________________ _________________</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F04E790" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="00F36F0B" w:rsidRDefault="00503989" w:rsidP="00F36F0B">
-[...1 lines deleted...]
-        <w:ind w:left="3141" w:firstLine="459"/>
+    <w:p w14:paraId="7F04E790" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="00F36F0B" w:rsidRDefault="00000000" w:rsidP="008116B3">
+      <w:pPr>
+        <w:ind w:left="6021" w:firstLine="459"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F0B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, tālrunis, e pasts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E470D34" w14:textId="77777777" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
+    <w:p w14:paraId="3E470D34" w14:textId="2BABDD37" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005527F8">
+      <w:r w:rsidRPr="00D65DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>ja</w:t>
       </w:r>
-      <w:r w:rsidR="00E6024B" w:rsidRPr="005527F8">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E13FF">
-[...2 lines deleted...]
-      <w:r w:rsidR="007B0D58" w:rsidRPr="005527F8">
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
+        <w:t>viņa veselība</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55DCD" w:rsidRPr="005527F8">
+        <w:t>s stāvoklis neatbilst veicamaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00217BB1">
+        <w:t xml:space="preserve">iem </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55DCD" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005527F8">
-[...3 lines deleted...]
-        <w:t>s stāvoklis neatbilst veicamajam darbam</w:t>
+      <w:r w:rsidR="00217BB1">
+        <w:t>pienākumiem</w:t>
       </w:r>
       <w:r w:rsidR="00680A62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākumā</w:t>
       </w:r>
       <w:r w:rsidR="00DA65F4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> - iesniedz īstenotājam izziņu no ārsta par veselības stāvokli</w:t>
       </w:r>
-      <w:r w:rsidRPr="005527F8">
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0447F23F" w14:textId="3231235A" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
+    <w:p w14:paraId="0447F23F" w14:textId="08554FCF" w:rsidR="000570A3" w:rsidRPr="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005527F8">
+      <w:r w:rsidRPr="00D65DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008116B3">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
         <w:t>attaisnojošiem neierašanās iemesliem</w:t>
       </w:r>
       <w:r w:rsidR="002100BC" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākuma īstenošanas vietā</w:t>
       </w:r>
-      <w:r w:rsidRPr="005527F8">
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="005527F8">
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
         <w:t>īguma</w:t>
       </w:r>
       <w:r w:rsidR="00D8461E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1" w:rsidRPr="00AC79C1">
         <w:t>3.14.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24" w:rsidRPr="00AC79C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="00AC79C1">
         <w:t>punktā minētaj</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="00AC79C1">
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> gadījumos</w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C614C8" w14:textId="18503A73" w:rsidR="00752BDE" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
+    <w:p w14:paraId="25C614C8" w14:textId="6C75C8AF" w:rsidR="00752BDE" w:rsidRPr="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>ja ir iegūts darba ņēmēja statuss saskaņā ar likumu "</w:t>
       </w:r>
       <w:r w:rsidRPr="00D85030">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Par valsts sociālo apdrošināšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">" uz nenoteiktu laiku </w:t>
       </w:r>
       <w:r w:rsidR="00E50D80">
-        <w:t>vai laiku līdz diviem mēnešiem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B52AA6">
+        <w:t xml:space="preserve">vai laiku līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="004807DF" w:rsidRPr="00D65DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>92 dienām</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AA6" w:rsidRPr="00D65DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1895E7" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="6A1895E7" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk192854764"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk192854764"/>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Dalībnieks nesaņem stipendiju par dalību Pasākumā, ja, uzsākot Pasākumu, Dalībnieks ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņe</w:t>
-[...3 lines deleted...]
-          <w:noProof/>
+        <w:t>Dalībnieks nesaņem stipendiju par dalību Pasākumā, ja, uzsākot Pasākumu, Dalībnieks ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņem finansiālu atbalstu par dalību tajā. Dalībnieks ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D906B8">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>m finansiālu atbalstu par dalību tajā. Dalībnieks ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C5C9B9" w14:textId="063D056B" w:rsidR="002A30F3" w:rsidRPr="000F6C97" w:rsidRDefault="00503989" w:rsidP="002A30F3">
+    <w:p w14:paraId="55C5C9B9" w14:textId="063D056B" w:rsidR="002A30F3" w:rsidRPr="000F6C97" w:rsidRDefault="00000000" w:rsidP="002A30F3">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:right="-284" w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk192854792"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk192854792"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000F6C97">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja Dalībnieks iegūst darba ņēmēja </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>vai pašnodarbinātā statusu (tostarp gūst ienākumus, kas ir valsts sociālās ap</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">drošināšanas obligāto iemaksu objekts) uz laiku, kas kopā nepārsniedz 92 dienas darba ņēmējam vai trīs mēnešus pašnodarbinātajam, klientam ir tiesības turpināt dalību Pasākumā, ienākumu gūšanas laikā </w:t>
+        <w:t xml:space="preserve">vai pašnodarbinātā statusu (tostarp gūst ienākumus, kas ir valsts sociālās apdrošināšanas obligāto iemaksu objekts) uz laiku, kas kopā nepārsniedz 92 dienas darba ņēmējam vai trīs mēnešus pašnodarbinātajam, klientam ir tiesības turpināt dalību Pasākumā, ienākumu gūšanas laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6C97">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nesaņemot Pasākumā paredzēto ikmēneša stipendiju.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="23CE09B7" w14:textId="2D168303" w:rsidR="00DA61BC" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00677628">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="23CE09B7" w14:textId="2D168303" w:rsidR="00DA61BC" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00677628">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:right="-284" w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Dalībn</w:t>
-[...6 lines deleted...]
-        <w:t>ieks</w:t>
+        <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00E856AB" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FD0D8F" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedzot Īstenotājam</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2299,512 +2332,507 @@
         </w:rPr>
         <w:t xml:space="preserve">iesniegumu par dalības izbeigšanu Pasākumā, </w:t>
       </w:r>
       <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir tiesī</w:t>
       </w:r>
       <w:r w:rsidR="00E856AB" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>s izbeigt Līgumu pirms term</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CC2F7B" w:rsidRPr="00677628">
+        <w:t>s izbeigt Līgumu pirms termiņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00800092" w:rsidRPr="00677628">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>iņa</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ACDE88" w14:textId="5E8AF2CD" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00677628">
+    <w:p w14:paraId="53ACDE88" w14:textId="5E8AF2CD" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00677628">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
         </w:tabs>
         <w:ind w:hanging="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk192855835"/>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par Pasākumā iesaistīto Dalībnieku Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai Ministru kabineta </w:t>
-[...6 lines deleted...]
-        <w:t>2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
+        <w:t>Par Pasākumā iesaistīto Dalībnieku Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai Ministru kabineta 2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="325768A1" w14:textId="77777777" w:rsidR="00CC2F7B" w:rsidRPr="005527F8" w:rsidRDefault="00CC2F7B" w:rsidP="000570A3">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E55B656" w14:textId="49E846CC" w:rsidR="006B0B3B" w:rsidRPr="000570A3" w:rsidRDefault="00503989" w:rsidP="000570A3">
+    <w:p w14:paraId="5E55B656" w14:textId="49E846CC" w:rsidR="006B0B3B" w:rsidRPr="000570A3" w:rsidRDefault="00000000" w:rsidP="000570A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Īstenotāja pienākum</w:t>
       </w:r>
       <w:r w:rsidR="004A271E" w:rsidRPr="000570A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00677628">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> un tiesības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1940F6E2" w14:textId="61BB57D9" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="1940F6E2" w14:textId="7363996C" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref203478144"/>
-      <w:r w:rsidRPr="005527F8">
-        <w:t>nodarbināt</w:t>
+      <w:r>
+        <w:t>iesaistīt</w:t>
       </w:r>
       <w:r w:rsidR="00670202" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
-        <w:t>Dalībnieku,</w:t>
+        <w:t>Dalībnieku</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="003E13FF">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00670202" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">veicinot aktivitātes </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>sabiedrības labā bez nolūka gūt peļņu;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="18351D3F" w14:textId="30671759" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="00220D7F">
+    <w:p w14:paraId="18351D3F" w14:textId="542B1D46" w:rsidR="0032742D" w:rsidRDefault="00000000" w:rsidP="00220D7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref203477816"/>
-      <w:r w:rsidRPr="005527F8">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">nodarbināt </w:t>
+      <w:r>
+        <w:t>iesaistīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00503989" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidR="0030594E" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākumā </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="002B482A">
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="00615A39">
-        <w:t>.,</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00216364" w:rsidRPr="00615A39">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00615A39">
-        <w:t>2.</w:t>
+      <w:r w:rsidR="00FF2D1C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> punktā noteiktajam. Ja Pasākuma īstenošanas periodā darba dienas, darba laiks </w:t>
+        <w:t xml:space="preserve">punktā noteiktajam. Ja Pasākuma īstenošanas periodā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> dienas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
+        <w:t xml:space="preserve"> laiks </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākuma īstenošanas adreses </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
-        <w:t>nav konstantas</w:t>
+        <w:t xml:space="preserve">nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
+        <w:lastRenderedPageBreak/>
+        <w:t>konstantas</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t>, tad</w:t>
       </w:r>
       <w:r w:rsidR="00A6086D" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Īstenotājs sagatavo, </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rakstveidā saskaņo un Īstenotājs Līgumā ar Aģentūru noteiktajā kārtībā </w:t>
       </w:r>
       <w:r w:rsidR="0066529C">
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> iesniedz kalendārā mēneša darba grafiku. Rodoties izmaiņām grafikā</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> iesniedz kalendārā mēneša grafiku. Rodoties izmaiņām grafikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00503989">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="40C5E173" w14:textId="52DF1DD6" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="0032742D">
+    <w:p w14:paraId="40C5E173" w14:textId="52DF1DD6" w:rsidR="0032742D" w:rsidRDefault="00000000" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.1</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Īstenotājs sagatavo</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t xml:space="preserve"> grafik</w:t>
       </w:r>
       <w:r w:rsidR="00E835DF">
         <w:t>a izmaiņas</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49886C09" w14:textId="159C1F63" w:rsidR="0032742D" w:rsidRDefault="00503989" w:rsidP="0032742D">
+    <w:p w14:paraId="49886C09" w14:textId="159C1F63" w:rsidR="0032742D" w:rsidRDefault="00000000" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.2.</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> rakstveidā saskaņo izmaiņas</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4BF652" w14:textId="6481AD04" w:rsidR="00220D7F" w:rsidRDefault="00503989" w:rsidP="0032742D">
+    <w:p w14:paraId="6C4BF652" w14:textId="10757C3E" w:rsidR="00220D7F" w:rsidRDefault="00000000" w:rsidP="0032742D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.2.3.</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> līgumā starp Aģentūru un Īstenotāju noteiktajā kārtībā Īstenotājs i</w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
         <w:t>esniedz</w:t>
       </w:r>
       <w:r w:rsidR="00216364" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B0A53">
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F84017" w:rsidRPr="005527F8">
-        <w:t>aktuālo darba grafiku</w:t>
+        <w:t>aktuālo grafiku</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393586CD" w14:textId="62FBE95E" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00220D7F">
+    <w:p w14:paraId="393586CD" w14:textId="62FBE95E" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00220D7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pirms </w:t>
       </w:r>
       <w:r w:rsidR="00744443" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dalības </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">uzsākšanas </w:t>
       </w:r>
       <w:r w:rsidR="00744443" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pasākumā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">iepazīstināt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>ar veicamajiem pienākumiem un citu nepieciešamo inform</w:t>
-[...2 lines deleted...]
-        <w:t>āciju</w:t>
+        <w:t>ar veicamajiem pienākumiem un citu nepieciešamo informāciju</w:t>
       </w:r>
       <w:r w:rsidR="005527F8" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, tai skaitā, nepieļaut, ka </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidR="005527F8" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> Pasākuma dalības laikā popularizē politiskas idejas un atbalsta politisko partiju darbību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5581263C" w14:textId="0129F2B6" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="5581263C" w14:textId="0129F2B6" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">asākuma </w:t>
       </w:r>
       <w:r w:rsidR="00E26C56" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īstenošanas </w:t>
       </w:r>
       <w:r w:rsidR="00752BDE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">laikā </w:t>
       </w:r>
       <w:r w:rsidR="00DC3EEC" w:rsidRPr="005527F8">
         <w:t>par pienākumiem</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">, kuri tiek veikti Pasākuma laikā, </w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nenodibināt ar </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>darba tiesiskās at</w:t>
-[...2 lines deleted...]
-        <w:t>tiecīb</w:t>
+        <w:t>darba tiesiskās attiecīb</w:t>
       </w:r>
       <w:r w:rsidR="006E0AFA" w:rsidRPr="005527F8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DC3EEC" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A4BBBD" w14:textId="389E1EA5" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="56A4BBBD" w14:textId="389E1EA5" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">instruēt un apmācīt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>ar darba drošību, veselības aizsardzību, ugunsdrošīb</w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> un citiem darba aizsardzības </w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">noteikumiem un </w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t>pasākumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>, nodrošinot darba aizsardzība</w:t>
       </w:r>
       <w:r w:rsidR="00B655AF" w:rsidRPr="005527F8">
         <w:t>s prasību ievērošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C329BD" w14:textId="1E4ABB31" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="08C329BD" w14:textId="1E4ABB31" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nodrošināt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ar pienākumu veikšanai nepieciešamo </w:t>
       </w:r>
       <w:r w:rsidR="00A53BD1" w:rsidRPr="005527F8">
         <w:t>darba aprīkojumu</w:t>
@@ -2812,82 +2840,82 @@
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t>, instrument</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> un individuāl</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidR="00DA5B90" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> aizsardzības līdzekļ</w:t>
       </w:r>
       <w:r w:rsidR="006E16E6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00582420">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3A50" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4224F69A" w14:textId="77777777" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="4224F69A" w14:textId="77777777" w:rsidR="0030594E" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>nodrošināt pasākumus, kas nepieciešami pirmās pal</w:t>
       </w:r>
       <w:r w:rsidR="00FD1A89" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īdzības sniegšanai </w:t>
       </w:r>
       <w:r w:rsidR="005A1923" w:rsidRPr="005527F8">
         <w:t>Pasākuma īstenošanas</w:t>
       </w:r>
       <w:r w:rsidR="002103E2" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD1A89" w:rsidRPr="005527F8">
         <w:t>vietās;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F153B9A" w14:textId="4607A44E" w:rsidR="00B67D82" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00877B51">
+    <w:p w14:paraId="1F153B9A" w14:textId="4607A44E" w:rsidR="00B67D82" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00877B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="858"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>katru mēnesi līdz 25.</w:t>
       </w:r>
       <w:r w:rsidR="009A3B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">datumam izmaksāt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
@@ -3004,389 +3032,377 @@
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t>numu</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="005341D4" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F36F0B">
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00D25B2C">
         <w:t>____________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C22507" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9C4BA1" w14:textId="6D56806D" w:rsidR="00FE2C9F" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00B16699">
+    <w:p w14:paraId="0C9C4BA1" w14:textId="6D56806D" w:rsidR="00FE2C9F" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00B16699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">informēt </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieku,</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> ka </w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">dalības laikā Pasākumā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>viņš ir apdrošināts pret iespējamiem nelaimes gadījumiem Pasākuma īstenoš</w:t>
-[...2 lines deleted...]
-        <w:t>anas vietā</w:t>
+        <w:t>viņš ir apdrošināts pret iespējamiem nelaimes gadījumiem Pasākuma īstenošanas vietā</w:t>
       </w:r>
       <w:r w:rsidR="00C35AEE" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AD7F43" w14:textId="77777777" w:rsidR="00D14103" w:rsidRDefault="00503989" w:rsidP="00F30D6F">
+    <w:p w14:paraId="30AD7F43" w14:textId="77777777" w:rsidR="00D14103" w:rsidRDefault="00000000" w:rsidP="00F30D6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">nepieciešamības gadījumā, </w:t>
       </w:r>
       <w:r>
         <w:t>organizēt</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> ergoterapeita pakalpojum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">u nodrošināšanu </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībniekam,</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> organizēt pielāgošanu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (ja attiecināms)</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B13D8C1" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="5B13D8C1" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">norīkot </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t xml:space="preserve">Dalībnieku </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>uz obligāto veselības pārbaudi, ja to paredz normatīvie akti par veselības pārbaudēm</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424A9D3C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="424A9D3C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Ref203477966"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk192854889"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Iestājoties nelaimes gadījumam Pasākuma īstenošanas vietā, Īstenotājs izmeklē to saskaņā ar normatīvajiem aktiem par nelaimes gadījumu darbā izmeklēšanu un uzskaiti. Pēc nelaimes gadījuma izmeklēšanas Īstenotāja pārstāvis iesniedz </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Aģentūrā </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>apdrošināšanas s</w:t>
-[...2 lines deleted...]
-        <w:t>abiedrībai nepieciešamos dokumentus apdrošināšanas atlīdzības iespējamai piešķiršanai.</w:t>
+        <w:t>apdrošināšanas sabiedrībai nepieciešamos dokumentus apdrošināšanas atlīdzības iespējamai piešķiršanai.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1534FB7C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="1534FB7C" w14:textId="062BFE2A" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk192854900"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dalībnieka </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t>rakstveida pieprasījuma Īstenotājs izsniedz rakstveida apliecinājumu un novērtējumu par veiktajiem darba pienākumiem un iegūtajām zināšanām un prasmēm Pas</w:t>
-[...2 lines deleted...]
-        <w:t>ākumā.</w:t>
+        <w:t>rakstveida pieprasījuma Īstenotājs izsniedz rakstveida apliecinājumu un novērtējumu par veiktajiem pienākumiem un iegūtajām zināšanām un prasmēm Pasākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC9ED5" w14:textId="45EB07B7" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="7ABC9ED5" w14:textId="45EB07B7" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Ref203477986"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk192854919"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">Īstenotājs neizmaksā </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dalībniekam </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>stipendiju par dienām, kas attaisnoti kavētas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>Kavējumi tiek uzskatīti par attaisnotiem, ja:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3126442C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="3126442C" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dalībniekam </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>ir iestājusies pārejoša darbnespēja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241209F4" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="241209F4" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Dalībnieks kopj slimu bērnu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314916E" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="6314916E" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pamatojoties uz izsaukumu, </w:t>
       </w:r>
       <w:r>
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> ierodas</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ierodas </w:t>
       </w:r>
       <w:r>
         <w:t>izmeklēšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> iestādē, prokuratūrā, tiesā</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271C2738" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="271C2738" w14:textId="77777777" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005527F8">
         <w:t>iemesls ir pirmās pakāpes radinieka vai laulātā nāve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E19454A" w14:textId="4C0CDAB4" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="7E19454A" w14:textId="4C0CDAB4" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>citas iepriekš ar Īstenotāju saskaņotas prombūtnes (Īstenotājs tās saskaņo arī ar Aģentūru).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242F0B87" w14:textId="77777777" w:rsidR="00F36F0B" w:rsidRPr="005527F8" w:rsidRDefault="00F36F0B" w:rsidP="00F36F0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DE3678" w14:textId="3BF55757" w:rsidR="00E835DF" w:rsidRPr="00A25D05" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="31DE3678" w14:textId="3BF55757" w:rsidR="00E835DF" w:rsidRPr="00A25D05" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk192855889"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00A25D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Līguma termiņš</w:t>
       </w:r>
       <w:r w:rsidR="00677628" w:rsidRPr="00A25D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9DE6F5" w14:textId="3E955B9A" w:rsidR="00E835DF" w:rsidRDefault="00503989" w:rsidP="00E835DF">
+    <w:p w14:paraId="0C9DE6F5" w14:textId="3E955B9A" w:rsidR="00E835DF" w:rsidRDefault="00000000" w:rsidP="00E835DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25D05">
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EE56EE" w:rsidRPr="00AB1608">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1608">
         <w:t>īgum</w:t>
@@ -3403,234 +3419,234 @@
       <w:r w:rsidR="003B0A53" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="00AB1608">
         <w:t>dien</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00B67A34" w:rsidRPr="00AB1608">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FA53D3" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="00AB1608">
         <w:t xml:space="preserve">kad </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieks</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1608">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C84074" w14:textId="1AC7E673" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
+    <w:p w14:paraId="62C84074" w14:textId="1AC7E673" w:rsidR="00242B61" w:rsidRDefault="00000000" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E835DF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">zaudējis </w:t>
       </w:r>
       <w:r w:rsidR="00063EE0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bezdarbnieka </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>statusu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D8CB62" w14:textId="1F232D68" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
+    <w:p w14:paraId="28D8CB62" w14:textId="1F232D68" w:rsidR="00242B61" w:rsidRDefault="00000000" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">pārtrauc dalību </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>asākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0B701E" w14:textId="28889E6F" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
+    <w:p w14:paraId="5E0B701E" w14:textId="28889E6F" w:rsidR="00242B61" w:rsidRDefault="00000000" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.1.3. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">neattaisnoti kavējis vairāk par piecām Pasākuma dalības dienām pēc kārtas </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="00D8422A">
         <w:t>vai viena mēneša periodā</w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="00D8422A">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6644EC87" w14:textId="63556262" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
+    <w:p w14:paraId="6644EC87" w14:textId="63556262" w:rsidR="00242B61" w:rsidRDefault="00000000" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.1.4. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>atr</w:t>
       </w:r>
       <w:r w:rsidR="004913CD" w:rsidRPr="005527F8">
         <w:t>oda</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>s Pasākuma īstenošanas vietā alkohola, narkotisko, psihotropo vai toksisko vielu izraisīta reibuma stāvoklī</w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>, ja to konstatējusi policija</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E9525" w14:textId="3051324B" w:rsidR="00242B61" w:rsidRDefault="00503989" w:rsidP="00242B61">
+    <w:p w14:paraId="257E9525" w14:textId="3051324B" w:rsidR="00242B61" w:rsidRDefault="00000000" w:rsidP="00242B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.5. </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">atkārtoti nav ievērojis </w:t>
       </w:r>
       <w:r w:rsidR="00E90E7D" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> darba kārtības noteikumus un </w:t>
       </w:r>
       <w:r w:rsidR="00091D4D" w:rsidRPr="005527F8">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidR="00620AE5" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> pārstāvja </w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>norādījumus</w:t>
       </w:r>
       <w:r w:rsidR="00921D62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (par katru reizi tiek sastādīts pārkāpuma akts)</w:t>
       </w:r>
       <w:r w:rsidR="000C1E5C" w:rsidRPr="005527F8">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58929502" w14:textId="31230A73" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00D105C9">
+    <w:p w14:paraId="58929502" w14:textId="31230A73" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00D105C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00242B61">
         <w:t xml:space="preserve">.1.6. </w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="007A0A50" w:rsidRPr="005527F8">
         <w:t>izslēgts</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve">/eksmatrikulēts no </w:t>
@@ -3650,123 +3666,120 @@
       <w:r w:rsidR="00D069A1" w:rsidRPr="005527F8">
         <w:t>jis</w:t>
       </w:r>
       <w:r w:rsidR="00921D62" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557851" w:rsidRPr="005527F8">
         <w:t>izglītības ieguves form</w:t>
       </w:r>
       <w:r w:rsidR="00D069A1" w:rsidRPr="005527F8">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> (ja </w:t>
       </w:r>
       <w:r w:rsidR="00B67A34" w:rsidRPr="005527F8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00074196" w:rsidRPr="005527F8">
         <w:t>asākums tiek īstenots augstākās izglītības iestādē)</w:t>
       </w:r>
       <w:r w:rsidR="00FE2C9F" w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2854BAB1" w14:textId="6306E0CE" w:rsidR="00A25D05" w:rsidRPr="00D105C9" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="2854BAB1" w14:textId="6306E0CE" w:rsidR="00A25D05" w:rsidRPr="00D105C9" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="858"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Hlk193106976"/>
       <w:r w:rsidRPr="00A25D05">
-        <w:t>Līguma grozījumi iegūst juridisku spēku un kļūst par Līguma neatņemamu sastāvdaļu pēc abpusējas rakstv</w:t>
-[...2 lines deleted...]
-        <w:t>eida vienošanās pie Līguma parakstīšanas, pirms tam vienošanos saskaņojot ar Aģentūru</w:t>
+        <w:t>Līguma grozījumi iegūst juridisku spēku un kļūst par Līguma neatņemamu sastāvdaļu pēc abpusējas rakstveida vienošanās pie Līguma parakstīšanas, pirms tam vienošanos saskaņojot ar Aģentūru</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="214C1725" w14:textId="77777777" w:rsidR="00494231" w:rsidRPr="005527F8" w:rsidRDefault="00494231" w:rsidP="00494231">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="935"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7A0368" w14:textId="0C827EF6" w:rsidR="00C414E4" w:rsidRDefault="00503989" w:rsidP="00C414E4">
+    <w:p w14:paraId="6B7A0368" w14:textId="0C827EF6" w:rsidR="00C414E4" w:rsidRDefault="00000000" w:rsidP="00C414E4">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="426" w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00AC79C1" w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Personas datu apstrāde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379D9DF7" w14:textId="519B40AC" w:rsidR="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="379D9DF7" w14:textId="519B40AC" w:rsidR="00AC79C1" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas datu apstrādes pārzinis Līguma ietvaros ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īstenotājs</w:t>
       </w:r>
@@ -3851,450 +3864,416 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15EAA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālā elektroniskā adrese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359C2A4B" w14:textId="0E3E5CD1" w:rsidR="00AC79C1" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="359C2A4B" w14:textId="0E3E5CD1" w:rsidR="00AC79C1" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Saskaņā ar Līgumu saņemtos Dalībnieka personas datus, tajā skaistā īpašo kategoriju datus, Īstenotājs apstrādā Līguma un normatīvajos aktos noteikto pienākumu izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F40669A" w14:textId="77777777" w:rsidR="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="6F40669A" w14:textId="77777777" w:rsidR="00AC79C1" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Īstenotāj</w:t>
-[...6 lines deleted...]
-        <w:t>s ir atbildīgs par Dalībnieka (datu subjekta) informēšanu par viņu personas datu apstrādi, ko tas veic kā pārzinis</w:t>
+        <w:t>Īstenotājs ir atbildīgs par Dalībnieka (datu subjekta) informēšanu par viņu personas datu apstrādi, ko tas veic kā pārzinis</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2745F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620EB5AA" w14:textId="6B4C7564" w:rsidR="00C414E4" w:rsidRPr="00AC79C1" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="620EB5AA" w14:textId="6B4C7564" w:rsidR="00C414E4" w:rsidRPr="00AC79C1" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79C1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Īstenotājs  apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk., Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula), kā arī nodrošināt, ka personas dati:</w:t>
+        <w:t>Īstenotājs  apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk., Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula), kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267E952" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="1267E952" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2745F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiks apstrādāti likumīgi, godprātīgi un datu subjektiem </w:t>
-[...5 lines deleted...]
-        <w:t>pārredzamā veidā;</w:t>
+        <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76102AC7" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="76102AC7" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F687A83" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="5F687A83" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A2A0D" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="159A2A0D" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā </w:t>
-[...5 lines deleted...]
-        <w:t>nepieciešams Līguma izpildei;</w:t>
+        <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A18D90E" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="3A18D90E" w14:textId="77777777" w:rsidR="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus teh</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">niskos vai organizatoriskos pasākumus. </w:t>
+        <w:t xml:space="preserve">tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306FB97E" w14:textId="6CA291E9" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="306FB97E" w14:textId="6CA291E9" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dalībnieka personas dati, bez Dalībnieka piekrišanas, netiek nodoti trešajām personām, izņemot normatīvajos aktos paredzētajos gadījumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492BF435" w14:textId="17ABF576" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="492BF435" w14:textId="17ABF576" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īs</w:t>
       </w:r>
       <w:r w:rsidR="00677628" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tenotājam</w:t>
       </w:r>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pienākums Dalībnieka personas datus normatīvajos aktos noteiktajā kārtībā nodot Aģentūrai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ECD6A" w14:textId="499A3317" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="3D9ECD6A" w14:textId="499A3317" w:rsidR="00677628" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C414E4" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra, apstrādājot saņemtos personas datus Līguma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un normatīvo aktu prasību izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00C414E4" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3601657D" w14:textId="103B2F81" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00503989" w:rsidP="00A25D05">
+    <w:p w14:paraId="3601657D" w14:textId="103B2F81" w:rsidR="00C414E4" w:rsidRPr="00677628" w:rsidRDefault="00000000" w:rsidP="00A25D05">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00677628">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras interneta vietnē www.nva.gov.lv/lv/iestades-privatuma-politika</w:t>
       </w:r>
       <w:r w:rsidR="00E34CFC" w:rsidRPr="00E34CFC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCC2377" w14:textId="77777777" w:rsidR="00D906B8" w:rsidRDefault="00D906B8" w:rsidP="009A10AA">
       <w:pPr>
         <w:pStyle w:val="ParastaisWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="426" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB844D6" w14:textId="64D01A5F" w:rsidR="00494231" w:rsidRPr="00732F45" w:rsidRDefault="00503989" w:rsidP="00732F45">
+    <w:p w14:paraId="0DB844D6" w14:textId="64D01A5F" w:rsidR="00494231" w:rsidRPr="00732F45" w:rsidRDefault="00000000" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F45">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71358547" w14:textId="14D6399F" w:rsidR="006B0B3B" w:rsidRDefault="00503989" w:rsidP="00732F45">
+    <w:p w14:paraId="71358547" w14:textId="14D6399F" w:rsidR="006B0B3B" w:rsidRDefault="00000000" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00732F45">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Jebkuri</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
-        <w:t xml:space="preserve"> no</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r w:rsidR="00DA5258" w:rsidRPr="005527F8">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">īguma izrietoši strīdi starp </w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>Pusēm</w:t>
       </w:r>
       <w:r w:rsidR="003150A6" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> tiek risināti </w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve">pārrunu ceļā. </w:t>
       </w:r>
       <w:r w:rsidR="004B4C77" w:rsidRPr="005527F8">
         <w:t>Ja Pus</w:t>
       </w:r>
       <w:r w:rsidR="00D44C80" w:rsidRPr="005527F8">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="004B4C77" w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4326,100 +4305,93 @@
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> normatīv</w:t>
       </w:r>
       <w:r w:rsidR="00EF75A6" w:rsidRPr="005527F8">
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t xml:space="preserve"> akt</w:t>
       </w:r>
       <w:r w:rsidR="00EF75A6" w:rsidRPr="005527F8">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="005527F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C05D536" w14:textId="77777777" w:rsidR="00301F63" w:rsidRDefault="00301F63" w:rsidP="00301F63">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F5DB22" w14:textId="733F6C6F" w:rsidR="001475CC" w:rsidRPr="00BC1362" w:rsidRDefault="00503989" w:rsidP="00732F45">
+    <w:p w14:paraId="53F5DB22" w14:textId="733F6C6F" w:rsidR="001475CC" w:rsidRPr="00BC1362" w:rsidRDefault="00000000" w:rsidP="00732F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1362">
-        <w:t xml:space="preserve">Līgums  parakstīts ar drošu elektronisko parakstu, </w:t>
-[...2 lines deleted...]
-        <w:t>kas satur laika zīmogu. Līguma</w:t>
+        <w:t>Līgums  parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma</w:t>
       </w:r>
       <w:r w:rsidR="00AF03C1" w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1362">
         <w:t>abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00BC1362">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00732F45">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0032742D" w:rsidRPr="00BC1362">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> Līgums ir sagatavots</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> un parakstīts</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> divos eksemplāros, katrs uz __ lapām.</w:t>
       </w:r>
       <w:r w:rsidR="00AF03C1" w:rsidRPr="00BC1362">
-        <w:t xml:space="preserve"> Viens Līguma eksemplārs glabājas pie Pasākuma īstenotāja, bet </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">otrs pie </w:t>
+        <w:t xml:space="preserve"> Viens Līguma eksemplārs glabājas pie Pasākuma īstenotāja, bet otrs pie </w:t>
       </w:r>
       <w:r w:rsidR="003E13FF">
         <w:t>Dalībnieka</w:t>
       </w:r>
       <w:r w:rsidR="00AF03C1" w:rsidRPr="00BC1362">
         <w:t>. Abiem Līguma eksemplāriem ir vienāds juridiskais spēks</w:t>
       </w:r>
       <w:r w:rsidR="003B0A53" w:rsidRPr="00BC1362">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF03C1" w:rsidRPr="00BC1362">
         <w:t xml:space="preserve"> Līgums stājas spēkā pēc tās abpusējas parakstīšanas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6A1305" w14:textId="77777777" w:rsidR="005B758B" w:rsidRPr="005B758B" w:rsidRDefault="005B758B" w:rsidP="00BC1362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -4429,180 +4401,180 @@
     <w:p w14:paraId="2D46F632" w14:textId="77777777" w:rsidR="00D44379" w:rsidRPr="005527F8" w:rsidRDefault="00D44379" w:rsidP="005527F8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165FAA51" w14:textId="77777777" w:rsidR="009A1A86" w:rsidRPr="005527F8" w:rsidRDefault="009A1A86" w:rsidP="009A1A86"/>
     <w:p w14:paraId="6F15AA35" w14:textId="77777777" w:rsidR="00494231" w:rsidRPr="005527F8" w:rsidRDefault="00494231" w:rsidP="008F77CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8981" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4301"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E08A9" w14:paraId="2343D46B" w14:textId="77777777">
+      <w:tr w:rsidR="006C1921" w14:paraId="2343D46B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D2FA9B8" w14:textId="77777777" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="00227473">
+          <w:p w14:paraId="2D2FA9B8" w14:textId="77777777" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="00227473">
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Īstenotājs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="188EB211" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3551EED3" w14:textId="03F466CB" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0039718A">
+          <w:p w14:paraId="3551EED3" w14:textId="03F466CB" w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="0039718A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14103">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dalībnieks</w:t>
             </w:r>
             <w:r w:rsidR="003150A6" w:rsidRPr="005527F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="1BDCD107" w14:textId="77777777">
+      <w:tr w:rsidR="006C1921" w14:paraId="1BDCD107" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C38D673" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B87E1DB" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16F04D93" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E08A9" w14:paraId="42E9FE65" w14:textId="77777777">
+      <w:tr w:rsidR="006C1921" w14:paraId="42E9FE65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="014BBE1B" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0067674A">
+          <w:p w14:paraId="014BBE1B" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(amats, paraksts</w:t>
             </w:r>
             <w:r w:rsidR="00B9755A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4633,51 +4605,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C8CD00" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="008F77CD" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6D65E0" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00503989" w:rsidP="0067674A">
+          <w:p w14:paraId="1F6D65E0" w14:textId="77777777" w:rsidR="008F77CD" w:rsidRPr="005527F8" w:rsidRDefault="00000000" w:rsidP="0067674A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005527F8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(paraksts</w:t>
             </w:r>
             <w:r w:rsidR="00564242">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00620033">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4714,70 +4686,70 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00921F42" w:rsidRPr="005527F8" w:rsidSect="002B482A">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3E62BF" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
+    <w:p w14:paraId="5DB277D1" w14:textId="77777777" w:rsidR="00FE4F03" w:rsidRDefault="00FE4F03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C17F6BC" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
+    <w:p w14:paraId="27583EEF" w14:textId="77777777" w:rsidR="00FE4F03" w:rsidRDefault="00FE4F03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -4815,395 +4787,426 @@
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7CDEFDB4" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989" w:rsidP="005564D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CDEFDB4" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00000000" w:rsidP="005564D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="11B7E42B" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="483D7BEE" w14:textId="77777777" w:rsidR="00206E25" w:rsidRPr="00206E25" w:rsidRDefault="00503989" w:rsidP="00206E25">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="483D7BEE" w14:textId="5DDF5284" w:rsidR="00206E25" w:rsidRPr="00206E25" w:rsidRDefault="00000000" w:rsidP="00206E25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00206E25">
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>4.2.38.1_5.p _3.v_</w:t>
+      <w:t>4.2.38.1_5.p _</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65DE0">
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00206E25">
       <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65DE0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>31.03.2026.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65DE0" w:rsidRPr="00214DCD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>04.06.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="14AE5DED" w14:textId="79C8383E" w:rsidR="004A404E" w:rsidRPr="002F7AFF" w:rsidRDefault="004A404E" w:rsidP="002F7AFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="408F7ACB" w14:textId="70F6DA5E" w:rsidR="004A404E" w:rsidRPr="00206E25" w:rsidRDefault="00503989" w:rsidP="002F7AFF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="408F7ACB" w14:textId="20A10F94" w:rsidR="004A404E" w:rsidRPr="00206E25" w:rsidRDefault="00000000" w:rsidP="002F7AFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00206E25">
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4.2.38.1_5.p _</w:t>
     </w:r>
-    <w:r w:rsidR="00390DE0" w:rsidRPr="00206E25">
+    <w:r w:rsidR="00D65DE0">
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00206E25">
       <w:rPr>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.v</w:t>
     </w:r>
-    <w:r w:rsidR="00A452DC" w:rsidRPr="00206E25">
-[...8 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidR="00D65DE0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>31.03.2026.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65DE0" w:rsidRPr="00214DCD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>04.06.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76CD4E2C" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
+    <w:p w14:paraId="72404791" w14:textId="77777777" w:rsidR="00FE4F03" w:rsidRDefault="00FE4F03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66F1C8F1" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989">
+    <w:p w14:paraId="3C3D293F" w14:textId="77777777" w:rsidR="00FE4F03" w:rsidRDefault="00FE4F03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50468BE2" w14:textId="77777777" w:rsidR="00503989" w:rsidRDefault="00503989"/>
+    <w:p w14:paraId="4C485B94" w14:textId="77777777" w:rsidR="00FE4F03" w:rsidRDefault="00FE4F03"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="039F9C70" w14:textId="3719AF6D" w:rsidR="004A404E" w:rsidRDefault="00503989">
+    <w:p w14:paraId="039F9C70" w14:textId="3719AF6D" w:rsidR="004A404E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="778A7602" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989">
+    <w:p w14:paraId="778A7602" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
-        <w:t xml:space="preserve">Izvēlas atbilstošo, </w:t>
-[...2 lines deleted...]
-        <w:t>neatbilstošo dzēš.</w:t>
+        <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="15DE2E87" w14:textId="7CC38581" w:rsidR="004A404E" w:rsidRDefault="00503989">
+    <w:p w14:paraId="15DE2E87" w14:textId="7CC38581" w:rsidR="004A404E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adresei jābūt atbilstošai līgumā starp Aģentūru un Īstenotāju </w:t>
       </w:r>
       <w:r w:rsidRPr="00615A39">
         <w:t>1.2.</w:t>
       </w:r>
       <w:r>
         <w:t>apakšpunktā norādītajai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5B3DD2E0" w14:textId="0CF2DA5A" w:rsidR="004A404E" w:rsidRDefault="00503989">
+    <w:p w14:paraId="5B3DD2E0" w14:textId="0CF2DA5A" w:rsidR="004A404E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B939C6">
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2362E916" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00503989" w:rsidP="005564D3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2362E916" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="00000000" w:rsidP="005564D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2494AA64" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6138F474" w14:textId="4FD1D0B5" w:rsidR="004A404E" w:rsidRDefault="00503989">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6138F474" w14:textId="4FD1D0B5" w:rsidR="004A404E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C204B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6106F1F6" w14:textId="77777777" w:rsidR="004A404E" w:rsidRDefault="004A404E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DD11F89" w14:textId="77777777" w:rsidR="004A404E" w:rsidRPr="00321198" w:rsidRDefault="004A404E" w:rsidP="005A63AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D66E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="50B00150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5658,171 +5661,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="111D2A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CCCBB24"/>
-    <w:lvl w:ilvl="0" w:tplc="49E2BB0A">
+    <w:lvl w:ilvl="0" w:tplc="25DA6F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4346"/>
         </w:tabs>
         <w:ind w:left="4346" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F1A04AF2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CAA6E61A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5066"/>
         </w:tabs>
         <w:ind w:left="5066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ACDC091C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33B4D774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5786"/>
         </w:tabs>
         <w:ind w:left="5786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C9FC4B96" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="09324288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6506"/>
         </w:tabs>
         <w:ind w:left="6506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43EC36B4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B3322C1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7226"/>
         </w:tabs>
         <w:ind w:left="7226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F4D2AF68" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74321024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7946"/>
         </w:tabs>
         <w:ind w:left="7946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DA628B7E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76E0CE3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8666"/>
         </w:tabs>
         <w:ind w:left="8666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E19A59F6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0A5CBB36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9386"/>
         </w:tabs>
         <w:ind w:left="9386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96AE242E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8F4827A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10106"/>
         </w:tabs>
         <w:ind w:left="10106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A57361E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC65E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6830,287 +6833,287 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46D8084F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC92C542"/>
-    <w:lvl w:ilvl="0" w:tplc="0E52D2BE">
+    <w:lvl w:ilvl="0" w:tplc="85E630E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4706"/>
         </w:tabs>
         <w:ind w:left="4706" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7414C82C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A84E4E78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5066"/>
         </w:tabs>
         <w:ind w:left="5066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BB94BCF6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B7E2ECBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5786"/>
         </w:tabs>
         <w:ind w:left="5786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98D6DA6E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D0585F16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6506"/>
         </w:tabs>
         <w:ind w:left="6506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5E263A14" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3F0C0A4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7226"/>
         </w:tabs>
         <w:ind w:left="7226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59D48384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39DE498E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7946"/>
         </w:tabs>
         <w:ind w:left="7946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D2C8BDE0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3BA0E1EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8666"/>
         </w:tabs>
         <w:ind w:left="8666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EAC082B0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ABA2E888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9386"/>
         </w:tabs>
         <w:ind w:left="9386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3F0AC074" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3F3890E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10106"/>
         </w:tabs>
         <w:ind w:left="10106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="491E4416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="864CB174"/>
-    <w:lvl w:ilvl="0" w:tplc="5CCA0780">
+    <w:lvl w:ilvl="0" w:tplc="D5A4B474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16E82666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73061DDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84680D2C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2B0A70BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D49608CE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A82E67F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3735" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="475865A8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33AE1442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5B2077A0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87507DC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5175" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A8E013E2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E1D2F586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2AC4E8C8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BDA62742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E8B03DCE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63648B40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7335" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521F2633"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -7199,337 +7202,337 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528A32E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C10D784"/>
-    <w:lvl w:ilvl="0" w:tplc="EA1CC8BC">
+    <w:lvl w:ilvl="0" w:tplc="70CE023A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1281"/>
         </w:tabs>
         <w:ind w:left="1281" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7F5EB03C">
+    <w:lvl w:ilvl="1" w:tplc="ADEA948E">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9ABC8CD2">
+    <w:lvl w:ilvl="2" w:tplc="732A91F6">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D57A3874">
+    <w:lvl w:ilvl="3" w:tplc="EEC81576">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1BE694AC">
+    <w:lvl w:ilvl="4" w:tplc="AC801D0C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30A69A24">
+    <w:lvl w:ilvl="5" w:tplc="A9B2AA1A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFA2A9F4">
+    <w:lvl w:ilvl="6" w:tplc="413022B6">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9936592A">
+    <w:lvl w:ilvl="7" w:tplc="16A6272A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13E2248A">
+    <w:lvl w:ilvl="8" w:tplc="F1F864A6">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="547"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BF0480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8E05528"/>
-    <w:lvl w:ilvl="0" w:tplc="DB7A9800">
+    <w:lvl w:ilvl="0" w:tplc="3348D9C4">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C08C54F6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B8AE76B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CBFE572C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8ABA6AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="884077C4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9A6EE808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39ACD2AC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25F45082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AFA858A2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FB6C2628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D3C4AFD6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25A47DA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1AE29B90" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D9424DCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84B6CC7E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FF564C14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C145D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AB6AD7E"/>
-    <w:lvl w:ilvl="0" w:tplc="5D86469C">
+    <w:lvl w:ilvl="0" w:tplc="CA3E2CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="420665A2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60981B3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8FB823D4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75D8768C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BF32816E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6DDE6FA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C19297F6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CB8C77EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52C81A72" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A6A6B2AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D674C452" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3FCAA32C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3ADED3F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38D49FAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="469E9648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45BCB212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D931720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4044906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7944,352 +7947,352 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D466B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A70402C"/>
-    <w:lvl w:ilvl="0" w:tplc="5DB42CAE">
+    <w:lvl w:ilvl="0" w:tplc="7AE405FC">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7AFC98E0">
+    <w:lvl w:ilvl="1" w:tplc="F84C43D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58AC4C3E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9230C5A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48ECF172" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="876EEE46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4306BB28" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9CF4C6E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A07AD016" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57C8EDAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4950" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95B016F6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45B470D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1E1EEC24" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7144CE6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CC403948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4A44A56A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D651602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAC2DE60"/>
-    <w:lvl w:ilvl="0" w:tplc="704EED98">
+    <w:lvl w:ilvl="0" w:tplc="727691E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8A44B30E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="BC5243DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CC64AFF0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="016C09B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1F0C723C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C9901ABE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E1AAD8F6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4594B848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="00480ADC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49940B64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F9A6EB5A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7668DAD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9A8A4D16" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E61677A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CEFAC8A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F6F849E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E551061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8423CC"/>
-    <w:lvl w:ilvl="0" w:tplc="7A5EE508">
+    <w:lvl w:ilvl="0" w:tplc="60785714">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EFC60E7A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2E46BAEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A794494E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="516C25D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C4403E56" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F1E44FC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E28EFFBE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B088D484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A1781BC6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45543122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F9FA783E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3D16EBA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72F82E94" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15942AC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4F2CA584" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9C640E74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B65153D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="022C90EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8571,243 +8574,243 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2118211569">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1092430872">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="906692573">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="168059607">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="213272384">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="494691402">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1469935135">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="723725156">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1793741388">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1781149285">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="545532349">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1669207256">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="65959726">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="766654798">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="588924080">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1125734277">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="699938583">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1282419292">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="934674702">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="974481424">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1496259015">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2010861047">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="730008049">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="199629512">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="875241707">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="641424461">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1028919883">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1026099978">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="410077773">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1428" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="864950844">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8913,50 +8916,51 @@
     <w:rsid w:val="00110B9A"/>
     <w:rsid w:val="001112C9"/>
     <w:rsid w:val="0011166A"/>
     <w:rsid w:val="00112575"/>
     <w:rsid w:val="0011477A"/>
     <w:rsid w:val="00114B27"/>
     <w:rsid w:val="00114B30"/>
     <w:rsid w:val="00114E0E"/>
     <w:rsid w:val="00115182"/>
     <w:rsid w:val="00115224"/>
     <w:rsid w:val="00120D9F"/>
     <w:rsid w:val="00122969"/>
     <w:rsid w:val="00130AB2"/>
     <w:rsid w:val="00131B2C"/>
     <w:rsid w:val="00131F68"/>
     <w:rsid w:val="00132D03"/>
     <w:rsid w:val="001333E9"/>
     <w:rsid w:val="00133A83"/>
     <w:rsid w:val="00133A9A"/>
     <w:rsid w:val="00133C18"/>
     <w:rsid w:val="00134EE3"/>
     <w:rsid w:val="00134EEA"/>
     <w:rsid w:val="001357E5"/>
     <w:rsid w:val="00140F56"/>
     <w:rsid w:val="00142128"/>
+    <w:rsid w:val="00143900"/>
     <w:rsid w:val="001475CC"/>
     <w:rsid w:val="00147C8F"/>
     <w:rsid w:val="00153A23"/>
     <w:rsid w:val="001541BB"/>
     <w:rsid w:val="0015771B"/>
     <w:rsid w:val="001626BE"/>
     <w:rsid w:val="00163E02"/>
     <w:rsid w:val="00167A2A"/>
     <w:rsid w:val="00167C61"/>
     <w:rsid w:val="00170A51"/>
     <w:rsid w:val="001713FA"/>
     <w:rsid w:val="001714FD"/>
     <w:rsid w:val="001740CD"/>
     <w:rsid w:val="001764A2"/>
     <w:rsid w:val="00177651"/>
     <w:rsid w:val="00177C1D"/>
     <w:rsid w:val="001812B4"/>
     <w:rsid w:val="00184C50"/>
     <w:rsid w:val="0018590F"/>
     <w:rsid w:val="00186472"/>
     <w:rsid w:val="00186847"/>
     <w:rsid w:val="00186AEF"/>
     <w:rsid w:val="00187517"/>
     <w:rsid w:val="00191A3F"/>
     <w:rsid w:val="001930FD"/>
@@ -8985,81 +8989,84 @@
     <w:rsid w:val="001D5267"/>
     <w:rsid w:val="001D6510"/>
     <w:rsid w:val="001E07F8"/>
     <w:rsid w:val="001E216E"/>
     <w:rsid w:val="001E24D7"/>
     <w:rsid w:val="001E2BF9"/>
     <w:rsid w:val="001E30A2"/>
     <w:rsid w:val="001F0AA9"/>
     <w:rsid w:val="001F2531"/>
     <w:rsid w:val="001F3A03"/>
     <w:rsid w:val="001F4441"/>
     <w:rsid w:val="001F44A8"/>
     <w:rsid w:val="001F5299"/>
     <w:rsid w:val="001F5312"/>
     <w:rsid w:val="001F74A5"/>
     <w:rsid w:val="001F7AAB"/>
     <w:rsid w:val="002038AB"/>
     <w:rsid w:val="00206E25"/>
     <w:rsid w:val="00207684"/>
     <w:rsid w:val="00210089"/>
     <w:rsid w:val="002100BC"/>
     <w:rsid w:val="002103E2"/>
     <w:rsid w:val="00210DF0"/>
     <w:rsid w:val="00211FAB"/>
     <w:rsid w:val="00213BE1"/>
+    <w:rsid w:val="00214DCD"/>
     <w:rsid w:val="00214FB6"/>
     <w:rsid w:val="002155E8"/>
     <w:rsid w:val="00216364"/>
     <w:rsid w:val="00216F7F"/>
     <w:rsid w:val="00217198"/>
     <w:rsid w:val="00217726"/>
+    <w:rsid w:val="00217BB1"/>
     <w:rsid w:val="002201CE"/>
     <w:rsid w:val="00220D7F"/>
     <w:rsid w:val="00222A66"/>
     <w:rsid w:val="0022369C"/>
     <w:rsid w:val="002259D5"/>
     <w:rsid w:val="00227473"/>
     <w:rsid w:val="00233209"/>
     <w:rsid w:val="0023449A"/>
     <w:rsid w:val="00235B75"/>
     <w:rsid w:val="00241FA1"/>
     <w:rsid w:val="00242B61"/>
     <w:rsid w:val="00256C80"/>
     <w:rsid w:val="002577EF"/>
     <w:rsid w:val="002627C7"/>
     <w:rsid w:val="00263319"/>
     <w:rsid w:val="00263E51"/>
     <w:rsid w:val="002645B3"/>
     <w:rsid w:val="00265B2B"/>
     <w:rsid w:val="00267360"/>
     <w:rsid w:val="00267FAB"/>
     <w:rsid w:val="0027040F"/>
     <w:rsid w:val="00270972"/>
     <w:rsid w:val="00271A26"/>
     <w:rsid w:val="0027225A"/>
     <w:rsid w:val="0027325B"/>
+    <w:rsid w:val="00274C1F"/>
     <w:rsid w:val="002778FD"/>
     <w:rsid w:val="00280E4D"/>
     <w:rsid w:val="00281D63"/>
     <w:rsid w:val="002855AB"/>
     <w:rsid w:val="00285D8B"/>
     <w:rsid w:val="00286AB6"/>
     <w:rsid w:val="002870D6"/>
     <w:rsid w:val="002A13AC"/>
     <w:rsid w:val="002A1911"/>
     <w:rsid w:val="002A30F3"/>
     <w:rsid w:val="002A3CC1"/>
     <w:rsid w:val="002A490F"/>
     <w:rsid w:val="002A62CE"/>
     <w:rsid w:val="002B482A"/>
     <w:rsid w:val="002B64DC"/>
     <w:rsid w:val="002B66D2"/>
     <w:rsid w:val="002B71FE"/>
     <w:rsid w:val="002C1A7B"/>
     <w:rsid w:val="002C2102"/>
     <w:rsid w:val="002C4127"/>
     <w:rsid w:val="002C4DD1"/>
     <w:rsid w:val="002D000A"/>
     <w:rsid w:val="002D5273"/>
     <w:rsid w:val="002D53B3"/>
     <w:rsid w:val="002D54B0"/>
@@ -9191,50 +9198,51 @@
     <w:rsid w:val="00441EDA"/>
     <w:rsid w:val="004454DC"/>
     <w:rsid w:val="004471E5"/>
     <w:rsid w:val="004501ED"/>
     <w:rsid w:val="0045119C"/>
     <w:rsid w:val="0045308D"/>
     <w:rsid w:val="00454788"/>
     <w:rsid w:val="00454A58"/>
     <w:rsid w:val="0045567D"/>
     <w:rsid w:val="004572B4"/>
     <w:rsid w:val="00460518"/>
     <w:rsid w:val="00461294"/>
     <w:rsid w:val="00461544"/>
     <w:rsid w:val="0046206F"/>
     <w:rsid w:val="00462215"/>
     <w:rsid w:val="004629D0"/>
     <w:rsid w:val="00463F58"/>
     <w:rsid w:val="00465A22"/>
     <w:rsid w:val="004702C6"/>
     <w:rsid w:val="00472CA4"/>
     <w:rsid w:val="00472FDB"/>
     <w:rsid w:val="00473EC3"/>
     <w:rsid w:val="004753CA"/>
     <w:rsid w:val="004769DE"/>
     <w:rsid w:val="0048009D"/>
+    <w:rsid w:val="004807DF"/>
     <w:rsid w:val="00481C2F"/>
     <w:rsid w:val="00482967"/>
     <w:rsid w:val="0048354F"/>
     <w:rsid w:val="00484D4A"/>
     <w:rsid w:val="00487A4C"/>
     <w:rsid w:val="00490989"/>
     <w:rsid w:val="004913CD"/>
     <w:rsid w:val="00494231"/>
     <w:rsid w:val="00495373"/>
     <w:rsid w:val="004969EA"/>
     <w:rsid w:val="004A0908"/>
     <w:rsid w:val="004A106F"/>
     <w:rsid w:val="004A1FFF"/>
     <w:rsid w:val="004A271E"/>
     <w:rsid w:val="004A404E"/>
     <w:rsid w:val="004A6231"/>
     <w:rsid w:val="004B0FB6"/>
     <w:rsid w:val="004B1970"/>
     <w:rsid w:val="004B2095"/>
     <w:rsid w:val="004B355C"/>
     <w:rsid w:val="004B39E7"/>
     <w:rsid w:val="004B46A7"/>
     <w:rsid w:val="004B46DC"/>
     <w:rsid w:val="004B4C77"/>
     <w:rsid w:val="004B5C15"/>
@@ -9261,80 +9269,82 @@
     <w:rsid w:val="004E4A98"/>
     <w:rsid w:val="004E7B2C"/>
     <w:rsid w:val="004E7C81"/>
     <w:rsid w:val="004F0E8E"/>
     <w:rsid w:val="004F2552"/>
     <w:rsid w:val="004F2693"/>
     <w:rsid w:val="00503989"/>
     <w:rsid w:val="005045E6"/>
     <w:rsid w:val="0050583B"/>
     <w:rsid w:val="00506044"/>
     <w:rsid w:val="00510958"/>
     <w:rsid w:val="005114C1"/>
     <w:rsid w:val="00513913"/>
     <w:rsid w:val="00525FB6"/>
     <w:rsid w:val="00526145"/>
     <w:rsid w:val="0052615B"/>
     <w:rsid w:val="00526431"/>
     <w:rsid w:val="0052693A"/>
     <w:rsid w:val="00526D59"/>
     <w:rsid w:val="00530420"/>
     <w:rsid w:val="005307A0"/>
     <w:rsid w:val="00531635"/>
     <w:rsid w:val="00532EE4"/>
     <w:rsid w:val="005341D4"/>
     <w:rsid w:val="0053457C"/>
+    <w:rsid w:val="005418F2"/>
     <w:rsid w:val="00542852"/>
     <w:rsid w:val="00542BE4"/>
     <w:rsid w:val="00543C52"/>
     <w:rsid w:val="00546F97"/>
     <w:rsid w:val="00551014"/>
     <w:rsid w:val="005511D4"/>
     <w:rsid w:val="00551A34"/>
     <w:rsid w:val="005527F8"/>
     <w:rsid w:val="005531B6"/>
     <w:rsid w:val="00553FEE"/>
     <w:rsid w:val="005547DF"/>
     <w:rsid w:val="00554C0B"/>
     <w:rsid w:val="00555441"/>
     <w:rsid w:val="00555CE0"/>
     <w:rsid w:val="00555D4F"/>
     <w:rsid w:val="005564D3"/>
     <w:rsid w:val="00557147"/>
     <w:rsid w:val="00557851"/>
     <w:rsid w:val="0056227E"/>
     <w:rsid w:val="00562360"/>
     <w:rsid w:val="00564242"/>
     <w:rsid w:val="005651FD"/>
     <w:rsid w:val="005655A4"/>
     <w:rsid w:val="005677A7"/>
     <w:rsid w:val="00567CDB"/>
     <w:rsid w:val="0057049B"/>
     <w:rsid w:val="00572A1D"/>
     <w:rsid w:val="00572D7E"/>
     <w:rsid w:val="005734A7"/>
     <w:rsid w:val="005749C3"/>
+    <w:rsid w:val="00574F2E"/>
     <w:rsid w:val="00574FAA"/>
     <w:rsid w:val="00580F28"/>
     <w:rsid w:val="005822AF"/>
     <w:rsid w:val="00582420"/>
     <w:rsid w:val="00584D6F"/>
     <w:rsid w:val="00585FA7"/>
     <w:rsid w:val="005900BB"/>
     <w:rsid w:val="00591E13"/>
     <w:rsid w:val="0059225C"/>
     <w:rsid w:val="00594179"/>
     <w:rsid w:val="00595A9D"/>
     <w:rsid w:val="00596AD2"/>
     <w:rsid w:val="005A14E6"/>
     <w:rsid w:val="005A1923"/>
     <w:rsid w:val="005A200D"/>
     <w:rsid w:val="005A252F"/>
     <w:rsid w:val="005A38B4"/>
     <w:rsid w:val="005A63AB"/>
     <w:rsid w:val="005B1B3C"/>
     <w:rsid w:val="005B2005"/>
     <w:rsid w:val="005B321C"/>
     <w:rsid w:val="005B33CB"/>
     <w:rsid w:val="005B7303"/>
     <w:rsid w:val="005B758B"/>
     <w:rsid w:val="005C1D29"/>
@@ -9416,50 +9426,51 @@
     <w:rsid w:val="00680D7D"/>
     <w:rsid w:val="00682AC7"/>
     <w:rsid w:val="00685D18"/>
     <w:rsid w:val="00687DDB"/>
     <w:rsid w:val="0069144E"/>
     <w:rsid w:val="006950D0"/>
     <w:rsid w:val="0069521E"/>
     <w:rsid w:val="00695C1B"/>
     <w:rsid w:val="00695E80"/>
     <w:rsid w:val="006A0539"/>
     <w:rsid w:val="006A0980"/>
     <w:rsid w:val="006A1A26"/>
     <w:rsid w:val="006A1A55"/>
     <w:rsid w:val="006A2E98"/>
     <w:rsid w:val="006A34C2"/>
     <w:rsid w:val="006A4D5A"/>
     <w:rsid w:val="006A71A6"/>
     <w:rsid w:val="006B0B3B"/>
     <w:rsid w:val="006B2A2D"/>
     <w:rsid w:val="006B2F08"/>
     <w:rsid w:val="006B580E"/>
     <w:rsid w:val="006B64C4"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006C0F98"/>
     <w:rsid w:val="006C1759"/>
+    <w:rsid w:val="006C1921"/>
     <w:rsid w:val="006C204B"/>
     <w:rsid w:val="006C3479"/>
     <w:rsid w:val="006C4CA5"/>
     <w:rsid w:val="006C5255"/>
     <w:rsid w:val="006D2596"/>
     <w:rsid w:val="006D3C6B"/>
     <w:rsid w:val="006D58CA"/>
     <w:rsid w:val="006D789F"/>
     <w:rsid w:val="006E08A9"/>
     <w:rsid w:val="006E0AFA"/>
     <w:rsid w:val="006E16E6"/>
     <w:rsid w:val="006E2A54"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E422B"/>
     <w:rsid w:val="006E4609"/>
     <w:rsid w:val="006E6C65"/>
     <w:rsid w:val="006E704D"/>
     <w:rsid w:val="006E75CA"/>
     <w:rsid w:val="006E7BE7"/>
     <w:rsid w:val="006F1ACF"/>
     <w:rsid w:val="006F5FA3"/>
     <w:rsid w:val="006F6E51"/>
     <w:rsid w:val="006F6F75"/>
     <w:rsid w:val="0070032E"/>
     <w:rsid w:val="00700337"/>
@@ -9547,50 +9558,51 @@
     <w:rsid w:val="007D4D9D"/>
     <w:rsid w:val="007D69F0"/>
     <w:rsid w:val="007D7041"/>
     <w:rsid w:val="007D7348"/>
     <w:rsid w:val="007E0BC8"/>
     <w:rsid w:val="007E1541"/>
     <w:rsid w:val="007E2620"/>
     <w:rsid w:val="007E2874"/>
     <w:rsid w:val="007E28B4"/>
     <w:rsid w:val="007E2D05"/>
     <w:rsid w:val="007E79A5"/>
     <w:rsid w:val="007E7A31"/>
     <w:rsid w:val="007F0D11"/>
     <w:rsid w:val="007F142E"/>
     <w:rsid w:val="007F1D9B"/>
     <w:rsid w:val="007F3A74"/>
     <w:rsid w:val="007F4FFD"/>
     <w:rsid w:val="007F58D7"/>
     <w:rsid w:val="007F5A1E"/>
     <w:rsid w:val="007F5BF7"/>
     <w:rsid w:val="00800092"/>
     <w:rsid w:val="00803280"/>
     <w:rsid w:val="00804A49"/>
     <w:rsid w:val="00805431"/>
     <w:rsid w:val="008060F2"/>
+    <w:rsid w:val="008116B3"/>
     <w:rsid w:val="00811BB3"/>
     <w:rsid w:val="00812057"/>
     <w:rsid w:val="008133A0"/>
     <w:rsid w:val="00820EDB"/>
     <w:rsid w:val="00820F7F"/>
     <w:rsid w:val="00823AD0"/>
     <w:rsid w:val="008248FF"/>
     <w:rsid w:val="00825BCC"/>
     <w:rsid w:val="00826C2F"/>
     <w:rsid w:val="00830ADA"/>
     <w:rsid w:val="00831B56"/>
     <w:rsid w:val="00834920"/>
     <w:rsid w:val="008349AE"/>
     <w:rsid w:val="00835EE6"/>
     <w:rsid w:val="0084053B"/>
     <w:rsid w:val="0084158D"/>
     <w:rsid w:val="00841994"/>
     <w:rsid w:val="00847763"/>
     <w:rsid w:val="00850ABD"/>
     <w:rsid w:val="00850B53"/>
     <w:rsid w:val="0085248A"/>
     <w:rsid w:val="0085289E"/>
     <w:rsid w:val="00852C87"/>
     <w:rsid w:val="00854E7A"/>
     <w:rsid w:val="00855BA8"/>
@@ -9786,50 +9798,51 @@
     <w:rsid w:val="00A9266E"/>
     <w:rsid w:val="00A9308B"/>
     <w:rsid w:val="00A96436"/>
     <w:rsid w:val="00A97F4A"/>
     <w:rsid w:val="00AA22FC"/>
     <w:rsid w:val="00AA4634"/>
     <w:rsid w:val="00AA5256"/>
     <w:rsid w:val="00AA71C2"/>
     <w:rsid w:val="00AB1608"/>
     <w:rsid w:val="00AB2D87"/>
     <w:rsid w:val="00AB3901"/>
     <w:rsid w:val="00AB4AB3"/>
     <w:rsid w:val="00AB5572"/>
     <w:rsid w:val="00AC0A02"/>
     <w:rsid w:val="00AC1337"/>
     <w:rsid w:val="00AC1401"/>
     <w:rsid w:val="00AC4A3C"/>
     <w:rsid w:val="00AC79C1"/>
     <w:rsid w:val="00AD001A"/>
     <w:rsid w:val="00AD1EB0"/>
     <w:rsid w:val="00AD4B9E"/>
     <w:rsid w:val="00AD58ED"/>
     <w:rsid w:val="00AD6A10"/>
     <w:rsid w:val="00AD7053"/>
     <w:rsid w:val="00AD7B2E"/>
+    <w:rsid w:val="00AE1E6B"/>
     <w:rsid w:val="00AE266D"/>
     <w:rsid w:val="00AE30CE"/>
     <w:rsid w:val="00AE49B4"/>
     <w:rsid w:val="00AE4E40"/>
     <w:rsid w:val="00AE6CC1"/>
     <w:rsid w:val="00AE7557"/>
     <w:rsid w:val="00AF03C1"/>
     <w:rsid w:val="00AF1707"/>
     <w:rsid w:val="00AF21CF"/>
     <w:rsid w:val="00AF47E6"/>
     <w:rsid w:val="00AF4AF5"/>
     <w:rsid w:val="00B0020C"/>
     <w:rsid w:val="00B02F0F"/>
     <w:rsid w:val="00B04F14"/>
     <w:rsid w:val="00B055A9"/>
     <w:rsid w:val="00B10A2A"/>
     <w:rsid w:val="00B1129B"/>
     <w:rsid w:val="00B11FCB"/>
     <w:rsid w:val="00B12A3D"/>
     <w:rsid w:val="00B159AC"/>
     <w:rsid w:val="00B15EFB"/>
     <w:rsid w:val="00B164A6"/>
     <w:rsid w:val="00B16699"/>
     <w:rsid w:val="00B17F50"/>
     <w:rsid w:val="00B21D12"/>
@@ -9922,50 +9935,51 @@
     <w:rsid w:val="00C045DD"/>
     <w:rsid w:val="00C04D9F"/>
     <w:rsid w:val="00C0682D"/>
     <w:rsid w:val="00C06A72"/>
     <w:rsid w:val="00C073C3"/>
     <w:rsid w:val="00C11B0A"/>
     <w:rsid w:val="00C12019"/>
     <w:rsid w:val="00C12BF2"/>
     <w:rsid w:val="00C14AA2"/>
     <w:rsid w:val="00C17FF3"/>
     <w:rsid w:val="00C203F7"/>
     <w:rsid w:val="00C20FA2"/>
     <w:rsid w:val="00C21A63"/>
     <w:rsid w:val="00C21E36"/>
     <w:rsid w:val="00C22507"/>
     <w:rsid w:val="00C23115"/>
     <w:rsid w:val="00C27293"/>
     <w:rsid w:val="00C32EC4"/>
     <w:rsid w:val="00C35AEE"/>
     <w:rsid w:val="00C36910"/>
     <w:rsid w:val="00C409B0"/>
     <w:rsid w:val="00C414E4"/>
     <w:rsid w:val="00C42DA1"/>
     <w:rsid w:val="00C4385B"/>
     <w:rsid w:val="00C45169"/>
+    <w:rsid w:val="00C46587"/>
     <w:rsid w:val="00C503AB"/>
     <w:rsid w:val="00C50E26"/>
     <w:rsid w:val="00C519DF"/>
     <w:rsid w:val="00C519E4"/>
     <w:rsid w:val="00C54715"/>
     <w:rsid w:val="00C5490C"/>
     <w:rsid w:val="00C5570A"/>
     <w:rsid w:val="00C57A9A"/>
     <w:rsid w:val="00C6051F"/>
     <w:rsid w:val="00C64F55"/>
     <w:rsid w:val="00C66E54"/>
     <w:rsid w:val="00C71341"/>
     <w:rsid w:val="00C725AA"/>
     <w:rsid w:val="00C7447F"/>
     <w:rsid w:val="00C744AC"/>
     <w:rsid w:val="00C7718E"/>
     <w:rsid w:val="00C77E42"/>
     <w:rsid w:val="00C80171"/>
     <w:rsid w:val="00C8025A"/>
     <w:rsid w:val="00C80703"/>
     <w:rsid w:val="00C80A76"/>
     <w:rsid w:val="00C80DE3"/>
     <w:rsid w:val="00C80F6B"/>
     <w:rsid w:val="00C823FE"/>
     <w:rsid w:val="00C84790"/>
@@ -9981,138 +9995,141 @@
     <w:rsid w:val="00CB140E"/>
     <w:rsid w:val="00CB21FB"/>
     <w:rsid w:val="00CB4823"/>
     <w:rsid w:val="00CB4936"/>
     <w:rsid w:val="00CB5D8D"/>
     <w:rsid w:val="00CC07BE"/>
     <w:rsid w:val="00CC106C"/>
     <w:rsid w:val="00CC2321"/>
     <w:rsid w:val="00CC292D"/>
     <w:rsid w:val="00CC2F7B"/>
     <w:rsid w:val="00CC34CA"/>
     <w:rsid w:val="00CC3591"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD26D9"/>
     <w:rsid w:val="00CD2A3F"/>
     <w:rsid w:val="00CD349B"/>
     <w:rsid w:val="00CD5762"/>
     <w:rsid w:val="00CD57C8"/>
     <w:rsid w:val="00CD7820"/>
     <w:rsid w:val="00CE083C"/>
     <w:rsid w:val="00CE44A4"/>
     <w:rsid w:val="00CE6331"/>
     <w:rsid w:val="00CF5615"/>
     <w:rsid w:val="00CF5785"/>
     <w:rsid w:val="00CF7B13"/>
+    <w:rsid w:val="00D01EC6"/>
     <w:rsid w:val="00D02214"/>
     <w:rsid w:val="00D03C63"/>
     <w:rsid w:val="00D05EC2"/>
     <w:rsid w:val="00D062FC"/>
     <w:rsid w:val="00D06321"/>
     <w:rsid w:val="00D068EC"/>
     <w:rsid w:val="00D069A1"/>
     <w:rsid w:val="00D06D50"/>
     <w:rsid w:val="00D105C9"/>
     <w:rsid w:val="00D13FB5"/>
     <w:rsid w:val="00D14103"/>
     <w:rsid w:val="00D15EAA"/>
     <w:rsid w:val="00D20583"/>
     <w:rsid w:val="00D20D8D"/>
     <w:rsid w:val="00D21093"/>
     <w:rsid w:val="00D22EFD"/>
     <w:rsid w:val="00D2575E"/>
     <w:rsid w:val="00D25B2C"/>
     <w:rsid w:val="00D26D29"/>
     <w:rsid w:val="00D30EA2"/>
     <w:rsid w:val="00D31E6E"/>
     <w:rsid w:val="00D324C1"/>
     <w:rsid w:val="00D32BD5"/>
     <w:rsid w:val="00D44285"/>
     <w:rsid w:val="00D44379"/>
     <w:rsid w:val="00D44C80"/>
     <w:rsid w:val="00D468AA"/>
     <w:rsid w:val="00D47BB0"/>
     <w:rsid w:val="00D50802"/>
     <w:rsid w:val="00D50C2A"/>
     <w:rsid w:val="00D5163D"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D55B96"/>
     <w:rsid w:val="00D56F2B"/>
     <w:rsid w:val="00D57ADE"/>
     <w:rsid w:val="00D60EA5"/>
     <w:rsid w:val="00D61B1B"/>
     <w:rsid w:val="00D62308"/>
     <w:rsid w:val="00D62500"/>
     <w:rsid w:val="00D63BFF"/>
     <w:rsid w:val="00D64FC3"/>
+    <w:rsid w:val="00D65DE0"/>
     <w:rsid w:val="00D666B6"/>
     <w:rsid w:val="00D66F42"/>
     <w:rsid w:val="00D707A2"/>
     <w:rsid w:val="00D72F2D"/>
     <w:rsid w:val="00D7374F"/>
     <w:rsid w:val="00D7407D"/>
     <w:rsid w:val="00D75978"/>
     <w:rsid w:val="00D75A25"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D80887"/>
     <w:rsid w:val="00D812DA"/>
     <w:rsid w:val="00D81AA1"/>
     <w:rsid w:val="00D830B5"/>
     <w:rsid w:val="00D8422A"/>
     <w:rsid w:val="00D842DE"/>
     <w:rsid w:val="00D8461E"/>
     <w:rsid w:val="00D85030"/>
     <w:rsid w:val="00D856D7"/>
     <w:rsid w:val="00D85923"/>
     <w:rsid w:val="00D868FD"/>
     <w:rsid w:val="00D906B8"/>
     <w:rsid w:val="00D93BA9"/>
     <w:rsid w:val="00D945DE"/>
     <w:rsid w:val="00D95182"/>
     <w:rsid w:val="00D95BE5"/>
     <w:rsid w:val="00D9675F"/>
     <w:rsid w:val="00D96D2F"/>
     <w:rsid w:val="00DA165A"/>
     <w:rsid w:val="00DA38D0"/>
     <w:rsid w:val="00DA3FC0"/>
     <w:rsid w:val="00DA4304"/>
     <w:rsid w:val="00DA5258"/>
     <w:rsid w:val="00DA5B90"/>
     <w:rsid w:val="00DA61BC"/>
     <w:rsid w:val="00DA65F4"/>
     <w:rsid w:val="00DB122D"/>
     <w:rsid w:val="00DB1CB9"/>
     <w:rsid w:val="00DB2A90"/>
     <w:rsid w:val="00DB315A"/>
     <w:rsid w:val="00DB3EE8"/>
     <w:rsid w:val="00DB4748"/>
     <w:rsid w:val="00DB7A1E"/>
     <w:rsid w:val="00DC2C64"/>
     <w:rsid w:val="00DC3EEC"/>
     <w:rsid w:val="00DC4288"/>
     <w:rsid w:val="00DC66B3"/>
     <w:rsid w:val="00DC74E9"/>
+    <w:rsid w:val="00DC7D0A"/>
     <w:rsid w:val="00DD091D"/>
     <w:rsid w:val="00DD2319"/>
     <w:rsid w:val="00DD2948"/>
     <w:rsid w:val="00DD3504"/>
     <w:rsid w:val="00DD74CD"/>
     <w:rsid w:val="00DE2565"/>
     <w:rsid w:val="00DE2D2E"/>
     <w:rsid w:val="00DE57B4"/>
     <w:rsid w:val="00DE6974"/>
     <w:rsid w:val="00DE7996"/>
     <w:rsid w:val="00DF1530"/>
     <w:rsid w:val="00DF26AE"/>
     <w:rsid w:val="00DF3898"/>
     <w:rsid w:val="00DF5370"/>
     <w:rsid w:val="00DF5D50"/>
     <w:rsid w:val="00DF7EA7"/>
     <w:rsid w:val="00E003E9"/>
     <w:rsid w:val="00E05886"/>
     <w:rsid w:val="00E060E7"/>
     <w:rsid w:val="00E06F06"/>
     <w:rsid w:val="00E07317"/>
     <w:rsid w:val="00E126D7"/>
     <w:rsid w:val="00E12B78"/>
     <w:rsid w:val="00E141C4"/>
     <w:rsid w:val="00E1493A"/>
@@ -10254,104 +10271,100 @@
     <w:rsid w:val="00FA33F5"/>
     <w:rsid w:val="00FA3D0A"/>
     <w:rsid w:val="00FA53D3"/>
     <w:rsid w:val="00FA6030"/>
     <w:rsid w:val="00FA6C5E"/>
     <w:rsid w:val="00FA7858"/>
     <w:rsid w:val="00FB1E6A"/>
     <w:rsid w:val="00FB6201"/>
     <w:rsid w:val="00FB6340"/>
     <w:rsid w:val="00FC0044"/>
     <w:rsid w:val="00FC3427"/>
     <w:rsid w:val="00FC4E1A"/>
     <w:rsid w:val="00FC6815"/>
     <w:rsid w:val="00FD0D8F"/>
     <w:rsid w:val="00FD0F53"/>
     <w:rsid w:val="00FD123E"/>
     <w:rsid w:val="00FD1A89"/>
     <w:rsid w:val="00FD38C0"/>
     <w:rsid w:val="00FD4585"/>
     <w:rsid w:val="00FD4BC4"/>
     <w:rsid w:val="00FD6A53"/>
     <w:rsid w:val="00FE0ED8"/>
     <w:rsid w:val="00FE1FF2"/>
     <w:rsid w:val="00FE2C9F"/>
     <w:rsid w:val="00FE40A5"/>
+    <w:rsid w:val="00FE4F03"/>
     <w:rsid w:val="00FE5058"/>
     <w:rsid w:val="00FE637F"/>
     <w:rsid w:val="00FF28B0"/>
+    <w:rsid w:val="00FF2D1C"/>
     <w:rsid w:val="00FF316C"/>
     <w:rsid w:val="00FF3F80"/>
     <w:rsid w:val="00FF42D6"/>
     <w:rsid w:val="00FF457F"/>
     <w:rsid w:val="00FF50E5"/>
     <w:rsid w:val="00FF627C"/>
     <w:rsid w:val="00FF6989"/>
     <w:rsid w:val="00FF6BA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6BCD75DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BFA9300D-02A5-42F0-B252-CA18819AB9C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10676,50 +10689,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001E07F8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00584D6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -11214,51 +11228,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00227473"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A30F3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11541,60 +11555,63 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7">
+  <b:Source>
+    <b:Tag>as</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{7C879D24-85F2-401E-B035-D4222DE2BF34}</b:Guid>
+    <b:Title>as</b:Title>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -11743,136 +11760,133 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">230</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7">
-[...7 lines deleted...]
-</b:Sources>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE23086-3ECF-457B-BD75-ABBCF4602DEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C5F2D61-1865-4665-A353-BE64A3536C11}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C5F2D61-1865-4665-A353-BE64A3536C11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C40640-1535-472C-AA69-75C4513A5FA1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5235EE6E-E70A-46F6-8A40-0FCBCB2E1AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D31DC036-8AC7-4102-A8B3-E486F895845F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27AE7DE9-1AB0-4453-A70A-997A236342AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE23086-3ECF-457B-BD75-ABBCF4602DEF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4753</Characters>
+  <Pages>5</Pages>
+  <Words>8196</Words>
+  <Characters>4672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13063</CharactersWithSpaces>
+  <CharactersWithSpaces>12843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UnaI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>