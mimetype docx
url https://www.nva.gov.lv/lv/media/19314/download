--- v0 (2025-10-10)
+++ v1 (2026-04-07)
@@ -1,271 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="005213B1" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="374FE18E" w14:textId="77777777">
+    <w:p w14:paraId="374FE18E" w14:textId="77777777" w:rsidR="005213B1" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>LĪGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="0E8CE3C0" w14:textId="77777777">
+    <w:p w14:paraId="0E8CE3C0" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ar biedrību/nodibinājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>augstākās izglītības iestādi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00366F87" w:rsidR="00E8449D">
+      <w:r w:rsidR="00E8449D" w:rsidRPr="00366F87">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00366F87" w:rsidR="00366F87">
+      <w:r w:rsidR="00366F87" w:rsidRPr="00366F87">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="4E09E416" w14:textId="3BC039FE">
+    <w:p w14:paraId="4E09E416" w14:textId="3BC039FE" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="009F4C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Darbam nepieciešamo iemaņu attīstība” īstenošanu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="6C8007B1" w14:textId="77777777">
+    <w:p w14:paraId="6C8007B1" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Nr. ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB1B6C" w:rsidRPr="00EE3303" w:rsidP="004D3DB2" w14:paraId="418F7BF6" w14:textId="77777777">
+    <w:p w14:paraId="418F7BF6" w14:textId="77777777" w:rsidR="00BB1B6C" w:rsidRPr="00EE3303" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE3303" w:rsidR="004E2253">
+      <w:r w:rsidR="004E2253" w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESF Plus projekts “Pasākumi iekļaujošai nodarbinātībai” </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr. 4.3.3.2/1/24/I/002)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0036" w:rsidP="004D3DB2" w14:paraId="38935A25" w14:textId="1187822C">
+    <w:p w14:paraId="38935A25" w14:textId="1187822C" w:rsidR="00AF0036" w:rsidRDefault="00AF0036" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0067799F" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="16998457" w14:textId="77777777">
+    <w:p w14:paraId="16998457" w14:textId="77777777" w:rsidR="0067799F" w:rsidRPr="004D03B6" w:rsidRDefault="0067799F" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B80730" w:rsidP="00C95E92" w14:paraId="07F605C0" w14:textId="77777777">
+    <w:p w14:paraId="07F605C0" w14:textId="77777777" w:rsidR="00B80730" w:rsidRDefault="00B80730" w:rsidP="00C95E92">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E031C" w14:paraId="04475518" w14:textId="77777777">
+    <w:p w14:paraId="04475518" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00F07B68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E031C" w:rsidP="004D3DB2" w14:paraId="3F9831FE" w14:textId="77777777">
+    <w:p w14:paraId="3F9831FE" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>parakstīšanas datums</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0036" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="61966C22" w14:textId="77777777">
+    <w:p w14:paraId="61966C22" w14:textId="77777777" w:rsidR="00AF0036" w:rsidRPr="004D03B6" w:rsidRDefault="00AF0036" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00485A35" w14:paraId="3BE00740" w14:textId="73C22A38">
+    <w:p w14:paraId="3BE00740" w14:textId="73C22A38" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00485A35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūra (turpmāk – Aģentūra),</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> ko pārstāv_____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>_____________________________________________,</w:t>
       </w:r>
@@ -274,179 +270,184 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kurš (-a) rīkojas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00485A35" w:rsidP="00B62D5E" w14:paraId="68418DB3" w14:textId="6BBC2999">
+    <w:p w14:paraId="68418DB3" w14:textId="6BBC2999" w:rsidR="00B62D5E" w:rsidRPr="00485A35" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">saskaņā ar Aģentūras 20___.gada ___. _____________________rīkojumu Nr._____ “Par amatpersonu pilnvaru noteikšanu”, no vienas puses, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00485A35">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00485A35" w14:paraId="35E5E7F7" w14:textId="77777777">
+    <w:p w14:paraId="35E5E7F7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00485A35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma/ augstākās izglītības iestādes nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, reģistrācijas numurs)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="5000C3B3" w14:textId="77777777">
+    <w:p w14:paraId="5000C3B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>____________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4860831E" w14:textId="77777777">
+    <w:p w14:paraId="4860831E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma/ augstākās izglītības iestādes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadītāja vai pilnvarotās personas amats, vārds, uzvārds)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve"> kurš(-a) darbojas uz _____________________________________________________________ pamata</w:t>
+        <w:t xml:space="preserve"> kurš(-a) darbojas uz _________________________________________________________</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>____ pamata</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(pilnvarojumu apliecinoša dokumenta nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3992EE9D" w14:textId="77777777">
+    <w:p w14:paraId="3992EE9D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">), no otras puses </w:t>
@@ -485,7860 +486,6827 @@
           <w:bCs/>
         </w:rPr>
         <w:t>“Darbam nepieciešamo iemaņu attīstība</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>” īstenošanu (turpmāk –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Līgums).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="54D8D945" w14:textId="77777777">
+    <w:p w14:paraId="54D8D945" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="1E141CE9" w14:textId="77777777">
+    <w:p w14:paraId="1E141CE9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="5C81CD72" w14:textId="77777777">
+    <w:p w14:paraId="5C81CD72" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I. Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="6A727476" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00592258" w:rsidP="00592258" w14:paraId="3D4FBABD" w14:textId="71D93226">
+    <w:p w14:paraId="6A727476" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4FBABD" w14:textId="71D93226" w:rsidR="00592258" w:rsidRDefault="00F07B68" w:rsidP="00592258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs, atbilstoši Līguma noteikumiem, nodarbinot Aģentūras norīkoto </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk192842510"/>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:bookmarkStart w:id="1" w:name="_Hlk192842510"/>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">personu, kurai piešķirts bezdarbnieka statuss (turpmāk - klients)  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>pasākumā “Darbam nepieciešamo iemaņu attīstība”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Pasākums), nodrošina Īstenotāja statūtos noteikto mērķu sasniegšanu /augstākās izglītības iestāžu akadēmiskās, pētnieciskās un administratīvo funkciju īstenošanu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> veicinot bezdarbnieka aktivitātes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>sabiedrības labā bez nolūka gūt peļņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00592258" w:rsidRPr="00592258" w:rsidP="00592258" w14:paraId="30B766A0" w14:textId="3465E2D4">
+    <w:p w14:paraId="30B766A0" w14:textId="3465E2D4" w:rsidR="00592258" w:rsidRPr="00592258" w:rsidRDefault="00F07B68" w:rsidP="00592258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref203475663"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref203475663"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs apņemas Pasākumā iesaistīt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00592258" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00592258">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592258" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00592258">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>klientu (-</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00592258" w14:paraId="20EFBF63" w14:textId="28F53A14">
+        <w:t>klientu (-us):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="20EFBF63" w14:textId="28F53A14" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00592258">
       <w:pPr>
         <w:ind w:left="4451"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(skait</w:t>
       </w:r>
       <w:r w:rsidR="00592258">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="288E0911" w14:textId="77777777">
+    <w:p w14:paraId="288E0911" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w14:paraId="056658F4" w14:textId="77777777" w:rsidTr="003466BA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="056658F4" w14:textId="77777777" w:rsidTr="003466BA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="6BFE8B51" w14:textId="77777777">
+          <w:p w14:paraId="6BFE8B51" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klienta vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="1F33A0D5" w14:textId="77777777">
+          <w:p w14:paraId="1F33A0D5" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klienta iesaistes ilgums Pasākumā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="1AADCF57" w14:textId="3D2ED85F">
+          <w:p w14:paraId="1AADCF57" w14:textId="0F17BD43" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B62D5E">
-              <w:rPr>
+            <w:r w:rsidRPr="00DE24B5">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>mēnešos</w:t>
+              <w:t>(no dd.mm.gggg. – līdz dd.mm.gggg.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE24B5">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="18F80CC8" w14:textId="77777777">
+          <w:p w14:paraId="18F80CC8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Klienta profesija un profesijas kods </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(atbilstoši Profesiju klasifikatoram)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="7F0F15C4" w14:textId="37DC8266">
+          <w:p w14:paraId="7F0F15C4" w14:textId="37DC8266" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pasākuma īstenošanas  vietas adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(norāda pilsētu vai novadu un to teritoriālā iedalījuma vienību, ielas nosaukumu, mājas Nr. vai mājas nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="00C2FA7E" w14:textId="77777777">
+          <w:p w14:paraId="00C2FA7E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Darba vadītāja vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="531051AB" w14:textId="77777777">
+          <w:p w14:paraId="531051AB" w14:textId="30C382B9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba vadītāja nodrošināšanas ilgums </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003466BA">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Pasākumā mēnešos</w:t>
+              <w:t xml:space="preserve">Pasākumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF783E" w:rsidRPr="00DE24B5">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(no dd.mm.gggg. – līdz dd.mm.gggg.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF783E" w:rsidRPr="00DE24B5">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="3419F92B" w14:textId="77777777">
+          <w:p w14:paraId="3419F92B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pakalpojumus</w:t>
+              <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās ergoterapeita pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="6378C913" w14:textId="77777777">
+          <w:p w14:paraId="6378C913" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pakalpojumus</w:t>
+              <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās surdotulka pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="2BC6D1AB" w14:textId="77777777">
+          <w:p w14:paraId="2BC6D1AB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās atbalsta personas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="20ED0397" w14:textId="77777777" w:rsidTr="003466BA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="20ED0397" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="426F3539" w14:textId="77777777">
+          <w:p w14:paraId="426F3539" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3F59A878" w14:textId="77777777">
+          <w:p w14:paraId="3F59A878" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="6DA0D87C" w14:textId="77777777">
+          <w:p w14:paraId="6DA0D87C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4E9E0588" w14:textId="77777777">
+          <w:p w14:paraId="4E9E0588" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="1F470F3F" w14:textId="77777777">
+          <w:p w14:paraId="1F470F3F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="04209964" w14:textId="77777777">
+          <w:p w14:paraId="04209964" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="71A938F6" w14:textId="77777777">
+          <w:p w14:paraId="71A938F6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="03FB38F2" w14:textId="77777777">
+          <w:p w14:paraId="03FB38F2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="57C44DE4" w14:textId="77777777">
+          <w:p w14:paraId="57C44DE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4CA1F5FA" w14:textId="77777777" w:rsidTr="003466BA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="4CA1F5FA" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3FAF7094" w14:textId="77777777">
+          <w:p w14:paraId="3FAF7094" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="487EA47F" w14:textId="77777777">
+          <w:p w14:paraId="487EA47F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3D7987F6" w14:textId="77777777">
+          <w:p w14:paraId="3D7987F6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7A61AA73" w14:textId="77777777">
+          <w:p w14:paraId="7A61AA73" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="0FD505ED" w14:textId="77777777">
+          <w:p w14:paraId="0FD505ED" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7A510A38" w14:textId="77777777">
+          <w:p w14:paraId="7A510A38" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="1201FE3B" w14:textId="77777777">
+          <w:p w14:paraId="1201FE3B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7182E8E2" w14:textId="77777777">
+          <w:p w14:paraId="7182E8E2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="462D22EF" w14:textId="77777777">
+          <w:p w14:paraId="462D22EF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2348DA70" w14:textId="77777777" w:rsidTr="003466BA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="2348DA70" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7C6658C6" w14:textId="77777777">
+          <w:p w14:paraId="7C6658C6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7D68A5C7" w14:textId="77777777">
+          <w:p w14:paraId="7D68A5C7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="32ACBB41" w14:textId="77777777">
+          <w:p w14:paraId="32ACBB41" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="27987F1C" w14:textId="77777777">
+          <w:p w14:paraId="27987F1C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="20512E7D" w14:textId="77777777">
+          <w:p w14:paraId="20512E7D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="657138AA" w14:textId="77777777">
+          <w:p w14:paraId="657138AA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4397C7FF" w14:textId="77777777">
+          <w:p w14:paraId="4397C7FF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="30E04D3E" w14:textId="77777777">
+          <w:p w14:paraId="30E04D3E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="28000191" w14:textId="77777777">
+          <w:p w14:paraId="28000191" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3CF0CE75" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="532B8F53" w14:textId="77777777">
+    <w:p w14:paraId="3CF0CE75" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2D3B30" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532B8F53" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma summa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="210A79D1" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidP="00C01030" w14:paraId="29EFFD07" w14:textId="43BBAA2B">
+    <w:p w14:paraId="210A79D1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EFFD07" w14:textId="43BBAA2B" w:rsidR="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref203476211"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Kopējā maksimāli iespējamā Līguma summa par klientu iesaistīšanu Pasākumā, ko sedz no Aģentūras līdzekļiem, ir _____,___ EUR (_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>euro</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi)</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk156293681"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Līguma summu veido:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="76CAAE8F" w14:textId="77777777">
+    <w:p w14:paraId="76CAAE8F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>izdevumi Pasākumā iesaistīto klientu ikmēneša stipendijas izmaksai _____,___ EUR (______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>euro</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi), paredzot, ka vienam klientam stipendijas apmērs ir 15 EUR dienā un to izmaksā atbilstoši mēnesī nostrādāto dienu skaitam (piecas dienas nedēļā, ne mazāk kā 20 un ne vairāk kā 40 stundas);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="5897ACEB" w14:textId="77777777">
+    <w:p w14:paraId="5897ACEB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref203475707"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>dotācija klientu darba vadītājam 10 EUR apmērā par katru darba vadīšanas dienu (turpmāk – Dotācija darba vadītājam) _______,______EUR (________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>euro</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi);</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00351125" w:rsidP="00C01030" w14:paraId="174C80B9" w14:textId="117C1495">
+    <w:p w14:paraId="174C80B9" w14:textId="117C1495" w:rsidR="00351125" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">piešķirtais finansējums ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>de</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalsts, ko sniedz saskaņā ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (atzīmēt atbilstošo):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351125" w:rsidP="001C6716" w14:paraId="2DC05DBA" w14:textId="51DBB098">
+    <w:p w14:paraId="2DC05DBA" w14:textId="1B506FDB" w:rsidR="00351125" w:rsidRDefault="00A443DD" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-79375249"/>
+          <w14:checkbox>
+            <w14:checked w14:val="1"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☒</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001C6716">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Komisijas 2023. gada 13. decembra Regulu (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02F8A" w:rsidRPr="006A3F47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> atbalstam (Eiropas Savienības Oficiālais Vēstnesis, 2023. gada 15. decembris,  LV Serija L)</w:t>
+      </w:r>
+      <w:r w:rsidR="00050759">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00050759" w:rsidRPr="006A3F47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>De minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00050759" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD18EB5" w14:textId="7412903B" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00A443DD" w:rsidP="001C6716">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="66933936"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E5601">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C6716">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00B62D5E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A3F47" w:rsidR="00D02F8A">
+      <w:r w:rsidR="00F85A0C" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. 717/2014 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam zvejniecības un akvakultūras nozarē. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85A0C" w:rsidRPr="006A3F47">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>de</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="00050759">
+        <w:t>De minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85A0C" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="4DD18EB5" w14:textId="7412903B">
-[...56 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="7B5C9FB3" w14:textId="77777777">
+    <w:p w14:paraId="7B5C9FB3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="2B679016" w14:textId="77777777">
+    <w:p w14:paraId="2B679016" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="59D3BB65" w14:textId="77777777">
+    <w:p w14:paraId="59D3BB65" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>III. Aģentūras tiesības un pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="4E8D0509" w14:textId="77777777">
+    <w:p w14:paraId="4E8D0509" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="003466BA" w14:paraId="1306FC05" w14:textId="77777777">
+    <w:p w14:paraId="1306FC05" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="0DFF05D0" w14:textId="602E4D40">
+    <w:p w14:paraId="0DFF05D0" w14:textId="602E4D40" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref203476309"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra norīko klientu Pasākumā Īstenotāja izveidotajā Pasākuma īstenošanas vietā (individuālajā darba meklēšanas plānā (turpmāk – IDMP), norādot klienta iesaistes ilgumu Pasākumā, kas ir ne ilgāks par sešiem mēnešiem, vai divpadsmit mēnešiem, ja Pasākumā iesaista klientu ar invaliditāti).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="0B8EC6AC" w14:textId="6B568822">
+    <w:p w14:paraId="0B8EC6AC" w14:textId="6B568822" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pēc atskaites par Pasākuma īstenošanu saņemšanas, </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk46479502"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra nodrošina norēķinu veikšanu atbilstoši </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Līgumā noteiktajai norēķinu kārtībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="7F685A3F" w14:textId="71B1722A">
+    <w:p w14:paraId="7F685A3F" w14:textId="1651791A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Informē Īstenotāju par klientu, kurš Pasākuma dalības laikā ir zaudējis bezdarbnieka statusu (telefoniski un elektroniski lēmuma par bezdarbnieka statusa zaudēšanu pieņemšanas dienā informē Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t>.apakš</w:t>
+        <w:t>9.1.1.apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>punktā norādīto Pasākuma Īstenotāja kontaktpersonu).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="615B11B4" w14:textId="3F75B22A">
+    <w:p w14:paraId="615B11B4" w14:textId="3F75B22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja tiek pārtraukta klienta dalība Pasākumā un līdz Pasākuma īstenošanas beigu termiņam (līdz iepriekšējā klienta Līguma par dalību darbības termiņa beigām) ir atlikuši ne mazāk kā divi mēneši (sešdesmit kalendārās dienas),  dalībai Pasākumā var norīkot citu atbilstošu klientu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="7DC3191A" w14:textId="2140C74E">
+    <w:p w14:paraId="7DC3191A" w14:textId="2140C74E" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra apdrošina klientu pret Pasākuma īstenošanas vietā notikušiem nelaimes gadījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="40A6FE2B" w14:textId="4D2AD134">
+    <w:p w14:paraId="40A6FE2B" w14:textId="4D2AD134" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Ja Pasākumā iesaistītais klients ar invaliditāti izteicis vēlmi, Aģentūra organizē </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="61719E0C" w14:textId="7EA897DF">
+        <w:t>Ja Pasākumā iesaistītais klients ar invaliditāti izteicis vēlmi, Aģentūra organizē ergoterapeita, surdotulka un atbalsta personu pakalpojumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61719E0C" w14:textId="7EA897DF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai par Pasākumā iesaistīto klientu Ministru kabineta 2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="5EC917D0" w14:textId="24D73A01">
+    <w:p w14:paraId="5EC917D0" w14:textId="24D73A01" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Īstenotājs norīkojis klientu veikt normatīvajos aktos noteikto obligāto veselības pārbaudi, Aģentūra klientam sedz izdevumus par tās veikšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="63A35E27" w14:textId="6FD8F2BB">
+    <w:p w14:paraId="63A35E27" w14:textId="6FD8F2BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra veic Pasākuma īstenošanas uzraudzību, ietverot arī plānotas un neplānotas pārbaudes Pasākuma īstenošanas vietās, tai skaitā, lai pārliecinātos par visiem Īstenotāja rīcībā esošajiem ar Pasākuma īstenošanu saistīto dokumentu un informācijas par Pasākuma īstenošanas vietām atbilstību Pasākuma īstenošanas mērķim, tai skaitā,  arī ar augstākās izglītības iestādes, ja Īstenotājs ir augstākās izglītības iestāde, apstiprināto kārtību, kādā noteikta klientu iesaiste Pasākumā, kā arī pieprasa </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>pārbaudes laikā konstatēto trūkumu novēršanu Aģentūras noteiktā termiņā, kas nav īsāks par 3 (trim) darbdienām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="0D5FE4F9" w14:textId="27F2C566">
+    <w:p w14:paraId="0D5FE4F9" w14:textId="476124CE" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pamatojoties uz Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">4.19. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētā nelaimes gadījuma izmeklēšanā konstatētajiem pārkāpumiem, Aģentūra izvērtē Līguma turpināšanu vai izbeigšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="32DFE007" w14:textId="77777777">
+    <w:p w14:paraId="32DFE007" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvērtējot Aģentūrai pieejamo finansējumu un informāciju par Īstenotājam pieejamo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> atbalsta apmēru, slēgt vienošanos pie Līguma par Līguma summas palielinājumu,  ja finansējums ir pietiekams.</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk197678003"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="51A22F87" w14:textId="77777777">
+    <w:p w14:paraId="51A22F87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra līdz situācijas noskaidrošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties aptur finanšu atbalsta sniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> informējot par to Īstenotāju,</w:t>
+        <w:t>, rakstveidā informējot par to Īstenotāju,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="560636B7" w14:textId="4B3298A0">
+    <w:p w14:paraId="560636B7" w14:textId="083CF22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...5 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t>6.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>apakšpunktā noteiktais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476E012B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Aģentūras rīcībā ir informācija par iespējamu Līguma nosacījumiem neatbilstošu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Aģentūras izmaksātā finanšu atbalsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> izlietojumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622F9DAB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Aģentūra vai Aģentūru uzraugošās iestādes veic pārbaudi un konstatē būtisku Līguma nosacījumu izpildes neatbilstību;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C09B29" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Centrālā finanšu un līgumu aģentūra ir apturējusi maksājumus Aģentūras </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk192844861"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Vienošanās par projekta īstenošanu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>ietvaros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D5F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Ja Īstenotājs nav ievērojis Līgumā noteiktos pienākumus un/vai jebkādā veidā pārkāpis Līguma noteikumus, vai nav novērsis pārkāpumu Līgumā noteiktajā termiņā, vai pieļāvis atkārtotu pārkāpumu, Aģentūra 3 (trīs) darbdienu laikā nosūta Īstenotājam brīdinājumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030C98B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Ref203476230"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Ja Īstenotājs ir pārkāpis Līgumā noteiktos pienākumus un pārkāpums nav novērsts brīdinājumā noteiktajā termiņā, Aģentūra vienpusēji atkāpjas no Līguma.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="154B2BE7" w14:textId="6E82EA8D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Ref203476244"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Aģentūra vienpusēji atkāpjas no Līguma, ja iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t>6.6</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>4.36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">. vai </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:t>.</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="476E012B" w14:textId="77777777">
+        <w:t xml:space="preserve">4.37. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>apakšpunktā noteiktais.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7FDFEFB8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Ref203476263"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Aģentūrai ir tiesības vienpusēji atkāpties no Līguma, nekavējoties apturot finanšu atbalsta sniegšanu, ja:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4CFC5C88" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Aģentūras rīcībā ir informācija par iespējamu Līguma nosacījumiem neatbilstošu </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="622F9DAB" w14:textId="77777777">
+        <w:t>Īstenotājs ir iesniedzis Aģentūrai nepatiesu vai nepilnīgu informāciju saturošus dokumentus, vai Līgums noslēgts uz nepatiesas informācijas pamata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08769C76" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Aģentūra vai Aģentūru uzraugošās iestādes veic pārbaudi un konstatē būtisku Līguma nosacījumu izpildes neatbilstību;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="57C09B29" w14:textId="77777777">
+        <w:t>Īstenotājs nepilda Līgumā noteiktos pienākumus (tai skaitā, neīsteno Pasākumu, neveic norēķinus atbilstoši Līgumā noteiktajam, īsteno Pasākumu darbam neatbilstošos apstākļos un nodarbina klientu profesijā, kas nav norādīta Līgumā par dalību, nenodarbina klientu atbilstoši veicamajiem pienākumiem un profesijai nepieciešamajām kvalifikācijas prasībām);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495D002E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Centrālā finanšu un līgumu aģentūra ir apturējusi maksājumus Aģentūras </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="130D5F45" w14:textId="77777777">
+        <w:t>iestājies kāds cits Ministru kabineta 2016. gada 20. septembra instrukcijas Nr. 3 “Ārvalstu finanšu instrumentu finansētu civiltiesisku līgumu izstrādes un slēgšanas instrukcija valsts tiešās pārvaldes iestādēs” 165. vai 166. punktā noteiktais gadījums;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDCD016" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Aģentūrai Līguma saistību izpilde nav iespējama vai apgrūtināta saistībā ar finansējuma samazinājumu vai izmaiņām piešķirtajā finansējumā un noteiktajos rezultatīvajos rādītājos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25279AA2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>nelaimes gadījuma izmeklēšanas rezultāti norāda uz Īstenotāja pieļautiem būtiskiem normatīvo aktu pārkāpumiem darba aizsardzības jomā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B640CFE" w14:textId="13585292" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā atkārtoti tiek konstatēta klienta neesamība Pasākuma īstenošanas adresē un Īstenotājs par to nav informējis Aģentūru Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0A29">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>4.22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>. apakšpunktā noteiktajā kārtībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48536BCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Ja Īstenotājs nav ievērojis Līgumā noteiktos pienākumus un/vai jebkādā veidā pārkāpis Līguma noteikumus, vai nav novērsis pārkāpumu Līgumā noteiktajā termiņā, vai pieļāvis atkārtotu pārkāpumu, Aģentūra 3 (trīs) darbdienu laikā </w:t>
-[...244 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Aģentūra ir atkāpusies no Līguma, tad Aģentūra neveic norēķinu ar Īstenotāju par laiku kamēr Līguma finanšu atbalsta izmaksa ir bijusi apturēta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="435B774E" w14:textId="77777777">
+    <w:p w14:paraId="435B774E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="79EC4778" w14:textId="77777777">
+    <w:p w14:paraId="79EC4778" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IV. Īstenotāja pienākumi un tiesības</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4BF9ABF0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="44460262" w14:textId="77777777">
+    <w:p w14:paraId="4BF9ABF0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44460262" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs Pasākuma īstenošanas vietu izveido viena mēneša laikā no Līguma spēkā stāšanās dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4CD64E88" w14:textId="42199249">
+    <w:p w14:paraId="4CD64E88" w14:textId="599D11FF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs apņemas iesaistīt Aģentūras norīkoto klientu Pasākumā un nodarbināt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>apakšpunktā norādītājā Pasākuma īstenošanas vietas adresē</w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Hlk46479047"/>
       <w:bookmarkStart w:id="14" w:name="_Hlk46478871"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="548F8495" w14:textId="77777777">
+    <w:p w14:paraId="548F8495" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs nodarbina klientu Pasākumā piecas dienas nedēļā, ne mazāk kā 20 un ne vairāk kā 40 stundas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Hlk194065463"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>laika periodā no 8:00 līdz 20:00.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="20DE256B" w14:textId="77777777">
+    <w:p w14:paraId="20DE256B" w14:textId="204F53E6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Ņemot vērā klienta individuālā darba meklēšanas plānā</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">norādīto informāciju, Īstenotājs ar klientu slēdz  Līgumu par dalību Pasākumā atbilstoši līguma paraugam, kas pieejams </w:t>
+        <w:t xml:space="preserve">Ņemot vērā klienta individuālā darba meklēšanas plānā norādīto informāciju, Īstenotājs ar klientu slēdz  Līgumu par dalību Pasākumā atbilstoši līguma paraugam, kas pieejams </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="006D5100" w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>www.nva.gov.lv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="054E32D2" w14:textId="77777777">
+    <w:p w14:paraId="054E32D2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ne vēlāk kā līdz kārtējā mēneša 28. datumam, Īstenotājs iesniedz Aģentūrā plānoto nākamā mēneša darba grafiku klientam, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">ja Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs. Veicot izmaiņas klienta darba grafikā, Īstenotājs ar klientu </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="24005791" w14:textId="77777777">
+        <w:t xml:space="preserve">ja Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs. Veicot izmaiņas klienta darba grafikā, Īstenotājs ar klientu rakstveidā vienojas un aktualizē darba grafiku. Īstenotājs vienas dienas laikā no savstarpēji saskaņotā darba grafika izstrādes, bet ne vēlāk kā iestājušās faktiskās izmaiņas, elektroniski iesniedz Aģentūrai aktuālo klienta darba grafiku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24005791" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Trīs darba dienu laikā no Līguma par dalību noslēgšanas, Īstenotājs Aģentūrā iesniedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="3C2C0EC6" w14:textId="77777777">
+    <w:p w14:paraId="3C2C0EC6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klientu noslēgtā Līguma par dalību</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">kopiju. Ja tiek veiktas izmaiņas ar klientu noslēgtajā Līgumā par dalību, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma īstenotājs divu darba dienu laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz vienošanās pie Līguma par dalību kopiju</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="013F8525" w14:textId="544C3A95">
+    <w:p w14:paraId="013F8525" w14:textId="4F3A7305" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">dokumentu par klientam nozīmēto darba vadītāju, kurā, atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t xml:space="preserve">2.1.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">apakšpunkta un </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:instrText xml:space="preserve"> REF _Ref203475707 \r \h </w:instrText>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">4.26. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">apakšpunkta nosacījumiem, norādīts darba vadīšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5601">
         <w:t>termiņš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (dd.mm.</w:t>
-[...23 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t xml:space="preserve"> (dd.mm.gggg.-dd.mm.gggg.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> un dotācijas apmērs. Iestājoties Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">4.28. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētajiem gadījumiem, trīs darba dienu laikā iesniegt jaunu dokumentu par darba vadītāja nozīmēšanu.</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Hlk46478973"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7CE38D4B" w14:textId="28E4DE72">
+    <w:p w14:paraId="7CE38D4B" w14:textId="13B253C3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs nodrošina Pasākuma īstenošanu, atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā norādītajai klienta profesijai un veicamajiem pienākumiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> (pienākumiem jāatbilst Pieteikumā Pasākuma īstenošanai un Līgumā par dalību  noteiktajiem), un nepieļaut dīkstāvi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="40B06092" w14:textId="30A718F8">
+    <w:p w14:paraId="40B06092" w14:textId="0AC1E9FC" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja klientam pienākumi jāveic ārpus Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">apakšpunktā norādītās Pasākuma īstenošanas vietas adreses, Īstenotājs vismaz vienu dienu iepriekš Aģentūrā iesniedz rīkojumu (vai citu pamatojošu dokumentu) un nodrošina ik dienas paveicamo uzdevumu sarakstu, un pārbaudes brīdī spēj uzrādīt ik dienu paveikto darbu atskaiti. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="49759CD3" w14:textId="77777777">
+    <w:p w14:paraId="49759CD3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs nav tiesīgs nodibināt darba tiesiskās attiecības ar klientu par pienākumiem, kurus klients veiks Pasākuma īstenošanas laikā. Īstenotājs nepieļauj, ka Pasākuma dalības laikā klients popularizē politiskas idejas un pauž atbalstu partiju darbībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="400E380C" w14:textId="77777777">
+    <w:p w14:paraId="400E380C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Ja Pasākumā tiek iesaistīts klients ar invaliditāti, tad nepieciešamības gadījumā, Īstenotājs kopā ar </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7C8905B0" w14:textId="77777777">
+        <w:t>Ja Pasākumā tiek iesaistīts klients ar invaliditāti, tad nepieciešamības gadījumā, Īstenotājs kopā ar ergoterapeita pakalpojuma sniedzēju piedalās Pasākuma īstenošanas vietas novērtēšanā par tās atbilstību klienta ar invaliditāti nodarbināšanai, organizējot pielāgošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8905B0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pirms dalības Pasākumā uzsākšanas, bet ne ātrāk kā klients saņēmis norīkojumu dalībai Pasākumā, </w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Hlk151642895"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">ja to paredz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>normatīvie akti par obligātajām veselības pārbaudēm</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, norīkot klientu uz veselības pārbaudi. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="2FAC2F45" w14:textId="77777777">
+    <w:p w14:paraId="2FAC2F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Iepazīstināt klientu pirms dalības Pasākumā uzsākšanas ar Īstenotāja darba kārtības noteikumiem, instrukcijām, darba drošības un veselības aizsardzības, ugunsdrošības un citiem darba aizsardzības noteikumiem</w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk46479125"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7B9E2721" w14:textId="77777777">
+    <w:p w14:paraId="7B9E2721" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Ref203475854"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Nodrošināt klienta darba laika uzskaiti </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Pasākuma īstenošanas laikā</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Hlk507686405"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. Kavējumi tiek uzskatīti par attaisnotiem, ja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="7D501E9C" w14:textId="77777777">
+    <w:p w14:paraId="7D501E9C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klientam iestājusies pārejoša darbnespēja;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="05B3502B" w14:textId="77777777">
+    <w:p w14:paraId="05B3502B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients kopj slimu bērnu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="4B174116" w14:textId="77777777">
+    <w:p w14:paraId="4B174116" w14:textId="39819514" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">klients ierodas </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="5628BD10" w14:textId="77777777">
+        <w:t>klients ierodas izmeklēšanas iestādē, prokuratūrā, tiesā pamatojoties uz izsaukumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5628BD10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>iemesls ir pirmās pakāpes radinieka vai laulātā nāve;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="73E9E102" w14:textId="77777777">
+    <w:p w14:paraId="73E9E102" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>ar Aģentūru  iepriekš ir saskaņotas citas prombūtnes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="6E69ED87" w14:textId="77777777">
+    <w:p w14:paraId="6E69ED87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk46479168"/>
       <w:bookmarkStart w:id="22" w:name="_Hlk153539559"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Nodrošināt klienta ikmēneša stipendijas un dotācijas darba vadītājam izmaksu atbilstoši mēnesī nostrādāto dienu skaitam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> ne vēlāk kā līdz kārtējā mēneša 25. datumam par iepriekšējo mēnesi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>kā arī normatīvajos aktos noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> aprēķināt, ieturēt un iemaksāt valsts budžetā no Dotācijas darba vadītājam pienākošos nodokļus un nodevas. Stipendijas un Dotācijas darba vadītājam izmaksu veikt ar pārskaitījumu uz norādīto bankas kontu.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="70CA5225" w14:textId="77777777">
+    <w:p w14:paraId="70CA5225" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Klients nesaņem stipendiju par dalību Pasākumā, ja:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="1CBE4A42" w14:textId="77777777">
+    <w:p w14:paraId="1CBE4A42" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>uzsākot Pasākumu, klients ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņem finansiālu atbalstu par dalību tajā, klientam ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="4B338058" w14:textId="77777777">
+    <w:p w14:paraId="4B338058" w14:textId="22D44118" w:rsidR="00B62D5E" w:rsidRPr="00116BF0" w:rsidRDefault="00F07B68" w:rsidP="006D6B6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="11CF9CEB" w14:textId="5875A34A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klients iegūst darba ņēmēja </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4654" w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vai pašnodarbinātā statusu (tostarp gūst ienākumus, kas ir valsts sociālās apdrošināšanas obligāto iemaksu objekts) uz laiku, kas kopā nepārsniedz 92 dienas darba ņēmējam vai trīs mēnešus pašnodarbinātajam</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2EA3" w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4654" w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>klientam ir tiesības turpināt dalību Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2EA3" w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008957FE" w:rsidRPr="00116BF0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CF9CEB" w14:textId="7F70A354" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
-        <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">4.13. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētajos gadījumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="64C39AE4" w14:textId="77777777">
+    <w:p w14:paraId="64C39AE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>Nodrošināt Aģentūras pārstāvjiem un Aģentūru uzraugošajām iestādēm iespēju veikt Pasākuma īstenošanas kontroli, tai skaitā, nodrošināt pieeju dokumentiem, kas saistīti ar Pasākuma īstenošanu, klienta iesaisti Pasākumā. Konstatētos trūkumus novērst pārbaudes aktos norādītājos termiņos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3F1A0D85" w14:textId="77777777">
+    <w:p w14:paraId="3F1A0D85" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Nodrošināt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="65858859" w14:textId="77777777">
+    <w:p w14:paraId="65858859" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Ref203475986"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Līguma 9.1.apakšpunktā norādītā Īstenotāja kontaktpersonas sasniedzamību un  pieeju ar Pasākuma īstenošanu saistītajai dokumentācijai _______________________________________________________________________</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007F1A05" w14:paraId="4ECCA0CA" w14:textId="77777777">
+    <w:p w14:paraId="4ECCA0CA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:ind w:left="3141" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(norāda adresi, kurā ir pieejama dokumentācija)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="1B4132C9" w14:textId="77777777">
+    <w:p w14:paraId="1B4132C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā (pārbaudes var tikt veiktas, iepriekš nebrīdinot) piekļuvi ar Līguma īstenošanu saistīto dokumentu oriģināliem vai to atvasinājumiem, kas apliecināti atbilstoši Dokumentu juridiskā spēka likumam,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai pārbaudes veicēji varētu pārliecināties par saņemtā finansējuma atbilstošu izlietojumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="2F4614D9" w14:textId="77777777">
+    <w:p w14:paraId="2F4614D9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dokumentu uzglabāšanu atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš. Pastāvīgi aktualizēt ar Līguma īstenošanu saistīto dokumentāciju, t.sk., nodrošināt no Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>saņemtā finansējuma un Darba devēja privātā līdzfinansējuma izsekojamību par katru Pasākumā iesaistīto personu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="2E9A9BC7" w14:textId="3DF4180C">
+    <w:p w14:paraId="2E9A9BC7" w14:textId="005CCB6C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>de</w:t>
+        <w:t xml:space="preserve">de minimis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalstu saistītā dokumentācija tiek glabāta 10 fiskālos gadus, sākot no dienas, kurā piešķirts pēdējais individuālais </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>4.17.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>. apakšpunktā norādītajā adresē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C56FE0D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>a Pasākumā tiek iesaistīts klients ar invaliditāti, kuram nepieciešami surdotulka, atbalsta personas pakalpojumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305D33FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>nodrošināt iespēju surdotulkam/atbalsta personai Pasākuma īstenošanas vietā sniegt surdotulka/atbalsta personas pakalpojumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029FF662" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>vienoties ar klientu un surdotulku par pakalpojuma sniegšanas grafiku, nepārsniedzot 40 darba stundas nedēļā (ceļā pavadītais laiks no/līdz pakalpojuma sniegšanas vietai, tiek uzskatīts par pakalpojuma sniegšanas laiku);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBBCB0B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">saskaņot surdotulka darba laika uzskaites lapu, atbalsta personas pakalpojumu uzskaiti par iepriekšējā mēnesī sniegto pakalpojumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38693CBE" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Ref203475398"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Iestājoties nelaimes gadījumam Pasākuma īstenošanas vietā:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="384C040A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5743C441" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>nekavējoties rakstveidā paziņot Aģentūrai par iespējama nelaimes gadījuma iestāšanos (ja par apdrošinātā riska iestāšanos tiek paziņots Aģentūrai vēlāk nekā trīs darba dienu laikā, Īstenotājam ir pienākums pierādīt ātrākas paziņošanas neiespējamību);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCCDC89" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>nodrošināt apdrošinātājam iespēju apskatīt notikuma vietu, saglabājot to neskartu līdz apdrošinātāja ierašanās brīdim, veikt pārbaudes un pārrunas ar negadījuma aculieciniekiem, lai apdrošinātājs varētu noteikt zaudējumu rašanās iemeslus un apmēru. Ja notikuma vietu nevar saglabāt, nemainot stāvokli pēc notikušā negadījuma, Īstenotājs nodrošina, ka pie pirmās iespējas bojātais apdrošināšanas objekts tiek nofotografēts vai nofilmēts tā, lai būtu fiksēti apdrošināšanas objektu bojājumi, un foto uzņēmumi vai video ieraksti tiek nodoti apdrošinātāja rīcībā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17355554" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>nodrošināt nelaimes gadījuma izmeklēšanu saskaņā ar normatīvajiem aktiem par nelaimes gadījumu darbā izmeklēšanu un uzskaiti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74173E05" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">pēc nelaimes gadījuma izmeklēšanas trīs darba dienu laikā iesniegt Aģentūrā: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB34319" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>akta par nelaimes gadījumu darbā kopijas vienu eksemplāru;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A21E489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">apdrošinātāja noteiktas formas apdrošināšanas iesniegumu; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51491610" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>attiecīgo iestāžu dokumentu, kas apliecina nelaimes gadījumu iestāšanos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE049C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>izziņu no Īstenotāja, ka nelaimes gadījums ir noticis Pasākuma īstenošanas laikā un īstenošanas vietā, klientam pildot veicamos pienākumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667BAC63" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>izziņu no ārstniecības iestādes par klienta veselības traucējumu smaguma pakāpi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31914249" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klienta nāves gadījumā – miršanas apliecības apliecinātu kopiju/norakstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA8A8B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Ref203476036"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Iestājoties vienam no šiem nosacījumiem, ar motivētu rīkojumu, atskaitīt klientu no Pasākuma ar dienu, kad:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="5D5D1ED0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58740374" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klients zaudējis bezdarbnieka statusu vai atbilstību Pasākuma mērķa grupai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B55693" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">klients neattaisnoti kavējis vairāk par piecām Pasākuma dalības dienām pēc kārtas vai viena mēneša periodā; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C732A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
+        <w:t>klients pats pēc savas gribas vēlas pārtraukt dalību Pasākumā uz iesnieguma pamata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEEDDDA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klients Pasākuma īstenošanas vietā atrodas alkohola, narkotisko, psihotropo vai toksisko vielu izraisīta reibuma stāvoklī (Īstenotājs fakta konstatāciju veic atbilstoši normatīvajos aktos noteiktajai kārtībai);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C1BBFB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klients atkārtoti nav ievērojis Īstenotāja darba kārtības noteikumus un Īstenotāja pārstāvja norādījumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D55401C" w14:textId="3BF1F3A3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vienas darba dienas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> laikā rakstveidā informēt Aģentūru, izmantojot Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:t>9.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">. apakšpunktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>norādītās Aģentūras kontaktpersonas e-pasta adresi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A89474B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk87446995"/>
+    </w:p>
+    <w:p w14:paraId="3F80C8E9" w14:textId="5FE029F6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">par Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:t>4.20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>. apakšpunktā minēto gadījumu iestāšanos, pievienojot rīkojuma kopiju par klienta dalības izbeigšanu Pasākumā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA8631E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>par izmaiņām klienta mēneša darba laika grafikā;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="38EF52E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">par jebkādām izmaiņām, kas ietekmē Pasākuma īstenošanu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504B91E6" w14:textId="60DDC670" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Ref203475611"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vienas astronomiskās stundas laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> no brīža, kad konstatēta klienta neesamība Pasākuma īstenošanas vietā, par to informēt Līgumā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:t>9.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>. apakšpunktā norādīto Aģentūras kontaktpersonu, norādot prombūtnes iemeslus.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="7E2910AC" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Pēc Aģentūras pieprasījuma sniegt sarakstu ar Pasākumā iesaistāmiem klientiem, apliecinot, ka sarakstā iekļautie klienti atbilst Pasākuma mērķa grupai - Aģentūrā reģistrējušies klienti vecumā no 18 līdz 29 gadiem (ieskaitot), kas uzņemti augstākās izglītības iestādes klātienes studiju programmā,  kā arī norādot, vai saraksts, sagatavots saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>augstākās izglītības iestādes apstiprināto kārtību, vai rindas kārtībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>, ja Pasākuma īstenotājs ir augstākās izglītības iestāde;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08719AD0" w14:textId="728CCAAF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Nekavējoties informēt Aģentūru par klientu, kurš dalības laikā Pasākumā ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>izslēgts no studējošo saraksta (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eksmatrikulēts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai nav vairs klātienes students,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> informāciju sniedzot telefoniski un elektroniski, Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:t>9.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>. apakšpunktā norādītajai Aģentūras kontaktpersonai, ja Pasākuma īstenotājs ir augstākās izglītības iestāde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094CC8A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Ref203476088"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Katram Pasākumā iesaistītajam klientam nodrošināt darba vadītāju.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> Nodrošināt, ka v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>iens darba vadītājs Aģentūras organizēto pasākumu ietvaros palīdz apgūt darbam nepieciešamās pamatprasmes un iemaņas vienlaicīgi ne vairāk kā diviem klientiem.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BA4CCA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Ref203475728"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Darba vadītājs jānodrošina klienta dalības laikā Pasākumā – līdz diviem mēnešiem, vai līdz sešiem mēnešiem, ja klienta invaliditātes funkcionālais veids ir garīga rakstura traucējumi.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="4320BBF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Nodrošināt, ka darba vadītājs veic šādus pienākumus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D80A16" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>organizē klienta darbu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5007C489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550B8DBD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>kontrolē klienta darba kvalitāti un nepietiekamas darba kvalitātes gadījumā palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas darba kvalitātes uzlabošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374980EC" w14:textId="5D22BA9F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Ref203475760"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Darba vadītāja darbnespējas gadījumā vai gadījumā, kad darba vadītājs nespēj veikt savus pienākumus, noteikt klientam citu darba vadītāju, atbilstoši Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:t>4.25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>. apakšpunkta prasībām.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_Hlk87449501"/>
+    </w:p>
+    <w:p w14:paraId="19E3C1D7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Pēc klienta rakstveida pieprasījuma izsniegt rakstveida apliecinājumu un novērtējumu par paveikto darbu Pasākumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5190225B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Nodrošināt, ka Pasākuma īstenošanas vietā tiek izvietoti Aģentūras sagatavotie un izsniegtie informatīvie materiāli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2182E151" w14:textId="62938279" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>minimis</w:t>
+        <w:t xml:space="preserve">de minimis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalstu saistītā dokumentācija tiek glabāta 10 fiskālos gadus, sākot no dienas, kurā piešķirts pēdējais individuālais </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">atbalstu saistītā dokumentācija tiek glabāta 10 fiskālos gadus, sākot no dienas, kurā piešķirts pēdējais individuālais </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> atbalsts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>4.17.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>minimis</w:t>
-[...57 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7C56FE0D" w14:textId="77777777">
+        <w:t>. apakšpunktā norādītajā adresē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350A9540" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="305D33FB" w14:textId="77777777">
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt, ka, ievērojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regula (ES) 2021/1060 (2021. gada 24. jūnijs), ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63. panta 9. punktā noteikto, Pasākuma ietvaros dubultā finansējuma risks ir novērsts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720C9442" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="567"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="029FF662" w14:textId="77777777">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Pasākuma izdevumi netiek finansēti vai līdzfinansēti no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta līdzekļiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A0AA46" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="567"/>
-[...916 lines deleted...]
-        </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>iesniegtās Pasākuma īstenošanas izmaksas atbilst īstenotajam Pasākumam un nav attiecināmas uz kādu citu publisko resursu finansētu pasākumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="19B13AD7" w14:textId="77777777">
+    <w:p w14:paraId="19B13AD7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk184115582"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kuram piešķir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> atbalstu piešķir saskaņā ar Komisijas regulu Nr. 2023/2831 vai nozarēs, kas minētas Komisijas regulas Nr. 717/2014 1. panta 1. punktā, un tam </w:t>
+        <w:t xml:space="preserve"> atbalstu saskaņā ar Komisijas regulu Nr. 2023/2831 un kurš darbojas nozarēs, kas minētas Komisijas regulas Nr. 2023/2831 1. panta 1. punkta “a”, “b”, “c” vai “d” apakšpunktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 2023/2831 vai nozarēs, kas minētas Komisijas regulas Nr. 717/2014 1. panta 1. punktā, un tam </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atbalstu piešķir saskaņā ar Komisijas regulu Nr. 717/2014, vai arī nozarēs, kas minētas Komisijas regulas Nr. 1408/2013 1. panta 1. punktā, un tam </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> atbalsta, ko piešķir Pasākuma īstenošanai. </w:t>
+        <w:t xml:space="preserve"> atbalstu piešķir saskaņā ar Komisijas regulu Nr. 717/2014, vai arī nozarēs, kas minētas Komisijas regulas Nr. 1408/2013 1. panta 1. punktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 1408/2013, pretendents nodrošina minēto nozaru darbību vai uzskaites nodalīšanu atbilstoši attiecīgi Komisijas regulas Nr. 2023/2831 1. panta 2. punktam, Komisijas regulas Nr.717/2014 1. panta 2. un 3. punktam vai Komisijas regulas Nr. 1408/2013 1. panta 2.un 3. punktam, lai darbības izslēgtajās nozarēs negūtu labumu no de minimis atbalsta, ko piešķir Pasākuma īstenošanai. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3F2B03CD" w14:textId="77777777">
+    <w:p w14:paraId="3F2B03CD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma summas palielināšanas gadījumā, pirms vienošanās slēgšanas iesniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju par </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> atbalsta uzskaites sistēmā iesniegtās veidlapas numuru un Apliecinājumu neatbilstībai maksātnespējas pazīmēm. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="703DA410" w14:textId="77777777">
+    <w:p w14:paraId="703DA410" w14:textId="2DC957F5" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Īstenotājs ir </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="07CBFCCA" w14:textId="3AE983AB">
+        <w:t>Īstenotājs ir atbildīgs par Pasākuma īstenošanas kvalitāti un Aģentūras izmaksātā finansējuma izlietojumu atbilstoši Līguma nosacījumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CBFCCA" w14:textId="3AE983AB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Ref203475566"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Līguma darbības laikā attiecīgajā iestādē ir iesniegts pieteikums Īstenotāja likvidācijas vai maksātnespējas procesa ierosināšanai vai iesniegts iesniegums par saimnieciskās darbības izbeigšanu, Īstenotājs  par to nekavējoties, bet ne vēlāk kā trīs darba dienu laikā rakstiski informē Aģentūru.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="37AD9857" w14:textId="3FA06323">
+    <w:p w14:paraId="37AD9857" w14:textId="4441EC78" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Ref203475582"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja Īstenotājam ir pasludināts maksātnespējas process, uzsākts likvidācijas process vai apturēta saimnieciskā darbība, Īstenotājs, nekavējoties, bet ne vēlāk kā vienas darba dienas laikā informē Aģentūru, nosūtot attiecīgo informāciju uz Līguma rekvizītos un Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
-      <w:r w:rsidR="00B55CE5">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādīto e-pasta adresi.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="19BA1BF9" w14:textId="77777777">
+    <w:p w14:paraId="19BA1BF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Īstenotājam ir tiesības vienpusēji izbeigt Līgumu, nekavējoties, bet ne vēlāk kā 3 (trīs) darbdienu laikā </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="33A5C5F6" w14:textId="77777777">
+        <w:t xml:space="preserve">Īstenotājam ir tiesības vienpusēji izbeigt Līgumu, nekavējoties, bet ne vēlāk kā 3 (trīs) darbdienu laikā rakstveidā informējot Aģentūru, ja Īstenotājam Līguma darbības laikā ir radušās finansiālas grūtības, kuru dēļ Pasākums nevar tikt īstenots, vai, ja Īstenotājam pasludināts maksātnespējas process, vai, ja tiek plānota  Īstenotāja darbības izbeigšana vai Īstenotājs tiek likvidēts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CFD52F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A5C5F6" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V. Norēķinu kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4A4D063F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="07F5785B" w14:textId="77777777">
+    <w:p w14:paraId="4A4D063F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F5785B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Pasākums tiek finansēts no Eiropas Sociālā fonda Plus finansējuma un valsts budžeta līdzfinansējuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="6F16E9E3" w14:textId="77777777">
+    <w:p w14:paraId="6F16E9E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Ref203476160"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs līdz katra mēneša 10. datumam sagatavo un iesniedz Aģentūrā atskaiti. Atskaitei pievieno klienta stipendiju izmaksu apliecinošus dokumentus, darba vadītāju atlīdzības izmaksu un samaksāto nodokļu apliecinošu dokumentu kopijas par iepriekšējo pārskata mēnesi.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="5D179775" w14:textId="77777777">
+    <w:p w14:paraId="5D179775" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra pieņem un pārbauda atskaiti un tās pielikumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="6D1A5637" w14:textId="439181D9">
+    <w:p w14:paraId="6D1A5637" w14:textId="439181D9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja iesniegtā atskaite un tās pielikumi ir neatbilstoši Līguma noteikumiem, Aģentūra  elektroniski (e-pastā) informē Īstenotāju par veicamajiem precizējumiem un Īstenotājs iesniedz precizētus dokumentus divu darba dienu laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="266A7FB5" w14:textId="71263CF0">
+    <w:p w14:paraId="266A7FB5" w14:textId="234F5E6F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B55CE5">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref203476160 \r \h </w:instrText>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. apakšpunktā minēto atskaiti un citus dokumentus iesniedz elektroniskā dokumenta formā (atbilstoši normatīvajiem aktiem par elektronisko dokumentu sagatavošanu), nosūtot uz e-pastu: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5100" w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B55CE5">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DNIA@nva.gov.lv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5.2</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="5EB202D1" w14:textId="77777777">
+    <w:p w14:paraId="5EB202D1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Īstenotājs trīs darba dienu laikā pēc atskaites saskaņošanas, Aģentūrai </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="6E22F160" w14:textId="77777777">
+        <w:t>Īstenotājs trīs darba dienu laikā pēc atskaites saskaņošanas, Aģentūrai nosūta strukturētu elektronisko rēķinu e-adresē EINVOICE@90001634668.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E22F160" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Divdesmit darba dienu laikā no saskaņotas atskaites un atbilstoša rēķina saņemšanas dienas, Aģentūra veic norēķinus ar Īstenotāju.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="4D92EDD4" w14:textId="77777777">
+    <w:p w14:paraId="4D92EDD4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc klienta(-u) dalības Pasākumā pabeigšanas vai pārtraukšanas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs ne vēlāk kā piecu darba dienu laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā iesniedz:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidP="00016225" w14:paraId="18BAC4E5" w14:textId="6730B896">
+    <w:p w14:paraId="18BAC4E5" w14:textId="6730B896" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00F07B68" w:rsidP="00016225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaiti un rēķinu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030" w:rsidR="00016225">
+      <w:r w:rsidR="00016225" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja līgumā nav iesaistīts neviens cits klients, kurš dalību turpina);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidP="00016225" w14:paraId="502047BA" w14:textId="7FFA4B70">
+    <w:p w14:paraId="502047BA" w14:textId="7FFA4B70" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00F07B68" w:rsidP="00016225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>izmaksu apliecinošu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030" w:rsidR="00C01030">
+      <w:r w:rsidR="00C01030" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030" w:rsidR="00C01030">
+      <w:r w:rsidR="00C01030" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030" w:rsidR="00016225">
+      <w:r w:rsidR="00016225" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(līdz dalības pēdējai dienai ieskaitot)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030" w:rsidR="007C5D04">
+      <w:r w:rsidR="007C5D04" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="016C8FCD" w14:textId="77777777">
+    <w:p w14:paraId="016C8FCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Līgums tiek izbeigts pirms termiņa, Puses veic savstarpējos norēķinus atbilstoši katra klienta faktiskajam iesaistes laikam Pasākumā tikai tādā gadījumā, ja Īstenotājs nav pieļāvis Līguma pārkāpumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3CD56E29" w14:textId="77777777">
+    <w:p w14:paraId="3CD56E29" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="43D09A00" w14:textId="77777777">
+    <w:p w14:paraId="43D09A00" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VI. Līguma darbības termiņš un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="289883F0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7E0A53B8" w14:textId="77777777">
+    <w:p w14:paraId="289883F0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0A53B8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="6D3AA942" w14:textId="4E2A52BB">
+    <w:p w14:paraId="6D3AA942" w14:textId="4E2A52BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Par Līgumā noteikto saistību nepienācīgu izpildi vai neizpildi Puses atbild saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="7E7C4D12" w14:textId="77777777">
+    <w:p w14:paraId="7E7C4D12" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs ir atbildīgs par Pasākuma mērķu sasniegšanu, īstenošanas kvalitāti un finanšu apguvi. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="01A5B4BD" w14:textId="77777777">
+    <w:p w14:paraId="01A5B4BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Puses tiek atbrīvotas no atbildības par Līguma saistību nepildīšanu nepārvaramas varas apstākļu dēļ, kurus Līguma slēgšanas brīdī nebija iespējams paredzēt, kuri nav radušies Pušu rīcības dēļ un no kuriem nav iespējams izvairīties un kuru sekas nav iespējams pārvarēt. Nepārvaramas varas apstākļi Līguma saistību izpildi padara ne tikai apgrūtinošu, bet neiespējamu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="4D135A40" w14:textId="2F00FF52">
+    <w:p w14:paraId="4D135A40" w14:textId="7F9113D6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pasākuma Īstenotājam nekavējoties,  bet ne vēlāk kā 3 (trīs) darbdienu laikā jāinformē Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. apakšpunktā norādītā Aģentūras kontaktpersona par jebkuriem apstākļiem vai notikumiem, kuri varētu mainīt Līguma īstenošanas atbilstību Līguma nosacījumiem, vai par jebkuriem apstākļiem vai notikumiem, kuri negatīvi ietekmē vai apdraud, vai, kuri varētu negatīvi ietekmēt vai apdraudēt Līguma izpildi. </w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_Hlk87449921"/>
       <w:bookmarkStart w:id="37" w:name="_Hlk87449883"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="7A7A2DCD" w14:textId="77777777">
+    <w:p w14:paraId="7A7A2DCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Līguma darbības termiņš ir no Līguma noslēgšanas dienas līdz Līguma saistību pilnīgai izpildei. </w:t>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="_Hlk87449967"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="3C3C1400" w14:textId="2197C5F8">
+    <w:p w14:paraId="3C3C1400" w14:textId="2C476E5D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Ref203475462"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Sasniedzot Eiropas Savienības tiesību aktos noteikto maksimālo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> atbalsta apmēru, papildus izdevumus atbilstoši Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CE5">
+        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>minimis</w:t>
+        <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atbalsta apmēru, papildus izdevumus atbilstoši Līguma </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>. apakšpunktā norādītajam, sedz no Īstenotāja finanšu līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="67D807A8" w14:textId="01F6EBF1">
+    <w:p w14:paraId="67D807A8" w14:textId="62F9E9A8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir tiesīga </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">pieprasīt atmaksāt visu Līguma ietvaros Īstenotājam pārskaitīto finanšu atbalstu, ja Aģentūra vienpusēji atkāpjas no Līguma atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B55CE5">
         <w:t>3.14</w:t>
       </w:r>
-      <w:r w:rsidR="00B55CE5">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">.; </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>3.15</w:t>
       </w:r>
-      <w:r w:rsidR="00B55CE5">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. vai </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>3.16</w:t>
       </w:r>
-      <w:r w:rsidR="00B55CE5">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="65AAB90E" w14:textId="77777777">
+    <w:p w14:paraId="65AAB90E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra pieprasa atmaksāt visu Līguma ietvaros Īstenotājam pārskaitīto finanšu atbalstu, ja Īstenotājs nevar uzrādīt maksājuma dokumentus, kuri apliecina, ka saņemtais Aģentūras finanšu atbalsts investēts atbilstoši Līguma nosacījumiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00C01030" w14:paraId="618A460B" w14:textId="77777777">
+    <w:p w14:paraId="618A460B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja Īstenotājs ir pārkāpis Komisijas regulu, tam ir pienākums atmaksāt Aģentūrai visu Līguma ietvaros nelikumīgi saņemto  finanšu atbalstu, kas piešķirts saskaņā ar attiecīgo regulu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Konstatējot regulā Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai regulā Nr. 717/2014 noteikto nosacījumu pārkāpumu, komercdarbības gala labuma guvējam ir pienākums atmaksāt atbalsta sniedzējam visu projekta ietvaros saņemto nelikumīgo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62D5E" w:rsidR="004E2253">
+      <w:r w:rsidR="004E2253" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...19 lines deleted...]
-        <w:t>minimis</w:t>
+        <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši Komercdarbības atbalsta kontroles likuma IV vai V nodaļas nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="10AE0CC9" w14:textId="77777777">
+    <w:p w14:paraId="10AE0CC9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja neviens iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā pēc individuālā darba meklēšanas plāna, neierodas pie Pasākuma Īstenotāja noslēgt Līgumu par dalību, vai Līgums par dalību ir bijis noslēgts, taču faktiski dalība nav uzsākta) un 30 kalendāra dienu laikā no dienas, kad Līgumā bija paredzēts klientam sākt dalību Pasākumā nav veikta klienta nomaiņa, Līgums zaudē savu spēku. Šādā gadījumā Puses ne vēlāk kā 3 (trīs) darbdienu laikā noslēdz attiecīgu vienošanos par Līguma izbeigšanu.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="5F3E1CBD" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="7E12C291" w14:textId="77777777">
+    <w:p w14:paraId="5F3E1CBD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E12C291" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>VII. Personas datu aizsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="20401631" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="55A023A6" w14:textId="77777777">
+    <w:p w14:paraId="20401631" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A023A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Puses apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula) (turpmāk – Regula), kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="7B848CF0" w14:textId="77777777">
+    <w:p w14:paraId="7B848CF0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="271FDA23" w14:textId="77777777">
+    <w:p w14:paraId="271FDA23" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā. Jebkāda no Aģentūras saņemto personas datu apstrāde citiem mērķiem, kā vien tiem, kas ir noteikti Līgumā, ir aizliegta;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="0C002970" w14:textId="77777777">
+    <w:p w14:paraId="0C002970" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="7D42746B" w14:textId="77777777">
+    <w:p w14:paraId="7D42746B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="797918B1" w14:textId="77777777">
+    <w:p w14:paraId="797918B1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="35B526D4" w14:textId="77777777">
+    <w:p w14:paraId="35B526D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Katra Puse, apstrādājot saņemtos personas datus Līguma īstenošanai, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="019F557B" w14:textId="77777777">
+    <w:p w14:paraId="019F557B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Katra Puse ir atbildīga par personu (datu subjektu) informēšanu par viņu personas datu apstrādi, ko veic kā pārzinis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="589F0794" w14:textId="77777777">
+    <w:p w14:paraId="589F0794" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Puses apņemas nenodot saņemtos personas datus trešajām personām bez tās Puses iepriekšējas rakstveida piekrišanas, no kuras tā ir saņēmusi personas datus. Ja saskaņā ar normatīvajiem aktiem Pusei ir pienākums izpaust saņemtos personas datus, tās pienākums par personas datu nodošanu informēt Pusi, no kuras tā ir saņēmusi personas datus, ja vien to neaizliedz normatīvie akti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="67F2A5EF" w14:textId="186E7756">
+    <w:p w14:paraId="67F2A5EF" w14:textId="57521420" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Līguma izpildei Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> veic šādu datu apstrādi: </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši Līguma </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A732B" w:rsidR="00B55CE5">
+      <w:r w:rsidR="00B55CE5" w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A732B" w:rsidR="00B55CE5">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref203476309 \r \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A732B" w:rsidR="00B55CE5">
+        <w:t xml:space="preserve">. apakšpunktam ar IDMP klients tiek norīkots dalībai Pasākumā, kura ietvaros klientam jānodod personu dati Pasākuma Īstenotājam, lai noslēgtu līgumu par dalību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (vārds, uzvārds, personas kods, adrese, kontaktinformācija).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="62D4C014" w14:textId="77777777">
+    <w:p w14:paraId="62D4C014" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Datu apstrādes tiesiskais pamats ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Ministru kabineta 2023. gada 28. novembra noteikumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:br/>
-        <w:t xml:space="preserve">Nr. 691 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.3.3. specifiskā atbalsta mērķa “Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> un sociālo ekonomiku” 4.3.3.2. pasākuma “Nelabvēlīgākā situācijā esošu bezdarbnieku un ekonomiski neaktīvo iedzīvotāju iekļaušanās darba tirgū sekmēšana” īstenošanas noteikumi” </w:t>
+        <w:t xml:space="preserve">Nr. 691 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.3.3. specifiskā atbalsta mērķa “Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot pašnodarbinātību un sociālo ekonomiku” 4.3.3.2. pasākuma “Nelabvēlīgākā situācijā esošu bezdarbnieku un ekonomiski neaktīvo iedzīvotāju iekļaušanās darba tirgū sekmēšana” īstenošanas noteikumi” </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">un Ministru kabineta 2011. gada 25. janvāra noteikumi Nr. 75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="16D99B95" w14:textId="77777777">
+    <w:p w14:paraId="16D99B95" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Puses apņemas Līguma izpildes laikā un pēc Līguma termiņa beigām neizpaust trešajām personām nekādu Līguma izpildes laikā iegūto personas datus saturošo informāciju. Minētais pienākums attiecas arī uz Pušu darbiniekiem. Puses nodrošina, ka tā darbinieki pirms Līguma noslēgšanas paraksta attiecīgus saistību rakstus par šajā Līgumā noteikto konfidencialitātes prasību izpildi (ja vien šīs prasības jau nav iekļautas Pušu darbinieku darba līgumos). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="35324E37" w14:textId="77777777">
+    <w:p w14:paraId="35324E37" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs nodrošina: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="65EF5877" w14:textId="77777777">
+    <w:p w14:paraId="65EF5877" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>aizsardzību pret fiziskās iedarbības radītu personas datu apdraudējumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="2A21A7D2" w14:textId="77777777">
+    <w:p w14:paraId="2A21A7D2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>aizsardzību, kuru realizē ar prog</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">rammatūras līdzekļiem, parolēm, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">šifrēšanu, </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="682FEDEA" w14:textId="77777777">
+        <w:t>šifrēšanu, kriptēšanu un citiem loģiskās aizsardzības līdzekļiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682FEDEA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tikai pilnvarotu personu piekļūšanu pie t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">ehniskajiem resursiem, kas tiek </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>izmantoti personu datu apstrādei un aizsardzībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="11C726EB" w14:textId="77777777">
+    <w:p w14:paraId="11C726EB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>stenotājs</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="202CB0FB" w14:textId="77777777">
+        <w:t>stenotājs līguma izpildes laikā sniedz Aģentūrai visu nepieciešamo informāciju un tehnisko atbalstu, kas nepieciešams, lai Aģentūra varētu nodrošināt atbildes uz datu subjektu pieprasījumiem attiecībā uz to tiesību īstenošanu, ciktāl tas skar Pasākuma Īstenotāja kompetenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202CB0FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Īstenotājs bez atlīdzības sniedz Aģentūrai visu nepieciešamo tehnisko un organizatorisko atbalstu, lai Aģentūra varētu nodrošināt normatīvajos aktos noteikto uzraudzības iestādes un datu subjekta informēšanu par datu aizsardzības pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="6D8E5C15" w14:textId="656B92A4">
+    <w:p w14:paraId="6D8E5C15" w14:textId="72E7803C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs apņemas Līguma izpildes laikā atļaut Aģentūras </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>un A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>ģentūras uzraugošās iestādes pārstāvjiem veikt pārbaudes Līguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. un </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
-        <w:instrText xml:space="preserve"> REF _Ref203475663 \r \h </w:instrText>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. un </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A732B">
+        <w:t>4.17.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">. apakšpunktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref203475986 \r \h </w:instrText>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>norādītajās adresēs, lai pārliecinātos par to, kā Īstenotājs nodrošina Līgumā noteikto saistību izpildi attiecībā uz personas datu aizsardzības jautājumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="096F75BD" w14:textId="77777777">
+    <w:p w14:paraId="096F75BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs informē </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> par visiem datu subjektu un trešo personu pieprasījumiem attiecībā uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārziņā esošo personas datu izsniegšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="14047A8D" w14:textId="77777777">
+    <w:p w14:paraId="14047A8D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieprasījuma Īstenotājs sniedz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> visu informāciju par personas datu apstrādi un datu apstrādes līdzekļiem, ko Līguma izpildes ietvaros ir veicis vai izmantojis. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="0ADE311E" w14:textId="77777777">
+    <w:p w14:paraId="0ADE311E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs apņemas kompensēt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> visus zaudējumus, kas radušies saistībā ar fizisko personu datu apstrādes drošības pārkāpumiem, ja šie pārkāpumi ir radušies </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbības vai bezdarbības rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="090F00BA" w14:textId="77777777">
+    <w:p w14:paraId="090F00BA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="3165389C" w14:textId="1F4F8473">
+    <w:p w14:paraId="3165389C" w14:textId="1F4F8473" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Strīdu izskatīšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="2EB86148" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="7278DC1F" w14:textId="77777777">
+    <w:p w14:paraId="2EB86148" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7278DC1F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Visas domstarpības un strīdus saistībā ar Līguma izpildi Puses risina pārrunu ceļā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="21A190B8" w14:textId="77777777">
+    <w:p w14:paraId="21A190B8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Puses nevar vienoties pārrunu ceļā, strīds tiek izskatīts tiesā saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4E399545" w14:textId="32DF5D77">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="2F6982B9" w14:textId="77777777">
+    <w:p w14:paraId="4E399545" w14:textId="32DF5D77" w:rsidR="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E115B39" w14:textId="77777777" w:rsidR="003E5601" w:rsidRPr="00B62D5E" w:rsidRDefault="003E5601" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6982B9" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IX. Kontaktpersonas un kontakti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7E5A52C9" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="6A26D85C" w14:textId="77777777">
+    <w:p w14:paraId="7E5A52C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A26D85C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Ref203476693"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Puses ieceļ par Līguma izpildes koordināciju atbildīgās kontaktpersonas:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="6F473EA0" w14:textId="77777777">
+    <w:p w14:paraId="6F473EA0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Ref203475286"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>no Īstenotāja puses:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w:rsidR="004A732B" w:rsidRPr="004A732B" w:rsidP="001C6716" w14:paraId="2A06C27C" w14:textId="4687D735">
+    <w:p w14:paraId="2A06C27C" w14:textId="4687D735" w:rsidR="004A732B" w:rsidRPr="004A732B" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">_______, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>tālrunis_____________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="004A732B" w:rsidP="004A732B" w14:paraId="1B3A6DF9" w14:textId="34C96A71">
+    <w:p w14:paraId="1B3A6DF9" w14:textId="34C96A71" w:rsidR="00B62D5E" w:rsidRPr="004A732B" w:rsidRDefault="00F07B68" w:rsidP="004A732B">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="001C6716" w14:paraId="40CFBB5B" w14:textId="21169949">
+    <w:p w14:paraId="40CFBB5B" w14:textId="21169949" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">e-pasta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C536F57" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Ref203476019"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>no Aģentūras puses:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="27E36248" w14:textId="3029D25C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004A732B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A732B" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E">
+        <w:t>tālrunis_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="004A732B" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>_________________</w:t>
-[...65 lines deleted...]
-        </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00016225" w14:paraId="593E196E" w14:textId="77777777">
+    <w:p w14:paraId="593E196E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
       <w:pPr>
         <w:ind w:left="567" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00016225" w14:paraId="3E62706C" w14:textId="19593286">
+    <w:p w14:paraId="3E62706C" w14:textId="19593286" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>e-pasta adrese_</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="617FA271" w14:textId="59C680F9">
+    <w:p w14:paraId="617FA271" w14:textId="466306B1" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Kontaktpersonu vai to kontaktu maiņas gadījumā Puse ne vēlāk kā divu darba dienu laikā informē elektroniski (e-pastā) otru Pusi, nosūtot informāciju par izmaiņām uz Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="004A732B">
         <w:t>9.1</w:t>
       </w:r>
-      <w:r w:rsidR="004A732B">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādīto otras Puses kontaktpersonas e-pasta adresi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7887C6A1" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="18419BA2" w14:textId="77777777">
+    <w:p w14:paraId="7887C6A1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18419BA2" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>X. Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="10E513D0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="3F35DAA5" w14:textId="79B5616F">
+    <w:p w14:paraId="10E513D0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F35DAA5" w14:textId="79B5616F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Jautājumus, kas nav atrunāti Līgumā, Puses risina atbilstoši Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="1011BBBE" w14:textId="3E67E765">
+    <w:p w14:paraId="1011BBBE" w14:textId="3E67E765" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Līguma grozījumi un papildinājumi tiek noformēti </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="135C2CA9" w14:textId="3324E223">
+        <w:t>Līguma grozījumi un papildinājumi tiek noformēti rakstveidā, Pusēm vienojoties, un ir Līguma neatņemama sastāvdaļa. Pušu rekvizītu izmaiņu gadījumā,  divu darba dienu laikā Puses viena otru informē par izmaiņām, nosūtot informāciju uz Pušu oficālajām e-adresēm, neslēdzot atsevišķu rakstveida vienošanos pie Līguma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135C2CA9" w14:textId="3324E223" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Līgums parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Līguma abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="522A118E" w14:textId="29042764">
+    <w:p w14:paraId="522A118E" w14:textId="24D010C8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir tiesīga grozīt veidlapas bez saskaņojuma ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotāju </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">un bez tā piekrišanas, piecas darba dienas iepriekš par to </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">un bez tā piekrišanas, piecas darba dienas iepriekš par to rakstveidā informējot. Līguma izpildē Puses izmanto Līguma veidlapu aktuālās versijas, kas pieejamas Aģentūras tīmekļa vietnē </w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9B" w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-        <w:t>rakstveidā</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>www.nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informējot. Līguma izpildē Puses izmanto Līguma veidlapu aktuālās versijas, kas pieejamas Aģentūras tīmekļa vietnē </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="32F05D56" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidP="007F1A05" w14:paraId="16D4D353" w14:textId="77777777">
+    <w:p w14:paraId="32F05D56" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A398389" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D4D353" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XI. Pušu rekvizīti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="624D4414" w14:textId="77777777">
+    <w:p w14:paraId="624D4414" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="49399B1E" w14:textId="77777777">
+    <w:p w14:paraId="49399B1E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="42009E4C" w14:textId="77777777">
+    <w:p w14:paraId="42009E4C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4107"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3878"/>
       </w:tblGrid>
-      <w:tr w14:paraId="11504A82" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="11504A82" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="2CC59FA1" w14:textId="77777777">
+          <w:p w14:paraId="2CC59FA1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="3489AB0C" w14:textId="77777777">
+          <w:p w14:paraId="3489AB0C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="2073B0BF" w14:textId="77777777">
+          <w:p w14:paraId="2073B0BF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33F79FC3" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="33F79FC3" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:trHeight w:val="202"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="50471CC4" w14:textId="77777777">
+          <w:p w14:paraId="50471CC4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="5327663D" w14:textId="77777777">
+          <w:p w14:paraId="5327663D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="298A269A" w14:textId="77777777">
+          <w:p w14:paraId="298A269A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="40C7D8F1" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="40C7D8F1" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="3DB8D00F" w14:textId="77777777">
+          <w:p w14:paraId="3DB8D00F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Rīga, Krišjāņa Valdemāra iela 38 k-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7612AF94" w14:textId="77777777">
+          <w:p w14:paraId="7612AF94" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="45E6C2B1" w14:textId="77777777">
+          <w:p w14:paraId="45E6C2B1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="38B46C2F" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="38B46C2F" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="4DDA6AD2" w14:textId="77777777">
+          <w:p w14:paraId="4DDA6AD2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4F40C8E3" w14:textId="77777777">
+          <w:p w14:paraId="4F40C8E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="03679B10" w14:textId="77777777">
+          <w:p w14:paraId="03679B10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7881D82B" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="7881D82B" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="7CA729D4" w14:textId="77777777">
+          <w:p w14:paraId="7CA729D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="33FC934A" w14:textId="77777777">
+          <w:p w14:paraId="33FC934A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="7BAB5FA9" w14:textId="77777777">
+          <w:p w14:paraId="7BAB5FA9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30C42566" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="30C42566" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="284EDA8A" w14:textId="77777777">
+          <w:p w14:paraId="284EDA8A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7422AFC7" w14:textId="77777777">
+          <w:p w14:paraId="7422AFC7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="71BE68B7" w14:textId="77777777">
+          <w:p w14:paraId="71BE68B7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="723C2B3C" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="723C2B3C" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="6FDB89B3" w14:textId="77777777">
+          <w:p w14:paraId="6FDB89B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Valsts kase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="543E9B73" w14:textId="77777777">
+          <w:p w14:paraId="543E9B73" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="00DE7BB3" w14:textId="77777777">
+          <w:p w14:paraId="00DE7BB3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E31BF83" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="5E31BF83" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="09539942" w14:textId="77777777">
+          <w:p w14:paraId="09539942" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="672B2CC0" w14:textId="77777777">
+          <w:p w14:paraId="672B2CC0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="7E60AF4B" w14:textId="77777777">
+          <w:p w14:paraId="7E60AF4B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4B0BF078" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="4B0BF078" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="358CFAC1" w14:textId="77777777">
+          <w:p w14:paraId="358CFAC1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>TRELLV22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7C7C82BF" w14:textId="77777777">
+          <w:p w14:paraId="7C7C82BF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="4FB0C1E9" w14:textId="77777777">
+          <w:p w14:paraId="4FB0C1E9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="67E88ABB" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="67E88ABB" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="241509DB" w14:textId="77777777">
+          <w:p w14:paraId="241509DB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="5627DD5D" w14:textId="77777777">
+          <w:p w14:paraId="5627DD5D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="52642B93" w14:textId="77777777">
+          <w:p w14:paraId="52642B93" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1773BAFA" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="1773BAFA" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="5F1F0A17" w14:textId="77777777">
+          <w:p w14:paraId="5F1F0A17" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>LV24TREL218045111500B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="44D2EC3F" w14:textId="77777777">
+          <w:p w14:paraId="44D2EC3F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="6ABE0932" w14:textId="77777777">
+          <w:p w14:paraId="6ABE0932" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5DD3671C" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="5DD3671C" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="4DD8CD4E" w14:textId="77777777">
+          <w:p w14:paraId="4DD8CD4E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="114903ED" w14:textId="77777777">
+          <w:p w14:paraId="114903ED" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="392865BA" w14:textId="77777777">
+          <w:p w14:paraId="392865BA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7FB9692E" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="7FB9692E" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="12279583" w14:textId="77777777">
+          <w:p w14:paraId="12279583" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="139F6B21" w14:textId="77777777">
+          <w:p w14:paraId="139F6B21" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="65DD8EBA" w14:textId="77777777">
+          <w:p w14:paraId="65DD8EBA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33DF9D23" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="33DF9D23" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="07051455" w14:textId="77777777">
+          <w:p w14:paraId="07051455" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="68E9B5DA" w14:textId="77777777">
+          <w:p w14:paraId="68E9B5DA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="68F25624" w14:textId="77777777">
+          <w:p w14:paraId="68F25624" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3919CD7C" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="3919CD7C" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="249C1D6F" w14:textId="3260F947">
+          <w:p w14:paraId="249C1D6F" w14:textId="3260F947" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>ESF Plus projekta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="1421FD60" w14:textId="4D47EAFD">
+          <w:p w14:paraId="1421FD60" w14:textId="4D47EAFD" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>“Pasākumi iekļaujošai nodarbinātībai”</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="7701FB60" w14:textId="77777777">
+          <w:p w14:paraId="7701FB60" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>rojekta koordinators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="22159839" w14:textId="77777777">
+          <w:p w14:paraId="22159839" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="007D5B7E" w14:paraId="317D9069" w14:textId="77777777">
+          <w:p w14:paraId="317D9069" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Pasākuma īstenotājs vai pilnvarotā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="100E5BD9" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="100E5BD9" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="2DECD082" w14:textId="77777777">
+          <w:p w14:paraId="2DECD082" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="7107E97C" w14:textId="77777777">
+          <w:p w14:paraId="7107E97C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="57952737" w14:textId="77777777">
+          <w:p w14:paraId="57952737" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="11F45764" w14:textId="77777777" w:rsidTr="006A3F47">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00103217" w14:paraId="11F45764" w14:textId="77777777" w:rsidTr="006A3F47">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="11E658C5" w14:textId="77777777">
+          <w:p w14:paraId="11E658C5" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="4CE8353D" w14:textId="77777777">
+          <w:p w14:paraId="4CE8353D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="034F3D6E" w14:textId="77777777">
+          <w:p w14:paraId="034F3D6E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidP="00B62D5E" w14:paraId="65C9542C" w14:textId="77777777">
+    <w:p w14:paraId="65C9542C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5846" w:rsidRPr="004D03B6" w:rsidP="004D3DB2" w14:paraId="754D3378" w14:textId="0EF054FC">
+    <w:p w14:paraId="754D3378" w14:textId="0EF054FC" w:rsidR="002E5846" w:rsidRPr="004D03B6" w:rsidRDefault="002E5846" w:rsidP="004D3DB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2460"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidSect="003466BA">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="002E5846" w:rsidRPr="004D03B6" w:rsidSect="003466BA">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="992" w:header="709" w:footer="34" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="78037293" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F5886F2" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8346,461 +7314,467 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006A3F47" w14:paraId="52D9C891" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="52D9C891" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00F07B68">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006A3F47" w14:paraId="07F05099" w14:textId="77777777">
+  <w:p w14:paraId="07F05099" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="006A3F47" w14:paraId="2950C2F8" w14:textId="77777777"/>
+  <w:p w14:paraId="2950C2F8" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...62 lines deleted...]
-  <w:p w:rsidR="006A3F47" w:rsidRPr="00866588" w:rsidP="00866588" w14:paraId="7BBE969F" w14:textId="211B0118">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="60797AA4" w14:textId="77777777" w:rsidR="00116BF0" w:rsidRPr="00116BF0" w:rsidRDefault="00116BF0" w:rsidP="00116BF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>KRG_4.2.38.1_4.pielikums_</w:t>
+      <w:t>4.2.38.1_4.p_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t xml:space="preserve">.versija </w:t>
+      <w:t>.v</w:t>
     </w:r>
-    <w:r w:rsidRPr="007D431D">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>31.03.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="13FAF623" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00570422" w:rsidRDefault="006A3F47" w:rsidP="00880397">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2C959816" w14:textId="77777777" w:rsidR="00A443DD" w:rsidRPr="00116BF0" w:rsidRDefault="00A443DD" w:rsidP="00A443DD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>01.08.2025.</w:t>
+      <w:t>4.2.38.1_4.p_</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="ED7D31"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00570422">
+      <w:rPr>
+        <w:color w:val="ED7D31"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00206E25">
+      <w:rPr>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>31.03.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="143D6374" w14:textId="77777777" w:rsidR="00A443DD" w:rsidRDefault="00A443DD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="006A3F47" w14:paraId="29CE4EAF" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0AAB7361" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="006A3F47" w14:paraId="19EB5699" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3EA7AA1A" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="2">
-    <w:p w:rsidR="006A3F47" w14:paraId="023F5EBB" w14:textId="77777777"/>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3EEC8554" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D"/>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="006A3F47" w:rsidRPr="005C5D0D" w:rsidP="00B62D5E" w14:paraId="77AEF958" w14:textId="77777777">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="77AEF958" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="005C5D0D" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0067799F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="006A3F47" w:rsidRPr="00BC0003" w:rsidP="00B62D5E" w14:paraId="0EA08B40" w14:textId="77777777">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0EA08B40" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00BC0003" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0003">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t xml:space="preserve"> Pasākuma īstenošanas vieta</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">jābūt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t>Latvijas Republikas teritorij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w:rsidR="006A3F47" w:rsidRPr="00893B69" w:rsidP="00B62D5E" w14:paraId="400AC77A" w14:textId="77777777">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="400AC77A" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00893B69" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t xml:space="preserve"> Atbalsta persona </w:t>
       </w:r>
       <w:r>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t xml:space="preserve">, kuram ir garīga rakstura traucējumi, palīdz integrēties darba vietā (līdzdalība pārrunās ar </w:t>
       </w:r>
       <w:r>
         <w:t>Īstenotāju</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t xml:space="preserve">, atbalsta sniegšana darba vadītāja norādīto darba uzdevumu apguvē un izpildē, komunikācijas un saskarsmes veidošana ar </w:t>
       </w:r>
       <w:r>
         <w:t>Īstenotāju</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t>, darba vadītāju un darba kolēģiem, psiholoģiska un motivējoša atbalsta sniegšana).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006A3F47" w:rsidP="008E6D35" w14:paraId="0BD9DAFC" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="0BD9DAFC" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00F07B68" w:rsidP="008E6D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006A3F47" w14:paraId="3FB2B7EF" w14:textId="77777777">
+  <w:p w14:paraId="3FB2B7EF" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006A3F47" w:rsidP="00F64E80" w14:paraId="321B00D4" w14:textId="76A29FA8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="321B00D4" w14:textId="268B947B" w:rsidR="006A3F47" w:rsidRDefault="00F07B68" w:rsidP="00F64E80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:h="313" w:hRule="exact" w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="-273"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006D6B6E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006A3F47" w:rsidRPr="00F64E80" w:rsidP="00F64E80" w14:paraId="50FB9111" w14:textId="77777777">
+  <w:p w14:paraId="50FB9111" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00F64E80" w:rsidRDefault="006A3F47" w:rsidP="00F64E80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="006A3F47" w14:paraId="5DF92106" w14:textId="77777777"/>
+  <w:p w14:paraId="5DF92106" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042831B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBC272CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9285,147 +8259,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62157FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DFC9EF6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C0BED156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8B90BCC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BB9CF94E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E3BC4508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9EA48FB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E9C6EB28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2084C18A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6FCE9A2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C7743394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663F42C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001D"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -10108,70 +9082,73 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotEmbedSmartTags/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
-    <w:footnote w:id="2"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002334E3"/>
     <w:rsid w:val="00000267"/>
     <w:rsid w:val="00000B24"/>
     <w:rsid w:val="00001BF9"/>
     <w:rsid w:val="00002533"/>
     <w:rsid w:val="00002E39"/>
     <w:rsid w:val="000041D6"/>
     <w:rsid w:val="000056F1"/>
     <w:rsid w:val="000056FC"/>
     <w:rsid w:val="0000740C"/>
     <w:rsid w:val="0001131D"/>
     <w:rsid w:val="000116E4"/>
     <w:rsid w:val="00012498"/>
     <w:rsid w:val="00012711"/>
     <w:rsid w:val="00012AFB"/>
     <w:rsid w:val="00013AA2"/>
@@ -10333,65 +9310,67 @@
     <w:rsid w:val="000E6A01"/>
     <w:rsid w:val="000E7270"/>
     <w:rsid w:val="000E786F"/>
     <w:rsid w:val="000E7D64"/>
     <w:rsid w:val="000F049C"/>
     <w:rsid w:val="000F0BF3"/>
     <w:rsid w:val="000F111D"/>
     <w:rsid w:val="000F169D"/>
     <w:rsid w:val="000F1802"/>
     <w:rsid w:val="000F2A7F"/>
     <w:rsid w:val="000F313C"/>
     <w:rsid w:val="000F36F8"/>
     <w:rsid w:val="000F3A7E"/>
     <w:rsid w:val="000F43DF"/>
     <w:rsid w:val="000F4EBD"/>
     <w:rsid w:val="000F53E8"/>
     <w:rsid w:val="000F5484"/>
     <w:rsid w:val="000F5A9E"/>
     <w:rsid w:val="000F5C3E"/>
     <w:rsid w:val="000F6CCC"/>
     <w:rsid w:val="000F711E"/>
     <w:rsid w:val="00100486"/>
     <w:rsid w:val="001005AA"/>
     <w:rsid w:val="00101969"/>
     <w:rsid w:val="001029A6"/>
+    <w:rsid w:val="00103217"/>
     <w:rsid w:val="00103594"/>
     <w:rsid w:val="00103E81"/>
     <w:rsid w:val="001041A6"/>
     <w:rsid w:val="0010490F"/>
     <w:rsid w:val="00104A25"/>
     <w:rsid w:val="00107CAE"/>
     <w:rsid w:val="00110BD9"/>
     <w:rsid w:val="00110CA5"/>
     <w:rsid w:val="00110EE2"/>
     <w:rsid w:val="00111215"/>
     <w:rsid w:val="00111611"/>
     <w:rsid w:val="001116B4"/>
     <w:rsid w:val="00113100"/>
     <w:rsid w:val="00113C25"/>
     <w:rsid w:val="0011506E"/>
+    <w:rsid w:val="00116BF0"/>
     <w:rsid w:val="00117109"/>
     <w:rsid w:val="00120138"/>
     <w:rsid w:val="001213E3"/>
     <w:rsid w:val="00122AF0"/>
     <w:rsid w:val="001233EC"/>
     <w:rsid w:val="0012375C"/>
     <w:rsid w:val="0012395F"/>
     <w:rsid w:val="001242A2"/>
     <w:rsid w:val="001242E3"/>
     <w:rsid w:val="00124833"/>
     <w:rsid w:val="00125036"/>
     <w:rsid w:val="00125265"/>
     <w:rsid w:val="001252BF"/>
     <w:rsid w:val="0012565D"/>
     <w:rsid w:val="001261A0"/>
     <w:rsid w:val="00126911"/>
     <w:rsid w:val="00126E3C"/>
     <w:rsid w:val="00130BD3"/>
     <w:rsid w:val="001316B0"/>
     <w:rsid w:val="00131B4B"/>
     <w:rsid w:val="00131E14"/>
     <w:rsid w:val="0013219B"/>
     <w:rsid w:val="001329F7"/>
     <w:rsid w:val="00133454"/>
     <w:rsid w:val="00134123"/>
@@ -10399,75 +9378,77 @@
     <w:rsid w:val="00134A5E"/>
     <w:rsid w:val="001353F6"/>
     <w:rsid w:val="0013567B"/>
     <w:rsid w:val="001373D8"/>
     <w:rsid w:val="00137A05"/>
     <w:rsid w:val="0014030A"/>
     <w:rsid w:val="001403AC"/>
     <w:rsid w:val="0014163F"/>
     <w:rsid w:val="00141F4B"/>
     <w:rsid w:val="00142067"/>
     <w:rsid w:val="0014243A"/>
     <w:rsid w:val="001424C7"/>
     <w:rsid w:val="00142DEB"/>
     <w:rsid w:val="00143184"/>
     <w:rsid w:val="00144098"/>
     <w:rsid w:val="0014469A"/>
     <w:rsid w:val="00144974"/>
     <w:rsid w:val="001463C9"/>
     <w:rsid w:val="001463FA"/>
     <w:rsid w:val="001464EA"/>
     <w:rsid w:val="00146890"/>
     <w:rsid w:val="00146FC3"/>
     <w:rsid w:val="00147E02"/>
     <w:rsid w:val="00150159"/>
     <w:rsid w:val="00151973"/>
+    <w:rsid w:val="001525BE"/>
     <w:rsid w:val="00152DAA"/>
     <w:rsid w:val="00157544"/>
     <w:rsid w:val="001610C9"/>
     <w:rsid w:val="001627CB"/>
     <w:rsid w:val="00162B21"/>
     <w:rsid w:val="00162ED9"/>
     <w:rsid w:val="00163367"/>
     <w:rsid w:val="001645F6"/>
     <w:rsid w:val="0016520D"/>
     <w:rsid w:val="001653B1"/>
     <w:rsid w:val="0016568B"/>
     <w:rsid w:val="001656AE"/>
     <w:rsid w:val="001656AF"/>
     <w:rsid w:val="00165D04"/>
     <w:rsid w:val="0016705E"/>
     <w:rsid w:val="0016745E"/>
     <w:rsid w:val="00167D3D"/>
     <w:rsid w:val="001713F0"/>
     <w:rsid w:val="0017272F"/>
     <w:rsid w:val="00173A7B"/>
     <w:rsid w:val="00174366"/>
     <w:rsid w:val="00174B5A"/>
     <w:rsid w:val="001754D8"/>
     <w:rsid w:val="00175D35"/>
     <w:rsid w:val="00177056"/>
+    <w:rsid w:val="00177533"/>
     <w:rsid w:val="00177987"/>
     <w:rsid w:val="00183CEB"/>
     <w:rsid w:val="0018476F"/>
     <w:rsid w:val="00184A32"/>
     <w:rsid w:val="0018502D"/>
     <w:rsid w:val="0018554B"/>
     <w:rsid w:val="00185E11"/>
     <w:rsid w:val="001863A8"/>
     <w:rsid w:val="001868EC"/>
     <w:rsid w:val="001874F4"/>
     <w:rsid w:val="00191704"/>
     <w:rsid w:val="0019170E"/>
     <w:rsid w:val="00191801"/>
     <w:rsid w:val="001925EC"/>
     <w:rsid w:val="00192EA4"/>
     <w:rsid w:val="00193FF9"/>
     <w:rsid w:val="00194A62"/>
     <w:rsid w:val="001950B0"/>
     <w:rsid w:val="001967A3"/>
     <w:rsid w:val="00196996"/>
     <w:rsid w:val="00196A50"/>
     <w:rsid w:val="001973CC"/>
     <w:rsid w:val="001973E2"/>
     <w:rsid w:val="00197417"/>
     <w:rsid w:val="001974BD"/>
@@ -10517,50 +9498,51 @@
     <w:rsid w:val="001D29F3"/>
     <w:rsid w:val="001D2D15"/>
     <w:rsid w:val="001D315E"/>
     <w:rsid w:val="001D3175"/>
     <w:rsid w:val="001D3C70"/>
     <w:rsid w:val="001D449A"/>
     <w:rsid w:val="001D6DEA"/>
     <w:rsid w:val="001D738F"/>
     <w:rsid w:val="001E1CD1"/>
     <w:rsid w:val="001E1F8A"/>
     <w:rsid w:val="001E25D4"/>
     <w:rsid w:val="001E3395"/>
     <w:rsid w:val="001E3AC6"/>
     <w:rsid w:val="001E5B62"/>
     <w:rsid w:val="001E5C5E"/>
     <w:rsid w:val="001E5D20"/>
     <w:rsid w:val="001E68D8"/>
     <w:rsid w:val="001E6EC3"/>
     <w:rsid w:val="001E6FC1"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7C59"/>
     <w:rsid w:val="001F00C8"/>
     <w:rsid w:val="001F0367"/>
     <w:rsid w:val="001F0B50"/>
     <w:rsid w:val="001F13C4"/>
+    <w:rsid w:val="001F3530"/>
     <w:rsid w:val="001F4A93"/>
     <w:rsid w:val="001F4DD4"/>
     <w:rsid w:val="001F59B5"/>
     <w:rsid w:val="001F7B37"/>
     <w:rsid w:val="002002AB"/>
     <w:rsid w:val="00200658"/>
     <w:rsid w:val="002008AB"/>
     <w:rsid w:val="00200A1C"/>
     <w:rsid w:val="00201326"/>
     <w:rsid w:val="002018F6"/>
     <w:rsid w:val="00201C4B"/>
     <w:rsid w:val="00201CD6"/>
     <w:rsid w:val="00202183"/>
     <w:rsid w:val="002023AE"/>
     <w:rsid w:val="00202681"/>
     <w:rsid w:val="00202741"/>
     <w:rsid w:val="002040CF"/>
     <w:rsid w:val="00204130"/>
     <w:rsid w:val="002044CC"/>
     <w:rsid w:val="0020683C"/>
     <w:rsid w:val="00206927"/>
     <w:rsid w:val="00206F16"/>
     <w:rsid w:val="002104E1"/>
     <w:rsid w:val="0021061D"/>
     <w:rsid w:val="00210AF6"/>
@@ -10641,50 +9623,51 @@
     <w:rsid w:val="00274A83"/>
     <w:rsid w:val="00275354"/>
     <w:rsid w:val="002758AA"/>
     <w:rsid w:val="0027643A"/>
     <w:rsid w:val="00276DAA"/>
     <w:rsid w:val="0027701E"/>
     <w:rsid w:val="002805AD"/>
     <w:rsid w:val="002807B5"/>
     <w:rsid w:val="00280853"/>
     <w:rsid w:val="00280D0E"/>
     <w:rsid w:val="0028278E"/>
     <w:rsid w:val="00282EA8"/>
     <w:rsid w:val="002830C3"/>
     <w:rsid w:val="0028336E"/>
     <w:rsid w:val="00283638"/>
     <w:rsid w:val="00284BAC"/>
     <w:rsid w:val="002866BD"/>
     <w:rsid w:val="002873DC"/>
     <w:rsid w:val="0029062B"/>
     <w:rsid w:val="00290D24"/>
     <w:rsid w:val="002911AC"/>
     <w:rsid w:val="0029121A"/>
     <w:rsid w:val="0029139F"/>
     <w:rsid w:val="002914DB"/>
     <w:rsid w:val="002918AF"/>
+    <w:rsid w:val="002926BE"/>
     <w:rsid w:val="0029319F"/>
     <w:rsid w:val="00294697"/>
     <w:rsid w:val="00295666"/>
     <w:rsid w:val="00295776"/>
     <w:rsid w:val="002958C4"/>
     <w:rsid w:val="002958ED"/>
     <w:rsid w:val="002962E3"/>
     <w:rsid w:val="002A0B5E"/>
     <w:rsid w:val="002A0F6E"/>
     <w:rsid w:val="002A1C5E"/>
     <w:rsid w:val="002A2B1A"/>
     <w:rsid w:val="002A303A"/>
     <w:rsid w:val="002A3148"/>
     <w:rsid w:val="002A3FCE"/>
     <w:rsid w:val="002A40B7"/>
     <w:rsid w:val="002A6741"/>
     <w:rsid w:val="002B0EEB"/>
     <w:rsid w:val="002B12AE"/>
     <w:rsid w:val="002B1CEA"/>
     <w:rsid w:val="002B2AFD"/>
     <w:rsid w:val="002B2DB1"/>
     <w:rsid w:val="002B3325"/>
     <w:rsid w:val="002B3B11"/>
     <w:rsid w:val="002B42B7"/>
     <w:rsid w:val="002B42D8"/>
@@ -11012,50 +9995,51 @@
     <w:rsid w:val="00446F6D"/>
     <w:rsid w:val="004505CC"/>
     <w:rsid w:val="00451244"/>
     <w:rsid w:val="004513D7"/>
     <w:rsid w:val="00452559"/>
     <w:rsid w:val="00453844"/>
     <w:rsid w:val="00453DE5"/>
     <w:rsid w:val="004544C2"/>
     <w:rsid w:val="004547EC"/>
     <w:rsid w:val="00454A7E"/>
     <w:rsid w:val="00454BC7"/>
     <w:rsid w:val="004550F4"/>
     <w:rsid w:val="00455AF7"/>
     <w:rsid w:val="00455DB4"/>
     <w:rsid w:val="004566E0"/>
     <w:rsid w:val="0045756C"/>
     <w:rsid w:val="004577BA"/>
     <w:rsid w:val="004603F2"/>
     <w:rsid w:val="0046106A"/>
     <w:rsid w:val="00461359"/>
     <w:rsid w:val="00461772"/>
     <w:rsid w:val="00462503"/>
     <w:rsid w:val="00462912"/>
     <w:rsid w:val="00463042"/>
     <w:rsid w:val="00464A16"/>
+    <w:rsid w:val="00464E89"/>
     <w:rsid w:val="00464F8D"/>
     <w:rsid w:val="0046583A"/>
     <w:rsid w:val="004671B8"/>
     <w:rsid w:val="00470291"/>
     <w:rsid w:val="00470473"/>
     <w:rsid w:val="00471504"/>
     <w:rsid w:val="00472105"/>
     <w:rsid w:val="004726AD"/>
     <w:rsid w:val="004732D9"/>
     <w:rsid w:val="004735D5"/>
     <w:rsid w:val="004737DB"/>
     <w:rsid w:val="00473C9B"/>
     <w:rsid w:val="00474471"/>
     <w:rsid w:val="00474B2F"/>
     <w:rsid w:val="00475599"/>
     <w:rsid w:val="004763B4"/>
     <w:rsid w:val="004765CE"/>
     <w:rsid w:val="00476A2D"/>
     <w:rsid w:val="004774F5"/>
     <w:rsid w:val="004778C8"/>
     <w:rsid w:val="004813A4"/>
     <w:rsid w:val="00481452"/>
     <w:rsid w:val="00483AD8"/>
     <w:rsid w:val="00483C47"/>
     <w:rsid w:val="004845BF"/>
@@ -11219,59 +10203,61 @@
     <w:rsid w:val="00551CFE"/>
     <w:rsid w:val="00552876"/>
     <w:rsid w:val="00552DC9"/>
     <w:rsid w:val="00553218"/>
     <w:rsid w:val="0055452F"/>
     <w:rsid w:val="00555562"/>
     <w:rsid w:val="00556B36"/>
     <w:rsid w:val="005571B8"/>
     <w:rsid w:val="005609F8"/>
     <w:rsid w:val="00560BB9"/>
     <w:rsid w:val="00560FEC"/>
     <w:rsid w:val="00561A11"/>
     <w:rsid w:val="00562870"/>
     <w:rsid w:val="00562AFC"/>
     <w:rsid w:val="005631C8"/>
     <w:rsid w:val="005632FA"/>
     <w:rsid w:val="005645DB"/>
     <w:rsid w:val="005649CB"/>
     <w:rsid w:val="00564A50"/>
     <w:rsid w:val="00564BD1"/>
     <w:rsid w:val="00566289"/>
     <w:rsid w:val="0056646F"/>
     <w:rsid w:val="005664AC"/>
     <w:rsid w:val="00567034"/>
     <w:rsid w:val="00567674"/>
+    <w:rsid w:val="005679F0"/>
     <w:rsid w:val="00570422"/>
     <w:rsid w:val="00571607"/>
     <w:rsid w:val="00571A95"/>
     <w:rsid w:val="0057202A"/>
     <w:rsid w:val="00572101"/>
     <w:rsid w:val="00572976"/>
     <w:rsid w:val="00573861"/>
     <w:rsid w:val="00573E2C"/>
     <w:rsid w:val="005740C8"/>
+    <w:rsid w:val="0057520D"/>
     <w:rsid w:val="0057523E"/>
     <w:rsid w:val="00576EE0"/>
     <w:rsid w:val="00577130"/>
     <w:rsid w:val="005776F8"/>
     <w:rsid w:val="00577CB7"/>
     <w:rsid w:val="00580032"/>
     <w:rsid w:val="00580E98"/>
     <w:rsid w:val="005818F0"/>
     <w:rsid w:val="00581C4C"/>
     <w:rsid w:val="005830FE"/>
     <w:rsid w:val="00583383"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="00583DDA"/>
     <w:rsid w:val="00584606"/>
     <w:rsid w:val="005853B4"/>
     <w:rsid w:val="00585FB4"/>
     <w:rsid w:val="005864AF"/>
     <w:rsid w:val="0058672B"/>
     <w:rsid w:val="005874F5"/>
     <w:rsid w:val="00587BB7"/>
     <w:rsid w:val="00587F49"/>
     <w:rsid w:val="00587FB1"/>
     <w:rsid w:val="0059037F"/>
     <w:rsid w:val="005911DE"/>
     <w:rsid w:val="0059120F"/>
@@ -11513,72 +10499,75 @@
     <w:rsid w:val="006B61C1"/>
     <w:rsid w:val="006B641B"/>
     <w:rsid w:val="006B6996"/>
     <w:rsid w:val="006B7332"/>
     <w:rsid w:val="006B73B4"/>
     <w:rsid w:val="006C0149"/>
     <w:rsid w:val="006C0CA6"/>
     <w:rsid w:val="006C1CA4"/>
     <w:rsid w:val="006C21FE"/>
     <w:rsid w:val="006C2201"/>
     <w:rsid w:val="006C2AE7"/>
     <w:rsid w:val="006C2EC5"/>
     <w:rsid w:val="006C37D9"/>
     <w:rsid w:val="006C4C51"/>
     <w:rsid w:val="006C52DB"/>
     <w:rsid w:val="006C6DE1"/>
     <w:rsid w:val="006D0B0C"/>
     <w:rsid w:val="006D1B5E"/>
     <w:rsid w:val="006D1CDC"/>
     <w:rsid w:val="006D1EB8"/>
     <w:rsid w:val="006D22A0"/>
     <w:rsid w:val="006D3176"/>
     <w:rsid w:val="006D4763"/>
     <w:rsid w:val="006D4C24"/>
     <w:rsid w:val="006D5100"/>
+    <w:rsid w:val="006D5384"/>
     <w:rsid w:val="006D5C20"/>
     <w:rsid w:val="006D635F"/>
     <w:rsid w:val="006D6711"/>
+    <w:rsid w:val="006D6B6E"/>
     <w:rsid w:val="006D72AE"/>
     <w:rsid w:val="006D79A6"/>
     <w:rsid w:val="006D7CC8"/>
     <w:rsid w:val="006D7F24"/>
     <w:rsid w:val="006D7FC8"/>
     <w:rsid w:val="006E055C"/>
     <w:rsid w:val="006E0E54"/>
     <w:rsid w:val="006E2FF4"/>
     <w:rsid w:val="006E45C9"/>
     <w:rsid w:val="006E4AFB"/>
     <w:rsid w:val="006E4D70"/>
     <w:rsid w:val="006E524A"/>
     <w:rsid w:val="006E5438"/>
     <w:rsid w:val="006E713E"/>
     <w:rsid w:val="006E7EB3"/>
     <w:rsid w:val="006F0F03"/>
     <w:rsid w:val="006F1532"/>
     <w:rsid w:val="006F1F84"/>
     <w:rsid w:val="006F25EA"/>
+    <w:rsid w:val="006F2EA3"/>
     <w:rsid w:val="006F32FB"/>
     <w:rsid w:val="006F4618"/>
     <w:rsid w:val="006F4925"/>
     <w:rsid w:val="006F57AF"/>
     <w:rsid w:val="006F6246"/>
     <w:rsid w:val="006F6AA0"/>
     <w:rsid w:val="006F73F2"/>
     <w:rsid w:val="006F7821"/>
     <w:rsid w:val="007004A8"/>
     <w:rsid w:val="00700532"/>
     <w:rsid w:val="00700870"/>
     <w:rsid w:val="00700F87"/>
     <w:rsid w:val="00701392"/>
     <w:rsid w:val="007015C9"/>
     <w:rsid w:val="007016CC"/>
     <w:rsid w:val="0070247D"/>
     <w:rsid w:val="00702752"/>
     <w:rsid w:val="0070436A"/>
     <w:rsid w:val="00704640"/>
     <w:rsid w:val="0070490E"/>
     <w:rsid w:val="007049B7"/>
     <w:rsid w:val="00705246"/>
     <w:rsid w:val="00705910"/>
     <w:rsid w:val="00706869"/>
     <w:rsid w:val="00706B69"/>
@@ -11595,50 +10584,51 @@
     <w:rsid w:val="007145D6"/>
     <w:rsid w:val="007149B8"/>
     <w:rsid w:val="007165F2"/>
     <w:rsid w:val="00716C33"/>
     <w:rsid w:val="00716D7D"/>
     <w:rsid w:val="00717942"/>
     <w:rsid w:val="007202E3"/>
     <w:rsid w:val="00720A9E"/>
     <w:rsid w:val="00721383"/>
     <w:rsid w:val="00722674"/>
     <w:rsid w:val="00722F98"/>
     <w:rsid w:val="00723E1A"/>
     <w:rsid w:val="0072418C"/>
     <w:rsid w:val="007246BE"/>
     <w:rsid w:val="00725548"/>
     <w:rsid w:val="007255E2"/>
     <w:rsid w:val="007255F1"/>
     <w:rsid w:val="00726A72"/>
     <w:rsid w:val="00727085"/>
     <w:rsid w:val="00727B21"/>
     <w:rsid w:val="00727DBB"/>
     <w:rsid w:val="0073065E"/>
     <w:rsid w:val="00730690"/>
     <w:rsid w:val="007312AB"/>
     <w:rsid w:val="007313AF"/>
+    <w:rsid w:val="007321B7"/>
     <w:rsid w:val="007334F6"/>
     <w:rsid w:val="007335B3"/>
     <w:rsid w:val="0073382C"/>
     <w:rsid w:val="00733EBB"/>
     <w:rsid w:val="00734238"/>
     <w:rsid w:val="0073474D"/>
     <w:rsid w:val="00736827"/>
     <w:rsid w:val="0073732C"/>
     <w:rsid w:val="007379AD"/>
     <w:rsid w:val="00737D02"/>
     <w:rsid w:val="007406EA"/>
     <w:rsid w:val="00740764"/>
     <w:rsid w:val="0074133F"/>
     <w:rsid w:val="00741DE9"/>
     <w:rsid w:val="00741FAF"/>
     <w:rsid w:val="00742F8A"/>
     <w:rsid w:val="00744BD0"/>
     <w:rsid w:val="00744E94"/>
     <w:rsid w:val="00745048"/>
     <w:rsid w:val="0074701D"/>
     <w:rsid w:val="00747640"/>
     <w:rsid w:val="00747FBC"/>
     <w:rsid w:val="007508D5"/>
     <w:rsid w:val="00750B9D"/>
     <w:rsid w:val="007510F3"/>
@@ -11818,131 +10808,135 @@
     <w:rsid w:val="008210BC"/>
     <w:rsid w:val="008211A9"/>
     <w:rsid w:val="0082238A"/>
     <w:rsid w:val="00822B10"/>
     <w:rsid w:val="00825D88"/>
     <w:rsid w:val="00826F98"/>
     <w:rsid w:val="00827373"/>
     <w:rsid w:val="00827773"/>
     <w:rsid w:val="00827B72"/>
     <w:rsid w:val="008306FE"/>
     <w:rsid w:val="00833BA7"/>
     <w:rsid w:val="0083627A"/>
     <w:rsid w:val="0083667D"/>
     <w:rsid w:val="00836A3A"/>
     <w:rsid w:val="008372C6"/>
     <w:rsid w:val="00837C32"/>
     <w:rsid w:val="00840232"/>
     <w:rsid w:val="00840268"/>
     <w:rsid w:val="0084082C"/>
     <w:rsid w:val="00841AE4"/>
     <w:rsid w:val="008427E6"/>
     <w:rsid w:val="00842B65"/>
     <w:rsid w:val="00843174"/>
     <w:rsid w:val="00843DB7"/>
     <w:rsid w:val="00844565"/>
+    <w:rsid w:val="008447BA"/>
     <w:rsid w:val="00844998"/>
     <w:rsid w:val="00845616"/>
     <w:rsid w:val="00845E72"/>
     <w:rsid w:val="00845F7A"/>
     <w:rsid w:val="0084646C"/>
     <w:rsid w:val="008465B1"/>
     <w:rsid w:val="008465C3"/>
     <w:rsid w:val="00847611"/>
     <w:rsid w:val="00850494"/>
     <w:rsid w:val="00850622"/>
     <w:rsid w:val="00850CF6"/>
     <w:rsid w:val="0085197D"/>
     <w:rsid w:val="00852143"/>
     <w:rsid w:val="0085243B"/>
     <w:rsid w:val="0085243F"/>
     <w:rsid w:val="00852F8F"/>
     <w:rsid w:val="00854419"/>
     <w:rsid w:val="00854DF5"/>
     <w:rsid w:val="0085529F"/>
     <w:rsid w:val="0085690D"/>
     <w:rsid w:val="008609B4"/>
     <w:rsid w:val="0086126E"/>
     <w:rsid w:val="0086179F"/>
     <w:rsid w:val="00861802"/>
     <w:rsid w:val="008623F5"/>
     <w:rsid w:val="00862701"/>
     <w:rsid w:val="00862944"/>
     <w:rsid w:val="00862A8C"/>
     <w:rsid w:val="00862F21"/>
     <w:rsid w:val="00863759"/>
     <w:rsid w:val="00866588"/>
     <w:rsid w:val="008669D0"/>
     <w:rsid w:val="0086716D"/>
     <w:rsid w:val="00867727"/>
     <w:rsid w:val="00870F40"/>
+    <w:rsid w:val="00871086"/>
     <w:rsid w:val="008712D2"/>
     <w:rsid w:val="00871BD0"/>
     <w:rsid w:val="00871EB9"/>
     <w:rsid w:val="00872888"/>
     <w:rsid w:val="008734F6"/>
     <w:rsid w:val="008754B2"/>
     <w:rsid w:val="0087557B"/>
     <w:rsid w:val="0087562A"/>
     <w:rsid w:val="00875E7B"/>
     <w:rsid w:val="00876DB7"/>
     <w:rsid w:val="0088027F"/>
     <w:rsid w:val="0088031A"/>
     <w:rsid w:val="00880397"/>
     <w:rsid w:val="008805F6"/>
     <w:rsid w:val="0088065A"/>
     <w:rsid w:val="0088103D"/>
     <w:rsid w:val="0088150E"/>
     <w:rsid w:val="00882701"/>
     <w:rsid w:val="00882783"/>
     <w:rsid w:val="0088444E"/>
     <w:rsid w:val="008844E3"/>
     <w:rsid w:val="00884F30"/>
     <w:rsid w:val="00885879"/>
     <w:rsid w:val="00886705"/>
     <w:rsid w:val="00886D64"/>
     <w:rsid w:val="00887D6F"/>
     <w:rsid w:val="00891383"/>
     <w:rsid w:val="00891F62"/>
     <w:rsid w:val="00892014"/>
     <w:rsid w:val="008935CD"/>
     <w:rsid w:val="00893635"/>
     <w:rsid w:val="00893B69"/>
     <w:rsid w:val="008946EF"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="00895599"/>
+    <w:rsid w:val="008957FE"/>
     <w:rsid w:val="00895E4D"/>
     <w:rsid w:val="00896170"/>
     <w:rsid w:val="008964A3"/>
     <w:rsid w:val="008972C5"/>
     <w:rsid w:val="00897987"/>
     <w:rsid w:val="008A136F"/>
     <w:rsid w:val="008A1A4A"/>
     <w:rsid w:val="008A1A87"/>
     <w:rsid w:val="008A1F43"/>
     <w:rsid w:val="008A3C56"/>
     <w:rsid w:val="008A402E"/>
+    <w:rsid w:val="008A4654"/>
     <w:rsid w:val="008A512E"/>
     <w:rsid w:val="008A684A"/>
     <w:rsid w:val="008A7C0B"/>
     <w:rsid w:val="008A7F85"/>
     <w:rsid w:val="008B0821"/>
     <w:rsid w:val="008B09E0"/>
     <w:rsid w:val="008B0D81"/>
     <w:rsid w:val="008B112C"/>
     <w:rsid w:val="008B214B"/>
     <w:rsid w:val="008B2864"/>
     <w:rsid w:val="008B3454"/>
     <w:rsid w:val="008B3EEB"/>
     <w:rsid w:val="008B42C0"/>
     <w:rsid w:val="008B5F2A"/>
     <w:rsid w:val="008B68A3"/>
     <w:rsid w:val="008B7F24"/>
     <w:rsid w:val="008B7F58"/>
     <w:rsid w:val="008C0225"/>
     <w:rsid w:val="008C0A37"/>
     <w:rsid w:val="008C0EB1"/>
     <w:rsid w:val="008C133B"/>
     <w:rsid w:val="008C228B"/>
     <w:rsid w:val="008C2492"/>
     <w:rsid w:val="008C24FE"/>
     <w:rsid w:val="008C3D9E"/>
@@ -12189,50 +11183,51 @@
     <w:rsid w:val="00A161FA"/>
     <w:rsid w:val="00A164AA"/>
     <w:rsid w:val="00A167B8"/>
     <w:rsid w:val="00A17125"/>
     <w:rsid w:val="00A2068A"/>
     <w:rsid w:val="00A20BBC"/>
     <w:rsid w:val="00A2114F"/>
     <w:rsid w:val="00A223AD"/>
     <w:rsid w:val="00A23911"/>
     <w:rsid w:val="00A24A93"/>
     <w:rsid w:val="00A25CB3"/>
     <w:rsid w:val="00A25D99"/>
     <w:rsid w:val="00A262D3"/>
     <w:rsid w:val="00A300B6"/>
     <w:rsid w:val="00A30A93"/>
     <w:rsid w:val="00A319E1"/>
     <w:rsid w:val="00A3289A"/>
     <w:rsid w:val="00A32B0E"/>
     <w:rsid w:val="00A33677"/>
     <w:rsid w:val="00A36032"/>
     <w:rsid w:val="00A375BB"/>
     <w:rsid w:val="00A37DF8"/>
     <w:rsid w:val="00A40DC1"/>
     <w:rsid w:val="00A40E18"/>
     <w:rsid w:val="00A41821"/>
+    <w:rsid w:val="00A443DD"/>
     <w:rsid w:val="00A444C4"/>
     <w:rsid w:val="00A45765"/>
     <w:rsid w:val="00A45AB3"/>
     <w:rsid w:val="00A462E3"/>
     <w:rsid w:val="00A46C84"/>
     <w:rsid w:val="00A46F19"/>
     <w:rsid w:val="00A504CA"/>
     <w:rsid w:val="00A5061E"/>
     <w:rsid w:val="00A50ABC"/>
     <w:rsid w:val="00A51283"/>
     <w:rsid w:val="00A51A34"/>
     <w:rsid w:val="00A51E80"/>
     <w:rsid w:val="00A526ED"/>
     <w:rsid w:val="00A53544"/>
     <w:rsid w:val="00A5389A"/>
     <w:rsid w:val="00A5391A"/>
     <w:rsid w:val="00A55376"/>
     <w:rsid w:val="00A55C5B"/>
     <w:rsid w:val="00A56341"/>
     <w:rsid w:val="00A57663"/>
     <w:rsid w:val="00A57919"/>
     <w:rsid w:val="00A579E9"/>
     <w:rsid w:val="00A603B7"/>
     <w:rsid w:val="00A60F8A"/>
     <w:rsid w:val="00A61697"/>
@@ -12336,50 +11331,51 @@
     <w:rsid w:val="00AD7FA9"/>
     <w:rsid w:val="00AE1416"/>
     <w:rsid w:val="00AE17EE"/>
     <w:rsid w:val="00AE1CA0"/>
     <w:rsid w:val="00AE2548"/>
     <w:rsid w:val="00AE2D13"/>
     <w:rsid w:val="00AE2E9F"/>
     <w:rsid w:val="00AE507A"/>
     <w:rsid w:val="00AE5867"/>
     <w:rsid w:val="00AE601B"/>
     <w:rsid w:val="00AE65D6"/>
     <w:rsid w:val="00AE6E33"/>
     <w:rsid w:val="00AE6F84"/>
     <w:rsid w:val="00AE78B0"/>
     <w:rsid w:val="00AE7E4D"/>
     <w:rsid w:val="00AF0036"/>
     <w:rsid w:val="00AF02CA"/>
     <w:rsid w:val="00AF0E89"/>
     <w:rsid w:val="00AF0FC9"/>
     <w:rsid w:val="00AF27A4"/>
     <w:rsid w:val="00AF413B"/>
     <w:rsid w:val="00AF6297"/>
     <w:rsid w:val="00AF67D0"/>
     <w:rsid w:val="00AF6BC0"/>
     <w:rsid w:val="00AF7146"/>
+    <w:rsid w:val="00AF783E"/>
     <w:rsid w:val="00B006B5"/>
     <w:rsid w:val="00B006F2"/>
     <w:rsid w:val="00B00F8C"/>
     <w:rsid w:val="00B01000"/>
     <w:rsid w:val="00B018C1"/>
     <w:rsid w:val="00B02137"/>
     <w:rsid w:val="00B032A3"/>
     <w:rsid w:val="00B0364F"/>
     <w:rsid w:val="00B03662"/>
     <w:rsid w:val="00B03A38"/>
     <w:rsid w:val="00B03EFA"/>
     <w:rsid w:val="00B042D7"/>
     <w:rsid w:val="00B0492C"/>
     <w:rsid w:val="00B051DB"/>
     <w:rsid w:val="00B0531C"/>
     <w:rsid w:val="00B05860"/>
     <w:rsid w:val="00B06106"/>
     <w:rsid w:val="00B065C1"/>
     <w:rsid w:val="00B06C78"/>
     <w:rsid w:val="00B073B4"/>
     <w:rsid w:val="00B077FF"/>
     <w:rsid w:val="00B07B56"/>
     <w:rsid w:val="00B105A6"/>
     <w:rsid w:val="00B11F30"/>
     <w:rsid w:val="00B12619"/>
@@ -12541,104 +11537,108 @@
     <w:rsid w:val="00BD6D02"/>
     <w:rsid w:val="00BD6ECE"/>
     <w:rsid w:val="00BD7B59"/>
     <w:rsid w:val="00BD7D58"/>
     <w:rsid w:val="00BD7F8A"/>
     <w:rsid w:val="00BE2005"/>
     <w:rsid w:val="00BE2BA7"/>
     <w:rsid w:val="00BE35F7"/>
     <w:rsid w:val="00BE3CB6"/>
     <w:rsid w:val="00BE4822"/>
     <w:rsid w:val="00BE4D5A"/>
     <w:rsid w:val="00BE631A"/>
     <w:rsid w:val="00BE67EC"/>
     <w:rsid w:val="00BE6876"/>
     <w:rsid w:val="00BE6F3D"/>
     <w:rsid w:val="00BE7F83"/>
     <w:rsid w:val="00BF01C1"/>
     <w:rsid w:val="00BF022D"/>
     <w:rsid w:val="00BF0EE2"/>
     <w:rsid w:val="00BF14E8"/>
     <w:rsid w:val="00BF21D5"/>
     <w:rsid w:val="00BF2519"/>
     <w:rsid w:val="00BF2D12"/>
     <w:rsid w:val="00BF36A4"/>
     <w:rsid w:val="00BF3C1D"/>
+    <w:rsid w:val="00BF4152"/>
     <w:rsid w:val="00BF6AB4"/>
     <w:rsid w:val="00BF7874"/>
     <w:rsid w:val="00C00FF3"/>
     <w:rsid w:val="00C01030"/>
     <w:rsid w:val="00C01AE1"/>
     <w:rsid w:val="00C02031"/>
     <w:rsid w:val="00C02052"/>
     <w:rsid w:val="00C03982"/>
     <w:rsid w:val="00C074CD"/>
     <w:rsid w:val="00C07789"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C10A0B"/>
     <w:rsid w:val="00C11A8B"/>
     <w:rsid w:val="00C12D1C"/>
     <w:rsid w:val="00C16A33"/>
     <w:rsid w:val="00C2079C"/>
     <w:rsid w:val="00C20E89"/>
     <w:rsid w:val="00C221F8"/>
     <w:rsid w:val="00C22885"/>
     <w:rsid w:val="00C23B98"/>
     <w:rsid w:val="00C2407D"/>
     <w:rsid w:val="00C24744"/>
     <w:rsid w:val="00C25DF8"/>
+    <w:rsid w:val="00C2614A"/>
     <w:rsid w:val="00C2629E"/>
     <w:rsid w:val="00C26BB8"/>
     <w:rsid w:val="00C26E3D"/>
     <w:rsid w:val="00C26F96"/>
     <w:rsid w:val="00C27E2D"/>
     <w:rsid w:val="00C30789"/>
     <w:rsid w:val="00C30BD9"/>
     <w:rsid w:val="00C30D54"/>
     <w:rsid w:val="00C30FFF"/>
     <w:rsid w:val="00C312D4"/>
     <w:rsid w:val="00C325B1"/>
     <w:rsid w:val="00C3265C"/>
     <w:rsid w:val="00C32CD1"/>
     <w:rsid w:val="00C34990"/>
+    <w:rsid w:val="00C366F5"/>
     <w:rsid w:val="00C371E6"/>
     <w:rsid w:val="00C375A1"/>
     <w:rsid w:val="00C3792B"/>
     <w:rsid w:val="00C401E8"/>
     <w:rsid w:val="00C42776"/>
     <w:rsid w:val="00C4373C"/>
     <w:rsid w:val="00C44BDF"/>
     <w:rsid w:val="00C44DBB"/>
     <w:rsid w:val="00C456F5"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C47294"/>
     <w:rsid w:val="00C473BF"/>
     <w:rsid w:val="00C47925"/>
     <w:rsid w:val="00C47AF2"/>
     <w:rsid w:val="00C50562"/>
     <w:rsid w:val="00C50E13"/>
     <w:rsid w:val="00C51100"/>
+    <w:rsid w:val="00C51885"/>
     <w:rsid w:val="00C525C7"/>
     <w:rsid w:val="00C5286B"/>
     <w:rsid w:val="00C53579"/>
     <w:rsid w:val="00C53D87"/>
     <w:rsid w:val="00C54252"/>
     <w:rsid w:val="00C54A3D"/>
     <w:rsid w:val="00C54EA9"/>
     <w:rsid w:val="00C55189"/>
     <w:rsid w:val="00C55237"/>
     <w:rsid w:val="00C552FC"/>
     <w:rsid w:val="00C557E0"/>
     <w:rsid w:val="00C55AA6"/>
     <w:rsid w:val="00C55ECD"/>
     <w:rsid w:val="00C56C0A"/>
     <w:rsid w:val="00C570B9"/>
     <w:rsid w:val="00C571F2"/>
     <w:rsid w:val="00C57E78"/>
     <w:rsid w:val="00C60176"/>
     <w:rsid w:val="00C60C13"/>
     <w:rsid w:val="00C61431"/>
     <w:rsid w:val="00C61F18"/>
     <w:rsid w:val="00C6259E"/>
     <w:rsid w:val="00C627C7"/>
     <w:rsid w:val="00C636A9"/>
     <w:rsid w:val="00C64416"/>
@@ -12851,99 +11851,101 @@
     <w:rsid w:val="00D8292F"/>
     <w:rsid w:val="00D83900"/>
     <w:rsid w:val="00D83C9D"/>
     <w:rsid w:val="00D83D83"/>
     <w:rsid w:val="00D83EAD"/>
     <w:rsid w:val="00D84D24"/>
     <w:rsid w:val="00D8526F"/>
     <w:rsid w:val="00D85AE5"/>
     <w:rsid w:val="00D85CC9"/>
     <w:rsid w:val="00D86A4B"/>
     <w:rsid w:val="00D871A5"/>
     <w:rsid w:val="00D8746C"/>
     <w:rsid w:val="00D87ADB"/>
     <w:rsid w:val="00D87B3F"/>
     <w:rsid w:val="00D903B1"/>
     <w:rsid w:val="00D90924"/>
     <w:rsid w:val="00D912F9"/>
     <w:rsid w:val="00D91686"/>
     <w:rsid w:val="00D92209"/>
     <w:rsid w:val="00D93118"/>
     <w:rsid w:val="00D934D2"/>
     <w:rsid w:val="00D935DA"/>
     <w:rsid w:val="00D947CE"/>
     <w:rsid w:val="00D958A7"/>
     <w:rsid w:val="00D95CC0"/>
+    <w:rsid w:val="00D97ABC"/>
     <w:rsid w:val="00D97DEC"/>
     <w:rsid w:val="00DA1100"/>
     <w:rsid w:val="00DA1913"/>
     <w:rsid w:val="00DA2908"/>
     <w:rsid w:val="00DA3C4D"/>
     <w:rsid w:val="00DA4224"/>
     <w:rsid w:val="00DA5C4B"/>
     <w:rsid w:val="00DA6CC7"/>
     <w:rsid w:val="00DB00AF"/>
     <w:rsid w:val="00DB0317"/>
     <w:rsid w:val="00DB0C28"/>
     <w:rsid w:val="00DB15D6"/>
     <w:rsid w:val="00DB1D32"/>
     <w:rsid w:val="00DB24E7"/>
     <w:rsid w:val="00DB26A7"/>
     <w:rsid w:val="00DB3521"/>
     <w:rsid w:val="00DB3EDB"/>
     <w:rsid w:val="00DB3F1A"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB4DAD"/>
     <w:rsid w:val="00DB6BD0"/>
     <w:rsid w:val="00DB6F10"/>
     <w:rsid w:val="00DC1781"/>
     <w:rsid w:val="00DC2391"/>
     <w:rsid w:val="00DC279E"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC4C8F"/>
     <w:rsid w:val="00DC5582"/>
     <w:rsid w:val="00DC619C"/>
     <w:rsid w:val="00DC6505"/>
     <w:rsid w:val="00DC7142"/>
     <w:rsid w:val="00DC7840"/>
     <w:rsid w:val="00DD00B7"/>
     <w:rsid w:val="00DD0D5E"/>
     <w:rsid w:val="00DD1EC7"/>
     <w:rsid w:val="00DD22A2"/>
     <w:rsid w:val="00DD2F6E"/>
     <w:rsid w:val="00DD2FFB"/>
     <w:rsid w:val="00DD4325"/>
     <w:rsid w:val="00DD4538"/>
     <w:rsid w:val="00DD4BFF"/>
     <w:rsid w:val="00DD528C"/>
     <w:rsid w:val="00DD5921"/>
     <w:rsid w:val="00DD710D"/>
     <w:rsid w:val="00DD756E"/>
     <w:rsid w:val="00DE0352"/>
     <w:rsid w:val="00DE0A6B"/>
     <w:rsid w:val="00DE0E97"/>
     <w:rsid w:val="00DE226A"/>
+    <w:rsid w:val="00DE24B5"/>
     <w:rsid w:val="00DE34B6"/>
     <w:rsid w:val="00DE37A8"/>
     <w:rsid w:val="00DE3CC6"/>
     <w:rsid w:val="00DE43FB"/>
     <w:rsid w:val="00DE4728"/>
     <w:rsid w:val="00DE4963"/>
     <w:rsid w:val="00DE6004"/>
     <w:rsid w:val="00DE6121"/>
     <w:rsid w:val="00DE6F5D"/>
     <w:rsid w:val="00DF12E6"/>
     <w:rsid w:val="00DF13B9"/>
     <w:rsid w:val="00DF388A"/>
     <w:rsid w:val="00DF40B8"/>
     <w:rsid w:val="00DF5757"/>
     <w:rsid w:val="00DF5C18"/>
     <w:rsid w:val="00DF5D23"/>
     <w:rsid w:val="00DF6213"/>
     <w:rsid w:val="00DF6EB1"/>
     <w:rsid w:val="00E0098A"/>
     <w:rsid w:val="00E00E38"/>
     <w:rsid w:val="00E01431"/>
     <w:rsid w:val="00E01CB4"/>
     <w:rsid w:val="00E022EC"/>
     <w:rsid w:val="00E026B4"/>
     <w:rsid w:val="00E02B73"/>
@@ -13139,50 +12141,51 @@
     <w:rsid w:val="00EF0D1D"/>
     <w:rsid w:val="00EF0DC6"/>
     <w:rsid w:val="00EF1C31"/>
     <w:rsid w:val="00EF2F63"/>
     <w:rsid w:val="00EF3142"/>
     <w:rsid w:val="00EF393B"/>
     <w:rsid w:val="00EF4A42"/>
     <w:rsid w:val="00EF6158"/>
     <w:rsid w:val="00EF68C3"/>
     <w:rsid w:val="00EF6F53"/>
     <w:rsid w:val="00F00D1A"/>
     <w:rsid w:val="00F00FC1"/>
     <w:rsid w:val="00F01738"/>
     <w:rsid w:val="00F02079"/>
     <w:rsid w:val="00F022AB"/>
     <w:rsid w:val="00F036DC"/>
     <w:rsid w:val="00F03A13"/>
     <w:rsid w:val="00F03D95"/>
     <w:rsid w:val="00F04DFC"/>
     <w:rsid w:val="00F06429"/>
     <w:rsid w:val="00F06ECE"/>
     <w:rsid w:val="00F06F61"/>
     <w:rsid w:val="00F06FBB"/>
     <w:rsid w:val="00F07140"/>
     <w:rsid w:val="00F07AC8"/>
+    <w:rsid w:val="00F07B68"/>
     <w:rsid w:val="00F10154"/>
     <w:rsid w:val="00F101AD"/>
     <w:rsid w:val="00F103E3"/>
     <w:rsid w:val="00F107B8"/>
     <w:rsid w:val="00F10FAF"/>
     <w:rsid w:val="00F11447"/>
     <w:rsid w:val="00F11D4A"/>
     <w:rsid w:val="00F1227B"/>
     <w:rsid w:val="00F12520"/>
     <w:rsid w:val="00F13147"/>
     <w:rsid w:val="00F134BC"/>
     <w:rsid w:val="00F136D9"/>
     <w:rsid w:val="00F14DF6"/>
     <w:rsid w:val="00F159C1"/>
     <w:rsid w:val="00F1702B"/>
     <w:rsid w:val="00F17B83"/>
     <w:rsid w:val="00F2032E"/>
     <w:rsid w:val="00F20D20"/>
     <w:rsid w:val="00F21A86"/>
     <w:rsid w:val="00F22814"/>
     <w:rsid w:val="00F230E1"/>
     <w:rsid w:val="00F23602"/>
     <w:rsid w:val="00F23840"/>
     <w:rsid w:val="00F23AA9"/>
     <w:rsid w:val="00F23ECF"/>
@@ -13246,50 +12249,51 @@
     <w:rsid w:val="00F65609"/>
     <w:rsid w:val="00F65765"/>
     <w:rsid w:val="00F65BAF"/>
     <w:rsid w:val="00F67270"/>
     <w:rsid w:val="00F67BE6"/>
     <w:rsid w:val="00F67F52"/>
     <w:rsid w:val="00F7020B"/>
     <w:rsid w:val="00F713FA"/>
     <w:rsid w:val="00F73370"/>
     <w:rsid w:val="00F741BE"/>
     <w:rsid w:val="00F74621"/>
     <w:rsid w:val="00F75BD9"/>
     <w:rsid w:val="00F75EA2"/>
     <w:rsid w:val="00F771CD"/>
     <w:rsid w:val="00F77385"/>
     <w:rsid w:val="00F779D7"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F816F2"/>
     <w:rsid w:val="00F818AE"/>
     <w:rsid w:val="00F81D01"/>
     <w:rsid w:val="00F834B8"/>
     <w:rsid w:val="00F83536"/>
     <w:rsid w:val="00F83B48"/>
     <w:rsid w:val="00F84C36"/>
     <w:rsid w:val="00F85453"/>
+    <w:rsid w:val="00F85A0C"/>
     <w:rsid w:val="00F86E31"/>
     <w:rsid w:val="00F87D20"/>
     <w:rsid w:val="00F902B0"/>
     <w:rsid w:val="00F904F7"/>
     <w:rsid w:val="00F906DF"/>
     <w:rsid w:val="00F91E4F"/>
     <w:rsid w:val="00F920CC"/>
     <w:rsid w:val="00F93A28"/>
     <w:rsid w:val="00F93D81"/>
     <w:rsid w:val="00F948CB"/>
     <w:rsid w:val="00F94C45"/>
     <w:rsid w:val="00F95136"/>
     <w:rsid w:val="00F955AB"/>
     <w:rsid w:val="00F95F42"/>
     <w:rsid w:val="00F96933"/>
     <w:rsid w:val="00F96CA7"/>
     <w:rsid w:val="00F97284"/>
     <w:rsid w:val="00F97A3B"/>
     <w:rsid w:val="00F97D4B"/>
     <w:rsid w:val="00FA03E6"/>
     <w:rsid w:val="00FA057F"/>
     <w:rsid w:val="00FA0C3B"/>
     <w:rsid w:val="00FA0DD3"/>
     <w:rsid w:val="00FA13CC"/>
     <w:rsid w:val="00FA15A5"/>
@@ -13348,63 +12352,81 @@
     <w:rsid w:val="00FE2C48"/>
     <w:rsid w:val="00FE2C58"/>
     <w:rsid w:val="00FE3C52"/>
     <w:rsid w:val="00FE41A9"/>
     <w:rsid w:val="00FE4797"/>
     <w:rsid w:val="00FE4FD1"/>
     <w:rsid w:val="00FE553F"/>
     <w:rsid w:val="00FE5B47"/>
     <w:rsid w:val="00FE5FF6"/>
     <w:rsid w:val="00FE6224"/>
     <w:rsid w:val="00FE7731"/>
     <w:rsid w:val="00FF1E32"/>
     <w:rsid w:val="00FF29D4"/>
     <w:rsid w:val="00FF3365"/>
     <w:rsid w:val="00FF4D1B"/>
     <w:rsid w:val="00FF5C1B"/>
     <w:rsid w:val="00FF5D3A"/>
     <w:rsid w:val="00FF5DA7"/>
     <w:rsid w:val="00FF5E50"/>
     <w:rsid w:val="00FF6193"/>
     <w:rsid w:val="00FF62D8"/>
     <w:rsid w:val="00FF7CE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="014CB8DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B9464D66-E6A0-411E-B6A4-687843538439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
@@ -14592,52 +13614,52 @@
     <w:rsid w:val="00D11C64"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="italic">
     <w:name w:val="italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D11C64"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00603647"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00473C9B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00B62D5E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="40"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
@@ -14697,58 +13719,59 @@
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B62D5E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E5601"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DNIA@nva.gov.lv" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15002,85 +14025,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -15207,158 +14226,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9527D34-4A56-4410-A939-33EB554FFA72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CFC6596-5420-43CB-8DA4-EC0C3AA45A91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CFC6596-5420-43CB-8DA4-EC0C3AA45A91}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F6CFDC-D71B-403C-97BB-CCEC7C107A07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D21860E3-F225-4025-BE75-E4C0D0157CD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9527D34-4A56-4410-A939-33EB554FFA72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A73D715C-852A-4F93-880C-EBA52377E374}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{677D116F-A979-4EE3-91EA-B9A524C4BCD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4600</Words>
-  <Characters>32852</Characters>
+  <Words>4615</Words>
+  <Characters>31921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>273</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37378</CharactersWithSpaces>
+  <CharactersWithSpaces>36464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="IsSysUpdate">
     <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="RegNr">
     <vt:lpwstr/>
   </property>