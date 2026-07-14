--- v1 (2026-04-07)
+++ v2 (2026-07-14)
@@ -11,162 +11,162 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="374FE18E" w14:textId="77777777" w:rsidR="005213B1" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="374FE18E" w14:textId="77777777" w:rsidR="005213B1" w:rsidRPr="004D03B6" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>LĪGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8CE3C0" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="0E8CE3C0" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ar biedrību/nodibinājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>augstākās izglītības iestādi</w:t>
       </w:r>
       <w:r w:rsidR="00E8449D" w:rsidRPr="00366F87">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00366F87" w:rsidRPr="00366F87">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E09E416" w14:textId="3BC039FE" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="4E09E416" w14:textId="3BC039FE" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="009F4C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Darbam nepieciešamo iemaņu attīstība” īstenošanu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8007B1" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="6C8007B1" w14:textId="77777777" w:rsidR="005375E7" w:rsidRPr="004D03B6" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03B6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Nr. ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418F7BF6" w14:textId="77777777" w:rsidR="00BB1B6C" w:rsidRPr="00EE3303" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="418F7BF6" w14:textId="77777777" w:rsidR="00BB1B6C" w:rsidRPr="00EE3303" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004E2253" w:rsidRPr="00EE3303">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -188,80 +188,80 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16998457" w14:textId="77777777" w:rsidR="0067799F" w:rsidRPr="004D03B6" w:rsidRDefault="0067799F" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F605C0" w14:textId="77777777" w:rsidR="00B80730" w:rsidRDefault="00B80730" w:rsidP="00C95E92">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04475518" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00F07B68">
+    <w:p w14:paraId="04475518" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9831FE" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00F07B68" w:rsidP="004D3DB2">
+    <w:p w14:paraId="3F9831FE" w14:textId="77777777" w:rsidR="008E031C" w:rsidRDefault="00000000" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>parakstīšanas datums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61966C22" w14:textId="77777777" w:rsidR="00AF0036" w:rsidRPr="004D03B6" w:rsidRDefault="00AF0036" w:rsidP="004D3DB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE00740" w14:textId="73C22A38" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00485A35">
+    <w:p w14:paraId="3BE00740" w14:textId="73C22A38" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00485A35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūra (turpmāk – Aģentūra),</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> ko pārstāv_____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>_____________________________________________,</w:t>
       </w:r>
@@ -270,184 +270,179 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kurš (-a) rīkojas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68418DB3" w14:textId="6BBC2999" w:rsidR="00B62D5E" w:rsidRPr="00485A35" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="68418DB3" w14:textId="6BBC2999" w:rsidR="00B62D5E" w:rsidRPr="00485A35" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">saskaņā ar Aģentūras 20___.gada ___. _____________________rīkojumu Nr._____ “Par amatpersonu pilnvaru noteikšanu”, no vienas puses, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00485A35">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E5E7F7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00485A35">
+    <w:p w14:paraId="35E5E7F7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00485A35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma/ augstākās izglītības iestādes nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, reģistrācijas numurs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5000C3B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="5000C3B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>____________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4860831E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="4860831E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības/nodibinājuma/ augstākās izglītības iestādes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadītāja vai pilnvarotās personas amats, vārds, uzvārds)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve"> kurš(-a) darbojas uz _________________________________________________________</w:t>
-[...4 lines deleted...]
-        <w:t>____ pamata</w:t>
+        <w:t xml:space="preserve"> kurš(-a) darbojas uz _____________________________________________________________ pamata</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(pilnvarojumu apliecinoša dokumenta nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3992EE9D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="3992EE9D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">), no otras puses </w:t>
@@ -504,169 +499,181 @@
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Līgums).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D8D945" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E141CE9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C81CD72" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="5C81CD72" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I. Līguma priekšmets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A727476" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4FBABD" w14:textId="71D93226" w:rsidR="00592258" w:rsidRDefault="00F07B68" w:rsidP="00592258">
+    <w:p w14:paraId="3D4FBABD" w14:textId="2131DBF4" w:rsidR="00592258" w:rsidRDefault="00000000" w:rsidP="00592258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">Īstenotājs, atbilstoši Līguma noteikumiem, nodarbinot Aģentūras norīkoto </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk192842510"/>
+        <w:t xml:space="preserve">Īstenotājs, atbilstoši Līguma noteikumiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71F2E">
+        <w:t>iesaistot</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Aģentūras norīkoto </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk192842510"/>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">personu, kurai piešķirts bezdarbnieka statuss (turpmāk - klients)  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>pasākumā “Darbam nepieciešamo iemaņu attīstība”</w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Pasākums), nodrošina Īstenotāja statūtos noteikto mērķu sasniegšanu /augstākās izglītības iestāžu akadēmiskās, pētnieciskās un administratīvo funkciju īstenošanu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> veicinot bezdarbnieka aktivitātes </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>sabiedrības labā bez nolūka gūt peļņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B766A0" w14:textId="3465E2D4" w:rsidR="00592258" w:rsidRPr="00592258" w:rsidRDefault="00F07B68" w:rsidP="00592258">
+    <w:p w14:paraId="30B766A0" w14:textId="3465E2D4" w:rsidR="00592258" w:rsidRPr="00592258" w:rsidRDefault="00000000" w:rsidP="00592258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref203475663"/>
+      <w:bookmarkStart w:id="1" w:name="_Ref203475663"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs apņemas Pasākumā iesaistīt </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00592258">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00592258">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klientu (-us):</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="20EFBF63" w14:textId="28F53A14" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00592258">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="20EFBF63" w14:textId="28F53A14" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00592258">
       <w:pPr>
         <w:ind w:left="4451"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(skait</w:t>
       </w:r>
       <w:r w:rsidR="00592258">
         <w:rPr>
@@ -703,249 +710,249 @@
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00103217" w14:paraId="056658F4" w14:textId="77777777" w:rsidTr="003466BA">
+      <w:tr w:rsidR="00C776F4" w14:paraId="056658F4" w14:textId="77777777" w:rsidTr="003466BA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFE8B51" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="6BFE8B51" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klienta vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F33A0D5" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="1F33A0D5" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klienta iesaistes ilgums Pasākumā</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AADCF57" w14:textId="0F17BD43" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="1AADCF57" w14:textId="0F17BD43" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE24B5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(no dd.mm.gggg. – līdz dd.mm.gggg.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE24B5">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F80CC8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="18F80CC8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Klienta profesija un profesijas kods </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(atbilstoši Profesiju klasifikatoram)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0F15C4" w14:textId="37DC8266" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="7F0F15C4" w14:textId="37DC8266" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pasākuma īstenošanas  vietas adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(norāda pilsētu vai novadu un to teritoriālā iedalījuma vienību, ielas nosaukumu, mājas Nr. vai mājas nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C2FA7E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="00C2FA7E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Darba vadītāja vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531051AB" w14:textId="30C382B9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="531051AB" w14:textId="30C382B9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba vadītāja nodrošināšanas ilgums </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -963,355 +970,355 @@
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(no dd.mm.gggg. – līdz dd.mm.gggg.</w:t>
             </w:r>
             <w:r w:rsidR="00AF783E" w:rsidRPr="00DE24B5">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3419F92B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="3419F92B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās ergoterapeita pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6378C913" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="6378C913" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās surdotulka pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC6D1AB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="003466BA">
+          <w:p w14:paraId="2BC6D1AB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="003466BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atzīmēt ar X, ja klientam ar invaliditāti Aģentūra nodrošinās atbalsta personas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  pakalpojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="20ED0397" w14:textId="77777777" w:rsidTr="003466BA">
+      <w:tr w:rsidR="00C776F4" w14:paraId="20ED0397" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="426F3539" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="426F3539" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F59A878" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="3F59A878" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA0D87C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="6DA0D87C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9E0588" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="4E9E0588" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F470F3F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="1F470F3F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04209964" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="04209964" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71A938F6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="71A938F6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03FB38F2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="03FB38F2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57C44DE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+          <w:p w14:paraId="57C44DE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="4CA1F5FA" w14:textId="77777777" w:rsidTr="003466BA">
+      <w:tr w:rsidR="00C776F4" w14:paraId="4CA1F5FA" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FAF7094" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="487EA47F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1410,51 +1417,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="462D22EF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="2348DA70" w14:textId="77777777" w:rsidTr="003466BA">
+      <w:tr w:rsidR="00C776F4" w14:paraId="2348DA70" w14:textId="77777777" w:rsidTr="003466BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C6658C6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D68A5C7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1564,1585 +1571,1657 @@
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28000191" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CF0CE75" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D2D3B30" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="532B8F53" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="532B8F53" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma summa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210A79D1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EFFD07" w14:textId="43BBAA2B" w:rsidR="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="29EFFD07" w14:textId="43BBAA2B" w:rsidR="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref203476211"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref203476211"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Kopējā maksimāli iespējamā Līguma summa par klientu iesaistīšanu Pasākumā, ko sedz no Aģentūras līdzekļiem, ir _____,___ EUR (_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk156293681"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk156293681"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Līguma summu veido:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CAAE8F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="76CAAE8F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>izdevumi Pasākumā iesaistīto klientu ikmēneša stipendijas izmaksai _____,___ EUR (______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi), paredzot, ka vienam klientam stipendijas apmērs ir 15 EUR dienā un to izmaksā atbilstoši mēnesī nostrādāto dienu skaitam (piecas dienas nedēļā, ne mazāk kā 20 un ne vairāk kā 40 stundas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5897ACEB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="5897ACEB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref203475707"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref203475707"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>dotācija klientu darba vadītājam 10 EUR apmērā par katru darba vadīšanas dienu (turpmāk – Dotācija darba vadītājam) _______,______EUR (________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>_____centi);</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="174C80B9" w14:textId="117C1495" w:rsidR="00351125" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="174C80B9" w14:textId="117C1495" w:rsidR="00351125" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">piešķirtais finansējums ir </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalsts, ko sniedz saskaņā ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (atzīmēt atbilstošo):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC05DBA" w14:textId="1B506FDB" w:rsidR="00351125" w:rsidRDefault="00A443DD" w:rsidP="001C6716">
+    <w:p w14:paraId="2DC05DBA" w14:textId="4B301DD6" w:rsidR="00351125" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-79375249"/>
           <w14:checkbox>
-            <w14:checked w14:val="1"/>
+            <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00906E48">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>☒</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C6716">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Komisijas 2023. gada 13. decembra Regulu (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidR="00D02F8A" w:rsidRPr="006A3F47">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="00B62D5E" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalstam (Eiropas Savienības Oficiālais Vēstnesis, 2023. gada 15. decembris,  LV Serija L)</w:t>
       </w:r>
       <w:r w:rsidR="00050759">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00050759" w:rsidRPr="006A3F47">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidR="00050759" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD18EB5" w14:textId="7412903B" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00A443DD" w:rsidP="001C6716">
+    <w:p w14:paraId="4DD18EB5" w14:textId="7412903B" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="66933936"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E5601">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C6716">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F85A0C" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. 717/2014 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam zvejniecības un akvakultūras nozarē. </w:t>
       </w:r>
       <w:r w:rsidR="00F85A0C" w:rsidRPr="006A3F47">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidR="00F85A0C" w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5C9FB3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B679016" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D3BB65" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="59D3BB65" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>III. Aģentūras tiesības un pienākumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8D0509" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1306FC05" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="003466BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DFF05D0" w14:textId="602E4D40" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="0DFF05D0" w14:textId="602E4D40" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref203476309"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref203476309"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra norīko klientu Pasākumā Īstenotāja izveidotajā Pasākuma īstenošanas vietā (individuālajā darba meklēšanas plānā (turpmāk – IDMP), norādot klienta iesaistes ilgumu Pasākumā, kas ir ne ilgāks par sešiem mēnešiem, vai divpadsmit mēnešiem, ja Pasākumā iesaista klientu ar invaliditāti).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0B8EC6AC" w14:textId="6B568822" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0B8EC6AC" w14:textId="6B568822" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pēc atskaites par Pasākuma īstenošanu saņemšanas, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk46479502"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk46479502"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra nodrošina norēķinu veikšanu atbilstoši </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Līgumā noteiktajai norēķinu kārtībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F685A3F" w14:textId="1651791A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="7F685A3F" w14:textId="1651791A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Informē Īstenotāju par klientu, kurš Pasākuma dalības laikā ir zaudējis bezdarbnieka statusu (telefoniski un elektroniski lēmuma par bezdarbnieka statusa zaudēšanu pieņemšanas dienā informē Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t>9.1.1.apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>punktā norādīto Pasākuma Īstenotāja kontaktpersonu).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615B11B4" w14:textId="3F75B22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="615B11B4" w14:textId="3F75B22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja tiek pārtraukta klienta dalība Pasākumā un līdz Pasākuma īstenošanas beigu termiņam (līdz iepriekšējā klienta Līguma par dalību darbības termiņa beigām) ir atlikuši ne mazāk kā divi mēneši (sešdesmit kalendārās dienas),  dalībai Pasākumā var norīkot citu atbilstošu klientu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC3191A" w14:textId="2140C74E" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="7DC3191A" w14:textId="2140C74E" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra apdrošina klientu pret Pasākuma īstenošanas vietā notikušiem nelaimes gadījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A6FE2B" w14:textId="4D2AD134" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="40A6FE2B" w14:textId="4D2AD134" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Pasākumā iesaistītais klients ar invaliditāti izteicis vēlmi, Aģentūra organizē ergoterapeita, surdotulka un atbalsta personu pakalpojumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61719E0C" w14:textId="7EA897DF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="61719E0C" w14:textId="7EA897DF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra veic valsts sociālās apdrošināšanas obligātās iemaksas pensiju apdrošināšanai par Pasākumā iesaistīto klientu Ministru kabineta 2001. gada 5. jūnija noteikumos Nr. 230 “Noteikumi par valsts sociālās apdrošināšanas obligātajām iemaksām no valsts pamatbudžeta un valsts sociālās apdrošināšanas speciālajiem budžetiem” noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC917D0" w14:textId="24D73A01" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="5EC917D0" w14:textId="24D73A01" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Īstenotājs norīkojis klientu veikt normatīvajos aktos noteikto obligāto veselības pārbaudi, Aģentūra klientam sedz izdevumus par tās veikšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A35E27" w14:textId="6FD8F2BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="63A35E27" w14:textId="6FD8F2BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra veic Pasākuma īstenošanas uzraudzību, ietverot arī plānotas un neplānotas pārbaudes Pasākuma īstenošanas vietās, tai skaitā, lai pārliecinātos par visiem Īstenotāja rīcībā esošajiem ar Pasākuma īstenošanu saistīto dokumentu un informācijas par Pasākuma īstenošanas vietām atbilstību Pasākuma īstenošanas mērķim, tai skaitā,  arī ar augstākās izglītības iestādes, ja Īstenotājs ir augstākās izglītības iestāde, apstiprināto kārtību, kādā noteikta klientu iesaiste Pasākumā, kā arī pieprasa </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:lastRenderedPageBreak/>
         <w:t>pārbaudes laikā konstatēto trūkumu novēršanu Aģentūras noteiktā termiņā, kas nav īsāks par 3 (trim) darbdienām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5FE4F9" w14:textId="476124CE" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="0D5FE4F9" w14:textId="476124CE" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pamatojoties uz Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">4.19. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētā nelaimes gadījuma izmeklēšanā konstatētajiem pārkāpumiem, Aģentūra izvērtē Līguma turpināšanu vai izbeigšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DFE007" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="32DFE007" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvērtējot Aģentūrai pieejamo finansējumu un informāciju par Īstenotājam pieejamo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta apmēru, slēgt vienošanos pie Līguma par Līguma summas palielinājumu,  ja finansējums ir pietiekams.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk197678003"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="51A22F87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkStart w:id="7" w:name="_Hlk197678003"/>
+    </w:p>
+    <w:p w14:paraId="51A22F87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra līdz situācijas noskaidrošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties aptur finanšu atbalsta sniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>, rakstveidā informējot par to Īstenotāju,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560636B7" w14:textId="083CF22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="560636B7" w14:textId="083CF22A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t>6.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā noteiktais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476E012B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="476E012B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūras rīcībā ir informācija par iespējamu Līguma nosacījumiem neatbilstošu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras izmaksātā finanšu atbalsta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> izlietojumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622F9DAB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="622F9DAB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra vai Aģentūru uzraugošās iestādes veic pārbaudi un konstatē būtisku Līguma nosacījumu izpildes neatbilstību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C09B29" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="57C09B29" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Centrālā finanšu un līgumu aģentūra ir apturējusi maksājumus Aģentūras </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk192844861"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk192844861"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Vienošanās par projekta īstenošanu </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>ietvaros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130D5F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="130D5F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Īstenotājs nav ievērojis Līgumā noteiktos pienākumus un/vai jebkādā veidā pārkāpis Līguma noteikumus, vai nav novērsis pārkāpumu Līgumā noteiktajā termiņā, vai pieļāvis atkārtotu pārkāpumu, Aģentūra 3 (trīs) darbdienu laikā nosūta Īstenotājam brīdinājumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C98B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="030C98B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref203476230"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref203476230"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Īstenotājs ir pārkāpis Līgumā noteiktos pienākumus un pārkāpums nav novērsts brīdinājumā noteiktajā termiņā, Aģentūra vienpusēji atkāpjas no Līguma.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="154B2BE7" w14:textId="6E82EA8D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="154B2BE7" w14:textId="6E82EA8D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref203476244"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref203476244"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra vienpusēji atkāpjas no Līguma, ja iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t>4.36</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. vai </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">4.37. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā noteiktais.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FDFEFB8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="7FDFEFB8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Ref203476263"/>
+      <w:bookmarkStart w:id="11" w:name="_Ref203476263"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūrai ir tiesības vienpusēji atkāpties no Līguma, nekavējoties apturot finanšu atbalsta sniegšanu, ja:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CFC5C88" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4CFC5C88" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs ir iesniedzis Aģentūrai nepatiesu vai nepilnīgu informāciju saturošus dokumentus, vai Līgums noslēgts uz nepatiesas informācijas pamata;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08769C76" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="08769C76" w14:textId="702891C1" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Īstenotājs nepilda Līgumā noteiktos pienākumus (tai skaitā, neīsteno Pasākumu, neveic norēķinus atbilstoši Līgumā noteiktajam, īsteno Pasākumu darbam neatbilstošos apstākļos un nodarbina klientu profesijā, kas nav norādīta Līgumā par dalību, nenodarbina klientu atbilstoši veicamajiem pienākumiem un profesijai nepieciešamajām kvalifikācijas prasībām);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="495D002E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+        <w:t xml:space="preserve">Īstenotājs nepilda Līgumā noteiktos pienākumus (tai skaitā, neīsteno Pasākumu, neveic norēķinus atbilstoši Līgumā noteiktajam, īsteno Pasākumu neatbilstošos apstākļos un </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>iesaista</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">klientu profesijā, kas nav norādīta Līgumā par dalību, </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>iesaista</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klientu atbilstoši veicamajiem pienākumiem un profesijai nepieciešamajām kvalifikācijas prasībām);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495D002E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>iestājies kāds cits Ministru kabineta 2016. gada 20. septembra instrukcijas Nr. 3 “Ārvalstu finanšu instrumentu finansētu civiltiesisku līgumu izstrādes un slēgšanas instrukcija valsts tiešās pārvaldes iestādēs” 165. vai 166. punktā noteiktais gadījums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDCD016" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="0FDCD016" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrai Līguma saistību izpilde nav iespējama vai apgrūtināta saistībā ar finansējuma samazinājumu vai izmaiņām piešķirtajā finansējumā un noteiktajos rezultatīvajos rādītājos</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25279AA2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="25279AA2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>nelaimes gadījuma izmeklēšanas rezultāti norāda uz Īstenotāja pieļautiem būtiskiem normatīvo aktu pārkāpumiem darba aizsardzības jomā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B640CFE" w14:textId="13585292" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="7B640CFE" w14:textId="13585292" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā atkārtoti tiek konstatēta klienta neesamība Pasākuma īstenošanas adresē un Īstenotājs par to nav informējis Aģentūru Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>4.22</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>. apakšpunktā noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48536BCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="48536BCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Aģentūra ir atkāpusies no Līguma, tad Aģentūra neveic norēķinu ar Īstenotāju par laiku kamēr Līguma finanšu atbalsta izmaksa ir bijusi apturēta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435B774E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="79EC4778" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="79EC4778" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IV. Īstenotāja pienākumi un tiesības</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF9ABF0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44460262" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="44460262" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs Pasākuma īstenošanas vietu izveido viena mēneša laikā no Līguma spēkā stāšanās dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD64E88" w14:textId="599D11FF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="4CD64E88" w14:textId="1EF6EC72" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Īstenotājs apņemas iesaistīt Aģentūras norīkoto klientu Pasākumā un nodarbināt</w:t>
+        <w:t xml:space="preserve">Īstenotājs apņemas iesaistīt Aģentūras norīkoto klientu Pasākumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Līguma </w:t>
+        <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>apakšpunktā norādītājā Pasākuma īstenošanas vietas adresē</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk46479047"/>
-      <w:bookmarkStart w:id="14" w:name="_Hlk46478871"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk46479047"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk46478871"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548F8495" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="548F8495" w14:textId="01D9990D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Īstenotājs nodarbina klientu Pasākumā piecas dienas nedēļā, ne mazāk kā 20 un ne vairāk kā 40 stundas</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Īstenotājs </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>iesaista</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>klientu Pasākumā piecas dienas nedēļā, ne mazāk kā 20 un ne vairāk kā 40 stundas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk194065463"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk194065463"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>laika periodā no 8:00 līdz 20:00.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="20DE256B" w14:textId="204F53E6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="20DE256B" w14:textId="204F53E6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ņemot vērā klienta individuālā darba meklēšanas plānā norādīto informāciju, Īstenotājs ar klientu slēdz  Līgumu par dalību Pasākumā atbilstoši līguma paraugam, kas pieejams </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras tīmekļa vietnē </w:t>
       </w:r>
       <w:r w:rsidR="006D5100" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E32D2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="054E32D2" w14:textId="3F0A1156" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ne vēlāk kā līdz kārtējā mēneša 28. datumam, Īstenotājs iesniedz Aģentūrā plānoto nākamā mēneša darba grafiku klientam, </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="24005791" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+        <w:t xml:space="preserve">Ne vēlāk kā līdz kārtējā mēneša 28. datumam, Īstenotājs iesniedz Aģentūrā plānoto nākamā mēneša grafiku klientam, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">ja Pasākuma īstenošanas periodā klienta </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t xml:space="preserve">dalības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">dienas un </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">laiks ir mainīgs. </w:t>
+      </w:r>
+      <w:r w:rsidR="0073073D" w:rsidRPr="00CF02C4">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pirmā mēneša grafiks iesniedzams Aģentūrā pirms klienta dalības uzsākšanas Pasākumā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Veicot izmaiņas klienta grafikā, Īstenotājs ar klientu rakstveidā vienojas un aktualizē grafiku. Īstenotājs vienas dienas laikā no savstarpēji saskaņotā grafika izstrādes, bet ne vēlāk kā iestājušās faktiskās izmaiņas, elektroniski iesniedz Aģentūrai aktuālo klienta grafiku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24005791" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Trīs darba dienu laikā no Līguma par dalību noslēgšanas, Īstenotājs Aģentūrā iesniedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2C0EC6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="3C2C0EC6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klientu noslēgtā Līguma par dalību</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">kopiju. Ja tiek veiktas izmaiņas ar klientu noslēgtajā Līgumā par dalību, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma īstenotājs divu darba dienu laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz vienošanās pie Līguma par dalību kopiju</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013F8525" w14:textId="4F3A7305" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="013F8525" w14:textId="4F3A7305" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">dokumentu par klientam nozīmēto darba vadītāju, kurā, atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">2.1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">apakšpunkta un </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">4.26. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">apakšpunkta nosacījumiem, norādīts darba vadīšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5601">
         <w:t>termiņš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (dd.mm.gggg.-dd.mm.gggg.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> un dotācijas apmērs. Iestājoties Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">4.28. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētajiem gadījumiem, trīs darba dienu laikā iesniegt jaunu dokumentu par darba vadītāja nozīmēšanu.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk46478973"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7CE38D4B" w14:textId="13B253C3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkStart w:id="15" w:name="_Hlk46478973"/>
+    </w:p>
+    <w:p w14:paraId="7CE38D4B" w14:textId="13B253C3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs nodrošina Pasākuma īstenošanu, atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā norādītajai klienta profesijai un veicamajiem pienākumiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> (pienākumiem jāatbilst Pieteikumā Pasākuma īstenošanai un Līgumā par dalību  noteiktajiem), un nepieļaut dīkstāvi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B06092" w14:textId="0AC1E9FC" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="40B06092" w14:textId="0047ECA2" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja klientam pienākumi jāveic ārpus Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004C0A29">
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">apakšpunktā norādītās Pasākuma īstenošanas vietas adreses, Īstenotājs vismaz vienu dienu iepriekš Aģentūrā iesniedz rīkojumu (vai citu pamatojošu dokumentu) un nodrošina ik dienas paveicamo uzdevumu sarakstu, un pārbaudes brīdī spēj uzrādīt ik dienu paveikto darbu atskaiti. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49759CD3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+        <w:t xml:space="preserve">apakšpunktā norādītās Pasākuma īstenošanas vietas adreses, Īstenotājs vismaz vienu dienu iepriekš Aģentūrā iesniedz rīkojumu (vai citu pamatojošu dokumentu) un nodrošina ik dienas paveicamo uzdevumu sarakstu, un pārbaudes brīdī spēj uzrādīt ik dienu paveikto </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>pienākumu</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">atskaiti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49759CD3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs nav tiesīgs nodibināt darba tiesiskās attiecības ar klientu par pienākumiem, kurus klients veiks Pasākuma īstenošanas laikā. Īstenotājs nepieļauj, ka Pasākuma dalības laikā klients popularizē politiskas idejas un pauž atbalstu partiju darbībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400E380C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="400E380C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Pasākumā tiek iesaistīts klients ar invaliditāti, tad nepieciešamības gadījumā, Īstenotājs kopā ar ergoterapeita pakalpojuma sniedzēju piedalās Pasākuma īstenošanas vietas novērtēšanā par tās atbilstību klienta ar invaliditāti nodarbināšanai, organizējot pielāgošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8905B0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="7C8905B0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pirms dalības Pasākumā uzsākšanas, bet ne ātrāk kā klients saņēmis norīkojumu dalībai Pasākumā, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk151642895"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk151642895"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">ja to paredz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>normatīvie akti par obligātajām veselības pārbaudēm</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, norīkot klientu uz veselības pārbaudi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAC2F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="2FAC2F45" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Iepazīstināt klientu pirms dalības Pasākumā uzsākšanas ar Īstenotāja darba kārtības noteikumiem, instrukcijām, darba drošības un veselības aizsardzības, ugunsdrošības un citiem darba aizsardzības noteikumiem</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk46479125"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk46479125"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9E2721" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="7B9E2721" w14:textId="624DB4E7" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref203475854"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Nodrošināt klienta darba laika uzskaiti </w:t>
+      <w:bookmarkStart w:id="18" w:name="_Ref203475854"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">Nodrošināt klienta </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>dalības</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve">laika uzskaiti </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Pasākuma īstenošanas laikā</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk507686405"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>. Kavējumi tiek uzskatīti par attaisnotiem, ja</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00B62D5E">
-[...12 lines deleted...]
-    <w:p w14:paraId="7D501E9C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    </w:p>
+    <w:p w14:paraId="7D501E9C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klientam iestājusies pārejoša darbnespēja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B3502B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="05B3502B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients kopj slimu bērnu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B174116" w14:textId="39819514" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="4B174116" w14:textId="39819514" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients ierodas izmeklēšanas iestādē, prokuratūrā, tiesā pamatojoties uz izsaukumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5628BD10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="5628BD10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>iemesls ir pirmās pakāpes radinieka vai laulātā nāve;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E9E102" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="73E9E102" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>ar Aģentūru  iepriekš ir saskaņotas citas prombūtnes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E69ED87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="6E69ED87" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk46479168"/>
-      <w:bookmarkStart w:id="22" w:name="_Hlk153539559"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk46479168"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk153539559"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Nodrošināt klienta ikmēneša stipendijas un dotācijas darba vadītājam izmaksu atbilstoši mēnesī nostrādāto dienu skaitam</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> ne vēlāk kā līdz kārtējā mēneša 25. datumam par iepriekšējo mēnesi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>kā arī normatīvajos aktos noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> aprēķināt, ieturēt un iemaksāt valsts budžetā no Dotācijas darba vadītājam pienākošos nodokļus un nodevas. Stipendijas un Dotācijas darba vadītājam izmaksu veikt ar pārskaitījumu uz norādīto bankas kontu.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CA5225" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="70CA5225" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Klients nesaņem stipendiju par dalību Pasākumā, ja:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1CBE4A42" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1CBE4A42" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>uzsākot Pasākumu, klients ir iesaistīts citā Aģentūras aktīvajā nodarbinātības pasākumā vai preventīvajā bezdarba samazināšanas pasākumā un saņem finansiālu atbalstu par dalību tajā, klientam ar nākamo dienu pēc dalības šajā pasākumā pabeigšanas piešķir stipendiju par dalību Pasākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B338058" w14:textId="22D44118" w:rsidR="00B62D5E" w:rsidRPr="00116BF0" w:rsidRDefault="00F07B68" w:rsidP="006D6B6E">
+    <w:p w14:paraId="4B338058" w14:textId="22D44118" w:rsidR="00B62D5E" w:rsidRPr="00116BF0" w:rsidRDefault="00000000" w:rsidP="006D6B6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">klients iegūst darba ņēmēja </w:t>
       </w:r>
       <w:r w:rsidR="008A4654" w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vai pašnodarbinātā statusu (tostarp gūst ienākumus, kas ir valsts sociālās apdrošināšanas obligāto iemaksu objekts) uz laiku, kas kopā nepārsniedz 92 dienas darba ņēmējam vai trīs mēnešus pašnodarbinātajam</w:t>
       </w:r>
       <w:r w:rsidR="006F2EA3" w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="008A4654" w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>klientam ir tiesības turpināt dalību Pasākumā</w:t>
       </w:r>
       <w:r w:rsidR="006F2EA3" w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008957FE" w:rsidRPr="00116BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CF9CEB" w14:textId="7F70A354" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="11CF9CEB" w14:textId="7F70A354" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t xml:space="preserve">4.13. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>apakšpunktā minētajos gadījumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C39AE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="64C39AE4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:lastRenderedPageBreak/>
         <w:t>Nodrošināt Aģentūras pārstāvjiem un Aģentūru uzraugošajām iestādēm iespēju veikt Pasākuma īstenošanas kontroli, tai skaitā, nodrošināt pieeju dokumentiem, kas saistīti ar Pasākuma īstenošanu, klienta iesaisti Pasākumā. Konstatētos trūkumus novērst pārbaudes aktos norādītājos termiņos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1A0D85" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="3F1A0D85" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Nodrošināt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65858859" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="65858859" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref203475986"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref203475986"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Līguma 9.1.apakšpunktā norādītā Īstenotāja kontaktpersonas sasniedzamību un  pieeju ar Pasākuma īstenošanu saistītajai dokumentācijai _______________________________________________________________________</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4ECCA0CA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="4ECCA0CA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:ind w:left="3141" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(norāda adresi, kurā ir pieejama dokumentācija)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4132C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="1B4132C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā (pārbaudes var tikt veiktas, iepriekš nebrīdinot) piekļuvi ar Līguma īstenošanu saistīto dokumentu oriģināliem vai to atvasinājumiem, kas apliecināti atbilstoši Dokumentu juridiskā spēka likumam,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai pārbaudes veicēji varētu pārliecināties par saņemtā finansējuma atbilstošu izlietojumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4614D9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="2F4614D9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dokumentu uzglabāšanu atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš. Pastāvīgi aktualizēt ar Līguma īstenošanu saistīto dokumentāciju, t.sk., nodrošināt no Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>saņemtā finansējuma un Darba devēja privātā līdzfinansējuma izsekojamību par katru Pasākumā iesaistīto personu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9A9BC7" w14:textId="005CCB6C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="2E9A9BC7" w14:textId="005CCB6C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar </w:t>
@@ -3180,698 +3259,713 @@
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>4.17.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. apakšpunktā norādītajā adresē</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C56FE0D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="7C56FE0D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>a Pasākumā tiek iesaistīts klients ar invaliditāti, kuram nepieciešami surdotulka, atbalsta personas pakalpojumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305D33FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="305D33FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>nodrošināt iespēju surdotulkam/atbalsta personai Pasākuma īstenošanas vietā sniegt surdotulka/atbalsta personas pakalpojumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029FF662" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="029FF662" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>vienoties ar klientu un surdotulku par pakalpojuma sniegšanas grafiku, nepārsniedzot 40 darba stundas nedēļā (ceļā pavadītais laiks no/līdz pakalpojuma sniegšanas vietai, tiek uzskatīts par pakalpojuma sniegšanas laiku);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBBCB0B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="4DBBCB0B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">saskaņot surdotulka darba laika uzskaites lapu, atbalsta personas pakalpojumu uzskaiti par iepriekšējā mēnesī sniegto pakalpojumu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38693CBE" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="38693CBE" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref203475398"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref203475398"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Iestājoties nelaimes gadījumam Pasākuma īstenošanas vietā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="384C040A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5743C441" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="5743C441" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>nekavējoties rakstveidā paziņot Aģentūrai par iespējama nelaimes gadījuma iestāšanos (ja par apdrošinātā riska iestāšanos tiek paziņots Aģentūrai vēlāk nekā trīs darba dienu laikā, Īstenotājam ir pienākums pierādīt ātrākas paziņošanas neiespējamību);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCCDC89" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="5DCCDC89" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>nodrošināt apdrošinātājam iespēju apskatīt notikuma vietu, saglabājot to neskartu līdz apdrošinātāja ierašanās brīdim, veikt pārbaudes un pārrunas ar negadījuma aculieciniekiem, lai apdrošinātājs varētu noteikt zaudējumu rašanās iemeslus un apmēru. Ja notikuma vietu nevar saglabāt, nemainot stāvokli pēc notikušā negadījuma, Īstenotājs nodrošina, ka pie pirmās iespējas bojātais apdrošināšanas objekts tiek nofotografēts vai nofilmēts tā, lai būtu fiksēti apdrošināšanas objektu bojājumi, un foto uzņēmumi vai video ieraksti tiek nodoti apdrošinātāja rīcībā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17355554" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="17355554" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>nodrošināt nelaimes gadījuma izmeklēšanu saskaņā ar normatīvajiem aktiem par nelaimes gadījumu darbā izmeklēšanu un uzskaiti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74173E05" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="74173E05" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">pēc nelaimes gadījuma izmeklēšanas trīs darba dienu laikā iesniegt Aģentūrā: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB34319" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="3AB34319" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>akta par nelaimes gadījumu darbā kopijas vienu eksemplāru;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A21E489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="0A21E489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">apdrošinātāja noteiktas formas apdrošināšanas iesniegumu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51491610" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="51491610" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>attiecīgo iestāžu dokumentu, kas apliecina nelaimes gadījumu iestāšanos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE049C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="7BE049C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>izziņu no Īstenotāja, ka nelaimes gadījums ir noticis Pasākuma īstenošanas laikā un īstenošanas vietā, klientam pildot veicamos pienākumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667BAC63" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="667BAC63" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>izziņu no ārstniecības iestādes par klienta veselības traucējumu smaguma pakāpi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31914249" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="31914249" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klienta nāves gadījumā – miršanas apliecības apliecinātu kopiju/norakstu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA8A8B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="2CA8A8B6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref203476036"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref203476036"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Iestājoties vienam no šiem nosacījumiem, ar motivētu rīkojumu, atskaitīt klientu no Pasākuma ar dienu, kad:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5D5D1ED0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58740374" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="58740374" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients zaudējis bezdarbnieka statusu vai atbilstību Pasākuma mērķa grupai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B55693" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="75B55693" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">klients neattaisnoti kavējis vairāk par piecām Pasākuma dalības dienām pēc kārtas vai viena mēneša periodā; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C732A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="48C732A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:lastRenderedPageBreak/>
         <w:t>klients pats pēc savas gribas vēlas pārtraukt dalību Pasākumā uz iesnieguma pamata;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEEDDDA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="1CEEDDDA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients Pasākuma īstenošanas vietā atrodas alkohola, narkotisko, psihotropo vai toksisko vielu izraisīta reibuma stāvoklī (Īstenotājs fakta konstatāciju veic atbilstoši normatīvajos aktos noteiktajai kārtībai);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C1BBFB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="12C1BBFB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>klients atkārtoti nav ievērojis Īstenotāja darba kārtības noteikumus un Īstenotāja pārstāvja norādījumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55401C" w14:textId="3BF1F3A3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="2D55401C" w14:textId="3BF1F3A3" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vienas darba dienas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> laikā rakstveidā informēt Aģentūru, izmantojot Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. apakšpunktā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>norādītās Aģentūras kontaktpersonas e-pasta adresi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A89474B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk87446995"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F80C8E9" w14:textId="5FE029F6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:bookmarkStart w:id="25" w:name="_Hlk87446995"/>
+    </w:p>
+    <w:p w14:paraId="3F80C8E9" w14:textId="5FE029F6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">par Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>4.20</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā minēto gadījumu iestāšanos, pievienojot rīkojuma kopiju par klienta dalības izbeigšanu Pasākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA8631E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="4AA8631E" w14:textId="5D19D6BE" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>par izmaiņām klienta mēneša darba laika grafikā;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="38EF52E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+        <w:t>par izmaiņām klienta mēneša laika grafikā;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="38EF52E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">par jebkādām izmaiņām, kas ietekmē Pasākuma īstenošanu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504B91E6" w14:textId="60DDC670" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="504B91E6" w14:textId="60DDC670" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Ref203475611"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref203475611"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vienas astronomiskās stundas laikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> no brīža, kad konstatēta klienta neesamība Pasākuma īstenošanas vietā, par to informēt Līgumā </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādīto Aģentūras kontaktpersonu, norādot prombūtnes iemeslus.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7E2910AC" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="7E2910AC" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pēc Aģentūras pieprasījuma sniegt sarakstu ar Pasākumā iesaistāmiem klientiem, apliecinot, ka sarakstā iekļautie klienti atbilst Pasākuma mērķa grupai - Aģentūrā reģistrējušies klienti vecumā no 18 līdz 29 gadiem (ieskaitot), kas uzņemti augstākās izglītības iestādes klātienes studiju programmā,  kā arī norādot, vai saraksts, sagatavots saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>augstākās izglītības iestādes apstiprināto kārtību, vai rindas kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>, ja Pasākuma īstenotājs ir augstākās izglītības iestāde;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08719AD0" w14:textId="728CCAAF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="08719AD0" w14:textId="728CCAAF" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Nekavējoties informēt Aģentūru par klientu, kurš dalības laikā Pasākumā ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>izslēgts no studējošo saraksta (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>eksmatrikulēts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai nav vairs klātienes students,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> informāciju sniedzot telefoniski un elektroniski, Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādītajai Aģentūras kontaktpersonai, ja Pasākuma īstenotājs ir augstākās izglītības iestāde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094CC8A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="094CC8A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Ref203476088"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref203476088"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Katram Pasākumā iesaistītajam klientam nodrošināt darba vadītāju.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Nodrošināt, ka v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>iens darba vadītājs Aģentūras organizēto pasākumu ietvaros palīdz apgūt darbam nepieciešamās pamatprasmes un iemaņas vienlaicīgi ne vairāk kā diviem klientiem.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BA4CCA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="61BA4CCA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Ref203475728"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref203475728"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Darba vadītājs jānodrošina klienta dalības laikā Pasākumā – līdz diviem mēnešiem, vai līdz sešiem mēnešiem, ja klienta invaliditātes funkcionālais veids ir garīga rakstura traucējumi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4320BBF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="4320BBF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Nodrošināt, ka darba vadītājs veic šādus pienākumus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D80A16" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="59D80A16" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>organizē klienta darbu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5007C489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="5007C489" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550B8DBD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="550B8DBD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>kontrolē klienta darba kvalitāti un nepietiekamas darba kvalitātes gadījumā palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas darba kvalitātes uzlabošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374980EC" w14:textId="5D22BA9F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="374980EC" w14:textId="5D22BA9F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Ref203475760"/>
+      <w:bookmarkStart w:id="29" w:name="_Ref203475760"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Darba vadītāja darbnespējas gadījumā vai gadījumā, kad darba vadītājs nespēj veikt savus pienākumus, noteikt klientam citu darba vadītāju, atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>4.25</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunkta prasībām.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Hlk87449501"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="19E3C1D7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkStart w:id="30" w:name="_Hlk87449501"/>
+    </w:p>
+    <w:p w14:paraId="19E3C1D7" w14:textId="6741F819" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Pēc klienta rakstveida pieprasījuma izsniegt rakstveida apliecinājumu un novērtējumu par paveikto darbu Pasākumā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5190225B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+        <w:t>Pēc klienta rakstveida pieprasījuma izsniegt rakstveida apliecinājumu un novērtējumu par paveikt</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A79">
+        <w:t>pienākumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A79" w:rsidRPr="00B62D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>Pasākumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5190225B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Nodrošināt, ka Pasākuma īstenošanas vietā tiek izvietoti Aģentūras sagatavotie un izsniegtie informatīvie materiāli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2182E151" w14:textId="62938279" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="2182E151" w14:textId="62938279" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -3904,797 +3998,803 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsts,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>4.17.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. apakšpunktā norādītajā adresē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350A9540" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="350A9540" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka, ievērojot </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regula (ES) 2021/1060 (2021. gada 24. jūnijs), ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63. panta 9. punktā noteikto, Pasākuma ietvaros dubultā finansējuma risks ir novērsts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C9442" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="720C9442" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Pasākuma izdevumi netiek finansēti vai līdzfinansēti no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta līdzekļiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A0AA46" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="67A0AA46" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t xml:space="preserve">saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B62D5E">
         <w:lastRenderedPageBreak/>
-        <w:t>iesniegtās Pasākuma īstenošanas izmaksas atbilst īstenotajam Pasākumam un nav attiecināmas uz kādu citu publisko resursu finansētu pasākumu</w:t>
+        <w:t>saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī iesniegtās Pasākuma īstenošanas izmaksas atbilst īstenotajam Pasākumam un nav attiecināmas uz kādu citu publisko resursu finansētu pasākumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B13AD7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="19B13AD7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk184115582"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk184115582"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kuram piešķir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu saskaņā ar Komisijas regulu Nr. 2023/2831 un kurš darbojas nozarēs, kas minētas Komisijas regulas Nr. 2023/2831 1. panta 1. punkta “a”, “b”, “c” vai “d” apakšpunktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 2023/2831 vai nozarēs, kas minētas Komisijas regulas Nr. 717/2014 1. panta 1. punktā, un tam </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu piešķir saskaņā ar Komisijas regulu Nr. 717/2014, vai arī nozarēs, kas minētas Komisijas regulas Nr. 1408/2013 1. panta 1. punktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 1408/2013, pretendents nodrošina minēto nozaru darbību vai uzskaites nodalīšanu atbilstoši attiecīgi Komisijas regulas Nr. 2023/2831 1. panta 2. punktam, Komisijas regulas Nr.717/2014 1. panta 2. un 3. punktam vai Komisijas regulas Nr. 1408/2013 1. panta 2.un 3. punktam, lai darbības izslēgtajās nozarēs negūtu labumu no de minimis atbalsta, ko piešķir Pasākuma īstenošanai. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F2B03CD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="3F2B03CD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma summas palielināšanas gadījumā, pirms vienošanās slēgšanas iesniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju par </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta uzskaites sistēmā iesniegtās veidlapas numuru un Apliecinājumu neatbilstībai maksātnespējas pazīmēm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703DA410" w14:textId="2DC957F5" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="703DA410" w14:textId="2DC957F5" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs ir atbildīgs par Pasākuma īstenošanas kvalitāti un Aģentūras izmaksātā finansējuma izlietojumu atbilstoši Līguma nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CBFCCA" w14:textId="3AE983AB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="07CBFCCA" w14:textId="3AE983AB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Ref203475566"/>
+      <w:bookmarkStart w:id="32" w:name="_Ref203475566"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Līguma darbības laikā attiecīgajā iestādē ir iesniegts pieteikums Īstenotāja likvidācijas vai maksātnespējas procesa ierosināšanai vai iesniegts iesniegums par saimnieciskās darbības izbeigšanu, Īstenotājs  par to nekavējoties, bet ne vēlāk kā trīs darba dienu laikā rakstiski informē Aģentūru.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="37AD9857" w14:textId="4441EC78" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="37AD9857" w14:textId="4441EC78" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Ref203475582"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref203475582"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja Īstenotājam ir pasludināts maksātnespējas process, uzsākts likvidācijas process vai apturēta saimnieciskā darbība, Īstenotājs, nekavējoties, bet ne vēlāk kā vienas darba dienas laikā informē Aģentūru, nosūtot attiecīgo informāciju uz Līguma rekvizītos un Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādīto e-pasta adresi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="19BA1BF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="19BA1BF9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājam ir tiesības vienpusēji izbeigt Līgumu, nekavējoties, bet ne vēlāk kā 3 (trīs) darbdienu laikā rakstveidā informējot Aģentūru, ja Īstenotājam Līguma darbības laikā ir radušās finansiālas grūtības, kuru dēļ Pasākums nevar tikt īstenots, vai, ja Īstenotājam pasludināts maksātnespējas process, vai, ja tiek plānota  Īstenotāja darbības izbeigšana vai Īstenotājs tiek likvidēts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CFD52F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A5C5F6" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="33A5C5F6" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V. Norēķinu kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4D063F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07F5785B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="07F5785B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Pasākums tiek finansēts no Eiropas Sociālā fonda Plus finansējuma un valsts budžeta līdzfinansējuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F16E9E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="6F16E9E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Ref203476160"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref203476160"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs līdz katra mēneša 10. datumam sagatavo un iesniedz Aģentūrā atskaiti. Atskaitei pievieno klienta stipendiju izmaksu apliecinošus dokumentus, darba vadītāju atlīdzības izmaksu un samaksāto nodokļu apliecinošu dokumentu kopijas par iepriekšējo pārskata mēnesi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D179775" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5D179775" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūra pieņem un pārbauda atskaiti un tās pielikumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1A5637" w14:textId="439181D9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="6D1A5637" w14:textId="439181D9" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja iesniegtā atskaite un tās pielikumi ir neatbilstoši Līguma noteikumiem, Aģentūra  elektroniski (e-pastā) informē Īstenotāju par veicamajiem precizējumiem un Īstenotājs iesniedz precizētus dokumentus divu darba dienu laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266A7FB5" w14:textId="234F5E6F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="266A7FB5" w14:textId="234F5E6F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. apakšpunktā minēto atskaiti un citus dokumentus iesniedz elektroniskā dokumenta formā (atbilstoši normatīvajiem aktiem par elektronisko dokumentu sagatavošanu), nosūtot uz e-pastu: </w:t>
       </w:r>
       <w:r w:rsidR="006D5100" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DNIA@nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB202D1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="5EB202D1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotājs trīs darba dienu laikā pēc atskaites saskaņošanas, Aģentūrai nosūta strukturētu elektronisko rēķinu e-adresē EINVOICE@90001634668.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E22F160" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="6E22F160" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Divdesmit darba dienu laikā no saskaņotas atskaites un atbilstoša rēķina saņemšanas dienas, Aģentūra veic norēķinus ar Īstenotāju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D92EDD4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="4D92EDD4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc klienta(-u) dalības Pasākumā pabeigšanas vai pārtraukšanas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs ne vēlāk kā piecu darba dienu laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā iesniedz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BAC4E5" w14:textId="6730B896" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+    <w:p w14:paraId="18BAC4E5" w14:textId="6730B896" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00000000" w:rsidP="00016225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaiti un rēķinu</w:t>
       </w:r>
       <w:r w:rsidR="00016225" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja līgumā nav iesaistīts neviens cits klients, kurš dalību turpina);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502047BA" w14:textId="7FFA4B70" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+    <w:p w14:paraId="502047BA" w14:textId="36B7432F" w:rsidR="00B62D5E" w:rsidRPr="00C01030" w:rsidRDefault="00000000" w:rsidP="00016225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>izmaksu apliecinošu</w:t>
       </w:r>
       <w:r w:rsidR="00C01030" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentu</w:t>
       </w:r>
       <w:r w:rsidR="00C01030" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01030">
+      <w:r w:rsidR="00C7679D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00016225" w:rsidRPr="00C01030">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7679D" w:rsidRPr="00C7679D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>(līdz dalības pēdējai dienai ieskaitot)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C01030">
+        <w:t>dokumentus par pēdējā mēneša periodu – ne vēlāk kā viena mēneša laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7679D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7679D" w:rsidRPr="00C7679D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007C5D04" w:rsidRPr="00C01030">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016C8FCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="016C8FCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>Ja Līgums tiek izbeigts pirms termiņa, Puses veic savstarpējos norēķinus atbilstoši katra klienta faktiskajam iesaistes laikam Pasākumā tikai tādā gadījumā, ja Īstenotājs nav pieļāvis Līguma pārkāpumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD56E29" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:p w14:paraId="43D09A00" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="43D09A00" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VI. Līguma darbības termiņš un atbildība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289883F0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0A53B8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3AA942" w14:textId="4E2A52BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="6D3AA942" w14:textId="4E2A52BB" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Par Līgumā noteikto saistību nepienācīgu izpildi vai neizpildi Puses atbild saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7C4D12" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="7E7C4D12" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotājs ir atbildīgs par Pasākuma mērķu sasniegšanu, īstenošanas kvalitāti un finanšu apguvi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A5B4BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="01A5B4BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Puses tiek atbrīvotas no atbildības par Līguma saistību nepildīšanu nepārvaramas varas apstākļu dēļ, kurus Līguma slēgšanas brīdī nebija iespējams paredzēt, kuri nav radušies Pušu rīcības dēļ un no kuriem nav iespējams izvairīties un kuru sekas nav iespējams pārvarēt. Nepārvaramas varas apstākļi Līguma saistību izpildi padara ne tikai apgrūtinošu, bet neiespējamu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D135A40" w14:textId="7F9113D6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="4D135A40" w14:textId="7F9113D6" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Pasākuma Īstenotājam nekavējoties,  bet ne vēlāk kā 3 (trīs) darbdienu laikā jāinformē Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. apakšpunktā norādītā Aģentūras kontaktpersona par jebkuriem apstākļiem vai notikumiem, kuri varētu mainīt Līguma īstenošanas atbilstību Līguma nosacījumiem, vai par jebkuriem apstākļiem vai notikumiem, kuri negatīvi ietekmē vai apdraud, vai, kuri varētu negatīvi ietekmēt vai apdraudēt Līguma izpildi. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk87449921"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A7A2DCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+      <w:bookmarkStart w:id="35" w:name="_Hlk87449921"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk87449883"/>
+    </w:p>
+    <w:p w14:paraId="7A7A2DCD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Līguma darbības termiņš ir no Līguma noslēgšanas dienas līdz Līguma saistību pilnīgai izpildei. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Hlk87449967"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3C3C1400" w14:textId="2C476E5D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+      <w:bookmarkStart w:id="37" w:name="_Hlk87449967"/>
+    </w:p>
+    <w:p w14:paraId="3C3C1400" w14:textId="2C476E5D" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Ref203475462"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref203475462"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Sasniedzot Eiropas Savienības tiesību aktos noteikto maksimālo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta apmēru, papildus izdevumus atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. apakšpunktā norādītajam, sedz no Īstenotāja finanšu līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="67D807A8" w14:textId="62F9E9A8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="67D807A8" w14:textId="62F9E9A8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir tiesīga </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">pieprasīt atmaksāt visu Līguma ietvaros Īstenotājam pārskaitīto finanšu atbalstu, ja Aģentūra vienpusēji atkāpjas no Līguma atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>3.14</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>3.15</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. vai </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5">
         <w:t>3.16</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AAB90E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="65AAB90E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Aģentūra pieprasa atmaksāt visu Līguma ietvaros Īstenotājam pārskaitīto finanšu atbalstu, ja Īstenotājs nevar uzrādīt maksājuma dokumentus, kuri apliecina, ka saņemtais Aģentūras finanšu atbalsts investēts atbilstoši Līguma nosacījumiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618A460B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00C01030">
+    <w:p w14:paraId="618A460B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00C01030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Ja Īstenotājs ir pārkāpis Komisijas regulu, tam ir pienākums atmaksāt Aģentūrai visu Līguma ietvaros nelikumīgi saņemto  finanšu atbalstu, kas piešķirts saskaņā ar attiecīgo regulu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Konstatējot regulā Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
@@ -4703,1069 +4803,1082 @@
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai regulā Nr. 717/2014 noteikto nosacījumu pārkāpumu, komercdarbības gala labuma guvējam ir pienākums atmaksāt atbalsta sniedzējam visu projekta ietvaros saņemto nelikumīgo </w:t>
       </w:r>
       <w:r w:rsidR="004E2253" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši Komercdarbības atbalsta kontroles likuma IV vai V nodaļas nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AE0CC9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="10AE0CC9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja neviens iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā pēc individuālā darba meklēšanas plāna, neierodas pie Pasākuma Īstenotāja noslēgt Līgumu par dalību, vai Līgums par dalību ir bijis noslēgts, taču faktiski dalība nav uzsākta) un 30 kalendāra dienu laikā no dienas, kad Līgumā bija paredzēts klientam sākt dalību Pasākumā nav veikta klienta nomaiņa, Līgums zaudē savu spēku. Šādā gadījumā Puses ne vēlāk kā 3 (trīs) darbdienu laikā noslēdz attiecīgu vienošanos par Līguma izbeigšanu.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="5F3E1CBD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E12C291" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="7E12C291" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>VII. Personas datu aizsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20401631" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A023A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="55A023A6" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Puses apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula) (turpmāk – Regula), kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B848CF0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="7B848CF0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271FDA23" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="271FDA23" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā. Jebkāda no Aģentūras saņemto personas datu apstrāde citiem mērķiem, kā vien tiem, kas ir noteikti Līgumā, ir aizliegta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C002970" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="0C002970" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D42746B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="7D42746B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk kā nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797918B1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="797918B1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B526D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="35B526D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Katra Puse, apstrādājot saņemtos personas datus Līguma īstenošanai, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F557B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="019F557B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katra Puse ir atbildīga par personu (datu subjektu) informēšanu par viņu personas datu apstrādi, ko veic kā pārzinis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589F0794" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="589F0794" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Puses apņemas nenodot saņemtos personas datus trešajām personām bez tās Puses iepriekšējas rakstveida piekrišanas, no kuras tā ir saņēmusi personas datus. Ja saskaņā ar normatīvajiem aktiem Pusei ir pienākums izpaust saņemtos personas datus, tās pienākums par personas datu nodošanu informēt Pusi, no kuras tā ir saņēmusi personas datus, ja vien to neaizliedz normatīvie akti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F2A5EF" w14:textId="57521420" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="67F2A5EF" w14:textId="57521420" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Līguma izpildei Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> veic šādu datu apstrādi: </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00B55CE5" w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. apakšpunktam ar IDMP klients tiek norīkots dalībai Pasākumā, kura ietvaros klientam jānodod personu dati Pasākuma Īstenotājam, lai noslēgtu līgumu par dalību </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Pasākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (vārds, uzvārds, personas kods, adrese, kontaktinformācija).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D4C014" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="62D4C014" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Datu apstrādes tiesiskais pamats ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Ministru kabineta 2023. gada 28. novembra noteikumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:br/>
         <w:t xml:space="preserve">Nr. 691 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.3.3. specifiskā atbalsta mērķa “Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot pašnodarbinātību un sociālo ekonomiku” 4.3.3.2. pasākuma “Nelabvēlīgākā situācijā esošu bezdarbnieku un ekonomiski neaktīvo iedzīvotāju iekļaušanās darba tirgū sekmēšana” īstenošanas noteikumi” </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">un Ministru kabineta 2011. gada 25. janvāra noteikumi Nr. 75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D99B95" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="16D99B95" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Puses apņemas Līguma izpildes laikā un pēc Līguma termiņa beigām neizpaust trešajām personām nekādu Līguma izpildes laikā iegūto personas datus saturošo informāciju. Minētais pienākums attiecas arī uz Pušu darbiniekiem. Puses nodrošina, ka tā darbinieki pirms Līguma noslēgšanas paraksta attiecīgus saistību rakstus par šajā Līgumā noteikto konfidencialitātes prasību izpildi (ja vien šīs prasības jau nav iekļautas Pušu darbinieku darba līgumos). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35324E37" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="35324E37" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs nodrošina: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EF5877" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="65EF5877" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>aizsardzību pret fiziskās iedarbības radītu personas datu apdraudējumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A21A7D2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="2A21A7D2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>aizsardzību, kuru realizē ar prog</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">rammatūras līdzekļiem, parolēm, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>šifrēšanu, kriptēšanu un citiem loģiskās aizsardzības līdzekļiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682FEDEA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="682FEDEA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tikai pilnvarotu personu piekļūšanu pie t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">ehniskajiem resursiem, kas tiek </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>izmantoti personu datu apstrādei un aizsardzībai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C726EB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="11C726EB" w14:textId="3A6D643A" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B62D5E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t>Ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07B68" w:rsidRPr="00B62D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t>stenotājs līguma izpildes laikā sniedz Aģentūrai visu nepieciešamo informāciju un tehnisko atbalstu, kas nepieciešams, lai Aģentūra varētu nodrošināt atbildes uz datu subjektu pieprasījumiem attiecībā uz to tiesību īstenošanu, ciktāl tas skar Pasākuma Īstenotāja kompetenci.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202CB0FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="202CB0FB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Īstenotājs bez atlīdzības sniedz Aģentūrai visu nepieciešamo tehnisko un organizatorisko atbalstu, lai Aģentūra varētu nodrošināt normatīvajos aktos noteikto uzraudzības iestādes un datu subjekta informēšanu par datu aizsardzības pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8E5C15" w14:textId="72E7803C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="6D8E5C15" w14:textId="72E7803C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs apņemas Līguma izpildes laikā atļaut Aģentūras </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>un A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>ģentūras uzraugošās iestādes pārstāvjiem veikt pārbaudes Līguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:t>1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. un </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>4.17.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">. apakšpunktā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>norādītajās adresēs, lai pārliecinātos par to, kā Īstenotājs nodrošina Līgumā noteikto saistību izpildi attiecībā uz personas datu aizsardzības jautājumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096F75BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="096F75BD" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs informē </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> par visiem datu subjektu un trešo personu pieprasījumiem attiecībā uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārziņā esošo personas datu izsniegšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14047A8D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="14047A8D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieprasījuma Īstenotājs sniedz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> visu informāciju par personas datu apstrādi un datu apstrādes līdzekļiem, ko Līguma izpildes ietvaros ir veicis vai izmantojis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADE311E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="0ADE311E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Īstenotājs apņemas kompensēt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> visus zaudējumus, kas radušies saistībā ar fizisko personu datu apstrādes drošības pārkāpumiem, ja šie pārkāpumi ir radušies </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Īstenotāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbības vai bezdarbības rezultātā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090F00BA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3165389C" w14:textId="1F4F8473" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="3165389C" w14:textId="1F4F8473" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Strīdu izskatīšanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB86148" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7278DC1F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="7278DC1F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Visas domstarpības un strīdus saistībā ar Līguma izpildi Puses risina pārrunu ceļā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A190B8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="21A190B8" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Ja Puses nevar vienoties pārrunu ceļā, strīds tiek izskatīts tiesā saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E399545" w14:textId="32DF5D77" w:rsidR="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E115B39" w14:textId="77777777" w:rsidR="003E5601" w:rsidRPr="00B62D5E" w:rsidRDefault="003E5601" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F6982B9" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="2F6982B9" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IX. Kontaktpersonas un kontakti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5A52C9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A26D85C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="6A26D85C" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Ref203476693"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref203476693"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Puses ieceļ par Līguma izpildes koordināciju atbildīgās kontaktpersonas:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F473EA0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="6F473EA0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Ref203475286"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref203475286"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>no Īstenotāja puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2A06C27C" w14:textId="4687D735" w:rsidR="004A732B" w:rsidRPr="004A732B" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="2A06C27C" w14:textId="4687D735" w:rsidR="004A732B" w:rsidRPr="004A732B" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">_______, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>tālrunis_____________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A6DF9" w14:textId="34C96A71" w:rsidR="00B62D5E" w:rsidRPr="004A732B" w:rsidRDefault="00F07B68" w:rsidP="004A732B">
+    <w:p w14:paraId="1B3A6DF9" w14:textId="34C96A71" w:rsidR="00B62D5E" w:rsidRPr="004A732B" w:rsidRDefault="00000000" w:rsidP="004A732B">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CFBB5B" w14:textId="21169949" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="40CFBB5B" w14:textId="21169949" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">e-pasta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C536F57" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="001C6716">
+    <w:p w14:paraId="7C536F57" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="001C6716">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Ref203476019"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref203476019"/>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>no Aģentūras puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="27E36248" w14:textId="3029D25C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="27E36248" w14:textId="3029D25C" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00016225">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004A732B" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>tālrunis_____________</w:t>
       </w:r>
       <w:r w:rsidR="004A732B" w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593E196E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+    <w:p w14:paraId="593E196E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00016225">
       <w:pPr>
         <w:ind w:left="567" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E62706C" w14:textId="19593286" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="00016225">
+    <w:p w14:paraId="3E62706C" w14:textId="19593286" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="00016225">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>e-pasta adrese_</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617FA271" w14:textId="466306B1" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="617FA271" w14:textId="466306B1" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Kontaktpersonu vai to kontaktu maiņas gadījumā Puse ne vēlāk kā divu darba dienu laikā informē elektroniski (e-pastā) otru Pusi, nosūtot informāciju par izmaiņām uz Līguma </w:t>
       </w:r>
       <w:r w:rsidR="004A732B">
         <w:t>9.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>. apakšpunktā norādīto otras Puses kontaktpersonas e-pasta adresi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7887C6A1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18419BA2" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="18419BA2" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>X. Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E513D0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F35DAA5" w14:textId="79B5616F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="3F35DAA5" w14:textId="79B5616F" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t>Jautājumus, kas nav atrunāti Līgumā, Puses risina atbilstoši Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1011BBBE" w14:textId="3E67E765" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="1011BBBE" w14:textId="1D35F7BA" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
-        <w:t>Līguma grozījumi un papildinājumi tiek noformēti rakstveidā, Pusēm vienojoties, un ir Līguma neatņemama sastāvdaļa. Pušu rekvizītu izmaiņu gadījumā,  divu darba dienu laikā Puses viena otru informē par izmaiņām, nosūtot informāciju uz Pušu oficālajām e-adresēm, neslēdzot atsevišķu rakstveida vienošanos pie Līguma.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="135C2CA9" w14:textId="3324E223" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+        <w:t>Līguma grozījumi un papildinājumi tiek noformēti rakstveidā, Pusēm vienojoties, un ir Līguma neatņemama sastāvdaļa. Pušu rekvizītu izmaiņu gadījumā,  divu darba dienu laikā Puses viena otru informē par izmaiņām, nosūtot informāciju uz Pušu ofic</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CF0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62D5E">
+        <w:t>ālajām e-adresēm, neslēdzot atsevišķu rakstveida vienošanos pie Līguma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135C2CA9" w14:textId="3324E223" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Līgums parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve"> Līguma abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522A118E" w14:textId="24D010C8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+    <w:p w14:paraId="522A118E" w14:textId="24D010C8" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="624" w:hanging="482"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir tiesīga grozīt veidlapas bez saskaņojuma ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:t xml:space="preserve">Īstenotāju </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
@@ -5777,51 +5890,51 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62D5E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F05D56" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A398389" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D4D353" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00F07B68" w:rsidP="007F1A05">
+    <w:p w14:paraId="16D4D353" w14:textId="77777777" w:rsidR="007F1A05" w:rsidRPr="00F93A28" w:rsidRDefault="00000000" w:rsidP="007F1A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93A28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XI. Pušu rekvizīti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624D4414" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5840,66 +5953,66 @@
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4107"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00103217" w14:paraId="11504A82" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="11504A82" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC59FA1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="2CC59FA1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -5915,51 +6028,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2073B0BF" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="33F79FC3" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="33F79FC3" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:trHeight w:val="202"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50471CC4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5975,86 +6088,86 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5327663D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="298A269A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="298A269A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="40C7D8F1" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="40C7D8F1" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB8D00F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="3DB8D00F" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Rīga, Krišjāņa Valdemāra iela 38 k-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6072,66 +6185,66 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45E6C2B1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="38B46C2F" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="38B46C2F" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDA6AD2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="4DDA6AD2" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -6139,86 +6252,86 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F40C8E3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03679B10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="03679B10" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="7881D82B" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="7881D82B" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA729D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="7CA729D4" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6236,66 +6349,66 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BAB5FA9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="30C42566" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="30C42566" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="284EDA8A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="284EDA8A" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -6303,85 +6416,85 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7422AFC7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71BE68B7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="71BE68B7" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="723C2B3C" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="723C2B3C" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB89B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="6FDB89B3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Valsts kase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6398,150 +6511,150 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00DE7BB3" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="5E31BF83" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="5E31BF83" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09539942" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="09539942" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="672B2CC0" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E60AF4B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="7E60AF4B" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="4B0BF078" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="4B0BF078" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="358CFAC1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="358CFAC1" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>TRELLV22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6558,149 +6671,149 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FB0C1E9" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="67E88ABB" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="67E88ABB" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="241509DB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="241509DB" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5627DD5D" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52642B93" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="52642B93" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="1773BAFA" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="1773BAFA" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F0A17" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="5F1F0A17" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>LV24TREL218045111500B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6717,149 +6830,149 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ABE0932" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="5DD3671C" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="5DD3671C" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD8CD4E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="4DD8CD4E" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="114903ED" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="392865BA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="392865BA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="7FB9692E" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="7FB9692E" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12279583" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="12279583" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -6876,246 +6989,247 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65DD8EBA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="33DF9D23" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="33DF9D23" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07051455" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="07051455" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68E9B5DA" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68F25624" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="68F25624" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="3919CD7C" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="3919CD7C" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="249C1D6F" w14:textId="3260F947" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="249C1D6F" w14:textId="3260F947" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>ESF Plus projekta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1421FD60" w14:textId="4D47EAFD" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="1421FD60" w14:textId="4D47EAFD" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>“Pasākumi iekļaujošai nodarbinātībai”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7701FB60" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="7701FB60" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>rojekta koordinators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22159839" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="317D9069" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00F07B68" w:rsidP="007D5B7E">
+          <w:p w14:paraId="317D9069" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00000000" w:rsidP="007D5B7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62D5E">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Pasākuma īstenotājs vai pilnvarotā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="100E5BD9" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="100E5BD9" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DECD082" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -7134,51 +7248,51 @@
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57952737" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103217" w14:paraId="11F45764" w14:textId="77777777" w:rsidTr="006A3F47">
+      <w:tr w:rsidR="00C776F4" w14:paraId="11F45764" w14:textId="77777777" w:rsidTr="006A3F47">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11E658C5" w14:textId="77777777" w:rsidR="00B62D5E" w:rsidRPr="00B62D5E" w:rsidRDefault="00B62D5E" w:rsidP="00B62D5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -7243,70 +7357,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E5846" w:rsidRPr="004D03B6" w:rsidSect="003466BA">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="992" w:header="709" w:footer="34" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78037293" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+    <w:p w14:paraId="0862C2B5" w14:textId="77777777" w:rsidR="0009008C" w:rsidRDefault="0009008C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F5886F2" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+    <w:p w14:paraId="20081212" w14:textId="77777777" w:rsidR="0009008C" w:rsidRDefault="0009008C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7352,371 +7466,376 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="52D9C891" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00F07B68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52D9C891" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="07F05099" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2950C2F8" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="60797AA4" w14:textId="77777777" w:rsidR="00116BF0" w:rsidRPr="00116BF0" w:rsidRDefault="00116BF0" w:rsidP="00116BF0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60797AA4" w14:textId="28728303" w:rsidR="00116BF0" w:rsidRPr="00116BF0" w:rsidRDefault="00000000" w:rsidP="00116BF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4.2.38.1_4.p_</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FC5DF3">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.v</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FC5DF3">
       <w:rPr>
-        <w:color w:val="E36C0A"/>
-[...7 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>31.03.2026.</w:t>
+      <w:t>_04.06.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13FAF623" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00570422" w:rsidRDefault="006A3F47" w:rsidP="00880397">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2C959816" w14:textId="77777777" w:rsidR="00A443DD" w:rsidRPr="00116BF0" w:rsidRDefault="00A443DD" w:rsidP="00A443DD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C959816" w14:textId="0BCF3D62" w:rsidR="00A443DD" w:rsidRPr="00116BF0" w:rsidRDefault="00000000" w:rsidP="00A443DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4.2.38.1_4.p_</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FC5DF3">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00570422">
       <w:rPr>
         <w:color w:val="ED7D31"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.v</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FC5DF3">
       <w:rPr>
-        <w:color w:val="E36C0A"/>
-[...7 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>31.03.2026.</w:t>
+      <w:t>_04.06.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="143D6374" w14:textId="77777777" w:rsidR="00A443DD" w:rsidRDefault="00A443DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AAB7361" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+    <w:p w14:paraId="1CA19AD0" w14:textId="77777777" w:rsidR="0009008C" w:rsidRDefault="0009008C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA7AA1A" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D">
+    <w:p w14:paraId="2E3BD7D5" w14:textId="77777777" w:rsidR="0009008C" w:rsidRDefault="0009008C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EEC8554" w14:textId="77777777" w:rsidR="0057520D" w:rsidRDefault="0057520D"/>
+    <w:p w14:paraId="00177B02" w14:textId="77777777" w:rsidR="0009008C" w:rsidRDefault="0009008C"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="77AEF958" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="005C5D0D" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="77AEF958" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="005C5D0D" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0067799F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Izvēlas atbilstošo, neatbilstošo dzēš.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0EA08B40" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00BC0003" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="0EA08B40" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00BC0003" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC0003">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t xml:space="preserve"> Pasākuma īstenošanas vieta</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">jābūt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0003">
         <w:t>Latvijas Republikas teritorij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="400AC77A" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00893B69" w:rsidRDefault="00F07B68" w:rsidP="00B62D5E">
+    <w:p w14:paraId="400AC77A" w14:textId="38DB7AAE" w:rsidR="006A3F47" w:rsidRPr="00893B69" w:rsidRDefault="00000000" w:rsidP="00B62D5E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t xml:space="preserve"> Atbalsta persona </w:t>
       </w:r>
       <w:r>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
-        <w:t xml:space="preserve">, kuram ir garīga rakstura traucējumi, palīdz integrēties darba vietā (līdzdalība pārrunās ar </w:t>
+        <w:t xml:space="preserve">, kuram ir garīga rakstura traucējumi, palīdz integrēties </w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1">
+        <w:t>pasākuma īstenošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="005115A1" w:rsidRPr="00893B69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893B69">
+        <w:t xml:space="preserve">vietā (līdzdalība pārrunās ar </w:t>
       </w:r>
       <w:r>
         <w:t>Īstenotāju</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
-        <w:t xml:space="preserve">, atbalsta sniegšana darba vadītāja norādīto darba uzdevumu apguvē un izpildē, komunikācijas un saskarsmes veidošana ar </w:t>
+        <w:t xml:space="preserve">, atbalsta sniegšana darba vadītāja norādīto uzdevumu apguvē un izpildē, komunikācijas un saskarsmes veidošana ar </w:t>
       </w:r>
       <w:r>
         <w:t>Īstenotāju</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:t>, darba vadītāju un darba kolēģiem, psiholoģiska un motivējoša atbalsta sniegšana).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0BD9DAFC" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00F07B68" w:rsidP="008E6D35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BD9DAFC" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="00000000" w:rsidP="008E6D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3FB2B7EF" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="321B00D4" w14:textId="268B947B" w:rsidR="006A3F47" w:rsidRDefault="00F07B68" w:rsidP="00F64E80">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="321B00D4" w14:textId="268B947B" w:rsidR="006A3F47" w:rsidRDefault="00000000" w:rsidP="00F64E80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:h="313" w:hRule="exact" w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="-273"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -7730,51 +7849,51 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50FB9111" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRPr="00F64E80" w:rsidRDefault="006A3F47" w:rsidP="00F64E80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5DF92106" w14:textId="77777777" w:rsidR="006A3F47" w:rsidRDefault="006A3F47"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042831B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBC272CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8259,147 +8378,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62157FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DFC9EF6"/>
-    <w:lvl w:ilvl="0" w:tplc="C0BED156">
+    <w:lvl w:ilvl="0" w:tplc="7AAA5DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8B90BCC8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="003EC408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BB9CF94E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F2E4C150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E3BC4508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C456BFDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9EA48FB0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B6567194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E9C6EB28" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A6800F9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2084C18A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C1DE01B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6FCE9A2A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B5EE1CDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C7743394" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="664C0F28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663F42C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001D"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -9021,160 +9140,160 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="692921825">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="521892755">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="823283247">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1305819350">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1428" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1282110815">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1606885422">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1077626473">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1204749552">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="344868260">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="121388185">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="486173034">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="296762894">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="551044832">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002334E3"/>
     <w:rsid w:val="00000267"/>
     <w:rsid w:val="00000B24"/>
     <w:rsid w:val="00001BF9"/>
     <w:rsid w:val="00002533"/>
     <w:rsid w:val="00002E39"/>
     <w:rsid w:val="000041D6"/>
     <w:rsid w:val="000056F1"/>
     <w:rsid w:val="000056FC"/>
     <w:rsid w:val="0000740C"/>
     <w:rsid w:val="0001131D"/>
     <w:rsid w:val="000116E4"/>
     <w:rsid w:val="00012498"/>
     <w:rsid w:val="00012711"/>
     <w:rsid w:val="00012AFB"/>
     <w:rsid w:val="00013AA2"/>
     <w:rsid w:val="000140B9"/>
+    <w:rsid w:val="000141B5"/>
     <w:rsid w:val="00015516"/>
     <w:rsid w:val="0001563E"/>
     <w:rsid w:val="000157C7"/>
     <w:rsid w:val="00016225"/>
     <w:rsid w:val="00016B5D"/>
     <w:rsid w:val="00017A87"/>
     <w:rsid w:val="000211F9"/>
     <w:rsid w:val="00021208"/>
     <w:rsid w:val="000214F4"/>
     <w:rsid w:val="0002401C"/>
     <w:rsid w:val="0002465D"/>
     <w:rsid w:val="00024F95"/>
     <w:rsid w:val="00025338"/>
     <w:rsid w:val="00025758"/>
     <w:rsid w:val="0002703B"/>
     <w:rsid w:val="00030619"/>
     <w:rsid w:val="000346C7"/>
     <w:rsid w:val="000360F0"/>
     <w:rsid w:val="0003683E"/>
     <w:rsid w:val="0004081B"/>
     <w:rsid w:val="00040A8F"/>
     <w:rsid w:val="000416D1"/>
     <w:rsid w:val="00042E98"/>
     <w:rsid w:val="000444F2"/>
     <w:rsid w:val="000453E8"/>
@@ -9212,50 +9331,51 @@
     <w:rsid w:val="00073A54"/>
     <w:rsid w:val="00073D37"/>
     <w:rsid w:val="0007453E"/>
     <w:rsid w:val="00075148"/>
     <w:rsid w:val="00075DE7"/>
     <w:rsid w:val="00076091"/>
     <w:rsid w:val="000767AB"/>
     <w:rsid w:val="000769B2"/>
     <w:rsid w:val="000771DD"/>
     <w:rsid w:val="00080F72"/>
     <w:rsid w:val="00081562"/>
     <w:rsid w:val="00081709"/>
     <w:rsid w:val="00081720"/>
     <w:rsid w:val="0008174A"/>
     <w:rsid w:val="000821DB"/>
     <w:rsid w:val="000823BD"/>
     <w:rsid w:val="00082914"/>
     <w:rsid w:val="00083595"/>
     <w:rsid w:val="0008390F"/>
     <w:rsid w:val="00083CDF"/>
     <w:rsid w:val="00086480"/>
     <w:rsid w:val="00086B0E"/>
     <w:rsid w:val="000873CA"/>
     <w:rsid w:val="00087845"/>
     <w:rsid w:val="00087ECD"/>
+    <w:rsid w:val="0009008C"/>
     <w:rsid w:val="00090989"/>
     <w:rsid w:val="00090F59"/>
     <w:rsid w:val="000929E1"/>
     <w:rsid w:val="00092FB6"/>
     <w:rsid w:val="00093B3F"/>
     <w:rsid w:val="00094C91"/>
     <w:rsid w:val="000A140F"/>
     <w:rsid w:val="000A15C3"/>
     <w:rsid w:val="000A2253"/>
     <w:rsid w:val="000A3018"/>
     <w:rsid w:val="000A40B7"/>
     <w:rsid w:val="000A4442"/>
     <w:rsid w:val="000A4A28"/>
     <w:rsid w:val="000A6470"/>
     <w:rsid w:val="000A6DCB"/>
     <w:rsid w:val="000A7482"/>
     <w:rsid w:val="000B034E"/>
     <w:rsid w:val="000B0CBC"/>
     <w:rsid w:val="000B0DF6"/>
     <w:rsid w:val="000B11EE"/>
     <w:rsid w:val="000B1B12"/>
     <w:rsid w:val="000B2036"/>
     <w:rsid w:val="000B241C"/>
     <w:rsid w:val="000B540C"/>
     <w:rsid w:val="000B5B00"/>
@@ -9494,50 +9614,51 @@
     <w:rsid w:val="001C6A14"/>
     <w:rsid w:val="001D0785"/>
     <w:rsid w:val="001D157C"/>
     <w:rsid w:val="001D17CD"/>
     <w:rsid w:val="001D29F3"/>
     <w:rsid w:val="001D2D15"/>
     <w:rsid w:val="001D315E"/>
     <w:rsid w:val="001D3175"/>
     <w:rsid w:val="001D3C70"/>
     <w:rsid w:val="001D449A"/>
     <w:rsid w:val="001D6DEA"/>
     <w:rsid w:val="001D738F"/>
     <w:rsid w:val="001E1CD1"/>
     <w:rsid w:val="001E1F8A"/>
     <w:rsid w:val="001E25D4"/>
     <w:rsid w:val="001E3395"/>
     <w:rsid w:val="001E3AC6"/>
     <w:rsid w:val="001E5B62"/>
     <w:rsid w:val="001E5C5E"/>
     <w:rsid w:val="001E5D20"/>
     <w:rsid w:val="001E68D8"/>
     <w:rsid w:val="001E6EC3"/>
     <w:rsid w:val="001E6FC1"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7C59"/>
+    <w:rsid w:val="001E7D1D"/>
     <w:rsid w:val="001F00C8"/>
     <w:rsid w:val="001F0367"/>
     <w:rsid w:val="001F0B50"/>
     <w:rsid w:val="001F13C4"/>
     <w:rsid w:val="001F3530"/>
     <w:rsid w:val="001F4A93"/>
     <w:rsid w:val="001F4DD4"/>
     <w:rsid w:val="001F59B5"/>
     <w:rsid w:val="001F7B37"/>
     <w:rsid w:val="002002AB"/>
     <w:rsid w:val="00200658"/>
     <w:rsid w:val="002008AB"/>
     <w:rsid w:val="00200A1C"/>
     <w:rsid w:val="00201326"/>
     <w:rsid w:val="002018F6"/>
     <w:rsid w:val="00201C4B"/>
     <w:rsid w:val="00201CD6"/>
     <w:rsid w:val="00202183"/>
     <w:rsid w:val="002023AE"/>
     <w:rsid w:val="00202681"/>
     <w:rsid w:val="00202741"/>
     <w:rsid w:val="002040CF"/>
     <w:rsid w:val="00204130"/>
     <w:rsid w:val="002044CC"/>
     <w:rsid w:val="0020683C"/>
@@ -9904,50 +10025,51 @@
     <w:rsid w:val="003D4500"/>
     <w:rsid w:val="003D4DB5"/>
     <w:rsid w:val="003D53E5"/>
     <w:rsid w:val="003D5714"/>
     <w:rsid w:val="003D5BA2"/>
     <w:rsid w:val="003D6086"/>
     <w:rsid w:val="003D7077"/>
     <w:rsid w:val="003D71C4"/>
     <w:rsid w:val="003D7D2C"/>
     <w:rsid w:val="003E0271"/>
     <w:rsid w:val="003E05C9"/>
     <w:rsid w:val="003E1874"/>
     <w:rsid w:val="003E1F44"/>
     <w:rsid w:val="003E2CE0"/>
     <w:rsid w:val="003E373C"/>
     <w:rsid w:val="003E3A0F"/>
     <w:rsid w:val="003E3BDF"/>
     <w:rsid w:val="003E5601"/>
     <w:rsid w:val="003E69ED"/>
     <w:rsid w:val="003E71DD"/>
     <w:rsid w:val="003E7DEA"/>
     <w:rsid w:val="003E7ED1"/>
     <w:rsid w:val="003F05A6"/>
     <w:rsid w:val="003F1032"/>
     <w:rsid w:val="003F1C7E"/>
+    <w:rsid w:val="003F1E66"/>
     <w:rsid w:val="003F41B9"/>
     <w:rsid w:val="003F42D0"/>
     <w:rsid w:val="003F501D"/>
     <w:rsid w:val="003F6028"/>
     <w:rsid w:val="003F69D6"/>
     <w:rsid w:val="004007AB"/>
     <w:rsid w:val="004010A2"/>
     <w:rsid w:val="00401B52"/>
     <w:rsid w:val="00401C96"/>
     <w:rsid w:val="00401E8B"/>
     <w:rsid w:val="0040343B"/>
     <w:rsid w:val="00403A77"/>
     <w:rsid w:val="0040508A"/>
     <w:rsid w:val="00405930"/>
     <w:rsid w:val="00405F60"/>
     <w:rsid w:val="004077A2"/>
     <w:rsid w:val="00407A40"/>
     <w:rsid w:val="00411664"/>
     <w:rsid w:val="00411671"/>
     <w:rsid w:val="00412706"/>
     <w:rsid w:val="0041452D"/>
     <w:rsid w:val="00414CCF"/>
     <w:rsid w:val="00414E74"/>
     <w:rsid w:val="00415AA2"/>
     <w:rsid w:val="004165BA"/>
@@ -10124,50 +10246,51 @@
     <w:rsid w:val="004F1935"/>
     <w:rsid w:val="004F2AF3"/>
     <w:rsid w:val="004F2C0A"/>
     <w:rsid w:val="004F2F13"/>
     <w:rsid w:val="004F3C3A"/>
     <w:rsid w:val="004F415E"/>
     <w:rsid w:val="004F51E2"/>
     <w:rsid w:val="004F544D"/>
     <w:rsid w:val="004F6670"/>
     <w:rsid w:val="004F738E"/>
     <w:rsid w:val="004F770E"/>
     <w:rsid w:val="00500827"/>
     <w:rsid w:val="00501179"/>
     <w:rsid w:val="00501B34"/>
     <w:rsid w:val="00501F73"/>
     <w:rsid w:val="005024F9"/>
     <w:rsid w:val="00503625"/>
     <w:rsid w:val="005040DB"/>
     <w:rsid w:val="00506367"/>
     <w:rsid w:val="005066AC"/>
     <w:rsid w:val="00506EC5"/>
     <w:rsid w:val="00507655"/>
     <w:rsid w:val="005076EF"/>
     <w:rsid w:val="00507EA7"/>
     <w:rsid w:val="00511478"/>
+    <w:rsid w:val="005115A1"/>
     <w:rsid w:val="00511BE1"/>
     <w:rsid w:val="00512664"/>
     <w:rsid w:val="005127D7"/>
     <w:rsid w:val="00512C08"/>
     <w:rsid w:val="00513B7B"/>
     <w:rsid w:val="00514003"/>
     <w:rsid w:val="0051545C"/>
     <w:rsid w:val="00516287"/>
     <w:rsid w:val="005170E7"/>
     <w:rsid w:val="005213B1"/>
     <w:rsid w:val="00521A80"/>
     <w:rsid w:val="00521BAB"/>
     <w:rsid w:val="00522150"/>
     <w:rsid w:val="0052272C"/>
     <w:rsid w:val="00522C07"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="005245EA"/>
     <w:rsid w:val="00524B43"/>
     <w:rsid w:val="00524FC5"/>
     <w:rsid w:val="005255ED"/>
     <w:rsid w:val="00525DC3"/>
     <w:rsid w:val="0052723A"/>
     <w:rsid w:val="005275F0"/>
     <w:rsid w:val="005310F2"/>
     <w:rsid w:val="005317D3"/>
@@ -10582,50 +10705,51 @@
     <w:rsid w:val="00713A3A"/>
     <w:rsid w:val="007143C1"/>
     <w:rsid w:val="007145D6"/>
     <w:rsid w:val="007149B8"/>
     <w:rsid w:val="007165F2"/>
     <w:rsid w:val="00716C33"/>
     <w:rsid w:val="00716D7D"/>
     <w:rsid w:val="00717942"/>
     <w:rsid w:val="007202E3"/>
     <w:rsid w:val="00720A9E"/>
     <w:rsid w:val="00721383"/>
     <w:rsid w:val="00722674"/>
     <w:rsid w:val="00722F98"/>
     <w:rsid w:val="00723E1A"/>
     <w:rsid w:val="0072418C"/>
     <w:rsid w:val="007246BE"/>
     <w:rsid w:val="00725548"/>
     <w:rsid w:val="007255E2"/>
     <w:rsid w:val="007255F1"/>
     <w:rsid w:val="00726A72"/>
     <w:rsid w:val="00727085"/>
     <w:rsid w:val="00727B21"/>
     <w:rsid w:val="00727DBB"/>
     <w:rsid w:val="0073065E"/>
     <w:rsid w:val="00730690"/>
+    <w:rsid w:val="0073073D"/>
     <w:rsid w:val="007312AB"/>
     <w:rsid w:val="007313AF"/>
     <w:rsid w:val="007321B7"/>
     <w:rsid w:val="007334F6"/>
     <w:rsid w:val="007335B3"/>
     <w:rsid w:val="0073382C"/>
     <w:rsid w:val="00733EBB"/>
     <w:rsid w:val="00734238"/>
     <w:rsid w:val="0073474D"/>
     <w:rsid w:val="00736827"/>
     <w:rsid w:val="0073732C"/>
     <w:rsid w:val="007379AD"/>
     <w:rsid w:val="00737D02"/>
     <w:rsid w:val="007406EA"/>
     <w:rsid w:val="00740764"/>
     <w:rsid w:val="0074133F"/>
     <w:rsid w:val="00741DE9"/>
     <w:rsid w:val="00741FAF"/>
     <w:rsid w:val="00742F8A"/>
     <w:rsid w:val="00744BD0"/>
     <w:rsid w:val="00744E94"/>
     <w:rsid w:val="00745048"/>
     <w:rsid w:val="0074701D"/>
     <w:rsid w:val="00747640"/>
     <w:rsid w:val="00747FBC"/>
@@ -10970,50 +11094,51 @@
     <w:rsid w:val="008E7362"/>
     <w:rsid w:val="008E7F72"/>
     <w:rsid w:val="008F049E"/>
     <w:rsid w:val="008F1687"/>
     <w:rsid w:val="008F2511"/>
     <w:rsid w:val="008F2906"/>
     <w:rsid w:val="008F5096"/>
     <w:rsid w:val="008F52A9"/>
     <w:rsid w:val="008F5C22"/>
     <w:rsid w:val="008F5E34"/>
     <w:rsid w:val="008F6BAD"/>
     <w:rsid w:val="008F751F"/>
     <w:rsid w:val="009008B9"/>
     <w:rsid w:val="00900A83"/>
     <w:rsid w:val="00901BE2"/>
     <w:rsid w:val="00901C2E"/>
     <w:rsid w:val="00901CF4"/>
     <w:rsid w:val="0090245D"/>
     <w:rsid w:val="0090364A"/>
     <w:rsid w:val="00903B45"/>
     <w:rsid w:val="00903CDE"/>
     <w:rsid w:val="00903D59"/>
     <w:rsid w:val="00903F13"/>
     <w:rsid w:val="009040CE"/>
     <w:rsid w:val="00906B53"/>
+    <w:rsid w:val="00906E48"/>
     <w:rsid w:val="009079E0"/>
     <w:rsid w:val="00907B19"/>
     <w:rsid w:val="0091188E"/>
     <w:rsid w:val="00911A07"/>
     <w:rsid w:val="0091234A"/>
     <w:rsid w:val="009127B9"/>
     <w:rsid w:val="00914125"/>
     <w:rsid w:val="009154B9"/>
     <w:rsid w:val="0091733F"/>
     <w:rsid w:val="0092032D"/>
     <w:rsid w:val="00920546"/>
     <w:rsid w:val="00921835"/>
     <w:rsid w:val="009231C5"/>
     <w:rsid w:val="00924159"/>
     <w:rsid w:val="00924B5D"/>
     <w:rsid w:val="00924C71"/>
     <w:rsid w:val="009268E5"/>
     <w:rsid w:val="00926DB0"/>
     <w:rsid w:val="0092768D"/>
     <w:rsid w:val="0092793F"/>
     <w:rsid w:val="0092798A"/>
     <w:rsid w:val="00931062"/>
     <w:rsid w:val="009310D0"/>
     <w:rsid w:val="00931AF7"/>
     <w:rsid w:val="00931F0C"/>
@@ -11178,50 +11303,51 @@
     <w:rsid w:val="00A14B27"/>
     <w:rsid w:val="00A14DE2"/>
     <w:rsid w:val="00A14F11"/>
     <w:rsid w:val="00A150A1"/>
     <w:rsid w:val="00A15871"/>
     <w:rsid w:val="00A161FA"/>
     <w:rsid w:val="00A164AA"/>
     <w:rsid w:val="00A167B8"/>
     <w:rsid w:val="00A17125"/>
     <w:rsid w:val="00A2068A"/>
     <w:rsid w:val="00A20BBC"/>
     <w:rsid w:val="00A2114F"/>
     <w:rsid w:val="00A223AD"/>
     <w:rsid w:val="00A23911"/>
     <w:rsid w:val="00A24A93"/>
     <w:rsid w:val="00A25CB3"/>
     <w:rsid w:val="00A25D99"/>
     <w:rsid w:val="00A262D3"/>
     <w:rsid w:val="00A300B6"/>
     <w:rsid w:val="00A30A93"/>
     <w:rsid w:val="00A319E1"/>
     <w:rsid w:val="00A3289A"/>
     <w:rsid w:val="00A32B0E"/>
     <w:rsid w:val="00A33677"/>
     <w:rsid w:val="00A36032"/>
+    <w:rsid w:val="00A36CF0"/>
     <w:rsid w:val="00A375BB"/>
     <w:rsid w:val="00A37DF8"/>
     <w:rsid w:val="00A40DC1"/>
     <w:rsid w:val="00A40E18"/>
     <w:rsid w:val="00A41821"/>
     <w:rsid w:val="00A443DD"/>
     <w:rsid w:val="00A444C4"/>
     <w:rsid w:val="00A45765"/>
     <w:rsid w:val="00A45AB3"/>
     <w:rsid w:val="00A462E3"/>
     <w:rsid w:val="00A46C84"/>
     <w:rsid w:val="00A46F19"/>
     <w:rsid w:val="00A504CA"/>
     <w:rsid w:val="00A5061E"/>
     <w:rsid w:val="00A50ABC"/>
     <w:rsid w:val="00A51283"/>
     <w:rsid w:val="00A51A34"/>
     <w:rsid w:val="00A51E80"/>
     <w:rsid w:val="00A526ED"/>
     <w:rsid w:val="00A53544"/>
     <w:rsid w:val="00A5389A"/>
     <w:rsid w:val="00A5391A"/>
     <w:rsid w:val="00A55376"/>
     <w:rsid w:val="00A55C5B"/>
     <w:rsid w:val="00A56341"/>
@@ -11263,50 +11389,51 @@
     <w:rsid w:val="00A85749"/>
     <w:rsid w:val="00A86FB4"/>
     <w:rsid w:val="00A90BBD"/>
     <w:rsid w:val="00A90C02"/>
     <w:rsid w:val="00A91E12"/>
     <w:rsid w:val="00A9221F"/>
     <w:rsid w:val="00A93C70"/>
     <w:rsid w:val="00A9465B"/>
     <w:rsid w:val="00A95276"/>
     <w:rsid w:val="00A95508"/>
     <w:rsid w:val="00A95FF7"/>
     <w:rsid w:val="00A966D3"/>
     <w:rsid w:val="00A97159"/>
     <w:rsid w:val="00AA05C0"/>
     <w:rsid w:val="00AA0A57"/>
     <w:rsid w:val="00AA0C0D"/>
     <w:rsid w:val="00AA12BC"/>
     <w:rsid w:val="00AA1A3E"/>
     <w:rsid w:val="00AA2DB6"/>
     <w:rsid w:val="00AA4928"/>
     <w:rsid w:val="00AA5563"/>
     <w:rsid w:val="00AA56A6"/>
     <w:rsid w:val="00AA7285"/>
     <w:rsid w:val="00AA7DD7"/>
     <w:rsid w:val="00AB3578"/>
+    <w:rsid w:val="00AB6607"/>
     <w:rsid w:val="00AB6D2D"/>
     <w:rsid w:val="00AB77C1"/>
     <w:rsid w:val="00AB7895"/>
     <w:rsid w:val="00AB78AE"/>
     <w:rsid w:val="00AB7F38"/>
     <w:rsid w:val="00AC0817"/>
     <w:rsid w:val="00AC0DEB"/>
     <w:rsid w:val="00AC10F4"/>
     <w:rsid w:val="00AC14E3"/>
     <w:rsid w:val="00AC1856"/>
     <w:rsid w:val="00AC18C7"/>
     <w:rsid w:val="00AC25DD"/>
     <w:rsid w:val="00AC29D3"/>
     <w:rsid w:val="00AC3051"/>
     <w:rsid w:val="00AC3C20"/>
     <w:rsid w:val="00AC4374"/>
     <w:rsid w:val="00AC43EB"/>
     <w:rsid w:val="00AC4709"/>
     <w:rsid w:val="00AC53D9"/>
     <w:rsid w:val="00AC5743"/>
     <w:rsid w:val="00AC5763"/>
     <w:rsid w:val="00AC5791"/>
     <w:rsid w:val="00AC5923"/>
     <w:rsid w:val="00AC5A47"/>
     <w:rsid w:val="00AC6105"/>
@@ -11428,88 +11555,90 @@
     <w:rsid w:val="00B5294D"/>
     <w:rsid w:val="00B52FDD"/>
     <w:rsid w:val="00B536CA"/>
     <w:rsid w:val="00B54277"/>
     <w:rsid w:val="00B547D9"/>
     <w:rsid w:val="00B5495A"/>
     <w:rsid w:val="00B5589A"/>
     <w:rsid w:val="00B55AA2"/>
     <w:rsid w:val="00B55CE5"/>
     <w:rsid w:val="00B56A18"/>
     <w:rsid w:val="00B56F3B"/>
     <w:rsid w:val="00B57F64"/>
     <w:rsid w:val="00B62D5E"/>
     <w:rsid w:val="00B648ED"/>
     <w:rsid w:val="00B66535"/>
     <w:rsid w:val="00B66786"/>
     <w:rsid w:val="00B671C1"/>
     <w:rsid w:val="00B67333"/>
     <w:rsid w:val="00B67927"/>
     <w:rsid w:val="00B70092"/>
     <w:rsid w:val="00B70284"/>
     <w:rsid w:val="00B70B9C"/>
     <w:rsid w:val="00B70DB7"/>
     <w:rsid w:val="00B71482"/>
     <w:rsid w:val="00B719F8"/>
+    <w:rsid w:val="00B71F2E"/>
     <w:rsid w:val="00B722CF"/>
     <w:rsid w:val="00B725A6"/>
     <w:rsid w:val="00B72CA1"/>
     <w:rsid w:val="00B72E34"/>
     <w:rsid w:val="00B72FF5"/>
     <w:rsid w:val="00B75B46"/>
     <w:rsid w:val="00B75FE4"/>
     <w:rsid w:val="00B77A38"/>
     <w:rsid w:val="00B801F7"/>
     <w:rsid w:val="00B80309"/>
     <w:rsid w:val="00B80730"/>
     <w:rsid w:val="00B819EA"/>
     <w:rsid w:val="00B81C06"/>
     <w:rsid w:val="00B81C17"/>
     <w:rsid w:val="00B820C6"/>
     <w:rsid w:val="00B82390"/>
     <w:rsid w:val="00B825A1"/>
     <w:rsid w:val="00B82875"/>
     <w:rsid w:val="00B829C6"/>
     <w:rsid w:val="00B830DB"/>
     <w:rsid w:val="00B836C0"/>
     <w:rsid w:val="00B843CE"/>
     <w:rsid w:val="00B84431"/>
     <w:rsid w:val="00B86443"/>
     <w:rsid w:val="00B90114"/>
     <w:rsid w:val="00B907E8"/>
     <w:rsid w:val="00B907F7"/>
     <w:rsid w:val="00B91470"/>
     <w:rsid w:val="00B934BE"/>
     <w:rsid w:val="00B93D9E"/>
     <w:rsid w:val="00B94407"/>
     <w:rsid w:val="00B9577D"/>
     <w:rsid w:val="00B95E62"/>
     <w:rsid w:val="00B96CB7"/>
     <w:rsid w:val="00B97B12"/>
     <w:rsid w:val="00B97EB0"/>
     <w:rsid w:val="00BA03A7"/>
     <w:rsid w:val="00BA0F11"/>
+    <w:rsid w:val="00BA1A79"/>
     <w:rsid w:val="00BA237A"/>
     <w:rsid w:val="00BA5101"/>
     <w:rsid w:val="00BA5600"/>
     <w:rsid w:val="00BA63F4"/>
     <w:rsid w:val="00BA64FB"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BA7493"/>
     <w:rsid w:val="00BA77A9"/>
     <w:rsid w:val="00BB0007"/>
     <w:rsid w:val="00BB060B"/>
     <w:rsid w:val="00BB0C91"/>
     <w:rsid w:val="00BB18BB"/>
     <w:rsid w:val="00BB18D2"/>
     <w:rsid w:val="00BB1B6C"/>
     <w:rsid w:val="00BB1F94"/>
     <w:rsid w:val="00BB2AF5"/>
     <w:rsid w:val="00BB2BE1"/>
     <w:rsid w:val="00BB40A4"/>
     <w:rsid w:val="00BB4B23"/>
     <w:rsid w:val="00BB5010"/>
     <w:rsid w:val="00BB68BE"/>
     <w:rsid w:val="00BC0003"/>
     <w:rsid w:val="00BC0B1D"/>
     <w:rsid w:val="00BC0DC7"/>
     <w:rsid w:val="00BC24DE"/>
@@ -11632,67 +11761,70 @@
     <w:rsid w:val="00C55ECD"/>
     <w:rsid w:val="00C56C0A"/>
     <w:rsid w:val="00C570B9"/>
     <w:rsid w:val="00C571F2"/>
     <w:rsid w:val="00C57E78"/>
     <w:rsid w:val="00C60176"/>
     <w:rsid w:val="00C60C13"/>
     <w:rsid w:val="00C61431"/>
     <w:rsid w:val="00C61F18"/>
     <w:rsid w:val="00C6259E"/>
     <w:rsid w:val="00C627C7"/>
     <w:rsid w:val="00C636A9"/>
     <w:rsid w:val="00C64416"/>
     <w:rsid w:val="00C6566C"/>
     <w:rsid w:val="00C705DB"/>
     <w:rsid w:val="00C7075A"/>
     <w:rsid w:val="00C70FF1"/>
     <w:rsid w:val="00C71052"/>
     <w:rsid w:val="00C71A8F"/>
     <w:rsid w:val="00C71F48"/>
     <w:rsid w:val="00C722AB"/>
     <w:rsid w:val="00C73FAB"/>
     <w:rsid w:val="00C745E7"/>
     <w:rsid w:val="00C75BCA"/>
     <w:rsid w:val="00C75CF0"/>
+    <w:rsid w:val="00C7679D"/>
+    <w:rsid w:val="00C776F4"/>
     <w:rsid w:val="00C80158"/>
     <w:rsid w:val="00C81CDD"/>
     <w:rsid w:val="00C822EC"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C82C9D"/>
     <w:rsid w:val="00C82DA4"/>
     <w:rsid w:val="00C83187"/>
     <w:rsid w:val="00C84341"/>
     <w:rsid w:val="00C85719"/>
     <w:rsid w:val="00C85DF1"/>
     <w:rsid w:val="00C86955"/>
     <w:rsid w:val="00C90A4C"/>
     <w:rsid w:val="00C92241"/>
     <w:rsid w:val="00C929E7"/>
     <w:rsid w:val="00C93A44"/>
     <w:rsid w:val="00C95DA0"/>
     <w:rsid w:val="00C95E92"/>
+    <w:rsid w:val="00C969C6"/>
     <w:rsid w:val="00C96E43"/>
     <w:rsid w:val="00C9719F"/>
     <w:rsid w:val="00CA16C9"/>
     <w:rsid w:val="00CA2EA6"/>
     <w:rsid w:val="00CA4306"/>
     <w:rsid w:val="00CA46F1"/>
     <w:rsid w:val="00CA4BD6"/>
     <w:rsid w:val="00CA5FD0"/>
     <w:rsid w:val="00CA64F7"/>
     <w:rsid w:val="00CA6509"/>
     <w:rsid w:val="00CA6AC0"/>
     <w:rsid w:val="00CA717C"/>
     <w:rsid w:val="00CB0670"/>
     <w:rsid w:val="00CB11B1"/>
     <w:rsid w:val="00CB1895"/>
     <w:rsid w:val="00CB21AA"/>
     <w:rsid w:val="00CB2C78"/>
     <w:rsid w:val="00CB3048"/>
     <w:rsid w:val="00CB30BC"/>
     <w:rsid w:val="00CB420E"/>
     <w:rsid w:val="00CB4385"/>
     <w:rsid w:val="00CB4D91"/>
     <w:rsid w:val="00CB79CB"/>
     <w:rsid w:val="00CB7F6E"/>
     <w:rsid w:val="00CC08B8"/>
@@ -11713,69 +11845,71 @@
     <w:rsid w:val="00CD0FF8"/>
     <w:rsid w:val="00CD18EE"/>
     <w:rsid w:val="00CD1C61"/>
     <w:rsid w:val="00CD2887"/>
     <w:rsid w:val="00CD2AB6"/>
     <w:rsid w:val="00CD2B41"/>
     <w:rsid w:val="00CD2C1A"/>
     <w:rsid w:val="00CD312E"/>
     <w:rsid w:val="00CD31EC"/>
     <w:rsid w:val="00CD374A"/>
     <w:rsid w:val="00CD410C"/>
     <w:rsid w:val="00CD44B2"/>
     <w:rsid w:val="00CD4C35"/>
     <w:rsid w:val="00CD4FE7"/>
     <w:rsid w:val="00CD5DE3"/>
     <w:rsid w:val="00CD62F8"/>
     <w:rsid w:val="00CD7237"/>
     <w:rsid w:val="00CD77F1"/>
     <w:rsid w:val="00CE026E"/>
     <w:rsid w:val="00CE2263"/>
     <w:rsid w:val="00CE27D6"/>
     <w:rsid w:val="00CE2942"/>
     <w:rsid w:val="00CE4D96"/>
     <w:rsid w:val="00CE5F3C"/>
     <w:rsid w:val="00CF0092"/>
+    <w:rsid w:val="00CF02C4"/>
     <w:rsid w:val="00CF0BAA"/>
     <w:rsid w:val="00CF51CE"/>
     <w:rsid w:val="00CF66EE"/>
     <w:rsid w:val="00CF745F"/>
     <w:rsid w:val="00CF7B86"/>
     <w:rsid w:val="00CF7F5A"/>
     <w:rsid w:val="00D00837"/>
     <w:rsid w:val="00D0182D"/>
     <w:rsid w:val="00D02C72"/>
     <w:rsid w:val="00D02DCF"/>
     <w:rsid w:val="00D02F8A"/>
     <w:rsid w:val="00D03DD5"/>
     <w:rsid w:val="00D03DE9"/>
     <w:rsid w:val="00D04E92"/>
     <w:rsid w:val="00D05E2A"/>
     <w:rsid w:val="00D06BDD"/>
     <w:rsid w:val="00D11286"/>
     <w:rsid w:val="00D11C64"/>
     <w:rsid w:val="00D120AF"/>
+    <w:rsid w:val="00D126E9"/>
     <w:rsid w:val="00D128E8"/>
     <w:rsid w:val="00D12973"/>
     <w:rsid w:val="00D142EE"/>
     <w:rsid w:val="00D14679"/>
     <w:rsid w:val="00D14B41"/>
     <w:rsid w:val="00D15A71"/>
     <w:rsid w:val="00D1609A"/>
     <w:rsid w:val="00D16ED6"/>
     <w:rsid w:val="00D17C5C"/>
     <w:rsid w:val="00D17F1B"/>
     <w:rsid w:val="00D2018C"/>
     <w:rsid w:val="00D20B8C"/>
     <w:rsid w:val="00D216E6"/>
     <w:rsid w:val="00D227C8"/>
     <w:rsid w:val="00D22839"/>
     <w:rsid w:val="00D22C0C"/>
     <w:rsid w:val="00D23683"/>
     <w:rsid w:val="00D2482A"/>
     <w:rsid w:val="00D26422"/>
     <w:rsid w:val="00D265F9"/>
     <w:rsid w:val="00D270F3"/>
     <w:rsid w:val="00D27337"/>
     <w:rsid w:val="00D27655"/>
     <w:rsid w:val="00D3127C"/>
     <w:rsid w:val="00D312AF"/>
@@ -11884,50 +12018,51 @@
     <w:rsid w:val="00DA6CC7"/>
     <w:rsid w:val="00DB00AF"/>
     <w:rsid w:val="00DB0317"/>
     <w:rsid w:val="00DB0C28"/>
     <w:rsid w:val="00DB15D6"/>
     <w:rsid w:val="00DB1D32"/>
     <w:rsid w:val="00DB24E7"/>
     <w:rsid w:val="00DB26A7"/>
     <w:rsid w:val="00DB3521"/>
     <w:rsid w:val="00DB3EDB"/>
     <w:rsid w:val="00DB3F1A"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB4DAD"/>
     <w:rsid w:val="00DB6BD0"/>
     <w:rsid w:val="00DB6F10"/>
     <w:rsid w:val="00DC1781"/>
     <w:rsid w:val="00DC2391"/>
     <w:rsid w:val="00DC279E"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC4C8F"/>
     <w:rsid w:val="00DC5582"/>
     <w:rsid w:val="00DC619C"/>
     <w:rsid w:val="00DC6505"/>
     <w:rsid w:val="00DC7142"/>
     <w:rsid w:val="00DC7840"/>
+    <w:rsid w:val="00DC7D0A"/>
     <w:rsid w:val="00DD00B7"/>
     <w:rsid w:val="00DD0D5E"/>
     <w:rsid w:val="00DD1EC7"/>
     <w:rsid w:val="00DD22A2"/>
     <w:rsid w:val="00DD2F6E"/>
     <w:rsid w:val="00DD2FFB"/>
     <w:rsid w:val="00DD4325"/>
     <w:rsid w:val="00DD4538"/>
     <w:rsid w:val="00DD4BFF"/>
     <w:rsid w:val="00DD528C"/>
     <w:rsid w:val="00DD5921"/>
     <w:rsid w:val="00DD710D"/>
     <w:rsid w:val="00DD756E"/>
     <w:rsid w:val="00DE0352"/>
     <w:rsid w:val="00DE0A6B"/>
     <w:rsid w:val="00DE0E97"/>
     <w:rsid w:val="00DE226A"/>
     <w:rsid w:val="00DE24B5"/>
     <w:rsid w:val="00DE34B6"/>
     <w:rsid w:val="00DE37A8"/>
     <w:rsid w:val="00DE3CC6"/>
     <w:rsid w:val="00DE43FB"/>
     <w:rsid w:val="00DE4728"/>
     <w:rsid w:val="00DE4963"/>
     <w:rsid w:val="00DE6004"/>
@@ -12140,50 +12275,51 @@
     <w:rsid w:val="00EE7A1E"/>
     <w:rsid w:val="00EF0D1D"/>
     <w:rsid w:val="00EF0DC6"/>
     <w:rsid w:val="00EF1C31"/>
     <w:rsid w:val="00EF2F63"/>
     <w:rsid w:val="00EF3142"/>
     <w:rsid w:val="00EF393B"/>
     <w:rsid w:val="00EF4A42"/>
     <w:rsid w:val="00EF6158"/>
     <w:rsid w:val="00EF68C3"/>
     <w:rsid w:val="00EF6F53"/>
     <w:rsid w:val="00F00D1A"/>
     <w:rsid w:val="00F00FC1"/>
     <w:rsid w:val="00F01738"/>
     <w:rsid w:val="00F02079"/>
     <w:rsid w:val="00F022AB"/>
     <w:rsid w:val="00F036DC"/>
     <w:rsid w:val="00F03A13"/>
     <w:rsid w:val="00F03D95"/>
     <w:rsid w:val="00F04DFC"/>
     <w:rsid w:val="00F06429"/>
     <w:rsid w:val="00F06ECE"/>
     <w:rsid w:val="00F06F61"/>
     <w:rsid w:val="00F06FBB"/>
     <w:rsid w:val="00F07140"/>
+    <w:rsid w:val="00F077FA"/>
     <w:rsid w:val="00F07AC8"/>
     <w:rsid w:val="00F07B68"/>
     <w:rsid w:val="00F10154"/>
     <w:rsid w:val="00F101AD"/>
     <w:rsid w:val="00F103E3"/>
     <w:rsid w:val="00F107B8"/>
     <w:rsid w:val="00F10FAF"/>
     <w:rsid w:val="00F11447"/>
     <w:rsid w:val="00F11D4A"/>
     <w:rsid w:val="00F1227B"/>
     <w:rsid w:val="00F12520"/>
     <w:rsid w:val="00F13147"/>
     <w:rsid w:val="00F134BC"/>
     <w:rsid w:val="00F136D9"/>
     <w:rsid w:val="00F14DF6"/>
     <w:rsid w:val="00F159C1"/>
     <w:rsid w:val="00F1702B"/>
     <w:rsid w:val="00F17B83"/>
     <w:rsid w:val="00F2032E"/>
     <w:rsid w:val="00F20D20"/>
     <w:rsid w:val="00F21A86"/>
     <w:rsid w:val="00F22814"/>
     <w:rsid w:val="00F230E1"/>
     <w:rsid w:val="00F23602"/>
     <w:rsid w:val="00F23840"/>
@@ -12304,50 +12440,51 @@
     <w:rsid w:val="00FA4D04"/>
     <w:rsid w:val="00FA51C5"/>
     <w:rsid w:val="00FA6D25"/>
     <w:rsid w:val="00FA7949"/>
     <w:rsid w:val="00FA7B30"/>
     <w:rsid w:val="00FA7CCF"/>
     <w:rsid w:val="00FB0F72"/>
     <w:rsid w:val="00FB106D"/>
     <w:rsid w:val="00FB11B8"/>
     <w:rsid w:val="00FB13A9"/>
     <w:rsid w:val="00FB1B3B"/>
     <w:rsid w:val="00FB278B"/>
     <w:rsid w:val="00FB2B01"/>
     <w:rsid w:val="00FB3F81"/>
     <w:rsid w:val="00FB499A"/>
     <w:rsid w:val="00FB4AF0"/>
     <w:rsid w:val="00FB6E4C"/>
     <w:rsid w:val="00FB6F74"/>
     <w:rsid w:val="00FB7BD1"/>
     <w:rsid w:val="00FC2949"/>
     <w:rsid w:val="00FC2D75"/>
     <w:rsid w:val="00FC2F86"/>
     <w:rsid w:val="00FC31FF"/>
     <w:rsid w:val="00FC4617"/>
     <w:rsid w:val="00FC46A4"/>
+    <w:rsid w:val="00FC5DF3"/>
     <w:rsid w:val="00FC6189"/>
     <w:rsid w:val="00FC61B4"/>
     <w:rsid w:val="00FC62C3"/>
     <w:rsid w:val="00FC7822"/>
     <w:rsid w:val="00FC7B94"/>
     <w:rsid w:val="00FD027B"/>
     <w:rsid w:val="00FD0911"/>
     <w:rsid w:val="00FD09DA"/>
     <w:rsid w:val="00FD0AF1"/>
     <w:rsid w:val="00FD1140"/>
     <w:rsid w:val="00FD1AC4"/>
     <w:rsid w:val="00FD21FD"/>
     <w:rsid w:val="00FD22CF"/>
     <w:rsid w:val="00FD392A"/>
     <w:rsid w:val="00FD4590"/>
     <w:rsid w:val="00FD4D59"/>
     <w:rsid w:val="00FD4E06"/>
     <w:rsid w:val="00FD57A3"/>
     <w:rsid w:val="00FD67B0"/>
     <w:rsid w:val="00FE0663"/>
     <w:rsid w:val="00FE087A"/>
     <w:rsid w:val="00FE10B5"/>
     <w:rsid w:val="00FE2AE8"/>
     <w:rsid w:val="00FE2C48"/>
     <w:rsid w:val="00FE2C58"/>
@@ -12382,77 +12519,77 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="014CB8DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B9464D66-E6A0-411E-B6A4-687843538439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12680,50 +12817,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C83187"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="002334E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -13715,55 +13853,67 @@
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B62D5E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E5601"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="0073073D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14046,60 +14196,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -14226,159 +14389,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9527D34-4A56-4410-A939-33EB554FFA72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{904AC85C-FC20-4BBA-ADF8-36A30A890E0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CFC6596-5420-43CB-8DA4-EC0C3AA45A91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F6CFDC-D71B-403C-97BB-CCEC7C107A07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D21860E3-F225-4025-BE75-E4C0D0157CD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>31921</Characters>
+  <Pages>1</Pages>
+  <Words>23319</Words>
+  <Characters>13293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>266</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36464</CharactersWithSpaces>
+  <CharactersWithSpaces>36539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="IsSysUpdate">
     <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="RegNr">
     <vt:lpwstr/>
   </property>