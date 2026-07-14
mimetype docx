--- v0 (2025-10-10)
+++ v1 (2026-07-14)
@@ -1,4121 +1,4136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/item5.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="00E50264" w14:paraId="12065A64" w14:textId="77777777">
+    <w:p w14:paraId="576354B7" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00E50264">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PIETEIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="000D2C0A" w14:paraId="18C66075" w14:textId="77777777">
+    <w:p w14:paraId="18B5C9F3" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="000D2C0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>pasākuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="000D2C0A">
+      <w:r w:rsidR="000D2C0A" w:rsidRPr="007616F9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>„Darbam nepieciešamo iemaņu attīstība” īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00432F12">
+      <w:r w:rsidR="00432F12" w:rsidRPr="007616F9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> biedrībā/nodibinājumā</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="0D6F2FD7" w14:textId="77777777">
+    <w:p w14:paraId="11111E1C" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="006B0D35" w:rsidP="006B0D35">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="57E270F9" w14:textId="77777777">
+    <w:p w14:paraId="58BCDFCD" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="006B0D35">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D11AD" w:rsidRPr="007616F9" w:rsidP="007402E6" w14:paraId="2514E563" w14:textId="77777777">
+    <w:p w14:paraId="60E2AE30" w14:textId="77777777" w:rsidR="009D11AD" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="007402E6">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumenta datums ir tā </w:t>
       </w:r>
       <w:r w:rsidR="007402E6">
         <w:t xml:space="preserve">elektroniskās </w:t>
       </w:r>
       <w:r>
         <w:t>parakstīšanas datums</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745AF4" w:rsidP="00D264BB" w14:paraId="2DB0D424" w14:textId="77777777">
+    <w:p w14:paraId="734144CC" w14:textId="77777777" w:rsidR="00745AF4" w:rsidRDefault="00745AF4" w:rsidP="00D264BB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534AE1" w:rsidRPr="007616F9" w:rsidP="00D264BB" w14:paraId="73C7465C" w14:textId="77777777">
+    <w:p w14:paraId="29F92C63" w14:textId="77777777" w:rsidR="00534AE1" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00D264BB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D39F0" w:rsidP="006B0D35" w14:paraId="35B08967" w14:textId="77777777">
+    <w:p w14:paraId="5728A98E" w14:textId="77777777" w:rsidR="000D39F0" w:rsidRDefault="00000000" w:rsidP="006B0D35">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(biedrības</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00E21C2D">
+      <w:r w:rsidR="00E21C2D" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>nodibinājuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005328FD">
+      <w:r w:rsidR="005328FD" w:rsidRPr="007616F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+      <w:r w:rsidR="005B7C3C" w:rsidRPr="007616F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>osaukums</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+      <w:r w:rsidR="005B7C3C" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+      <w:r w:rsidR="005B7C3C" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="00FD5F55" w:rsidP="006B0D35" w14:paraId="3EE33D18" w14:textId="3317DE1B">
+    <w:p w14:paraId="4DFD9363" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="00FD5F55" w:rsidRDefault="00000000" w:rsidP="006B0D35">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="006441C3">
+      <w:r w:rsidR="006441C3" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Pretendents</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">), tā </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5F55">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5F55" w:rsidR="005F5CE0">
+      <w:r w:rsidR="005F5CE0" w:rsidRPr="00FD5F55">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5F55" w:rsidR="000F3641">
+      <w:r w:rsidR="000F3641" w:rsidRPr="00FD5F55">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5F55" w:rsidR="00123D3C">
+      <w:r w:rsidR="00123D3C" w:rsidRPr="00FD5F55">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="2EAB9D5C" w14:textId="77777777">
+    <w:p w14:paraId="140C1EE6" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="006B0D35">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="08C08B85" w14:textId="77777777">
+    <w:p w14:paraId="300A208B" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="006B0D35">
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">personā, </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00C90F0F">
+      <w:r w:rsidR="00C90F0F" w:rsidRPr="007616F9">
         <w:t>ur</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve">a darbojas </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00215EBD">
+      <w:r w:rsidR="00215EBD" w:rsidRPr="007616F9">
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00411AC4">
+      <w:r w:rsidR="00411AC4" w:rsidRPr="007616F9">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="5DB53087" w14:textId="77777777">
+    <w:p w14:paraId="0F8F36D0" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="006B0D35">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005F37E3">
+      <w:r w:rsidR="005F37E3" w:rsidRPr="007616F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnvarojumu apliecinoša </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>dokumenta nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB220E" w:rsidRPr="007616F9" w:rsidP="00F64639" w14:paraId="0B138243" w14:textId="2AF795D6">
+    <w:p w14:paraId="04367387" w14:textId="77777777" w:rsidR="00CB220E" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00F64639">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00A00ED4">
+      <w:r w:rsidR="00A00ED4" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ieteikumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00AC362F">
+      <w:r w:rsidR="00AC362F" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pasākuma „Darbam nepieciešamo iemaņu attīstība”</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00AC362F">
+      <w:r w:rsidR="00AC362F" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pasākum</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00975592">
+      <w:r w:rsidR="00975592" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="004D7B7B">
+      <w:r w:rsidR="004D7B7B" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+      <w:r w:rsidR="005B7C3C" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk –</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00123A1D">
+      <w:r w:rsidR="00123A1D" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+      <w:r w:rsidR="005B7C3C" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>pieteikums)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00A45B30">
+      <w:r w:rsidR="00A45B30" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00112119">
+      <w:r w:rsidR="00112119" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>kas paredzēts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007616F9" w:rsidR="005328FD">
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:r w:rsidR="001C32CA" w:rsidRPr="001C32CA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007616F9" w:rsidR="00112119">
+        <w:t>vērsts uz person</w:t>
+      </w:r>
+      <w:r w:rsidR="001C32CA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="001C32CA" w:rsidRPr="001C32CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurām ir piešķirts bezdarbnieka statuss (turpmāk – klienti) darbam nepieciešamo iemaņu attīstību sabiedrības labā </w:t>
+      </w:r>
+      <w:r w:rsidR="001C32CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00112119" w:rsidRPr="007616F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">biedrību un nodibinājumu statūtos </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00A06E52">
+      <w:r w:rsidR="00A06E52" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">minēto </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00112119">
+      <w:r w:rsidR="00112119" w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">funkciju </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
-        <w:t>nodrošināšanai</w:t>
+        <w:t>nodrošināšan</w:t>
+      </w:r>
+      <w:r w:rsidR="001C32CA">
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>, kas vērsts uz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00915DBB">
+        <w:t>, bez nolūka gūt peļņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FAAABB" w14:textId="77777777" w:rsidR="00037BA1" w:rsidRPr="007616F9" w:rsidRDefault="00037BA1" w:rsidP="00F64639">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> personu, kurām ir piešķirts</w:t>
-[...18 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00037BA1" w:rsidRPr="007616F9" w:rsidP="00F64639" w14:paraId="0679084E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="0002770B" w14:paraId="6C404225" w14:textId="77777777">
+    <w:p w14:paraId="2674939D" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="0002770B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Informācija par Pretendentu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="78366CEA" w14:textId="77777777">
+    <w:p w14:paraId="614FB30B" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9180" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w14:paraId="588FA6AC" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="39A40A9B" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="5AFD475D" w14:textId="77777777">
+          <w:p w14:paraId="49949200" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģistrācijas Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="41A7AC74" w14:textId="77777777">
+          <w:p w14:paraId="63B1DE25" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="46BC8CAA" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="2DDAE22F" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="19F9E7BB" w14:textId="77777777">
+          <w:p w14:paraId="6537BBFD" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā adrese:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="233BC335" w14:textId="77777777">
+          <w:p w14:paraId="2633D764" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4318E5FB" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="7EAFE0E2" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00927F87" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="4A6D2961" w14:textId="1482CEA3">
+          <w:p w14:paraId="4123EA29" w14:textId="77777777" w:rsidR="00927F87" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">1 (viens) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00927F87" w:rsidR="00713C6A">
+            <w:r w:rsidR="00713C6A" w:rsidRPr="00927F87">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">NACE kods </w:t>
             </w:r>
-            <w:r w:rsidRPr="00927F87" w:rsidR="00713C6A">
+            <w:r w:rsidR="00713C6A" w:rsidRPr="00927F87">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(atbilstoši NACE kodu klasifikatoram)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
+              <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00927F87" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="6CDBB0C2" w14:textId="77777777">
+          <w:p w14:paraId="19DAEC81" w14:textId="77777777" w:rsidR="00927F87" w:rsidRPr="007616F9" w:rsidRDefault="00927F87" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E003B57" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="714B466C" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="00786505" w14:paraId="2D3BB06B" w14:textId="77777777">
+          <w:p w14:paraId="3C533E01" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00786505">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kontaktpersona, t.sk., Pasākuma īstenošanas laikā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="65EBB15D" w14:textId="77777777">
+          <w:p w14:paraId="607E8899" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="73CC3014" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="643C96E7" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="09F14A6E" w14:textId="77777777">
+          <w:p w14:paraId="6FD98C33" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="08C11EED" w14:textId="77777777">
+          <w:p w14:paraId="07E4812F" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0311E981" w14:textId="77777777" w:rsidTr="00786505">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="299E00C9" w14:textId="77777777" w:rsidTr="00786505">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="7B5D6221" w14:textId="77777777">
+          <w:p w14:paraId="037609EB" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E-pasts:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="005B7C3C" w14:paraId="488A775C" w14:textId="77777777">
+          <w:p w14:paraId="6267225C" w14:textId="77777777" w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidRDefault="005B7C3C" w:rsidP="005B7C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B7C3C" w:rsidRPr="007616F9" w:rsidP="00F64639" w14:paraId="6137AE9C" w14:textId="77777777">
+    <w:p w14:paraId="2D90DEEF" w14:textId="77777777" w:rsidR="00A41AD0" w:rsidRPr="007616F9" w:rsidRDefault="00A41AD0" w:rsidP="00F64639">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A45B30" w:rsidRPr="007616F9" w:rsidP="00AC362F" w14:paraId="30329215" w14:textId="77777777">
+    <w:p w14:paraId="29C54E58" w14:textId="77777777" w:rsidR="00A45B30" w:rsidRPr="007616F9" w:rsidRDefault="00A45B30" w:rsidP="00AC362F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="0002770B" w14:paraId="1F1B0054" w14:textId="77777777">
+    <w:p w14:paraId="115B3F71" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="000842D3" w:rsidRDefault="00000000" w:rsidP="000842D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1260"/>
-[...1 lines deleted...]
-        <w:ind w:hanging="1260"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="142"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007616F9">
+        <w:t xml:space="preserve">Pretendenta piedāvātās Pasākuma īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00885706">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pretendenta piedāvātās Pasākuma īstenošanas vietas:</w:t>
+        <w:t>iespējas apgūt darbam nepieciešamo iema</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7DEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ņu</w:t>
+      </w:r>
+      <w:r w:rsidR="00885706">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apguvi</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0B69" w:rsidRPr="007616F9" w:rsidP="007C0B69" w14:paraId="69E8620B" w14:textId="77777777">
+    <w:p w14:paraId="749D91BD" w14:textId="77777777" w:rsidR="007C0B69" w:rsidRPr="007616F9" w:rsidRDefault="007C0B69" w:rsidP="007C0B69">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3778"/>
         <w:gridCol w:w="5283"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6B2BF696" w14:textId="77777777" w:rsidTr="00901081">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="29714029" w14:textId="77777777" w:rsidTr="00901081">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00411AC4" w:rsidRPr="007616F9" w:rsidP="005366A0" w14:paraId="13061D6F" w14:textId="6B1815F8">
+          <w:p w14:paraId="5BECE8A2" w14:textId="0161F0CD" w:rsidR="009F492B" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="005366A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Profesija</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0051601F">
+            </w:pPr>
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nosaukums</w:t>
+              <w:t xml:space="preserve">Piedāvāto iemaņu </w:t>
             </w:r>
-            <w:r w:rsidRPr="007616F9">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007616F9">
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>kods</w:t>
+              <w:t xml:space="preserve">virziens </w:t>
             </w:r>
-            <w:r w:rsidRPr="007616F9">
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(īsi aprakstiet, kādās nozarēs vai darba situācijās šīs iemaņas būs noderīgas) </w:t>
             </w:r>
-            <w:r w:rsidR="0051601F">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007616F9">
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>un prasmes, ko dalībnieks apgūs</w:t>
+            </w:r>
+            <w:r w:rsidR="008F314A" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2915" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00411AC4" w:rsidRPr="007616F9" w:rsidP="005D1EAF" w14:paraId="6CA3F234" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidR="00411AC4" w:rsidRPr="007616F9" w:rsidP="005D1EAF" w14:paraId="688FAEA6" w14:textId="77777777">
+          <w:p w14:paraId="2AA57B20" w14:textId="77777777" w:rsidR="00885706" w:rsidRPr="007616F9" w:rsidRDefault="00885706" w:rsidP="005D1EAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="07C7C5C4" w14:textId="77777777" w:rsidTr="00901081">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="63ACF31F" w14:textId="77777777" w:rsidTr="00901081">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005366A0" w:rsidRPr="007616F9" w:rsidP="001B29BA" w14:paraId="109FC1FF" w14:textId="77777777">
+          <w:p w14:paraId="78B72DF2" w14:textId="255FAB3C" w:rsidR="00885706" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="00A41AD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007616F9">
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Pasākuma īstenošanas vietu skaits</w:t>
+              <w:t>Profesija nosaukums</w:t>
             </w:r>
-            <w:r w:rsidRPr="007616F9" w:rsidR="005B7C3C">
+            <w:r w:rsidRPr="00002695">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> profesijā</w:t>
+              <w:t>, profesijas kods  Profesiju klasifikatorā, kur apgūtās iemaņas noderēs</w:t>
+            </w:r>
+            <w:r w:rsidR="008F314A" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2915" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005366A0" w:rsidRPr="007616F9" w:rsidP="005D1EAF" w14:paraId="5BE1FD85" w14:textId="77777777">
+          <w:p w14:paraId="266AA0F1" w14:textId="77777777" w:rsidR="00885706" w:rsidRPr="007616F9" w:rsidRDefault="00885706" w:rsidP="005D1EAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6E6D1924" w14:textId="77777777" w:rsidTr="00901081">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="3DF92E7D" w14:textId="77777777" w:rsidTr="000842D3">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF7E797" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Klienta pienākumu apraksts</w:t>
+            </w:r>
+            <w:r w:rsidR="00462BEF" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prasmju apgūšanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7C8B4F" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="009B7DEE" w:rsidP="00804C45">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="720" w:right="-6"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D1069" w14:paraId="31C09675" w14:textId="77777777" w:rsidTr="00F3532A">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B79549E" w14:textId="6238F091" w:rsidR="009B7DEE" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Specifiskas prasības klienta izglītībai</w:t>
+            </w:r>
+            <w:r w:rsidR="00462BEF" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zināšanām </w:t>
+            </w:r>
+            <w:r w:rsidR="00462BEF" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>prasmju apgūšanai</w:t>
+            </w:r>
+            <w:r w:rsidR="008F314A" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AFF7C2" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="009B7DEE" w:rsidP="00804C45">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="360" w:right="-6"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D1069" w14:paraId="1F584A90" w14:textId="77777777" w:rsidTr="00901081">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4458DD32" w14:textId="3D71D2DD" w:rsidR="009B7DEE" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pasākuma īstenošanas vietu skaits profesijā</w:t>
+            </w:r>
+            <w:r w:rsidR="008F314A" w:rsidRPr="00002695">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="202AA713" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="009B7DEE" w:rsidP="009B7DEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D1069" w14:paraId="5B6D4C67" w14:textId="77777777" w:rsidTr="00901081">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F775C7" w:rsidRPr="007616F9" w:rsidP="0089481F" w14:paraId="15FA99A4" w14:textId="324C7275">
+          <w:p w14:paraId="193134CE" w14:textId="52B344E5" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007616F9">
+            <w:r w:rsidRPr="008F314A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A362D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Pasākuma </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A362D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>īstenošanas vietas adrese</w:t>
+            </w:r>
+            <w:r w:rsidR="008F314A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">īstenošanas vietas adrese </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0051601F" w:rsidR="00D97EDF">
+            <w:r w:rsidRPr="0051601F">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2915" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F775C7" w:rsidRPr="007616F9" w:rsidP="001352FF" w14:paraId="49E4ED36" w14:textId="77777777">
+          <w:p w14:paraId="0FC3890C" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="009B7DEE" w:rsidP="009B7DEE">
             <w:pPr>
               <w:ind w:left="720" w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4F5BFF5E" w14:textId="77777777" w:rsidTr="00901081">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="0E946843" w14:textId="77777777" w:rsidTr="00901081">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00587BCE" w:rsidRPr="007616F9" w:rsidP="005C2500" w14:paraId="6A6A62D3" w14:textId="26CDB919">
+          <w:p w14:paraId="1A676F40" w14:textId="77777777" w:rsidR="008F314A" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007616F9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Plānotais Pasākuma īstenošanas ilgums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B18EA5B" w14:textId="0D874B7B" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Plānotais Pasākuma īstenošanas ilgums </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">(Pasākuma īstenošanas ilgums ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="007616F9" w:rsidR="00C536E3">
-[...23 lines deleted...]
-            <w:r w:rsidR="00DB444F">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>seši mēneši</w:t>
             </w:r>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB444F">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vai</w:t>
             </w:r>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB444F">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12 mēneši, ja</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> ar invaliditāti</w:t>
+              <w:t>12 mēneši, ja Pasākumā iesaista klientu ar invaliditāti</w:t>
             </w:r>
             <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2915" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00587BCE" w:rsidRPr="007616F9" w:rsidP="00ED736F" w14:paraId="0E5E3676" w14:textId="77777777">
+          <w:p w14:paraId="55E35DDA" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007616F9">
-              <w:t>___ mēneši</w:t>
+              <w:t xml:space="preserve">___ mēneši </w:t>
             </w:r>
-            <w:r w:rsidRPr="007616F9" w:rsidR="009C155A">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007616F9" w:rsidR="00C536E3">
+            <w:r w:rsidRPr="007616F9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(norāda Pasākuma īstenošanas ilgumu mēnešos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4C6A6090" w14:textId="77777777" w:rsidTr="00901081">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="3BCA70D2" w14:textId="77777777" w:rsidTr="00901081">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C536E3" w:rsidRPr="007616F9" w:rsidP="00123D3C" w14:paraId="1760A353" w14:textId="77777777">
-[...97 lines deleted...]
-          <w:p w:rsidR="00F93F01" w:rsidP="00123D3C" w14:paraId="5FF94900" w14:textId="011F2D89">
+          <w:p w14:paraId="6E7093AD" w14:textId="2A07DE83" w:rsidR="009B7DEE" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009B7DEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...118 lines deleted...]
-            <w:r w:rsidRPr="007728F4">
+            <w:r w:rsidRPr="006A362D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Darba vadītāja </w:t>
+              <w:t>Darba vadītāja vārds, uzvārds, personas kods</w:t>
             </w:r>
-            <w:r w:rsidR="009A0EDE">
+            <w:r w:rsidR="008F314A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2915" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED736F" w:rsidRPr="00ED736F" w:rsidP="009A0EDE" w14:paraId="39D12103" w14:textId="77777777">
+          <w:p w14:paraId="6FDE3CAB" w14:textId="77777777" w:rsidR="009B7DEE" w:rsidRPr="00ED736F" w:rsidRDefault="009B7DEE" w:rsidP="009B7DEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00915DBB" w:rsidP="00C0241B" w14:paraId="20EA2715" w14:textId="77777777">
+    <w:p w14:paraId="6056F623" w14:textId="77777777" w:rsidR="00915DBB" w:rsidRDefault="00915DBB" w:rsidP="00C0241B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0241B" w:rsidRPr="007616F9" w:rsidP="00C0241B" w14:paraId="027D8A08" w14:textId="58C5375F">
+    <w:p w14:paraId="032D925B" w14:textId="77777777" w:rsidR="00C0241B" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00C0241B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00FC7CDD">
+      <w:r w:rsidR="00FC7CDD" w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(tabula pavairojama uz leju</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="001955A1">
+      <w:r w:rsidR="001955A1" w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, aizpildot tabulu par katru profesiju</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00FC7CDD">
+      <w:r w:rsidR="00FC7CDD" w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C15F16" w:rsidP="00C0241B" w14:paraId="2525084F" w14:textId="77777777"/>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="00321E79" w14:paraId="18BC8968" w14:textId="515BEC50">
+    <w:p w14:paraId="06546748" w14:textId="77777777" w:rsidR="00C15F16" w:rsidRDefault="00C15F16" w:rsidP="00C0241B"/>
+    <w:p w14:paraId="6F0AEDCD" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00321E79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents ar savu </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>parakstu</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecina, ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="0033184B">
+      <w:r w:rsidR="0033184B" w:rsidRPr="007616F9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="006B0D35" w14:paraId="13F028EF" w14:textId="77777777">
+    <w:p w14:paraId="1151CE99" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="006B0D35" w:rsidP="006B0D35">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="7F5F1D9B" w14:textId="77777777">
+    <w:p w14:paraId="0A6F74F7" w14:textId="77777777" w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve">visas </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="003A6239">
+      <w:r w:rsidR="003A6239" w:rsidRPr="007616F9">
         <w:t xml:space="preserve">pieteikumā </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>sniegtās ziņas ir patiesas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3732E" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="7EFFB9C4" w14:textId="77777777">
+    <w:p w14:paraId="70E6CFBD" w14:textId="77777777" w:rsidR="00E3732E" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:t>Pretendents reģistrēts normatīvajos aktos noteiktajā kārtībā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3732E" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="33869B26" w14:textId="77777777">
+    <w:p w14:paraId="61BC85B6" w14:textId="77777777" w:rsidR="00E3732E" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:t>Pretendentam ir licence, akreditācijas lapa vai sertifikāts attiecīgo pakalpojumu sniegšanai, ja tā nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="4DFADFE3" w14:textId="77777777">
+    <w:p w14:paraId="1862814B" w14:textId="77777777" w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007616F9">
         <w:t>Pretendents veicina statūtos noteikto funkciju nodrošināšanu sabiedrības labā, kas vērsta uz aktivitātes veicināšanu sabiedrības labā</w:t>
       </w:r>
       <w:r w:rsidR="009F7EEE">
         <w:t xml:space="preserve"> bez </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>nolūk</w:t>
       </w:r>
       <w:r w:rsidR="009F7EEE">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve"> gūt peļņu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="2C6BF490" w14:textId="0DBE6AC1">
+    <w:p w14:paraId="1606DC7C" w14:textId="77777777" w:rsidR="00352794" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>ēdēj</w:t>
       </w:r>
       <w:r>
         <w:t>o divu</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve"> gad</w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t xml:space="preserve"> laikā Pretendents nav būtiski pārkāpis ar Nodarbinātības valsts aģentūru </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00C536E3">
+      <w:r w:rsidR="00C536E3" w:rsidRPr="007616F9">
         <w:t xml:space="preserve">(turpmāk – Aģentūra) </w:t>
       </w:r>
       <w:r w:rsidRPr="007616F9">
         <w:t>noslēgtā līguma par organizēto aktīvo nodarbinātības vai preventīvo bezdarba samazināšanas pasākumu īstenošanu noteikumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9070E" w:rsidP="00116703" w14:paraId="2A870F7F" w14:textId="77777777">
+    <w:p w14:paraId="20454A67" w14:textId="77777777" w:rsidR="006C42FA" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                                                                                            </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sadarbosies ar Aģentūru piemērotu pretendentu atlases procesā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9070E" w:rsidP="00C9070E" w14:paraId="1C509B43" w14:textId="09262402">
-[...268 lines deleted...]
-    <w:p w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="565DFD2B" w14:textId="0F565100">
+    <w:p w14:paraId="1D442497" w14:textId="77777777" w:rsidR="002C31E9" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>, kas nepieciešama Pasākuma īstenošanai;</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>izvērtēs Aģentūras piedāvātos pretendentus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidP="00391C3A" w14:paraId="6EC6508E" w14:textId="77777777">
+    <w:p w14:paraId="5A3C8028" w14:textId="77777777" w:rsidR="002C31E9" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Pasākuma īstenošanas vietā tiks nodrošināti droši un veselībai nekaitīgi darba apstākļi atbilstoši darba aizsardzību reglamentējošo normatīvo aktu prasībām;</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pamatos Aģentūras piedāvāto pretendentu noraidījuma iemeslus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00352794" w:rsidP="00391C3A" w14:paraId="490D540B" w14:textId="0F788C91">
+    <w:p w14:paraId="5E0D6D6C" w14:textId="77777777" w:rsidR="00C9070E" w:rsidRPr="00002695" w:rsidRDefault="00000000" w:rsidP="00116703">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007616F9" w:rsidR="00D66952">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>uz Pretendentu neattiecas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2D86" w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002695">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442BC1D8" w14:textId="77777777" w:rsidR="00C9070E" w:rsidRDefault="00000000" w:rsidP="00C9070E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00431CCC" w:rsidRPr="00431CCC">
+        <w:t xml:space="preserve"> neviens no Publisko iepirkumu likuma 42. panta otrās daļas 4., 6. un 14. punktā minētajiem izslēgšanas noteikumiem un ir ievērots minētā likuma 42. panta ceturtās daļas 2. punktā noteiktais termiņš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="006264B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE0A16">
+    </w:p>
+    <w:p w14:paraId="5DB84DBD" w14:textId="77777777" w:rsidR="0063464E" w:rsidRDefault="00000000" w:rsidP="00C9070E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="006264B5">
+        <w:t xml:space="preserve"> pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts, nav nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+      </w:r>
+      <w:r w:rsidR="006264B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2530" w:rsidRPr="00B50A57" w:rsidP="00EB2530" w14:paraId="1F5DF899" w14:textId="6A87B16F">
+    <w:p w14:paraId="028B3670" w14:textId="77777777" w:rsidR="00E03C34" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>.3. Atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas, kā arī pretendents nav 2022. gada 8. aprīļa Eiropas Komisija Padomes regulu (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā, 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B413F2" w14:textId="77777777" w:rsidR="0063464E" w:rsidRDefault="00000000" w:rsidP="002074DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C31B9">
+        <w:t>Pretendents neatbilst nevienai no šādām maksātnespējas pazīmēm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646DF9AA" w14:textId="77777777" w:rsidR="0063464E" w:rsidRDefault="00000000" w:rsidP="0063464E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>piemērojot piespiedu izpildes līdzekļus, nav bijis iespēja</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ms izpildīt tiesas nolēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve">parāda piedziņu no </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parādnieka (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>Pretendenta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0FDBED" w14:textId="77777777" w:rsidR="0063464E" w:rsidRDefault="00000000" w:rsidP="0063464E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009659B8">
+        <w:t>parādnieks (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pasākuma īstenotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009659B8">
+        <w:t xml:space="preserve">) – cits Maksātnespējas likuma 56.pantā minētais subjekts – nav nokārtojis vienu vai vairākas parādsaistības, no kurām pamatparāda summa atsevišķi vai kopā pārsniedz 2134 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009659B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009659B8">
+        <w:t xml:space="preserve"> un kurām ir iestājies izpildes termiņš, un kreditors vai kreditori ir izsnieguši vai nosūtījuši uz parādnieka juridisko adresi sūtītāja apmaksātu brīdinājumu par savu nodomu iesniegt juridiskās personas maksātnespējas procesa pieteikumu, un parādnieks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009659B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>triju nedēļu laikā pēc brīdinājuma nodošanas pasta komersantam nav samaksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7505E2" w14:textId="77777777" w:rsidR="0063464E" w:rsidRDefault="00000000" w:rsidP="0063464E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3. parādnieks (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>Pretendents</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cits Maksātnespējas likuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">56.pantā minētais subjekts  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve">– nav nokārtojis vienu vai vairākas parādsaistības, no kurām pamatparāda summa atsevišķi vai kopā pārsniedz 2134 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E45BF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve"> un kurām ir iestājies izpildes termiņš, un kreditors vai kreditori ir izsnieguši vai nosūtījuši uz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parādnieka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve"> juridisko adresi sūtītāja apmaksātu brīdinājumu par savu nodomu iesniegt juridiskās personas maksātnespējas procesa pieteikumu, un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parādnieks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t xml:space="preserve"> triju nedēļu laikā pēc brīdinājuma nodošanas pasta komersantam nav samaksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6FB9CC" w14:textId="77777777" w:rsidR="00352794" w:rsidRDefault="00000000" w:rsidP="00713C6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C31E9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E79A0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>Pretendents nav pilnībā izmaksājis darbiniekam darba samaksu, kaitējuma atlīdzību sakarā ar nelaimes gadījumu darbā vai arodslimību vai nav veicis sociālās apdrošināšanas obligātās iemaksas divu mēnešu laikā no izmaksai noteiktās dienas. Ja darba līgumā nav noteikta darba samaksas izmaksas diena, uzskatāms, ka šī diena i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r nākamā mēneša pirmā darbdiena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123782FB" w14:textId="77777777" w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EB2530">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B50A57">
+      <w:r>
+        <w:t>Pretendents nodrošina</w:t>
+      </w:r>
+      <w:r w:rsidR="00713C6A" w:rsidRPr="007616F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50261">
-[...3 lines deleted...]
-        <w:t>. Viens darba vadītājs Aģentūras organizēto pasākumu</w:t>
+      <w:r w:rsidRPr="007616F9">
+        <w:t>atbilstoš</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2DCE">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00713C6A" w:rsidRPr="007616F9">
+        <w:t xml:space="preserve">materiāli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t>tehnisk</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t>bāz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00713C6A" w:rsidRPr="007616F9">
+        <w:t>, kas nepieciešama Pasākuma īstenošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D44233" w:rsidRPr="00D44233" w:rsidP="003B7B04" w14:paraId="225D0AFB" w14:textId="33E61540">
+    <w:p w14:paraId="76A88FAD" w14:textId="77777777" w:rsidR="00352794" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk161741071"/>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007616F9">
+        <w:t>Pasākuma īstenošanas vietā tiks nodrošināti droši un veselībai nekaitīgi darba apstākļi atbilstoši darba aizsardzību reglamentējošo normatīvo aktu prasībām;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D00237" w:rsidP="003B7B04" w14:paraId="7316CDCF" w14:textId="4A55D179">
-[...11 lines deleted...]
-    <w:p w:rsidR="008030D5" w:rsidRPr="00FC52C4" w:rsidP="003B7B04" w14:paraId="5D4764BB" w14:textId="77777777">
+    <w:p w14:paraId="3B9CDE67" w14:textId="77777777" w:rsidR="00352794" w:rsidRDefault="00000000" w:rsidP="00391C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007616F9">
+        <w:t xml:space="preserve">ja Pasākumā tiks iesaistīts </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1903">
+        <w:t xml:space="preserve">persona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t xml:space="preserve">ar invaliditāti, Pretendents uzņemas nepieciešamības gadījumā organizēt Pasākuma īstenošanas vietas pielāgošanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50261">
+        <w:t>klienta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t xml:space="preserve"> vajadzībām, kuras noteicis Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66952">
+        <w:t>nodrošināts</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66952" w:rsidRPr="007616F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007616F9">
+        <w:t>ergoterapeits</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0A16">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0CE751" w14:textId="77777777" w:rsidR="00EB2530" w:rsidRPr="00B50A57" w:rsidRDefault="00000000" w:rsidP="00EB2530">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="28" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2530">
+        <w:t>nodrošinā</w:t>
+      </w:r>
+      <w:r w:rsidR="008867DE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2530">
+        <w:t xml:space="preserve"> darba vadītāju</w:t>
+      </w:r>
+      <w:r w:rsidR="00426D18">
+        <w:t xml:space="preserve"> Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2530">
+        <w:t xml:space="preserve"> iesaistītaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00426D18">
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50261">
+        <w:t>klientam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A57">
+        <w:t>. Viens darba vadītājs Aģentūras organizēto pasākumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B50A57">
+        <w:t xml:space="preserve"> ietvaros vienlaikus vada</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3693" w:rsidRPr="00AB3693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3693" w:rsidRPr="00B50A57">
+        <w:t>darbu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A57">
+        <w:t xml:space="preserve"> ne vairāk kā diviem </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50261">
+        <w:t>klientiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00426D18">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6612D65B" w14:textId="77777777" w:rsidR="00D44233" w:rsidRPr="00D44233" w:rsidRDefault="00000000" w:rsidP="003B7B04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="28" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk161741071"/>
+      <w:r w:rsidRPr="00A603B7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt, ka ievērojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regula (ES) 2021/1060 (2021. gada 24. jūnijs), ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A603B7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A603B7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.panta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A603B7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>.punktā noteikto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A603B7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Pasākuma ietvaros dubultā finansējuma risks ir novērsts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7BB64948" w14:textId="77777777" w:rsidR="00D00237" w:rsidRDefault="00000000" w:rsidP="003B7B04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B264266" w14:textId="77777777" w:rsidR="008030D5" w:rsidRPr="00FC52C4" w:rsidRDefault="00000000" w:rsidP="003B7B04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="28" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve">ir iepazinies ar normatīvajiem aktiem, kuri nosaka </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC52C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtību</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC52C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> atbalsta uzskaites sistēmā ir sagatavota un apstiprināta  veidlapa par sniedzamo informāciju </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC52C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> atbalsta uzskaitei un piešķiršanai </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008030D5" w:rsidRPr="00C73AEE" w:rsidP="008030D5" w14:paraId="16F04BFA" w14:textId="77777777">
+    <w:p w14:paraId="25CE049E" w14:textId="77777777" w:rsidR="008030D5" w:rsidRPr="00C73AEE" w:rsidRDefault="008030D5" w:rsidP="008030D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008030D5" w:rsidP="003B7B04" w14:paraId="187ED0C5" w14:textId="3BDFEEC6">
+    <w:p w14:paraId="6B93F8C3" w14:textId="77777777" w:rsidR="008030D5" w:rsidRDefault="00000000" w:rsidP="003B7B04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00195B2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> ________________________</w:t>
       </w:r>
       <w:r>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(norāda veidlapas identifikācijas Nr.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00203E6A" w:rsidP="003B7B04" w14:paraId="48B3AAFF" w14:textId="77777777">
+    <w:p w14:paraId="26BB491A" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRDefault="00203E6A" w:rsidP="003B7B04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008030D5" w:rsidP="008030D5" w14:paraId="229723FE" w14:textId="5E967F96">
+    <w:p w14:paraId="79F03273" w14:textId="77777777" w:rsidR="008030D5" w:rsidRDefault="00000000" w:rsidP="008030D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="857"/>
           <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="clear" w:pos="857"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Finanšu atbalstam (turpmāk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65EFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E836CE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65EFC">
         <w:t xml:space="preserve"> atbalsts) piesakās, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">apliecinot atbilstību:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="7935"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0BA603FA" w14:textId="77777777" w:rsidTr="00AD0996">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="107008C5" w14:textId="77777777" w:rsidTr="00AD0996">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="201C7B62" w14:textId="7E876F6B">
+          <w:p w14:paraId="0ECC54F9" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00000000" w:rsidP="000F41DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve">Ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00080880">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>atzīmē atbilstošo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7935" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="7FB631EB" w14:textId="77777777">
+          <w:p w14:paraId="4FE49D36" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00000000" w:rsidP="000F41DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t>Nozare un Regulu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="410B12E4" w14:textId="77777777" w:rsidTr="00AD0996">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="04675E9E" w14:textId="77777777" w:rsidTr="00AD0996">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="7AF34E2E" w14:textId="77777777">
+          <w:p w14:paraId="350D337A" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00203E6A" w:rsidP="000F41DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7935" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="630B3C09" w14:textId="419A6004">
+          <w:p w14:paraId="567C94DA" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00000000" w:rsidP="000F41DA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Komisijas </w:t>
             </w:r>
             <w:r w:rsidR="00FA3E10">
               <w:t xml:space="preserve">2023. gada 13. decembra Regulas (ES) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F0529E" w:rsidR="00FA3E10">
+            <w:r w:rsidR="00FA3E10" w:rsidRPr="00F0529E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C46501" w:rsidR="00FA3E10">
+            <w:r w:rsidR="00FA3E10" w:rsidRPr="00C46501">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F0529E" w:rsidR="00FA3E10">
+            <w:r w:rsidR="00FA3E10" w:rsidRPr="00F0529E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2023/2831</w:t>
             </w:r>
             <w:r w:rsidR="00FA3E10">
               <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A4D44" w:rsidR="00FA3E10">
+            <w:r w:rsidR="00FA3E10" w:rsidRPr="009A4D44">
               <w:rPr>
                 <w:rStyle w:val="oj-italic"/>
                 <w:i/>
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidR="00FA3E10">
               <w:t xml:space="preserve"> atbalstam nosacījumiem.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Šo regulu piemēro visu nozaru uzņēmumiem piešķirtam atbalstam, izņemot atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar lauksaimniecības produktu primāro ražošanu vai atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu.</w:t>
+              <w:t xml:space="preserve"> Šo regulu piemēro visu nozaru uzņēmumiem piešķirtam </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>atbalstam, izņemot atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar lauksaimniecības produktu primāro ražošanu vai atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3C1EDAC2" w14:textId="77777777" w:rsidTr="00AD0996">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008D1069" w14:paraId="7185EB2C" w14:textId="77777777" w:rsidTr="00AD0996">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="0E50F1FA" w14:textId="77777777">
+          <w:p w14:paraId="0CA58AB3" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00203E6A" w:rsidP="000F41DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7935" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidP="000F41DA" w14:paraId="525FB13A" w14:textId="77777777">
+          <w:p w14:paraId="45C6AA74" w14:textId="77777777" w:rsidR="00203E6A" w:rsidRPr="0033656B" w:rsidRDefault="00000000" w:rsidP="000F41DA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t>Komisijas 2014.</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>gada 27.</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve">jūnija </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>egul</w:t>
             </w:r>
             <w:r>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> (ES) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="008A72A8">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00203E6A" w:rsidRPr="008A72A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Nr.717/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108.panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> atbalstam zvejniecības un akvakultūras nozarē nosacījum</w:t>
             </w:r>
             <w:r>
               <w:t>iem. Šo regulu piemēro atbalstam, kas piešķirts uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF040B" w:rsidRPr="00A6515C" w:rsidP="005C6DB9" w14:paraId="10C81421" w14:textId="77777777">
+    <w:p w14:paraId="399BD851" w14:textId="77777777" w:rsidR="00EF040B" w:rsidRPr="00A6515C" w:rsidRDefault="00EF040B" w:rsidP="005C6DB9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF040B" w:rsidP="008307AF" w14:paraId="081FB2BE" w14:textId="06C3A445">
+    <w:p w14:paraId="2AC67378" w14:textId="77777777" w:rsidR="00EF040B" w:rsidRDefault="00000000" w:rsidP="008307AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents </w:t>
       </w:r>
       <w:r>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6E5B">
-        <w:t xml:space="preserve"> informēts, ka līgumu par Pasākuma īstenošanu jāslēdz viena mēneša laikā no lēmuma par </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> tiesību piešķiršanu spēkā stāšanās dienas</w:t>
+        <w:t xml:space="preserve"> informēts, ka līgumu par Pasākuma īstenošanu jāslēdz viena mēneša laikā no lēmuma par līgumslēgšanas tiesību piešķiršanu spēkā stāšanās dienas</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>(lēmums stājas spēkā ar brīdi, kad tas paziņots pretendentam</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t xml:space="preserve"> atbilstoši Paziņošanas likumam) tikai par to </w:t>
       </w:r>
       <w:r w:rsidR="00950ADC">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>asākuma īstenošanas vietu izveidi, kurās</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>pretendents izvēlēsies Pasākuma mērķgrupai un pieteikumā norādītajām prasībām atbilstošu</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>bezdarbnieku, un ja pretendent</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t xml:space="preserve"> uz līguma spēkā stāšanās datumu atbildīs de minimis atbalsta</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t xml:space="preserve">saņemšanas nosacījumiem saskaņā ar Komisijas regulu (ES) Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20D5D" w:rsidR="008359C1">
+      <w:r w:rsidR="008359C1" w:rsidRPr="00B20D5D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidR="008359C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>vai Komisijas</w:t>
       </w:r>
       <w:r w:rsidR="000F41DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t>regulu (ES) Nr. 717/2014</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950ADC" w:rsidR="000F41DA">
+      <w:r w:rsidR="000F41DA" w:rsidRPr="00950ADC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008307AF" w:rsidRPr="009E3D63" w:rsidP="00AD0996" w14:paraId="3F9FD809" w14:textId="1999C7EC">
+    <w:p w14:paraId="1A48867B" w14:textId="77777777" w:rsidR="008307AF" w:rsidRPr="009E3D63" w:rsidRDefault="00000000" w:rsidP="00AD0996">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pretendents ir informēts, ka </w:t>
       </w:r>
-      <w:r w:rsidRPr="00501F4B" w:rsidR="00501F4B">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00501F4B" w:rsidR="00501F4B">
+      <w:r w:rsidR="00501F4B" w:rsidRPr="00501F4B">
+        <w:t>ja tas darbojas nozarēs, kas minētas Komisijas regulas Nr. 2023/2831 1. panta 1. punkta "a", "b", "c" vai "d" apakšpunktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 2023/2831 vai nozarēs, kas minētas Komisijas regulas Nr. 717/2014 1. panta 1. punktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 717/2014, vai arī nozarēs, kas minētas Komisijas regulas Nr. 1408/2013 1. panta 1. punktā, un tam de minimis atbalstu piešķir saskaņā ar Komisijas regulu Nr. 1408/2013, pretendents nodrošina minēto nozaru darbību vai uzskaites nodalīšanu atbilstoši attiecīgi Komisijas regulas Nr. 2023/2831 1. panta 2. punktam, Komisijas regulas Nr.717/2014 1. panta 2. un 3. punktam vai Komisijas regulas Nr. 1408/2013 1. panta 2. un 3. punktam, lai darbības izslēgtajās nozarēs negūtu labumu no de minimis atbalsta, ko piešķir Pasākuma īstenošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00501F4B" w:rsidRPr="00501F4B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3D63" w:rsidP="009E3D63" w14:paraId="3B9778FC" w14:textId="77777777">
+    <w:p w14:paraId="6B5BE5E3" w14:textId="77777777" w:rsidR="009E3D63" w:rsidRDefault="009E3D63" w:rsidP="009E3D63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="857"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidRPr="009E3D63" w:rsidP="00325FCA" w14:paraId="3FD97578" w14:textId="43897F14">
+    <w:p w14:paraId="3F8F2110" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRPr="009E3D63" w:rsidRDefault="00000000" w:rsidP="00325FCA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3D63">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4. Personas datu apstrāde</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidP="009E3D63" w14:paraId="147C50F7" w14:textId="14E2E7EE">
+    <w:p w14:paraId="70F4365B" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Šā pieteikuma ietvarā Pretendenta iesniegtos personas datus Aģentūra apstrādā saziņai ar Pretendentu un Pretendenta sniegto ziņu patiesuma pārbaudei, pamatojoties uz normatīvajos aktos noteikto pienākumu izpildi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidP="009E3D63" w14:paraId="003ADB71" w14:textId="293A50F4">
+    <w:p w14:paraId="63D62F34" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Iesniedzot datus, Pretendents ir personas datu apstrādes pārzinis Eiropas Parlamenta un Padomes (ES) 2016. gada 27. aprīļa Regulas Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidP="009E3D63" w14:paraId="6D012B01" w14:textId="6D629575">
+    <w:p w14:paraId="2ADDB855" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Pretendenta pienākums ir informēt pieteikumā minēto kontaktpersonu un 2. punktā minēto darba vadītāju, par viņu personas datu nodošanu datu apstrādei Aģentūrā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidP="009E3D63" w14:paraId="60DBC4F7" w14:textId="50593336">
+    <w:p w14:paraId="16F55193" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Apstrādājot Pretendenta iesniegtos personas datus, personas datu apstrādes pārzinis ir Aģentūra.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325FCA" w:rsidP="009E3D63" w14:paraId="6A202CD7" w14:textId="28366CBD">
+    <w:p w14:paraId="5C472CD2" w14:textId="77777777" w:rsidR="00325FCA" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="004B07B5" w:rsidR="009E3D63">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="009E3D63" w:rsidRPr="004B07B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.nva.gov.lv/lv/iestades-privatuma-politika</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E3D63">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3D63" w:rsidP="009E3D63" w14:paraId="50035E7A" w14:textId="77777777">
+    <w:p w14:paraId="318F6BE0" w14:textId="77777777" w:rsidR="009E3D63" w:rsidRDefault="009E3D63" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="007B4D09" w:rsidRPr="00A6515C" w:rsidP="009E3D63" w14:paraId="4A82D3D9" w14:textId="77777777">
+    <w:p w14:paraId="662A4651" w14:textId="77777777" w:rsidR="007B4D09" w:rsidRPr="00A6515C" w:rsidRDefault="007B4D09" w:rsidP="009E3D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidP="009E3D63" w14:paraId="1805FE68" w14:textId="64A876A3">
+    <w:p w14:paraId="7ED87860" w14:textId="77777777" w:rsidR="006B0D35" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00064B1B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E015AA" w:rsidR="0075545B">
+      <w:r w:rsidR="0075545B" w:rsidRPr="00E015AA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dokumentu saraksts, ko Pretendents pievieno, iesniedzot pieteikumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C539E4" w:rsidRPr="007616F9" w:rsidP="009E3D63" w14:paraId="38FD95B4" w14:textId="2D4C56BE">
+    <w:p w14:paraId="518EEABE" w14:textId="77777777" w:rsidR="00C539E4" w:rsidRPr="007616F9" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0075545B">
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="005B7F9E">
+      <w:r w:rsidR="005B7F9E" w:rsidRPr="007616F9">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00352794">
+      <w:r w:rsidR="00352794" w:rsidRPr="007616F9">
         <w:t>okument</w:t>
       </w:r>
       <w:r w:rsidR="0075545B">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00352794">
+      <w:r w:rsidR="00352794" w:rsidRPr="007616F9">
         <w:t>, kas apliecina pieteikuma iesniedzēja tiesības pārstāvēt Pretendentu,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00B06A6B">
+      <w:r w:rsidR="00B06A6B" w:rsidRPr="007616F9">
         <w:t xml:space="preserve"> (ja pieteikumu iesniedz pilnvarota persona)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00352794">
-[...3 lines deleted...]
-        <w:t>lp</w:t>
+      <w:r w:rsidR="00352794" w:rsidRPr="007616F9">
+        <w:t xml:space="preserve"> kopija uz __lp</w:t>
       </w:r>
       <w:r w:rsidR="005969F8">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007616F9" w:rsidR="00352794">
+      <w:r w:rsidR="00352794" w:rsidRPr="007616F9">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C539E4" w:rsidP="009E3D63" w14:paraId="7F93544A" w14:textId="54C8EA43">
+    <w:p w14:paraId="72D05C34" w14:textId="77777777" w:rsidR="00C539E4" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00EF040B">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0075545B">
         <w:t>. i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E015AA" w:rsidR="0075545B">
+      <w:r w:rsidR="0075545B" w:rsidRPr="00E015AA">
         <w:t xml:space="preserve">zdrukas apliecināta kopija no Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmas par Pretendenta nozari, kurā tas darbojas un vēlas saņemt atbalstu (izdruka pieteikumam pievieno gadījumā, ja pieteikumā norādītais NACE kods </w:t>
       </w:r>
       <w:r w:rsidR="00A54967">
         <w:t>nav</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E015AA" w:rsidR="00A54967">
+      <w:r w:rsidR="00A54967" w:rsidRPr="00E015AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E015AA" w:rsidR="0075545B">
-[...3 lines deleted...]
-        <w:t>lp</w:t>
+      <w:r w:rsidR="0075545B" w:rsidRPr="00E015AA">
+        <w:t>Pretendenta pamatdarbības veids) uz ___ lp</w:t>
       </w:r>
       <w:r w:rsidR="0075545B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0051601F">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE75B9" w:rsidRPr="009E3D63" w:rsidP="009E3D63" w14:paraId="52158967" w14:textId="2DA8157C">
+    <w:p w14:paraId="3E6E2749" w14:textId="77777777" w:rsidR="00BE75B9" w:rsidRPr="009E3D63" w:rsidRDefault="00000000" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E3D63">
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0051601F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0051601F">
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
+        <w:t xml:space="preserve">.3. dokuments, kas apliecina pieteikuma iesniedzēja tiesības īstenot pasākumu pieteikumā </w:t>
+      </w:r>
+      <w:r w:rsidR="0051601F" w:rsidRPr="006A362D">
+        <w:t>norādītajā adresē,</w:t>
+      </w:r>
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pieteiktā </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0089481F">
+      <w:r w:rsidR="0089481F" w:rsidRPr="009E3D63">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0051601F">
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">asākuma īstenošanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="006A659A">
+      <w:r w:rsidR="006A659A" w:rsidRPr="009E3D63">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vietas</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0051601F">
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> adrese nav Pretendenta juridiskā adrese</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3D63" w:rsidR="0051601F">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="0051601F" w:rsidRPr="009E3D63">
+        <w:t>) kopija uz __lp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933821" w:rsidRPr="007616F9" w:rsidP="009E3D63" w14:paraId="1F450B43" w14:textId="33CD98E3">
+    <w:p w14:paraId="22E5E0AE" w14:textId="77777777" w:rsidR="00933821" w:rsidRPr="007616F9" w:rsidRDefault="00933821" w:rsidP="009E3D63">
       <w:pPr>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidSect="006D70ED">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00933821" w:rsidRPr="007616F9" w:rsidSect="006D70ED">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="176" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="16D88518" w14:textId="77777777" w:rsidR="00017983" w:rsidRDefault="00017983">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63B53397" w14:textId="77777777" w:rsidR="00017983" w:rsidRDefault="00017983">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00713C6A" w:rsidRPr="00866588" w:rsidP="00713C6A" w14:paraId="341830F0" w14:textId="4CD5FFDF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="035B8B09" w14:textId="77777777" w:rsidR="008E5E06" w:rsidRPr="00866588" w:rsidRDefault="00000000" w:rsidP="008E5E06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D11251">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>KRG_4.2.38</w:t>
+      <w:t>4.2.38</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D11251">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_3.pielikums_</w:t>
+      <w:t>_3.p_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">3.versija </w:t>
+      <w:t xml:space="preserve">4.v </w:t>
     </w:r>
-    <w:r w:rsidRPr="00940D04">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="C45911"/>
+        <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01.08.2025.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00214DCD">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00214DCD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>04.06.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F0529E" w:rsidRPr="00FE660F" w:rsidP="00316AA5" w14:paraId="7884061A" w14:textId="70F9A412">
+  <w:p w14:paraId="69F17B69" w14:textId="77777777" w:rsidR="00713C6A" w:rsidRPr="00866588" w:rsidRDefault="00713C6A" w:rsidP="008E5E06">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="70184C40" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRPr="00FE660F" w:rsidRDefault="00F0529E" w:rsidP="00316AA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00713C6A" w:rsidRPr="00866588" w:rsidP="00713C6A" w14:paraId="35328458" w14:textId="591E0D86">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7082E233" w14:textId="77777777" w:rsidR="00F13E9E" w:rsidRPr="00866588" w:rsidRDefault="00000000" w:rsidP="00F13E9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="000F4FD1">
+    <w:r w:rsidRPr="00D11251">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>KRG_4.2.38</w:t>
+      <w:t>4.2.38</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.1</w:t>
     </w:r>
-    <w:r w:rsidRPr="000F4FD1">
+    <w:r w:rsidRPr="00D11251">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_3.pielikums</w:t>
+      <w:t>_3.p_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">_3.versija </w:t>
+      <w:t xml:space="preserve">4.v </w:t>
     </w:r>
-    <w:r w:rsidRPr="00940D04">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="C45911"/>
+        <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01.08.2025.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00214DCD">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00214DCD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>04.06.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F0529E" w:rsidRPr="003915AB" w:rsidP="00713C6A" w14:paraId="2B9B26B7" w14:textId="34A4E6AF">
+  <w:p w14:paraId="682CB822" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRPr="003915AB" w:rsidRDefault="00F0529E" w:rsidP="00713C6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F0529E" w14:paraId="4E22B0C5" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7C1CA078" w14:textId="77777777" w:rsidR="00017983" w:rsidRDefault="00017983">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00F0529E" w14:paraId="094B5482" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="051F9DA7" w14:textId="77777777" w:rsidR="00017983" w:rsidRDefault="00017983">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="2">
-    <w:p w:rsidR="00F0529E" w14:paraId="521A71F5" w14:textId="77777777"/>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0E8ED19A" w14:textId="77777777" w:rsidR="00017983" w:rsidRDefault="00017983"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="183AE54D" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="00927F87">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001453E3">
+        <w:t>Informācija par nozari, kurā Pretendents darbojas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00F0529E" w:rsidP="00927F87" w14:paraId="51B14523" w14:textId="77777777">
+    <w:p w14:paraId="267B8A19" w14:textId="77777777" w:rsidR="00713C6A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Informācija par nozari, kurā Pretendents darbojas un vēlas saņemt atbalstu</w:t>
+        <w:t xml:space="preserve"> Darbam nepieciešamo iemaņu attīstība, Pasākumi  noteiktām personu grupām un Apmācība </w:t>
+      </w:r>
+      <w:r w:rsidR="00E158D6">
+        <w:t>p</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>ie darba devēja.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00713C6A" w14:paraId="72AEED20" w14:textId="36D162F3">
+    <w:p w14:paraId="6C6DB3BA" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="008030D5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Darbam nepieciešamo iemaņu attīstība, Pasākumi  noteiktām personu grupām un Apmācība </w:t>
-[...2 lines deleted...]
-        <w:t>p</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2217">
+        <w:t>Ministru kabineta 2018.gada 21.novembra noteikumi Nr.715 “</w:t>
       </w:r>
       <w:r>
-        <w:t>ie darba devēja.</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2217">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2217">
+        <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtīb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2217">
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00F0529E" w:rsidP="008030D5" w14:paraId="0ECC1FF7" w14:textId="1880B6AA">
+    <w:p w14:paraId="4794CDD2" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="008030D5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2217">
-[...48 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t>Veidlapu aizpilda Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēm</w:t>
       </w:r>
       <w:r>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00F0529E" w:rsidRPr="00D21635">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
           </w:rPr>
           <w:t>https://eds.vid.gov.lv/login/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00D21635">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t>atbilstoši Ministru kabineta 2018.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t>gada 21.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve">novembra noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00F0529E" w:rsidRPr="00F239A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Nr.715 “</w:t>
+          <w:t>Nr.715 “N</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00F0529E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>D</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00F0529E" w:rsidRPr="00F239A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>e</w:t>
+          <w:t>e minimis atbalsta uzskaites un piešķiršanas kārtīb</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
-[...17 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00F0529E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00F0529E" w:rsidRPr="00F239A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> u”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve"> nosacījumiem</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F0529E" w:rsidP="006142B5" w14:paraId="10D0ED12" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24E6BC86" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="006142B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F0529E" w14:paraId="3A238AC7" w14:textId="77777777">
+  <w:p w14:paraId="42DB2BE8" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00F0529E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F0529E" w:rsidP="006142B5" w14:paraId="29A42BDA" w14:textId="188C8896">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70C2079E" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="006142B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0089481F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F0529E" w:rsidP="00AD4512" w14:paraId="1A330684" w14:textId="77777777">
+  <w:p w14:paraId="5EAB30CF" w14:textId="77777777" w:rsidR="00F0529E" w:rsidRDefault="00000000" w:rsidP="00AD4512">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="left" w:pos="5088"/>
-        <w:tab w:val="clear" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E90B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6B07CF0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="95AC5B1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="ECC837F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12BCFE26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1931"/>
         </w:tabs>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="932C81AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2651"/>
         </w:tabs>
         <w:ind w:left="2651" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62D2AF76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3371"/>
         </w:tabs>
         <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B80EA312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4091"/>
         </w:tabs>
         <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9B42B3D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4811"/>
         </w:tabs>
         <w:ind w:left="4811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D2BC1462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5531"/>
         </w:tabs>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7B0A8DD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6251"/>
         </w:tabs>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BA57F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8CCF242"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B988365C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CE2ADE3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D2C0C788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="376CA5DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AB767C82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F9804346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43AA4190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A7BC79BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="355C96F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03AB589B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2F4293C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="495"/>
         </w:tabs>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
@@ -4373,263 +4388,263 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0544384E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C3693CC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="2918F356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1695"/>
         </w:tabs>
         <w:ind w:left="1695" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E00A9DC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1D9EA3A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04BAB58A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E36672DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3D2AE890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A2369174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96EC6A6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="314A4AF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059971FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D1A4256"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="3C284C10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1037" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6FE64CE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E3421B66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2477" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="578061E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3197" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="801E67BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3917" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="234A4C42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D45686C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5357" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39AAA738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9894FCCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="095C4189"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
@@ -5003,123 +5018,123 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19812B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D45A2E60"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="57643144">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="56D46F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CD92FD0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1CEC0C96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3B687E86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61800B70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0742BF40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B60A3540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="397EE17E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E374E75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="48EA904E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5736,215 +5751,215 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="263E48B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="785851CA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="9E8033E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74E6411A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0E924856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7666A84E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3FFE70AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83D6461E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6C5A3DDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AA949214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8EAA716C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270A5A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D3CCBEA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="52A62716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FBF0BCEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D1F8B3E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8354CF56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A920E38E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4BB6E77A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F01AB0C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6D9A4DD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D7A4684A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DA0999"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0332FE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6038,147 +6053,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290E42C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA5071A4"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="50B0E1E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4FD40F2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A0CE6852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69706F80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0CD0FCFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8FD089C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5C245276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F6BAC4D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DA5C9B6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32437677"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C90EDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -6494,129 +6509,129 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D77CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30ACA88E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="F45AAD1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="39FE336E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4AAAE45C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="271A8788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FED03DD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FBDA6982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1A48C448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="859AF5CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76702416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39900DAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="558A0DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:u w:val="none"/>
@@ -7071,150 +7086,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E62083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8EC7E36"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C290B5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61742918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E350F204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43545FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D10EC286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="287A49FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9506ACAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8A56AC4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="016C05C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474F6876"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A05ECFE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7535,273 +7550,273 @@
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B4E30E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44BC3A88"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="4A82E44E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="02360C14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B1B04542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81D07E72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="757A2C90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E2347608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86420E6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5E5C878C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9236B668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C965DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A883DEA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="58EE33DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="1183" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3CF88820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C9A41EB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2700"/>
         </w:tabs>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C37C11AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="603C47B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4FA875CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A058E348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C338CBE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1E18DF7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4C5EC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F3277C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
@@ -8143,626 +8158,626 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F08741E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1C60974"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="8BA49296">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="795"/>
         </w:tabs>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0ED67504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1515"/>
         </w:tabs>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8E9ED2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2235"/>
         </w:tabs>
         <w:ind w:left="2235" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EBB2CE8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2955"/>
         </w:tabs>
         <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="258E010C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3675"/>
         </w:tabs>
         <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8226515A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="4395" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7632FB52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5115"/>
         </w:tabs>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="02B29E30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29E824B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4A5D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="113EC5A0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E8E65168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5E625316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F43A1B46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CD44322A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EF8C64B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52944722" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="467447F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="107231D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5B52B400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F7F53D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69FA3328"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C6A677EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="795"/>
         </w:tabs>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="6C463300">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1515"/>
         </w:tabs>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D6FC27A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2235"/>
         </w:tabs>
         <w:ind w:left="2235" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="976441F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2955"/>
         </w:tabs>
         <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BA2E1A46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3675"/>
         </w:tabs>
         <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4AFC399E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="4395" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C4CA203E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5115"/>
         </w:tabs>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="532AF9B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="566863D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692906E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="037E5CD0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="D39EFB1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="247C0A78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22323102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95464B64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CCD8FE54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7B84F3C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EC4E03D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88BC12F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18D626D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CA4798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4ACA6EC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="15C21B70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="795"/>
         </w:tabs>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F092A932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1515"/>
         </w:tabs>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97E838E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2235"/>
         </w:tabs>
         <w:ind w:left="2235" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B82E52E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2955"/>
         </w:tabs>
         <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23086324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3675"/>
         </w:tabs>
         <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BEF8C646" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="4395" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1A00CD7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5115"/>
         </w:tabs>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D7C065DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FA5408B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A423E73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEDC36F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -8850,123 +8865,123 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B113C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE0AEEA6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="9956DCB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EE20CA5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99DAE8DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17DA4422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22AA2D86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E95874E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8C38CA42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D248C2C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4A588F90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA44D97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="942614DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9084,171 +9099,171 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C721E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61B0F77A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="D9A07A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3F40C4C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DD5C9566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CD56ECAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3728772E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C17AFD48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76CAAEC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="00260B22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8BD29C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6B71F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4ACA6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9485,147 +9500,147 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72270E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E962DCBE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="076C248C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76EE214C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CA8AC81E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A4F61678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40CC6154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28A25A38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ABD23360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="628C1F26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="656EA3F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724F1F6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28AE206E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9719,150 +9734,150 @@
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C73969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D03012"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="973EC55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="064CEB98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DCE83AAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3060"/>
         </w:tabs>
         <w:ind w:left="3060" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="406CF066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2612FF80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4500"/>
         </w:tabs>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5BF08F64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5220"/>
         </w:tabs>
         <w:ind w:left="5220" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="854AC7BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5940"/>
         </w:tabs>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ED883302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4B8A7852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7380"/>
         </w:tabs>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75812F75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322EACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="795"/>
         </w:tabs>
@@ -10093,236 +10108,236 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F6644F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3767FB8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="0C824616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2A36BBC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9F96E31C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2D104BA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FC60A03C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B344B5E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5CB88DAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48EE2914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="590A4328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D5316A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8CCF242"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7DD83F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20F80D84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C60C5660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2E10854E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60A2808A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BB9CC806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04CA1D3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0CB4D946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="07F0F0DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCC24A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="964A22E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -10518,1054 +10533,1071 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C661A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9118BB16"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="60D2EB42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E10875A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3AA07466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D55EFB36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0D7EE5E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="695C6594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6AA26440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6CB87146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="039610BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE779BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB6E6B50"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="D084D6B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A420FD34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6BDA2A70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8280D912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="368A98CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82D4A830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CE2ACE32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="01E2AF20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EB74513A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DFE5829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8C45116"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B8F2A244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="795"/>
         </w:tabs>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="7AFC7266">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1515"/>
         </w:tabs>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="362ED13C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2235"/>
         </w:tabs>
         <w:ind w:left="2235" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6BBEBB9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2955"/>
         </w:tabs>
         <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76C612EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3675"/>
         </w:tabs>
         <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5066F21E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="4395" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11B0D450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5115"/>
         </w:tabs>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8C901AB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5835"/>
         </w:tabs>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75C2219C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6555"/>
         </w:tabs>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC33C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="280A689E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="BA3AF60C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DC9CE380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29E0EA2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="417C850E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0152EFB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DD464980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31F4CBB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BAA6FC14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="360CD668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="563955958">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="387190315">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1842889034">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2120174231">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1814325618">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1996062543">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="300110872">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1122650621">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="843544632">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="671225740">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="552891624">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2109503254">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1257834395">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="536085539">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="30885331">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1191340446">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="333996202">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1199004224">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="553927236">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="461731863">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="926041657">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="322511655">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1937520866">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="808059852">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1422022387">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="111632436">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="819731572">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1016352042">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="463159955">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2047950162">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="493379253">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1467772275">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2005544065">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="680816122">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1091781642">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="2129464542">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2064671169">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1190100271">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="405765825">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="231503675">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1877423971">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="576133511">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="127406823">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1414619058">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1371763052">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="96173676">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="189996570">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="62877926">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1304238712">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="798493235">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="234438323">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1247301590">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1625765723">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="1314024403">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="435490356">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="768160848">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="1057701619">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1520698408">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="1644651742">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="1924727308">
     <w:abstractNumId w:val="54"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="1773356016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
-    <w:footnote w:id="2"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A3FF7"/>
     <w:rsid w:val="00001820"/>
+    <w:rsid w:val="00002695"/>
     <w:rsid w:val="000029C0"/>
     <w:rsid w:val="00003D89"/>
     <w:rsid w:val="00013BDD"/>
     <w:rsid w:val="00013CA7"/>
     <w:rsid w:val="0001666F"/>
     <w:rsid w:val="0001669A"/>
     <w:rsid w:val="0001731E"/>
     <w:rsid w:val="0001767F"/>
     <w:rsid w:val="000178D5"/>
     <w:rsid w:val="0001796C"/>
+    <w:rsid w:val="00017983"/>
     <w:rsid w:val="00024D82"/>
     <w:rsid w:val="00024D83"/>
     <w:rsid w:val="0002770B"/>
     <w:rsid w:val="000337C0"/>
     <w:rsid w:val="000340BB"/>
     <w:rsid w:val="000348ED"/>
     <w:rsid w:val="00037BA1"/>
     <w:rsid w:val="000403F7"/>
     <w:rsid w:val="000438FE"/>
     <w:rsid w:val="00050C62"/>
     <w:rsid w:val="0005176B"/>
     <w:rsid w:val="00052AB5"/>
     <w:rsid w:val="000606C1"/>
     <w:rsid w:val="000647F0"/>
     <w:rsid w:val="00064B1B"/>
     <w:rsid w:val="000657B6"/>
     <w:rsid w:val="00073B78"/>
     <w:rsid w:val="00073C3B"/>
     <w:rsid w:val="000775FF"/>
     <w:rsid w:val="00080880"/>
     <w:rsid w:val="000825A8"/>
+    <w:rsid w:val="000842D3"/>
     <w:rsid w:val="00085C44"/>
     <w:rsid w:val="000904FC"/>
     <w:rsid w:val="0009191C"/>
     <w:rsid w:val="00093242"/>
     <w:rsid w:val="000949A0"/>
     <w:rsid w:val="000A12EA"/>
     <w:rsid w:val="000A1FA1"/>
     <w:rsid w:val="000A294B"/>
     <w:rsid w:val="000A3E4D"/>
     <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000B1590"/>
     <w:rsid w:val="000B1E06"/>
     <w:rsid w:val="000B3ABB"/>
     <w:rsid w:val="000B55FC"/>
     <w:rsid w:val="000B6369"/>
     <w:rsid w:val="000B66E7"/>
+    <w:rsid w:val="000C5BA1"/>
     <w:rsid w:val="000C69AE"/>
     <w:rsid w:val="000D1F56"/>
     <w:rsid w:val="000D2892"/>
     <w:rsid w:val="000D2C0A"/>
     <w:rsid w:val="000D3828"/>
     <w:rsid w:val="000D39F0"/>
     <w:rsid w:val="000D42E8"/>
     <w:rsid w:val="000D55DB"/>
     <w:rsid w:val="000D66F1"/>
     <w:rsid w:val="000D7862"/>
     <w:rsid w:val="000E0713"/>
     <w:rsid w:val="000E086F"/>
     <w:rsid w:val="000E3E7E"/>
     <w:rsid w:val="000F3641"/>
     <w:rsid w:val="000F41DA"/>
     <w:rsid w:val="000F4FD1"/>
     <w:rsid w:val="00105247"/>
+    <w:rsid w:val="001078ED"/>
     <w:rsid w:val="00111977"/>
     <w:rsid w:val="00112119"/>
     <w:rsid w:val="00113256"/>
     <w:rsid w:val="00114478"/>
     <w:rsid w:val="00115719"/>
     <w:rsid w:val="0011634E"/>
     <w:rsid w:val="00116703"/>
     <w:rsid w:val="00117445"/>
     <w:rsid w:val="00120B25"/>
     <w:rsid w:val="00121444"/>
     <w:rsid w:val="00123A1D"/>
     <w:rsid w:val="00123D3C"/>
     <w:rsid w:val="00131872"/>
     <w:rsid w:val="00131EDA"/>
     <w:rsid w:val="00131FB8"/>
     <w:rsid w:val="001352FF"/>
     <w:rsid w:val="00135EE5"/>
     <w:rsid w:val="00136299"/>
     <w:rsid w:val="00136B43"/>
     <w:rsid w:val="001453E3"/>
     <w:rsid w:val="001478CC"/>
     <w:rsid w:val="00150340"/>
     <w:rsid w:val="001541AE"/>
     <w:rsid w:val="00155F78"/>
     <w:rsid w:val="00162BBF"/>
     <w:rsid w:val="00162CBE"/>
     <w:rsid w:val="00164C81"/>
     <w:rsid w:val="00166AC1"/>
     <w:rsid w:val="0016725C"/>
     <w:rsid w:val="00167B0B"/>
     <w:rsid w:val="00171F6B"/>
     <w:rsid w:val="001720BD"/>
     <w:rsid w:val="00174CD0"/>
     <w:rsid w:val="00176E23"/>
     <w:rsid w:val="00177BB3"/>
     <w:rsid w:val="00180991"/>
     <w:rsid w:val="00186022"/>
     <w:rsid w:val="00187278"/>
     <w:rsid w:val="00187E61"/>
     <w:rsid w:val="0019145F"/>
     <w:rsid w:val="00193B37"/>
     <w:rsid w:val="00194DA6"/>
     <w:rsid w:val="001955A1"/>
+    <w:rsid w:val="0019576C"/>
     <w:rsid w:val="00195B2B"/>
     <w:rsid w:val="00197661"/>
     <w:rsid w:val="001A36FF"/>
     <w:rsid w:val="001A6E0C"/>
     <w:rsid w:val="001B13FA"/>
     <w:rsid w:val="001B16B1"/>
     <w:rsid w:val="001B29BA"/>
     <w:rsid w:val="001C2425"/>
+    <w:rsid w:val="001C32CA"/>
     <w:rsid w:val="001C44CE"/>
     <w:rsid w:val="001C7B83"/>
     <w:rsid w:val="001D43B2"/>
     <w:rsid w:val="001D498B"/>
     <w:rsid w:val="001D542C"/>
     <w:rsid w:val="001D6824"/>
     <w:rsid w:val="001E2B89"/>
     <w:rsid w:val="001E53E2"/>
     <w:rsid w:val="001F013C"/>
     <w:rsid w:val="001F0458"/>
     <w:rsid w:val="00201ABD"/>
     <w:rsid w:val="00203E6A"/>
     <w:rsid w:val="00204646"/>
     <w:rsid w:val="00204BFB"/>
     <w:rsid w:val="002068B1"/>
     <w:rsid w:val="002074DC"/>
     <w:rsid w:val="00211D30"/>
     <w:rsid w:val="0021244E"/>
     <w:rsid w:val="002141F9"/>
     <w:rsid w:val="00214C5A"/>
+    <w:rsid w:val="00214DCD"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="0021532D"/>
     <w:rsid w:val="00215EBD"/>
     <w:rsid w:val="002170B5"/>
     <w:rsid w:val="00222D3E"/>
     <w:rsid w:val="00226A73"/>
     <w:rsid w:val="00226C4C"/>
     <w:rsid w:val="0023061B"/>
     <w:rsid w:val="002416DE"/>
     <w:rsid w:val="00241A68"/>
     <w:rsid w:val="00241D10"/>
     <w:rsid w:val="00243083"/>
     <w:rsid w:val="0025034E"/>
     <w:rsid w:val="0025246B"/>
     <w:rsid w:val="00253E5B"/>
     <w:rsid w:val="0025416D"/>
     <w:rsid w:val="002567D9"/>
     <w:rsid w:val="00257BA7"/>
     <w:rsid w:val="00262C08"/>
     <w:rsid w:val="00264674"/>
     <w:rsid w:val="00265B6B"/>
     <w:rsid w:val="00266DC4"/>
     <w:rsid w:val="002679F2"/>
     <w:rsid w:val="00270A5D"/>
     <w:rsid w:val="002719C0"/>
     <w:rsid w:val="002720FF"/>
     <w:rsid w:val="002732EE"/>
     <w:rsid w:val="00280429"/>
     <w:rsid w:val="00282BBE"/>
     <w:rsid w:val="0028387B"/>
     <w:rsid w:val="00284B05"/>
     <w:rsid w:val="00284B9F"/>
     <w:rsid w:val="0028528D"/>
     <w:rsid w:val="00285FA6"/>
     <w:rsid w:val="00291FC9"/>
     <w:rsid w:val="00292E16"/>
     <w:rsid w:val="00294881"/>
     <w:rsid w:val="00296023"/>
     <w:rsid w:val="0029677A"/>
     <w:rsid w:val="002A00E4"/>
     <w:rsid w:val="002A011D"/>
     <w:rsid w:val="002A118D"/>
     <w:rsid w:val="002A1BB6"/>
     <w:rsid w:val="002A2CA7"/>
     <w:rsid w:val="002A2D6B"/>
     <w:rsid w:val="002A3FF7"/>
     <w:rsid w:val="002B1888"/>
     <w:rsid w:val="002C181A"/>
     <w:rsid w:val="002C2523"/>
+    <w:rsid w:val="002C31E9"/>
     <w:rsid w:val="002C4967"/>
     <w:rsid w:val="002C5C30"/>
     <w:rsid w:val="002C5D73"/>
     <w:rsid w:val="002D1557"/>
     <w:rsid w:val="002D371C"/>
     <w:rsid w:val="002D634E"/>
     <w:rsid w:val="002E3BE3"/>
     <w:rsid w:val="002E4507"/>
     <w:rsid w:val="002E5500"/>
     <w:rsid w:val="002F293E"/>
     <w:rsid w:val="002F2E70"/>
     <w:rsid w:val="002F469A"/>
     <w:rsid w:val="002F48E2"/>
     <w:rsid w:val="002F7FA4"/>
     <w:rsid w:val="003001D1"/>
     <w:rsid w:val="003054D0"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00310834"/>
     <w:rsid w:val="00311039"/>
     <w:rsid w:val="003112FE"/>
     <w:rsid w:val="00311945"/>
     <w:rsid w:val="00312B13"/>
     <w:rsid w:val="00316AA5"/>
     <w:rsid w:val="00317059"/>
     <w:rsid w:val="00317E28"/>
     <w:rsid w:val="003213A4"/>
     <w:rsid w:val="00321E79"/>
     <w:rsid w:val="00322A62"/>
     <w:rsid w:val="00322EBA"/>
     <w:rsid w:val="003236C0"/>
+    <w:rsid w:val="0032468F"/>
     <w:rsid w:val="00324ADE"/>
     <w:rsid w:val="00325FCA"/>
     <w:rsid w:val="003312F3"/>
     <w:rsid w:val="0033136C"/>
     <w:rsid w:val="0033184B"/>
     <w:rsid w:val="00331997"/>
     <w:rsid w:val="00335533"/>
     <w:rsid w:val="0033656B"/>
     <w:rsid w:val="003365FB"/>
     <w:rsid w:val="00341DA1"/>
     <w:rsid w:val="003471F6"/>
     <w:rsid w:val="00347ACD"/>
     <w:rsid w:val="00350B3C"/>
     <w:rsid w:val="00352794"/>
     <w:rsid w:val="0035534A"/>
     <w:rsid w:val="003716EF"/>
     <w:rsid w:val="00375E27"/>
     <w:rsid w:val="00382BD2"/>
     <w:rsid w:val="00385FA7"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="00386E82"/>
     <w:rsid w:val="0038720E"/>
     <w:rsid w:val="0039012C"/>
     <w:rsid w:val="003914EC"/>
     <w:rsid w:val="003915AB"/>
     <w:rsid w:val="00391C3A"/>
     <w:rsid w:val="00395C90"/>
     <w:rsid w:val="003A3E77"/>
     <w:rsid w:val="003A5465"/>
     <w:rsid w:val="003A5796"/>
     <w:rsid w:val="003A6239"/>
     <w:rsid w:val="003A69A5"/>
     <w:rsid w:val="003A7DE9"/>
     <w:rsid w:val="003B1538"/>
     <w:rsid w:val="003B17FB"/>
     <w:rsid w:val="003B1F35"/>
     <w:rsid w:val="003B1FE7"/>
     <w:rsid w:val="003B2D65"/>
     <w:rsid w:val="003B4C0C"/>
     <w:rsid w:val="003B7B04"/>
     <w:rsid w:val="003C0621"/>
     <w:rsid w:val="003D1903"/>
+    <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D291F"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D35E6"/>
     <w:rsid w:val="003D4F90"/>
     <w:rsid w:val="003D73A0"/>
     <w:rsid w:val="003E5562"/>
     <w:rsid w:val="003E73D8"/>
     <w:rsid w:val="003F1041"/>
     <w:rsid w:val="003F22B9"/>
     <w:rsid w:val="003F4470"/>
     <w:rsid w:val="004036D6"/>
     <w:rsid w:val="00404D6C"/>
     <w:rsid w:val="00411336"/>
     <w:rsid w:val="00411AC4"/>
     <w:rsid w:val="00414D29"/>
     <w:rsid w:val="0041507D"/>
     <w:rsid w:val="004155F0"/>
     <w:rsid w:val="004178D9"/>
     <w:rsid w:val="004208EF"/>
     <w:rsid w:val="00424345"/>
     <w:rsid w:val="00426D18"/>
     <w:rsid w:val="00427B70"/>
     <w:rsid w:val="00431CCC"/>
     <w:rsid w:val="00431F3E"/>
     <w:rsid w:val="0043266F"/>
     <w:rsid w:val="00432F12"/>
     <w:rsid w:val="00440013"/>
     <w:rsid w:val="0044223F"/>
     <w:rsid w:val="0044350A"/>
     <w:rsid w:val="004445FE"/>
     <w:rsid w:val="00444673"/>
     <w:rsid w:val="00446B29"/>
     <w:rsid w:val="00450F57"/>
     <w:rsid w:val="00451ECA"/>
     <w:rsid w:val="004545C4"/>
     <w:rsid w:val="00460331"/>
+    <w:rsid w:val="00462BEF"/>
     <w:rsid w:val="00464408"/>
     <w:rsid w:val="00464FF0"/>
     <w:rsid w:val="00465128"/>
     <w:rsid w:val="00466D89"/>
     <w:rsid w:val="00466E7D"/>
     <w:rsid w:val="00471E6A"/>
     <w:rsid w:val="004738E2"/>
     <w:rsid w:val="004742CA"/>
     <w:rsid w:val="00474976"/>
     <w:rsid w:val="004751D9"/>
     <w:rsid w:val="004756E9"/>
     <w:rsid w:val="00477F8D"/>
     <w:rsid w:val="00480024"/>
     <w:rsid w:val="004841C8"/>
     <w:rsid w:val="00485114"/>
     <w:rsid w:val="00492F73"/>
     <w:rsid w:val="004940E4"/>
     <w:rsid w:val="00496727"/>
     <w:rsid w:val="00497A9A"/>
     <w:rsid w:val="004A05FC"/>
     <w:rsid w:val="004A2992"/>
     <w:rsid w:val="004A545E"/>
     <w:rsid w:val="004A6BC6"/>
     <w:rsid w:val="004B07B5"/>
+    <w:rsid w:val="004B28F8"/>
     <w:rsid w:val="004B4A1A"/>
     <w:rsid w:val="004B5853"/>
     <w:rsid w:val="004B736C"/>
     <w:rsid w:val="004C02ED"/>
     <w:rsid w:val="004C2941"/>
     <w:rsid w:val="004C3369"/>
     <w:rsid w:val="004C5568"/>
     <w:rsid w:val="004C71F5"/>
     <w:rsid w:val="004C74A2"/>
     <w:rsid w:val="004C7707"/>
     <w:rsid w:val="004D039E"/>
     <w:rsid w:val="004D09AA"/>
     <w:rsid w:val="004D0BD0"/>
     <w:rsid w:val="004D7B7B"/>
     <w:rsid w:val="004E0AB9"/>
     <w:rsid w:val="004E32C9"/>
     <w:rsid w:val="004E6178"/>
     <w:rsid w:val="004F4780"/>
     <w:rsid w:val="004F5493"/>
     <w:rsid w:val="004F66F4"/>
     <w:rsid w:val="00500366"/>
     <w:rsid w:val="00501F4B"/>
     <w:rsid w:val="0050281C"/>
     <w:rsid w:val="005050C1"/>
     <w:rsid w:val="00505B46"/>
@@ -11668,91 +11700,94 @@
     <w:rsid w:val="006419A3"/>
     <w:rsid w:val="006426CF"/>
     <w:rsid w:val="00644053"/>
     <w:rsid w:val="006441C3"/>
     <w:rsid w:val="006467EC"/>
     <w:rsid w:val="00646FAD"/>
     <w:rsid w:val="006500B6"/>
     <w:rsid w:val="0065021F"/>
     <w:rsid w:val="00650E05"/>
     <w:rsid w:val="00656388"/>
     <w:rsid w:val="006610CF"/>
     <w:rsid w:val="00664E9F"/>
     <w:rsid w:val="00667C58"/>
     <w:rsid w:val="00674ED1"/>
     <w:rsid w:val="006850DB"/>
     <w:rsid w:val="0068718E"/>
     <w:rsid w:val="00687C26"/>
     <w:rsid w:val="0069011D"/>
     <w:rsid w:val="00690B76"/>
     <w:rsid w:val="00690E14"/>
     <w:rsid w:val="006921CF"/>
     <w:rsid w:val="00695718"/>
     <w:rsid w:val="006A0148"/>
     <w:rsid w:val="006A0E38"/>
     <w:rsid w:val="006A1C4B"/>
+    <w:rsid w:val="006A362D"/>
     <w:rsid w:val="006A4891"/>
     <w:rsid w:val="006A5113"/>
     <w:rsid w:val="006A659A"/>
     <w:rsid w:val="006A6DAD"/>
     <w:rsid w:val="006A7E70"/>
     <w:rsid w:val="006B0D35"/>
     <w:rsid w:val="006B182A"/>
     <w:rsid w:val="006B442A"/>
     <w:rsid w:val="006B767F"/>
     <w:rsid w:val="006B7EE9"/>
     <w:rsid w:val="006C239F"/>
     <w:rsid w:val="006C3FE3"/>
     <w:rsid w:val="006C41D4"/>
+    <w:rsid w:val="006C42FA"/>
     <w:rsid w:val="006C7C31"/>
     <w:rsid w:val="006D2196"/>
     <w:rsid w:val="006D2DCE"/>
     <w:rsid w:val="006D44D4"/>
     <w:rsid w:val="006D70ED"/>
     <w:rsid w:val="006E1689"/>
     <w:rsid w:val="006E3345"/>
     <w:rsid w:val="006E4719"/>
     <w:rsid w:val="006E4F75"/>
     <w:rsid w:val="006E506E"/>
     <w:rsid w:val="006F03AC"/>
     <w:rsid w:val="006F1821"/>
     <w:rsid w:val="006F200B"/>
     <w:rsid w:val="006F6A70"/>
     <w:rsid w:val="006F7C9C"/>
     <w:rsid w:val="00701D54"/>
     <w:rsid w:val="007024DA"/>
     <w:rsid w:val="00704D81"/>
     <w:rsid w:val="00704E71"/>
     <w:rsid w:val="00707114"/>
     <w:rsid w:val="007119E7"/>
     <w:rsid w:val="00711AF8"/>
     <w:rsid w:val="00713C6A"/>
     <w:rsid w:val="007216E5"/>
     <w:rsid w:val="00721858"/>
     <w:rsid w:val="00722352"/>
     <w:rsid w:val="0072572E"/>
     <w:rsid w:val="00725D7A"/>
+    <w:rsid w:val="007262A7"/>
     <w:rsid w:val="0073110F"/>
     <w:rsid w:val="00734F4A"/>
     <w:rsid w:val="007402E6"/>
     <w:rsid w:val="007407F2"/>
     <w:rsid w:val="007408C7"/>
     <w:rsid w:val="00743DE4"/>
     <w:rsid w:val="00745AF4"/>
     <w:rsid w:val="0075177A"/>
     <w:rsid w:val="00751D60"/>
     <w:rsid w:val="00752DCC"/>
     <w:rsid w:val="00753826"/>
     <w:rsid w:val="00753F72"/>
     <w:rsid w:val="0075520B"/>
     <w:rsid w:val="0075545B"/>
     <w:rsid w:val="007576E9"/>
     <w:rsid w:val="007616F9"/>
     <w:rsid w:val="00762168"/>
     <w:rsid w:val="007635EA"/>
     <w:rsid w:val="00764368"/>
     <w:rsid w:val="007674B4"/>
     <w:rsid w:val="00767806"/>
     <w:rsid w:val="007706D0"/>
     <w:rsid w:val="007728F4"/>
     <w:rsid w:val="007816F0"/>
     <w:rsid w:val="00784DB2"/>
@@ -11774,249 +11809,260 @@
     <w:rsid w:val="007B6766"/>
     <w:rsid w:val="007B790E"/>
     <w:rsid w:val="007C0B69"/>
     <w:rsid w:val="007C1CF5"/>
     <w:rsid w:val="007C2EEE"/>
     <w:rsid w:val="007C5571"/>
     <w:rsid w:val="007C6AB4"/>
     <w:rsid w:val="007D0633"/>
     <w:rsid w:val="007D27F6"/>
     <w:rsid w:val="007D35B2"/>
     <w:rsid w:val="007D3841"/>
     <w:rsid w:val="007D3872"/>
     <w:rsid w:val="007D67D5"/>
     <w:rsid w:val="007D7BFB"/>
     <w:rsid w:val="007E2112"/>
     <w:rsid w:val="007E4ACC"/>
     <w:rsid w:val="007E5BC9"/>
     <w:rsid w:val="007F0C11"/>
     <w:rsid w:val="007F519D"/>
     <w:rsid w:val="007F52A3"/>
     <w:rsid w:val="007F62F2"/>
     <w:rsid w:val="008015E8"/>
     <w:rsid w:val="008021A3"/>
     <w:rsid w:val="00802A9C"/>
     <w:rsid w:val="008030D5"/>
+    <w:rsid w:val="00804C45"/>
     <w:rsid w:val="00805D2F"/>
     <w:rsid w:val="00810048"/>
     <w:rsid w:val="00810CEC"/>
     <w:rsid w:val="00811B5D"/>
     <w:rsid w:val="00813F72"/>
     <w:rsid w:val="008219BF"/>
     <w:rsid w:val="00822243"/>
     <w:rsid w:val="0082272E"/>
     <w:rsid w:val="008235D1"/>
     <w:rsid w:val="008250C8"/>
     <w:rsid w:val="00826BA1"/>
     <w:rsid w:val="008278ED"/>
     <w:rsid w:val="008307AF"/>
     <w:rsid w:val="008322E4"/>
     <w:rsid w:val="00832342"/>
     <w:rsid w:val="00835104"/>
     <w:rsid w:val="008352F7"/>
     <w:rsid w:val="008359C1"/>
     <w:rsid w:val="00837462"/>
     <w:rsid w:val="0084592A"/>
     <w:rsid w:val="00845D64"/>
     <w:rsid w:val="008505B9"/>
     <w:rsid w:val="008556AC"/>
     <w:rsid w:val="00857DB8"/>
     <w:rsid w:val="0086232E"/>
     <w:rsid w:val="008627B8"/>
     <w:rsid w:val="00866588"/>
     <w:rsid w:val="00871F70"/>
     <w:rsid w:val="00872793"/>
     <w:rsid w:val="00875FAE"/>
     <w:rsid w:val="0087604A"/>
     <w:rsid w:val="00880924"/>
     <w:rsid w:val="0088294D"/>
     <w:rsid w:val="00883F20"/>
+    <w:rsid w:val="00885706"/>
     <w:rsid w:val="008867DE"/>
     <w:rsid w:val="00890F6A"/>
     <w:rsid w:val="0089481F"/>
     <w:rsid w:val="008951CF"/>
     <w:rsid w:val="008A220D"/>
     <w:rsid w:val="008A2A79"/>
     <w:rsid w:val="008A2DE1"/>
     <w:rsid w:val="008A36A1"/>
     <w:rsid w:val="008A543D"/>
     <w:rsid w:val="008A57E1"/>
     <w:rsid w:val="008A72A8"/>
     <w:rsid w:val="008B1C3F"/>
     <w:rsid w:val="008B4310"/>
     <w:rsid w:val="008B7D4D"/>
     <w:rsid w:val="008B7FAC"/>
     <w:rsid w:val="008C1365"/>
     <w:rsid w:val="008C31B9"/>
     <w:rsid w:val="008C3E32"/>
     <w:rsid w:val="008C55F1"/>
     <w:rsid w:val="008C5D93"/>
+    <w:rsid w:val="008D1069"/>
     <w:rsid w:val="008D12F9"/>
     <w:rsid w:val="008D2614"/>
     <w:rsid w:val="008D5687"/>
     <w:rsid w:val="008D6AEA"/>
     <w:rsid w:val="008E0E5A"/>
     <w:rsid w:val="008E3F06"/>
     <w:rsid w:val="008E3FA4"/>
     <w:rsid w:val="008E5C09"/>
+    <w:rsid w:val="008E5E06"/>
     <w:rsid w:val="008E6ACC"/>
+    <w:rsid w:val="008E6FCC"/>
     <w:rsid w:val="008F0944"/>
+    <w:rsid w:val="008F314A"/>
     <w:rsid w:val="008F345D"/>
     <w:rsid w:val="008F3BE6"/>
     <w:rsid w:val="008F46C9"/>
     <w:rsid w:val="008F79F7"/>
     <w:rsid w:val="00901081"/>
     <w:rsid w:val="00901308"/>
     <w:rsid w:val="00902E83"/>
     <w:rsid w:val="0090374C"/>
     <w:rsid w:val="00905774"/>
     <w:rsid w:val="00906E44"/>
     <w:rsid w:val="00912115"/>
     <w:rsid w:val="00912DD5"/>
     <w:rsid w:val="00914B49"/>
     <w:rsid w:val="00915513"/>
     <w:rsid w:val="00915DBB"/>
     <w:rsid w:val="00917101"/>
     <w:rsid w:val="00920758"/>
     <w:rsid w:val="0092283C"/>
     <w:rsid w:val="009270D1"/>
     <w:rsid w:val="009272A9"/>
     <w:rsid w:val="00927F87"/>
     <w:rsid w:val="009315B6"/>
     <w:rsid w:val="009327F0"/>
     <w:rsid w:val="00933821"/>
     <w:rsid w:val="00935112"/>
     <w:rsid w:val="00937477"/>
     <w:rsid w:val="00940D04"/>
     <w:rsid w:val="009424E4"/>
     <w:rsid w:val="00943492"/>
     <w:rsid w:val="009502F4"/>
     <w:rsid w:val="00950ADC"/>
     <w:rsid w:val="00954E85"/>
     <w:rsid w:val="00954EF1"/>
     <w:rsid w:val="0095502B"/>
     <w:rsid w:val="009570A6"/>
     <w:rsid w:val="00963805"/>
     <w:rsid w:val="009643E6"/>
     <w:rsid w:val="00964AF1"/>
     <w:rsid w:val="009659B8"/>
+    <w:rsid w:val="00966635"/>
     <w:rsid w:val="0097030C"/>
     <w:rsid w:val="0097327C"/>
     <w:rsid w:val="00975592"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="0098040A"/>
     <w:rsid w:val="0098065C"/>
     <w:rsid w:val="00983345"/>
     <w:rsid w:val="00983D06"/>
     <w:rsid w:val="00984B2D"/>
     <w:rsid w:val="00991469"/>
     <w:rsid w:val="00992F73"/>
     <w:rsid w:val="00993F66"/>
     <w:rsid w:val="009A0E48"/>
     <w:rsid w:val="009A0EDE"/>
     <w:rsid w:val="009A4D44"/>
     <w:rsid w:val="009A61BC"/>
     <w:rsid w:val="009B0C9D"/>
     <w:rsid w:val="009B1FE7"/>
     <w:rsid w:val="009B4B09"/>
     <w:rsid w:val="009B7832"/>
+    <w:rsid w:val="009B7DEE"/>
     <w:rsid w:val="009C00C8"/>
     <w:rsid w:val="009C155A"/>
     <w:rsid w:val="009C2A23"/>
     <w:rsid w:val="009C31FB"/>
     <w:rsid w:val="009C6022"/>
     <w:rsid w:val="009C633E"/>
     <w:rsid w:val="009D11AD"/>
     <w:rsid w:val="009D17AC"/>
     <w:rsid w:val="009D3476"/>
     <w:rsid w:val="009D562C"/>
     <w:rsid w:val="009D5CFE"/>
     <w:rsid w:val="009E0569"/>
     <w:rsid w:val="009E3D63"/>
     <w:rsid w:val="009E45BF"/>
     <w:rsid w:val="009F070C"/>
     <w:rsid w:val="009F0D83"/>
+    <w:rsid w:val="009F492B"/>
     <w:rsid w:val="009F7EEE"/>
     <w:rsid w:val="00A00ED4"/>
     <w:rsid w:val="00A022C3"/>
     <w:rsid w:val="00A05BC5"/>
     <w:rsid w:val="00A0649F"/>
     <w:rsid w:val="00A06E52"/>
     <w:rsid w:val="00A07C5E"/>
     <w:rsid w:val="00A107F7"/>
     <w:rsid w:val="00A122B4"/>
     <w:rsid w:val="00A13A1D"/>
     <w:rsid w:val="00A13B99"/>
     <w:rsid w:val="00A149A7"/>
     <w:rsid w:val="00A16FF8"/>
     <w:rsid w:val="00A226EE"/>
     <w:rsid w:val="00A31613"/>
     <w:rsid w:val="00A31841"/>
     <w:rsid w:val="00A342FE"/>
     <w:rsid w:val="00A40571"/>
+    <w:rsid w:val="00A41AD0"/>
     <w:rsid w:val="00A44B64"/>
     <w:rsid w:val="00A45B30"/>
     <w:rsid w:val="00A4660D"/>
     <w:rsid w:val="00A472E0"/>
     <w:rsid w:val="00A50BF5"/>
     <w:rsid w:val="00A51371"/>
     <w:rsid w:val="00A52943"/>
     <w:rsid w:val="00A53B9F"/>
     <w:rsid w:val="00A54766"/>
     <w:rsid w:val="00A54967"/>
     <w:rsid w:val="00A56C19"/>
     <w:rsid w:val="00A57A2A"/>
     <w:rsid w:val="00A603B7"/>
     <w:rsid w:val="00A6515C"/>
     <w:rsid w:val="00A66322"/>
     <w:rsid w:val="00A67D55"/>
     <w:rsid w:val="00A756B7"/>
     <w:rsid w:val="00A92399"/>
     <w:rsid w:val="00A93CA5"/>
     <w:rsid w:val="00A95BC9"/>
     <w:rsid w:val="00A95EF8"/>
     <w:rsid w:val="00AA0483"/>
     <w:rsid w:val="00AA2B1B"/>
     <w:rsid w:val="00AA7886"/>
     <w:rsid w:val="00AB2737"/>
     <w:rsid w:val="00AB3693"/>
     <w:rsid w:val="00AB67F3"/>
     <w:rsid w:val="00AC08CE"/>
     <w:rsid w:val="00AC362F"/>
     <w:rsid w:val="00AC42AA"/>
     <w:rsid w:val="00AC5A7E"/>
     <w:rsid w:val="00AC5E1C"/>
     <w:rsid w:val="00AC6059"/>
     <w:rsid w:val="00AD0996"/>
     <w:rsid w:val="00AD0D97"/>
     <w:rsid w:val="00AD3326"/>
     <w:rsid w:val="00AD4512"/>
     <w:rsid w:val="00AD58B3"/>
     <w:rsid w:val="00AD6050"/>
     <w:rsid w:val="00AE1E20"/>
     <w:rsid w:val="00AE39EB"/>
     <w:rsid w:val="00AE52DA"/>
+    <w:rsid w:val="00AF3502"/>
     <w:rsid w:val="00AF3FAF"/>
     <w:rsid w:val="00AF62D6"/>
     <w:rsid w:val="00AF636C"/>
     <w:rsid w:val="00B005B4"/>
     <w:rsid w:val="00B014CB"/>
     <w:rsid w:val="00B0356F"/>
     <w:rsid w:val="00B03E03"/>
     <w:rsid w:val="00B047AF"/>
     <w:rsid w:val="00B05793"/>
     <w:rsid w:val="00B061C7"/>
     <w:rsid w:val="00B06A6B"/>
     <w:rsid w:val="00B108A4"/>
     <w:rsid w:val="00B13A82"/>
     <w:rsid w:val="00B16E56"/>
     <w:rsid w:val="00B20A85"/>
     <w:rsid w:val="00B20D5D"/>
     <w:rsid w:val="00B24C14"/>
     <w:rsid w:val="00B24C66"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B328AE"/>
     <w:rsid w:val="00B35F93"/>
     <w:rsid w:val="00B360B4"/>
     <w:rsid w:val="00B36896"/>
     <w:rsid w:val="00B36E84"/>
     <w:rsid w:val="00B371E6"/>
@@ -12055,163 +12101,168 @@
     <w:rsid w:val="00BD5DD0"/>
     <w:rsid w:val="00BD691D"/>
     <w:rsid w:val="00BE0A16"/>
     <w:rsid w:val="00BE11E2"/>
     <w:rsid w:val="00BE135E"/>
     <w:rsid w:val="00BE3376"/>
     <w:rsid w:val="00BE75B9"/>
     <w:rsid w:val="00BF488F"/>
     <w:rsid w:val="00BF58B8"/>
     <w:rsid w:val="00BF66B3"/>
     <w:rsid w:val="00BF6DFD"/>
     <w:rsid w:val="00BF6F1D"/>
     <w:rsid w:val="00BF723F"/>
     <w:rsid w:val="00C00395"/>
     <w:rsid w:val="00C0241B"/>
     <w:rsid w:val="00C06551"/>
     <w:rsid w:val="00C07D14"/>
     <w:rsid w:val="00C10301"/>
     <w:rsid w:val="00C10CE3"/>
     <w:rsid w:val="00C11D0F"/>
     <w:rsid w:val="00C13771"/>
     <w:rsid w:val="00C15F16"/>
     <w:rsid w:val="00C20228"/>
     <w:rsid w:val="00C2602E"/>
     <w:rsid w:val="00C273F2"/>
+    <w:rsid w:val="00C365E0"/>
     <w:rsid w:val="00C46501"/>
     <w:rsid w:val="00C47CB8"/>
     <w:rsid w:val="00C51A84"/>
     <w:rsid w:val="00C536E3"/>
     <w:rsid w:val="00C539E4"/>
     <w:rsid w:val="00C54AA2"/>
     <w:rsid w:val="00C6117C"/>
     <w:rsid w:val="00C61E7E"/>
     <w:rsid w:val="00C64DF5"/>
     <w:rsid w:val="00C65EFC"/>
     <w:rsid w:val="00C73AEE"/>
     <w:rsid w:val="00C74ACC"/>
     <w:rsid w:val="00C7518E"/>
     <w:rsid w:val="00C753D1"/>
     <w:rsid w:val="00C83D5F"/>
+    <w:rsid w:val="00C85025"/>
     <w:rsid w:val="00C87A0C"/>
     <w:rsid w:val="00C9070E"/>
     <w:rsid w:val="00C90F0F"/>
     <w:rsid w:val="00C91C2D"/>
     <w:rsid w:val="00C922E1"/>
     <w:rsid w:val="00C93103"/>
     <w:rsid w:val="00C93CF2"/>
     <w:rsid w:val="00C9655B"/>
     <w:rsid w:val="00C96B3B"/>
     <w:rsid w:val="00C96DD1"/>
     <w:rsid w:val="00CA238A"/>
     <w:rsid w:val="00CA461F"/>
     <w:rsid w:val="00CA5115"/>
     <w:rsid w:val="00CA585F"/>
     <w:rsid w:val="00CA6F53"/>
     <w:rsid w:val="00CB0CF4"/>
     <w:rsid w:val="00CB220E"/>
     <w:rsid w:val="00CB3064"/>
+    <w:rsid w:val="00CB5DF0"/>
     <w:rsid w:val="00CB66BD"/>
     <w:rsid w:val="00CC08D4"/>
     <w:rsid w:val="00CC15E1"/>
     <w:rsid w:val="00CC2F94"/>
     <w:rsid w:val="00CC4C33"/>
     <w:rsid w:val="00CC4D52"/>
     <w:rsid w:val="00CD1300"/>
     <w:rsid w:val="00CD4A17"/>
     <w:rsid w:val="00CD4C8D"/>
     <w:rsid w:val="00CD5E15"/>
     <w:rsid w:val="00CE08F1"/>
     <w:rsid w:val="00CE1B06"/>
     <w:rsid w:val="00CE2418"/>
     <w:rsid w:val="00CE2902"/>
     <w:rsid w:val="00CE4018"/>
     <w:rsid w:val="00CE466B"/>
     <w:rsid w:val="00CE53BB"/>
     <w:rsid w:val="00CE540B"/>
     <w:rsid w:val="00CE6AE5"/>
     <w:rsid w:val="00CE730A"/>
     <w:rsid w:val="00CF03C8"/>
     <w:rsid w:val="00CF32CF"/>
     <w:rsid w:val="00CF3307"/>
     <w:rsid w:val="00CF4331"/>
     <w:rsid w:val="00CF6001"/>
     <w:rsid w:val="00CF69AF"/>
     <w:rsid w:val="00CF7630"/>
     <w:rsid w:val="00D00237"/>
     <w:rsid w:val="00D04064"/>
     <w:rsid w:val="00D0505F"/>
     <w:rsid w:val="00D05821"/>
     <w:rsid w:val="00D071DC"/>
     <w:rsid w:val="00D07D5B"/>
     <w:rsid w:val="00D11251"/>
     <w:rsid w:val="00D16C09"/>
     <w:rsid w:val="00D171BE"/>
     <w:rsid w:val="00D17B71"/>
+    <w:rsid w:val="00D21635"/>
     <w:rsid w:val="00D2209F"/>
     <w:rsid w:val="00D2619D"/>
     <w:rsid w:val="00D264BB"/>
     <w:rsid w:val="00D2721B"/>
     <w:rsid w:val="00D338B8"/>
     <w:rsid w:val="00D377FA"/>
     <w:rsid w:val="00D42793"/>
     <w:rsid w:val="00D44233"/>
     <w:rsid w:val="00D447D9"/>
     <w:rsid w:val="00D44F64"/>
     <w:rsid w:val="00D4632F"/>
     <w:rsid w:val="00D50E8C"/>
     <w:rsid w:val="00D53BC8"/>
     <w:rsid w:val="00D6075C"/>
     <w:rsid w:val="00D60E82"/>
     <w:rsid w:val="00D62047"/>
     <w:rsid w:val="00D63AE4"/>
     <w:rsid w:val="00D65A41"/>
     <w:rsid w:val="00D660DA"/>
     <w:rsid w:val="00D66952"/>
     <w:rsid w:val="00D72B41"/>
     <w:rsid w:val="00D7484D"/>
     <w:rsid w:val="00D74900"/>
     <w:rsid w:val="00D7528F"/>
     <w:rsid w:val="00D75649"/>
     <w:rsid w:val="00D75D6F"/>
     <w:rsid w:val="00D7743C"/>
     <w:rsid w:val="00D8412B"/>
     <w:rsid w:val="00D860C0"/>
     <w:rsid w:val="00D86779"/>
     <w:rsid w:val="00D87D81"/>
     <w:rsid w:val="00D97EDF"/>
     <w:rsid w:val="00DA3073"/>
     <w:rsid w:val="00DB1791"/>
     <w:rsid w:val="00DB2CB6"/>
     <w:rsid w:val="00DB2D20"/>
     <w:rsid w:val="00DB437F"/>
     <w:rsid w:val="00DB444F"/>
     <w:rsid w:val="00DB5DA0"/>
     <w:rsid w:val="00DC2217"/>
     <w:rsid w:val="00DC2D86"/>
     <w:rsid w:val="00DC6D82"/>
     <w:rsid w:val="00DC6F48"/>
+    <w:rsid w:val="00DC7D0A"/>
     <w:rsid w:val="00DD17C9"/>
     <w:rsid w:val="00DE0368"/>
     <w:rsid w:val="00DE441F"/>
     <w:rsid w:val="00DE49CB"/>
     <w:rsid w:val="00DE67B7"/>
     <w:rsid w:val="00DE78A8"/>
     <w:rsid w:val="00DF26D3"/>
     <w:rsid w:val="00DF6E5B"/>
     <w:rsid w:val="00DF7EF9"/>
     <w:rsid w:val="00E015AA"/>
     <w:rsid w:val="00E0187C"/>
     <w:rsid w:val="00E03C34"/>
     <w:rsid w:val="00E10419"/>
     <w:rsid w:val="00E108B6"/>
     <w:rsid w:val="00E1208B"/>
     <w:rsid w:val="00E12FF5"/>
     <w:rsid w:val="00E13E81"/>
     <w:rsid w:val="00E158D6"/>
     <w:rsid w:val="00E21C2D"/>
     <w:rsid w:val="00E2462B"/>
     <w:rsid w:val="00E27A98"/>
     <w:rsid w:val="00E30228"/>
     <w:rsid w:val="00E30FEE"/>
     <w:rsid w:val="00E32B5B"/>
     <w:rsid w:val="00E3316D"/>
@@ -12249,50 +12300,51 @@
     <w:rsid w:val="00EA3604"/>
     <w:rsid w:val="00EA5150"/>
     <w:rsid w:val="00EA5226"/>
     <w:rsid w:val="00EB12CC"/>
     <w:rsid w:val="00EB14FA"/>
     <w:rsid w:val="00EB2530"/>
     <w:rsid w:val="00EB30A1"/>
     <w:rsid w:val="00EB4182"/>
     <w:rsid w:val="00EB7364"/>
     <w:rsid w:val="00EC2822"/>
     <w:rsid w:val="00EC4B62"/>
     <w:rsid w:val="00EC4F51"/>
     <w:rsid w:val="00EC5A1B"/>
     <w:rsid w:val="00ED736F"/>
     <w:rsid w:val="00EE0FB0"/>
     <w:rsid w:val="00EE6CCB"/>
     <w:rsid w:val="00EF040B"/>
     <w:rsid w:val="00EF6AFF"/>
     <w:rsid w:val="00EF725A"/>
     <w:rsid w:val="00F017EC"/>
     <w:rsid w:val="00F050BF"/>
     <w:rsid w:val="00F0529E"/>
     <w:rsid w:val="00F07D8E"/>
     <w:rsid w:val="00F1035E"/>
     <w:rsid w:val="00F12718"/>
+    <w:rsid w:val="00F13E9E"/>
     <w:rsid w:val="00F15A9A"/>
     <w:rsid w:val="00F2049D"/>
     <w:rsid w:val="00F21998"/>
     <w:rsid w:val="00F22C60"/>
     <w:rsid w:val="00F239A0"/>
     <w:rsid w:val="00F268C1"/>
     <w:rsid w:val="00F30441"/>
     <w:rsid w:val="00F354AA"/>
     <w:rsid w:val="00F45847"/>
     <w:rsid w:val="00F500DF"/>
     <w:rsid w:val="00F50261"/>
     <w:rsid w:val="00F51E8F"/>
     <w:rsid w:val="00F53915"/>
     <w:rsid w:val="00F53BCA"/>
     <w:rsid w:val="00F601CF"/>
     <w:rsid w:val="00F61AFB"/>
     <w:rsid w:val="00F64639"/>
     <w:rsid w:val="00F653E6"/>
     <w:rsid w:val="00F6668D"/>
     <w:rsid w:val="00F66AB8"/>
     <w:rsid w:val="00F66D21"/>
     <w:rsid w:val="00F67081"/>
     <w:rsid w:val="00F72166"/>
     <w:rsid w:val="00F7436D"/>
     <w:rsid w:val="00F75DE2"/>
@@ -12307,72 +12359,90 @@
     <w:rsid w:val="00FB1DBC"/>
     <w:rsid w:val="00FB5C23"/>
     <w:rsid w:val="00FB76C4"/>
     <w:rsid w:val="00FC1DD6"/>
     <w:rsid w:val="00FC26F7"/>
     <w:rsid w:val="00FC388C"/>
     <w:rsid w:val="00FC38AC"/>
     <w:rsid w:val="00FC4C6A"/>
     <w:rsid w:val="00FC52C4"/>
     <w:rsid w:val="00FC5EB1"/>
     <w:rsid w:val="00FC6762"/>
     <w:rsid w:val="00FC6A51"/>
     <w:rsid w:val="00FC7CDD"/>
     <w:rsid w:val="00FC7D98"/>
     <w:rsid w:val="00FD5F55"/>
     <w:rsid w:val="00FD62E4"/>
     <w:rsid w:val="00FE015D"/>
     <w:rsid w:val="00FE2555"/>
     <w:rsid w:val="00FE274B"/>
     <w:rsid w:val="00FE660F"/>
     <w:rsid w:val="00FF6D42"/>
     <w:rsid w:val="00FF7BBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w14:docId w14:val="0A369BCA"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1FDAEDBB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2B2CB25F-7230-4FB1-8305-5244DB10188B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12697,50 +12767,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B0D35"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002A3FF7"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
@@ -13213,61 +13284,63 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="oj-italic">
     <w:name w:val="oj-italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FA3E10"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E3D63"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0717-20231025" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv/lv/iestades-privatuma-politika" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv/lv/iestades-privatuma-politika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0717-20231025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds.vid.gov.lv/login/" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/303512-noteikumi-par-ide-minimisi-atbalsta-uzskaites-un-pieskirsanas-kartibu-un-ide-minimisi-atbalsta-uzskaites-veidlapu-paraugiem" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/303512-noteikumi-par-ide-minimisi-atbalsta-uzskaites-un-pieskirsanas-kartibu-un-ide-minimisi-atbalsta-uzskaites-veidlapu-paraugiem" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds.vid.gov.lv/login/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13521,97 +13594,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...29 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -13738,135 +13785,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">243</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6CF29C9-D32A-4D09-9041-CA41267F18C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D52B4F29-54E6-43F0-B3DF-059B37618624}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{092BC14A-14C5-476F-9EA4-40399E7289D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37706BB3-2AA1-4B80-BE88-F5C572AF5644}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F6D2115-4092-4850-9988-B949B3D27A8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4E2BF8B-3D24-4367-B5A5-66A38AEA109E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>10070</Characters>
+  <Pages>5</Pages>
+  <Words>7577</Words>
+  <Characters>4319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11464</CharactersWithSpaces>
+  <CharactersWithSpaces>11873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>