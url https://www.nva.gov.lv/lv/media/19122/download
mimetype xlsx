--- v3 (2026-02-28)
+++ v4 (2026-04-10)
@@ -3,79 +3,78 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\baiba.armasevica\Desktop\KPP\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vitaza\Documents\My documents\0PPP\2KPP\Majaslapai plāni\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{14FB2753-35AA-4F64-B962-C6BA94BF05B5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9105"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftn3" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_ftnref3" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Īsa anotācija</t>
   </si>
   <si>
     <t>Norises vietas adrese</t>
   </si>
   <si>
     <t>Akadēmisko stundu skaits</t>
   </si>
   <si>
     <t>Nodarbību  nosaukums</t>
   </si>
   <si>
     <t>(filiāles nosaukums)</t>
   </si>
   <si>
     <t>Pasākuma īstenotāja nosaukums un Pakalpojuma sniedzēja
 vārds, uzvārds</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nodarbību sākuma datums </t>
     </r>
     <r>
       <rPr>
@@ -224,102 +223,78 @@
         <sz val="9"/>
         <color theme="4"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> Šo norādi lieto, ja pasākuma īstenošana notiek AF projekta "Prasmju pilnveide pieaugušajiem" Nr.3.1.2.5.i.0/1/23/I/CFLA/001 ietvaros.</t>
     </r>
   </si>
   <si>
     <t>Veselības veicināšana un stresa mazināšana</t>
   </si>
   <si>
     <t>Visa Latvijas teritorija (attālināti)</t>
   </si>
   <si>
     <t>Veselība un to ietekmējošie faktori . Veselības veicināšana.
 Indivīda uzvedības modelis, ko nosaka sociāli kultūrvēsturiski faktori un indivīda rakstura īpašības.
 Veselīga dzīvesveida uzturēšanas nosacījumu (veselīgs uzturs, fiziskas aktivitātes, kaitīgu ieradumu izskaušana, atkarību prevensija, pozitīva domāšana u.c.)
 Pašizziņas un pašvērtējuma nozīme veselībai labvēlīgas uzvedības īstenošanā
 Veselību ietekmējošo paradumu veidošanās.
 Garīgā pārslodze, fiziskās un psihiskās veselības savstarpējā saistība
 Dzīvesveids, dzīves stils un dzīves kvalitāte.</t>
   </si>
   <si>
-    <t>09.02.2026.    no 9:00</t>
-[...28 lines deleted...]
-  <si>
     <t>13.04.2026.    no 9:00</t>
   </si>
   <si>
     <t>17.04.2026.   līdz 15:50</t>
   </si>
   <si>
     <t>11.05.2026.    no 9:00</t>
   </si>
   <si>
     <t>15.05.2026.   līdz 15:50</t>
   </si>
   <si>
     <t>25.05.2026.    no 9:00</t>
   </si>
   <si>
     <t>29.05.2026.   līdz 15:50</t>
   </si>
+  <si>
+    <t>Biedrība Atbalsta un Izaugsmes centrs "Alendum", Lauma Ilsuma,  Dainuvīte Hadkevica, Ilona Zariņa, Linda Dzurvinska, Anastasija Čabaņuka</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Plānoto Konkurētspējas paaugstināšanas pasākumu nodarbību plāns 2026.gada Aprīlim, Maijam</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
@@ -491,51 +466,51 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -545,79 +520,55 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -625,98 +576,80 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1018,434 +951,391 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
-    <col min="6" max="6" width="34" customWidth="1"/>
+    <col min="6" max="6" width="47.28515625" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="35"/>
-[...4 lines deleted...]
-      <c r="F1" s="35"/>
+      <c r="A1" s="26"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="35"/>
-[...4 lines deleted...]
-      <c r="F2" s="35"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="35"/>
-[...4 lines deleted...]
-      <c r="F3" s="35"/>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" s="35"/>
-[...4 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="35"/>
-[...4 lines deleted...]
-      <c r="F5" s="35"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="35"/>
-[...4 lines deleted...]
-      <c r="F6" s="35"/>
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="35"/>
-[...4 lines deleted...]
-      <c r="F7" s="35"/>
+      <c r="A7" s="26"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
     </row>
     <row r="8" spans="1:7" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="35"/>
-[...4 lines deleted...]
-      <c r="F8" s="35"/>
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="6"/>
     </row>
     <row r="9" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="35"/>
-[...4 lines deleted...]
-      <c r="F9" s="35"/>
+      <c r="A9" s="26"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="39"/>
-[...3 lines deleted...]
-      <c r="F10" s="39"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
       <c r="G10" s="18"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="38"/>
-[...3 lines deleted...]
-      <c r="F11" s="38"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
       <c r="G11" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="9"/>
     </row>
     <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="36"/>
-[...4 lines deleted...]
-      <c r="G13" s="36"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="37"/>
-[...4 lines deleted...]
-      <c r="G14" s="37"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
     </row>
     <row r="15" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="B16" s="25"/>
-[...5 lines deleted...]
-      <c r="F16" s="24"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:7" s="5" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="23" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="31">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="26" t="s">
-[...19 lines deleted...]
-      <c r="B20" s="17" t="s">
+      <c r="B21" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="27"/>
-[...14 lines deleted...]
-      <c r="E21" s="30"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="32"/>
       <c r="F21" s="33"/>
-      <c r="G21" s="27"/>
-[...51 lines deleted...]
-      <c r="G25" s="28"/>
+      <c r="G21" s="31"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="14"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="11"/>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="14"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="11"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="F26" s="3"/>
-[...29 lines deleted...]
-      <c r="A30" s="16" t="s">
+      <c r="A26" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="7"/>
-[...9 lines deleted...]
-      <c r="E31" s="13"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G19:G21"/>
+    <mergeCell ref="F19:F21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="C19:C21"/>
     <mergeCell ref="A1:F9"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A10:F10"/>
-    <mergeCell ref="C19:C25"/>
-[...3 lines deleted...]
-    <mergeCell ref="G19:G25"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;R&amp;"Times New Roman,Regular"&amp;10 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">39</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -1576,138 +1466,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1D98A76-8033-4B57-BE01-514C8D416FBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EDF0499-FB6A-43CC-B890-95BBD8F9D61C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD175224-4051-462D-A831-4FD2801F3C0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{539C29A3-03BA-45EC-9C09-98D6F2F8F8E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD175224-4051-462D-A831-4FD2801F3C0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EDF0499-FB6A-43CC-B890-95BBD8F9D61C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jolanta Utinane</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>