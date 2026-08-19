--- v1 (2026-01-19)
+++ v2 (2026-08-19)
@@ -1,107 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/glossary/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75A76C9F" w14:textId="7B861A15" w:rsidR="00845842" w:rsidRPr="007070B3" w:rsidRDefault="00B36870" w:rsidP="00C20572">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="75A76C9F" w14:textId="7B861A15" w:rsidR="00845842" w:rsidRPr="007070B3" w:rsidRDefault="00762E9B" w:rsidP="00C20572">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155965797"/>
       <w:r w:rsidRPr="007070B3">
         <w:t>Līgums par aktīvā nodarbinātības pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00002A51" w:rsidRPr="007070B3">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C20572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t>„Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00BE0356" w:rsidRPr="007070B3">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t xml:space="preserve"> noteiktām personu grupām”</w:t>
       </w:r>
       <w:r w:rsidR="00C20572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t>īstenošanu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FEFF08" w14:textId="77777777" w:rsidR="008C309D" w:rsidRPr="007070B3" w:rsidRDefault="00B36870" w:rsidP="008C309D">
+    <w:p w14:paraId="32FEFF08" w14:textId="77777777" w:rsidR="008C309D" w:rsidRPr="007070B3" w:rsidRDefault="00762E9B" w:rsidP="008C309D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t>Nr.____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8AA5B4" w14:textId="3750AE99" w:rsidR="0014437F" w:rsidRPr="00F3248B" w:rsidRDefault="00B36870" w:rsidP="0014437F">
+    <w:p w14:paraId="7B8AA5B4" w14:textId="3750AE99" w:rsidR="0014437F" w:rsidRPr="002C2FFD" w:rsidRDefault="00762E9B" w:rsidP="0014437F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(ESF </w:t>
       </w:r>
       <w:r w:rsidR="00F85438" w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Plus </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>projekts</w:t>
       </w:r>
@@ -117,140 +118,134 @@
         </w:rPr>
         <w:t xml:space="preserve">Pasākumi iekļaujošai </w:t>
       </w:r>
       <w:r w:rsidR="006E5911" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>nodarbinātībai</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00FC3C65" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr. 4.3.3.2/1/24/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC3C65" w:rsidRPr="00F3248B">
+        <w:t xml:space="preserve"> Nr. 4.3.3.2/1/24/I/002</w:t>
+      </w:r>
+      <w:r w:rsidR="0054218B" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>I/002</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk204698678"/>
+      <w:r w:rsidR="00BE74F5" w:rsidRPr="00BE74F5">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:bCs/>
           <w:i/>
-          <w:spacing w:val="-4"/>
-[...8 lines deleted...]
-          <w:i/>
+          <w:color w:val="0070C0"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3248B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1103D564" w14:textId="77777777" w:rsidR="0014437F" w:rsidRPr="007070B3" w:rsidRDefault="0014437F" w:rsidP="008C309D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1E1F7D" w14:textId="77777777" w:rsidR="00A43A15" w:rsidRPr="007070B3" w:rsidRDefault="00A43A15" w:rsidP="005D6226">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAAE729" w14:textId="77777777" w:rsidR="005D6226" w:rsidRPr="007070B3" w:rsidRDefault="00B36870" w:rsidP="00D55CB2">
+    <w:p w14:paraId="2DAAE729" w14:textId="77777777" w:rsidR="005D6226" w:rsidRPr="007070B3" w:rsidRDefault="00762E9B" w:rsidP="00D55CB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1072E730" w14:textId="77777777" w:rsidR="00854663" w:rsidRPr="007070B3" w:rsidRDefault="00B36870" w:rsidP="00D55CB2">
+    <w:p w14:paraId="1072E730" w14:textId="77777777" w:rsidR="00854663" w:rsidRPr="007070B3" w:rsidRDefault="00762E9B" w:rsidP="00D55CB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t>parakstīšanas datums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231BE75E" w14:textId="77777777" w:rsidR="00F77589" w:rsidRPr="007070B3" w:rsidRDefault="00F77589" w:rsidP="00862859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E532AA4" w14:textId="2D46F900" w:rsidR="0071431E" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00BE6B6B">
+    <w:p w14:paraId="1E532AA4" w14:textId="2D46F900" w:rsidR="0071431E" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00BE6B6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūra (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="009A3A58" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -273,51 +268,51 @@
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00BE6B6B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00232ADD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurš (-a) rīkojas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779790D8" w14:textId="77777777" w:rsidR="00862F6B" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="0071431E">
+    <w:p w14:paraId="779790D8" w14:textId="77777777" w:rsidR="00862F6B" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="0071431E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (amats, vārds, uzvārds)</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -328,51 +323,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9CA250" w14:textId="20FD3EAF" w:rsidR="008C309D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009A3A58">
+    <w:p w14:paraId="0C9CA250" w14:textId="20FD3EAF" w:rsidR="008C309D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009A3A58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidR="00662F13" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A3A58" w:rsidRPr="00844E0B">
         <w:rPr>
@@ -420,51 +415,51 @@
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00BE6B6B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700B83A4" w14:textId="2D3C125D" w:rsidR="00E114BC" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00E24A20">
+    <w:p w14:paraId="700B83A4" w14:textId="2D3C125D" w:rsidR="00E114BC" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00E24A20">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(juridiskās</w:t>
       </w:r>
       <w:r w:rsidR="00A81EBD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
@@ -472,51 +467,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> personas nosaukums</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">/fiziskās personas </w:t>
       </w:r>
       <w:r w:rsidR="00A81EBD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>vārds un uzvārds</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E647F98" w14:textId="35BD3A3E" w:rsidR="00715B9B" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A367DA">
+    <w:p w14:paraId="1E647F98" w14:textId="35BD3A3E" w:rsidR="00715B9B" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A367DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="001E2DC3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>arba devējs</w:t>
@@ -533,59 +528,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00932408" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A367DA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(amats, vārds, uzvārds </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="41026741" w14:textId="093B7272" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00BE6B6B">
+    <w:p w14:paraId="41026741" w14:textId="093B7272" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00BE6B6B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00D4594E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>urš </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(-a) rīkojas saskaņā ar _______________________</w:t>
       </w:r>
       <w:r w:rsidR="00753766" w:rsidRPr="00844E0B">
@@ -665,59 +658,59 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanu</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(turpmāk – Līgums)</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75633C8D" w14:textId="454A7B6B" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="75633C8D" w14:textId="454A7B6B" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF830D3" w14:textId="597BA8E7" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C20572">
+    <w:p w14:paraId="3AF830D3" w14:textId="597BA8E7" w:rsidR="00435337" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C20572">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līguma priekšmets</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -751,66 +744,66 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(turpmāk – Pasākums)</w:t>
       </w:r>
       <w:r w:rsidR="0046030E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00160783" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:strike/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0CD031" w14:textId="665EC450" w:rsidR="003E7224" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C20572">
+    <w:p w14:paraId="7F0CD031" w14:textId="665EC450" w:rsidR="003E7224" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C20572">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref203468128"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref203468128"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līguma ietvaros Pasākumā no</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darbināti</w:t>
       </w:r>
       <w:r w:rsidR="00932408" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E24A20" w:rsidRPr="00844E0B">
@@ -821,819 +814,790 @@
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00415E94" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
       <w:r w:rsidR="002F7EB6" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienti</w:t>
       </w:r>
       <w:r w:rsidR="00E24A20" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6E02E8D2" w14:textId="0FCBA456" w:rsidR="00E21A7B" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00932408">
+    <w:p w14:paraId="6E02E8D2" w14:textId="0FCBA456" w:rsidR="00E21A7B" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00932408">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="000A6EE7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(skaits)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94361" w14:paraId="43B0C7B3" w14:textId="77777777" w:rsidTr="00B12757">
+      <w:tr w:rsidR="00D600F5" w14:paraId="43B0C7B3" w14:textId="77777777" w:rsidTr="00B12757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AAAE10" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00576EE1">
+          <w:p w14:paraId="00AAAE10" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klienta vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE45356" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00576EE1">
+          <w:p w14:paraId="2EE45356" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klienta iesaistes  ilgums Pasākumā mēnešos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085DD493" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="008A0ED0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12B0D193" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00F0756C">
+          <w:p w14:paraId="12B0D193" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00F0756C">
             <w:pPr>
               <w:ind w:left="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klienta profesija un profesijas kods </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(atbilstoši Profesiju klasifikatoram)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2464BF25" w14:textId="35402852" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007B02A0">
+          <w:p w14:paraId="2464BF25" w14:textId="35402852" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007B02A0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasākuma īstenošanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(darba vietas)</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> adrese </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(norāda  ielas nosaukumu, mājas Nr. vai mājas nosaukumu, pilsētu, novadu un pasta indeksu)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F13E896" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="008A0ED0">
+          <w:p w14:paraId="1F13E896" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="008A0ED0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba vadītāja vārds, uzvārds, personas kods </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CE91EA" w14:textId="00A2CE35" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00F0756C">
+          <w:p w14:paraId="59CE91EA" w14:textId="00A2CE35" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00F0756C">
             <w:pPr>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darba vadītāja nodrošināšanas ilgums Pasākumā mēnešos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA78DCF" w14:textId="58C3888C" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00576EE1">
+          <w:p w14:paraId="4EA78DCF" w14:textId="58C3888C" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Atzīmēt ar “5”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, “6”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  vai “7”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši Līguma 5., 6. vai 7 atsaucē noteiktajam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="0CE17701" w14:textId="77777777" w:rsidTr="00B12757">
+      <w:tr w:rsidR="00D600F5" w14:paraId="0CE17701" w14:textId="77777777" w:rsidTr="00B12757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEA0713" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="6FEA0713" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="001E5712" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="001E5712" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26FF080F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="26FF080F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20E4FBF9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="20E4FBF9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA33D20" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="0BA33D20" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="106CBAE9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="106CBAE9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="364B3EA8" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00622821">
+          <w:p w14:paraId="364B3EA8" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="5E48FDF5" w14:textId="77777777" w:rsidTr="00B12757">
+      <w:tr w:rsidR="00D600F5" w14:paraId="5E48FDF5" w14:textId="77777777" w:rsidTr="00B12757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="409F2B9E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35592677" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38256372" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D64D972" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F69366" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E81979B" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CA1F05A" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="72F4EAEB" w14:textId="77777777" w:rsidTr="00B12757">
+      <w:tr w:rsidR="00D600F5" w14:paraId="72F4EAEB" w14:textId="77777777" w:rsidTr="00B12757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31439A96" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="098E4CA1" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="331E71B0" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31FC456E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3600544B" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45AE9817" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="560D71D6" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38E51EE6" w14:textId="77777777" w:rsidR="00433716" w:rsidRPr="00844E0B" w:rsidRDefault="00433716" w:rsidP="00435337">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DF3C30" w14:textId="6D7571FA" w:rsidR="00972113" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="48DF3C30" w14:textId="6D7571FA" w:rsidR="00972113" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Parakstot Līgumu, </w:t>
       </w:r>
       <w:r w:rsidR="00D04CA2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>arba devējs apliecina, ka darba vietas tiek</w:t>
       </w:r>
       <w:r w:rsidR="006E40D9" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1817,53 +1781,53 @@
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005D54F0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, pamatojoties uz darbinieka lūgumu</w:t>
       </w:r>
       <w:r w:rsidR="002F530B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3714E716" w14:textId="407C77D6" w:rsidR="00B04E4C" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3714E716" w14:textId="407C77D6" w:rsidR="00B04E4C" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Parakstot Līgumu, Darba devējs apliecina, ka </w:t>
       </w:r>
       <w:r w:rsidR="00C127A9" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -1947,53 +1911,53 @@
       <w:r w:rsidR="00DD18A5" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vismaz 12 mēnešus pirms iesaistes (pieņemšanas darbā) Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00554F0E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00147F8D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1724710A" w14:textId="6A4909B4" w:rsidR="00750550" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1724710A" w14:textId="6A4909B4" w:rsidR="00750550" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu atbalsta sniegšanas periods Darba devējam ir </w:t>
       </w:r>
       <w:r w:rsidR="00BA4723" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:b/>
@@ -2014,1194 +1978,1194 @@
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mēneši</w:t>
       </w:r>
       <w:r w:rsidR="009107FB" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>katrai subsidētajai darba vietai. Finanšu atbalstu pārtrauc, ja tiek pārtraukta klientu dalība Pasākumā un netiek veikta klienta maiņa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A8AFF" w14:textId="639FDEE7" w:rsidR="00F41032" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2F4A8AFF" w14:textId="639FDEE7" w:rsidR="00F41032" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Līguma summa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07372328" w14:textId="585EC3D7" w:rsidR="00F204B9" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000C24CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07372328" w14:textId="585EC3D7" w:rsidR="00F204B9" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000C24CF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref203468471"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref203468471"/>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">No Aģentūras finansējuma plānotā finanšu atbalsta summa klientu nodarbināšanai ir </w:t>
       </w:r>
       <w:r w:rsidR="0060491A" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>_______ (______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">,_____centi) </w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">Darba devēja privātā līdzfinansējuma plānotā summa klientu  nodarbināšanai ir EUR </w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00844E0B">
         <w:t>_______ (______________________</w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00844E0B">
         <w:t>,_____centi) atbilstoši tabulā uzskaitītajām plānotajām izmaksu pozīcijām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="4414"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94361" w14:paraId="21EDCDD9" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="21EDCDD9" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3738B120" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="3738B120" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr. p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14EFF8C3" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="14EFF8C3" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaksu pozīcija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5527060A" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="5527060A" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>No Aģentūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējuma plānotā finanšu atbalsta summa klientu nodarbināšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="551F861F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="551F861F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Darba devēja</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> privātā līdzfinansējuma plānotā summa klientu  nodarbināšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356940F5" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="356940F5" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="1AB5E72A" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="1AB5E72A" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AFEC550" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AE472D7" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091687B6" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="091687B6" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40611048" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="40611048" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66BA78B7" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="66BA78B7" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="2062F07B" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="2062F07B" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F71F233" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="4F71F233" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6165745A" w14:textId="3F8DF6D5" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="6165745A" w14:textId="3F8DF6D5" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija klienta ikmēneša darba algai</w:t>
             </w:r>
             <w:r w:rsidR="00E84F1C" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5., 6., 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2D9B22" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="0C2D9B22" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA5132F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="4CA5132F" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="73DDD5E0" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="73DDD5E0" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="039A3749" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="039A3749" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB06D23" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="0EB06D23" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21579203" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00072B4E">
+          <w:p w14:paraId="21579203" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00072B4E">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Valsts sociālās apdrošināšanas obligātajām iemaksām (VSAOI) par klientu (-iem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37893CB4" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="37893CB4" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26EAA766" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="26EAA766" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1324BE03" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="1324BE03" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="28982C4E" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="28982C4E" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4795DA" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="4E4795DA" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4CBE17" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00D34864">
+          <w:p w14:paraId="2B4CBE17" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00D34864">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija darba vadītājam</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A252F6E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00D34864">
+          <w:p w14:paraId="3A252F6E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00D34864">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmērā par katru darba vadīšanas dienu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9955D8" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="3F9955D8" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="787F12DC" w14:textId="0E07C606" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="787F12DC" w14:textId="0E07C606" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E03887E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="3E03887E" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="1EA69EAF" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="1EA69EAF" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70E880B4" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="70E880B4" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229E6776" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="003B5DDC">
+          <w:p w14:paraId="229E6776" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="003B5DDC">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija obligātajām veselības pārbaudēm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31F3ED43" w14:textId="0C91351B" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="003B5DDC">
+          <w:p w14:paraId="31F3ED43" w14:textId="0C91351B" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="003B5DDC">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(no Aģentūras maksimālā summa 50 EUR</w:t>
             </w:r>
             <w:r w:rsidR="00BB409E" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienam klientam</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E2038B" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="75E2038B" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AAEF463" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="7AAEF463" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24E274C6" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="24E274C6" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="1E618820" w14:textId="77777777" w:rsidTr="003B5DDC">
+      <w:tr w:rsidR="00D600F5" w14:paraId="1E618820" w14:textId="77777777" w:rsidTr="003B5DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79224F60" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="79224F60" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="344C11BC" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="344C11BC" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="65511683" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="65511683" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="72D988C9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00400136">
+          <w:p w14:paraId="72D988C9" w14:textId="77777777" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00400136">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16B1E1A8" w14:textId="412A9890" w:rsidR="00B12757" w:rsidRPr="00844E0B" w:rsidRDefault="00B12757" w:rsidP="00B12757">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D4C799F" w14:textId="5D0FDF82" w:rsidR="00BF4CFF" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009F39E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1D4C799F" w14:textId="5D0FDF82" w:rsidR="00BF4CFF" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009F39E5">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalst</w:t>
       </w:r>
@@ -3236,114 +3200,114 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F204B9" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(atzīmēt atbilstošo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="702"/>
         <w:gridCol w:w="9106"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94361" w14:paraId="6D0F2365" w14:textId="77777777" w:rsidTr="00F20555">
+      <w:tr w:rsidR="00D600F5" w14:paraId="6D0F2365" w14:textId="77777777" w:rsidTr="00F20555">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-842388935"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="702" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2D1F3C25" w14:textId="08966AED" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009617B8">
+              <w:p w14:paraId="2D1F3C25" w14:textId="08966AED" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009617B8">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00844E0B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2253346E" w14:textId="0CC893DD" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009617B8">
+          <w:p w14:paraId="2253346E" w14:textId="0CC893DD" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009617B8">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komisijas 2023. gada 13. decembra Regul</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES) Nr. </w:t>
             </w:r>
@@ -3416,97 +3380,97 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="4279B7EC" w14:textId="77777777" w:rsidTr="00F20555">
+      <w:tr w:rsidR="00D600F5" w14:paraId="4279B7EC" w14:textId="77777777" w:rsidTr="00F20555">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1825928811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="702" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="78CDC5CF" w14:textId="1DC1EE68" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009617B8">
+              <w:p w14:paraId="78CDC5CF" w14:textId="1DC1EE68" w:rsidR="009617B8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009617B8">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00844E0B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092A9A9A" w14:textId="0768A390" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B26406">
+          <w:p w14:paraId="092A9A9A" w14:textId="0768A390" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B26406">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komisijas 2014. gada 27. jūnija Regul</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES) Nr. </w:t>
             </w:r>
@@ -3551,97 +3515,97 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="7C38B1A9" w14:textId="77777777" w:rsidTr="00F20555">
+      <w:tr w:rsidR="00D600F5" w14:paraId="7C38B1A9" w14:textId="77777777" w:rsidTr="00F20555">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="677929391"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="702" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="108A2D8A" w14:textId="42C5C3CB" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="009617B8">
+              <w:p w14:paraId="108A2D8A" w14:textId="42C5C3CB" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="009617B8">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00844E0B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2001B2E5" w14:textId="20F1091D" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B26406">
+          <w:p w14:paraId="2001B2E5" w14:textId="20F1091D" w:rsidR="00B26406" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B26406">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Komisijas 2013. gada 18. decembra Regulu (ES) Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00C5337C" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1408/2013</w:t>
             </w:r>
@@ -3658,79 +3622,79 @@
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:t xml:space="preserve">(Eiropas Savienības Oficiālais Vēstnesis, 2013. gada 24. decembris, Nr. L 352/9). </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61A92C5A" w14:textId="0C88CC20" w:rsidR="003761F3" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="61A92C5A" w14:textId="0C88CC20" w:rsidR="003761F3" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Norēķinu veikšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0627B803" w14:textId="77777777" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C20572">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0627B803" w14:textId="77777777" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C20572">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk156297583"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk156297583"/>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A81" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> pārskaita Darba devējam:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="036D3F22" w14:textId="02A2F1FC" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="036D3F22" w14:textId="02A2F1FC" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>20 (d</w:t>
       </w:r>
       <w:r w:rsidR="00426046" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ivdesmit</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -3763,83 +3727,83 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu </w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">nodarbināšanu (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaite</w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņošanas </w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>un atbilstoša rēķina saņemšanas dienas</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A81" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F87C889" w14:textId="60FFB7B5" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CD233B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F87C889" w14:textId="60FFB7B5" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CD233B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
       <w:r w:rsidR="00444DB7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="004868B0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> ikmēneša</w:t>
       </w:r>
@@ -3918,119 +3882,119 @@
       <w:r w:rsidR="007E0112" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidR="00AE1355" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>stundām</w:t>
       </w:r>
       <w:r w:rsidR="00F85AF8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī</w:t>
       </w:r>
       <w:r w:rsidR="007E0112" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05165366" w14:textId="074BCAB8" w:rsidR="00CF1ECA" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CF1ECA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05165366" w14:textId="074BCAB8" w:rsidR="00CF1ECA" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CF1ECA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dotāciju darba vadītājam, ja darba vadītājs klienta darba laikā palīdzējis klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661BB11" w14:textId="76A0256D" w:rsidR="007D6F1C" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CF1ECA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1661BB11" w14:textId="76A0256D" w:rsidR="007D6F1C" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CF1ECA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Dotāciju par obligātās veselības pārbaudi, ja klients to ir veicis dalības Pasākumā laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C92A2EE" w14:textId="3163AB57" w:rsidR="00C20572" w:rsidRPr="00844E0B" w:rsidRDefault="00C20572" w:rsidP="007D20E1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2664FD58" w14:textId="75431655" w:rsidR="00996FA1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="003B6DE5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2664FD58" w14:textId="75431655" w:rsidR="00996FA1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="003B6DE5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref203466153"/>
-      <w:bookmarkStart w:id="9" w:name="_Hlk203126862"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref203466153"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk203126862"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devējs apņemas nodrošināt katra </w:t>
       </w:r>
       <w:r w:rsidR="00284EAE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>asākumā iesaistīt</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
@@ -4101,482 +4065,482 @@
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devēja pieteikumā </w:t>
       </w:r>
       <w:r w:rsidR="00DE5E31" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>asākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E56145" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblInd w:w="306" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2241"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94361" w14:paraId="5E3C764C" w14:textId="381FE29D" w:rsidTr="005A2511">
+      <w:tr w:rsidR="00D600F5" w14:paraId="5E3C764C" w14:textId="381FE29D" w:rsidTr="005A2511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3C492F" w14:textId="77777777" w:rsidR="00810791" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="3A3C492F" w14:textId="77777777" w:rsidR="00810791" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klienta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6384568E" w14:textId="38C2822B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="6384568E" w14:textId="38C2822B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E04F167" w14:textId="62CED4B1" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="4E04F167" w14:textId="62CED4B1" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darba režīms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F97F0B" w14:textId="38AABF8D" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="66F97F0B" w14:textId="38AABF8D" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Aģentūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> finanšu līdzekļiem izmaksājamais apmērs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66798050" w14:textId="137FB54B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="66798050" w14:textId="137FB54B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Darba devēja</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> finanšu līdzekļiem izmaksājamais apmērs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A9ABFB" w14:textId="523A13D5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="53A9ABFB" w14:textId="523A13D5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ikmēneša bruto darba alga kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A45709C" w14:textId="44B103E9" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="3A45709C" w14:textId="44B103E9" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="226B8EA9" w14:textId="14FDE6C4" w:rsidTr="005A2511">
+      <w:tr w:rsidR="00D600F5" w14:paraId="226B8EA9" w14:textId="14FDE6C4" w:rsidTr="005A2511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50931767" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFC0AED" w14:textId="4F38B657" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="5BFC0AED" w14:textId="4F38B657" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>normāls / nepilns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F5A36F" w14:textId="6689817A" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="35F5A36F" w14:textId="6689817A" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282EB1E6" w14:textId="41B5BEF5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="282EB1E6" w14:textId="41B5BEF5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="018C00FA" w14:textId="5FFC5D54" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00C55543">
+          <w:p w14:paraId="018C00FA" w14:textId="5FFC5D54" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293DD903" w14:textId="77777777" w:rsidR="007D20E1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007D20E1">
+          <w:p w14:paraId="293DD903" w14:textId="77777777" w:rsidR="007D20E1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007D20E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(obligāti aizpilda, ja tiek norādīts nepilns darba režīms, norādot </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C923D1" w14:textId="77777777" w:rsidR="0064191F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007D20E1">
+          <w:p w14:paraId="42C923D1" w14:textId="77777777" w:rsidR="0064191F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007D20E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>plānoto stundu skaitu dienā, nedēļā</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8ABBBA" w14:textId="653F2707" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007D20E1">
+          <w:p w14:paraId="6B8ABBBA" w14:textId="653F2707" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007D20E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai mēnesī</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="2D12EDA9" w14:textId="4450B632" w:rsidTr="00F90A5F">
+      <w:tr w:rsidR="00D600F5" w14:paraId="2D12EDA9" w14:textId="4450B632" w:rsidTr="00F90A5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BE708D9" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="134CB586" w14:textId="3352D5F6" w:rsidR="00BE74F5" w:rsidRPr="00844E0B" w:rsidRDefault="00BE74F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB39664" w14:textId="21B4888B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="003F39BB">
+          <w:p w14:paraId="6DB39664" w14:textId="21B4888B" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="-1084228139"/>
                 <w:placeholder>
                   <w:docPart w:val="C942D4FEA28840F9946BF3F564EFF960"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
@@ -4634,81 +4598,81 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676A7E18" w14:textId="0CB483EA" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543" w:rsidP="00F90A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="0098BBF3" w14:textId="7B744811" w:rsidTr="00F90A5F">
+      <w:tr w:rsidR="00D600F5" w14:paraId="0098BBF3" w14:textId="7B744811" w:rsidTr="00F90A5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154DE3E7" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2174E671" w14:textId="394B3570" w:rsidR="00BE74F5" w:rsidRPr="00844E0B" w:rsidRDefault="00BE74F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3898BD06" w14:textId="6F1918AD" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="003F39BB">
+          <w:p w14:paraId="3898BD06" w14:textId="6F1918AD" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="687261007"/>
                 <w:placeholder>
                   <w:docPart w:val="9313D28582044316B748B29215F8FCFD"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
@@ -4766,219 +4730,219 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36FD9CDA" w14:textId="78FCB59F" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543" w:rsidP="00F90A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="7C81A05C" w14:textId="3A772798" w:rsidTr="00F90A5F">
+      <w:tr w:rsidR="00D600F5" w14:paraId="7C81A05C" w14:textId="3A772798" w:rsidTr="00F90A5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="371012BA" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55C4C0E2" w14:textId="7EB66A11" w:rsidR="003B6DE5" w:rsidRPr="00844E0B" w:rsidRDefault="003B6DE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91F28E" w14:textId="44B87742" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="003F39BB">
+          <w:p w14:paraId="2D91F28E" w14:textId="44B87742" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="2124113456"/>
                 <w:placeholder>
                   <w:docPart w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B36870" w:rsidRPr="00844E0B">
+                <w:r w:rsidR="00341303" w:rsidRPr="00844E0B">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>......</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FDC2A6" w14:textId="4071E5F5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870">
+          <w:p w14:paraId="46FDC2A6" w14:textId="4071E5F5" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6586B95A" w14:textId="6C8FBC12" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870">
+          <w:p w14:paraId="6586B95A" w14:textId="6C8FBC12" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E1F609" w14:textId="2CE63D28" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870">
+          <w:p w14:paraId="21E1F609" w14:textId="2CE63D28" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0836C83D" w14:textId="20EF966F" w:rsidR="00C55543" w:rsidRPr="00844E0B" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="702B62F6" w14:textId="6DCB753D" w:rsidR="00D36821" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1304D306" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1304D306" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvērtēt </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">starp </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5062,71 +5026,71 @@
         </w:rPr>
         <w:t>amata apraksta atbilstību profesijai, kurā nodarbināts</w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C017119" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C017119" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Veikt pārbaudes pie Darba devēja, t.sk., iepazīties ar visiem Darba devēja rīcībā esošajiem ar Pasākuma īstenošanu un finansēšanu saistītajiem dokumentiem, sagatavot aktu par pārbaudes rezultātiem un pieprasīt pārbaudes laikā konstatēto pārkāpumu un nepilnību novēršanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6304B08D" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6304B08D" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja nepieciešams, </w:t>
       </w:r>
       <w:r w:rsidR="0032176F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5154,53 +5118,53 @@
         </w:rPr>
         <w:t xml:space="preserve">piedalās </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākuma īstenošan</w:t>
       </w:r>
       <w:r w:rsidR="00370132" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>as novērošanā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7696A31A" w14:textId="56D42612" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7696A31A" w14:textId="56D42612" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pēc</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmum</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5284,53 +5248,53 @@
         </w:rPr>
         <w:t>8.1.1</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00953F24" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>apakšpunktā norādītās kontaktpersonas e-pasta adresi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69CF67" w14:textId="107FD34F" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C69CF67" w14:textId="107FD34F" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek pārtraukta </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5533,53 +5497,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870956" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba līgumā </w:t>
       </w:r>
       <w:r w:rsidR="00863D8D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>noteiktais plānotās dalības Pasākumā beigu datums</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA682E2" w14:textId="6D4DDEA0" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AA682E2" w14:textId="6D4DDEA0" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena mēneša laikā no Darba devēja rakstveida informācijas saņemšanas, izvērtējot </w:t>
       </w:r>
       <w:r w:rsidR="00773B55" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5694,85 +5658,85 @@
         </w:rPr>
         <w:t>2 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>divu</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā pēc Darba devēja rakstveida informācijas saņemšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347217EA" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="347217EA" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>zvērtēt Darba devēja iesniegtās Atskaites un rēķina atbilstību Līguma nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="00315E64" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507E4DDC" w14:textId="67B0DA1D" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="507E4DDC" w14:textId="67B0DA1D" w:rsidR="005F53F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nformēt Darba devēju par iesniegto dokumentu saskaņojumu. Atskaites un</w:t>
       </w:r>
       <w:r w:rsidR="00DD587D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -5891,94 +5855,94 @@
         </w:rPr>
         <w:t>vai rēķin</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66022F67" w14:textId="06AEB16A" w:rsidR="00F5286F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66022F67" w14:textId="06AEB16A" w:rsidR="00F5286F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Izsniegt Darba devējam informatīvu plakātu izvietošanai Pasākuma īstenošanas vietā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71882900" w14:textId="5FF13244" w:rsidR="008C309D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="71882900" w14:textId="5FF13244" w:rsidR="008C309D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">Darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="0083780E" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">pienākumi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9ED1C7" w14:textId="5A581694" w:rsidR="008A7F09" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1D9ED1C7" w14:textId="5A581694" w:rsidR="008A7F09" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -6015,53 +5979,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>patiesu informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E28A12" w14:textId="537C78C1" w:rsidR="008A7F09" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="70E28A12" w14:textId="537C78C1" w:rsidR="008A7F09" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>N</w:t>
@@ -6159,53 +6123,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>asākumā izteicis šādu vēlmi</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21645E98" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="21645E98" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja tiek pārtraukta klienta dalība Pasākumā un līdz Pasākuma īstenošanas beigu termiņam ir atlikuši ne mazāk kā divi mēneši (</w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00844E0B">
@@ -6286,69 +6250,69 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atlasē</w:t>
       </w:r>
       <w:r w:rsidR="00F24C3F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B47EF7" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00212C88">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="16B47EF7" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00212C88">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref203468062"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref203468062"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individuālajā </w:t>
       </w:r>
       <w:r w:rsidR="0096108D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba meklēšanas plānā</w:t>
       </w:r>
       <w:r w:rsidR="00F4600E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
@@ -6522,111 +6486,111 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.2</w:t>
       </w:r>
       <w:r w:rsidR="006B04B0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā norādītajam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="7BCAC590" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00212C88">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7BCAC590" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00212C88">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref203468109"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref203468109"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba līgums </w:t>
       </w:r>
       <w:r w:rsidR="00953A4F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jāsagatavo</w:t>
       </w:r>
       <w:r w:rsidR="00FF2557" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00383EAF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot Latvijas Republikas normatīvo aktu prasības un</w:t>
       </w:r>
       <w:r w:rsidR="00165CB7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar Līgumā norādīto, t.sk.:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7E87EA3F" w14:textId="6D509976" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7E87EA3F" w14:textId="6D509976" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba līgumā norāda atsauci uz </w:t>
       </w:r>
       <w:r w:rsidR="00EE615B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aktīvo nodarbinātības pasākumu “Pasākumi noteiktām personu grupām” </w:t>
@@ -6665,106 +6629,106 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00407878" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākumi iekļaujošai nodarbinātībai</w:t>
       </w:r>
       <w:r w:rsidR="00626352" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk171089020"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk171089020"/>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.4.3.3.2/1/24/I/002</w:t>
       </w:r>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00165CB7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda Līguma noslēgšanas datumu un </w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>numuru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A6AD0" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B6A6AD0" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba līgumā norāda </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klienta</w:t>
@@ -6796,55 +6760,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Līguma 1.2</w:t>
       </w:r>
       <w:r w:rsidR="006B04B0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk175821750"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk175821750"/>
     </w:p>
-    <w:p w14:paraId="1AE9DFAC" w14:textId="621BAA3F" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1AE9DFAC" w14:textId="621BAA3F" w:rsidR="00212C88" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00597BCC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7240,55 +7204,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jaunajā Pasākuma īstenošanas adresē</w:t>
       </w:r>
       <w:r w:rsidR="00AF347A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, par Pasākuma īstenošanas adreses maiņu Līgumā noteiktajā kārtībā informējot </w:t>
       </w:r>
       <w:r w:rsidR="009F20F2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidR="00C3523C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="06530325" w14:textId="5AEF1364" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000B237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="06530325" w14:textId="5AEF1364" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000B237A">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3 (t</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
@@ -7334,53 +7298,53 @@
         </w:rPr>
         <w:t xml:space="preserve">dienas, </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC8CE27" w14:textId="20584FE2" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1FC8CE27" w14:textId="20584FE2" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">starp Darba devēju un </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klient</w:t>
@@ -7507,112 +7471,112 @@
         <w:t xml:space="preserve"> darba dienu laikā Aģentūrā iesniedz vienošanās pie darba līguma </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinātu </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopiju</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1681E200" w14:textId="23BB9E48" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1681E200" w14:textId="23BB9E48" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">dokumentus (Rīkojumu) par klientam </w:t>
       </w:r>
       <w:r w:rsidR="00024EB8" w:rsidRPr="00844E0B">
         <w:t>noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> darba vadītāju, kurā norādīts darba vadīšanas termiņš </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(no dd.mm.gggg. līdz dd.mm.gggg.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>un dotācijas par darba vadīšanu apmērs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40247F92" w14:textId="738E8E3F" w:rsidR="001765C4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="001765C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="40247F92" w14:textId="738E8E3F" w:rsidR="001765C4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="001765C4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">5.6.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>plānoto attiecīgā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B624A75" w14:textId="555BC071" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="001765C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0B624A75" w14:textId="555BC071" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="001765C4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">5.6.4.   </w:t>
       </w:r>
       <w:r w:rsidR="004D45C6" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja konstatētas neatbilstības, pēc </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
@@ -7686,53 +7650,53 @@
         </w:rPr>
         <w:t>kopiju</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un/vai vienošanās pie darba līguma</w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinātu</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopiju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03828BA5" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000B237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="03828BA5" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000B237A">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pirms darba uzsākšanas iepazīstināt </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -7749,53 +7713,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">izsniegt </w:t>
       </w:r>
       <w:r w:rsidR="00A7534F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>obligātās veselības pārbaudes karti</w:t>
       </w:r>
       <w:r w:rsidR="00A7534F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja nepieciešams veikt pirmreizējo obligāto veselības pārbaudi), </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darba koplīgumu (ja tāds ir), instrukcijām, darba drošības, ugunsdrošības un citiem darba aizsardzības noteikumiem, citu darbam nepieciešamo informāciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F975DE8" w14:textId="13846BAE" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000B237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6F975DE8" w14:textId="13846BAE" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000B237A">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -7918,53 +7882,53 @@
       <w:r w:rsidR="000F7028" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>noteiktajai</w:t>
       </w:r>
       <w:r w:rsidR="000C4522" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesijai neatbilstošu darbu veikšan</w:t>
       </w:r>
       <w:r w:rsidR="00CF49B8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49809E3A" w14:textId="7B75C1C3" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000B237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="49809E3A" w14:textId="7B75C1C3" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000B237A">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt tādus darba apstākļus, lai </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
@@ -7972,69 +7936,69 @@
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00E4784E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>rētu izpildīt viņam noteikto darbu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9DA7FD" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B9DA7FD" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Ref203468152"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref203468152"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Katram Pasākumā iesaistītajam </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -8102,55 +8066,55 @@
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānots nodarbināt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai))</w:t>
       </w:r>
       <w:r w:rsidR="00FA04B3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0163A6F0" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0163A6F0" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka viens darba vadītājs </w:t>
       </w:r>
       <w:r w:rsidR="008775F6" w:rsidRPr="00844E0B">
@@ -8348,272 +8312,272 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, par </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="00DE7D7F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attaisnoti kavētām kalendāra dienām pagarinās darba vadītāja nodrošināšanas laiks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572F4594" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="572F4594" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba vadītāju </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodrošina:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F553706" w14:textId="77777777" w:rsidR="007A06B2" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0F553706" w14:textId="77777777" w:rsidR="007A06B2" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pirmos divus mēnešus no iesaistes dienas Pasākumā, ja klientam ir mazāk nekā trīs mēnešu darba pieredze pēdējo 10 gadu laikā un nav izglītības attiecīgajā profesijā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7ABBDA" w14:textId="2CF524C4" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00450911">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7E7ABBDA" w14:textId="2CF524C4" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00450911">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk205461790"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk205461790"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vienu mēnesi no iesaistes dienas Pasākumā, ja klientam ir ne mazāk kā trīs mēnešu darba pieredze pēdējo 10 gadu laikā vai izglītība attiecīgajā profesijā, vai arī klientu plānots nodarbināt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="287ED5C5" w14:textId="77777777" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005123F7">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nodrošināt, ka darba vadītājs veic šādus pienākumus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DBB9D0" w14:textId="77777777" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00450911">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="24DBB9D0" w14:textId="77777777" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00450911">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.13.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>organizē klienta darbu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7432D6" w14:textId="77777777" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005123F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1C7432D6" w14:textId="77777777" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005123F7">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.13.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54739D89" w14:textId="30CF0027" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="005123F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="54739D89" w14:textId="30CF0027" w:rsidR="005123F7" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="005123F7">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:ind w:left="1418" w:hanging="992"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.13.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>kontrolē klienta darba kvalitāti un nepietiekamas darba kvalitātes gadījumā palīdz klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas darba kvalitātes uzlabošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7627C0B6" w14:textId="5E654326" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7627C0B6" w14:textId="5E654326" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba vadītāja </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
@@ -8946,53 +8910,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00555AB3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un darba devēju (-us) pie kura (-iem) pieredze iegūta)</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E6C2D4" w14:textId="5408E496" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="50E6C2D4" w14:textId="5408E496" w:rsidR="001D7C4F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gadījumā, ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -9071,53 +9035,53 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otāciju</w:t>
       </w:r>
       <w:r w:rsidR="006C3335" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba vadītājam</w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A93A0B" w14:textId="58B0C6E4" w:rsidR="00302717" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="74A93A0B" w14:textId="58B0C6E4" w:rsidR="00302717" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9292,354 +9256,403 @@
         </w:rPr>
         <w:t xml:space="preserve"> pienākum</w:t>
       </w:r>
       <w:r w:rsidR="00A85CCD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidR="00DE7D7F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A04244E" w14:textId="2F7F6EA7" w:rsidR="00D44D53" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00EA1579">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A04244E" w14:textId="14086D3E" w:rsidR="00D44D53" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00EA1579">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>Ne vēlāk kā līdz kārtējā mēneša 28. datumam iesniegt Aģentūrā plānoto nākamā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs. Veicot izmaiņas klienta darba grafikā, darba devējs ar klientu rakstiski vienojas un aktualizē darba grafiku. Darba devējs vienas dienas laikā no savstarpēji saskaņotā darba grafika izstrādes, bet ne vēlāk kā iestājušās faktiskās izmaiņas, klienta darba grafiku elektroniski iesniedz Aģentūrā.</w:t>
+        <w:t xml:space="preserve">Ne vēlāk kā līdz kārtējā mēneša 28. datumam iesniegt Aģentūrā plānoto nākamā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laiks ir mainīgs. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B520C" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tiek veiktas izmaiņas klienta darba grafikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4B19" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba </w:t>
+      </w:r>
+      <w:r w:rsidR="007B520C" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devējs nodrošina darba grafika aktualizēšanu un klienta informēšanu par izmaiņām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Darba devējs vienas</w:t>
+      </w:r>
+      <w:r w:rsidR="007B520C" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienas laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="007B520C" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no darba grafika aktualizēšanas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bet ne vēlāk kā iestājušās faktiskās izmaiņas, klienta darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E0B">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>grafiku elektroniski iesniedz Aģentūrā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E281FE3" w14:textId="494F84EB" w:rsidR="00302717" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="769A7BC6" w14:textId="7F7DC282" w:rsidR="007839DD" w:rsidRPr="003729AA" w:rsidRDefault="00762E9B" w:rsidP="007839DD">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844E0B">
+      <w:r w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00DE7D7F" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odrošin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00844E0B">
+      <w:r w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>āt</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00DE7D7F" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieeju ar Pasākuma īstenošanu saistītajai dokumentācijai</w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adresē, kura norādīta Līguma 5.</w:t>
       </w:r>
-      <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00D44D53" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009B6B3D" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="009B6B3D" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
-      <w:r w:rsidR="007A50E7" w:rsidRPr="00844E0B">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="007A50E7" w:rsidRPr="007839DD">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai skaitā </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4B19" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devēja apstiprinātam klienta darba grafikam, kurā norādītas darba pienākumu veikšanas adreses un darba dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255A5563" w14:textId="46145085" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="255A5563" w14:textId="55D5AF8B" w:rsidR="00AE11C1" w:rsidRPr="007839DD" w:rsidRDefault="00762E9B" w:rsidP="007839DD">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844E0B">
+      <w:r w:rsidRPr="007839DD">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00341303" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="008C309D" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">īdz katra </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:alias w:val="Izvēlēties"/>
           <w:tag w:val="Izvēlēties"/>
           <w:id w:val="-758907579"/>
           <w:placeholder>
             <w:docPart w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="......" w:value="......"/>
             <w:listItem w:displayText="mēneša" w:value="mēneša"/>
             <w:listItem w:displayText="kalendārā ceturkšņa" w:value="kalendārā ceturkšņa"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000E50B1" w:rsidRPr="00844E0B">
             <w:rPr>
               <w:rStyle w:val="Style2"/>
             </w:rPr>
             <w:t>mēneša</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="0054218B" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="009B6B3D" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="009B6B3D" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="0054218B" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">datumam sagatavot un iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="00185832" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00185832" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00341303" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00B80CBC" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Atskaiti </w:t>
       </w:r>
-      <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="008C309D" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="005E1100" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="005E1100" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="00257E5C" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="00257E5C" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007378A2" w:rsidRPr="00844E0B">
+      <w:r w:rsidR="007378A2" w:rsidRPr="007839DD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E2CAD" w14:textId="29D02F13" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5D7E2CAD" w14:textId="29D02F13" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaites</w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> u.c. </w:t>
       </w:r>
       <w:r w:rsidR="00D842D8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">ar līguma īstenošanu saistītos </w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">dokumentus </w:t>
@@ -9648,127 +9661,127 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniski (atbilstoši normatīvajiem aktiem par elektronisko dokumentu sagatavošanu), nosūtot uz </w:t>
       </w:r>
       <w:r w:rsidR="00D842D8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>e-pastu</w:t>
       </w:r>
       <w:r w:rsidR="00552E77" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009A5144" w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pnpg@nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00303D88" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk193725734"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk193725734"/>
       <w:r w:rsidR="005E6714" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Rēķinus noformē kā strukturētus elektroniskus rēķinus un iesniedz Aģentūrai e-adresē EINVOICE@</w:t>
       </w:r>
       <w:r w:rsidR="005E6714" w:rsidRPr="00844E0B">
         <w:t>90001634668 pēc Atskaites saskaņošanas.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5CFB5739" w14:textId="4D8C55D0" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5CFB5739" w14:textId="4D8C55D0" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ja attiecīgajā mēnesī/</w:t>
       </w:r>
       <w:r w:rsidR="000A1E9D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalendārajā ceturksnī </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienti, ar kuriem Darba devējs noslēdzis darba līgumu, veikuši obligātās veselības pārbaudes, Atskaitei pievieno dokumentus, kas apliecina obligātās veselības pārbaudes veikšanu un pārbaudes izmaksas, un izmaksas iekļau</w:t>
       </w:r>
       <w:r w:rsidR="00C309E7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A397B" w14:textId="54CD62BF" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5C4A397B" w14:textId="54CD62BF" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -9842,53 +9855,53 @@
       <w:r w:rsidR="00AF4E22" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">/ vai rēķinu, un iesniegt to </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA0E7E6" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5DA0E7E6" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniedzot </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atskaiti </w:t>
@@ -9998,53 +10011,53 @@
         </w:rPr>
         <w:t xml:space="preserve">Klients </w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar savu parakstu saskaņo atvaļinājuma grafiku, apliecinot, ka iepazinies ar plānotā atvaļinājuma </w:t>
       </w:r>
       <w:r w:rsidR="000F2A22" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>periodu</w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC41ED3" w14:textId="5BBECAC9" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1DC41ED3" w14:textId="5BBECAC9" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
@@ -10256,53 +10269,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> darba līguma </w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinātu </w:t>
       </w:r>
       <w:r w:rsidR="00F1480B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopiju</w:t>
       </w:r>
       <w:r w:rsidR="00634BD7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C859627" w14:textId="3F30E09F" w:rsidR="004C1169" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3C859627" w14:textId="3F30E09F" w:rsidR="004C1169" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba devēj</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -10505,79 +10518,207 @@
       </w:r>
       <w:r w:rsidR="00E82F1C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="0067757F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>alsts kasē iemaksātajiem nodokļiem un nodevām</w:t>
       </w:r>
       <w:r w:rsidR="00764A9A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Ref203468414"/>
+      <w:bookmarkStart w:id="16" w:name="_Ref203468414"/>
     </w:p>
-    <w:p w14:paraId="52408FB9" w14:textId="0D0A4110" w:rsidR="004C1169" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="54629162" w14:textId="7E518EB6" w:rsidR="00577832" w:rsidRPr="00190A09" w:rsidRDefault="00762E9B" w:rsidP="004E4B69">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Pēc klientu dalības Pasākumā pabeigšanas vai pārtraukšanas, Darba devējs Atskaiti un rēķinu Aģentūrā iesniedz ne vēlāk kā 5 (piecu) darba dienu laikā.</w:t>
+        <w:t>Pēc klientu dalības Pasākumā pabeigšanas vai pārtraukšanas Darba devējs Atskaiti un rēķinu Aģentūrā iesniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="000F25BA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F18BBF" w14:textId="73C06149" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="59B3BB39" w14:textId="56761C8C" w:rsidR="004E4B69" w:rsidRPr="003729AA" w:rsidRDefault="00762E9B" w:rsidP="006E513D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1997"/>
+        </w:tabs>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne vēlāk kā 5 (piecu) darba dienu laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00577832" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="000F25BA" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klienta dalības Pasākumā pabeigšanas vai   pārtraukšanas, ja līgumā nav iesaistīts neviens cits Aģentūras klients, kurš turpina dalību Pasākumā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A004897" w14:textId="52499C19" w:rsidR="008F541A" w:rsidRPr="003729AA" w:rsidRDefault="00762E9B" w:rsidP="006E513D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1997"/>
+        </w:tabs>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>ne vēlāk kā līdz nākamā mēneša</w:t>
+      </w:r>
+      <w:r w:rsidR="00811128" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>10. datumam, ja pēc dalības Pasākumā pabeigšanas klients turpina darba tiesiskās attiecības pie Darba devēja;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4E8827" w14:textId="7CE50877" w:rsidR="002410A9" w:rsidRPr="003729AA" w:rsidRDefault="00762E9B" w:rsidP="006E513D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1997"/>
+        </w:tabs>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>izmaksas apliecinošus dokumentus par pēdējo Pasākuma īstenošanas periodu, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46A88" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apliecina klientam </w:t>
+      </w:r>
+      <w:r w:rsidR="00F448FB" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un darba vadītājam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>veiktās izmaksas, kā arī Valsts kasē iemaksātos nodokļus un nodevas, iesniedz 5 (piecu) darba dienu laikā pēc faktiskās izmaksas veikšanas dienas, bet ne vēlāk kā viena mēneša laikā pēc Pasākuma īstenošanas pabeigšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F18BBF" w14:textId="73C06149" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -10706,69 +10847,69 @@
       </w:r>
       <w:r w:rsidR="004D33E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kopiju par darba tiesisko attiecību izbeigšanu</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar klientu</w:t>
       </w:r>
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk31095169"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk31095169"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="4E486962" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4E486962" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref203468426"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref203468426"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ne vēlāk</w:t>
       </w:r>
       <w:r w:rsidR="00C473A0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kā līdz </w:t>
       </w:r>
       <w:r w:rsidR="00C473A0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -10879,56 +11020,56 @@
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un darba vadītāj</w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlīdzībām pienākošos nodokļus un nodevas.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="00ED4006" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="00ED4006" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>akst</w:t>
       </w:r>
       <w:r w:rsidR="005B34AA" w:rsidRPr="00844E0B">
@@ -11006,66 +11147,66 @@
       <w:r w:rsidR="00802123" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">mainīt </w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba algu </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4042263A" w14:textId="3C08C46F" w:rsidR="00762AF0" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4042263A" w14:textId="3C08C46F" w:rsidR="00762AF0" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Ref203468256"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref203468256"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00595CF7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai t</w:t>
       </w:r>
       <w:r w:rsidR="009F537C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidR="00595CF7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzraugošo iestāžu p</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
@@ -11124,114 +11265,114 @@
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pasākuma īstenošanas adresei un</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA37D4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="005D09BA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="44C14F52" w14:textId="094F6A3F" w:rsidR="00762AF0" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00762AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="44C14F52" w14:textId="094F6A3F" w:rsidR="00762AF0" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00762AF0">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstsaratkpi"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(adrese, kurā ir pieejama dokumentācija)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470CC4DF" w14:textId="21217B38" w:rsidR="002F2812" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="470CC4DF" w14:textId="21217B38" w:rsidR="002F2812" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstsaratkpi"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk156329962"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk156329962"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt piekļuvi ar Līguma īstenošanu </w:t>
       </w:r>
       <w:r w:rsidR="0052598E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">saistīto dokumentu oriģināliem vai to atvasinājumiem ar juridisku spēku </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">(ar </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">klientiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -11249,71 +11390,72 @@
       <w:r w:rsidR="00D24845" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">darba samaksas </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>izmaksu apliecinošiem dokumentiem u.c. dokumentācijai, kas nepieciešama, lai pārliecinātos par saņemtā finanšu atbalsta izmantošanu atbilstoši Līguma nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DF431A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646FCE58" w14:textId="08C100C7" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="646FCE58" w14:textId="08C100C7" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk156330014"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk156330014"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00844E0B">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00DF431A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>okumentus uzglabāt atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš</w:t>
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003208C3" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003208C3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dokumentus var uzglabāt kā hibrīdlietu – papīra un/vai elektroniskā formā</w:t>
       </w:r>
       <w:r w:rsidR="003208C3" w:rsidRPr="00844E0B">
         <w:rPr>
@@ -11384,55 +11526,55 @@
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>saņemtā</w:t>
       </w:r>
       <w:r w:rsidR="00AD3860" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma un D</w:t>
       </w:r>
       <w:r w:rsidR="001A5F89" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>arba devēja privātā līdzfinansējuma</w:t>
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> izsekojamību par katru Pasākumā iesaistīto personu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="097AD406" w14:textId="2C41C053" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="097AD406" w14:textId="2C41C053" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka ar </w:t>
       </w:r>
       <w:r w:rsidR="00774583" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">de minimis </w:t>
       </w:r>
@@ -11465,70 +11607,69 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsts, un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A809B3" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. apakšpunktā norādītajā adresē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D6C35" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="568D6C35" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rakst</w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>iski</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">esniegt </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
@@ -11578,53 +11719,53 @@
       <w:r w:rsidR="007D0FA6" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>t.sk., dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="008610CC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pamato klienta neatrašanos darba pienākumu izpildes adresē, ievērojot pārbaudes aktā norādīto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A35A87D" w14:textId="5AFE6F85" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6A35A87D" w14:textId="5AFE6F85" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ne vēlāk</w:t>
       </w:r>
       <w:r w:rsidR="00147F8D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -11662,111 +11803,111 @@
       <w:r w:rsidR="00D52474" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">dienu laikā pēc pieprasījuma saņemšanas, iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk146895491"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk146895491"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pieprasīto</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju un, ja norādīts,</w:t>
       </w:r>
       <w:r w:rsidR="00E97A93" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ar Pasākuma īstenošanu saistītos dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, t.sk. dokumentus, kuri pamato </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>paveikto darbu atbilstoši katram amata aprakstā noteiktajam pienākumam</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7019D7" w14:textId="73C8803E" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5E7019D7" w14:textId="73C8803E" w:rsidR="00AE11C1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Turpināt darba tiesiskās attiecības ar </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -12088,53 +12229,53 @@
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidR="00D97F42" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajam</w:t>
       </w:r>
       <w:r w:rsidR="00B15CBA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCEB1FF" w14:textId="32D021CA" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5CCEB1FF" w14:textId="32D021CA" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Informēt </w:t>
       </w:r>
       <w:r w:rsidR="008C06AA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nekavējoties</w:t>
       </w:r>
       <w:r w:rsidR="00A35062" w:rsidRPr="00844E0B">
@@ -12164,53 +12305,53 @@
       <w:r w:rsidR="00F54BE7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktā norādīto </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontaktpersonu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4926EF14" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4926EF14" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>sūtot īsziņu</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai e</w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -12243,53 +12384,53 @@
       <w:r w:rsidR="0084670A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>neesamība darbā un norād</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>t  iemeslus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6214EBDD" w14:textId="132FEBA0" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6214EBDD" w14:textId="132FEBA0" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -12312,53 +12453,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dien</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā par:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A590759" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3A590759" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">visiem </w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -12402,101 +12543,101 @@
       <w:r w:rsidR="004A6C19" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pliecinātu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  kopiju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6F6C1A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0D6F6C1A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>visiem darba līgumu izbeigšanas gadījumiem, pievienojot rīkojumu par darba tiesisko attiecību izbeigšanu</w:t>
       </w:r>
       <w:r w:rsidR="004A6C19" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplie</w:t>
       </w:r>
       <w:r w:rsidR="005106FF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="004A6C19" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>inātas</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175CC5E3" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="175CC5E3" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba vadītāja </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darbnespējas</w:t>
@@ -12510,204 +12651,204 @@
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klientam </w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir noteikts cits darba vadītājs</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF3B45" w14:textId="53903896" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="04DF3B45" w14:textId="53903896" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>jebkuriem apstākļiem vai notikumiem, kuri varētu mainīt Līguma īstenošanas atbilstību Līguma nosacījumiem, kā arī gadījumos, ja kāds no Līgumā dotajiem apliecinājumiem var kļūt vai kļūst nepatiess, neprecīzs, nepilnīgs vai maldinošs, vai par jebkuriem apstākļiem vai notikumiem, kuri negatīvi ietekmē vai apdraud, vai, kuri varētu negatīvi ietekmēt vai apdraudēt Līguma izpildi</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk156302322"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk156302322"/>
     </w:p>
-    <w:p w14:paraId="67F4FB55" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="67F4FB55" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>par vienpusēju darba tiesisko attiecību pārtraukšanu pirms klienta dalības Pasākumā termiņa beigām atbilstoši Darba likuma 100. un 101. pantam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="6C29A695" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C29A695" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs ir atbildīgs par Pasākuma īstenošanas kvalitāti un </w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras izmaksātā</w:t>
       </w:r>
       <w:r w:rsidR="005379C2" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>finansējuma izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Līguma nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E608190" w14:textId="31C9819C" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1E608190" w14:textId="31C9819C" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka Pasākuma īstenošanas vietās tiek izvietoti </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavoti informatīvie materiāli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk156303072"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk156303072"/>
     </w:p>
-    <w:p w14:paraId="53B17A67" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="53B17A67" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00993969" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes Regula (ES) 2021/1060 (2021. gada 24. jūnijs), ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai</w:t>
       </w:r>
@@ -12778,133 +12919,133 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ietvaros dubultā finansējuma risks ir novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00E516CD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk193725585"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk193725585"/>
     </w:p>
-    <w:p w14:paraId="556F67E7" w14:textId="368A6C1C" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="556F67E7" w14:textId="368A6C1C" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākums netiek finansēts vai līdzfinansēts no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502B31BB" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="502B31BB" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī iesniegtās Pasākuma īstenošanas izmaksas atbilst apstiprinātajam konkrētajam pasākumam un nav attiecināmas uz kādu citu pasākumu.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="44FF546A" w14:textId="344B67A8" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="44FF546A" w14:textId="344B67A8" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nodrošināt, ka vienlaikus iesaistīto </w:t>
       </w:r>
       <w:r w:rsidR="000808F6" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> skaits</w:t>
       </w:r>
       <w:r w:rsidR="000976CC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000808F6" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākum</w:t>
@@ -12962,53 +13103,53 @@
       <w:r w:rsidR="00A96081" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00A97C8F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā </w:t>
       </w:r>
       <w:r w:rsidR="00A96081" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ne vairāk kā 20 personas</w:t>
       </w:r>
       <w:r w:rsidR="00A97C8F" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0CB1B8" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3F0CB1B8" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -13018,53 +13159,53 @@
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF70E4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgumā noteiktā Pasākuma ietvaros </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tam piešķirto finanšu atbalstu var izmantot vienlaikus ar komercdarbības atbalstu citiem mērķiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D525E47" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2D525E47" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu atbalstu </w:t>
       </w:r>
       <w:r w:rsidR="00AF3DB5" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -13072,90 +13213,90 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar citu </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> atbalstu un citu valsts atbalstu attiecībā uz vienām un tām pašām attiecināmajām izmaksām vai citu valsts atbalstu tam pašam riska finansējuma pasākumam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3272E25F" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3272E25F" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba devēja līdzfinansēto daļu segt no līdzekļiem, kas nav komercdarbības atbalsts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3020319B" w14:textId="5F670DD0" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3020319B" w14:textId="5F670DD0" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Ref203468511"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref203468511"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Sa</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>niedzot Eiropas Savienības tiesību aktos noteikto maksimālo atbalsta apmēru, papildu</w:t>
       </w:r>
       <w:r w:rsidR="008E392F" w:rsidRPr="00844E0B">
@@ -13184,55 +13325,55 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā norādītajam, segt no Darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="641E798A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="641E798A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Līguma summas palielināšanas gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00883936" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -13357,83 +13498,83 @@
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">e minimis </w:t>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbalsta uzskaites sistēmā iesniegtās veidlapas numuru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Hlk156331253"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk156331253"/>
     </w:p>
-    <w:p w14:paraId="6C03EE3E" w14:textId="3C34FC07" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C03EE3E" w14:textId="3C34FC07" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Ref203468545"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref203468545"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja Līguma darbības laikā attiecīgajā iestādē ir iesniegts pieteikums Darba devēja likvidācijas vai maksātnespējas procesa ierosināšanai vai iesniegts iesniegums par saimnieciskās darbības izbeigšanu, Darba devējs par to</w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties, bet ne vēlāk kā</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -13502,68 +13643,68 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> informē </w:t>
       </w:r>
       <w:r w:rsidR="00584E1C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="6F32A7C3" w14:textId="69B47FF6" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6F32A7C3" w14:textId="69B47FF6" w:rsidR="00890FC4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Ref203468556"/>
+      <w:bookmarkStart w:id="29" w:name="_Ref203468556"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a Darba devējam ir </w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pasludināts maksātnespējas process, uzsākts likvidācijas process vai apturēta saimnieciskā darbība, Darba devējs</w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00844E0B">
@@ -13624,56 +13765,56 @@
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uz Līguma rekvizītos un Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>8.1.2</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. apakšpunktā norādīto e-pasta adresi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="0E6BFB49" w14:textId="0C27F343" w:rsidR="00BB6EF0" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0E6BFB49" w14:textId="0C27F343" w:rsidR="00BB6EF0" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs, kuram piemēro </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
@@ -13717,116 +13858,116 @@
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.panta 1.punkta "a", "b"  "c" vai "d" apakšpunktā, nodrošina šo nozaru darbību vai uzskaites nodalīšanu</w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Hlk184816589"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk184816589"/>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lai darbības izslēgtajās nozarēs negūtu labumu no </w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta, ko piešķir saskaņā ar Ministru kabineta noteikumiem Nr. 75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="6F3CFA04" w14:textId="6CB302D0" w:rsidR="008C309D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Līguma darbības termiņš un a</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:t>tbildība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB4DE59" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00DC47D8" w:rsidP="00343A49">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:vanish/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F14963" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="58F14963" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgums stājas spēkā tā </w:t>
       </w:r>
       <w:r w:rsidR="00F70CF7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -13870,53 +14011,53 @@
       <w:r w:rsidR="00002034" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ušu saistību pilnīgai izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00804E59" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138AE2AF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="138AE2AF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra līdz situācijas noskaidrošanai</w:t>
       </w:r>
       <w:r w:rsidR="007215B4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -13933,55 +14074,55 @@
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu atbalsta sniegšanu </w:t>
       </w:r>
       <w:r w:rsidR="0077423C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>šādos gadījumos</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk146896068"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk146896068"/>
     </w:p>
-    <w:p w14:paraId="1402F049" w14:textId="24D83864" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1402F049" w14:textId="24D83864" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iestājoties Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -14038,53 +14179,53 @@
       <w:r w:rsidR="004546B7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D51C84F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1D51C84F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -14109,53 +14250,53 @@
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E92FB7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk., ja tiek konstatēts, ka Valsts ieņēmumu dienestā deklarētais finansējums nesakrīt ar Atskaitēs par klientu darbu Pasākumā norādīto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C7B12B" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="31C7B12B" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="0072496C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -14179,91 +14320,91 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">būtisku Līguma nosacījumu izpildes </w:t>
       </w:r>
       <w:r w:rsidR="00324C6A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbilstību;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Hlk178261707"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk178261707"/>
     </w:p>
-    <w:p w14:paraId="3D90E0BF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3D90E0BF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja Centrālā finanšu un līgumu aģentūra ir apturējusi maksājumus Līguma ietvaros</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="5B1C98A0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5B1C98A0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -14321,107 +14462,107 @@
       </w:r>
       <w:r w:rsidR="00592789" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieļāvis atkārtotu pārkāpumu</w:t>
       </w:r>
       <w:r w:rsidR="00CE2710" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, Aģentūra 3 (trīs) darbdienu laikā nosūta Darba devējam brīdinājumu.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Hlk155881450"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk155881450"/>
     </w:p>
-    <w:p w14:paraId="7267B1E0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7267B1E0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
+        <w:lastRenderedPageBreak/>
         <w:t>Ja Darba devējs ir pārkāpis Līgumā noteiktos pienākumus</w:t>
       </w:r>
       <w:r w:rsidR="00EB7AA7" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>un pārkāpums nav novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00C17C89" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">brīdinājumā noteiktajā termiņā, Aģentūra </w:t>
       </w:r>
       <w:r w:rsidR="00522B61" w:rsidRPr="00844E0B">
         <w:t>vienpusēji atkāpjas no Līguma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63190EAE" w14:textId="0A422EE3" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="63190EAE" w14:textId="0A422EE3" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aģentūra vienpusēji atkāpjas no Līguma, ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -14456,179 +14597,179 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.apakšpunktā noteiktais</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="46E3C724" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="46E3C724" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrai </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ir tiesības vienpusēji atkāpties no Līguma,</w:t>
       </w:r>
       <w:r w:rsidR="00342B82" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties apturot </w:t>
       </w:r>
       <w:r w:rsidR="001C4C91" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>finanšu atbalsta sniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, ja:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="_Hlk155964472"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk155964472"/>
     </w:p>
-    <w:p w14:paraId="768E7E7D" w14:textId="76D2B017" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="768E7E7D" w14:textId="76D2B017" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiek</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> konstatēts, ka </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pieļāvis Līguma nosacījumiem neatbilstošu </w:t>
       </w:r>
       <w:r w:rsidR="001C4C91" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemtā finanšu atbalsta </w:t>
       </w:r>
       <w:r w:rsidR="00E92FB7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk., ja tiek konstatēts, ka Valsts ieņēmumu dienestā deklarētais nesakrīt ar Atskaitēs par klientu darbu Pasākumā norādīto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BFAE7" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2A7BFAE7" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
       <w:r w:rsidR="003333EE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">nav pildījis Līgumā tam noteiktos pienākumus </w:t>
       </w:r>
       <w:r w:rsidR="00EB7AA7" w:rsidRPr="00844E0B">
@@ -14700,158 +14841,158 @@
       <w:r w:rsidR="003333EE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00672C69" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003333EE" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(-i) Aģentūras </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>brīdinājumā noteiktajā termiņā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216F3B3C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="216F3B3C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējs Līguma noslēgšanas vai Līguma izpildes laikā sniedzis nepatiesas ziņas vai apliecinājumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB757B0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0DB757B0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējs Līguma noslēgšanas vai Līguma izpildes laikā pārkāpis saistošos normatīvos aktus attiecībā uz Līguma slēgšanu vai izpildi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106D7B6" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4106D7B6" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir iestājušies citi apstākļi, kas liedz vai liegs</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējam turpināt Līguma izpildi saskaņā ar Līguma noteikumiem, vai kas negatīvi ietekmē Aģentūras pienākumus, kuri izriet no Līguma;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324411E9" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="324411E9" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs ir pārtraucis Līguma izpildi, tai skaitā, Darba devējs nav atkārtoti sasniedzams </w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma īstenošanas un/vai </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>juridiskajā adresē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C0951D" w14:textId="6E1D1573" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="13C0951D" w14:textId="6E1D1573" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā atkārtoti tiek konstatēta klienta neesamība </w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>pasākuma īstenošanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
@@ -14869,162 +15010,162 @@
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00D44D53" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.1. apakšpunktā noteiktajai kārtībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD9E4F" w14:textId="45ED6848" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="17DD9E4F" w14:textId="45ED6848" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir atkāpusies no Līguma, tad Aģentūra neveic norēķinu ar </w:t>
       </w:r>
       <w:r w:rsidR="0022079B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devēju </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">par laiku kamēr Līguma </w:t>
       </w:r>
       <w:r w:rsidR="0022079B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu atbalsta </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>izmaksa ir bijusi apturēta</w:t>
       </w:r>
       <w:r w:rsidR="00450911" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEB3EA4" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3EEB3EA4" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir konstatēts, ka Darba devējam,</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="00431817" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt Darba devēju darbībās</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir piemērotas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts noteiktās sankcijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCFF2E8" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4DCFF2E8" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līgumā ietverto Aģentūras saistību izpilde ir neiespējama vai apgrūtināta saistībā ar Aģentūras finansējuma samazinājumu vai izmaiņām piešķirtajā finansējumā un noteiktajos rezultatīvajos rādītājos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60612F9F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="60612F9F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Darba devējam ir tiesības vienpusēji</w:t>
       </w:r>
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15077,123 +15218,123 @@
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, kuru dēļ Pasākums nevar tikt īstenots, vai,</w:t>
       </w:r>
       <w:r w:rsidR="004476B1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ja Darba devējam pasludināts maksātnespējas process, vai, ja tiek plānota Darba devēja darbības izbeigšana vai Darba devējs tiek likvidēts, vai ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3CD600" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5E3CD600" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="687"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>nav iespējama klienta maiņa</w:t>
       </w:r>
       <w:r w:rsidR="000C539D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> šajā Līgumā noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2DDA5E" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B2DDA5E" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="687"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>iestājušies objektīvi apstākļi vai notikumi, kuri negatīvi ietekmē vai varētu ietekmēt Līguma izpildi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4123B36C" w14:textId="03F66453" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4123B36C" w14:textId="03F66453" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="437"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Hlk155881758"/>
-      <w:bookmarkStart w:id="37" w:name="_Ref203468633"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk155881758"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref203468633"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00BE3013" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>i ir tiesības</w:t>
       </w:r>
       <w:r w:rsidR="007C0CF4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>piepras</w:t>
       </w:r>
       <w:r w:rsidR="00BE3013" w:rsidRPr="00844E0B">
         <w:t>īt</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
@@ -15280,404 +15421,502 @@
       </w:r>
       <w:r w:rsidR="0097418F" w:rsidRPr="00844E0B">
         <w:t>Nr.1408/2013</w:t>
       </w:r>
       <w:r w:rsidR="00B92BA7" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">noteikto nosacījumu, komercdarbības gala labuma guvējam ir pienākums atmaksāt atbalsta sniedzējam visu projekta ietvaros saņemto nelikumīgo </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Komercdarbības atbalsta kontroles likuma IV </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>vai</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> V nodaļas</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> nosacījumiem.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="6BFB5818" w14:textId="122E61B5" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6BFB5818" w14:textId="122E61B5" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="437"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">Ja Darba devējs bez attaisnojošiem iemesliem, pēc klienta dalības Pasākumā termiņa beigām atsakās turpināt darba tiesiskās attiecības ar Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:t>1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>punktā minētiem klientiem vismaz trīs mēnešus, Darba devējam ir pienākums atmaksāt Aģentūrai dotāciju klienta mēneša darba algai par trim mēnešiem</w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00844E0B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAC192D" w14:textId="79B14B51" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4AAC192D" w14:textId="79B14B51" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Ref203468645"/>
-      <w:r w:rsidRPr="00844E0B">
+      <w:bookmarkStart w:id="37" w:name="_Ref203468645"/>
+      <w:r w:rsidRPr="00844E0B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="text" w:val="līgums"/>
+          <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="baseform" w:val="līgum|s"/>
-          <w:attr w:name="id" w:val="-1"/>
-          <w:attr w:name="text" w:val="līgums"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00844E0B">
           <w:t>Līgums</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> tiek izbeigts pamatojoties uz </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="text" w:val="Līguma"/>
+          <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="baseform" w:val="līgum|s"/>
-          <w:attr w:name="id" w:val="-1"/>
-          <w:attr w:name="text" w:val="Līguma"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00844E0B">
           <w:t>Līguma</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:t>6.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">. un </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:t>6.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>punktā noteikto, Aģentūra rīkojas atbilstoši Līguma 6.</w:t>
       </w:r>
       <w:r w:rsidR="002F219A" w:rsidRPr="00844E0B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>punktā noteiktajam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="620BD878" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="620BD878" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Puses tiek atbrīvotas no atbildības par daļēju vai pilnīgu Līguma saistību neizpildi nepārvaramas varas vai ārkārtēju apstākļu rezultātā, kurus attiecīgā Puse (vai abas Puses) nevarēja ne paredzēt, ne novērst, ne ietekmēt un par kuru rašanos Puses nav atbildīgas (piemēram, stihiskas nelaimes, kara darbība, streiki, grozījumi Latvijas Republikas normatīvajos aktos, kas tieši ietekmē Līguma izpildi)</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:kern w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F888FDE" w14:textId="292148F3" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5F888FDE" w14:textId="292148F3" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">Puses nekavējoties informē viena otru par Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00844E0B">
         <w:t>6.11</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00844E0B">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>punktā minēto apstākļu iestāšanos un veic visus nepieciešamos pasākumus, lai nepieļautu otrai Pusei zaudējumu rašanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF8FB7D" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7DF8FB7D" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja iestājas nepārvaramas varas apstākļi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uses var vienoties par Līguma izbeigšanu vai par Līguma darbības laika pagarināšanu par termiņu, kuru </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uses nosaka ar atsevišķu rakstveida vienošanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039D897C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="039D897C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepārvaramas varas gadījumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uses nevar prasīt atlīdzināt zaudējumus, kas radušies Līguma izbeigšanas rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7E83A6" w14:textId="1027D519" w:rsidR="00BF1852" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2E7E83A6" w14:textId="3E805D57" w:rsidR="00BF1852" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja neviens iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā pēc individuālā darba meklēšanas plāna, neierodas pie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00405E1D" w:rsidRPr="00844E0B">
+        <w:t xml:space="preserve">Ja iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā individuālā darba meklēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>plāna</w:t>
+      </w:r>
+      <w:r w:rsidR="00914F6A" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neierodas pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00405E1D" w:rsidRPr="003729AA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba devēja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00844E0B">
-[...6 lines deleted...]
-      <w:r w:rsidR="0054678C" w:rsidRPr="00844E0B">
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noslēgt Līgumu par dalību vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C455D1" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Līgums par dalību ir noslēgts,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C455D1" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A41" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdz individuālā darba meklēšanas plāna saņemšanai atsakās no dalības Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) un 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="0054678C" w:rsidRPr="003729AA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(trīsdesmit) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00844E0B">
-[...4 lines deleted...]
-        <w:t>kalendāra dienu laikā no dienas, kad Līgumā bija paredzēts klientam sākt dalību Pasākumā nav veikta klienta nomaiņa, Līgums zaudē savu spēku. Šādā gadījumā Puses ne vēlāk kā 3 (trīs) darbdienu laikā noslēdz attiecīgu vienošanos par Līguma izbeigšanu.</w:t>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kalendāra dienu laikā no dienas, kad klientam </w:t>
+      </w:r>
+      <w:r w:rsidR="0062451E" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bija paredzēts uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sākt dalību Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95B7F" w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, vai no minēto apstākļu konstatēšanas dienas netiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veikta klienta nomaiņa, Līgums zaudē savu spēku. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627B22ED" w14:textId="646BFA22" w:rsidR="00CD7222" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="627B22ED" w14:textId="646BFA22" w:rsidR="00CD7222" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Strīdu izskatīšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF7D63D" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007A22F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1CF7D63D" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007A22F5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
       <w:r w:rsidR="004B565C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nesaskaņas, domstarpības</w:t>
       </w:r>
       <w:r w:rsidR="008F283E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -15687,187 +15926,187 @@
       <w:r w:rsidR="002D3904" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">īguma izpildes laikā, </w:t>
       </w:r>
       <w:r w:rsidR="00A94E7B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>uses risina pārrunu ceļā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4232E58A" w14:textId="507B1595" w:rsidR="00056316" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007A22F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4232E58A" w14:textId="507B1595" w:rsidR="00056316" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007A22F5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ja vienošanās netiek panākta</w:t>
       </w:r>
       <w:r w:rsidR="000414EC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārrunās</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>, strīdi tiek risināti tiesā saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidR="00804E59" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA740A6" w14:textId="2882ED98" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5AA740A6" w14:textId="2882ED98" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Kontaktpersonas un kontakti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F01EE27" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0F01EE27" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Puses ieceļ par Līguma izpildes koordināciju atbildīgās kontaktpersonas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01193CAE" w14:textId="2423DDD5" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="01193CAE" w14:textId="2423DDD5" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Ref203468038"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref203468038"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>no Darba devēja puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="40398C18" w14:textId="5A687491" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+    <w:p w14:paraId="40398C18" w14:textId="5A687491" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00CD6EDD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC046FD" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
+    <w:p w14:paraId="7AC046FD" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -15880,53 +16119,53 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D704E26" w14:textId="65201ED4" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3D704E26" w14:textId="65201ED4" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(tālrunis_____________</w:t>
       </w:r>
       <w:r w:rsidR="0080049E" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -15936,142 +16175,142 @@
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, e-pasta adrese____________</w:t>
       </w:r>
       <w:r w:rsidR="00CD6EDD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_________);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1872D38F" w14:textId="363D7720" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1872D38F" w14:textId="363D7720" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Ref203468444"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref203468444"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
       <w:r w:rsidR="001B00CF" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="082AE0EE" w14:textId="5A5C8DFE" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00425D94">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+    <w:p w14:paraId="082AE0EE" w14:textId="5A5C8DFE" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00425D94">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00CD6EDD" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7003C4FA" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
+    <w:p w14:paraId="7003C4FA" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -16084,418 +16323,418 @@
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8A5B4" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="5BA8A5B4" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(tālrunis_____________,</w:t>
       </w:r>
       <w:r w:rsidR="009E3B48" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mob. tālrunis ________, </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e-pasta adrese________________________________).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE9C008" w14:textId="77777777" w:rsidR="00B74A03" w:rsidRPr="00844E0B" w:rsidRDefault="00B74A03" w:rsidP="00A340C6">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DD0479" w14:textId="6BBDDD92" w:rsidR="00212145" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="39DD0479" w14:textId="6BBDDD92" w:rsidR="00212145" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Personas datu aizsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E35D07" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="004C5F0D">
+    <w:p w14:paraId="18E35D07" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Puses apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula)”, kā arī nodrošināt, ka personas dati (tostarp īpašo kategoriju personas dati):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6574838C" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="6574838C" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E77FEE" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="41E77FEE" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923A0C7" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="6923A0C7" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DBF1E6" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="16DBF1E6" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk, kā nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDBC4D9" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="0EDBC4D9" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201B6677" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="201B6677" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>e-pasta sūtījumos dokumentus, informatīvos un citus materiālus, kuros tiek iekļauta informācija par personu datiem, aizsargā ar paroli, izmantojot AES-256 algoritmu. Paroli dokumentu atkodēšanai paziņo atsevišķi, izmantojot citu saziņas veidu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5636AE75" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="004C5F0D">
+    <w:p w14:paraId="5636AE75" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katra Puse, apstrādājot saņemtos personas datus Līguma īstenošanai, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACFA66F" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="004C5F0D">
+    <w:p w14:paraId="0ACFA66F" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Katra Puse ir atbildīga par personu (datu subjektu) informēšanu par viņu personas datu apstrādi, ko veic kā pārzinis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B30A153" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="004C5F0D">
+    <w:p w14:paraId="5B30A153" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Attiecībā uz Līguma ietvaros no otras Līguma Puses saņemto personas datu apstrādi, Puses apņemas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A9E569" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="73A9E569" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>nenodot saņemtos personas datus trešajām personām bez tās Puses iepriekšējas rakstveida piekrišanas, no kuras tā ir saņēmusi personas datus. Ja saskaņā ar normatīvajiem aktiem Pusei ir pienākums izpaust saņemtos personas datus, tās pienākums par personas datu nodošanu informēt Pusi, no kuras tā ir saņēmusi personas datus, ja vien to neaizliedz normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D2DB70" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B3158A">
+    <w:p w14:paraId="57D2DB70" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B3158A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>paziņot otrai Pusei ne vēlāk kā 48 (četrdesmit astoņu) stundu laikā par visiem notikušajiem datu drošības incidentiem, t.sk. par nesankcionētu piekļuvi datu bāzēm un ārējiem uzbrukumiem, kā arī rakstveidā informē Pusi par datu drošības incidentu un/vai iespējamo drošības incidentu un sniedz visu Puses pieprasīto informāciju, ja ir radies vai var rasties apdraudējums personas datiem, kas saņemti no otras Puses;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F393FEA" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00981E08">
+    <w:p w14:paraId="4F393FEA" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Līguma izpildes laikā un pēc Līguma termiņa beigām neizpaust trešajām personām nekādu Līguma izpildes laikā iegūto personas datus saturošo informāciju. Minētais pienākums attiecas arī uz Pušu darbiniekiem. Puses nodrošina, ka tā darbinieki pirms Līguma īstenošanas uzsākšanas paraksta attiecīgus saistību rakstus par šajā Līgumā noteikto konfidencialitātes prasību izpildi (ja vien šīs prasības jau nav iekļautas Darba devēja darbinieku darba līgumos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6255C0E2" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="004C5F0D">
+    <w:p w14:paraId="6255C0E2" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Puses atbild viena otrai par tiešajiem zaudējumiem, kas radušies Puses vai tās darbinieku vai pilnvaroto personu veiktās datu apstrādes rezultātā, kas neatbilst Līguma un /vai normatīvo aktu datu aizsardzības jomā prasībām, tostarp, atlīdzina zaudējumus, kas izriet no datu subjektu prasībām un/vai uzraudzības iestādes (Datu valsts inspekcijas) uzliktajiem sodiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0A12A" w14:textId="008F56DF" w:rsidR="000414EC" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="48A0A12A" w14:textId="008F56DF" w:rsidR="000414EC" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560F9287" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="560F9287" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Jautājumi, kas nav atrunāti </w:t>
       </w:r>
       <w:r w:rsidR="002D3904" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -16505,100 +16744,100 @@
       <w:r w:rsidR="00941BF4" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvijas Republikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> spēkā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> esošajiem normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidR="00A15147" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5B02B7" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E5B02B7" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Līguma grozījumus un papildinājumus noformē rakst</w:t>
       </w:r>
       <w:r w:rsidR="007C3E83" w:rsidRPr="00844E0B">
         <w:t>iski</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> kā </w:t>
       </w:r>
       <w:r w:rsidR="006728BC" w:rsidRPr="00844E0B">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>ušu</w:t>
       </w:r>
       <w:r w:rsidR="00985D7F" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> savstarpējo</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> vienošanos. Vienošanās pēc t</w:t>
       </w:r>
       <w:r w:rsidR="00A340C6" w:rsidRPr="00844E0B">
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> abpusējas parakstīšanas iegūst juridisku spēku un kļūst par Līguma neatņemam</w:t>
       </w:r>
       <w:r w:rsidR="000414EC" w:rsidRPr="00844E0B">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> sastāvdaļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD97E8F" w14:textId="1C561491" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BD97E8F" w14:textId="1C561491" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:t>ušu rekvizītu</w:t>
       </w:r>
       <w:r w:rsidR="00DD7904" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> vai Līguma 8.1.punktā norādītās informācijas</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> izmaiņu gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
@@ -16647,53 +16886,53 @@
       <w:r w:rsidR="002F6CED" w:rsidRPr="00844E0B">
         <w:t>pasta adresēm</w:t>
       </w:r>
       <w:r w:rsidR="008E4AC7" w:rsidRPr="00844E0B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC0FC5" w:rsidRPr="00844E0B">
         <w:t>neslēdzot atsevišķu rakstveida vienošanos</w:t>
       </w:r>
       <w:r w:rsidR="00494772" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> pie </w:t>
       </w:r>
       <w:r w:rsidR="002D3904" w:rsidRPr="00844E0B">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00494772" w:rsidRPr="00844E0B">
         <w:t>īguma</w:t>
       </w:r>
       <w:r w:rsidR="00BC0FC5" w:rsidRPr="00844E0B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3D455" w14:textId="1DBFFA0A" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20B3D455" w14:textId="1DBFFA0A" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00056AD1" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīga </w:t>
       </w:r>
       <w:r w:rsidR="00AA5C7C" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -16806,1902 +17045,1851 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00264D4D" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">mājaslapā </w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>www.nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A15147" w:rsidRPr="00844E0B">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D959666" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D959666" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve">Līgums </w:t>
       </w:r>
       <w:r w:rsidR="00197A19" w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FC69E4" w14:textId="6AFAAB96" w:rsidR="00B8221A" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00CA1250">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68FC69E4" w14:textId="6AFAAB96" w:rsidR="00B8221A" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00CA1250">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Līgums stājas spēkā</w:t>
       </w:r>
       <w:r w:rsidR="00F1757A" w:rsidRPr="00844E0B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00277D5D" w:rsidRPr="00844E0B">
         <w:t>kad to ir parakstījušas Puses</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1EE4AF" w14:textId="2734B2FD" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7D1EE4AF" w14:textId="2734B2FD" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:t>Pušu rekvizīti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4107"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94361" w14:paraId="75ADF98F" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="75ADF98F" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB24864" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="6FB24864" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="259013F9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="235B03D0" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="0D662719" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="0D662719" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:trHeight w:val="202"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E4BC93A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C738DAA" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="680E7332" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="680E7332" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="6BA7E15D" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="6BA7E15D" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22F6AD12" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="22F6AD12" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Rīga, K</w:t>
             </w:r>
             <w:r w:rsidR="00707F87" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">rišjāņa </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Valdemāra iela 38 k-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C5A4DD9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F697484" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="0F83E201" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="0F83E201" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="227D9ED4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="227D9ED4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4842F02D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B04BAED" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="4B04BAED" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="05B84702" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="05B84702" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5181F3EA" w14:textId="4B262839" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="5181F3EA" w14:textId="4B262839" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017730A7" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54922592" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="420422FD" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="420422FD" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0988C510" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="0988C510" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EFCA62A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7F91AC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="1D7F91AC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs</w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="3BD880FA" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="3BD880FA" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33BF23E5" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46D0D5D1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54A793A8" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="3DD141DA" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="3DD141DA" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD8D4B4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="7BD8D4B4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4864EE15" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="630E7CA9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="630E7CA9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00311661" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">bankas </w:t>
             </w:r>
             <w:r w:rsidR="001C4D72" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="25EBEC1E" w14:textId="77777777" w:rsidTr="001C4D72">
+      <w:tr w:rsidR="00D600F5" w14:paraId="25EBEC1E" w14:textId="77777777" w:rsidTr="001C4D72">
         <w:trPr>
           <w:trHeight w:val="80"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD81599" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FC15A69" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B64116" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="791A3E50" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="791A3E50" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66CE0FF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="66CE0FF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A46709D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5AE544" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="4B5AE544" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="001C4D72" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>bankas kods</w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="2F1C4298" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00D600F5" w14:paraId="2F1C4298" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCBC82" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="6ADCBC82" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>LV24TREL218045111500B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED57061" w14:textId="781D5597" w:rsidR="002D7034" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="7ED57061" w14:textId="781D5597" w:rsidR="002D7034" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">   LV16TREL5180451030000</w:t>
             </w:r>
             <w:r w:rsidR="00480879" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D453A0A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43D074C3" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="0B02B86D" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00D600F5" w14:paraId="0B02B86D" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A338E51" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="6A338E51" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56E7B61B" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12420D3E" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="12420D3E" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="131CC8B7" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00D600F5" w14:paraId="131CC8B7" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0269EA38" w14:textId="6AC8CB43" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="344B17CC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FDCC275" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="05EF2FDE" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00D600F5" w14:paraId="05EF2FDE" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="524CCF86" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="524CCF86" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C2269D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E503432" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="1E503432" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="36541B52" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="36541B52" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="478E155F" w14:textId="77777777" w:rsidR="00405E1D" w:rsidRPr="00844E0B" w:rsidRDefault="00405E1D" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="440C18FC" w14:textId="4D72C8CC" w:rsidR="001D62D4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="440C18FC" w14:textId="4D72C8CC" w:rsidR="001D62D4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF </w:t>
             </w:r>
             <w:r w:rsidR="003956A9" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus </w:t>
             </w:r>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F276460" w14:textId="77777777" w:rsidR="001D62D4" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="1F276460" w14:textId="77777777" w:rsidR="001D62D4" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">“Pasākumi iekļaujošai nodarbinātībai” </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45426EC6" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="45426EC6" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00C618B8" w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>rojekta koordinators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20A068BD" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="400E725B" w14:textId="77777777" w:rsidR="00405E1D" w:rsidRPr="00844E0B" w:rsidRDefault="00405E1D" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44DEE716" w14:textId="7EAFF9C8" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00405E1D">
+          <w:p w14:paraId="44DEE716" w14:textId="7EAFF9C8" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E0B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Darba devējs vai pilnvarotā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="6AD18740" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="6AD18740" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53A8FAF2" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14AFEDCF" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C42D426" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94361" w14:paraId="5B84A8DC" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00D600F5" w14:paraId="5B84A8DC" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="033E8D1A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11B7D2D3" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541F9ADB" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="0B4EEFF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidRDefault="002A12D1" w:rsidP="004B04F1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A12D1" w:rsidRPr="00844E0B" w:rsidSect="00756700">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DC1B151" w14:textId="77777777" w:rsidR="003F39BB" w:rsidRDefault="003F39BB">
+    <w:p w14:paraId="79BD3221" w14:textId="77777777" w:rsidR="00762E9B" w:rsidRDefault="00762E9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C5EA99B" w14:textId="77777777" w:rsidR="003F39BB" w:rsidRDefault="003F39BB">
+    <w:p w14:paraId="2B155FE5" w14:textId="77777777" w:rsidR="00762E9B" w:rsidRDefault="00762E9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -18747,330 +18935,417 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4DCF193A" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="00B36870">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DCF193A" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="00762E9B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D07A84E" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="0021420F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5C857391" w14:textId="0ABD9327" w:rsidR="0021420F" w:rsidRPr="0098463E" w:rsidRDefault="00B36870" w:rsidP="00FA1758">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C857391" w14:textId="6D03B4B8" w:rsidR="0021420F" w:rsidRPr="0098463E" w:rsidRDefault="00762E9B" w:rsidP="00FA1758">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.2</w:t>
+      <w:t>4.2.2</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C972B1" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.versija</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="000A147E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1" w:rsidRPr="0098463E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0098463E">
+    <w:r w:rsidR="00C972B1" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D42EE0">
+    <w:r w:rsidR="000A147E" w:rsidRPr="009E01A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="E36C0A"/>
+        <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>16.01.2026.</w:t>
+      <w:t>18.08.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="14E2D440" w14:textId="6D497300" w:rsidR="0021420F" w:rsidRPr="002138A1" w:rsidRDefault="00B36870" w:rsidP="00845E06">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14E2D440" w14:textId="703E3B23" w:rsidR="0021420F" w:rsidRPr="002138A1" w:rsidRDefault="00762E9B" w:rsidP="00845E06">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.2</w:t>
+      <w:t>4.2.2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="002138A1">
+    <w:r w:rsidR="00C972B1" w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.versija</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="000A147E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A9221F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r w:rsidR="00C972B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="002138A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:bookmarkStart w:id="41" w:name="_Hlk171088920"/>
-    <w:r w:rsidRPr="002138A1">
+    <w:bookmarkStart w:id="40" w:name="_Hlk171088920"/>
+    <w:r w:rsidR="000A147E" w:rsidRPr="009E01A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>16.01.2026.</w:t>
+      <w:t>18.08.2026.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7441FAD4" w14:textId="77777777" w:rsidR="003F39BB" w:rsidRDefault="003F39BB">
+    <w:p w14:paraId="3E55ED95" w14:textId="77777777" w:rsidR="00762E9B" w:rsidRDefault="00762E9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21BF9F0F" w14:textId="77777777" w:rsidR="003F39BB" w:rsidRDefault="003F39BB">
+    <w:p w14:paraId="62FAD691" w14:textId="77777777" w:rsidR="00762E9B" w:rsidRDefault="00762E9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44D083B0" w14:textId="77777777" w:rsidR="003F39BB" w:rsidRDefault="003F39BB"/>
+    <w:p w14:paraId="2D2D65D6" w14:textId="77777777" w:rsidR="00762E9B" w:rsidRDefault="00762E9B"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5E492657" w14:textId="352A9A43" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00BE74F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5E492657" w14:textId="352A9A43" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00BE74F5">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk204764500"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Atsauci uz projektu n</w:t>
@@ -19103,174 +19378,174 @@
         <w:t xml:space="preserve">Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="295CFD18" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00CF018B" w:rsidRDefault="00B36870" w:rsidP="008D6CE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="295CFD18" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00CF018B" w:rsidRDefault="00762E9B" w:rsidP="008D6CE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF018B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF018B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Norāda, ja Darba devējs ir juridiska persona.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6F663E8F" w14:textId="09B4FAB4" w:rsidR="0021420F" w:rsidRPr="00893B69" w:rsidRDefault="00B36870" w:rsidP="008D6CE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6F663E8F" w14:textId="09B4FAB4" w:rsidR="0021420F" w:rsidRPr="00893B69" w:rsidRDefault="00762E9B" w:rsidP="008D6CE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B02A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanas vietai ir jābūt Latvijas Republikas teritorijā</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="407AE0AC" w14:textId="7C3FDAD6" w:rsidR="0021420F" w:rsidRPr="00C272CD" w:rsidRDefault="00B36870" w:rsidP="00403FD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="407AE0AC" w14:textId="7C3FDAD6" w:rsidR="0021420F" w:rsidRPr="00C272CD" w:rsidRDefault="00762E9B" w:rsidP="00403FD6">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbilstoši 5.11. apakšpunktam </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Darba vadītāja nodrošināšanas periods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek pagarināts</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par klienta  attaisnoti kavētām kalendāra dienām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5F669E81" w14:textId="517423BA" w:rsidR="0021420F" w:rsidRPr="00947A6F" w:rsidRDefault="00B36870" w:rsidP="00352F04">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5F669E81" w14:textId="517423BA" w:rsidR="0021420F" w:rsidRPr="00947A6F" w:rsidRDefault="00762E9B" w:rsidP="00352F04">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003637DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Finanšu atbalsts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotācijai klientu ikmēneša darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -19287,389 +19562,389 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mēneša darba algas tiek noteikts, ja Pasākumā tiek iesaistīti Ministru kabineta 2011. gada 25. janvāra noteikumu Nr. 75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – MK noteikumi Nr.75) 80.2.1., 80.2.2., 80.2.3</w:t>
       </w:r>
       <w:r w:rsidR="005C7752" w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 80.2.5. apakšpunktā minētie nelabvēlīgākā situācijā esošie klienti.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7BF47948" w14:textId="4CF77E66" w:rsidR="0021420F" w:rsidRPr="005C7752" w:rsidRDefault="00B36870" w:rsidP="00352F04">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7BF47948" w14:textId="4CF77E66" w:rsidR="0021420F" w:rsidRPr="005C7752" w:rsidRDefault="00762E9B" w:rsidP="00352F04">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finanšu atbalsts dotācijai klientu ikmēneša darba algai 80 procentu apmērā no valstī noteiktās </w:t>
       </w:r>
       <w:r w:rsidR="003B07EE" w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">minimālās </w:t>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mēneša darba algas tiek noteikts, ja Pasākumā tiek iesaistīti MK noteikumu Nr.75 80.2.4</w:t>
       </w:r>
       <w:r w:rsidR="005C7752" w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00947A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> apakšpunktā minētie nelabvēlīgākā situācijā esošie </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">klienti. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="58A5CAAE" w14:textId="218FDBF3" w:rsidR="0021420F" w:rsidRPr="00F75F6E" w:rsidRDefault="00B36870" w:rsidP="00352F04">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="58A5CAAE" w14:textId="218FDBF3" w:rsidR="0021420F" w:rsidRPr="00F75F6E" w:rsidRDefault="00762E9B" w:rsidP="00352F04">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7752">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005C7752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finanšu atbalsts valstī noteiktās minimālās mēneša darba algas apmērā dotācijai klientu ikmēneša darba algai tiek noteikts, ja Pasākumā tiek iesaistīti MK noteikumu Nr.75 80.3</w:t>
       </w:r>
       <w:r w:rsidR="005C7752" w:rsidRPr="005C7752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> apakšpunktā minētie klienti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605A3EB8" w14:textId="05788778" w:rsidR="0021420F" w:rsidRPr="00352F04" w:rsidRDefault="0021420F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="66F50309" w14:textId="5DBB5618" w:rsidR="0021420F" w:rsidRPr="0078202D" w:rsidRDefault="00B36870">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="66F50309" w14:textId="5DBB5618" w:rsidR="0021420F" w:rsidRPr="0078202D" w:rsidRDefault="00762E9B">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078202D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5B44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras mājaslapā </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00EF5B44">
+        <w:r w:rsidR="0021420F" w:rsidRPr="00EF5B44">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.nva.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF5B44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļā “Pakalpojumi” apakšsadaļā “Darba devējiem” – “Valsts atbalsts nodarbinātībai” – “Subsidētās darba vietas” pieejama </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>eidlapa.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="63B0FA9F" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="009617B8" w:rsidRDefault="00B36870" w:rsidP="007D20E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="63B0FA9F" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="009617B8" w:rsidRDefault="00762E9B" w:rsidP="007D20E1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00214E5C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00214E5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00214E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Minimālās stundas tarifa likmes gadījumā, norāda atbilstoši valstī noteiktajam minimālajam mēneša darba algas apmēram atbilstoši Ministru kabineta noteikumiem, kuri reglamentē minimālās mēneša darba algas apmēru normāla darba laika ietvaros.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7AFE5E67" w14:textId="52301E39" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="007A06B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7AFE5E67" w14:textId="52301E39" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="007A06B2">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepiemēro Līgumiem, kas slēgti  Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē ietvaros. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="481C2400" w14:textId="4722789B" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00513E9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="481C2400" w14:textId="4722789B" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00513E9C">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atsauci uz ESF Plus projektu “Pasākumi iekļaujošai nodarbinātībai” Nr.4.3.3.2/1/24/I/002 nenorāda  Līgumiem, kas paredz sniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu saskaņā ar   Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9DEFA2" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="005D1307" w:rsidRDefault="0021420F" w:rsidP="00513E9C">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1A7DFC04" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000A1E9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1A7DFC04" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000A1E9D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepiemēro Līgumiem, kas slēgti  Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē ietvaros.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="66050B40" w14:textId="69C02A69" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="000A1E9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="66050B40" w14:textId="69C02A69" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="000A1E9D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kopējā nodarbināto skaitā ieskaitāmi visi pie Darba devēja nodarbinātie ar kuriem slēgti darba līgumi, izņemot šajā Pasākumā  nodarbinātie. Pašnodarbinātie un individuālie komersanti nodarbināto aprēķinā ietver arī sevi, kā darba devēju – fizisku personu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D68631" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="0021420F" w:rsidP="006018CA">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="65665480" w14:textId="26A0CA21" w:rsidR="0021420F" w:rsidRPr="00B97FAB" w:rsidRDefault="00B36870" w:rsidP="0026521B">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="65665480" w14:textId="26A0CA21" w:rsidR="0021420F" w:rsidRPr="00B97FAB" w:rsidRDefault="00762E9B" w:rsidP="0026521B">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00601BD3">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00601BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Atbilstoši Ministru kabineta 2018.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -19706,274 +19981,290 @@
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="006D533E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="006D533E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība” veidlapa aizpildāma, iesniedzama un veidlapas numurs nolasāms Valsts </w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ieņēmumu dienesta Elektroniskās deklarēšanas sistēmā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="45F90C77" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00B36870" w:rsidP="00480879">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="45F90C77" w14:textId="77777777" w:rsidR="0021420F" w:rsidRPr="00844E0B" w:rsidRDefault="00762E9B" w:rsidP="00480879">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Norāda  Līgumiem, kas paredz sniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu saskaņā ar  Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="640C6C4B" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="00B36870" w:rsidP="008761A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="640C6C4B" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="00762E9B" w:rsidP="008761A5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4BA36405" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="0021420F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="12FB8271" w14:textId="59F59C53" w:rsidR="0021420F" w:rsidRDefault="00B36870" w:rsidP="00B471DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12FB8271" w14:textId="59F59C53" w:rsidR="0021420F" w:rsidRDefault="00762E9B" w:rsidP="00B471DB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6081" w:y="-288"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0055670D">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55C7D8DB" w14:textId="77777777" w:rsidR="0021420F" w:rsidRDefault="0021420F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07396C41" w14:textId="77777777" w:rsidR="00C972B1" w:rsidRDefault="00C972B1">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040316F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3354A872"/>
-    <w:lvl w:ilvl="0" w:tplc="2B2A3CCA">
+    <w:lvl w:ilvl="0" w:tplc="F3BE5436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70143620" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2FA43032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BE5EB6BC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="763AFF04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2866" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FCF4DD86" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="03E846FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3586" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F93C08CC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B57843E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E46CA098" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C082ACD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5026" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8D92AEBE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6E065FEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5746" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28F00C5E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="376CB1E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BC8CD060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8C88B20A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7186" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B946C41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B66704E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
@@ -20060,171 +20351,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CFC6334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3588564"/>
-    <w:lvl w:ilvl="0" w:tplc="A7D890A0">
+    <w:lvl w:ilvl="0" w:tplc="873EFBBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EC2ACBEA">
+    <w:lvl w:ilvl="1" w:tplc="959023E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5704C536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C5700210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5E86907A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58C4E6B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FBDEFE52" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6FE41AA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="404C06A2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D90C30A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BAE8C848" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="00C4A156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1444E978" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F3C8CA60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3BCC7122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="769A710A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10041FE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8480A472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="62"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20316,997 +20607,997 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117B437E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC0DC0E"/>
-    <w:lvl w:ilvl="0" w:tplc="68BED1E6">
+    <w:lvl w:ilvl="0" w:tplc="E7426796">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E5E87E44" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68864720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8026AD40" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F7A4D95A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EA3A5E46" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFE832E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28A49F8A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="085CF52C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1526AEF2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37D694BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="217AA6B4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B64ACA56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F14449AE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EB6C4FDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="ED7C626C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="051C5FB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141B75F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7584CD42"/>
-    <w:lvl w:ilvl="0" w:tplc="5596CF88">
+    <w:lvl w:ilvl="0" w:tplc="01045BD0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36EE9A06" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A3E2A492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EC67D02" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EFF41D78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1CC63B3E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAA251D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2804AE92" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EE3AA4F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CD5602FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F8F463CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77F20F92" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E4B0B462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A7701244" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8A36A6A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FCB410A2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0AF257A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186F09DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1EE2CF0"/>
-    <w:lvl w:ilvl="0" w:tplc="3E4C4768">
+    <w:lvl w:ilvl="0" w:tplc="E1285710">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E55ED88A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5A32A748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CC406CBC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FC38813C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04F226FE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7700DC74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64467184" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DD9E9232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="797AB890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F31E66E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1C5E8682">
+    <w:lvl w:ilvl="6" w:tplc="0388C846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AC70CC3C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98323C18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BFA8371A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D870EA5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D130DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AAC015E"/>
-    <w:lvl w:ilvl="0" w:tplc="BF0A6542">
+    <w:lvl w:ilvl="0" w:tplc="485EC5F0">
       <w:start w:val="60"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="226AA466" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="358485EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53AED198" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F6689A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57F495BE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DBCCA3F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33EAF5DC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CD26A460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81E824CC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8FA0625E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2BCA4F0A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49F238A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A76EA48E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CC8CA9E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5FB8742A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34A63676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F177F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0187C5A"/>
-    <w:lvl w:ilvl="0" w:tplc="D578EEA8">
+    <w:lvl w:ilvl="0" w:tplc="4150287C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="602498B4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="9D3EDBA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BFA6CD48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3668C0F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D6D6506A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AAD68348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4292567A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0340E920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E8324C68" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15BE9F50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A5E26B78" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7186AFF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="757474BA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49804172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6B04F92A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="03D43158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F320500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B66704E"/>
-    <w:lvl w:ilvl="0" w:tplc="298EAF22">
+    <w:lvl w:ilvl="0" w:tplc="60228C26">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1CBEFAF2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33B038C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E11C7448" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22DCBFB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89340754" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7898C752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8264A804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10E480F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3376A5D0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6504B53C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AEEC34B4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63D2D3E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6E063D58" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4BD80086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CD3C055E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5FD288A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236B6925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF621A8A"/>
-    <w:lvl w:ilvl="0" w:tplc="4A3C65A6">
+    <w:lvl w:ilvl="0" w:tplc="269ED956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1D82713C">
+    <w:lvl w:ilvl="1" w:tplc="6CDE19D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7EE8F3FE">
+    <w:lvl w:ilvl="2" w:tplc="2E0CFAF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0846BBFC">
+    <w:lvl w:ilvl="3" w:tplc="54FE250C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52363A84">
+    <w:lvl w:ilvl="4" w:tplc="8F760490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4DEA5DE2">
+    <w:lvl w:ilvl="5" w:tplc="794A6CBA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21425580">
+    <w:lvl w:ilvl="6" w:tplc="72523A46">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A0C40A6A">
+    <w:lvl w:ilvl="7" w:tplc="1B76F07E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0240D4B2">
+    <w:lvl w:ilvl="8" w:tplc="96CCA07A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A22598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53B2484A"/>
-    <w:lvl w:ilvl="0" w:tplc="E8245DF8">
+    <w:lvl w:ilvl="0" w:tplc="B808943A">
       <w:start w:val="51"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4754C50A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="121AF1E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B436F206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63763F22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7CB80746" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="753CDD84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82F45DB4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9A927EDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3BF82D4C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F02A1CEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1530400E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2FD42838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C2B63224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7958A674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D494AB8E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19BA739C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25FD15F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DFEFCF4"/>
-    <w:lvl w:ilvl="0" w:tplc="E02EF498">
+    <w:lvl w:ilvl="0" w:tplc="F32ECBB0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15E68C18" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AFE21AC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1870FD58" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EBA83060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="ABECF100" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3D2AE742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1A2EAC34" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7F5ED712" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D07CDC70" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="521E9984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66DEDB3A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F45AC1E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B94896BA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93A47818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F340A992" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9DB23320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC1014E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D284CD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -21365,150 +21656,150 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E263225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1FEAEF6"/>
-    <w:lvl w:ilvl="0" w:tplc="7A360D8A">
+    <w:lvl w:ilvl="0" w:tplc="F45E4B2E">
       <w:start w:val="63"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9B04A20" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B644CBAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FB0C83BA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22649998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FC8AE9E2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="011E5A5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="07EC6B20" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0B3E96B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4202CFB0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="383832D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2B407F50" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E33CFA30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A89033BC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AB50B60A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0DEA187C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2F88CB02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A92474"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B4CAFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -21621,123 +21912,123 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F776935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4608306"/>
-    <w:lvl w:ilvl="0" w:tplc="9D38D7F6">
+    <w:lvl w:ilvl="0" w:tplc="DC36940C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88F216B8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1F3ECFC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F12CAF5A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="857C45E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AC666BE4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="00C037D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7FA09B88" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D03ADFE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2F1EEFB8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5B6A5BBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EDF0A10E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4060F5BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="05C24F9E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99FAA186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E61A087C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3D740AF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="445B2425"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D101370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -21848,546 +22139,546 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="454C3F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E09A307E"/>
-    <w:lvl w:ilvl="0" w:tplc="5EBA7CE4">
+    <w:lvl w:ilvl="0" w:tplc="62DAD416">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9EDE1AB6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E432E31A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="278465A2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1568B1A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="582E463A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="07EEA156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9E2A4CAC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F984C7E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C756E8F8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A8B0DECA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09E282EC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="707A9AB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FA44893A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D8BAFC94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F488B572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62D86BB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E62785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0792C20A"/>
-    <w:lvl w:ilvl="0" w:tplc="8E9A3114">
+    <w:lvl w:ilvl="0" w:tplc="FA8A4176">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5C7A3254">
+    <w:lvl w:ilvl="1" w:tplc="A6906B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38FEF92E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C324C362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1722B8CE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2CAABD08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50E286AE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70F4A5DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39A0414A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9488B12C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43A2F7CC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53DEFBA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00A896DC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="701A0506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="206E862A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3A703596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489F2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E0672C"/>
-    <w:lvl w:ilvl="0" w:tplc="E7BCBEB6">
+    <w:lvl w:ilvl="0" w:tplc="67F8F0A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F3A4950E">
+    <w:lvl w:ilvl="1" w:tplc="B8728D10">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A0E61102" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35904454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FDD68B2A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DA5448F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B42D07E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B23E8134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2C680F7A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3FA4FE12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3BAA359E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B9FC764C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="485A2FB8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CFD8165E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F78E9C3C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97E473BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D5914B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D967100"/>
-    <w:lvl w:ilvl="0" w:tplc="E7321F5C">
+    <w:lvl w:ilvl="0" w:tplc="18C238DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81F28842" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FBC668C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C5361A7E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C20269CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B3544404" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CD222966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A6521F4C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91E68CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F7BEB77E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91C6C1CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DA1CEEFC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EB8CF5D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E9002AFC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B26680E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="830E429A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="846CCCFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF1513B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB94F1E0"/>
-    <w:lvl w:ilvl="0" w:tplc="4EDCE4C0">
+    <w:lvl w:ilvl="0" w:tplc="14A68506">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="327E8C5A">
+    <w:lvl w:ilvl="1" w:tplc="CBAC3CDA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C9EE3B6C">
+    <w:lvl w:ilvl="2" w:tplc="C87E076A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20E2EA14">
+    <w:lvl w:ilvl="3" w:tplc="D8723572">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="953E0462">
+    <w:lvl w:ilvl="4" w:tplc="C77A0A68">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8FE6F408">
+    <w:lvl w:ilvl="5" w:tplc="85FEED04">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63E8253C">
+    <w:lvl w:ilvl="6" w:tplc="49941E26">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B44C642A">
+    <w:lvl w:ilvl="7" w:tplc="1CD217BA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FB6E4516">
+    <w:lvl w:ilvl="8" w:tplc="B04AA7CE">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6664D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6E4CC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -22584,238 +22875,238 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C01ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BC4894A"/>
-    <w:lvl w:ilvl="0" w:tplc="F5823AA4">
+    <w:lvl w:ilvl="0" w:tplc="F43C6A1E">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0A44575E">
+    <w:lvl w:ilvl="1" w:tplc="7D9096F2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4606D6C2">
+    <w:lvl w:ilvl="2" w:tplc="2C807D82">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5A723D6C">
+    <w:lvl w:ilvl="3" w:tplc="6534E19C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BD922C32">
+    <w:lvl w:ilvl="4" w:tplc="CEB47AF0">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F854315E">
+    <w:lvl w:ilvl="5" w:tplc="DA2E9434">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73CE4730">
+    <w:lvl w:ilvl="6" w:tplc="F7088AFA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="675A711C">
+    <w:lvl w:ilvl="7" w:tplc="0C06B17A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D5F48B62">
+    <w:lvl w:ilvl="8" w:tplc="3070B7F2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52AB1E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF8015F8"/>
-    <w:lvl w:ilvl="0" w:tplc="9208B9E2">
+    <w:lvl w:ilvl="0" w:tplc="0F74447A">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="721"/>
         </w:tabs>
         <w:ind w:left="721" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="988A8D48">
+    <w:lvl w:ilvl="1" w:tplc="62AA8DD2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66509368">
+    <w:lvl w:ilvl="2" w:tplc="1C2AE64E">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6868F252">
+    <w:lvl w:ilvl="3" w:tplc="EFD2F8DC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C5861C9E">
+    <w:lvl w:ilvl="4" w:tplc="B1F2280E">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1F44F472">
+    <w:lvl w:ilvl="5" w:tplc="26469464">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4F6C5568">
+    <w:lvl w:ilvl="6" w:tplc="6E541800">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FD206D52">
+    <w:lvl w:ilvl="7" w:tplc="FEBE5B96">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47167A10">
+    <w:lvl w:ilvl="8" w:tplc="1122A980">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F86698A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1FEAEF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="63"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
@@ -22902,552 +23193,552 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66576761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A401A14"/>
-    <w:lvl w:ilvl="0" w:tplc="F35A4F8A">
+    <w:lvl w:ilvl="0" w:tplc="9B3CF888">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BE80BBA6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="00F63772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4D4CEA8E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A2B8E2A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08121032" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EF6CC7E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CFB0117A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="726E412E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EC96DD3C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECA65FFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C4020C36" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="917CC750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DE1C83C2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D2BC1208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0B56340E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26F62260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692746BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6A0A87E"/>
-    <w:lvl w:ilvl="0" w:tplc="80DAC448">
+    <w:lvl w:ilvl="0" w:tplc="5D064CB2">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="ABA8F0B0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DDD6EEC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4B7AF14E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D0D8989A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CF2EBE20" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B20E7020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82569BEA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F0B4F0BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D626FE42" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29B4262E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AE12714E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04BCEFD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4B12452E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7E38B0A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="589A848E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="088C3F12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3B4736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8480A472"/>
-    <w:lvl w:ilvl="0" w:tplc="401AACA8">
+    <w:lvl w:ilvl="0" w:tplc="D2443BC8">
       <w:start w:val="62"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37A651B6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C8DE8582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23DADB86" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43768610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43B28996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75E0A168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CBD6879E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B71883A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1AE63562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1C567922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8048AEA6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6CE64460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93E65198" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6CF676A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B9A0DD4E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1B46A8A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5D15A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="798C935C"/>
-    <w:lvl w:ilvl="0" w:tplc="0CE4E728">
+    <w:lvl w:ilvl="0" w:tplc="47469466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86BEACCC">
+    <w:lvl w:ilvl="1" w:tplc="95BA9F56">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B8004C14">
+    <w:lvl w:ilvl="2" w:tplc="3E44432A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="ED84A97A">
+    <w:lvl w:ilvl="3" w:tplc="28849BB8">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5158FC32">
+    <w:lvl w:ilvl="4" w:tplc="71344AF8">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AE3CE688">
+    <w:lvl w:ilvl="5" w:tplc="A1ACD560">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6E565604">
+    <w:lvl w:ilvl="6" w:tplc="6614A9F0">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40EE4EDC">
+    <w:lvl w:ilvl="7" w:tplc="C89EF8AC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AE4C4F54">
+    <w:lvl w:ilvl="8" w:tplc="7B0A94A4">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710219D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="122A5A76"/>
-    <w:lvl w:ilvl="0" w:tplc="8D54302E">
+    <w:lvl w:ilvl="0" w:tplc="415CBF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BD94630A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DFAB520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2188" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="057A76CA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24AAF544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2908" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9E408B9C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FB6858B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3628" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62FCE4B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9C54D90C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4348" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F558D7E6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4570609E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5068" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4094F790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0D0E2004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E1A4CF94" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B8E2335C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6508" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F4BED888" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BBD8D3F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7228" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CED724B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="468E1376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Virsraksts2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -23522,212 +23813,212 @@
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D5F6D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77E4DDAA"/>
-    <w:lvl w:ilvl="0" w:tplc="6026F9E4">
+    <w:lvl w:ilvl="0" w:tplc="30E294CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4B8C9A12" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4A5643FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="221C0694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="497EDDA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A894DD02" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="929ABC4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1692478E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37D8CF86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79287092" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D6CCDB90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="05D4D8C8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E594F1C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1EEE058E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17208692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6D724228" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0AB07A94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EAF4267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36864128"/>
-    <w:lvl w:ilvl="0" w:tplc="55CA8F90">
+    <w:lvl w:ilvl="0" w:tplc="0BD08052">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="266205B8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33443F6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D6EA47A8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8390CF4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63B48DA8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22AA5136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CD663A3E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0FAA3AC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A5C861EC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="205CB052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1C50B270" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B7D014AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="274618B6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21229AD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7C52BC1E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E16692DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EC05F08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67B63B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -23806,223 +24097,223 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1625847538">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2131851773">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1841040866">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1668042">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1296567501">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="225190155">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1637025403">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1245188706">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="289285649">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="690567841">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1176651407">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1248809949">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1763838280">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1699433902">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1046100525">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2032149005">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1781951294">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="675763938">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1097825420">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1600601809">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1077286911">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1825009485">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1690402055">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="84345978">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="489517958">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="340590850">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1553073361">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1777215494">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1523086067">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="332071276">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="673608537">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1097364199">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2123304673">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2112972467">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2086143842">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="64495089">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="725565445">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="375198719">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2058042065">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C309D"/>
+    <w:rsid w:val="00000219"/>
     <w:rsid w:val="00000B44"/>
     <w:rsid w:val="0000107B"/>
     <w:rsid w:val="00001324"/>
     <w:rsid w:val="0000136E"/>
     <w:rsid w:val="00001C35"/>
     <w:rsid w:val="00001ED0"/>
     <w:rsid w:val="00002034"/>
     <w:rsid w:val="000021DE"/>
     <w:rsid w:val="0000249F"/>
     <w:rsid w:val="00002A51"/>
     <w:rsid w:val="00002B24"/>
     <w:rsid w:val="00003201"/>
     <w:rsid w:val="000036FB"/>
     <w:rsid w:val="0000387B"/>
     <w:rsid w:val="00005211"/>
     <w:rsid w:val="00006266"/>
     <w:rsid w:val="00006E68"/>
     <w:rsid w:val="00007DDA"/>
     <w:rsid w:val="0001022D"/>
     <w:rsid w:val="00010784"/>
     <w:rsid w:val="00011178"/>
     <w:rsid w:val="00011296"/>
     <w:rsid w:val="00011AE7"/>
     <w:rsid w:val="0001202C"/>
     <w:rsid w:val="00012387"/>
@@ -24163,50 +24454,51 @@
     <w:rsid w:val="00086E5E"/>
     <w:rsid w:val="00087564"/>
     <w:rsid w:val="000905CC"/>
     <w:rsid w:val="00090768"/>
     <w:rsid w:val="00090E2E"/>
     <w:rsid w:val="00090FDF"/>
     <w:rsid w:val="00092999"/>
     <w:rsid w:val="0009340B"/>
     <w:rsid w:val="00093875"/>
     <w:rsid w:val="00093DB7"/>
     <w:rsid w:val="00094002"/>
     <w:rsid w:val="000947E4"/>
     <w:rsid w:val="00094808"/>
     <w:rsid w:val="0009520C"/>
     <w:rsid w:val="00095A72"/>
     <w:rsid w:val="00096AE5"/>
     <w:rsid w:val="00096CE5"/>
     <w:rsid w:val="00096F78"/>
     <w:rsid w:val="000972FE"/>
     <w:rsid w:val="000976CC"/>
     <w:rsid w:val="00097963"/>
     <w:rsid w:val="00097BB0"/>
     <w:rsid w:val="000A08D1"/>
     <w:rsid w:val="000A0ADC"/>
     <w:rsid w:val="000A1058"/>
+    <w:rsid w:val="000A147E"/>
     <w:rsid w:val="000A1922"/>
     <w:rsid w:val="000A1DE7"/>
     <w:rsid w:val="000A1E9D"/>
     <w:rsid w:val="000A29C7"/>
     <w:rsid w:val="000A30DB"/>
     <w:rsid w:val="000A3B07"/>
     <w:rsid w:val="000A45EE"/>
     <w:rsid w:val="000A4811"/>
     <w:rsid w:val="000A4CBF"/>
     <w:rsid w:val="000A59B8"/>
     <w:rsid w:val="000A5F29"/>
     <w:rsid w:val="000A6569"/>
     <w:rsid w:val="000A6780"/>
     <w:rsid w:val="000A6ABF"/>
     <w:rsid w:val="000A6EE7"/>
     <w:rsid w:val="000A6F9E"/>
     <w:rsid w:val="000A7A13"/>
     <w:rsid w:val="000B02B8"/>
     <w:rsid w:val="000B068A"/>
     <w:rsid w:val="000B16D7"/>
     <w:rsid w:val="000B1BF7"/>
     <w:rsid w:val="000B237A"/>
     <w:rsid w:val="000B2B54"/>
     <w:rsid w:val="000B2F54"/>
     <w:rsid w:val="000B3392"/>
@@ -24273,54 +24565,56 @@
     <w:rsid w:val="000E1FF1"/>
     <w:rsid w:val="000E21D5"/>
     <w:rsid w:val="000E2A74"/>
     <w:rsid w:val="000E2ADC"/>
     <w:rsid w:val="000E34FC"/>
     <w:rsid w:val="000E35A0"/>
     <w:rsid w:val="000E35FF"/>
     <w:rsid w:val="000E4200"/>
     <w:rsid w:val="000E42DD"/>
     <w:rsid w:val="000E43AB"/>
     <w:rsid w:val="000E444C"/>
     <w:rsid w:val="000E46AA"/>
     <w:rsid w:val="000E4D31"/>
     <w:rsid w:val="000E50B1"/>
     <w:rsid w:val="000E5E70"/>
     <w:rsid w:val="000E7764"/>
     <w:rsid w:val="000E7BEB"/>
     <w:rsid w:val="000E7EFA"/>
     <w:rsid w:val="000F025D"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F049C"/>
     <w:rsid w:val="000F05B0"/>
     <w:rsid w:val="000F071B"/>
     <w:rsid w:val="000F1E26"/>
     <w:rsid w:val="000F228D"/>
+    <w:rsid w:val="000F25BA"/>
     <w:rsid w:val="000F2A22"/>
     <w:rsid w:val="000F2C67"/>
     <w:rsid w:val="000F2DF1"/>
     <w:rsid w:val="000F33D1"/>
+    <w:rsid w:val="000F36E4"/>
     <w:rsid w:val="000F3880"/>
     <w:rsid w:val="000F43B1"/>
     <w:rsid w:val="000F4E93"/>
     <w:rsid w:val="000F5BAC"/>
     <w:rsid w:val="000F6ADF"/>
     <w:rsid w:val="000F7028"/>
     <w:rsid w:val="000F77D6"/>
     <w:rsid w:val="000F78F0"/>
     <w:rsid w:val="00100879"/>
     <w:rsid w:val="00100D68"/>
     <w:rsid w:val="0010192B"/>
     <w:rsid w:val="00101ACA"/>
     <w:rsid w:val="00102671"/>
     <w:rsid w:val="001026A8"/>
     <w:rsid w:val="00102A02"/>
     <w:rsid w:val="0010305C"/>
     <w:rsid w:val="00103827"/>
     <w:rsid w:val="00103926"/>
     <w:rsid w:val="00103E7D"/>
     <w:rsid w:val="001042D7"/>
     <w:rsid w:val="0010465C"/>
     <w:rsid w:val="00105FC2"/>
     <w:rsid w:val="0010681D"/>
     <w:rsid w:val="0010723A"/>
     <w:rsid w:val="0011001B"/>
@@ -24442,50 +24736,51 @@
     <w:rsid w:val="00175FF0"/>
     <w:rsid w:val="001765C4"/>
     <w:rsid w:val="0018004A"/>
     <w:rsid w:val="001800FF"/>
     <w:rsid w:val="001803F5"/>
     <w:rsid w:val="001804A3"/>
     <w:rsid w:val="001804DD"/>
     <w:rsid w:val="0018066E"/>
     <w:rsid w:val="00180F7B"/>
     <w:rsid w:val="001811B6"/>
     <w:rsid w:val="00181396"/>
     <w:rsid w:val="001816FE"/>
     <w:rsid w:val="00181EE7"/>
     <w:rsid w:val="00181F7E"/>
     <w:rsid w:val="00182B5E"/>
     <w:rsid w:val="00183C4D"/>
     <w:rsid w:val="0018435C"/>
     <w:rsid w:val="00184976"/>
     <w:rsid w:val="0018547E"/>
     <w:rsid w:val="00185832"/>
     <w:rsid w:val="00185BBB"/>
     <w:rsid w:val="00185BD4"/>
     <w:rsid w:val="00185F7E"/>
     <w:rsid w:val="001864AB"/>
     <w:rsid w:val="00190710"/>
+    <w:rsid w:val="00190A09"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00190F3E"/>
     <w:rsid w:val="001933FE"/>
     <w:rsid w:val="00193909"/>
     <w:rsid w:val="001939A2"/>
     <w:rsid w:val="00193DBE"/>
     <w:rsid w:val="00194FE4"/>
     <w:rsid w:val="00195147"/>
     <w:rsid w:val="00195832"/>
     <w:rsid w:val="001959EC"/>
     <w:rsid w:val="00196C9B"/>
     <w:rsid w:val="00196ECE"/>
     <w:rsid w:val="00197418"/>
     <w:rsid w:val="00197A19"/>
     <w:rsid w:val="00197F27"/>
     <w:rsid w:val="001A0037"/>
     <w:rsid w:val="001A061C"/>
     <w:rsid w:val="001A0CEB"/>
     <w:rsid w:val="001A0FC1"/>
     <w:rsid w:val="001A1160"/>
     <w:rsid w:val="001A1776"/>
     <w:rsid w:val="001A1785"/>
     <w:rsid w:val="001A1EEC"/>
     <w:rsid w:val="001A2A86"/>
     <w:rsid w:val="001A2D9E"/>
@@ -24531,50 +24826,51 @@
     <w:rsid w:val="001C589B"/>
     <w:rsid w:val="001C5BDE"/>
     <w:rsid w:val="001C5D1A"/>
     <w:rsid w:val="001C6031"/>
     <w:rsid w:val="001C696F"/>
     <w:rsid w:val="001C6C68"/>
     <w:rsid w:val="001C6EE9"/>
     <w:rsid w:val="001D0400"/>
     <w:rsid w:val="001D080E"/>
     <w:rsid w:val="001D0C64"/>
     <w:rsid w:val="001D150B"/>
     <w:rsid w:val="001D17E5"/>
     <w:rsid w:val="001D37BC"/>
     <w:rsid w:val="001D3CDB"/>
     <w:rsid w:val="001D3D8A"/>
     <w:rsid w:val="001D44D1"/>
     <w:rsid w:val="001D5411"/>
     <w:rsid w:val="001D57EC"/>
     <w:rsid w:val="001D5A96"/>
     <w:rsid w:val="001D5BCA"/>
     <w:rsid w:val="001D62D4"/>
     <w:rsid w:val="001D651B"/>
     <w:rsid w:val="001D6599"/>
     <w:rsid w:val="001D6612"/>
     <w:rsid w:val="001D66B8"/>
+    <w:rsid w:val="001D67E5"/>
     <w:rsid w:val="001D74C5"/>
     <w:rsid w:val="001D7519"/>
     <w:rsid w:val="001D7B05"/>
     <w:rsid w:val="001D7C4F"/>
     <w:rsid w:val="001E0307"/>
     <w:rsid w:val="001E05B2"/>
     <w:rsid w:val="001E0BDB"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E1060"/>
     <w:rsid w:val="001E13D1"/>
     <w:rsid w:val="001E1DEF"/>
     <w:rsid w:val="001E2DC3"/>
     <w:rsid w:val="001E3433"/>
     <w:rsid w:val="001E35A4"/>
     <w:rsid w:val="001E3736"/>
     <w:rsid w:val="001E39BA"/>
     <w:rsid w:val="001E39F7"/>
     <w:rsid w:val="001E3D18"/>
     <w:rsid w:val="001E425C"/>
     <w:rsid w:val="001E49C1"/>
     <w:rsid w:val="001E4CAE"/>
     <w:rsid w:val="001E5C99"/>
     <w:rsid w:val="001E68AD"/>
     <w:rsid w:val="001E6A1E"/>
     <w:rsid w:val="001E6AFA"/>
@@ -24635,50 +24931,51 @@
     <w:rsid w:val="002227A4"/>
     <w:rsid w:val="002250CC"/>
     <w:rsid w:val="00225729"/>
     <w:rsid w:val="002259F7"/>
     <w:rsid w:val="00226147"/>
     <w:rsid w:val="002273AC"/>
     <w:rsid w:val="00227DCA"/>
     <w:rsid w:val="00230504"/>
     <w:rsid w:val="00230DC6"/>
     <w:rsid w:val="00231138"/>
     <w:rsid w:val="00231E8C"/>
     <w:rsid w:val="00231EA9"/>
     <w:rsid w:val="00232ADD"/>
     <w:rsid w:val="00234284"/>
     <w:rsid w:val="002352EA"/>
     <w:rsid w:val="0023558B"/>
     <w:rsid w:val="002355D3"/>
     <w:rsid w:val="00235922"/>
     <w:rsid w:val="00235C33"/>
     <w:rsid w:val="00237488"/>
     <w:rsid w:val="00237564"/>
     <w:rsid w:val="002376B1"/>
     <w:rsid w:val="00237F2D"/>
     <w:rsid w:val="002401DF"/>
     <w:rsid w:val="002409BF"/>
+    <w:rsid w:val="002410A9"/>
     <w:rsid w:val="00241381"/>
     <w:rsid w:val="002424D9"/>
     <w:rsid w:val="002433AE"/>
     <w:rsid w:val="00243F41"/>
     <w:rsid w:val="0024415E"/>
     <w:rsid w:val="0024480F"/>
     <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="002456D8"/>
     <w:rsid w:val="00245742"/>
     <w:rsid w:val="002459D3"/>
     <w:rsid w:val="002459D6"/>
     <w:rsid w:val="0024682C"/>
     <w:rsid w:val="00246A18"/>
     <w:rsid w:val="00250229"/>
     <w:rsid w:val="0025071C"/>
     <w:rsid w:val="0025128A"/>
     <w:rsid w:val="00251AC1"/>
     <w:rsid w:val="00251FF7"/>
     <w:rsid w:val="00252500"/>
     <w:rsid w:val="00252F7C"/>
     <w:rsid w:val="00255459"/>
     <w:rsid w:val="0025756F"/>
     <w:rsid w:val="002578B1"/>
     <w:rsid w:val="002579D2"/>
     <w:rsid w:val="00257E5C"/>
@@ -24690,50 +24987,51 @@
     <w:rsid w:val="00262D6D"/>
     <w:rsid w:val="00262DF9"/>
     <w:rsid w:val="00263585"/>
     <w:rsid w:val="00263747"/>
     <w:rsid w:val="00263942"/>
     <w:rsid w:val="00263F5B"/>
     <w:rsid w:val="002641C3"/>
     <w:rsid w:val="00264C7F"/>
     <w:rsid w:val="00264D4D"/>
     <w:rsid w:val="0026521B"/>
     <w:rsid w:val="002659AF"/>
     <w:rsid w:val="00265AE2"/>
     <w:rsid w:val="002668DF"/>
     <w:rsid w:val="00270146"/>
     <w:rsid w:val="00272D9E"/>
     <w:rsid w:val="0027311C"/>
     <w:rsid w:val="00273340"/>
     <w:rsid w:val="00273FAE"/>
     <w:rsid w:val="00274632"/>
     <w:rsid w:val="00274652"/>
     <w:rsid w:val="00275874"/>
     <w:rsid w:val="00275CF9"/>
     <w:rsid w:val="00275E4C"/>
     <w:rsid w:val="00276DD4"/>
     <w:rsid w:val="00277D5D"/>
+    <w:rsid w:val="00277EB3"/>
     <w:rsid w:val="00280764"/>
     <w:rsid w:val="002807E8"/>
     <w:rsid w:val="002811FA"/>
     <w:rsid w:val="00281E2B"/>
     <w:rsid w:val="00282026"/>
     <w:rsid w:val="00282400"/>
     <w:rsid w:val="00283854"/>
     <w:rsid w:val="0028440E"/>
     <w:rsid w:val="00284EAE"/>
     <w:rsid w:val="002851FA"/>
     <w:rsid w:val="00285BA5"/>
     <w:rsid w:val="00285C63"/>
     <w:rsid w:val="002860B2"/>
     <w:rsid w:val="00286F4D"/>
     <w:rsid w:val="00287C65"/>
     <w:rsid w:val="00287F60"/>
     <w:rsid w:val="002904B2"/>
     <w:rsid w:val="00290C03"/>
     <w:rsid w:val="00291004"/>
     <w:rsid w:val="0029129E"/>
     <w:rsid w:val="002912F4"/>
     <w:rsid w:val="00291560"/>
     <w:rsid w:val="00292376"/>
     <w:rsid w:val="00292D94"/>
     <w:rsid w:val="00293372"/>
@@ -24836,50 +25134,51 @@
     <w:rsid w:val="002F2E04"/>
     <w:rsid w:val="002F2E42"/>
     <w:rsid w:val="002F36F2"/>
     <w:rsid w:val="002F3B30"/>
     <w:rsid w:val="002F5085"/>
     <w:rsid w:val="002F530B"/>
     <w:rsid w:val="002F61EE"/>
     <w:rsid w:val="002F6324"/>
     <w:rsid w:val="002F65BD"/>
     <w:rsid w:val="002F69DA"/>
     <w:rsid w:val="002F6CED"/>
     <w:rsid w:val="002F7032"/>
     <w:rsid w:val="002F7BF0"/>
     <w:rsid w:val="002F7EB6"/>
     <w:rsid w:val="002F7F0D"/>
     <w:rsid w:val="0030098A"/>
     <w:rsid w:val="00300B6D"/>
     <w:rsid w:val="00300C57"/>
     <w:rsid w:val="0030102B"/>
     <w:rsid w:val="00301339"/>
     <w:rsid w:val="0030164E"/>
     <w:rsid w:val="003016F1"/>
     <w:rsid w:val="00301B60"/>
     <w:rsid w:val="00302717"/>
     <w:rsid w:val="00302AA0"/>
+    <w:rsid w:val="00302FC5"/>
     <w:rsid w:val="00303790"/>
     <w:rsid w:val="0030382B"/>
     <w:rsid w:val="00303D88"/>
     <w:rsid w:val="00304A13"/>
     <w:rsid w:val="00305124"/>
     <w:rsid w:val="003057FA"/>
     <w:rsid w:val="00305A14"/>
     <w:rsid w:val="00305C59"/>
     <w:rsid w:val="00306329"/>
     <w:rsid w:val="00306D17"/>
     <w:rsid w:val="00306DB2"/>
     <w:rsid w:val="0031008D"/>
     <w:rsid w:val="0031078B"/>
     <w:rsid w:val="00310D71"/>
     <w:rsid w:val="00311661"/>
     <w:rsid w:val="00311935"/>
     <w:rsid w:val="00311EB5"/>
     <w:rsid w:val="00313064"/>
     <w:rsid w:val="003131AC"/>
     <w:rsid w:val="00313C34"/>
     <w:rsid w:val="003146B7"/>
     <w:rsid w:val="003148D7"/>
     <w:rsid w:val="00314D63"/>
     <w:rsid w:val="00315E64"/>
     <w:rsid w:val="0031617D"/>
@@ -24900,50 +25199,51 @@
     <w:rsid w:val="00325469"/>
     <w:rsid w:val="00325F7E"/>
     <w:rsid w:val="003276C2"/>
     <w:rsid w:val="00327DE1"/>
     <w:rsid w:val="00327EC7"/>
     <w:rsid w:val="00330EE5"/>
     <w:rsid w:val="0033140E"/>
     <w:rsid w:val="00331416"/>
     <w:rsid w:val="00331C05"/>
     <w:rsid w:val="00331C73"/>
     <w:rsid w:val="003325A7"/>
     <w:rsid w:val="003333EE"/>
     <w:rsid w:val="00333568"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="00334F57"/>
     <w:rsid w:val="00335442"/>
     <w:rsid w:val="00335858"/>
     <w:rsid w:val="00336D2A"/>
     <w:rsid w:val="00336F32"/>
     <w:rsid w:val="003372C9"/>
     <w:rsid w:val="003378D0"/>
     <w:rsid w:val="00337ACB"/>
     <w:rsid w:val="00337B89"/>
     <w:rsid w:val="00340655"/>
     <w:rsid w:val="00340A02"/>
+    <w:rsid w:val="00341303"/>
     <w:rsid w:val="0034150B"/>
     <w:rsid w:val="00341D9D"/>
     <w:rsid w:val="003424D8"/>
     <w:rsid w:val="00342915"/>
     <w:rsid w:val="00342B82"/>
     <w:rsid w:val="00343985"/>
     <w:rsid w:val="00343A49"/>
     <w:rsid w:val="0034445E"/>
     <w:rsid w:val="00344CB5"/>
     <w:rsid w:val="003455C9"/>
     <w:rsid w:val="003464E0"/>
     <w:rsid w:val="00347F53"/>
     <w:rsid w:val="003501B2"/>
     <w:rsid w:val="0035028D"/>
     <w:rsid w:val="0035031B"/>
     <w:rsid w:val="0035054E"/>
     <w:rsid w:val="00350D5E"/>
     <w:rsid w:val="00350EA9"/>
     <w:rsid w:val="00351785"/>
     <w:rsid w:val="00351B3A"/>
     <w:rsid w:val="00351BBA"/>
     <w:rsid w:val="00351E96"/>
     <w:rsid w:val="003525FF"/>
     <w:rsid w:val="00352F04"/>
     <w:rsid w:val="003537B7"/>
@@ -24963,50 +25263,51 @@
     <w:rsid w:val="003616AB"/>
     <w:rsid w:val="00361D38"/>
     <w:rsid w:val="003621A8"/>
     <w:rsid w:val="00362335"/>
     <w:rsid w:val="0036256B"/>
     <w:rsid w:val="00362D44"/>
     <w:rsid w:val="00362DBB"/>
     <w:rsid w:val="00363555"/>
     <w:rsid w:val="003637DA"/>
     <w:rsid w:val="00365239"/>
     <w:rsid w:val="00365D3D"/>
     <w:rsid w:val="003663D1"/>
     <w:rsid w:val="00366686"/>
     <w:rsid w:val="00366BBB"/>
     <w:rsid w:val="003670F6"/>
     <w:rsid w:val="003671B0"/>
     <w:rsid w:val="00367422"/>
     <w:rsid w:val="00367FFD"/>
     <w:rsid w:val="00370132"/>
     <w:rsid w:val="00370336"/>
     <w:rsid w:val="00370AA5"/>
     <w:rsid w:val="00371121"/>
     <w:rsid w:val="0037137C"/>
     <w:rsid w:val="003720D4"/>
     <w:rsid w:val="003727AF"/>
+    <w:rsid w:val="003729AA"/>
     <w:rsid w:val="0037342F"/>
     <w:rsid w:val="00373AF1"/>
     <w:rsid w:val="00373E6B"/>
     <w:rsid w:val="00375572"/>
     <w:rsid w:val="00375924"/>
     <w:rsid w:val="003761F3"/>
     <w:rsid w:val="0037695F"/>
     <w:rsid w:val="00376CC6"/>
     <w:rsid w:val="0037705A"/>
     <w:rsid w:val="00381087"/>
     <w:rsid w:val="00382581"/>
     <w:rsid w:val="00383EAF"/>
     <w:rsid w:val="00385318"/>
     <w:rsid w:val="00385CC1"/>
     <w:rsid w:val="00386750"/>
     <w:rsid w:val="00386D97"/>
     <w:rsid w:val="00386EB5"/>
     <w:rsid w:val="00387388"/>
     <w:rsid w:val="00387851"/>
     <w:rsid w:val="00387B0C"/>
     <w:rsid w:val="00387B1C"/>
     <w:rsid w:val="00390315"/>
     <w:rsid w:val="00390C1E"/>
     <w:rsid w:val="00391B81"/>
     <w:rsid w:val="00391CB2"/>
@@ -25064,139 +25365,139 @@
     <w:rsid w:val="003B17B9"/>
     <w:rsid w:val="003B2502"/>
     <w:rsid w:val="003B277D"/>
     <w:rsid w:val="003B2A99"/>
     <w:rsid w:val="003B3131"/>
     <w:rsid w:val="003B49C2"/>
     <w:rsid w:val="003B502C"/>
     <w:rsid w:val="003B5395"/>
     <w:rsid w:val="003B5C2D"/>
     <w:rsid w:val="003B5DDC"/>
     <w:rsid w:val="003B621F"/>
     <w:rsid w:val="003B6286"/>
     <w:rsid w:val="003B6724"/>
     <w:rsid w:val="003B68E1"/>
     <w:rsid w:val="003B6DE5"/>
     <w:rsid w:val="003B71A4"/>
     <w:rsid w:val="003B7E98"/>
     <w:rsid w:val="003C0B46"/>
     <w:rsid w:val="003C0B70"/>
     <w:rsid w:val="003C0B9E"/>
     <w:rsid w:val="003C0BBA"/>
     <w:rsid w:val="003C0F67"/>
     <w:rsid w:val="003C0FDB"/>
     <w:rsid w:val="003C1224"/>
     <w:rsid w:val="003C17FE"/>
-    <w:rsid w:val="003C241F"/>
     <w:rsid w:val="003C2503"/>
     <w:rsid w:val="003C26ED"/>
     <w:rsid w:val="003C43E7"/>
     <w:rsid w:val="003C4D23"/>
     <w:rsid w:val="003C4E12"/>
     <w:rsid w:val="003C54FC"/>
     <w:rsid w:val="003C576F"/>
     <w:rsid w:val="003C5E0A"/>
     <w:rsid w:val="003C7EE1"/>
     <w:rsid w:val="003D014A"/>
     <w:rsid w:val="003D1DA5"/>
     <w:rsid w:val="003D37D8"/>
     <w:rsid w:val="003D45C9"/>
     <w:rsid w:val="003D4643"/>
     <w:rsid w:val="003D4B27"/>
     <w:rsid w:val="003D4C23"/>
     <w:rsid w:val="003D512D"/>
     <w:rsid w:val="003D5A48"/>
     <w:rsid w:val="003D5CC3"/>
     <w:rsid w:val="003D669C"/>
     <w:rsid w:val="003D7FCE"/>
     <w:rsid w:val="003E0510"/>
     <w:rsid w:val="003E0D8C"/>
     <w:rsid w:val="003E1412"/>
     <w:rsid w:val="003E17FC"/>
     <w:rsid w:val="003E3544"/>
     <w:rsid w:val="003E37AE"/>
     <w:rsid w:val="003E3A99"/>
     <w:rsid w:val="003E4881"/>
     <w:rsid w:val="003E4932"/>
     <w:rsid w:val="003E4E32"/>
     <w:rsid w:val="003E5817"/>
     <w:rsid w:val="003E5AFF"/>
     <w:rsid w:val="003E69BB"/>
     <w:rsid w:val="003E7224"/>
     <w:rsid w:val="003E7E0E"/>
     <w:rsid w:val="003E7F14"/>
     <w:rsid w:val="003F072D"/>
     <w:rsid w:val="003F08EC"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F153E"/>
     <w:rsid w:val="003F1560"/>
     <w:rsid w:val="003F18EA"/>
     <w:rsid w:val="003F1D82"/>
     <w:rsid w:val="003F1FBF"/>
     <w:rsid w:val="003F20E2"/>
     <w:rsid w:val="003F23CA"/>
     <w:rsid w:val="003F2C6E"/>
-    <w:rsid w:val="003F39BB"/>
     <w:rsid w:val="003F3A08"/>
     <w:rsid w:val="003F3C29"/>
     <w:rsid w:val="003F496E"/>
     <w:rsid w:val="003F5DA8"/>
     <w:rsid w:val="003F652D"/>
     <w:rsid w:val="003F6A3D"/>
     <w:rsid w:val="003F6AB2"/>
     <w:rsid w:val="003F6F17"/>
     <w:rsid w:val="003F7830"/>
     <w:rsid w:val="003F794C"/>
     <w:rsid w:val="00400136"/>
     <w:rsid w:val="004004ED"/>
     <w:rsid w:val="004008A9"/>
     <w:rsid w:val="00400B78"/>
     <w:rsid w:val="00400C8A"/>
     <w:rsid w:val="00400D01"/>
     <w:rsid w:val="00401321"/>
     <w:rsid w:val="004015B6"/>
     <w:rsid w:val="00401ED5"/>
     <w:rsid w:val="00402CDD"/>
     <w:rsid w:val="00402D30"/>
     <w:rsid w:val="004036B2"/>
     <w:rsid w:val="0040398D"/>
     <w:rsid w:val="00403990"/>
     <w:rsid w:val="00403FD6"/>
     <w:rsid w:val="00404189"/>
     <w:rsid w:val="00404BA6"/>
     <w:rsid w:val="00405E1D"/>
     <w:rsid w:val="0040727C"/>
     <w:rsid w:val="00407502"/>
     <w:rsid w:val="00407878"/>
+    <w:rsid w:val="004109C6"/>
     <w:rsid w:val="00410B27"/>
     <w:rsid w:val="004118F0"/>
     <w:rsid w:val="0041252A"/>
     <w:rsid w:val="00412E90"/>
     <w:rsid w:val="00413C06"/>
     <w:rsid w:val="00413E06"/>
     <w:rsid w:val="00414529"/>
     <w:rsid w:val="004146BA"/>
+    <w:rsid w:val="00414FF4"/>
     <w:rsid w:val="0041565E"/>
     <w:rsid w:val="00415E94"/>
     <w:rsid w:val="00415F08"/>
     <w:rsid w:val="00417923"/>
     <w:rsid w:val="00420315"/>
     <w:rsid w:val="0042035A"/>
     <w:rsid w:val="00421403"/>
     <w:rsid w:val="00421AF0"/>
     <w:rsid w:val="00421C1D"/>
     <w:rsid w:val="0042250A"/>
     <w:rsid w:val="004226DF"/>
     <w:rsid w:val="0042280E"/>
     <w:rsid w:val="00423977"/>
     <w:rsid w:val="004244A6"/>
     <w:rsid w:val="004245F6"/>
     <w:rsid w:val="00424826"/>
     <w:rsid w:val="00424AEF"/>
     <w:rsid w:val="00424C5A"/>
     <w:rsid w:val="004252C6"/>
     <w:rsid w:val="00425521"/>
     <w:rsid w:val="00425B8E"/>
     <w:rsid w:val="00425D94"/>
     <w:rsid w:val="00425FA6"/>
     <w:rsid w:val="00426046"/>
     <w:rsid w:val="00426198"/>
@@ -25331,50 +25632,51 @@
     <w:rsid w:val="00494F75"/>
     <w:rsid w:val="00495E46"/>
     <w:rsid w:val="0049667E"/>
     <w:rsid w:val="00496B5C"/>
     <w:rsid w:val="00496CB0"/>
     <w:rsid w:val="00496D9F"/>
     <w:rsid w:val="004979F9"/>
     <w:rsid w:val="00497C51"/>
     <w:rsid w:val="004A0965"/>
     <w:rsid w:val="004A0F6A"/>
     <w:rsid w:val="004A120B"/>
     <w:rsid w:val="004A20E6"/>
     <w:rsid w:val="004A28B8"/>
     <w:rsid w:val="004A38B8"/>
     <w:rsid w:val="004A4294"/>
     <w:rsid w:val="004A445C"/>
     <w:rsid w:val="004A61CB"/>
     <w:rsid w:val="004A654F"/>
     <w:rsid w:val="004A668F"/>
     <w:rsid w:val="004A6C19"/>
     <w:rsid w:val="004A6CDD"/>
     <w:rsid w:val="004A7100"/>
     <w:rsid w:val="004A7466"/>
     <w:rsid w:val="004A7C3A"/>
     <w:rsid w:val="004A7F9E"/>
+    <w:rsid w:val="004B031D"/>
     <w:rsid w:val="004B04F1"/>
     <w:rsid w:val="004B0EBB"/>
     <w:rsid w:val="004B2764"/>
     <w:rsid w:val="004B2782"/>
     <w:rsid w:val="004B2D30"/>
     <w:rsid w:val="004B3351"/>
     <w:rsid w:val="004B3944"/>
     <w:rsid w:val="004B51B5"/>
     <w:rsid w:val="004B565C"/>
     <w:rsid w:val="004B572B"/>
     <w:rsid w:val="004B5D58"/>
     <w:rsid w:val="004B61C4"/>
     <w:rsid w:val="004B634D"/>
     <w:rsid w:val="004B6427"/>
     <w:rsid w:val="004B6521"/>
     <w:rsid w:val="004B67E2"/>
     <w:rsid w:val="004B6B19"/>
     <w:rsid w:val="004B7282"/>
     <w:rsid w:val="004B73C4"/>
     <w:rsid w:val="004B7545"/>
     <w:rsid w:val="004B7784"/>
     <w:rsid w:val="004B7A51"/>
     <w:rsid w:val="004B7A90"/>
     <w:rsid w:val="004B7F75"/>
     <w:rsid w:val="004C0CD0"/>
@@ -25395,50 +25697,51 @@
     <w:rsid w:val="004C685E"/>
     <w:rsid w:val="004C6AA8"/>
     <w:rsid w:val="004C6EEA"/>
     <w:rsid w:val="004C7087"/>
     <w:rsid w:val="004C71F4"/>
     <w:rsid w:val="004D027C"/>
     <w:rsid w:val="004D1494"/>
     <w:rsid w:val="004D1860"/>
     <w:rsid w:val="004D32E3"/>
     <w:rsid w:val="004D33E8"/>
     <w:rsid w:val="004D41C5"/>
     <w:rsid w:val="004D45C6"/>
     <w:rsid w:val="004D4BD1"/>
     <w:rsid w:val="004D51FE"/>
     <w:rsid w:val="004D520F"/>
     <w:rsid w:val="004D6CBD"/>
     <w:rsid w:val="004D7E9B"/>
     <w:rsid w:val="004E070D"/>
     <w:rsid w:val="004E27CC"/>
     <w:rsid w:val="004E2D73"/>
     <w:rsid w:val="004E34C2"/>
     <w:rsid w:val="004E3796"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="004E3B36"/>
     <w:rsid w:val="004E3D5E"/>
+    <w:rsid w:val="004E4B69"/>
     <w:rsid w:val="004E5689"/>
     <w:rsid w:val="004E57B1"/>
     <w:rsid w:val="004E68E5"/>
     <w:rsid w:val="004E6919"/>
     <w:rsid w:val="004E6939"/>
     <w:rsid w:val="004E7468"/>
     <w:rsid w:val="004F222A"/>
     <w:rsid w:val="004F241B"/>
     <w:rsid w:val="004F2732"/>
     <w:rsid w:val="004F3B67"/>
     <w:rsid w:val="004F478E"/>
     <w:rsid w:val="004F47E1"/>
     <w:rsid w:val="004F559D"/>
     <w:rsid w:val="004F7F44"/>
     <w:rsid w:val="00500470"/>
     <w:rsid w:val="00500F55"/>
     <w:rsid w:val="0050154D"/>
     <w:rsid w:val="00501760"/>
     <w:rsid w:val="005037B5"/>
     <w:rsid w:val="00503BE0"/>
     <w:rsid w:val="00503F3D"/>
     <w:rsid w:val="005042E6"/>
     <w:rsid w:val="00504841"/>
     <w:rsid w:val="005051A6"/>
     <w:rsid w:val="0050543B"/>
@@ -25465,50 +25768,51 @@
     <w:rsid w:val="0051469B"/>
     <w:rsid w:val="00515069"/>
     <w:rsid w:val="0051540C"/>
     <w:rsid w:val="00515A80"/>
     <w:rsid w:val="00515E2F"/>
     <w:rsid w:val="005161F8"/>
     <w:rsid w:val="0051706B"/>
     <w:rsid w:val="00520C93"/>
     <w:rsid w:val="00520DC5"/>
     <w:rsid w:val="00521F23"/>
     <w:rsid w:val="00522080"/>
     <w:rsid w:val="00522B61"/>
     <w:rsid w:val="00522FB6"/>
     <w:rsid w:val="00523275"/>
     <w:rsid w:val="00523763"/>
     <w:rsid w:val="00523FD4"/>
     <w:rsid w:val="00524132"/>
     <w:rsid w:val="005241C5"/>
     <w:rsid w:val="00524257"/>
     <w:rsid w:val="00524568"/>
     <w:rsid w:val="00524664"/>
     <w:rsid w:val="005254B1"/>
     <w:rsid w:val="0052571F"/>
     <w:rsid w:val="005257FC"/>
     <w:rsid w:val="0052598E"/>
+    <w:rsid w:val="00525C64"/>
     <w:rsid w:val="00526382"/>
     <w:rsid w:val="00527085"/>
     <w:rsid w:val="00527767"/>
     <w:rsid w:val="00527C26"/>
     <w:rsid w:val="00527CC3"/>
     <w:rsid w:val="005301DD"/>
     <w:rsid w:val="005306A4"/>
     <w:rsid w:val="005308E6"/>
     <w:rsid w:val="00531392"/>
     <w:rsid w:val="00531474"/>
     <w:rsid w:val="0053148A"/>
     <w:rsid w:val="00533C34"/>
     <w:rsid w:val="00534119"/>
     <w:rsid w:val="00535263"/>
     <w:rsid w:val="005352AB"/>
     <w:rsid w:val="0053583C"/>
     <w:rsid w:val="005358DE"/>
     <w:rsid w:val="005358E7"/>
     <w:rsid w:val="00535AD5"/>
     <w:rsid w:val="00535FD7"/>
     <w:rsid w:val="00536848"/>
     <w:rsid w:val="0053729E"/>
     <w:rsid w:val="005372BD"/>
     <w:rsid w:val="0053799D"/>
     <w:rsid w:val="005379C2"/>
@@ -25570,50 +25874,51 @@
     <w:rsid w:val="005652E1"/>
     <w:rsid w:val="005659C5"/>
     <w:rsid w:val="00566003"/>
     <w:rsid w:val="005666AC"/>
     <w:rsid w:val="005667CB"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571348"/>
     <w:rsid w:val="00571C52"/>
     <w:rsid w:val="00571EC2"/>
     <w:rsid w:val="00571FBB"/>
     <w:rsid w:val="005723FF"/>
     <w:rsid w:val="005725F0"/>
     <w:rsid w:val="00573766"/>
     <w:rsid w:val="00573828"/>
     <w:rsid w:val="00573B6F"/>
     <w:rsid w:val="005743CF"/>
     <w:rsid w:val="0057450B"/>
     <w:rsid w:val="00574855"/>
     <w:rsid w:val="00574BD4"/>
     <w:rsid w:val="00574D33"/>
     <w:rsid w:val="00574F59"/>
     <w:rsid w:val="005757AA"/>
     <w:rsid w:val="00575822"/>
     <w:rsid w:val="00576676"/>
     <w:rsid w:val="00576EE1"/>
+    <w:rsid w:val="00577832"/>
     <w:rsid w:val="00577A82"/>
     <w:rsid w:val="0058000A"/>
     <w:rsid w:val="005801C7"/>
     <w:rsid w:val="0058021E"/>
     <w:rsid w:val="00580862"/>
     <w:rsid w:val="00580DDD"/>
     <w:rsid w:val="00580E77"/>
     <w:rsid w:val="00581FE0"/>
     <w:rsid w:val="005830D4"/>
     <w:rsid w:val="00583652"/>
     <w:rsid w:val="00583845"/>
     <w:rsid w:val="005838A6"/>
     <w:rsid w:val="00583FC8"/>
     <w:rsid w:val="0058412C"/>
     <w:rsid w:val="00584E1C"/>
     <w:rsid w:val="00584EB8"/>
     <w:rsid w:val="00585594"/>
     <w:rsid w:val="005863C1"/>
     <w:rsid w:val="0058665A"/>
     <w:rsid w:val="00586883"/>
     <w:rsid w:val="00587E9A"/>
     <w:rsid w:val="0059194F"/>
     <w:rsid w:val="00591E19"/>
     <w:rsid w:val="00592789"/>
     <w:rsid w:val="005927BE"/>
@@ -25735,170 +26040,174 @@
     <w:rsid w:val="005F5EB4"/>
     <w:rsid w:val="005F635A"/>
     <w:rsid w:val="005F64C6"/>
     <w:rsid w:val="005F6A63"/>
     <w:rsid w:val="005F70CA"/>
     <w:rsid w:val="005F73DB"/>
     <w:rsid w:val="005F7728"/>
     <w:rsid w:val="006006F4"/>
     <w:rsid w:val="00600DA5"/>
     <w:rsid w:val="00600FE8"/>
     <w:rsid w:val="00601030"/>
     <w:rsid w:val="006018CA"/>
     <w:rsid w:val="0060193C"/>
     <w:rsid w:val="00601A9A"/>
     <w:rsid w:val="00601BD3"/>
     <w:rsid w:val="00603063"/>
     <w:rsid w:val="00603105"/>
     <w:rsid w:val="00603589"/>
     <w:rsid w:val="00603820"/>
     <w:rsid w:val="00603880"/>
     <w:rsid w:val="00603C54"/>
     <w:rsid w:val="00603CC3"/>
     <w:rsid w:val="006044DC"/>
     <w:rsid w:val="0060491A"/>
     <w:rsid w:val="00604992"/>
+    <w:rsid w:val="0060550C"/>
     <w:rsid w:val="00605A21"/>
     <w:rsid w:val="00605B97"/>
     <w:rsid w:val="006062CC"/>
     <w:rsid w:val="00606DF0"/>
     <w:rsid w:val="0060741B"/>
     <w:rsid w:val="006078E0"/>
     <w:rsid w:val="00607AE6"/>
     <w:rsid w:val="0061107D"/>
     <w:rsid w:val="006136AB"/>
     <w:rsid w:val="00613760"/>
     <w:rsid w:val="00613787"/>
     <w:rsid w:val="006145B7"/>
     <w:rsid w:val="006152A3"/>
     <w:rsid w:val="00615500"/>
     <w:rsid w:val="006157D6"/>
     <w:rsid w:val="00615A81"/>
     <w:rsid w:val="00616B1C"/>
     <w:rsid w:val="00617062"/>
     <w:rsid w:val="006173E7"/>
     <w:rsid w:val="006177F8"/>
     <w:rsid w:val="00617EEB"/>
     <w:rsid w:val="006202D5"/>
     <w:rsid w:val="00620C42"/>
     <w:rsid w:val="00621EAE"/>
     <w:rsid w:val="00621ED0"/>
     <w:rsid w:val="0062214E"/>
     <w:rsid w:val="006221F1"/>
     <w:rsid w:val="006222C6"/>
     <w:rsid w:val="00622373"/>
     <w:rsid w:val="00622821"/>
     <w:rsid w:val="00623B12"/>
     <w:rsid w:val="00623DFC"/>
     <w:rsid w:val="0062401F"/>
+    <w:rsid w:val="0062451E"/>
     <w:rsid w:val="00624BA3"/>
     <w:rsid w:val="00625227"/>
     <w:rsid w:val="00625413"/>
     <w:rsid w:val="006256E7"/>
     <w:rsid w:val="00625823"/>
     <w:rsid w:val="00625C5F"/>
     <w:rsid w:val="00626352"/>
     <w:rsid w:val="00627DF0"/>
     <w:rsid w:val="00630361"/>
     <w:rsid w:val="00630834"/>
     <w:rsid w:val="00630840"/>
     <w:rsid w:val="0063087E"/>
     <w:rsid w:val="00631225"/>
     <w:rsid w:val="0063144F"/>
     <w:rsid w:val="0063171A"/>
     <w:rsid w:val="00631A82"/>
     <w:rsid w:val="00632777"/>
     <w:rsid w:val="00634313"/>
     <w:rsid w:val="00634AC8"/>
     <w:rsid w:val="00634BD7"/>
     <w:rsid w:val="00634BDA"/>
     <w:rsid w:val="00634EF1"/>
     <w:rsid w:val="00634F23"/>
     <w:rsid w:val="00634F9D"/>
     <w:rsid w:val="00635179"/>
     <w:rsid w:val="006351CE"/>
     <w:rsid w:val="00635576"/>
     <w:rsid w:val="0063628C"/>
     <w:rsid w:val="006363D8"/>
     <w:rsid w:val="00636EB0"/>
     <w:rsid w:val="0063727D"/>
     <w:rsid w:val="00637CDB"/>
     <w:rsid w:val="006415A4"/>
     <w:rsid w:val="0064191F"/>
     <w:rsid w:val="00641AA9"/>
     <w:rsid w:val="00641E02"/>
     <w:rsid w:val="00641ED5"/>
     <w:rsid w:val="006446A5"/>
     <w:rsid w:val="00645862"/>
     <w:rsid w:val="00645A26"/>
     <w:rsid w:val="00646957"/>
     <w:rsid w:val="00646C3C"/>
     <w:rsid w:val="006470F1"/>
     <w:rsid w:val="0065006E"/>
     <w:rsid w:val="006516B6"/>
+    <w:rsid w:val="0065228C"/>
     <w:rsid w:val="00652820"/>
     <w:rsid w:val="00652940"/>
     <w:rsid w:val="00652D29"/>
     <w:rsid w:val="00652E62"/>
     <w:rsid w:val="0065488F"/>
     <w:rsid w:val="00655126"/>
     <w:rsid w:val="006558DD"/>
     <w:rsid w:val="0065665C"/>
     <w:rsid w:val="00656A6B"/>
     <w:rsid w:val="00657297"/>
     <w:rsid w:val="006610BA"/>
     <w:rsid w:val="00661711"/>
     <w:rsid w:val="00661BD7"/>
     <w:rsid w:val="00662F13"/>
     <w:rsid w:val="00663162"/>
     <w:rsid w:val="00663277"/>
     <w:rsid w:val="006644E4"/>
     <w:rsid w:val="00664BA6"/>
     <w:rsid w:val="00665122"/>
     <w:rsid w:val="00666860"/>
     <w:rsid w:val="00666F8A"/>
     <w:rsid w:val="00667232"/>
     <w:rsid w:val="0066798C"/>
     <w:rsid w:val="00667CB9"/>
     <w:rsid w:val="00670183"/>
     <w:rsid w:val="00670A5D"/>
     <w:rsid w:val="00670B20"/>
     <w:rsid w:val="00670B39"/>
     <w:rsid w:val="00671425"/>
     <w:rsid w:val="0067173A"/>
     <w:rsid w:val="0067204D"/>
     <w:rsid w:val="006728BC"/>
     <w:rsid w:val="00672C69"/>
     <w:rsid w:val="0067323F"/>
     <w:rsid w:val="006732E4"/>
     <w:rsid w:val="00673CC9"/>
     <w:rsid w:val="00674568"/>
     <w:rsid w:val="00674E1D"/>
     <w:rsid w:val="00674F96"/>
     <w:rsid w:val="00675FDE"/>
     <w:rsid w:val="006763BB"/>
     <w:rsid w:val="0067757F"/>
+    <w:rsid w:val="00677A41"/>
     <w:rsid w:val="00677B55"/>
     <w:rsid w:val="00677E95"/>
     <w:rsid w:val="0068012A"/>
     <w:rsid w:val="00680647"/>
     <w:rsid w:val="00680BE2"/>
     <w:rsid w:val="00681033"/>
     <w:rsid w:val="0068115E"/>
     <w:rsid w:val="006812B5"/>
     <w:rsid w:val="006812E1"/>
     <w:rsid w:val="00681DF6"/>
     <w:rsid w:val="00682F8E"/>
     <w:rsid w:val="00683B48"/>
     <w:rsid w:val="00683D98"/>
     <w:rsid w:val="0068427B"/>
     <w:rsid w:val="00684573"/>
     <w:rsid w:val="0068465F"/>
     <w:rsid w:val="00684BC3"/>
     <w:rsid w:val="00684FEC"/>
     <w:rsid w:val="00686440"/>
     <w:rsid w:val="00686655"/>
     <w:rsid w:val="0068673A"/>
     <w:rsid w:val="00687157"/>
     <w:rsid w:val="00687A82"/>
     <w:rsid w:val="0069081F"/>
     <w:rsid w:val="00691C73"/>
@@ -25958,72 +26267,76 @@
     <w:rsid w:val="006B7C85"/>
     <w:rsid w:val="006C0AE8"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006C1671"/>
     <w:rsid w:val="006C17B5"/>
     <w:rsid w:val="006C1E20"/>
     <w:rsid w:val="006C209C"/>
     <w:rsid w:val="006C3335"/>
     <w:rsid w:val="006C34FA"/>
     <w:rsid w:val="006C3A24"/>
     <w:rsid w:val="006C3AA0"/>
     <w:rsid w:val="006C3ADA"/>
     <w:rsid w:val="006C4235"/>
     <w:rsid w:val="006C4CEE"/>
     <w:rsid w:val="006C603A"/>
     <w:rsid w:val="006C6B7C"/>
     <w:rsid w:val="006C6D09"/>
     <w:rsid w:val="006C7E1A"/>
     <w:rsid w:val="006C7FBC"/>
     <w:rsid w:val="006D0346"/>
     <w:rsid w:val="006D06BA"/>
     <w:rsid w:val="006D06EE"/>
     <w:rsid w:val="006D1253"/>
     <w:rsid w:val="006D1B61"/>
     <w:rsid w:val="006D2392"/>
+    <w:rsid w:val="006D4DE9"/>
     <w:rsid w:val="006D533E"/>
     <w:rsid w:val="006D55AE"/>
     <w:rsid w:val="006D5B30"/>
     <w:rsid w:val="006D6134"/>
+    <w:rsid w:val="006D6AEE"/>
     <w:rsid w:val="006D7872"/>
     <w:rsid w:val="006D7D6E"/>
     <w:rsid w:val="006E0251"/>
     <w:rsid w:val="006E05B3"/>
     <w:rsid w:val="006E1A53"/>
     <w:rsid w:val="006E2232"/>
     <w:rsid w:val="006E2E5F"/>
     <w:rsid w:val="006E40D9"/>
+    <w:rsid w:val="006E513D"/>
     <w:rsid w:val="006E562B"/>
     <w:rsid w:val="006E5911"/>
     <w:rsid w:val="006E6726"/>
     <w:rsid w:val="006E69BE"/>
     <w:rsid w:val="006E7D20"/>
     <w:rsid w:val="006E7DA8"/>
     <w:rsid w:val="006F01B7"/>
     <w:rsid w:val="006F0284"/>
     <w:rsid w:val="006F0A14"/>
     <w:rsid w:val="006F15FF"/>
+    <w:rsid w:val="006F1AC7"/>
     <w:rsid w:val="006F1BB5"/>
     <w:rsid w:val="006F24C3"/>
     <w:rsid w:val="006F24EC"/>
     <w:rsid w:val="006F3586"/>
     <w:rsid w:val="006F3765"/>
     <w:rsid w:val="006F3D6B"/>
     <w:rsid w:val="006F41A5"/>
     <w:rsid w:val="006F4B64"/>
     <w:rsid w:val="006F4FC7"/>
     <w:rsid w:val="006F56E5"/>
     <w:rsid w:val="006F5C85"/>
     <w:rsid w:val="006F6E82"/>
     <w:rsid w:val="006F753D"/>
     <w:rsid w:val="006F7DCB"/>
     <w:rsid w:val="0070181B"/>
     <w:rsid w:val="0070184C"/>
     <w:rsid w:val="00702BA2"/>
     <w:rsid w:val="00702C1A"/>
     <w:rsid w:val="00703A64"/>
     <w:rsid w:val="00703C92"/>
     <w:rsid w:val="00704BD4"/>
     <w:rsid w:val="00705607"/>
     <w:rsid w:val="00705F7A"/>
     <w:rsid w:val="00706537"/>
     <w:rsid w:val="00706CE9"/>
@@ -26101,273 +26414,284 @@
     <w:rsid w:val="00750B5D"/>
     <w:rsid w:val="00750DDD"/>
     <w:rsid w:val="00750DF7"/>
     <w:rsid w:val="0075289B"/>
     <w:rsid w:val="00752A26"/>
     <w:rsid w:val="00753073"/>
     <w:rsid w:val="00753083"/>
     <w:rsid w:val="0075371F"/>
     <w:rsid w:val="00753766"/>
     <w:rsid w:val="00754492"/>
     <w:rsid w:val="007546F1"/>
     <w:rsid w:val="00754B86"/>
     <w:rsid w:val="007552E3"/>
     <w:rsid w:val="00755795"/>
     <w:rsid w:val="0075603A"/>
     <w:rsid w:val="007565AF"/>
     <w:rsid w:val="00756700"/>
     <w:rsid w:val="007570FF"/>
     <w:rsid w:val="00757306"/>
     <w:rsid w:val="00757352"/>
     <w:rsid w:val="0076050B"/>
     <w:rsid w:val="0076085F"/>
     <w:rsid w:val="00760E06"/>
     <w:rsid w:val="007622A3"/>
     <w:rsid w:val="00762AF0"/>
+    <w:rsid w:val="00762E9B"/>
     <w:rsid w:val="007630CC"/>
     <w:rsid w:val="007639E3"/>
     <w:rsid w:val="00764A9A"/>
     <w:rsid w:val="007660A7"/>
     <w:rsid w:val="007678F2"/>
     <w:rsid w:val="00767A3C"/>
     <w:rsid w:val="00767AF2"/>
     <w:rsid w:val="007718AF"/>
     <w:rsid w:val="00772281"/>
     <w:rsid w:val="0077275C"/>
     <w:rsid w:val="00772C20"/>
     <w:rsid w:val="00772FAE"/>
     <w:rsid w:val="00773B55"/>
     <w:rsid w:val="00773E28"/>
     <w:rsid w:val="0077423C"/>
     <w:rsid w:val="00774583"/>
     <w:rsid w:val="00774B61"/>
     <w:rsid w:val="00775F73"/>
     <w:rsid w:val="00776663"/>
     <w:rsid w:val="00776719"/>
     <w:rsid w:val="00776B9E"/>
     <w:rsid w:val="00776BF5"/>
     <w:rsid w:val="007778F1"/>
     <w:rsid w:val="00777F73"/>
     <w:rsid w:val="00780265"/>
     <w:rsid w:val="007802B6"/>
     <w:rsid w:val="00781565"/>
     <w:rsid w:val="0078202D"/>
     <w:rsid w:val="007820FE"/>
     <w:rsid w:val="007822A5"/>
     <w:rsid w:val="00783336"/>
     <w:rsid w:val="007836DF"/>
     <w:rsid w:val="007836E8"/>
     <w:rsid w:val="00783732"/>
     <w:rsid w:val="007838E3"/>
+    <w:rsid w:val="007839DD"/>
     <w:rsid w:val="00784973"/>
+    <w:rsid w:val="00784D9F"/>
     <w:rsid w:val="007859B2"/>
     <w:rsid w:val="00786442"/>
     <w:rsid w:val="00786551"/>
     <w:rsid w:val="00786AD2"/>
     <w:rsid w:val="00787E66"/>
     <w:rsid w:val="0079096B"/>
     <w:rsid w:val="007914F9"/>
     <w:rsid w:val="007920FA"/>
     <w:rsid w:val="00792622"/>
     <w:rsid w:val="00792B1F"/>
     <w:rsid w:val="00792C61"/>
     <w:rsid w:val="00792EF2"/>
     <w:rsid w:val="00792EFB"/>
     <w:rsid w:val="00792F69"/>
     <w:rsid w:val="0079304A"/>
     <w:rsid w:val="0079340B"/>
     <w:rsid w:val="00793557"/>
     <w:rsid w:val="00793B12"/>
     <w:rsid w:val="00793E60"/>
     <w:rsid w:val="00793F42"/>
     <w:rsid w:val="00794BFA"/>
     <w:rsid w:val="00794D79"/>
     <w:rsid w:val="00795ACC"/>
     <w:rsid w:val="0079639F"/>
     <w:rsid w:val="00796959"/>
     <w:rsid w:val="0079750A"/>
     <w:rsid w:val="007A0442"/>
     <w:rsid w:val="007A06B2"/>
     <w:rsid w:val="007A1770"/>
     <w:rsid w:val="007A1CC8"/>
     <w:rsid w:val="007A2279"/>
     <w:rsid w:val="007A22F5"/>
     <w:rsid w:val="007A3075"/>
     <w:rsid w:val="007A3362"/>
     <w:rsid w:val="007A3B03"/>
     <w:rsid w:val="007A411A"/>
     <w:rsid w:val="007A4246"/>
     <w:rsid w:val="007A42B6"/>
     <w:rsid w:val="007A50E7"/>
     <w:rsid w:val="007A715F"/>
     <w:rsid w:val="007B0235"/>
     <w:rsid w:val="007B0251"/>
     <w:rsid w:val="007B02A0"/>
     <w:rsid w:val="007B0A0C"/>
     <w:rsid w:val="007B0D19"/>
     <w:rsid w:val="007B10D8"/>
+    <w:rsid w:val="007B10DA"/>
     <w:rsid w:val="007B1C7B"/>
     <w:rsid w:val="007B211D"/>
     <w:rsid w:val="007B2743"/>
+    <w:rsid w:val="007B520C"/>
     <w:rsid w:val="007B55CD"/>
     <w:rsid w:val="007B56B9"/>
     <w:rsid w:val="007B598B"/>
     <w:rsid w:val="007B73AC"/>
     <w:rsid w:val="007B7C98"/>
     <w:rsid w:val="007C0117"/>
+    <w:rsid w:val="007C0515"/>
     <w:rsid w:val="007C0CF4"/>
     <w:rsid w:val="007C0DA1"/>
     <w:rsid w:val="007C11D8"/>
+    <w:rsid w:val="007C1508"/>
     <w:rsid w:val="007C158B"/>
     <w:rsid w:val="007C1A28"/>
     <w:rsid w:val="007C1A78"/>
     <w:rsid w:val="007C248C"/>
     <w:rsid w:val="007C26A5"/>
     <w:rsid w:val="007C2917"/>
     <w:rsid w:val="007C2D3F"/>
     <w:rsid w:val="007C388D"/>
     <w:rsid w:val="007C38AD"/>
     <w:rsid w:val="007C3E83"/>
     <w:rsid w:val="007C5A74"/>
     <w:rsid w:val="007C66A7"/>
     <w:rsid w:val="007C69D0"/>
     <w:rsid w:val="007C6E62"/>
     <w:rsid w:val="007C7704"/>
     <w:rsid w:val="007C7889"/>
     <w:rsid w:val="007C7897"/>
     <w:rsid w:val="007C7A9E"/>
     <w:rsid w:val="007C7B29"/>
     <w:rsid w:val="007D0080"/>
     <w:rsid w:val="007D0B75"/>
     <w:rsid w:val="007D0E2C"/>
     <w:rsid w:val="007D0FA6"/>
     <w:rsid w:val="007D113E"/>
+    <w:rsid w:val="007D143C"/>
     <w:rsid w:val="007D20E1"/>
     <w:rsid w:val="007D2BD3"/>
     <w:rsid w:val="007D2EC5"/>
     <w:rsid w:val="007D2ED6"/>
     <w:rsid w:val="007D3415"/>
     <w:rsid w:val="007D3582"/>
     <w:rsid w:val="007D41A8"/>
     <w:rsid w:val="007D4AB3"/>
     <w:rsid w:val="007D4AB8"/>
     <w:rsid w:val="007D5693"/>
     <w:rsid w:val="007D59CA"/>
     <w:rsid w:val="007D60D2"/>
     <w:rsid w:val="007D6F1C"/>
     <w:rsid w:val="007E0056"/>
     <w:rsid w:val="007E00BD"/>
     <w:rsid w:val="007E0112"/>
     <w:rsid w:val="007E03C8"/>
     <w:rsid w:val="007E04B5"/>
     <w:rsid w:val="007E238C"/>
     <w:rsid w:val="007E2653"/>
     <w:rsid w:val="007E2F08"/>
     <w:rsid w:val="007E2FFC"/>
     <w:rsid w:val="007E3318"/>
     <w:rsid w:val="007E332E"/>
     <w:rsid w:val="007E6243"/>
     <w:rsid w:val="007E7547"/>
     <w:rsid w:val="007F04CB"/>
     <w:rsid w:val="007F115C"/>
     <w:rsid w:val="007F12FD"/>
     <w:rsid w:val="007F1B3E"/>
     <w:rsid w:val="007F245B"/>
     <w:rsid w:val="007F28F4"/>
+    <w:rsid w:val="007F3E31"/>
     <w:rsid w:val="007F488A"/>
     <w:rsid w:val="007F4E6E"/>
     <w:rsid w:val="007F5041"/>
     <w:rsid w:val="007F533F"/>
     <w:rsid w:val="007F53E8"/>
     <w:rsid w:val="007F5603"/>
     <w:rsid w:val="007F594E"/>
     <w:rsid w:val="007F5B29"/>
     <w:rsid w:val="007F6AB1"/>
     <w:rsid w:val="007F6AC9"/>
     <w:rsid w:val="007F6F61"/>
     <w:rsid w:val="007F75B1"/>
     <w:rsid w:val="007F7888"/>
     <w:rsid w:val="007F7B2B"/>
     <w:rsid w:val="00800170"/>
     <w:rsid w:val="00800384"/>
     <w:rsid w:val="0080049E"/>
     <w:rsid w:val="008012AC"/>
     <w:rsid w:val="00801606"/>
     <w:rsid w:val="00802123"/>
     <w:rsid w:val="00802574"/>
     <w:rsid w:val="00802E6D"/>
     <w:rsid w:val="008034F1"/>
     <w:rsid w:val="0080417F"/>
     <w:rsid w:val="008045D3"/>
     <w:rsid w:val="00804E59"/>
     <w:rsid w:val="00806C1B"/>
     <w:rsid w:val="008073B3"/>
     <w:rsid w:val="0080791B"/>
     <w:rsid w:val="0080791E"/>
     <w:rsid w:val="00807C14"/>
     <w:rsid w:val="00810505"/>
     <w:rsid w:val="00810791"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="008110A2"/>
+    <w:rsid w:val="00811128"/>
     <w:rsid w:val="00811C84"/>
     <w:rsid w:val="00812FFE"/>
     <w:rsid w:val="00813795"/>
     <w:rsid w:val="00814A79"/>
     <w:rsid w:val="00814D11"/>
     <w:rsid w:val="00814E4B"/>
     <w:rsid w:val="008150EE"/>
     <w:rsid w:val="008159C4"/>
     <w:rsid w:val="008163FE"/>
     <w:rsid w:val="00817880"/>
     <w:rsid w:val="00820114"/>
     <w:rsid w:val="008210CD"/>
     <w:rsid w:val="0082127E"/>
     <w:rsid w:val="00821556"/>
     <w:rsid w:val="0082194C"/>
     <w:rsid w:val="008223CB"/>
     <w:rsid w:val="00822F96"/>
     <w:rsid w:val="0082316D"/>
     <w:rsid w:val="00823D56"/>
     <w:rsid w:val="00823D96"/>
     <w:rsid w:val="00825BD5"/>
     <w:rsid w:val="00826956"/>
     <w:rsid w:val="0082749C"/>
     <w:rsid w:val="00830070"/>
     <w:rsid w:val="008303EC"/>
     <w:rsid w:val="00830627"/>
     <w:rsid w:val="00830A2F"/>
     <w:rsid w:val="00831093"/>
     <w:rsid w:val="0083139D"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="00832185"/>
     <w:rsid w:val="008322F1"/>
     <w:rsid w:val="00834A13"/>
     <w:rsid w:val="00834BC2"/>
     <w:rsid w:val="008357AE"/>
     <w:rsid w:val="00835A6A"/>
     <w:rsid w:val="008361B9"/>
     <w:rsid w:val="00836569"/>
+    <w:rsid w:val="00836D71"/>
     <w:rsid w:val="0083780E"/>
     <w:rsid w:val="00837B63"/>
     <w:rsid w:val="00837C45"/>
     <w:rsid w:val="008400E6"/>
     <w:rsid w:val="00840207"/>
     <w:rsid w:val="00841D19"/>
     <w:rsid w:val="008422DD"/>
     <w:rsid w:val="00843495"/>
     <w:rsid w:val="00844241"/>
     <w:rsid w:val="0084446D"/>
     <w:rsid w:val="008448B5"/>
     <w:rsid w:val="00844E0B"/>
     <w:rsid w:val="00844F7B"/>
     <w:rsid w:val="00845842"/>
     <w:rsid w:val="0084585C"/>
     <w:rsid w:val="00845922"/>
     <w:rsid w:val="00845E06"/>
     <w:rsid w:val="0084628B"/>
     <w:rsid w:val="0084670A"/>
     <w:rsid w:val="0084725E"/>
     <w:rsid w:val="00847514"/>
     <w:rsid w:val="00847666"/>
     <w:rsid w:val="008479D8"/>
     <w:rsid w:val="00847C24"/>
     <w:rsid w:val="00847C38"/>
@@ -26422,88 +26746,90 @@
     <w:rsid w:val="008735DB"/>
     <w:rsid w:val="00873720"/>
     <w:rsid w:val="008739D2"/>
     <w:rsid w:val="00873A43"/>
     <w:rsid w:val="00873CCC"/>
     <w:rsid w:val="00874040"/>
     <w:rsid w:val="008756BD"/>
     <w:rsid w:val="008759CF"/>
     <w:rsid w:val="008759EC"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="008762DC"/>
     <w:rsid w:val="00876933"/>
     <w:rsid w:val="00876CAB"/>
     <w:rsid w:val="008775F6"/>
     <w:rsid w:val="00877A97"/>
     <w:rsid w:val="00877F5D"/>
     <w:rsid w:val="008821D3"/>
     <w:rsid w:val="008822AD"/>
     <w:rsid w:val="008836AF"/>
     <w:rsid w:val="00883794"/>
     <w:rsid w:val="00883936"/>
     <w:rsid w:val="00884019"/>
     <w:rsid w:val="0088460B"/>
     <w:rsid w:val="00884BA0"/>
     <w:rsid w:val="00884EA7"/>
+    <w:rsid w:val="00885063"/>
     <w:rsid w:val="008851E3"/>
     <w:rsid w:val="00885368"/>
     <w:rsid w:val="008854F7"/>
     <w:rsid w:val="0088583C"/>
     <w:rsid w:val="00885A86"/>
     <w:rsid w:val="00885FF5"/>
     <w:rsid w:val="0088748E"/>
     <w:rsid w:val="00887912"/>
     <w:rsid w:val="00890BE9"/>
     <w:rsid w:val="00890FC4"/>
     <w:rsid w:val="008934D7"/>
     <w:rsid w:val="0089392C"/>
     <w:rsid w:val="00893B25"/>
     <w:rsid w:val="00893B69"/>
     <w:rsid w:val="00893D64"/>
     <w:rsid w:val="008946C4"/>
     <w:rsid w:val="00894E62"/>
     <w:rsid w:val="0089537C"/>
     <w:rsid w:val="00895AC3"/>
     <w:rsid w:val="00895D9B"/>
     <w:rsid w:val="00896CFE"/>
     <w:rsid w:val="00896EE7"/>
     <w:rsid w:val="00897061"/>
     <w:rsid w:val="00897886"/>
     <w:rsid w:val="00897D32"/>
     <w:rsid w:val="00897FB2"/>
     <w:rsid w:val="008A0231"/>
     <w:rsid w:val="008A07EC"/>
     <w:rsid w:val="008A0ED0"/>
     <w:rsid w:val="008A1316"/>
     <w:rsid w:val="008A14FA"/>
     <w:rsid w:val="008A1654"/>
     <w:rsid w:val="008A26ED"/>
     <w:rsid w:val="008A2E35"/>
     <w:rsid w:val="008A3363"/>
     <w:rsid w:val="008A3567"/>
     <w:rsid w:val="008A3CBB"/>
     <w:rsid w:val="008A453E"/>
+    <w:rsid w:val="008A474D"/>
     <w:rsid w:val="008A4C26"/>
     <w:rsid w:val="008A4D99"/>
     <w:rsid w:val="008A514D"/>
     <w:rsid w:val="008A52D8"/>
     <w:rsid w:val="008A5658"/>
     <w:rsid w:val="008A6726"/>
     <w:rsid w:val="008A712C"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008A7775"/>
     <w:rsid w:val="008A7C1D"/>
     <w:rsid w:val="008A7F09"/>
     <w:rsid w:val="008B0464"/>
     <w:rsid w:val="008B066C"/>
     <w:rsid w:val="008B1C99"/>
     <w:rsid w:val="008B2191"/>
     <w:rsid w:val="008B2777"/>
     <w:rsid w:val="008B4E09"/>
     <w:rsid w:val="008B4F55"/>
     <w:rsid w:val="008B56D4"/>
     <w:rsid w:val="008B59E0"/>
     <w:rsid w:val="008B5A69"/>
     <w:rsid w:val="008B6BF2"/>
     <w:rsid w:val="008B6C28"/>
     <w:rsid w:val="008B7A95"/>
     <w:rsid w:val="008B7D2F"/>
@@ -26538,114 +26864,117 @@
     <w:rsid w:val="008C6CD2"/>
     <w:rsid w:val="008C7219"/>
     <w:rsid w:val="008D142C"/>
     <w:rsid w:val="008D2858"/>
     <w:rsid w:val="008D2BBE"/>
     <w:rsid w:val="008D311D"/>
     <w:rsid w:val="008D42A9"/>
     <w:rsid w:val="008D4C75"/>
     <w:rsid w:val="008D51A3"/>
     <w:rsid w:val="008D536C"/>
     <w:rsid w:val="008D56D5"/>
     <w:rsid w:val="008D59B4"/>
     <w:rsid w:val="008D61B6"/>
     <w:rsid w:val="008D6B76"/>
     <w:rsid w:val="008D6CE1"/>
     <w:rsid w:val="008D7243"/>
     <w:rsid w:val="008D72BA"/>
     <w:rsid w:val="008D7951"/>
     <w:rsid w:val="008D79DA"/>
     <w:rsid w:val="008D7AA6"/>
     <w:rsid w:val="008D7CF6"/>
     <w:rsid w:val="008D7F18"/>
     <w:rsid w:val="008E0007"/>
     <w:rsid w:val="008E0677"/>
     <w:rsid w:val="008E0AEB"/>
+    <w:rsid w:val="008E1338"/>
     <w:rsid w:val="008E1460"/>
     <w:rsid w:val="008E1774"/>
     <w:rsid w:val="008E1EAC"/>
     <w:rsid w:val="008E23E8"/>
     <w:rsid w:val="008E2404"/>
     <w:rsid w:val="008E2A76"/>
     <w:rsid w:val="008E2B90"/>
     <w:rsid w:val="008E2BFC"/>
     <w:rsid w:val="008E37AF"/>
     <w:rsid w:val="008E392F"/>
     <w:rsid w:val="008E3C1B"/>
     <w:rsid w:val="008E4AC7"/>
     <w:rsid w:val="008E5A37"/>
     <w:rsid w:val="008E6D79"/>
     <w:rsid w:val="008E6D99"/>
     <w:rsid w:val="008F0425"/>
     <w:rsid w:val="008F095B"/>
     <w:rsid w:val="008F0F3F"/>
     <w:rsid w:val="008F135C"/>
     <w:rsid w:val="008F1840"/>
     <w:rsid w:val="008F1F72"/>
     <w:rsid w:val="008F2331"/>
     <w:rsid w:val="008F2388"/>
     <w:rsid w:val="008F283E"/>
     <w:rsid w:val="008F2975"/>
     <w:rsid w:val="008F2DFE"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F3141"/>
     <w:rsid w:val="008F342F"/>
     <w:rsid w:val="008F3AB3"/>
     <w:rsid w:val="008F3C24"/>
     <w:rsid w:val="008F3E22"/>
     <w:rsid w:val="008F42A1"/>
+    <w:rsid w:val="008F541A"/>
     <w:rsid w:val="008F58F9"/>
     <w:rsid w:val="008F5D04"/>
     <w:rsid w:val="008F60F3"/>
     <w:rsid w:val="008F66DE"/>
     <w:rsid w:val="008F69DB"/>
     <w:rsid w:val="008F6EE7"/>
     <w:rsid w:val="008F70B8"/>
     <w:rsid w:val="008F7241"/>
     <w:rsid w:val="00900A54"/>
     <w:rsid w:val="00901337"/>
     <w:rsid w:val="0090279D"/>
     <w:rsid w:val="009027AD"/>
     <w:rsid w:val="00902CFA"/>
     <w:rsid w:val="00903BA6"/>
     <w:rsid w:val="009042BF"/>
     <w:rsid w:val="009047CA"/>
     <w:rsid w:val="009048E1"/>
     <w:rsid w:val="00904ACD"/>
     <w:rsid w:val="00905530"/>
     <w:rsid w:val="0090757D"/>
     <w:rsid w:val="009077B7"/>
     <w:rsid w:val="00907DC3"/>
     <w:rsid w:val="00907F90"/>
     <w:rsid w:val="00910545"/>
     <w:rsid w:val="009107FB"/>
     <w:rsid w:val="00910843"/>
     <w:rsid w:val="009115DB"/>
     <w:rsid w:val="00912E42"/>
     <w:rsid w:val="009137EE"/>
     <w:rsid w:val="00914B0B"/>
     <w:rsid w:val="00914E97"/>
+    <w:rsid w:val="00914F6A"/>
     <w:rsid w:val="009151FA"/>
     <w:rsid w:val="009158EF"/>
     <w:rsid w:val="00916449"/>
     <w:rsid w:val="00917C28"/>
     <w:rsid w:val="00920028"/>
     <w:rsid w:val="009204CD"/>
     <w:rsid w:val="00920A17"/>
     <w:rsid w:val="00920E59"/>
     <w:rsid w:val="00921550"/>
     <w:rsid w:val="009221EE"/>
     <w:rsid w:val="00922604"/>
     <w:rsid w:val="00922838"/>
     <w:rsid w:val="00922D46"/>
     <w:rsid w:val="00923EC7"/>
     <w:rsid w:val="00925E7D"/>
     <w:rsid w:val="00925F11"/>
     <w:rsid w:val="0092618A"/>
     <w:rsid w:val="0092642B"/>
     <w:rsid w:val="0092730C"/>
     <w:rsid w:val="00931339"/>
     <w:rsid w:val="00931B96"/>
     <w:rsid w:val="00931CD1"/>
     <w:rsid w:val="00931F71"/>
     <w:rsid w:val="00932408"/>
     <w:rsid w:val="009324A7"/>
@@ -26727,50 +27056,51 @@
     <w:rsid w:val="00971687"/>
     <w:rsid w:val="00972113"/>
     <w:rsid w:val="0097225A"/>
     <w:rsid w:val="00972B9E"/>
     <w:rsid w:val="00972E50"/>
     <w:rsid w:val="00972E58"/>
     <w:rsid w:val="0097418F"/>
     <w:rsid w:val="009743CE"/>
     <w:rsid w:val="009743D3"/>
     <w:rsid w:val="00974761"/>
     <w:rsid w:val="009759AD"/>
     <w:rsid w:val="00975A03"/>
     <w:rsid w:val="00975AE5"/>
     <w:rsid w:val="00975E68"/>
     <w:rsid w:val="00977262"/>
     <w:rsid w:val="00977A94"/>
     <w:rsid w:val="00977F8D"/>
     <w:rsid w:val="0098070E"/>
     <w:rsid w:val="0098089B"/>
     <w:rsid w:val="00980F64"/>
     <w:rsid w:val="00981E08"/>
     <w:rsid w:val="00982029"/>
     <w:rsid w:val="009822B1"/>
     <w:rsid w:val="0098252E"/>
     <w:rsid w:val="0098262B"/>
+    <w:rsid w:val="00983158"/>
     <w:rsid w:val="00983394"/>
     <w:rsid w:val="009838DA"/>
     <w:rsid w:val="00983F5F"/>
     <w:rsid w:val="009840DA"/>
     <w:rsid w:val="00984517"/>
     <w:rsid w:val="0098463E"/>
     <w:rsid w:val="00984CB3"/>
     <w:rsid w:val="00984CF1"/>
     <w:rsid w:val="009859D6"/>
     <w:rsid w:val="00985A37"/>
     <w:rsid w:val="00985B10"/>
     <w:rsid w:val="00985D7F"/>
     <w:rsid w:val="00985D80"/>
     <w:rsid w:val="00986907"/>
     <w:rsid w:val="009869A7"/>
     <w:rsid w:val="00987654"/>
     <w:rsid w:val="00987678"/>
     <w:rsid w:val="00987872"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="0099058D"/>
     <w:rsid w:val="00990D68"/>
     <w:rsid w:val="0099110A"/>
     <w:rsid w:val="009922FF"/>
     <w:rsid w:val="00992424"/>
     <w:rsid w:val="00992A5E"/>
@@ -26840,50 +27170,51 @@
     <w:rsid w:val="009C4DC7"/>
     <w:rsid w:val="009C4DE2"/>
     <w:rsid w:val="009C4EAB"/>
     <w:rsid w:val="009C5430"/>
     <w:rsid w:val="009C60F4"/>
     <w:rsid w:val="009C7224"/>
     <w:rsid w:val="009C7587"/>
     <w:rsid w:val="009D056E"/>
     <w:rsid w:val="009D0734"/>
     <w:rsid w:val="009D079C"/>
     <w:rsid w:val="009D1D43"/>
     <w:rsid w:val="009D1DF9"/>
     <w:rsid w:val="009D2E1D"/>
     <w:rsid w:val="009D33A4"/>
     <w:rsid w:val="009D3FE0"/>
     <w:rsid w:val="009D4874"/>
     <w:rsid w:val="009D52BB"/>
     <w:rsid w:val="009D55BC"/>
     <w:rsid w:val="009D55F4"/>
     <w:rsid w:val="009D5873"/>
     <w:rsid w:val="009D6D12"/>
     <w:rsid w:val="009D71DD"/>
     <w:rsid w:val="009D73A5"/>
     <w:rsid w:val="009D7BF6"/>
     <w:rsid w:val="009D7C72"/>
+    <w:rsid w:val="009E01A5"/>
     <w:rsid w:val="009E01DD"/>
     <w:rsid w:val="009E0260"/>
     <w:rsid w:val="009E054F"/>
     <w:rsid w:val="009E13AC"/>
     <w:rsid w:val="009E1507"/>
     <w:rsid w:val="009E2150"/>
     <w:rsid w:val="009E3B09"/>
     <w:rsid w:val="009E3B48"/>
     <w:rsid w:val="009E4821"/>
     <w:rsid w:val="009E48FB"/>
     <w:rsid w:val="009E4F29"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E54A0"/>
     <w:rsid w:val="009E5DBC"/>
     <w:rsid w:val="009E6E96"/>
     <w:rsid w:val="009E791D"/>
     <w:rsid w:val="009E7AB5"/>
     <w:rsid w:val="009E7B1B"/>
     <w:rsid w:val="009E7C0B"/>
     <w:rsid w:val="009F0305"/>
     <w:rsid w:val="009F0734"/>
     <w:rsid w:val="009F19BC"/>
     <w:rsid w:val="009F1B0B"/>
     <w:rsid w:val="009F20F2"/>
     <w:rsid w:val="009F2C91"/>
@@ -26951,50 +27282,51 @@
     <w:rsid w:val="00A30ACD"/>
     <w:rsid w:val="00A3103D"/>
     <w:rsid w:val="00A312A5"/>
     <w:rsid w:val="00A31636"/>
     <w:rsid w:val="00A31D54"/>
     <w:rsid w:val="00A326F8"/>
     <w:rsid w:val="00A32C20"/>
     <w:rsid w:val="00A340C6"/>
     <w:rsid w:val="00A35062"/>
     <w:rsid w:val="00A35402"/>
     <w:rsid w:val="00A367DA"/>
     <w:rsid w:val="00A3783A"/>
     <w:rsid w:val="00A37AFF"/>
     <w:rsid w:val="00A37FB9"/>
     <w:rsid w:val="00A41F90"/>
     <w:rsid w:val="00A42461"/>
     <w:rsid w:val="00A42542"/>
     <w:rsid w:val="00A43549"/>
     <w:rsid w:val="00A43A15"/>
     <w:rsid w:val="00A43B5B"/>
     <w:rsid w:val="00A441D1"/>
     <w:rsid w:val="00A448DC"/>
     <w:rsid w:val="00A4493D"/>
     <w:rsid w:val="00A451AD"/>
     <w:rsid w:val="00A46174"/>
+    <w:rsid w:val="00A46A88"/>
     <w:rsid w:val="00A47031"/>
     <w:rsid w:val="00A47B5F"/>
     <w:rsid w:val="00A5006F"/>
     <w:rsid w:val="00A500D6"/>
     <w:rsid w:val="00A5015A"/>
     <w:rsid w:val="00A5024E"/>
     <w:rsid w:val="00A50DEA"/>
     <w:rsid w:val="00A517B9"/>
     <w:rsid w:val="00A518EF"/>
     <w:rsid w:val="00A51911"/>
     <w:rsid w:val="00A51AF9"/>
     <w:rsid w:val="00A522F5"/>
     <w:rsid w:val="00A52662"/>
     <w:rsid w:val="00A52AD1"/>
     <w:rsid w:val="00A53350"/>
     <w:rsid w:val="00A53759"/>
     <w:rsid w:val="00A5444F"/>
     <w:rsid w:val="00A54966"/>
     <w:rsid w:val="00A54DFD"/>
     <w:rsid w:val="00A55B56"/>
     <w:rsid w:val="00A55D5D"/>
     <w:rsid w:val="00A55FEA"/>
     <w:rsid w:val="00A5608D"/>
     <w:rsid w:val="00A566AE"/>
     <w:rsid w:val="00A57102"/>
@@ -27263,60 +27595,60 @@
     <w:rsid w:val="00B26DAA"/>
     <w:rsid w:val="00B27049"/>
     <w:rsid w:val="00B275A9"/>
     <w:rsid w:val="00B314A9"/>
     <w:rsid w:val="00B3158A"/>
     <w:rsid w:val="00B31999"/>
     <w:rsid w:val="00B32D58"/>
     <w:rsid w:val="00B32EE8"/>
     <w:rsid w:val="00B33188"/>
     <w:rsid w:val="00B33232"/>
     <w:rsid w:val="00B336DF"/>
     <w:rsid w:val="00B3399A"/>
     <w:rsid w:val="00B33B2A"/>
     <w:rsid w:val="00B33B7A"/>
     <w:rsid w:val="00B33D43"/>
     <w:rsid w:val="00B347E1"/>
     <w:rsid w:val="00B355C5"/>
     <w:rsid w:val="00B3560C"/>
     <w:rsid w:val="00B3595B"/>
     <w:rsid w:val="00B35C3B"/>
     <w:rsid w:val="00B35D06"/>
     <w:rsid w:val="00B35EF7"/>
     <w:rsid w:val="00B364E2"/>
     <w:rsid w:val="00B36751"/>
     <w:rsid w:val="00B3676C"/>
-    <w:rsid w:val="00B36870"/>
     <w:rsid w:val="00B36BDA"/>
     <w:rsid w:val="00B36EEF"/>
     <w:rsid w:val="00B37FDB"/>
     <w:rsid w:val="00B41063"/>
     <w:rsid w:val="00B4120F"/>
     <w:rsid w:val="00B41213"/>
     <w:rsid w:val="00B41AEB"/>
     <w:rsid w:val="00B42451"/>
     <w:rsid w:val="00B437A3"/>
+    <w:rsid w:val="00B43F26"/>
     <w:rsid w:val="00B442AD"/>
     <w:rsid w:val="00B44FAB"/>
     <w:rsid w:val="00B454FD"/>
     <w:rsid w:val="00B45F89"/>
     <w:rsid w:val="00B46811"/>
     <w:rsid w:val="00B46F9C"/>
     <w:rsid w:val="00B4719F"/>
     <w:rsid w:val="00B471DB"/>
     <w:rsid w:val="00B473F1"/>
     <w:rsid w:val="00B47655"/>
     <w:rsid w:val="00B47D43"/>
     <w:rsid w:val="00B516D3"/>
     <w:rsid w:val="00B51892"/>
     <w:rsid w:val="00B518C5"/>
     <w:rsid w:val="00B51F09"/>
     <w:rsid w:val="00B5288F"/>
     <w:rsid w:val="00B52AE0"/>
     <w:rsid w:val="00B53A88"/>
     <w:rsid w:val="00B5586B"/>
     <w:rsid w:val="00B5598C"/>
     <w:rsid w:val="00B55AC8"/>
     <w:rsid w:val="00B55ECA"/>
     <w:rsid w:val="00B56FDD"/>
     <w:rsid w:val="00B57562"/>
     <w:rsid w:val="00B57C21"/>
@@ -27424,50 +27756,51 @@
     <w:rsid w:val="00BB6E71"/>
     <w:rsid w:val="00BB6EF0"/>
     <w:rsid w:val="00BC0003"/>
     <w:rsid w:val="00BC0D8B"/>
     <w:rsid w:val="00BC0E19"/>
     <w:rsid w:val="00BC0FC5"/>
     <w:rsid w:val="00BC165E"/>
     <w:rsid w:val="00BC23E6"/>
     <w:rsid w:val="00BC3977"/>
     <w:rsid w:val="00BC3DB4"/>
     <w:rsid w:val="00BC4CB9"/>
     <w:rsid w:val="00BC4F64"/>
     <w:rsid w:val="00BC6276"/>
     <w:rsid w:val="00BC63C9"/>
     <w:rsid w:val="00BC6787"/>
     <w:rsid w:val="00BC71B5"/>
     <w:rsid w:val="00BC7913"/>
     <w:rsid w:val="00BD0295"/>
     <w:rsid w:val="00BD0573"/>
     <w:rsid w:val="00BD092B"/>
     <w:rsid w:val="00BD0EEF"/>
     <w:rsid w:val="00BD0FDD"/>
     <w:rsid w:val="00BD139D"/>
     <w:rsid w:val="00BD146A"/>
     <w:rsid w:val="00BD187A"/>
+    <w:rsid w:val="00BD1C4F"/>
     <w:rsid w:val="00BD3FB7"/>
     <w:rsid w:val="00BD48DC"/>
     <w:rsid w:val="00BD4CBF"/>
     <w:rsid w:val="00BD4E00"/>
     <w:rsid w:val="00BD4F11"/>
     <w:rsid w:val="00BD5988"/>
     <w:rsid w:val="00BD6173"/>
     <w:rsid w:val="00BD6429"/>
     <w:rsid w:val="00BD66EF"/>
     <w:rsid w:val="00BD7189"/>
     <w:rsid w:val="00BD72D9"/>
     <w:rsid w:val="00BD75A2"/>
     <w:rsid w:val="00BD7ED4"/>
     <w:rsid w:val="00BE0356"/>
     <w:rsid w:val="00BE03D0"/>
     <w:rsid w:val="00BE0773"/>
     <w:rsid w:val="00BE08AB"/>
     <w:rsid w:val="00BE200F"/>
     <w:rsid w:val="00BE3013"/>
     <w:rsid w:val="00BE39B0"/>
     <w:rsid w:val="00BE3FF8"/>
     <w:rsid w:val="00BE44AA"/>
     <w:rsid w:val="00BE525C"/>
     <w:rsid w:val="00BE5521"/>
     <w:rsid w:val="00BE594E"/>
@@ -27564,67 +27897,69 @@
     <w:rsid w:val="00C2573A"/>
     <w:rsid w:val="00C257A0"/>
     <w:rsid w:val="00C258D0"/>
     <w:rsid w:val="00C26891"/>
     <w:rsid w:val="00C272CD"/>
     <w:rsid w:val="00C27513"/>
     <w:rsid w:val="00C2764B"/>
     <w:rsid w:val="00C27DBF"/>
     <w:rsid w:val="00C308C1"/>
     <w:rsid w:val="00C309E7"/>
     <w:rsid w:val="00C30A16"/>
     <w:rsid w:val="00C30F25"/>
     <w:rsid w:val="00C31492"/>
     <w:rsid w:val="00C317F3"/>
     <w:rsid w:val="00C326CF"/>
     <w:rsid w:val="00C32FD2"/>
     <w:rsid w:val="00C3320B"/>
     <w:rsid w:val="00C345C8"/>
     <w:rsid w:val="00C3511D"/>
     <w:rsid w:val="00C3523C"/>
     <w:rsid w:val="00C35257"/>
     <w:rsid w:val="00C3574E"/>
     <w:rsid w:val="00C35859"/>
     <w:rsid w:val="00C35CA1"/>
     <w:rsid w:val="00C364E6"/>
+    <w:rsid w:val="00C36B53"/>
     <w:rsid w:val="00C36C54"/>
     <w:rsid w:val="00C36CB1"/>
     <w:rsid w:val="00C36D2F"/>
     <w:rsid w:val="00C3747C"/>
     <w:rsid w:val="00C37589"/>
     <w:rsid w:val="00C40789"/>
     <w:rsid w:val="00C40A4D"/>
     <w:rsid w:val="00C41080"/>
     <w:rsid w:val="00C41336"/>
     <w:rsid w:val="00C41537"/>
     <w:rsid w:val="00C424EC"/>
     <w:rsid w:val="00C42DA9"/>
     <w:rsid w:val="00C42DEC"/>
     <w:rsid w:val="00C4308F"/>
     <w:rsid w:val="00C437A8"/>
     <w:rsid w:val="00C43DAB"/>
     <w:rsid w:val="00C44B19"/>
+    <w:rsid w:val="00C455D1"/>
     <w:rsid w:val="00C45DC5"/>
     <w:rsid w:val="00C466CE"/>
     <w:rsid w:val="00C46DB7"/>
     <w:rsid w:val="00C473A0"/>
     <w:rsid w:val="00C473D4"/>
     <w:rsid w:val="00C47732"/>
     <w:rsid w:val="00C47ACC"/>
     <w:rsid w:val="00C50C5A"/>
     <w:rsid w:val="00C50ED6"/>
     <w:rsid w:val="00C50F07"/>
     <w:rsid w:val="00C5103E"/>
     <w:rsid w:val="00C52E26"/>
     <w:rsid w:val="00C5337C"/>
     <w:rsid w:val="00C55073"/>
     <w:rsid w:val="00C55543"/>
     <w:rsid w:val="00C57FDD"/>
     <w:rsid w:val="00C61576"/>
     <w:rsid w:val="00C6189A"/>
     <w:rsid w:val="00C618B8"/>
     <w:rsid w:val="00C61A7E"/>
     <w:rsid w:val="00C61DB5"/>
     <w:rsid w:val="00C61E39"/>
     <w:rsid w:val="00C62D4D"/>
     <w:rsid w:val="00C643A0"/>
     <w:rsid w:val="00C64578"/>
@@ -27663,93 +27998,94 @@
     <w:rsid w:val="00C82395"/>
     <w:rsid w:val="00C82763"/>
     <w:rsid w:val="00C82E25"/>
     <w:rsid w:val="00C836DC"/>
     <w:rsid w:val="00C83ABF"/>
     <w:rsid w:val="00C84079"/>
     <w:rsid w:val="00C8571B"/>
     <w:rsid w:val="00C859F3"/>
     <w:rsid w:val="00C85CBC"/>
     <w:rsid w:val="00C85EDF"/>
     <w:rsid w:val="00C85F09"/>
     <w:rsid w:val="00C8649F"/>
     <w:rsid w:val="00C86852"/>
     <w:rsid w:val="00C869A2"/>
     <w:rsid w:val="00C86AB1"/>
     <w:rsid w:val="00C86C6B"/>
     <w:rsid w:val="00C8779A"/>
     <w:rsid w:val="00C911D4"/>
     <w:rsid w:val="00C91711"/>
     <w:rsid w:val="00C91766"/>
     <w:rsid w:val="00C91B3E"/>
     <w:rsid w:val="00C92097"/>
     <w:rsid w:val="00C931CB"/>
     <w:rsid w:val="00C934E3"/>
     <w:rsid w:val="00C9431D"/>
-    <w:rsid w:val="00C94361"/>
     <w:rsid w:val="00C94D56"/>
     <w:rsid w:val="00C94FAD"/>
     <w:rsid w:val="00C950F6"/>
     <w:rsid w:val="00C95F39"/>
     <w:rsid w:val="00C96CB7"/>
     <w:rsid w:val="00C96E61"/>
     <w:rsid w:val="00C97292"/>
+    <w:rsid w:val="00C972B1"/>
     <w:rsid w:val="00CA00D1"/>
     <w:rsid w:val="00CA0BF9"/>
     <w:rsid w:val="00CA1250"/>
     <w:rsid w:val="00CA12A8"/>
     <w:rsid w:val="00CA13A4"/>
     <w:rsid w:val="00CA1B67"/>
     <w:rsid w:val="00CA1EBF"/>
     <w:rsid w:val="00CA253F"/>
     <w:rsid w:val="00CA2FC7"/>
     <w:rsid w:val="00CA3073"/>
     <w:rsid w:val="00CA342A"/>
     <w:rsid w:val="00CA3447"/>
     <w:rsid w:val="00CA3591"/>
     <w:rsid w:val="00CA35DD"/>
     <w:rsid w:val="00CA3A58"/>
     <w:rsid w:val="00CA3C60"/>
     <w:rsid w:val="00CA3F51"/>
     <w:rsid w:val="00CA404F"/>
     <w:rsid w:val="00CA478F"/>
     <w:rsid w:val="00CA479E"/>
     <w:rsid w:val="00CA518C"/>
     <w:rsid w:val="00CA532C"/>
     <w:rsid w:val="00CA568B"/>
     <w:rsid w:val="00CA5EF6"/>
     <w:rsid w:val="00CA6DAA"/>
     <w:rsid w:val="00CA6ED5"/>
     <w:rsid w:val="00CA7044"/>
     <w:rsid w:val="00CA74C8"/>
     <w:rsid w:val="00CA76C8"/>
     <w:rsid w:val="00CA7735"/>
     <w:rsid w:val="00CB0C05"/>
     <w:rsid w:val="00CB224B"/>
     <w:rsid w:val="00CB228D"/>
     <w:rsid w:val="00CB2B02"/>
     <w:rsid w:val="00CB2DB9"/>
+    <w:rsid w:val="00CB304E"/>
     <w:rsid w:val="00CB31E9"/>
     <w:rsid w:val="00CB36B9"/>
     <w:rsid w:val="00CB377A"/>
     <w:rsid w:val="00CB396D"/>
     <w:rsid w:val="00CB4621"/>
     <w:rsid w:val="00CB4A2D"/>
     <w:rsid w:val="00CB5196"/>
     <w:rsid w:val="00CB52E7"/>
     <w:rsid w:val="00CB5535"/>
     <w:rsid w:val="00CB5B2F"/>
     <w:rsid w:val="00CB5B78"/>
     <w:rsid w:val="00CB6E76"/>
     <w:rsid w:val="00CB7FFB"/>
     <w:rsid w:val="00CC0252"/>
     <w:rsid w:val="00CC1BBD"/>
     <w:rsid w:val="00CC1DBA"/>
     <w:rsid w:val="00CC2766"/>
     <w:rsid w:val="00CC3767"/>
     <w:rsid w:val="00CC3973"/>
     <w:rsid w:val="00CC4346"/>
     <w:rsid w:val="00CC441B"/>
     <w:rsid w:val="00CC5ABD"/>
     <w:rsid w:val="00CC5F89"/>
     <w:rsid w:val="00CC79F9"/>
     <w:rsid w:val="00CC7C04"/>
@@ -27783,72 +28119,74 @@
     <w:rsid w:val="00CE6064"/>
     <w:rsid w:val="00CE6A65"/>
     <w:rsid w:val="00CE6B1B"/>
     <w:rsid w:val="00CE71BA"/>
     <w:rsid w:val="00CE7340"/>
     <w:rsid w:val="00CF018B"/>
     <w:rsid w:val="00CF07F7"/>
     <w:rsid w:val="00CF19C2"/>
     <w:rsid w:val="00CF1ECA"/>
     <w:rsid w:val="00CF20CF"/>
     <w:rsid w:val="00CF28F3"/>
     <w:rsid w:val="00CF2C69"/>
     <w:rsid w:val="00CF3DF8"/>
     <w:rsid w:val="00CF3EBC"/>
     <w:rsid w:val="00CF4330"/>
     <w:rsid w:val="00CF49B8"/>
     <w:rsid w:val="00CF65B9"/>
     <w:rsid w:val="00CF6C62"/>
     <w:rsid w:val="00CF6E58"/>
     <w:rsid w:val="00CF6E79"/>
     <w:rsid w:val="00CF6EA7"/>
     <w:rsid w:val="00CF749E"/>
     <w:rsid w:val="00CF76AB"/>
     <w:rsid w:val="00CF7ED6"/>
     <w:rsid w:val="00D003E4"/>
+    <w:rsid w:val="00D00D79"/>
     <w:rsid w:val="00D00FEE"/>
     <w:rsid w:val="00D0112E"/>
     <w:rsid w:val="00D01CF6"/>
     <w:rsid w:val="00D01F65"/>
     <w:rsid w:val="00D020F9"/>
     <w:rsid w:val="00D022A5"/>
     <w:rsid w:val="00D023F2"/>
     <w:rsid w:val="00D02884"/>
     <w:rsid w:val="00D02ADC"/>
     <w:rsid w:val="00D040D9"/>
     <w:rsid w:val="00D04CA2"/>
     <w:rsid w:val="00D04D26"/>
     <w:rsid w:val="00D05787"/>
     <w:rsid w:val="00D0590C"/>
     <w:rsid w:val="00D06292"/>
     <w:rsid w:val="00D06CA2"/>
     <w:rsid w:val="00D06CD1"/>
     <w:rsid w:val="00D071D0"/>
     <w:rsid w:val="00D1016B"/>
     <w:rsid w:val="00D10EF6"/>
     <w:rsid w:val="00D121A4"/>
     <w:rsid w:val="00D12C24"/>
+    <w:rsid w:val="00D13333"/>
     <w:rsid w:val="00D134DE"/>
     <w:rsid w:val="00D1389F"/>
     <w:rsid w:val="00D1419C"/>
     <w:rsid w:val="00D1422F"/>
     <w:rsid w:val="00D1459E"/>
     <w:rsid w:val="00D15013"/>
     <w:rsid w:val="00D15D21"/>
     <w:rsid w:val="00D16B1E"/>
     <w:rsid w:val="00D16FC0"/>
     <w:rsid w:val="00D171EC"/>
     <w:rsid w:val="00D17A75"/>
     <w:rsid w:val="00D2035C"/>
     <w:rsid w:val="00D20AD8"/>
     <w:rsid w:val="00D20F5A"/>
     <w:rsid w:val="00D21039"/>
     <w:rsid w:val="00D220E2"/>
     <w:rsid w:val="00D2219A"/>
     <w:rsid w:val="00D221C5"/>
     <w:rsid w:val="00D2247C"/>
     <w:rsid w:val="00D228DF"/>
     <w:rsid w:val="00D23381"/>
     <w:rsid w:val="00D2413E"/>
     <w:rsid w:val="00D24845"/>
     <w:rsid w:val="00D25948"/>
     <w:rsid w:val="00D2619F"/>
@@ -27881,89 +28219,91 @@
     <w:rsid w:val="00D4337A"/>
     <w:rsid w:val="00D4419C"/>
     <w:rsid w:val="00D4444B"/>
     <w:rsid w:val="00D447BB"/>
     <w:rsid w:val="00D44D53"/>
     <w:rsid w:val="00D452BF"/>
     <w:rsid w:val="00D4541F"/>
     <w:rsid w:val="00D4594E"/>
     <w:rsid w:val="00D46E04"/>
     <w:rsid w:val="00D4782F"/>
     <w:rsid w:val="00D47A8E"/>
     <w:rsid w:val="00D516DD"/>
     <w:rsid w:val="00D51AA8"/>
     <w:rsid w:val="00D51BE7"/>
     <w:rsid w:val="00D523AA"/>
     <w:rsid w:val="00D52474"/>
     <w:rsid w:val="00D526DD"/>
     <w:rsid w:val="00D534FD"/>
     <w:rsid w:val="00D542BA"/>
     <w:rsid w:val="00D55901"/>
     <w:rsid w:val="00D55CB2"/>
     <w:rsid w:val="00D55F5F"/>
     <w:rsid w:val="00D56861"/>
     <w:rsid w:val="00D56E7D"/>
     <w:rsid w:val="00D57698"/>
+    <w:rsid w:val="00D600F5"/>
     <w:rsid w:val="00D61CA9"/>
     <w:rsid w:val="00D61F6A"/>
     <w:rsid w:val="00D62C99"/>
     <w:rsid w:val="00D62E1E"/>
     <w:rsid w:val="00D63542"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D63D1F"/>
     <w:rsid w:val="00D6425E"/>
     <w:rsid w:val="00D652AC"/>
     <w:rsid w:val="00D654D6"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D71D5F"/>
     <w:rsid w:val="00D725B1"/>
     <w:rsid w:val="00D728D6"/>
     <w:rsid w:val="00D72ABF"/>
     <w:rsid w:val="00D7373F"/>
     <w:rsid w:val="00D74A56"/>
     <w:rsid w:val="00D75B80"/>
     <w:rsid w:val="00D75BE3"/>
     <w:rsid w:val="00D76BF3"/>
     <w:rsid w:val="00D76EFA"/>
     <w:rsid w:val="00D77738"/>
     <w:rsid w:val="00D77871"/>
     <w:rsid w:val="00D77CAA"/>
     <w:rsid w:val="00D800A1"/>
     <w:rsid w:val="00D8051A"/>
     <w:rsid w:val="00D80C97"/>
     <w:rsid w:val="00D80DE5"/>
     <w:rsid w:val="00D8122B"/>
     <w:rsid w:val="00D81758"/>
     <w:rsid w:val="00D81952"/>
     <w:rsid w:val="00D82CE1"/>
     <w:rsid w:val="00D82DE9"/>
     <w:rsid w:val="00D82EEE"/>
     <w:rsid w:val="00D8379C"/>
     <w:rsid w:val="00D838A0"/>
     <w:rsid w:val="00D842D8"/>
     <w:rsid w:val="00D84976"/>
     <w:rsid w:val="00D84D2B"/>
+    <w:rsid w:val="00D85D9A"/>
     <w:rsid w:val="00D85F41"/>
     <w:rsid w:val="00D85F86"/>
     <w:rsid w:val="00D86C8E"/>
     <w:rsid w:val="00D879F1"/>
     <w:rsid w:val="00D87C59"/>
     <w:rsid w:val="00D87EF4"/>
     <w:rsid w:val="00D9009F"/>
     <w:rsid w:val="00D9049B"/>
     <w:rsid w:val="00D90AA5"/>
     <w:rsid w:val="00D90E60"/>
     <w:rsid w:val="00D91AC9"/>
     <w:rsid w:val="00D91AFC"/>
     <w:rsid w:val="00D91C53"/>
     <w:rsid w:val="00D925C5"/>
     <w:rsid w:val="00D927EF"/>
     <w:rsid w:val="00D936C9"/>
     <w:rsid w:val="00D93A9E"/>
     <w:rsid w:val="00D94BB3"/>
     <w:rsid w:val="00D96085"/>
     <w:rsid w:val="00D960C2"/>
     <w:rsid w:val="00D962A6"/>
     <w:rsid w:val="00D96A53"/>
     <w:rsid w:val="00D96B7A"/>
     <w:rsid w:val="00D97F42"/>
     <w:rsid w:val="00DA17BD"/>
@@ -27997,50 +28337,51 @@
     <w:rsid w:val="00DB7952"/>
     <w:rsid w:val="00DC060E"/>
     <w:rsid w:val="00DC0A28"/>
     <w:rsid w:val="00DC10DA"/>
     <w:rsid w:val="00DC16EF"/>
     <w:rsid w:val="00DC1720"/>
     <w:rsid w:val="00DC1CF9"/>
     <w:rsid w:val="00DC2568"/>
     <w:rsid w:val="00DC3135"/>
     <w:rsid w:val="00DC36D9"/>
     <w:rsid w:val="00DC3794"/>
     <w:rsid w:val="00DC3D14"/>
     <w:rsid w:val="00DC3FCC"/>
     <w:rsid w:val="00DC47D8"/>
     <w:rsid w:val="00DC5768"/>
     <w:rsid w:val="00DD031F"/>
     <w:rsid w:val="00DD0BB3"/>
     <w:rsid w:val="00DD1068"/>
     <w:rsid w:val="00DD18A5"/>
     <w:rsid w:val="00DD2CD6"/>
     <w:rsid w:val="00DD2D60"/>
     <w:rsid w:val="00DD3057"/>
     <w:rsid w:val="00DD333C"/>
     <w:rsid w:val="00DD3FA1"/>
     <w:rsid w:val="00DD48AE"/>
+    <w:rsid w:val="00DD4B19"/>
     <w:rsid w:val="00DD4B91"/>
     <w:rsid w:val="00DD559D"/>
     <w:rsid w:val="00DD587D"/>
     <w:rsid w:val="00DD710D"/>
     <w:rsid w:val="00DD7904"/>
     <w:rsid w:val="00DE1365"/>
     <w:rsid w:val="00DE1E3E"/>
     <w:rsid w:val="00DE316C"/>
     <w:rsid w:val="00DE46E6"/>
     <w:rsid w:val="00DE4B37"/>
     <w:rsid w:val="00DE4C11"/>
     <w:rsid w:val="00DE54D5"/>
     <w:rsid w:val="00DE5E31"/>
     <w:rsid w:val="00DE67BE"/>
     <w:rsid w:val="00DE680C"/>
     <w:rsid w:val="00DE7D7F"/>
     <w:rsid w:val="00DF01BF"/>
     <w:rsid w:val="00DF0469"/>
     <w:rsid w:val="00DF0B3D"/>
     <w:rsid w:val="00DF0BD4"/>
     <w:rsid w:val="00DF164B"/>
     <w:rsid w:val="00DF25D3"/>
     <w:rsid w:val="00DF2A4D"/>
     <w:rsid w:val="00DF392A"/>
     <w:rsid w:val="00DF431A"/>
@@ -28324,115 +28665,116 @@
     <w:rsid w:val="00EF53EF"/>
     <w:rsid w:val="00EF5B44"/>
     <w:rsid w:val="00EF6014"/>
     <w:rsid w:val="00EF67B8"/>
     <w:rsid w:val="00EF68E9"/>
     <w:rsid w:val="00EF6F21"/>
     <w:rsid w:val="00EF7CF0"/>
     <w:rsid w:val="00F0063C"/>
     <w:rsid w:val="00F00B2B"/>
     <w:rsid w:val="00F032A7"/>
     <w:rsid w:val="00F03BA0"/>
     <w:rsid w:val="00F0496C"/>
     <w:rsid w:val="00F055B8"/>
     <w:rsid w:val="00F056A8"/>
     <w:rsid w:val="00F0571D"/>
     <w:rsid w:val="00F06447"/>
     <w:rsid w:val="00F068AF"/>
     <w:rsid w:val="00F0756C"/>
     <w:rsid w:val="00F078FF"/>
     <w:rsid w:val="00F10248"/>
     <w:rsid w:val="00F1047C"/>
     <w:rsid w:val="00F106C8"/>
     <w:rsid w:val="00F11285"/>
     <w:rsid w:val="00F11E74"/>
     <w:rsid w:val="00F12C8F"/>
+    <w:rsid w:val="00F13566"/>
     <w:rsid w:val="00F13799"/>
     <w:rsid w:val="00F137C7"/>
     <w:rsid w:val="00F13F37"/>
     <w:rsid w:val="00F14659"/>
     <w:rsid w:val="00F1480B"/>
     <w:rsid w:val="00F15130"/>
     <w:rsid w:val="00F15750"/>
     <w:rsid w:val="00F1618D"/>
     <w:rsid w:val="00F165B1"/>
     <w:rsid w:val="00F16747"/>
     <w:rsid w:val="00F16B99"/>
     <w:rsid w:val="00F16DA7"/>
     <w:rsid w:val="00F17002"/>
     <w:rsid w:val="00F172E3"/>
     <w:rsid w:val="00F1757A"/>
     <w:rsid w:val="00F179F8"/>
     <w:rsid w:val="00F17F5E"/>
     <w:rsid w:val="00F204B9"/>
     <w:rsid w:val="00F20555"/>
     <w:rsid w:val="00F21086"/>
     <w:rsid w:val="00F21EE6"/>
     <w:rsid w:val="00F2202A"/>
     <w:rsid w:val="00F223E8"/>
     <w:rsid w:val="00F22C13"/>
     <w:rsid w:val="00F22DCC"/>
     <w:rsid w:val="00F23095"/>
     <w:rsid w:val="00F23245"/>
     <w:rsid w:val="00F2388D"/>
     <w:rsid w:val="00F23A6F"/>
     <w:rsid w:val="00F23DEB"/>
     <w:rsid w:val="00F24418"/>
     <w:rsid w:val="00F245D9"/>
     <w:rsid w:val="00F2490E"/>
     <w:rsid w:val="00F24B14"/>
     <w:rsid w:val="00F24C3F"/>
     <w:rsid w:val="00F2571D"/>
     <w:rsid w:val="00F26FE1"/>
     <w:rsid w:val="00F27302"/>
     <w:rsid w:val="00F27DD4"/>
     <w:rsid w:val="00F27ED4"/>
     <w:rsid w:val="00F27F2D"/>
     <w:rsid w:val="00F27F44"/>
     <w:rsid w:val="00F305B6"/>
     <w:rsid w:val="00F31328"/>
     <w:rsid w:val="00F314F0"/>
     <w:rsid w:val="00F317FA"/>
     <w:rsid w:val="00F31959"/>
     <w:rsid w:val="00F31F33"/>
     <w:rsid w:val="00F320E1"/>
     <w:rsid w:val="00F321BE"/>
-    <w:rsid w:val="00F3248B"/>
     <w:rsid w:val="00F329D7"/>
     <w:rsid w:val="00F33F25"/>
     <w:rsid w:val="00F343D1"/>
     <w:rsid w:val="00F3543E"/>
     <w:rsid w:val="00F35D80"/>
     <w:rsid w:val="00F372F6"/>
     <w:rsid w:val="00F37E4F"/>
     <w:rsid w:val="00F40EBB"/>
     <w:rsid w:val="00F41032"/>
     <w:rsid w:val="00F41417"/>
     <w:rsid w:val="00F414A3"/>
     <w:rsid w:val="00F43034"/>
     <w:rsid w:val="00F43219"/>
     <w:rsid w:val="00F43C9A"/>
+    <w:rsid w:val="00F448FB"/>
     <w:rsid w:val="00F44B60"/>
     <w:rsid w:val="00F4571B"/>
     <w:rsid w:val="00F45BA1"/>
     <w:rsid w:val="00F45C93"/>
     <w:rsid w:val="00F4600E"/>
     <w:rsid w:val="00F46158"/>
     <w:rsid w:val="00F4714B"/>
     <w:rsid w:val="00F4759B"/>
     <w:rsid w:val="00F50310"/>
     <w:rsid w:val="00F505AE"/>
     <w:rsid w:val="00F50E0F"/>
     <w:rsid w:val="00F514DA"/>
     <w:rsid w:val="00F51BB7"/>
     <w:rsid w:val="00F5251E"/>
     <w:rsid w:val="00F5276E"/>
     <w:rsid w:val="00F527D9"/>
     <w:rsid w:val="00F5286F"/>
     <w:rsid w:val="00F52D08"/>
     <w:rsid w:val="00F533CB"/>
     <w:rsid w:val="00F53427"/>
     <w:rsid w:val="00F53CA8"/>
     <w:rsid w:val="00F54B5C"/>
     <w:rsid w:val="00F54BE7"/>
     <w:rsid w:val="00F5605A"/>
     <w:rsid w:val="00F57E04"/>
@@ -28479,50 +28821,51 @@
     <w:rsid w:val="00F81528"/>
     <w:rsid w:val="00F819A2"/>
     <w:rsid w:val="00F82465"/>
     <w:rsid w:val="00F8258A"/>
     <w:rsid w:val="00F84C80"/>
     <w:rsid w:val="00F84DC4"/>
     <w:rsid w:val="00F85438"/>
     <w:rsid w:val="00F85AF8"/>
     <w:rsid w:val="00F868D8"/>
     <w:rsid w:val="00F87489"/>
     <w:rsid w:val="00F874A3"/>
     <w:rsid w:val="00F8792E"/>
     <w:rsid w:val="00F90A5F"/>
     <w:rsid w:val="00F912EC"/>
     <w:rsid w:val="00F91A5F"/>
     <w:rsid w:val="00F91BFA"/>
     <w:rsid w:val="00F91D7D"/>
     <w:rsid w:val="00F92C3F"/>
     <w:rsid w:val="00F93870"/>
     <w:rsid w:val="00F93884"/>
     <w:rsid w:val="00F9391A"/>
     <w:rsid w:val="00F94268"/>
     <w:rsid w:val="00F94279"/>
     <w:rsid w:val="00F9441C"/>
     <w:rsid w:val="00F95933"/>
+    <w:rsid w:val="00F95B7F"/>
     <w:rsid w:val="00F9638B"/>
     <w:rsid w:val="00F96731"/>
     <w:rsid w:val="00F96A8B"/>
     <w:rsid w:val="00F97294"/>
     <w:rsid w:val="00F97A1D"/>
     <w:rsid w:val="00FA00B2"/>
     <w:rsid w:val="00FA04B3"/>
     <w:rsid w:val="00FA0700"/>
     <w:rsid w:val="00FA0951"/>
     <w:rsid w:val="00FA11CD"/>
     <w:rsid w:val="00FA1758"/>
     <w:rsid w:val="00FA1A09"/>
     <w:rsid w:val="00FA39CF"/>
     <w:rsid w:val="00FA3F2D"/>
     <w:rsid w:val="00FA460A"/>
     <w:rsid w:val="00FA49A0"/>
     <w:rsid w:val="00FA4D1B"/>
     <w:rsid w:val="00FA5405"/>
     <w:rsid w:val="00FA5CC2"/>
     <w:rsid w:val="00FA6813"/>
     <w:rsid w:val="00FA6A58"/>
     <w:rsid w:val="00FA7BC7"/>
     <w:rsid w:val="00FA7EF2"/>
     <w:rsid w:val="00FB181B"/>
     <w:rsid w:val="00FB1A88"/>
@@ -28616,79 +28959,80 @@
     <w:rsid w:val="00FF47A5"/>
     <w:rsid w:val="00FF47F2"/>
     <w:rsid w:val="00FF50D2"/>
     <w:rsid w:val="00FF5254"/>
     <w:rsid w:val="00FF5EBF"/>
     <w:rsid w:val="00FF616F"/>
     <w:rsid w:val="00FF617B"/>
     <w:rsid w:val="00FF629B"/>
     <w:rsid w:val="00FF6413"/>
     <w:rsid w:val="00FF660B"/>
     <w:rsid w:val="00FF6C1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
+  <w:attachedSchema w:val="schemas-tilde-lv/tildestengine"/>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B65A6A3"/>
   <w15:docId w15:val="{DFDEE79C-2015-4573-B53F-E66119F049A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -29020,1200 +29364,1201 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00756700"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="2552" w:right="2720"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00B471DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="1418"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim" w:hAnsi="Times New Roman BaltRim"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts3Rakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="BaltSouvenir" w:hAnsi="BaltSouvenir"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsRakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:ind w:left="540" w:hanging="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="008C309D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:rFonts w:ascii="BaltOptima" w:hAnsi="BaltOptima"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar">
     <w:name w:val="Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzChar">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharRakstzRakstzCharCharCharRakstzRakstzCharCharChar">
     <w:name w:val="Char Rakstz. Rakstz. Char Char Char Rakstz. Rakstz. Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstz">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstz">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstzCharChar">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstzCharChar1">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz. Char Char1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA3405"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="003A234C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00F92C3F"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="004C0E24"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F53CA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="003959FB"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="005F635A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="0058021E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1">
     <w:name w:val="Char Char1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="000627C8"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharRakstzRakstz">
     <w:name w:val="Char Char Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00096F78"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz1">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz.1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00823D56"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstz">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00D8379C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
+    <w:name w:val="Pamatteksta atkāpe 2 Rakstz."/>
+    <w:link w:val="Pamattekstaatkpe2"/>
     <w:rsid w:val="00D8379C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5535"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5535"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:link w:val="Nosaukums"/>
     <w:rsid w:val="00CB5535"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharCharChar">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00082FB4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
+    <w:name w:val="Pamatteksts Rakstz."/>
+    <w:link w:val="Pamatteksts"/>
     <w:rsid w:val="00F819A2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00854663"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00284EAE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0063171A"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003761F3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Beiguvresteksts">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BeiguvrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeiguvrestekstsRakstz">
+    <w:name w:val="Beigu vēres teksts Rakstz."/>
+    <w:link w:val="Beiguvresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Beiguvresatsauce">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts3Rakstz">
+    <w:name w:val="Pamatteksts 3 Rakstz."/>
+    <w:link w:val="Pamatteksts3"/>
     <w:rsid w:val="0017482A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:link w:val="Vresteksts"/>
     <w:rsid w:val="00FD2F0C"/>
     <w:rPr>
       <w:rFonts w:ascii="BaltOptima" w:hAnsi="BaltOptima"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...1 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="007A3B03"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5B44"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="oj-italic">
     <w:name w:val="oj-italic"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D40837"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="007E7547"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00324C6A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A5144"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F41A5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{285DBB3C-A7AE-4EB4-96A7-323A83997E79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00855E85" w:rsidRDefault="001A5BCE" w:rsidP="00F74DC2">
+        <w:p w:rsidR="00855E85" w:rsidRDefault="00026E98" w:rsidP="00F74DC2">
           <w:pPr>
             <w:pStyle w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00E0299B-2694-4BE3-A2AD-7B1EC5A3627D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00686655" w:rsidRDefault="001A5BCE" w:rsidP="00A25CA3">
+        <w:p w:rsidR="00686655" w:rsidRDefault="00026E98" w:rsidP="00A25CA3">
           <w:pPr>
             <w:pStyle w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C942D4FEA28840F9946BF3F564EFF960"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5AB06FD4-7DBE-4185-9E82-CD3CD2A43C52}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D75BE3" w:rsidRDefault="001A5BCE" w:rsidP="00C55073">
+        <w:p w:rsidR="00D75BE3" w:rsidRDefault="00026E98" w:rsidP="00C55073">
           <w:pPr>
             <w:pStyle w:val="C942D4FEA28840F9946BF3F564EFF960"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9313D28582044316B748B29215F8FCFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9B3A7224-3C9D-4973-B76F-B3BD308A6E62}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D75BE3" w:rsidRDefault="001A5BCE" w:rsidP="00C55073">
+        <w:p w:rsidR="00D75BE3" w:rsidRDefault="00026E98" w:rsidP="00C55073">
           <w:pPr>
             <w:pStyle w:val="9313D28582044316B748B29215F8FCFD"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00072ABB" w:rsidRDefault="00072ABB">
+    <w:p w:rsidR="00026E98" w:rsidRDefault="00026E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00072ABB" w:rsidRDefault="00072ABB">
+    <w:p w:rsidR="00026E98" w:rsidRDefault="00026E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -30259,181 +30604,202 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00072ABB" w:rsidRDefault="00072ABB">
+    <w:p w:rsidR="00026E98" w:rsidRDefault="00026E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00072ABB" w:rsidRDefault="00072ABB">
+    <w:p w:rsidR="00026E98" w:rsidRDefault="00026E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A0217"/>
-    <w:rsid w:val="00072ABB"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="000F36E4"/>
     <w:rsid w:val="001664E2"/>
-    <w:rsid w:val="001A5BCE"/>
     <w:rsid w:val="0022169F"/>
+    <w:rsid w:val="002B166C"/>
+    <w:rsid w:val="00302FC5"/>
     <w:rsid w:val="00330CEC"/>
     <w:rsid w:val="003417A0"/>
     <w:rsid w:val="003C41FC"/>
+    <w:rsid w:val="003E4F58"/>
     <w:rsid w:val="003F4FFE"/>
     <w:rsid w:val="004B5542"/>
+    <w:rsid w:val="005766D3"/>
     <w:rsid w:val="00657B40"/>
-    <w:rsid w:val="00686574"/>
     <w:rsid w:val="00686655"/>
+    <w:rsid w:val="006D4DE9"/>
+    <w:rsid w:val="006F1AC7"/>
     <w:rsid w:val="00750FF5"/>
+    <w:rsid w:val="007B431C"/>
     <w:rsid w:val="007D5E21"/>
+    <w:rsid w:val="007F3E31"/>
     <w:rsid w:val="00855E85"/>
+    <w:rsid w:val="00885063"/>
+    <w:rsid w:val="008E761E"/>
+    <w:rsid w:val="00981CEA"/>
+    <w:rsid w:val="00983158"/>
     <w:rsid w:val="0099073C"/>
     <w:rsid w:val="009A0217"/>
     <w:rsid w:val="009C7538"/>
     <w:rsid w:val="00A25CA3"/>
+    <w:rsid w:val="00BD1C4F"/>
     <w:rsid w:val="00C55073"/>
+    <w:rsid w:val="00CB304E"/>
     <w:rsid w:val="00D44D2E"/>
     <w:rsid w:val="00D75BE3"/>
     <w:rsid w:val="00D864F1"/>
     <w:rsid w:val="00E00109"/>
+    <w:rsid w:val="00E15041"/>
     <w:rsid w:val="00E35EEF"/>
     <w:rsid w:val="00E878B0"/>
+    <w:rsid w:val="00F214C8"/>
     <w:rsid w:val="00F74DC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30765,494 +31131,114 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C55073"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="854840C09E784604BE74B68AC6018677">
-[...155 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F72EBBFF3FD34A749DDD2E94249ECA65">
     <w:name w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
     <w:rsid w:val="00F74DC2"/>
-  </w:style>
-[...222 lines deleted...]
-    <w:rsid w:val="00A25CA3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23E0D9EE8AFE420CB9D2B4194038195B">
     <w:name w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
     <w:rsid w:val="00A25CA3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C942D4FEA28840F9946BF3F564EFF960">
     <w:name w:val="C942D4FEA28840F9946BF3F564EFF960"/>
     <w:rsid w:val="00C55073"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9313D28582044316B748B29215F8FCFD">
     <w:name w:val="9313D28582044316B748B29215F8FCFD"/>
     <w:rsid w:val="00C55073"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -31514,59 +31500,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -31693,145 +31670,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C73EC54-EB69-4FD9-90D8-7036DF4EEB4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D39B6813-AFD4-42A7-AF5A-1404E2498E41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7FA1BDB-8584-400D-9D8E-06812EC3C1D9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76969D6C-E0A6-4A42-BF49-7348882E8427}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16A89EA4-520E-457E-B46A-E8595A6FBA4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>24226</Words>
-  <Characters>13809</Characters>
+  <Words>24630</Words>
+  <Characters>14040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37960</CharactersWithSpaces>
+  <CharactersWithSpaces>38593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</dc:title>
   <dc:creator>IT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Sagatavotajs">
     <vt:lpwstr>Agnese Uzare</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IsSysUpdate">
     <vt:lpwstr>false</vt:lpwstr>