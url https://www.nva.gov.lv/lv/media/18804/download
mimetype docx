--- v1 (2026-01-23)
+++ v2 (2026-08-19)
@@ -1,107 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/glossary/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75A76C9F" w14:textId="7B861A15" w:rsidR="00845842" w:rsidRPr="007070B3" w:rsidRDefault="00A774AD" w:rsidP="00C20572">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="75A76C9F" w14:textId="7B861A15" w:rsidR="00845842" w:rsidRPr="007070B3" w:rsidRDefault="007534FF" w:rsidP="00C20572">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155965797"/>
       <w:r w:rsidRPr="007070B3">
         <w:t>Līgums par aktīvā nodarbinātības pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00002A51" w:rsidRPr="007070B3">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C20572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t>„Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00BE0356" w:rsidRPr="007070B3">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t xml:space="preserve"> noteiktām personu grupām”</w:t>
       </w:r>
       <w:r w:rsidR="00C20572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:t>īstenošanu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FEFF08" w14:textId="77777777" w:rsidR="008C309D" w:rsidRPr="007070B3" w:rsidRDefault="00A774AD" w:rsidP="008C309D">
+    <w:p w14:paraId="32FEFF08" w14:textId="77777777" w:rsidR="008C309D" w:rsidRPr="007070B3" w:rsidRDefault="007534FF" w:rsidP="008C309D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t>Nr.____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8AA5B4" w14:textId="3750AE99" w:rsidR="0014437F" w:rsidRPr="00FA677D" w:rsidRDefault="00A774AD" w:rsidP="0014437F">
+    <w:p w14:paraId="7B8AA5B4" w14:textId="3750AE99" w:rsidR="0014437F" w:rsidRPr="00102B05" w:rsidRDefault="007534FF" w:rsidP="0014437F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(ESF </w:t>
       </w:r>
       <w:r w:rsidR="00F85438" w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Plus </w:t>
       </w:r>
       <w:r w:rsidRPr="007070B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>projekts</w:t>
@@ -118,140 +119,132 @@
         </w:rPr>
         <w:t xml:space="preserve">Pasākumi iekļaujošai </w:t>
       </w:r>
       <w:r w:rsidR="006E5911" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>nodarbinātībai</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00FC3C65" w:rsidRPr="007070B3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr. 4.3.3.2/1/24/I/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC3C65" w:rsidRPr="00FA677D">
+        <w:t xml:space="preserve"> Nr. 4.3.3.2/1/24/I/002</w:t>
+      </w:r>
+      <w:r w:rsidR="0054218B" w:rsidRPr="00102B05">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>002</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk204698678"/>
-      <w:r w:rsidR="00BE74F5" w:rsidRPr="00FA677D">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidR="00BE74F5" w:rsidRPr="00102B05">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA677D">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1103D564" w14:textId="77777777" w:rsidR="0014437F" w:rsidRPr="007070B3" w:rsidRDefault="0014437F" w:rsidP="008C309D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1E1F7D" w14:textId="77777777" w:rsidR="00A43A15" w:rsidRPr="007070B3" w:rsidRDefault="00A43A15" w:rsidP="005D6226">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAAE729" w14:textId="77777777" w:rsidR="005D6226" w:rsidRPr="007070B3" w:rsidRDefault="00A774AD" w:rsidP="00D55CB2">
+    <w:p w14:paraId="2DAAE729" w14:textId="43F13F86" w:rsidR="005D6226" w:rsidRPr="007070B3" w:rsidRDefault="007534FF" w:rsidP="00D55CB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1072E730" w14:textId="77777777" w:rsidR="00854663" w:rsidRPr="007070B3" w:rsidRDefault="00A774AD" w:rsidP="00D55CB2">
+    <w:p w14:paraId="1072E730" w14:textId="77777777" w:rsidR="00854663" w:rsidRPr="007070B3" w:rsidRDefault="007534FF" w:rsidP="00D55CB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007070B3">
         <w:t>parakstīšanas datums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231BE75E" w14:textId="77777777" w:rsidR="00F77589" w:rsidRPr="007070B3" w:rsidRDefault="00F77589" w:rsidP="00862859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E532AA4" w14:textId="2D46F900" w:rsidR="0071431E" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BE6B6B">
+    <w:p w14:paraId="1E532AA4" w14:textId="2D46F900" w:rsidR="0071431E" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BE6B6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūra (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="009A3A58" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -274,51 +267,51 @@
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00BE6B6B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00232ADD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurš (-a) rīkojas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779790D8" w14:textId="77777777" w:rsidR="00862F6B" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0071431E">
+    <w:p w14:paraId="779790D8" w14:textId="77777777" w:rsidR="00862F6B" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0071431E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (amats, vārds, uzvārds)</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -329,51 +322,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9CA250" w14:textId="20FD3EAF" w:rsidR="008C309D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="009A3A58">
+    <w:p w14:paraId="0C9CA250" w14:textId="20FD3EAF" w:rsidR="008C309D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="009A3A58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidR="00662F13" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A3A58" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -421,51 +414,51 @@
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00BE6B6B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700B83A4" w14:textId="2D3C125D" w:rsidR="00E114BC" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00E24A20">
+    <w:p w14:paraId="700B83A4" w14:textId="2D3C125D" w:rsidR="00E114BC" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00E24A20">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(juridiskās</w:t>
       </w:r>
       <w:r w:rsidR="00A81EBD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
@@ -473,51 +466,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> personas nosaukums</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">/fiziskās personas </w:t>
       </w:r>
       <w:r w:rsidR="00A81EBD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>vārds un uzvārds</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E647F98" w14:textId="35BD3A3E" w:rsidR="00715B9B" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A367DA">
+    <w:p w14:paraId="1E647F98" w14:textId="35BD3A3E" w:rsidR="00715B9B" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A367DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="001E2DC3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>arba devējs</w:t>
@@ -534,58 +527,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00932408" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A367DA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(amats, vārds, uzvārds </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41026741" w14:textId="093B7272" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BE6B6B">
+    <w:p w14:paraId="41026741" w14:textId="093B7272" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BE6B6B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00D4594E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>urš </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(-a) rīkojas saskaņā ar _______________________</w:t>
       </w:r>
       <w:r w:rsidR="00753766" w:rsidRPr="00B61DE1">
@@ -637,95 +630,87 @@
         </w:rPr>
         <w:t>par aktīvā nodarbinātības pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00002A51" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> „Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00BE0356" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> noteiktām</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t xml:space="preserve"> noteiktām personu grupām”</w:t>
+      </w:r>
+      <w:r w:rsidR="00002A51" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanu</w:t>
+      </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> personu grupām”</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> īstenošanu</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>(turpmāk – Līgums)</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75633C8D" w14:textId="454A7B6B" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="75633C8D" w14:textId="454A7B6B" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF830D3" w14:textId="77777777" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C20572">
+    <w:p w14:paraId="3AF830D3" w14:textId="77777777" w:rsidR="00435337" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C20572">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līguma priekšmets</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -771,66 +756,66 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(turpmāk – Pasākums)</w:t>
       </w:r>
       <w:r w:rsidR="0046030E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00160783" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:strike/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0CD031" w14:textId="0EDDE398" w:rsidR="003E7224" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C20572">
+    <w:p w14:paraId="7F0CD031" w14:textId="0EDDE398" w:rsidR="003E7224" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C20572">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref203468128"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref203468128"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līguma ietvaros Pasākumā no</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darbināti</w:t>
       </w:r>
       <w:r w:rsidR="00932408" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E24A20" w:rsidRPr="00B61DE1">
@@ -841,246 +826,242 @@
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00877E10" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
       <w:r w:rsidR="002F7EB6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienti</w:t>
       </w:r>
       <w:r w:rsidR="00E24A20" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6E02E8D2" w14:textId="0FCBA456" w:rsidR="00E21A7B" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00932408">
+    <w:p w14:paraId="6E02E8D2" w14:textId="0FCBA456" w:rsidR="00E21A7B" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00932408">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="000A6EE7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(skaits)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B373C3" w14:paraId="43B0C7B3" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="43B0C7B3" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AAAE10" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00576EE1">
+          <w:p w14:paraId="00AAAE10" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klienta </w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE45356" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00576EE1">
+          <w:p w14:paraId="2EE45356" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klienta </w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">iesaistes </w:t>
             </w:r>
             <w:r w:rsidR="0059194F" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilgums Pasākumā mēnešos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085DD493" w14:textId="77777777" w:rsidR="0084670A" w:rsidRPr="00B61DE1" w:rsidRDefault="0084670A" w:rsidP="008A0ED0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12B0D193" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0756C">
+          <w:p w14:paraId="12B0D193" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0756C">
             <w:pPr>
               <w:ind w:left="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00A97A15" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">lienta </w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">profesija un profesijas kods </w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(atbilstoši Profesiju klasifikatoram)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2464BF25" w14:textId="35402852" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="007B02A0">
+          <w:p w14:paraId="2464BF25" w14:textId="35402852" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="007B02A0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasākuma īstenošanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(darba vietas)</w:t>
             </w:r>
@@ -1126,108 +1107,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> novadu un </w:t>
             </w:r>
             <w:r w:rsidR="005A09C1" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pasta indeksu</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F13E896" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="008A0ED0">
+          <w:p w14:paraId="1F13E896" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="008A0ED0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darba vadītāja vārds, uzvārds</w:t>
             </w:r>
             <w:r w:rsidR="00E24A20" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, personas kods</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CE91EA" w14:textId="00A2CE35" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0756C">
+          <w:p w14:paraId="59CE91EA" w14:textId="00A2CE35" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0756C">
             <w:pPr>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darba vadītāja nodrošināšanas</w:t>
             </w:r>
             <w:r w:rsidR="00C258D0" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1235,621 +1214,599 @@
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ilgums </w:t>
             </w:r>
             <w:r w:rsidR="0059194F" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pasākumā mēnešo</w:t>
             </w:r>
             <w:r w:rsidR="00F0756C" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA78DCF" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00576EE1">
+          <w:p w14:paraId="4EA78DCF" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00576EE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt ar X, ja </w:t>
             </w:r>
             <w:r w:rsidR="005B6914" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">klientam </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nepieciešami surdotulka pakalpojumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF82514" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B41063">
+          <w:p w14:paraId="0CF82514" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B41063">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt ar X, ja </w:t>
             </w:r>
             <w:r w:rsidR="005B6914" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">klientam </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nepieciešami atbalsta personas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pakalpojumi</w:t>
             </w:r>
             <w:r w:rsidR="005652E1" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="0CE17701" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="0CE17701" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEA0713" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="6FEA0713" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="001E5712" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="001E5712" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26FF080F" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="26FF080F" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20E4FBF9" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="20E4FBF9" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA33D20" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="0BA33D20" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="106CBAE9" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="106CBAE9" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="364B3EA8" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="364B3EA8" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAF8DD7" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00622821">
+          <w:p w14:paraId="7FAF8DD7" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00622821">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="5E48FDF5" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="5E48FDF5" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="409F2B9E" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35592677" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38256372" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D64D972" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F69366" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E81979B" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CA1F05A" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8E5468" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="72F4EAEB" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="72F4EAEB" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31439A96" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="098E4CA1" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="331E71B0" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31FC456E" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3600544B" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45AE9817" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="560D71D6" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD50385" w14:textId="77777777" w:rsidR="00376CC6" w:rsidRPr="00B61DE1" w:rsidRDefault="00376CC6" w:rsidP="00122988">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38E51EE6" w14:textId="77777777" w:rsidR="00433716" w:rsidRPr="00B61DE1" w:rsidRDefault="00433716" w:rsidP="00435337">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DF3C30" w14:textId="6D7571FA" w:rsidR="00972113" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="48DF3C30" w14:textId="6D7571FA" w:rsidR="00972113" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Parakstot Līgumu, </w:t>
       </w:r>
       <w:r w:rsidR="00D04CA2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -2054,53 +2011,53 @@
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005D54F0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, pamatojoties uz darbinieka lūgumu</w:t>
       </w:r>
       <w:r w:rsidR="002F530B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3714E716" w14:textId="407C77D6" w:rsidR="00B04E4C" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3714E716" w14:textId="407C77D6" w:rsidR="00B04E4C" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Parakstot Līgumu, Darba devējs apliecina, ka </w:t>
       </w:r>
       <w:r w:rsidR="00C127A9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -2184,53 +2141,53 @@
       <w:r w:rsidR="00DD18A5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vismaz 12 mēnešus pirms iesaistes (pieņemšanas darbā) Pasākum</w:t>
       </w:r>
       <w:r w:rsidR="00554F0E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00147F8D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1724710A" w14:textId="40870194" w:rsidR="00750550" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00932408">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1724710A" w14:textId="40870194" w:rsidR="00750550" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00932408">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1430"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu atbalsta sniegšanas periods Darba devējam ir </w:t>
       </w:r>
       <w:r w:rsidR="00131077" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:b/>
@@ -2251,611 +2208,611 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mēneši</w:t>
       </w:r>
       <w:r w:rsidR="009107FB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>katrai subsidētajai darba vietai. Finanšu atbalstu pārtrauc, ja tiek pārtraukta klientu dalība Pasākumā un netiek veikta klienta maiņa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A8AFF" w14:textId="639FDEE7" w:rsidR="00F41032" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2F4A8AFF" w14:textId="639FDEE7" w:rsidR="00F41032" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Līguma summa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07372328" w14:textId="0283F24A" w:rsidR="00F204B9" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0073094E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07372328" w14:textId="0283F24A" w:rsidR="00F204B9" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0073094E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref203468471"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref203468471"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">No Aģentūras finansējuma plānotā finanšu atbalsta summa klientu nodarbināšanai ir </w:t>
       </w:r>
       <w:r w:rsidR="009479DD" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>_______ (______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">,_____centi) </w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Darba devēja privātā līdzfinansējuma plānotā summa klientu  nodarbināšanai ir EUR </w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00B61DE1">
         <w:t>_______ (______________________</w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="00362DBB" w:rsidRPr="00B61DE1">
         <w:t>,_____centi) atbilstoši tabulā uzskaitītajām plānotajām izmaksu pozīcijām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="4844"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="1613"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B373C3" w14:paraId="358311F4" w14:textId="04EE1B54" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="358311F4" w14:textId="04EE1B54" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D23047E" w14:textId="7C9AC418" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="5D23047E" w14:textId="7C9AC418" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr. p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9D5746" w14:textId="7C74C010" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="2B9D5746" w14:textId="7C74C010" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaksu pozīcija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7689297C" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="7689297C" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>No Aģentūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējuma plānotā finanšu atbalsta summa klientu nodarbināšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607254B1" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="607254B1" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Darba devēja</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> privātā līdzfinansējuma plānotā summa klientu  nodarbināšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="728EC621" w14:textId="3F3B296C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="728EC621" w14:textId="3F3B296C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="78665C5E" w14:textId="03E3A563" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="78665C5E" w14:textId="03E3A563" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA09E7F" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00C934E3" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FED1ACC" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00C934E3" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF03617" w14:textId="63BF0E7D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="6AF03617" w14:textId="63BF0E7D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C580938" w14:textId="7B522F92" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="1C580938" w14:textId="7B522F92" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F568357" w14:textId="5BB0EA40" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="2F568357" w14:textId="5BB0EA40" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="7616E3F9" w14:textId="437AF8CD" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="7616E3F9" w14:textId="437AF8CD" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21EAEB31" w14:textId="47D6D34A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="21EAEB31" w14:textId="47D6D34A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00548E45" w14:textId="2EAEBA27" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="00548E45" w14:textId="2EAEBA27" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija klienta ikmēneša darba algai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C056AE5" w14:textId="78F3C62A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="7C056AE5" w14:textId="78F3C62A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E2CE72" w14:textId="338775AF" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="76E2CE72" w14:textId="338775AF" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="11EF582F" w14:textId="2D17872C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="11EF582F" w14:textId="2D17872C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="473BF1B4" w14:textId="3E742E47" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="473BF1B4" w14:textId="3E742E47" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2AC4ED" w14:textId="452C64AB" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="2E2AC4ED" w14:textId="452C64AB" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B47A924" w14:textId="7B9D335C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="7B47A924" w14:textId="7B9D335C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00774B61" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
@@ -2903,357 +2860,357 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ām</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (VSAOI)</w:t>
             </w:r>
             <w:r w:rsidR="002F08B6" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> par klientu (-iem)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D171DE" w14:textId="0730D11A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="39D171DE" w14:textId="0730D11A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(proporcionāli algas dotācijas daļai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2875491C" w14:textId="073FEB33" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="2875491C" w14:textId="073FEB33" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36827E81" w14:textId="3A2EC564" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="36827E81" w14:textId="3A2EC564" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="51C1E13F" w14:textId="7AA9685D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0088200B">
+          <w:p w14:paraId="51C1E13F" w14:textId="7AA9685D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0088200B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="7A2E9D64" w14:textId="101C0305" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="7A2E9D64" w14:textId="101C0305" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5429127A" w14:textId="5D5AA45C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="5429127A" w14:textId="5D5AA45C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D457A64" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="1D457A64" w14:textId="77777777" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija darba vadītājam</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6734AB56" w14:textId="2BCE98F4" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="6734AB56" w14:textId="2BCE98F4" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmērā par katru darba vadīšanas dienu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CE9AC4" w14:textId="788F58EB" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="45CE9AC4" w14:textId="788F58EB" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22142726" w14:textId="1BE59422" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="22142726" w14:textId="1BE59422" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7485DCE3" w14:textId="5015BFA1" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="7485DCE3" w14:textId="5015BFA1" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="1D9217EC" w14:textId="7E9E5849" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="1D9217EC" w14:textId="7E9E5849" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00943BFB" w14:textId="383CECA8" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="00943BFB" w14:textId="383CECA8" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3855BC" w14:textId="07F682D7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="6F3855BC" w14:textId="07F682D7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vienreizēja dotācija iekārtu un aprīkojuma iegādei</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei (tai skaitā piegādei un uzstādīšanai), lai pielāgotu darba vietas klientiem</w:t>
             </w:r>
@@ -3277,430 +3234,430 @@
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienas darba vietas pielāgošanai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E1188B" w14:textId="7057C91A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="67E1188B" w14:textId="7057C91A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41776CB4" w14:textId="73032C0C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="41776CB4" w14:textId="73032C0C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="679E2138" w14:textId="6D656977" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="679E2138" w14:textId="6D656977" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="28DFB913" w14:textId="7A69AB81" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="28DFB913" w14:textId="7A69AB81" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E18FE3D" w14:textId="4FF9F8F4" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="5E18FE3D" w14:textId="4FF9F8F4" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1176619A" w14:textId="51CDC55A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="1176619A" w14:textId="51CDC55A" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dotācija obligātajām veselības pārbaudēm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C4084E" w14:textId="7721CDF7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00D96D28">
+          <w:p w14:paraId="72C4084E" w14:textId="7721CDF7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00D96D28">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(no Aģentūras maksimālā summa 50 EUR</w:t>
             </w:r>
             <w:r w:rsidR="00CC77D5" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienam klientam</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69C4069F" w14:textId="6D119A0D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="69C4069F" w14:textId="6D119A0D" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203EEB90" w14:textId="16D31B61" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="203EEB90" w14:textId="16D31B61" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="520B65AB" w14:textId="668BDC3C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="520B65AB" w14:textId="668BDC3C" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="61F4C0F4" w14:textId="1A4828A4" w:rsidTr="00766563">
+      <w:tr w:rsidR="00A96608" w14:paraId="61F4C0F4" w14:textId="1A4828A4" w:rsidTr="00766563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA97B43" w14:textId="19497DB6" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="1BA97B43" w14:textId="19497DB6" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70FB4CF9" w14:textId="2F47A742" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="70FB4CF9" w14:textId="2F47A742" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="73C4DA39" w14:textId="12F18FE7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="73C4DA39" w14:textId="12F18FE7" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="77677081" w14:textId="15866089" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
+          <w:p w14:paraId="77677081" w14:textId="15866089" w:rsidR="00C934E3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D4C799F" w14:textId="5172EA9F" w:rsidR="00BF4CFF" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00727BEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1D4C799F" w14:textId="5172EA9F" w:rsidR="00BF4CFF" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00727BEC">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalst</w:t>
       </w:r>
@@ -3735,114 +3692,114 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F204B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(atzīmēt atbilstošo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="9106"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B373C3" w14:paraId="6D0F2365" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="6D0F2365" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-842388935"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="560" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2D1F3C25" w14:textId="0D7650B0" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="009617B8">
+              <w:p w14:paraId="2D1F3C25" w14:textId="0D7650B0" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="009617B8">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B61DE1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2253346E" w14:textId="0CC893DD" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="009617B8">
+          <w:p w14:paraId="2253346E" w14:textId="0CC893DD" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="009617B8">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komisijas 2023. gada 13. decembra Regul</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES) Nr. </w:t>
             </w:r>
@@ -3915,97 +3872,97 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="4279B7EC" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="4279B7EC" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1825928811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="560" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="78CDC5CF" w14:textId="59464FB1" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="009617B8">
+              <w:p w14:paraId="78CDC5CF" w14:textId="59464FB1" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="009617B8">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B61DE1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092A9A9A" w14:textId="11D35DE2" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="009617B8">
+          <w:p w14:paraId="092A9A9A" w14:textId="11D35DE2" w:rsidR="009617B8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="009617B8">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komisijas 2014. gada 27. jūnija Regul</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES) Nr. </w:t>
             </w:r>
@@ -4050,97 +4007,97 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="7D247E04" w14:textId="77777777" w:rsidTr="00BE74F5">
+      <w:tr w:rsidR="00A96608" w14:paraId="7D247E04" w14:textId="77777777" w:rsidTr="00BE74F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2049726628"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="560" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="792F91BA" w14:textId="7E65F258" w:rsidR="00816899" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00816899">
+              <w:p w14:paraId="792F91BA" w14:textId="7E65F258" w:rsidR="00816899" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00816899">
                 <w:pPr>
-                  <w:pStyle w:val="BodyTextIndent2"/>
+                  <w:pStyle w:val="Pamattekstaatkpe2"/>
                   <w:spacing w:before="120"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B61DE1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30F68A4D" w14:textId="0EBA7B94" w:rsidR="00816899" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00816899">
+          <w:p w14:paraId="30F68A4D" w14:textId="0EBA7B94" w:rsidR="00816899" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00816899">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="Pamattekstaatkpe2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Komisijas 2013. gada 18. decembra Regulu (ES) Nr.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1408/2013</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108.panta piemērošanu </w:t>
             </w:r>
@@ -4151,79 +4108,79 @@
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:t xml:space="preserve">(Eiropas Savienības Oficiālais Vēstnesis, 2013. gada 24. decembris, Nr. L 352/9). </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>De minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir Līguma spēkā stāšanās datums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61A92C5A" w14:textId="0C88CC20" w:rsidR="003761F3" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="61A92C5A" w14:textId="0C88CC20" w:rsidR="003761F3" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Norēķinu veikšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0627B803" w14:textId="77777777" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C20572">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0627B803" w14:textId="77777777" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C20572">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk156297583"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk156297583"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A81" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> pārskaita Darba devējam:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="036D3F22" w14:textId="02A2F1FC" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="036D3F22" w14:textId="02A2F1FC" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>20 (d</w:t>
       </w:r>
       <w:r w:rsidR="00426046" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ivdesmit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -4255,83 +4212,83 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu </w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">nodarbināšanu (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaite</w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņošanas </w:t>
       </w:r>
       <w:r w:rsidR="003761F3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>un atbilstoša rēķina saņemšanas dienas</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A81" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F87C889" w14:textId="60FFB7B5" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00CD233B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F87C889" w14:textId="60FFB7B5" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00CD233B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
       <w:r w:rsidR="00444DB7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="004868B0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> ikmēneša</w:t>
       </w:r>
@@ -4410,137 +4367,137 @@
       <w:r w:rsidR="007E0112" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidR="00AE1355" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>stundām</w:t>
       </w:r>
       <w:r w:rsidR="00F85AF8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī</w:t>
       </w:r>
       <w:r w:rsidR="007E0112" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2667C6" w14:textId="448B953D" w:rsidR="00CF1ECA" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00CF1ECA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A2667C6" w14:textId="448B953D" w:rsidR="00CF1ECA" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00CF1ECA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
       <w:r w:rsidR="005E7B85" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="00AB5706" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>VSAOI</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05165366" w14:textId="43CFBB3F" w:rsidR="00CF1ECA" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00CF1ECA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05165366" w14:textId="43CFBB3F" w:rsidR="00CF1ECA" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00CF1ECA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dotāciju darba vadītājam, ja darba vadītājs klienta darba laikā palīdzējis klientam apgūt darbam nepieciešamās pamatprasmes un iemaņas</w:t>
       </w:r>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661BB11" w14:textId="76A0256D" w:rsidR="007D6F1C" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00CF1ECA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1661BB11" w14:textId="76A0256D" w:rsidR="007D6F1C" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00CF1ECA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Dotāciju par obligātās veselības pārbaudi, ja klients to ir veicis dalības Pasākumā laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C92A2EE" w14:textId="50C4F79E" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00CD233B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C92A2EE" w14:textId="50C4F79E" w:rsidR="00C20572" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00CD233B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>20 (d</w:t>
       </w:r>
       <w:r w:rsidR="00426046" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ivdesmit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -4622,63 +4579,63 @@
       <w:r w:rsidR="0043297A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00641ED5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3A81" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>dotāciju iekārtu un aprīkojuma iegādei, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei (tai skaitā piegādei un uzstādīšanai)</w:t>
       </w:r>
       <w:r w:rsidR="00641ED5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664FD58" w14:textId="75431655" w:rsidR="00996FA1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00870BCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2664FD58" w14:textId="75431655" w:rsidR="00996FA1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00870BCD">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref203466153"/>
-      <w:bookmarkStart w:id="9" w:name="_Hlk203126862"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref203466153"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk203126862"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devējs apņemas nodrošināt katra </w:t>
       </w:r>
       <w:r w:rsidR="00284EAE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>asākumā iesaistīt</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
@@ -4749,446 +4706,446 @@
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devēja pieteikumā </w:t>
       </w:r>
       <w:r w:rsidR="00DE5E31" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>asākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E56145" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="8788" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B373C3" w14:paraId="5E3C764C" w14:textId="381FE29D" w:rsidTr="007F39F0">
+      <w:tr w:rsidR="00A96608" w14:paraId="5E3C764C" w14:textId="381FE29D" w:rsidTr="007F39F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6384568E" w14:textId="5D5FB259" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="6384568E" w14:textId="5D5FB259" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klienta vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E04F167" w14:textId="62CED4B1" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="4E04F167" w14:textId="62CED4B1" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darba režīms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F97F0B" w14:textId="38AABF8D" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="66F97F0B" w14:textId="38AABF8D" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Aģentūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> finanšu līdzekļiem izmaksājamais apmērs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66798050" w14:textId="137FB54B" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="66798050" w14:textId="137FB54B" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Darba devēja</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> finanšu līdzekļiem izmaksājamais apmērs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A9ABFB" w14:textId="523A13D5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="53A9ABFB" w14:textId="523A13D5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ikmēneša bruto darba alga kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A45709C" w14:textId="44B103E9" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="3A45709C" w14:textId="44B103E9" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="226B8EA9" w14:textId="14FDE6C4" w:rsidTr="007F39F0">
+      <w:tr w:rsidR="00A96608" w14:paraId="226B8EA9" w14:textId="14FDE6C4" w:rsidTr="007F39F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50931767" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFC0AED" w14:textId="4F38B657" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="5BFC0AED" w14:textId="4F38B657" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>normāls / nepilns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F5A36F" w14:textId="6689817A" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="35F5A36F" w14:textId="6689817A" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282EB1E6" w14:textId="41B5BEF5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="282EB1E6" w14:textId="41B5BEF5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="018C00FA" w14:textId="5FFC5D54" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
+          <w:p w14:paraId="018C00FA" w14:textId="5FFC5D54" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EUR / mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE0A8C2" w14:textId="77777777" w:rsidR="0055768A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0055768A">
+          <w:p w14:paraId="4CE0A8C2" w14:textId="77777777" w:rsidR="0055768A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0055768A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(obligāti aizpilda, ja tiek norādīts nepilns darba režīms, norādot </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8ABBBA" w14:textId="64CC8314" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="0055768A">
+          <w:p w14:paraId="6B8ABBBA" w14:textId="64CC8314" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="0055768A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">plānoto stundu skaitu dienā, nedēļā vai mēnesī </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="2D12EDA9" w14:textId="4450B632" w:rsidTr="007F39F0">
+      <w:tr w:rsidR="00A96608" w14:paraId="2D12EDA9" w14:textId="4450B632" w:rsidTr="007F39F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BE708D9" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543" w:rsidP="00C77258">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="134CB586" w14:textId="3352D5F6" w:rsidR="00BE74F5" w:rsidRPr="00B61DE1" w:rsidRDefault="00BE74F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB39664" w14:textId="50E46C36" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="006C45D9">
+          <w:p w14:paraId="6DB39664" w14:textId="50E46C36" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="-2042730740"/>
                 <w:placeholder>
                   <w:docPart w:val="2A9597B5E91047A1BBC00FB9A305E7C8"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
@@ -5246,84 +5203,84 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676A7E18" w14:textId="0CB483EA" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543" w:rsidP="00FF736B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="0098BBF3" w14:textId="7B744811" w:rsidTr="007F39F0">
+      <w:tr w:rsidR="00A96608" w14:paraId="0098BBF3" w14:textId="7B744811" w:rsidTr="007F39F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154DE3E7" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2174E671" w14:textId="394B3570" w:rsidR="00BE74F5" w:rsidRPr="00B61DE1" w:rsidRDefault="00BE74F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3898BD06" w14:textId="6FC1C040" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="006C45D9">
+          <w:p w14:paraId="3898BD06" w14:textId="6FC1C040" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="-2041421406"/>
                 <w:placeholder>
                   <w:docPart w:val="E6256903A46C4E3FA535B92B970959E4"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
@@ -5381,398 +5338,405 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36FD9CDA" w14:textId="78FCB59F" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543" w:rsidP="00FF736B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="7C81A05C" w14:textId="3A772798" w:rsidTr="007F39F0">
+      <w:tr w:rsidR="00A96608" w14:paraId="7C81A05C" w14:textId="3A772798" w:rsidTr="007F39F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D18BA7F" w14:textId="77777777" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55C4C0E2" w14:textId="3ECCAD14" w:rsidR="00AF7797" w:rsidRPr="00B61DE1" w:rsidRDefault="00AF7797">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91F28E" w14:textId="44B87742" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="006C45D9">
+          <w:p w14:paraId="2D91F28E" w14:textId="44B87742" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:alias w:val="Izvēlēties"/>
                 <w:tag w:val="Izvēlēties"/>
                 <w:id w:val="2124113456"/>
                 <w:placeholder>
                   <w:docPart w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="......" w:value="......"/>
                   <w:listItem w:displayText="normāls" w:value="8h"/>
                   <w:listItem w:displayText="nepilns" w:value="1-8 h/dienā"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A774AD" w:rsidRPr="00B61DE1">
+                <w:r w:rsidR="005110E2" w:rsidRPr="00B61DE1">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>......</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FDC2A6" w14:textId="4071E5F5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD">
+          <w:p w14:paraId="46FDC2A6" w14:textId="4071E5F5" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6586B95A" w14:textId="6C8FBC12" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD">
+          <w:p w14:paraId="6586B95A" w14:textId="6C8FBC12" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E1F609" w14:textId="2CE63D28" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD">
+          <w:p w14:paraId="21E1F609" w14:textId="2CE63D28" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0836C83D" w14:textId="20EF966F" w:rsidR="00C55543" w:rsidRPr="00B61DE1" w:rsidRDefault="00C55543">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="702B62F6" w14:textId="6DCB753D" w:rsidR="00D36821" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A908DD" w14:textId="56564739" w:rsidR="003C0FDB" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="003C0FDB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27A908DD" w14:textId="56564739" w:rsidR="003C0FDB" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="003C0FDB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk178000892"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk178000892"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Organizēt ergoterapeitu</w:t>
       </w:r>
       <w:r w:rsidR="004A2512" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> pakalpojumu un, ja nepieciešams</w:t>
       </w:r>
       <w:r w:rsidR="000D3D34" w:rsidRPr="00B61DE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> surdotulku </w:t>
       </w:r>
       <w:r w:rsidR="000D3D34" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00324068" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">atbalsta personu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">pakalpojumu nodrošināšanu </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:t>klientiem</w:t>
       </w:r>
       <w:r w:rsidR="00331416" w:rsidRPr="00B61DE1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00794BFA" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> Surdotulka pakalpojumu </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidR="00794BFA" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> nodrošina periodā, kurā noteikts darba vadītājs.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="45995B02" w14:textId="755CABD5" w:rsidR="003C0FDB" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="003C0FDB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45995B02" w14:textId="755CABD5" w:rsidR="003C0FDB" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="003C0FDB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>2 (d</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ivu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā pēc ergoterapeita atzinuma saņemšanas dienas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk147154982"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk147154982"/>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(elektroniskā pasta sūtījuma veidā) </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="001E2DC3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devējam ergoterapeita </w:t>
       </w:r>
       <w:r w:rsidR="008F342F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">sniegto </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>atzinum</w:t>
       </w:r>
       <w:r w:rsidR="008F342F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7F888E" w14:textId="78C04150" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C7F888E" w14:textId="18CDFB63" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B61DE1">
+      <w:r w:rsidRPr="00111AB1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="0054678C" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D88" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
+      </w:r>
+      <w:r w:rsidR="0054678C" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00B80CBC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darba dienu laikā izvērtēt </w:t>
+        <w:t xml:space="preserve">darba dienu laikā izvērtēt </w:t>
       </w:r>
       <w:r w:rsidR="001E2DC3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">arba devēja iesniegtā </w:t>
       </w:r>
       <w:r w:rsidR="00962AFA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
@@ -5912,310 +5876,324 @@
         </w:rPr>
         <w:t xml:space="preserve">iesniegšanu </w:t>
       </w:r>
       <w:r w:rsidR="008F342F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="006F5C85" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai pamatoti atteikt Pieprasījuma saskaņošanu</w:t>
       </w:r>
       <w:r w:rsidR="00F758B8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562D0819" w14:textId="25D30064" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="562D0819" w14:textId="6A03A2F3" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B61DE1">
-[...4 lines deleted...]
-        <w:t>5 (p</w:t>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="005110E2" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0008165E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
+      </w:r>
+      <w:r w:rsidR="005110E2" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>iecu</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>darba dienu laikā izvērtēt Darba devēja iesniegtās atskaites par vienreizējās dotācijas izlietojumu darba vietu pielāgošanai (turpmāk – Atskaite par darba vietu pielāgošanu)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15C80" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darba dienu laikā izvērtēt Darba devēja iesniegtās atskaites par vienreizējās dotācijas izlietojumu darba vietu pielāgošanai (turpmāk – Atskaite par darba vietu pielāgošanu)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C15C80" w:rsidRPr="00B61DE1">
+        <w:t xml:space="preserve">un tai pievienoto </w:t>
+      </w:r>
+      <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>izdevumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00852234" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attaisnoj</w:t>
+      </w:r>
+      <w:r w:rsidR="002F530B" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo dokumentu </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(noteikti Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>5.5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B85" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>apakšpunktā) kopiju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstību </w:t>
+      </w:r>
+      <w:r w:rsidR="008F342F" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2030" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņotajam Pieprasījumam</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82763" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>nformēt Darba devēju par iesniegto dokumentu saskaņo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D87" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>jumu</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5C85" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D87" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006F5C85" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neatbilstības </w:t>
+      </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">un tai pievienoto </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">šo dokumentu </w:t>
+        <w:t xml:space="preserve">gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="00330EE5" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>pieprasīt Darba devējam</w:t>
       </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(noteikti Līguma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> iesnieg</w:t>
+      </w:r>
+      <w:r w:rsidR="00330EE5" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>apakšpunktā) kopiju</w:t>
-[...7 lines deleted...]
-        <w:footnoteReference w:id="10"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00330EE5" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precizētu dokumentu </w:t>
+      </w:r>
+      <w:r w:rsidR="008F342F" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5C85" w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pamatoti atteikt Atskaites par darba vietu pielāgošanu saskaņošanu</w:t>
       </w:r>
       <w:r w:rsidR="00ED37B9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atbilstību </w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7666ECA3" w14:textId="3F7BB494" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7666ECA3" w14:textId="3F7BB494" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Gadījumā, ja Darba devējs ir veicis </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -6383,53 +6361,53 @@
         </w:rPr>
         <w:t xml:space="preserve">var norīkot </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">citu </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>, kuram ergoterapeits sniedzis atzinumu, ka tas var strādāt Darba devēja piedāvātajā darba vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9BBBF0" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A9BBBF0" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja ergoterapeits atzinumā norādījis, ka </w:t>
       </w:r>
       <w:r w:rsidR="00832185" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">konkrētā </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -6555,53 +6533,53 @@
         </w:rPr>
         <w:t>, k</w:t>
       </w:r>
       <w:r w:rsidR="009027AD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ura</w:t>
       </w:r>
       <w:r w:rsidR="00832185" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>m Darba devēja piedāvātā darba vieta ir atbilstoša</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1304D306" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1304D306" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvērtēt </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">starp </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -6685,71 +6663,71 @@
         </w:rPr>
         <w:t>amata apraksta atbilstību profesijai, kurā nodarbināts</w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C017119" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C017119" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Veikt pārbaudes pie Darba devēja, t.sk., iepazīties ar visiem Darba devēja rīcībā esošajiem ar Pasākuma īstenošanu un finansēšanu saistītajiem dokumentiem, sagatavot aktu par pārbaudes rezultātiem un pieprasīt pārbaudes laikā konstatēto pārkāpumu un nepilnību novēršanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6304B08D" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="005F53F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6304B08D" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="005F53F7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja nepieciešams, </w:t>
       </w:r>
       <w:r w:rsidR="0032176F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -6777,53 +6755,53 @@
         </w:rPr>
         <w:t xml:space="preserve">piedalās </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākuma īstenošan</w:t>
       </w:r>
       <w:r w:rsidR="00370132" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>as novērošanā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7696A31A" w14:textId="14E08A78" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7696A31A" w14:textId="14E08A78" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pēc</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmum</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -6907,53 +6885,53 @@
         </w:rPr>
         <w:t>8.1.1</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00953F24" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>apakšpunktā norādītās kontaktpersonas e-pasta adresi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69CF67" w14:textId="7B0ECA2B" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C69CF67" w14:textId="7B0ECA2B" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek pārtraukta </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -7149,53 +7127,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870956" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba līgumā </w:t>
       </w:r>
       <w:r w:rsidR="00863D8D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>noteiktais plānotās dalības Pasākumā beigu datums</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566EE30A" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="566EE30A" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms vienošanās pie Līguma slēgšanas par </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -7349,53 +7327,53 @@
         </w:rPr>
         <w:t xml:space="preserve">pārliecināties, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">ka Darba devējs veicis </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba vietas pielāgošanu atbilstoši ergoterapeita atzinumā norādītajam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA682E2" w14:textId="6D4DDEA0" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AA682E2" w14:textId="6D4DDEA0" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena mēneša laikā no Darba devēja rakstveida informācijas saņemšanas, izvērtējot </w:t>
       </w:r>
       <w:r w:rsidR="00773B55" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -7502,85 +7480,85 @@
         </w:rPr>
         <w:t>2 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>divu</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā pēc Darba devēja rakstveida informācijas saņemšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347217EA" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00004C00">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="347217EA" w14:textId="77777777" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00004C00">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>zvērtēt Darba devēja iesniegtās Atskaites un rēķina atbilstību Līguma nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="00315E64" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507E4DDC" w14:textId="67B0DA1D" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="507E4DDC" w14:textId="67B0DA1D" w:rsidR="005F53F7" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nformēt Darba devēju par iesniegto dokumentu saskaņojumu. Atskaites un</w:t>
       </w:r>
       <w:r w:rsidR="00DD587D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -7699,95 +7677,95 @@
         </w:rPr>
         <w:t>vai rēķin</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007639E3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66022F67" w14:textId="06AEB16A" w:rsidR="00F5286F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00F0063C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66022F67" w14:textId="06AEB16A" w:rsidR="00F5286F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00F0063C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Izsniegt Darba devējam informatīvu plakātu izvietošanai Pasākuma īstenošanas vietā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71882900" w14:textId="5FF13244" w:rsidR="008C309D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="71882900" w14:textId="5FF13244" w:rsidR="008C309D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="0083780E" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">pienākumi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9ED1C7" w14:textId="5A581694" w:rsidR="008A7F09" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1D9ED1C7" w14:textId="5A581694" w:rsidR="008A7F09" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -7824,53 +7802,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>patiesu informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E28A12" w14:textId="537C78C1" w:rsidR="008A7F09" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="70E28A12" w14:textId="3FDC9ACB" w:rsidR="008A7F09" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>N</w:t>
@@ -7968,53 +7946,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>asākumā izteicis šādu vēlmi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21645E98" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="21645E98" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja tiek pārtraukta klienta dalība Pasākumā un līdz Pasākuma īstenošanas beigu termiņam ir atlikuši ne mazāk kā divi mēneši (</w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00B61DE1">
@@ -8095,53 +8073,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atlasē</w:t>
       </w:r>
       <w:r w:rsidR="00F24C3F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2864A054" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2864A054" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt Darba devēja vai tā pārstāvja, t.i., pilnvarotas personas vai </w:t>
       </w:r>
       <w:r w:rsidR="000A6F9E" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -8154,90 +8132,90 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īgumā norādītās kontaktpersonas</w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalību ergoterapeita vizītē darba vietā, kura iekārtota atbilstoši pieteikumā Pasākuma īstenošanai norādītajai darba vietas telpu un materiāli tehniskajai bāzei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5529B7BD" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006644E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5529B7BD" w14:textId="77777777" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006644E4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="008479D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir nepieciešama darba vietas pielāgošana:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2899B7" w14:textId="1DFE0B86" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C2899B7" w14:textId="1DFE0B86" w:rsidR="006644E4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5 (</w:t>
       </w:r>
       <w:r w:rsidR="00EF350A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
@@ -8282,53 +8260,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00165F8F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieprasījumu </w:t>
       </w:r>
       <w:r w:rsidR="00AE3E00" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(preces aprakstam un preces cenu apliecinošajiem dokumentiem jābūt valsts valodā)</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D404B6E" w14:textId="02145011" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7D404B6E" w14:textId="02145011" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">neatbilstību gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2 (</w:t>
       </w:r>
@@ -8395,167 +8373,167 @@
       </w:r>
       <w:r w:rsidR="008A712C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt to </w:t>
       </w:r>
       <w:r w:rsidR="00CD2C43" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk147155483"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk147155483"/>
     </w:p>
-    <w:p w14:paraId="1C8C71DC" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1C8C71DC" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>a no Darba devēja neatkarīgu iemeslu dēļ nav iespējams veikt darba vietas pielāgošanu, jo kāda no Pieprasījumā iekļautajām pozīcijām nav iegādājama (piemēram, iekārta vai aprīkojums norādītajā veikalā vairs nav pieejams), tad iegādi</w:t>
       </w:r>
       <w:r w:rsidR="00652D29" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(-es) veic, izmantojot citu līdzvērtīgu piedāvājumu, nepārsniedzot Pieprasījumā norādīto attiecīgās iegādes/aprīkojuma cenu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00B95E44" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A57F07" w14:textId="45B91EA8" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="38A57F07" w14:textId="45B91EA8" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref203467841"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref203467841"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5 (</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā pēc darba vietas pielāgošanas, iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="00CD2C43" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5E0A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Atskaiti par darba vietu pielāgošanu </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk147155605"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk147155605"/>
       <w:r w:rsidR="003C5E0A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā ar </w:t>
       </w:r>
       <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>izdevumu</w:t>
       </w:r>
       <w:r w:rsidR="002F530B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00012387" w:rsidRPr="00B61DE1">
@@ -8593,102 +8571,102 @@
       </w:r>
       <w:r w:rsidR="003C5E0A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un veikto pielāgojumu foto</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiksācijas</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="67C1ACD2" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="67C1ACD2" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt veikto pielāgojumu uzskaiti, piešķirot inventāra numuru, kurš satur </w:t>
       </w:r>
       <w:r w:rsidR="00CD2C43" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atpazīstamības zīmi – </w:t>
       </w:r>
       <w:r w:rsidR="000E35FF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>NVA”, un izsekojamību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075FC314" w14:textId="388F61BF" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="075FC314" w14:textId="388F61BF" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">neatbilstības gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2 (</w:t>
       </w:r>
@@ -8738,53 +8716,53 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> par darba vietu pielāgošanu</w:t>
       </w:r>
       <w:r w:rsidR="00CA479E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD2C43" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B8146" w14:textId="4AFB564C" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="416B8146" w14:textId="4AFB564C" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="00E127F6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">netiek </w:t>
       </w:r>
       <w:r w:rsidR="0046030E" w:rsidRPr="00B61DE1">
@@ -8882,105 +8860,105 @@
       <w:r w:rsidR="00CD2C43" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00E127F6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kont</w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00E127F6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA2E6E7" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2DA2E6E7" w14:textId="77777777" w:rsidR="0021188F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">pārsniedzot Pieprasījumā norādītās </w:t>
       </w:r>
       <w:r w:rsidR="00054EEF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba vietas pielāgošanas faktiskās izmaksas, starpību Darba devējam </w:t>
       </w:r>
       <w:r w:rsidR="006B04B0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">segt </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>no saviem finanšu līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidR="00FC400B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3838BC" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00212C88">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0A3838BC" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00212C88">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pilnā apmērā atmaksāt saņemto dotāciju darba vietas pielāgošanai, ja </w:t>
       </w:r>
       <w:r w:rsidR="00054EEF" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -8993,53 +8971,53 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav uzsācis darbu </w:t>
       </w:r>
       <w:r w:rsidR="00561642" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>asākumā Darba devēja pienākumu nepildīšanas dēļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094A753A" w14:textId="750205E4" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00912C8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="094A753A" w14:textId="750205E4" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00912C8D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00311EB5" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -9060,69 +9038,69 @@
       <w:r w:rsidR="00311EB5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt darba vietas </w:t>
       </w:r>
       <w:r w:rsidR="00912C8D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pielāgošanu 25 (divdesmit piecu) darba dienu laikā no dienas, kad Aģentūra saskaņoja Darba devēja iesniegtu Pieprasījumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B47EF7" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00212C88">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="16B47EF7" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00212C88">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref203468062"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref203468062"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individuālajā </w:t>
       </w:r>
       <w:r w:rsidR="0096108D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba meklēšanas plānā</w:t>
       </w:r>
       <w:r w:rsidR="00F4600E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
@@ -9296,111 +9274,111 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.2</w:t>
       </w:r>
       <w:r w:rsidR="006B04B0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā norādītajam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="7BCAC590" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00212C88">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7BCAC590" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00212C88">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref203468109"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref203468109"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba līgums </w:t>
       </w:r>
       <w:r w:rsidR="00953A4F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jāsagatavo</w:t>
       </w:r>
       <w:r w:rsidR="00FF2557" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00383EAF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot Latvijas Republikas normatīvo aktu prasības un</w:t>
       </w:r>
       <w:r w:rsidR="00165CB7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar Līgumā norādīto, t.sk.:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="7E87EA3F" w14:textId="375D42DB" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7E87EA3F" w14:textId="375D42DB" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">darba līgumā norāda atsauci uz </w:t>
       </w:r>
       <w:r w:rsidR="00EE615B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9455,106 +9433,106 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00407878" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākumi iekļaujošai nodarbinātībai</w:t>
       </w:r>
       <w:r w:rsidR="00626352" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk171089020"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk171089020"/>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.4.3.3.2/1/24/I/002</w:t>
       </w:r>
       <w:r w:rsidR="003D7FCE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00165CB7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda Līguma noslēgšanas datumu un </w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>numuru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A6AD0" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B6A6AD0" w14:textId="77777777" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba līgumā norāda </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klienta</w:t>
@@ -9586,55 +9564,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Līguma 1.2</w:t>
       </w:r>
       <w:r w:rsidR="006B04B0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00463D94" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk175821750"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk175821750"/>
     </w:p>
-    <w:p w14:paraId="1AE9DFAC" w14:textId="61EAF1B2" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1AE9DFAC" w14:textId="61EAF1B2" w:rsidR="00212C88" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00597BCC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10012,55 +9990,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jaunajā Pasākuma īstenošanas adresē</w:t>
       </w:r>
       <w:r w:rsidR="00AF347A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, par Pasākuma īstenošanas adreses maiņu Līgumā noteiktajā kārtībā informējot </w:t>
       </w:r>
       <w:r w:rsidR="009F20F2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidR="00C3523C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="06530325" w14:textId="5AEF1364" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="000B237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="06530325" w14:textId="5AEF1364" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="000B237A">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3 (t</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -10106,53 +10084,53 @@
         </w:rPr>
         <w:t xml:space="preserve">dienas, </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC8CE27" w14:textId="5DCF5163" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1FC8CE27" w14:textId="5DCF5163" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">starp Darba devēju un </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klient</w:t>
@@ -10286,121 +10264,121 @@
         <w:t xml:space="preserve">apliecinātu </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopiju</w:t>
       </w:r>
       <w:r w:rsidR="00FF736B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00F87489" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1681E200" w14:textId="3E399C6F" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1681E200" w14:textId="3E399C6F" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">dokumentus (Rīkojumu) par klientam </w:t>
       </w:r>
       <w:r w:rsidR="00024EB8" w:rsidRPr="00B61DE1">
         <w:t>noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> darba vadītāju, kurā norādīts darba vadīšanas termiņš </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(no dd.mm.gggg. līdz dd.mm.gggg.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>un dotācijas par darba vadīšanu apmērs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433334D4" w14:textId="1AE97752" w:rsidR="00A04CF6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="433334D4" w14:textId="1AE97752" w:rsidR="00A04CF6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>plānoto attiecīgā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs</w:t>
       </w:r>
       <w:r w:rsidR="006116CB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B624A75" w14:textId="28C1DA13" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0B624A75" w14:textId="28C1DA13" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja konstatētas neatbilstības, pēc </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
@@ -10478,53 +10456,53 @@
         <w:t xml:space="preserve"> un/vai vienošanās pie darba līguma</w:t>
       </w:r>
       <w:r w:rsidR="00E85C77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinātu</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopiju.</w:t>
       </w:r>
       <w:r w:rsidR="000D6C13" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03828BA5" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="03828BA5" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms darba uzsākšanas iepazīstināt </w:t>
       </w:r>
       <w:r w:rsidR="00B33B2A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -10540,53 +10518,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">izsniegt </w:t>
       </w:r>
       <w:r w:rsidR="00A7534F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>obligātās veselības pārbaudes karti</w:t>
       </w:r>
       <w:r w:rsidR="00A7534F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja nepieciešams veikt pirmreizējo obligāto veselības pārbaudi), </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darba koplīgumu (ja tāds ir), instrukcijām, darba drošības, ugunsdrošības un citiem darba aizsardzības noteikumiem, citu darbam nepieciešamo informāciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F975DE8" w14:textId="0D4FBFC5" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6F975DE8" w14:textId="0D4FBFC5" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -10709,53 +10687,53 @@
       <w:r w:rsidR="000F7028" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>noteiktajai</w:t>
       </w:r>
       <w:r w:rsidR="000C4522" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesijai neatbilstošu darbu veikšan</w:t>
       </w:r>
       <w:r w:rsidR="00CF49B8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49809E3A" w14:textId="7B75C1C3" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="49809E3A" w14:textId="7B75C1C3" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt tādus darba apstākļus, lai </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
@@ -10763,69 +10741,69 @@
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00E4784E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>rētu izpildīt viņam noteikto darbu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9DA7FD" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B9DA7FD" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref203468152"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref203468152"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Katram Pasākumā iesaistītajam </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -10893,55 +10871,55 @@
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānots nodarbināt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai))</w:t>
       </w:r>
       <w:r w:rsidR="00FA04B3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="0163A6F0" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0163A6F0" w14:textId="77777777" w:rsidR="000B237A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka viens darba vadītājs </w:t>
       </w:r>
       <w:r w:rsidR="008775F6" w:rsidRPr="00B61DE1">
@@ -11139,185 +11117,185 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, par </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="00DE7D7F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attaisnoti kavētām kalendāra dienām pagarinās darba vadītāja nodrošināšanas laiks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572F4594" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="572F4594" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba vadītāju </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodrošina:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3820698A" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3820698A" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmos sešus mēnešus no iesaistes dienas Pasākumā, ja </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientam </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ir garīga rakstura traucējumi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08105F5C" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="08105F5C" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmos trīs mēnešus no iesaistes dienas Pasākumā, ja klientam ir </w:t>
       </w:r>
       <w:r w:rsidR="00074FFC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noteikta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1. vai 2. invaliditātes grupa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AFD06C" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="40AFD06C" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmos divus mēnešus no iesaistes </w:t>
       </w:r>
       <w:r w:rsidR="0030164E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -11350,186 +11328,186 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00965DCF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="00317E39" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>noteikta 3. invaliditātes grupa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6386C3D9" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6386C3D9" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>odrošināt, ka darba vadītājs veic šādus pienākumus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FD3DD5" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="65FD3DD5" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">organizē </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>darbu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B5EA7F" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="13B5EA7F" w14:textId="77777777" w:rsidR="00113A56" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">palīdz </w:t>
       </w:r>
       <w:r w:rsidR="006B123C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apgūt darbam nepieciešamās pamatprasmes un iemaņas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7ABBDA" w14:textId="77777777" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7E7ABBDA" w14:textId="77777777" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kontrolē </w:t>
       </w:r>
       <w:r w:rsidR="00FE76B6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -11571,53 +11549,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apgūt darbam nepieciešamās pamatprasmes un iemaņas darba kvalitātes uzlabošanai</w:t>
       </w:r>
       <w:r w:rsidR="008D7AA6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7627C0B6" w14:textId="673DD3F8" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7627C0B6" w14:textId="673DD3F8" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba vadītāja </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
@@ -11941,53 +11919,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00555AB3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un darba devēju (-us) pie kura (-iem) pieredze iegūta)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E6C2D4" w14:textId="4AAD352D" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="50E6C2D4" w14:textId="4AAD352D" w:rsidR="001D7C4F" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gadījumā, ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -12058,100 +12036,100 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otāciju</w:t>
       </w:r>
       <w:r w:rsidR="006C3335" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba vadītājam</w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D39B32C" w14:textId="77777777" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7D39B32C" w14:textId="77777777" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odrošināt</w:t>
       </w:r>
       <w:r w:rsidR="002D0D3A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ka</w:t>
       </w:r>
       <w:r w:rsidR="00FC210E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676F5880" w14:textId="3918DDC3" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="676F5880" w14:textId="3918DDC3" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>surdotulkam</w:t>
       </w:r>
       <w:r w:rsidR="00DC36D9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -12301,53 +12279,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā norādīto</w:t>
       </w:r>
       <w:r w:rsidR="00595CF7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D80458F" w14:textId="77777777" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6D80458F" w14:textId="77777777" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek veikta </w:t>
       </w:r>
       <w:r w:rsidR="00006266" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -12416,53 +12394,53 @@
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> surdotulka pakalpojuma uzskait</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00634BD7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A93A0B" w14:textId="624C9F43" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="74A93A0B" w14:textId="624C9F43" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nodrošināt</w:t>
       </w:r>
       <w:r w:rsidR="00DE7D7F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12615,221 +12593,242 @@
         </w:rPr>
         <w:t xml:space="preserve"> pienākum</w:t>
       </w:r>
       <w:r w:rsidR="00A85CCD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidR="00DE7D7F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0E9ACF" w14:textId="2D4552E2" w:rsidR="00EF199F" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004E3351">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A0E9ACF" w14:textId="1BA427F2" w:rsidR="00EF199F" w:rsidRPr="00111AB1" w:rsidRDefault="007534FF" w:rsidP="004E3351">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>Ne vēlāk kā līdz kārtējā mēneša 28. datumam iesniegt Aģentūrā plānoto nākamā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs. Veicot izmaiņas klienta darba grafikā, darba devējs ar klientu rakstiski vienojas un aktualizē darba grafiku. Darba devējs vienas dienas laikā no savstarpēji saskaņotā darba grafika izstrādes, bet ne vēlāk kā iestājušās faktiskās izmaiņas, klienta darba grafiku elektroniski iesniedz Aģentūrā.</w:t>
+        <w:t xml:space="preserve">Ne vēlāk kā līdz kārtējā mēneša 28. datumam iesniegt Aģentūrā plānoto nākamā mēneša darba grafiku klientam, ja Līgumā ir norādīta vairāk nekā viena Pasākuma īstenošanas (darba vietas) adrese un/vai Pasākuma īstenošanas periodā klienta darba dienas un darba laiks ir mainīgs. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tiek veiktas izmaiņas klienta darba grafikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545F" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devējs nodrošina darba grafika aktualizēšanu un klienta informēšanu par izmaiņām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba devējs vienas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienas laikā no </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>darba grafika aktualizēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>, bet ne vēlāk kā iestājušās faktiskās izmaiņas, klienta darba grafiku elektroniski iesniedz Aģentūrā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E281FE3" w14:textId="3D379845" w:rsidR="00302717" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4E281FE3" w14:textId="3E59E6B5" w:rsidR="00302717" w:rsidRPr="00111AB1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B61DE1">
+      <w:r w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odrošin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B61DE1">
+      <w:r w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>āt</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00DE7D7F" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieeju ar Pasākuma īstenošanu saistītajai dokumentācijai</w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adresē, kura norādīta Līguma 5.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00EF199F" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009B6B3D" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="009B6B3D" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00450CAE" w:rsidRPr="00B61DE1">
+      <w:r w:rsidR="00450CAE" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
-      <w:r w:rsidR="007A50E7" w:rsidRPr="00B61DE1">
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="007A50E7" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai skaitā </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545F" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba </w:t>
+      </w:r>
+      <w:r w:rsidR="000B676B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devēja apstiprinātam klienta darba grafikam, kurā norādītas darba pienākumu veikšanas adreses un darba dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255A5563" w14:textId="46145085" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="255A5563" w14:textId="46145085" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">īdz katra </w:t>
       </w:r>
@@ -12904,53 +12903,53 @@
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="005E1100" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinu</w:t>
       </w:r>
       <w:r w:rsidR="00257E5C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E2CAD" w14:textId="7934A4FB" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5D7E2CAD" w14:textId="7934A4FB" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Atskaites</w:t>
       </w:r>
@@ -12976,127 +12975,127 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniski (atbilstoši normatīvajiem aktiem par elektronisko dokumentu sagatavošanu), nosūtot uz </w:t>
       </w:r>
       <w:r w:rsidR="00D842D8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>e-pastu</w:t>
       </w:r>
       <w:r w:rsidR="00552E77" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009A5144" w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pnpg@nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidR="007378A2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00303D88" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk193725734"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk193725734"/>
       <w:r w:rsidR="005E6714" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Rēķinus noformē kā strukturētus elektroniskus rēķinus un iesniedz Aģentūrai e-adresē EINVOICE@</w:t>
       </w:r>
       <w:r w:rsidR="005E6714" w:rsidRPr="00B61DE1">
         <w:t>90001634668 pēc Atskaites saskaņošanas.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="5CFB5739" w14:textId="4D8C55D0" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5CFB5739" w14:textId="4D8C55D0" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ja attiecīgajā mēnesī/</w:t>
       </w:r>
       <w:r w:rsidR="000A1E9D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalendārajā ceturksnī </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienti, ar kuriem Darba devējs noslēdzis darba līgumu, veikuši obligātās veselības pārbaudes, Atskaitei pievieno dokumentus, kas apliecina obligātās veselības pārbaudes veikšanu un pārbaudes izmaksas, un izmaksas iekļau</w:t>
       </w:r>
       <w:r w:rsidR="00C309E7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A397B" w14:textId="54CD62BF" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5C4A397B" w14:textId="54CD62BF" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -13170,53 +13169,53 @@
       <w:r w:rsidR="00AF4E22" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">/ vai rēķinu, un iesniegt to </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA0E7E6" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5DA0E7E6" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniedzot </w:t>
       </w:r>
       <w:r w:rsidR="00BE08AB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atskaiti </w:t>
@@ -13326,53 +13325,53 @@
         </w:rPr>
         <w:t xml:space="preserve">Klients </w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar savu parakstu saskaņo atvaļinājuma grafiku, apliecinot, ka iepazinies ar plānotā atvaļinājuma </w:t>
       </w:r>
       <w:r w:rsidR="000F2A22" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>periodu</w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC41ED3" w14:textId="5BBECAC9" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1DC41ED3" w14:textId="5BBECAC9" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
@@ -13584,53 +13583,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> darba līguma </w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinātu </w:t>
       </w:r>
       <w:r w:rsidR="00F1480B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopiju</w:t>
       </w:r>
       <w:r w:rsidR="00634BD7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C859627" w14:textId="2D1B14E4" w:rsidR="004C1169" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3C859627" w14:textId="2D1B14E4" w:rsidR="004C1169" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Darba devēj</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
@@ -13842,113 +13841,665 @@
       </w:r>
       <w:r w:rsidR="002175EB" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaks</w:t>
       </w:r>
       <w:r w:rsidR="0017244C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidR="001F760A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk205990562"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk205990562"/>
       <w:r w:rsidR="001F760A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00CF25CC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="001F760A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>alsts kasē iemaksātajiem nodokļiem un nodevām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="000A1E9D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Ref203468414"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref203468414"/>
     </w:p>
-    <w:p w14:paraId="52408FB9" w14:textId="0D0A4110" w:rsidR="004C1169" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="10CB2C7C" w14:textId="038E4195" w:rsidR="00C514D3" w:rsidRPr="0006256D" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Pēc klientu dalības Pasākumā pabeigšanas vai pārtraukšanas, Darba devējs Atskaiti un rēķinu Aģentūrā iesniedz ne vēlāk kā 5 (piecu) darba dienu laikā.</w:t>
+        <w:t>Pēc klientu dalības Pasākumā pabeigšanas vai pārtraukšanas Darba devējs Atskaiti un rēķinu Aģentūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2848">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="006238B6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F18BBF" w14:textId="646C6A15" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="545F3F3F" w14:textId="0376A522" w:rsidR="0018628B" w:rsidRPr="00111AB1" w:rsidRDefault="007534FF" w:rsidP="0006256D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.30.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75A16" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005110E2" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ne vēlāk kā 5 (piecu) darba dienu laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC55F3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc klienta dalības </w:t>
+      </w:r>
+      <w:r w:rsidR="0069604C" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pasākumā pabeigšanas vai pārtraukšanas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45087" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91A3E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līgumā nav iesaistīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1F22" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neviens cits Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45087" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klients</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1F22" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurš </w:t>
+      </w:r>
+      <w:r w:rsidR="00B649A3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turpina </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dalību </w:t>
+      </w:r>
+      <w:r w:rsidR="00B649A3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C74DE38" w14:textId="79A9BF12" w:rsidR="00A06DCD" w:rsidRPr="00111AB1" w:rsidRDefault="007534FF" w:rsidP="0006256D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.30.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7B9C" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne vēlāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82896" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1918" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īdz </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC465E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>nāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE73A0" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>amā</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC465E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1918" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:rStyle w:val="Style2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>mēneša</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A9B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:rStyle w:val="Style2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E71CC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:rStyle w:val="Style2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1918" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E71CC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1918" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>atumam</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71CC" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00115832" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE73A0" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc dalības Pasākumā </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD50F3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pabeigšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00115832" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klients turpina darba tiesiskās attiecības </w:t>
+      </w:r>
+      <w:r w:rsidR="00B725A4" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>pie Darba devēja</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD50F3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B65E49" w14:textId="00141ED0" w:rsidR="00520C38" w:rsidRPr="00111AB1" w:rsidRDefault="007534FF" w:rsidP="0006256D">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.30.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00906D3D" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zmaksas apliecinošus dokumentus par </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1414" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>pēdējo</w:t>
+      </w:r>
+      <w:r w:rsidR="008E260F" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012411F" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Pasākuma īstenošanas periodu</w:t>
+      </w:r>
+      <w:r w:rsidR="00287346" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00387D13" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00287346" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apliecina</w:t>
+      </w:r>
+      <w:r w:rsidR="008E260F" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klientam </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA47B1" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>un darba vadītājam</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3D14" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>veikt</w:t>
+      </w:r>
+      <w:r w:rsidR="002057B4" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaks</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16257" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="002057B4" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB65FA" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Valsts kasē iemaksāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB65FA" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodokļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB65FA" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nodev</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB65FA" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="008343C3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>, iesniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB65FA" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00906D3D" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86397" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (piecu) darba dienu laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7F36" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc faktiskās izmaksas </w:t>
+      </w:r>
+      <w:r w:rsidR="00875C97" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veikšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7F36" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7BC0" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00845961" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>bet ne vēlāk</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7BC0" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā viena mēneša laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A444EB" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0069634A" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A444EB" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0069634A" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A444EB" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asākuma īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE573D" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>pabeig</w:t>
+      </w:r>
+      <w:r w:rsidR="006614B7" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>ša</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE573D" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>nas</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7F36" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F18BBF" w14:textId="6FEF7373" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -14077,69 +14628,69 @@
       </w:r>
       <w:r w:rsidR="004D33E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kopiju par darba tiesisko attiecību izbeigšanu</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar klientu</w:t>
       </w:r>
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk31095169"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk31095169"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="4E486962" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4E486962" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref203468426"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref203468426"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ne vēlāk</w:t>
       </w:r>
       <w:r w:rsidR="00C473A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kā līdz </w:t>
       </w:r>
       <w:r w:rsidR="00C473A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -14250,56 +14801,56 @@
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un darba vadītāj</w:t>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlīdzībām pienākošos nodokļus un nodevas.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="00ED4006" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="00ED4006" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>akst</w:t>
       </w:r>
       <w:r w:rsidR="005B34AA" w:rsidRPr="00B61DE1">
@@ -14377,68 +14928,68 @@
       <w:r w:rsidR="00802123" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">mainīt </w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba algu </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidR="008C309D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C14F52" w14:textId="6F1A287A" w:rsidR="00762AF0" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="44C14F52" w14:textId="6F1A287A" w:rsidR="00762AF0" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref203468256"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref203468256"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00595CF7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai t</w:t>
       </w:r>
       <w:r w:rsidR="009F537C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidR="00595CF7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzraugošo iestāžu p</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
@@ -14510,98 +15061,98 @@
       <w:r w:rsidR="001A5169" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA37D4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="005D09BA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0017482A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006470F1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(adrese, kurā ir pieejama dokumentācija)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470CC4DF" w14:textId="77777777" w:rsidR="002F2812" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="470CC4DF" w14:textId="77777777" w:rsidR="002F2812" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstsaratkpi"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk156329962"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk156329962"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt piekļuvi ar Līguma īstenošanu </w:t>
       </w:r>
       <w:r w:rsidR="0052598E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">saistīto dokumentu oriģināliem vai to atvasinājumiem ar juridisku spēku </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">(ar </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">klientiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -14625,67 +15176,67 @@
       <w:r w:rsidR="00D24845" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">darba samaksas </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>izmaksu apliecinošiem dokumentiem u.c. dokumentācijai, kas nepieciešama, lai pārliecinātos par saņemtā finanšu atbalsta izmantošanu atbilstoši Līguma nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DF431A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646FCE58" w14:textId="08C100C7" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="646FCE58" w14:textId="08C100C7" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk156330014"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk156330014"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00DF431A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>okumentus uzglabāt atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš</w:t>
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003208C3" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003208C3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -14760,55 +15311,55 @@
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>saņemtā</w:t>
       </w:r>
       <w:r w:rsidR="00AD3860" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma un D</w:t>
       </w:r>
       <w:r w:rsidR="001A5F89" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>arba devēja privātā līdzfinansējuma</w:t>
       </w:r>
       <w:r w:rsidR="00762AF0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> izsekojamību par katru Pasākumā iesaistīto personu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="097AD406" w14:textId="2F980DA8" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="097AD406" w14:textId="2F980DA8" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka ar </w:t>
       </w:r>
       <w:r w:rsidR="00774583" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">de minimis </w:t>
       </w:r>
@@ -14841,53 +15392,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsts, un Pasākuma īstenošanas laikā atrodas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="00A809B3" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>. apakšpunktā norādītajā adresē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D6C35" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="568D6C35" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Rakst</w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>iski</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -14953,53 +15504,53 @@
       <w:r w:rsidR="007D0FA6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>t.sk., dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="008610CC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pamato klienta neatrašanos darba pienākumu izpildes adresē, ievērojot pārbaudes aktā norādīto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A35A87D" w14:textId="5AFE6F85" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6A35A87D" w14:textId="5AFE6F85" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ne vēlāk</w:t>
       </w:r>
       <w:r w:rsidR="00147F8D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -15037,111 +15588,111 @@
       <w:r w:rsidR="00D52474" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">dienu laikā pēc pieprasījuma saņemšanas, iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Hlk146895491"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk146895491"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>pieprasīto</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju un, ja norādīts,</w:t>
       </w:r>
       <w:r w:rsidR="00E97A93" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ar Pasākuma īstenošanu saistītos dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, t.sk. dokumentus, kuri pamato </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>paveikto darbu atbilstoši katram amata aprakstā noteiktajam pienākumam</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7019D7" w14:textId="4D7E36CA" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5E7019D7" w14:textId="4D7E36CA" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Turpināt darba tiesiskās attiecības ar </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -15364,50 +15915,51 @@
         </w:rPr>
         <w:t>turpināt darba tiesiskās attiecības pēc dalības Pasākumā</w:t>
       </w:r>
       <w:r w:rsidR="00A00FB1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B15CBA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs iegūst no </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="004D33E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dokumentu par darba tiesisko attiecību izbeigšanu </w:t>
       </w:r>
       <w:r w:rsidR="00D97F42" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un rīkojas atbilstoši Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.30</w:t>
@@ -15463,192 +16015,192 @@
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidR="00D97F42" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajam</w:t>
       </w:r>
       <w:r w:rsidR="00B15CBA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41377614" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="41377614" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00D4444B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">asākumā iesaistīts </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>, kuram veikta darba vietas pielāgošana:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E926877" w14:textId="7185421D" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4E926877" w14:textId="7185421D" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darba vietas aprīkojuma remonta vai atjaunošanas izmaksas segt no</w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00967DE2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>finansējuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C26205" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="18C26205" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba vietā veiktos pielāgojumus lietot saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="00AA37D4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līguma</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumiem un mērķi</w:t>
       </w:r>
       <w:r w:rsidR="00A6092C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396EE0A2" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="396EE0A2" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">bez rakstveida saskaņošanas ar </w:t>
       </w:r>
       <w:r w:rsidR="007836E8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -15669,137 +16221,136 @@
       <w:r w:rsidR="00D4444B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>asākuma īstenošanas viet</w:t>
       </w:r>
       <w:r w:rsidR="00A252D0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00634BD7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33943602" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="33943602" w14:textId="77777777" w:rsidR="00AE11C1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanas vietas maiņas gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39179E25" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="39179E25" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar nepārtrauktu darbu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05998EF1" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="05998EF1" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>nodrošināt, ka darba vietas pielāgošanai veiktās iegādes ir jaunajā Pasākuma īstenošanas adresē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0480F2A6" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0480F2A6" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirms </w:t>
       </w:r>
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
@@ -15990,53 +16541,53 @@
       <w:r w:rsidR="00CC441B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ergoterapeita izdevumus sedz </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="000E4200" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57580127" w14:textId="457BE782" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="57580127" w14:textId="457BE782" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">jaunajā </w:t>
       </w:r>
       <w:r w:rsidR="00D4444B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -16115,53 +16666,53 @@
       <w:r w:rsidR="00B55BE2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(ja attiecināms) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši ergoterapeita atzinumā norādītajam</w:t>
       </w:r>
       <w:r w:rsidR="000627C8" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCEB1FF" w14:textId="5F68D95B" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5CCEB1FF" w14:textId="5F68D95B" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Informēt </w:t>
       </w:r>
       <w:r w:rsidR="008C06AA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nekavējoties</w:t>
       </w:r>
       <w:r w:rsidR="00A35062" w:rsidRPr="00B61DE1">
@@ -16191,53 +16742,53 @@
       <w:r w:rsidR="00F54BE7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktā norādīto </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontaktpersonu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4926EF14" w14:textId="23E0969B" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4926EF14" w14:textId="23E0969B" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>sūtot īsziņu</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai e</w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -16264,53 +16815,53 @@
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>neesamība darbā un norād</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>t iemeslus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6214EBDD" w14:textId="132FEBA0" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6214EBDD" w14:textId="132FEBA0" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -16333,53 +16884,53 @@
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dien</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā par:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A590759" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3A590759" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">visiem </w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -16420,98 +16971,98 @@
       <w:r w:rsidR="004A6C19" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AC5605" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pliecinātu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  kopiju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6F6C1A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0D6F6C1A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>visiem darba līgumu izbeigšanas gadījumiem, pievienojot rīkojumu par darba tiesisko attiecību izbeigšanu</w:t>
       </w:r>
       <w:r w:rsidR="004A6C19" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplie</w:t>
       </w:r>
       <w:r w:rsidR="005106FF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="004A6C19" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>inātas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175CC5E3" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="175CC5E3" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">darba vadītāja </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>darbnespējas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -16522,198 +17073,198 @@
       <w:r w:rsidR="00AA6EA4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">klientam </w:t>
       </w:r>
       <w:r w:rsidR="0084670A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir noteikts cits darba vadītājs</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF3B45" w14:textId="6CCF1848" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="04DF3B45" w14:textId="6CCF1848" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>jebkuriem apstākļiem vai notikumiem, kuri varētu mainīt Līguma īstenošanas atbilstību Līguma nosacījumiem, kā arī gadījumos, ja kāds no Līgumā dotajiem apliecinājumiem var kļūt vai kļūst nepatiess, neprecīzs, nepilnīgs vai maldinošs, vai par jebkuriem apstākļiem vai notikumiem, kuri negatīvi ietekmē vai apdraud, vai, kuri varētu negatīvi ietekmēt vai apdraudēt Līguma izpildi</w:t>
       </w:r>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Hlk156302322"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk156302322"/>
     </w:p>
-    <w:p w14:paraId="67F4FB55" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00890FC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="67F4FB55" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00890FC4">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="938"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>par vienpusēju darba tiesisko attiecību pārtraukšanu pirms klienta dalības Pasākumā termiņa beigām atbilstoši Darba likuma 100. un 101. pantam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="6C29A695" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C29A695" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs ir atbildīgs par Pasākuma īstenošanas kvalitāti un </w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras izmaksātā</w:t>
       </w:r>
       <w:r w:rsidR="005379C2" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>finansējuma izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Līguma nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E608190" w14:textId="31C9819C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1E608190" w14:textId="31C9819C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka Pasākuma īstenošanas vietās tiek izvietoti </w:t>
       </w:r>
       <w:r w:rsidR="00ED3BDA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavoti informatīvie materiāli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Hlk156303072"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk156303072"/>
     </w:p>
-    <w:p w14:paraId="53B17A67" w14:textId="48F1043C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="53B17A67" w14:textId="48F1043C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nodrošināt, ka</w:t>
       </w:r>
       <w:r w:rsidR="003532D9" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -16799,116 +17350,117 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921550" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ietvaros dubultā finansējuma risks ir novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00E516CD" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Hlk193725585"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk193725585"/>
     </w:p>
-    <w:p w14:paraId="556F67E7" w14:textId="368A6C1C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="556F67E7" w14:textId="368A6C1C" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Pasākums netiek finansēts vai līdzfinansēts no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502B31BB" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="502B31BB" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī iesniegtās Pasākuma īstenošanas izmaksas atbilst apstiprinātajam konkrētajam pasākumam un nav attiecināmas uz kādu citu pasākumu.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="44FF546A" w14:textId="344B67A8" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="44FF546A" w14:textId="344B67A8" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka vienlaikus iesaistīto </w:t>
       </w:r>
       <w:r w:rsidR="000808F6" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -16982,110 +17534,109 @@
       <w:r w:rsidR="00A96081" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00A97C8F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā </w:t>
       </w:r>
       <w:r w:rsidR="00A96081" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ne vairāk kā 20 personas</w:t>
       </w:r>
       <w:r w:rsidR="00A97C8F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0CB1B8" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3F0CB1B8" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>arba devējs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF70E4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgumā noteiktā Pasākuma ietvaros </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tam piešķirto finanšu atbalstu var izmantot vienlaikus ar komercdarbības atbalstu citiem mērķiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D525E47" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2D525E47" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu atbalstu </w:t>
       </w:r>
       <w:r w:rsidR="00AF3DB5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -17093,90 +17644,90 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar citu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> atbalstu un citu valsts atbalstu attiecībā uz vienām un tām pašām attiecināmajām izmaksām vai citu valsts atbalstu tam pašam riska finansējuma pasākumam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3272E25F" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3272E25F" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba devēja līdzfinansēto daļu segt no līdzekļiem, kas nav komercdarbības atbalsts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3020319B" w14:textId="38CFED31" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3020319B" w14:textId="38CFED31" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Ref203468511"/>
+      <w:bookmarkStart w:id="31" w:name="_Ref203468511"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Sa</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>niedzot Eiropas Savienības tiesību aktos noteikto maksimālo atbalsta apmēru, papildu</w:t>
       </w:r>
       <w:r w:rsidR="008E392F" w:rsidRPr="00B61DE1">
@@ -17205,55 +17756,55 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā norādītajam, segt no Darba devēja </w:t>
       </w:r>
       <w:r w:rsidR="00E36139" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="641E798A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="641E798A" w14:textId="77777777" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Līguma summas palielināšanas gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00883936" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -17378,83 +17929,83 @@
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">e minimis </w:t>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbalsta uzskaites sistēmā iesniegtās veidlapas numuru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidR="00954C08" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Hlk156331253"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk156331253"/>
     </w:p>
-    <w:p w14:paraId="6C03EE3E" w14:textId="3C34FC07" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C03EE3E" w14:textId="3C34FC07" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Ref203468545"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref203468545"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja Līguma darbības laikā attiecīgajā iestādē ir iesniegts pieteikums Darba devēja likvidācijas vai maksātnespējas procesa ierosināšanai vai iesniegts iesniegums par saimnieciskās darbības izbeigšanu, Darba devējs par to</w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties, bet ne vēlāk kā</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -17523,68 +18074,68 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> informē </w:t>
       </w:r>
       <w:r w:rsidR="00584E1C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūru</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="6F32A7C3" w14:textId="32AA7C37" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6F32A7C3" w14:textId="32AA7C37" w:rsidR="00890FC4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Ref203468556"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref203468556"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a Darba devējam ir </w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pasludināts maksātnespējas process, uzsākts likvidācijas process vai apturēta saimnieciskā darbība, Darba devējs</w:t>
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00B61DE1">
@@ -17645,56 +18196,56 @@
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uz Līguma rekvizītos un Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>8.1.2</w:t>
       </w:r>
       <w:r w:rsidR="00847CE0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. apakšpunktā norādīto e-pasta adresi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="0E6BFB49" w14:textId="350D00C1" w:rsidR="00BB6EF0" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="001A5169">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0E6BFB49" w14:textId="350D00C1" w:rsidR="00BB6EF0" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="001A5169">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs, kuram piemēro </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
@@ -17738,122 +18289,122 @@
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.panta 1.punkta "a", "b"  "c" vai "d" apakšpunktā, nodrošina šo nozaru darbību vai uzskaites nodalīšanu</w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk184816589"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk184816589"/>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lai darbības izslēgtajās nozarēs negūtu labumu no </w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta, ko piešķir saskaņā ar Ministru kabineta noteikumiem Nr. 75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”</w:t>
       </w:r>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A3CBF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="6F3CFA04" w14:textId="6CB302D0" w:rsidR="008C309D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Līguma darbības termiņš un a</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:t>tbildība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB4DE59" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00DC47D8" w:rsidP="002C7DC5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:vanish/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F14963" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="58F14963" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgums stājas spēkā tā </w:t>
       </w:r>
       <w:r w:rsidR="00F70CF7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -17897,53 +18448,53 @@
       <w:r w:rsidR="00002034" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ušu saistību pilnīgai izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00804E59" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138AE2AF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="138AE2AF" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra līdz situācijas noskaidrošanai</w:t>
       </w:r>
       <w:r w:rsidR="007215B4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -17960,55 +18511,55 @@
       </w:r>
       <w:r w:rsidR="003B3131" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu atbalsta sniegšanu </w:t>
       </w:r>
       <w:r w:rsidR="0077423C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>šādos gadījumos</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Hlk146896068"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk146896068"/>
     </w:p>
-    <w:p w14:paraId="1402F049" w14:textId="0C4F5B1E" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1402F049" w14:textId="0C4F5B1E" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iestājoties Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -18033,53 +18584,53 @@
       <w:r w:rsidR="004546B7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D51C84F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1D51C84F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -18104,53 +18655,53 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E92FB7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk., ja tiek konstatēts, ka Valsts ieņēmumu dienestā deklarētais finansējums nesakrīt ar Atskaitēs par klientu darbu Pasākumā norādīto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C7B12B" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="31C7B12B" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="0072496C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -18174,91 +18725,91 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">būtisku Līguma nosacījumu izpildes </w:t>
       </w:r>
       <w:r w:rsidR="00324C6A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbilstību;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Hlk178261707"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk178261707"/>
     </w:p>
-    <w:p w14:paraId="3D90E0BF" w14:textId="30B729D5" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3D90E0BF" w14:textId="30B729D5" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja Centrālā finanšu un līgumu aģentūra ir apturējusi maksājumus Līguma ietvaros</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="5B1C98A0" w14:textId="0752A128" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5B1C98A0" w14:textId="0752A128" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -18316,91 +18867,92 @@
       </w:r>
       <w:r w:rsidR="00592789" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieļāvis atkārtotu pārkāpumu</w:t>
       </w:r>
       <w:r w:rsidR="00CE2710" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, Aģentūra 3 (trīs) darbdienu laikā nosūta Darba devējam brīdinājumu.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Hlk155881450"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk155881450"/>
     </w:p>
-    <w:p w14:paraId="7267B1E0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7267B1E0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
+        <w:lastRenderedPageBreak/>
         <w:t>Ja Darba devējs ir pārkāpis Līgumā noteiktos pienākumus</w:t>
       </w:r>
       <w:r w:rsidR="00EB7AA7" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>un pārkāpums nav novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00C17C89" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">brīdinājumā noteiktajā termiņā, Aģentūra </w:t>
       </w:r>
       <w:r w:rsidR="00522B61" w:rsidRPr="00B61DE1">
         <w:t>vienpusēji atkāpjas no Līguma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63190EAE" w14:textId="017BADB4" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="63190EAE" w14:textId="017BADB4" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Aģentūra vienpusēji atkāpjas no Līguma, ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">iestājas Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -18450,195 +19002,194 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.apakšpunktā noteiktais</w:t>
       </w:r>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="46E3C724" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="46E3C724" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrai </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ir tiesības vienpusēji atkāpties no Līguma,</w:t>
       </w:r>
       <w:r w:rsidR="00342B82" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekavējoties apturot </w:t>
       </w:r>
       <w:r w:rsidR="001C4C91" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>finanšu atbalsta sniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, ja:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Hlk155964472"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk155964472"/>
     </w:p>
-    <w:p w14:paraId="768E7E7D" w14:textId="089F09A0" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="768E7E7D" w14:textId="089F09A0" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tiek</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> konstatēts, ka </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pieļāvis Līguma nosacījumiem neatbilstošu </w:t>
       </w:r>
       <w:r w:rsidR="001C4C91" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemtā finanšu atbalsta </w:t>
       </w:r>
       <w:r w:rsidR="00E92FB7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izlietojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk., ja tiek konstatēts, ka Valsts ieņēmumu dienestā deklarētais nesakrīt ar Atskaitēs par klientu darbu Pasākumā norādīto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BFAE7" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2A7BFAE7" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Darba devējs </w:t>
       </w:r>
       <w:r w:rsidR="003333EE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">nav pildījis Līgumā tam noteiktos pienākumus </w:t>
       </w:r>
       <w:r w:rsidR="00EB7AA7" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">(tai skaitā, neīsteno Pasākumu, neveic norēķinus atbilstoši Līgumā noteiktajam, īsteno Pasākumu darbam neatbilstošos apstākļos un nodarbina klientu profesijā, kas nav norādīta Līgumā par dalību, nenodarbina klientu atbilstoši veicamajiem pienākumiem un profesijai nepieciešamajām kvalifikācijas prasībām) </w:t>
       </w:r>
       <w:r w:rsidR="00E21885" w:rsidRPr="00B61DE1">
         <w:t>un / vai jebkādā veidā pārkāpis Līguma noteikumus</w:t>
       </w:r>
       <w:r w:rsidR="00E21885" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -18695,158 +19246,158 @@
       <w:r w:rsidR="003333EE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>novērsts</w:t>
       </w:r>
       <w:r w:rsidR="00672C69" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003333EE" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">(-i) Aģentūras </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>brīdinājumā noteiktajā termiņā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216F3B3C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="216F3B3C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējs Līguma noslēgšanas vai Līguma izpildes laikā sniedzis nepatiesas ziņas vai apliecinājumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB757B0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0DB757B0" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējs Līguma noslēgšanas vai Līguma izpildes laikā pārkāpis saistošos normatīvos aktus attiecībā uz Līguma slēgšanu vai izpildi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106D7B6" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4106D7B6" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir iestājušies citi apstākļi, kas liedz vai liegs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Darba devējam turpināt Līguma izpildi saskaņā ar Līguma noteikumiem, vai kas negatīvi ietekmē Aģentūras pienākumus, kuri izriet no Līguma;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324411E9" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="324411E9" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devējs ir pārtraucis Līguma izpildi, tai skaitā, Darba devējs nav atkārtoti sasniedzams </w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma īstenošanas un/vai </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>juridiskajā adresē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C0951D" w14:textId="584DAE61" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="13C0951D" w14:textId="584DAE61" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras vai tās uzraugošo iestāžu pārbaudes laikā atkārtoti tiek konstatēta klienta neesamība </w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>pasākuma īstenošanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
@@ -18870,162 +19421,162 @@
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00EF199F" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.1. apakšpunktā noteiktajai kārtībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD9E4F" w14:textId="348AA51B" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="17DD9E4F" w14:textId="348AA51B" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ir atkāpusies no Līguma, tad Aģentūra neveic norēķinu ar </w:t>
       </w:r>
       <w:r w:rsidR="0022079B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba devēju </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">par laiku kamēr Līguma </w:t>
       </w:r>
       <w:r w:rsidR="0022079B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu atbalsta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>izmaksa ir bijusi apturēta</w:t>
       </w:r>
       <w:r w:rsidR="008469A0" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEB3EA4" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="3EEB3EA4" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ir konstatēts, ka Darba devējam,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="00431817" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt Darba devēju darbībās</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir piemērotas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts noteiktās sankcijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCFF2E8" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4DCFF2E8" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Līgumā ietverto Aģentūras saistību izpilde ir neiespējama vai apgrūtināta saistībā ar Aģentūras finansējuma samazinājumu vai izmaiņām piešķirtajā finansējumā un noteiktajos rezultatīvajos rādītājos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60612F9F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="60612F9F" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Darba devējam ir tiesības vienpusēji</w:t>
       </w:r>
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19078,122 +19629,122 @@
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, kuru dēļ Pasākums nevar tikt īstenots, vai,</w:t>
       </w:r>
       <w:r w:rsidR="004476B1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC50B5" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ja Darba devējam pasludināts maksātnespējas process, vai, ja tiek plānota Darba devēja darbības izbeigšana vai Darba devējs tiek likvidēts, vai ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3CD600" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5E3CD600" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="687"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>nav iespējama klienta maiņa</w:t>
       </w:r>
       <w:r w:rsidR="000C539D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> šajā Līgumā noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2DDA5E" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6B2DDA5E" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="687"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>iestājušies objektīvi apstākļi vai notikumi, kuri negatīvi ietekmē vai varētu ietekmēt Līguma izpildi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7535CD" w14:textId="6535124F" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4C7535CD" w14:textId="6535124F" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="437"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Ref203468621"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref203468621"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja samazinās Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F3B2E" w:rsidRPr="00B61DE1">
@@ -19246,71 +19797,71 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atmaksājot </w:t>
       </w:r>
       <w:r w:rsidR="008A4C26" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">proporcionālu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dotācijas daļu par periodu, līdz kuram bija paredzēts nodrošināt atbilstošās subsidētās darba vietas īstenošanu.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Hlk155881758"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk155881758"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="4123B36C" w14:textId="734FA833" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00DC47D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4123B36C" w14:textId="734FA833" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00DC47D8">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="437"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Ref203468633"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref203468633"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00BE3013" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>i ir tiesības</w:t>
       </w:r>
       <w:r w:rsidR="007C0CF4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>piepras</w:t>
       </w:r>
       <w:r w:rsidR="00BE3013" w:rsidRPr="00B61DE1">
         <w:t>īt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
@@ -19397,411 +19948,607 @@
       </w:r>
       <w:r w:rsidR="0097418F" w:rsidRPr="00B61DE1">
         <w:t>Nr.1408/2013</w:t>
       </w:r>
       <w:r w:rsidR="00B92BA7" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">noteikto nosacījumu, komercdarbības gala labuma guvējam ir pienākums atmaksāt atbalsta sniedzējam visu projekta ietvaros saņemto nelikumīgo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Komercdarbības atbalsta kontroles likuma IV </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>vai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> V nodaļas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> nosacījumiem.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="6BFB5818" w14:textId="7E3E0D07" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6BFB5818" w14:textId="7E3E0D07" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja Darba devējs bez attaisnojošiem iemesliem, pēc klienta dalības Pasākumā termiņa beigām atsakās turpināt darba tiesiskās attiecības ar Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:t>1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>punktā minētiem klientiem vismaz trīs mēnešus, Darba devējam ir pienākums atmaksāt Aģentūrai dotāciju klienta mēneša darba algai par trim mēnešiem</w:t>
       </w:r>
       <w:r w:rsidR="008A14FA" w:rsidRPr="00B61DE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAC192D" w14:textId="7148AA15" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4AAC192D" w14:textId="21D9F831" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Ref203468645"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref203468645"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="text" w:val="līgums"/>
+          <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="baseform" w:val="līgum|s"/>
-          <w:attr w:name="id" w:val="-1"/>
-          <w:attr w:name="text" w:val="līgums"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00B61DE1">
           <w:t>Līgums</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00B61DE1">
-        <w:t xml:space="preserve"> tiek izbeigts pamatojoties uz </w:t>
+        <w:t xml:space="preserve"> tiek izbeigts</w:t>
+      </w:r>
+      <w:r w:rsidR="0069767A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61DE1">
+        <w:t xml:space="preserve"> pamatojoties uz </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="text" w:val="Līguma"/>
+          <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="baseform" w:val="līgum|s"/>
-          <w:attr w:name="id" w:val="-1"/>
-          <w:attr w:name="text" w:val="Līguma"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00B61DE1">
           <w:t>Līguma</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:t>6.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">. un </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:t>6.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>punktā noteikto, Aģentūra rīkojas atbilstoši Līguma 6.</w:t>
       </w:r>
       <w:r w:rsidR="002F219A" w:rsidRPr="00B61DE1">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>punktā noteiktajam.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="620BD878" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="620BD878" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Puses tiek atbrīvotas no atbildības par daļēju vai pilnīgu Līguma saistību neizpildi nepārvaramas varas vai ārkārtēju apstākļu rezultātā, kurus attiecīgā Puse (vai abas Puses) nevarēja ne paredzēt, ne </w:t>
-[...7 lines deleted...]
-        <w:t>novērst, ne ietekmēt un par kuru rašanos Puses nav atbildīgas (piemēram, stihiskas nelaimes, kara darbība, streiki, grozījumi Latvijas Republikas normatīvajos aktos, kas tieši ietekmē Līguma izpildi)</w:t>
+        <w:t>Puses tiek atbrīvotas no atbildības par daļēju vai pilnīgu Līguma saistību neizpildi nepārvaramas varas vai ārkārtēju apstākļu rezultātā, kurus attiecīgā Puse (vai abas Puses) nevarēja ne paredzēt, ne novērst, ne ietekmēt un par kuru rašanos Puses nav atbildīgas (piemēram, stihiskas nelaimes, kara darbība, streiki, grozījumi Latvijas Republikas normatīvajos aktos, kas tieši ietekmē Līguma izpildi)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:kern w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F888FDE" w14:textId="2CD3901C" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5F888FDE" w14:textId="2CD3901C" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Puses nekavējoties informē viena otru par Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00CD3E30" w:rsidRPr="00B61DE1">
         <w:t>6.11</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B2B25" w:rsidRPr="00B61DE1">
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>punktā minēto apstākļu iestāšanos un veic visus nepieciešamos pasākumus, lai nepieļautu otrai Pusei zaudējumu rašanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF8FB7D" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7DF8FB7D" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja iestājas nepārvaramas varas apstākļi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uses var vienoties par Līguma izbeigšanu vai par Līguma darbības laika pagarināšanu par termiņu, kuru </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uses nosaka ar atsevišķu rakstveida vienošanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039D897C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="039D897C" w14:textId="77777777" w:rsidR="00DC47D8" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepārvaramas varas gadījumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uses nevar prasīt atlīdzināt zaudējumus, kas radušies Līguma izbeigšanas rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7E83A6" w14:textId="1027D519" w:rsidR="00BF1852" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2E7E83A6" w14:textId="0530BA1D" w:rsidR="00BF1852" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstaatkpe2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="578"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja neviens iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā pēc individuālā darba meklēšanas plāna, neierodas pie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00405E1D" w:rsidRPr="00B61DE1">
+        <w:t xml:space="preserve">Ja iesaistītais klients neuzsāk dalību Pasākumā (neierodas Aģentūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39AB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>individuālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba meklēšanas plāna</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1FE9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1FE9" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neierodas pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00405E1D" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba devēja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B61DE1">
-[...6 lines deleted...]
-      <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noslēgt Līgumu par dalību vai</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1FE9" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6250E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Līgums par dalību ir noslēgts, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2B9E" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bet</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BF" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000916B3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdz individuālā darba meklēšanas plāna </w:t>
+      </w:r>
+      <w:r w:rsidR="00927F29" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D86" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615244" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>atsakās no dalības Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) un 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="0054678C" w:rsidRPr="00111AB1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(trīsdesmit) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B61DE1">
-[...4 lines deleted...]
-        <w:t>kalendāra dienu laikā no dienas, kad Līgumā bija paredzēts klientam sākt dalību Pasākumā nav veikta klienta nomaiņa, Līgums zaudē savu spēku. Šādā gadījumā Puses ne vēlāk kā 3 (trīs) darbdienu laikā noslēdz attiecīgu vienošanos par Līguma izbeigšanu.</w:t>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kalendāra dienu laikā no dienas, kad klientam </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9429B" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bija paredzēts uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sākt dalību Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1DB7" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4655" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1DB7" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00800AD3" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minēto apstākļu </w:t>
+      </w:r>
+      <w:r w:rsidR="005C35C5" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>konstatēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00076362" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1DB7" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00076362" w:rsidRPr="00111AB1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> netiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61DE1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veikta klienta nomaiņa, Līgums zaudē savu spēku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627B22ED" w14:textId="646BFA22" w:rsidR="00CD7222" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="627B22ED" w14:textId="646BFA22" w:rsidR="00CD7222" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Strīdu izskatīšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF7D63D" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="007A22F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1CF7D63D" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="007A22F5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
       <w:r w:rsidR="004B565C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>nesaskaņas, domstarpības</w:t>
       </w:r>
       <w:r w:rsidR="008F283E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -19811,187 +20558,187 @@
       <w:r w:rsidR="002D3904" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">īguma izpildes laikā, </w:t>
       </w:r>
       <w:r w:rsidR="00A94E7B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>uses risina pārrunu ceļā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4232E58A" w14:textId="507B1595" w:rsidR="00056316" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="007A22F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4232E58A" w14:textId="507B1595" w:rsidR="00056316" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="007A22F5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Ja vienošanās netiek panākta</w:t>
       </w:r>
       <w:r w:rsidR="000414EC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārrunās</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>, strīdi tiek risināti tiesā saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidR="00804E59" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA740A6" w14:textId="2882ED98" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5AA740A6" w14:textId="2882ED98" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Kontaktpersonas un kontakti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F01EE27" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0F01EE27" w14:textId="77777777" w:rsidR="007A22F5" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Puses ieceļ par Līguma izpildes koordināciju atbildīgās kontaktpersonas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01193CAE" w14:textId="2423DDD5" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="01193CAE" w14:textId="2423DDD5" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Ref203468038"/>
+      <w:bookmarkStart w:id="44" w:name="_Ref203468038"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>no Darba devēja puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="40398C18" w14:textId="5FBACF59" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+    <w:p w14:paraId="40398C18" w14:textId="5FBACF59" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00833DEA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC046FD" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
+    <w:p w14:paraId="7AC046FD" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -20004,53 +20751,53 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D704E26" w14:textId="6B3D577C" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3D704E26" w14:textId="6B3D577C" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(tālrunis_____________</w:t>
       </w:r>
       <w:r w:rsidR="0080049E" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -20060,142 +20807,142 @@
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, e-pasta adrese_________</w:t>
       </w:r>
       <w:r w:rsidR="00833DEA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____________);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1872D38F" w14:textId="363D7720" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1872D38F" w14:textId="363D7720" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Ref203468444"/>
+      <w:bookmarkStart w:id="45" w:name="_Ref203468444"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
       <w:r w:rsidR="001B00CF" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> puses:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="082AE0EE" w14:textId="234FA8A9" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00425D94">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+    <w:p w14:paraId="082AE0EE" w14:textId="234FA8A9" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00425D94">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00833DEA" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7003C4FA" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
+    <w:p w14:paraId="7003C4FA" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -20208,418 +20955,418 @@
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(vārds, uzvārds, amats)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8A5B4" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A340C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="5BA8A5B4" w14:textId="77777777" w:rsidR="00A340C6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A340C6">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(tālrunis_____________,</w:t>
       </w:r>
       <w:r w:rsidR="009E3B48" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mob. tālrunis ________, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e-pasta adrese________________________________).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE9C008" w14:textId="77777777" w:rsidR="00B74A03" w:rsidRPr="00B61DE1" w:rsidRDefault="00B74A03" w:rsidP="00A340C6">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DD0479" w14:textId="6BBDDD92" w:rsidR="00212145" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="39DD0479" w14:textId="6BBDDD92" w:rsidR="00212145" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Personas datu aizsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E35D07" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004C5F0D">
+    <w:p w14:paraId="18E35D07" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Puses apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula)”, kā arī nodrošināt, ka personas dati (tostarp īpašo kategoriju personas dati):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6574838C" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="6574838C" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E77FEE" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="41E77FEE" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks apstrādāti Līguma izpildei un personas datu apstrādi neveiks ar Līguma izpildi nesavietojamā veidā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923A0C7" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="6923A0C7" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ir precīzi un nepieciešamības gadījumā tiks atjaunināti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DBF1E6" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="16DBF1E6" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>tiks glabāti veidā, kas pieļauj personu identifikāciju ne ilgāk, kā nepieciešams Līguma izpildei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDBC4D9" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="0EDBC4D9" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>tiks apstrādāti tādā veidā, lai nodrošinātu normatīvajiem aktiem atbilstošu datu drošību, t.sk. aizsardzību pret neatļautu vai nelikumīgu apstrādi un nejaušu nozaudēšanu, iznīcināšanu vai sabojāšanu, izmantojot atbilstošus tehniskos vai organizatoriskos pasākumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201B6677" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="201B6677" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>e-pasta sūtījumos dokumentus, informatīvos un citus materiālus, kuros tiek iekļauta informācija par personu datiem, aizsargā ar paroli, izmantojot AES-256 algoritmu. Paroli dokumentu atkodēšanai paziņo atsevišķi, izmantojot citu saziņas veidu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5636AE75" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004C5F0D">
+    <w:p w14:paraId="5636AE75" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Katra Puse, apstrādājot saņemtos personas datus Līguma īstenošanai, ir pārzinis personas datu aizsardzības normatīvo aktu izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACFA66F" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004C5F0D">
+    <w:p w14:paraId="0ACFA66F" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katra Puse ir atbildīga par personu (datu subjektu) informēšanu par viņu personas datu apstrādi, ko veic kā pārzinis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B30A153" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004C5F0D">
+    <w:p w14:paraId="5B30A153" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Attiecībā uz Līguma ietvaros no otras Līguma Puses saņemto personas datu apstrādi, Puses apņemas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A9E569" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="73A9E569" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>nenodot saņemtos personas datus trešajām personām bez tās Puses iepriekšējas rakstveida piekrišanas, no kuras tā ir saņēmusi personas datus. Ja saskaņā ar normatīvajiem aktiem Pusei ir pienākums izpaust saņemtos personas datus, tās pienākums par personas datu nodošanu informēt Pusi, no kuras tā ir saņēmusi personas datus, ja vien to neaizliedz normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D2DB70" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00301E21">
+    <w:p w14:paraId="57D2DB70" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00301E21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>paziņot otrai Pusei ne vēlāk kā 48 (četrdesmit astoņu) stundu laikā par visiem notikušajiem datu drošības incidentiem, t.sk. par nesankcionētu piekļuvi datu bāzēm un ārējiem uzbrukumiem, kā arī rakstveidā informē Pusi par datu drošības incidentu un/vai iespējamo drošības incidentu un sniedz visu Puses pieprasīto informāciju, ja ir radies vai var rasties apdraudējums personas datiem, kas saņemti no otras Puses;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F393FEA" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00981E08">
+    <w:p w14:paraId="4F393FEA" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00981E08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Līguma izpildes laikā un pēc Līguma termiņa beigām neizpaust trešajām personām nekādu Līguma izpildes laikā iegūto personas datus saturošo informāciju. Minētais pienākums attiecas arī uz Pušu darbiniekiem. Puses nodrošina, ka tā darbinieki pirms Līguma īstenošanas uzsākšanas paraksta attiecīgus saistību rakstus par šajā Līgumā noteikto konfidencialitātes prasību izpildi (ja vien šīs prasības jau nav iekļautas Darba devēja darbinieku darba līgumos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6255C0E2" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="004C5F0D">
+    <w:p w14:paraId="6255C0E2" w14:textId="77777777" w:rsidR="0044165A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="004C5F0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Puses atbild viena otrai par tiešajiem zaudējumiem, kas radušies Puses vai tās darbinieku vai pilnvaroto personu veiktās datu apstrādes rezultātā, kas neatbilst Līguma un /vai normatīvo aktu datu aizsardzības jomā prasībām, tostarp, atlīdzina zaudējumus, kas izriet no datu subjektu prasībām un/vai uzraudzības iestādes (Datu valsts inspekcijas) uzliktajiem sodiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0A12A" w14:textId="008F56DF" w:rsidR="000414EC" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="48A0A12A" w14:textId="008F56DF" w:rsidR="000414EC" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560F9287" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="560F9287" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Jautājumi, kas nav atrunāti </w:t>
       </w:r>
       <w:r w:rsidR="002D3904" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -20629,100 +21376,100 @@
       <w:r w:rsidR="00941BF4" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvijas Republikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> spēkā</w:t>
       </w:r>
       <w:r w:rsidR="00B80CBC" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> esošajiem normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidR="00A15147" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5B02B7" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E5B02B7" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Līguma grozījumus un papildinājumus noformē rakst</w:t>
       </w:r>
       <w:r w:rsidR="007C3E83" w:rsidRPr="00B61DE1">
         <w:t>iski</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> kā </w:t>
       </w:r>
       <w:r w:rsidR="006728BC" w:rsidRPr="00B61DE1">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>ušu</w:t>
       </w:r>
       <w:r w:rsidR="00985D7F" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> savstarpējo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> vienošanos. Vienošanās pēc t</w:t>
       </w:r>
       <w:r w:rsidR="00A340C6" w:rsidRPr="00B61DE1">
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> abpusējas parakstīšanas iegūst juridisku spēku un kļūst par Līguma neatņemam</w:t>
       </w:r>
       <w:r w:rsidR="000414EC" w:rsidRPr="00B61DE1">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> sastāvdaļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD97E8F" w14:textId="1C561491" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BD97E8F" w14:textId="1C561491" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:t>ušu rekvizītu</w:t>
       </w:r>
       <w:r w:rsidR="00DD7904" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> vai Līguma 8.1.punktā norādītās informācijas</w:t>
       </w:r>
       <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> izmaiņu gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="0054678C" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
@@ -20771,53 +21518,53 @@
       <w:r w:rsidR="002F6CED" w:rsidRPr="00B61DE1">
         <w:t>pasta adresēm</w:t>
       </w:r>
       <w:r w:rsidR="008E4AC7" w:rsidRPr="00B61DE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F6CED" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC0FC5" w:rsidRPr="00B61DE1">
         <w:t>neslēdzot atsevišķu rakstveida vienošanos</w:t>
       </w:r>
       <w:r w:rsidR="00494772" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> pie </w:t>
       </w:r>
       <w:r w:rsidR="002D3904" w:rsidRPr="00B61DE1">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00494772" w:rsidRPr="00B61DE1">
         <w:t>īguma</w:t>
       </w:r>
       <w:r w:rsidR="00BC0FC5" w:rsidRPr="00B61DE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3D455" w14:textId="1FFFEDB0" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20B3D455" w14:textId="1FFFEDB0" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00056AD1" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīga </w:t>
       </w:r>
       <w:r w:rsidR="00AA5C7C" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
@@ -20930,1900 +21677,1850 @@
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00264D4D" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">mājaslapā </w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>www.nva.gov.lv</w:t>
       </w:r>
       <w:r w:rsidR="005F635A" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A15147" w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D959666" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D959666" w14:textId="77777777" w:rsidR="004C5F0D" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve">Līgums </w:t>
       </w:r>
       <w:r w:rsidR="00197A19" w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> parakstīts ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma abpusējas parakstīšanas datums ir pēdējā parakstītāja laika zīmoga datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FC69E4" w14:textId="6AFAAB96" w:rsidR="00B8221A" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BA0867">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68FC69E4" w14:textId="6AFAAB96" w:rsidR="00B8221A" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Līgums stājas spēkā</w:t>
       </w:r>
       <w:r w:rsidR="00F1757A" w:rsidRPr="00B61DE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00277D5D" w:rsidRPr="00B61DE1">
         <w:t>kad to ir parakstījušas Puses</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1EE4AF" w14:textId="2734B2FD" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7D1EE4AF" w14:textId="2734B2FD" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:t>Pušu rekvizīti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4107"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B373C3" w14:paraId="75ADF98F" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="75ADF98F" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB24864" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="6FB24864" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="259013F9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="235B03D0" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="0D662719" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="0D662719" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:trHeight w:val="202"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E4BC93A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C738DAA" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="680E7332" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="680E7332" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="6BA7E15D" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="6BA7E15D" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22F6AD12" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="22F6AD12" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Rīga, K</w:t>
             </w:r>
             <w:r w:rsidR="00707F87" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">rišjāņa </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Valdemāra iela 38 k-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C5A4DD9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F697484" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="0F83E201" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="0F83E201" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="227D9ED4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="227D9ED4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4842F02D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B04BAED" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="4B04BAED" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="05B84702" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="05B84702" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5181F3EA" w14:textId="4B262839" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="5181F3EA" w14:textId="4B262839" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>90001634668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017730A7" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54922592" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="420422FD" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="420422FD" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0988C510" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="0988C510" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EFCA62A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7F91AC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="1D7F91AC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(reģistrācijas numurs</w:t>
             </w:r>
             <w:r w:rsidR="0054218B" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="3BD880FA" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="3BD880FA" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33BF23E5" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46D0D5D1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54A793A8" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="3DD141DA" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="3DD141DA" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD8D4B4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="7BD8D4B4" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(bankas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4864EE15" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="630E7CA9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="630E7CA9" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00311661" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">bankas </w:t>
             </w:r>
             <w:r w:rsidR="001C4D72" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="25EBEC1E" w14:textId="77777777" w:rsidTr="001C4D72">
+      <w:tr w:rsidR="00A96608" w14:paraId="25EBEC1E" w14:textId="77777777" w:rsidTr="001C4D72">
         <w:trPr>
           <w:trHeight w:val="80"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD81599" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FC15A69" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B64116" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="791A3E50" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="791A3E50" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66CE0FF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="66CE0FF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(bankas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A46709D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5AE544" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="4B5AE544" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="001C4D72" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>bankas kods</w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="2F1C4298" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00A96608" w14:paraId="2F1C4298" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="247F399A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="247F399A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>LV24TREL218045111500B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED57061" w14:textId="394A22E3" w:rsidR="00606EF6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="7ED57061" w14:textId="394A22E3" w:rsidR="00606EF6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>LV16TREL5180451030000</w:t>
             </w:r>
             <w:r w:rsidR="009D2738" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D453A0A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43D074C3" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="0B02B86D" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00A96608" w14:paraId="0B02B86D" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A338E51" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="6A338E51" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56E7B61B" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12420D3E" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="12420D3E" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(IBAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="131CC8B7" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00A96608" w14:paraId="131CC8B7" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0269EA38" w14:textId="6AC8CB43" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="344B17CC" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FDCC275" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="05EF2FDE" w14:textId="77777777" w:rsidTr="00311661">
+      <w:tr w:rsidR="00A96608" w14:paraId="05EF2FDE" w14:textId="77777777" w:rsidTr="00311661">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="524CCF86" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="524CCF86" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C2269D" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E503432" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="1E503432" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(e-adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="36541B52" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="36541B52" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="478E155F" w14:textId="77777777" w:rsidR="00405E1D" w:rsidRPr="00B61DE1" w:rsidRDefault="00405E1D" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="440C18FC" w14:textId="4D72C8CC" w:rsidR="001D62D4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="440C18FC" w14:textId="4D72C8CC" w:rsidR="001D62D4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF </w:t>
             </w:r>
             <w:r w:rsidR="003956A9" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus </w:t>
             </w:r>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F276460" w14:textId="77777777" w:rsidR="001D62D4" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="1F276460" w14:textId="77777777" w:rsidR="001D62D4" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">“Pasākumi iekļaujošai nodarbinātībai” </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45426EC6" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="45426EC6" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00C618B8" w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>rojekta koordinators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20A068BD" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="400E725B" w14:textId="77777777" w:rsidR="00405E1D" w:rsidRPr="00B61DE1" w:rsidRDefault="00405E1D" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44DEE716" w14:textId="7EAFF9C8" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00405E1D">
+          <w:p w14:paraId="44DEE716" w14:textId="7EAFF9C8" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61DE1">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Darba devējs vai pilnvarotā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="6AD18740" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="6AD18740" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53A8FAF2" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14AFEDCF" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C42D426" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B373C3" w14:paraId="5B84A8DC" w14:textId="77777777" w:rsidTr="00E45857">
+      <w:tr w:rsidR="00A96608" w14:paraId="5B84A8DC" w14:textId="77777777" w:rsidTr="00E45857">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="033E8D1A" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11B7D2D3" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3878" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541F9ADB" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="00405E1D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2780"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="0B4EEFF1" w14:textId="77777777" w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidRDefault="002A12D1" w:rsidP="004B04F1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A12D1" w:rsidRPr="00B61DE1" w:rsidSect="00756700">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="768F5211" w14:textId="77777777" w:rsidR="006C45D9" w:rsidRDefault="006C45D9">
+    <w:p w14:paraId="2525E502" w14:textId="77777777" w:rsidR="007534FF" w:rsidRDefault="007534FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51B1C389" w14:textId="77777777" w:rsidR="006C45D9" w:rsidRDefault="006C45D9">
+    <w:p w14:paraId="6011E1DC" w14:textId="77777777" w:rsidR="007534FF" w:rsidRDefault="007534FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -22869,330 +23566,399 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4DCF193A" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="00A774AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DCF193A" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="007534FF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D07A84E" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="007231B6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5C857391" w14:textId="5EF21589" w:rsidR="007231B6" w:rsidRPr="0098463E" w:rsidRDefault="00A774AD" w:rsidP="00FA1758">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C857391" w14:textId="4D6F9E94" w:rsidR="007231B6" w:rsidRPr="0098463E" w:rsidRDefault="007534FF" w:rsidP="00FA1758">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.2</w:t>
+      <w:t>4.2.2</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002F4491" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.versija</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="00F44B04">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="0098463E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491" w:rsidRPr="0098463E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0098463E">
+    <w:r w:rsidR="002F4491" w:rsidRPr="0098463E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D42EE0">
+    <w:r w:rsidR="00F44B04" w:rsidRPr="009E01A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="E36C0A"/>
+        <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>16.01.2026.</w:t>
+      <w:t>18.08.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="14E2D440" w14:textId="435ED1BE" w:rsidR="007231B6" w:rsidRPr="002138A1" w:rsidRDefault="00A774AD" w:rsidP="00845E06">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14E2D440" w14:textId="1A4CB088" w:rsidR="007231B6" w:rsidRPr="002138A1" w:rsidRDefault="007534FF" w:rsidP="00845E06">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.2</w:t>
+      <w:t>4.2.2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_</w:t>
+      <w:t>.p_</w:t>
     </w:r>
-    <w:r w:rsidRPr="002138A1">
+    <w:r w:rsidR="009E01A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00A9221F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.versija</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="002138A1">
+    <w:bookmarkStart w:id="46" w:name="_Hlk171088920"/>
+    <w:r w:rsidR="002F4491" w:rsidRPr="00A9221F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="002F4491" w:rsidRPr="002138A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:bookmarkStart w:id="47" w:name="_Hlk171088920"/>
-    <w:r w:rsidRPr="002138A1">
+    <w:r w:rsidR="009E01A5" w:rsidRPr="009E01A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>16.01.2026.</w:t>
+      <w:t>18.08.2026.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="480C158D" w14:textId="77777777" w:rsidR="006C45D9" w:rsidRDefault="006C45D9">
+    <w:p w14:paraId="5C2A840B" w14:textId="77777777" w:rsidR="007534FF" w:rsidRDefault="007534FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CC03FCB" w14:textId="77777777" w:rsidR="006C45D9" w:rsidRDefault="006C45D9">
+    <w:p w14:paraId="56A18210" w14:textId="77777777" w:rsidR="007534FF" w:rsidRDefault="007534FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74C23FE0" w14:textId="77777777" w:rsidR="006C45D9" w:rsidRDefault="006C45D9"/>
+    <w:p w14:paraId="758A6E0A" w14:textId="77777777" w:rsidR="007534FF" w:rsidRDefault="007534FF"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5E492657" w14:textId="44AD2594" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00BE74F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5E492657" w14:textId="44AD2594" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00BE74F5">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk204764500"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Atsauci uz projektu n</w:t>
@@ -23225,294 +23991,294 @@
         <w:t xml:space="preserve"> atbalstu saskaņā ar Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="295CFD18" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00CF018B" w:rsidRDefault="00A774AD" w:rsidP="008D6CE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="295CFD18" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00CF018B" w:rsidRDefault="007534FF" w:rsidP="008D6CE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF018B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF018B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Norāda, ja Darba devējs ir juridiska persona.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6F663E8F" w14:textId="09B4FAB4" w:rsidR="007231B6" w:rsidRPr="00893B69" w:rsidRDefault="00A774AD" w:rsidP="008D6CE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6F663E8F" w14:textId="09B4FAB4" w:rsidR="007231B6" w:rsidRPr="00893B69" w:rsidRDefault="007534FF" w:rsidP="008D6CE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B02A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanas vietai ir jābūt Latvijas Republikas teritorijā</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="407AE0AC" w14:textId="20A6C285" w:rsidR="007231B6" w:rsidRPr="00C272CD" w:rsidRDefault="00A774AD" w:rsidP="00403FD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="407AE0AC" w14:textId="20A6C285" w:rsidR="007231B6" w:rsidRPr="00C272CD" w:rsidRDefault="007534FF" w:rsidP="00403FD6">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstoši 5.15. apakšpunktam </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Darba vadītāja nodrošināšanas periods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek pagarināts</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par klienta  attaisnoti kavētām kalendāra dienām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4509EF8A" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00893B69" w:rsidRDefault="00A774AD" w:rsidP="008D6CE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4509EF8A" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00893B69" w:rsidRDefault="007534FF" w:rsidP="008D6CE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta persona </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00893B69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, kuram ir garīga rakstura traucējumi, palīdz integrēties darba vietā (līdzdalība pārrunās ar Darba devēju, atbalsta sniegšana darba vadītāja norādīto darba uzdevumu apguvē un izpildē, komunikācijas un saskarsmes veidošana ar Darba devēju, darba vadītāju un darba kolēģiem, psiholoģiska un motivējoša atbalsta sniegšana).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="00283A0C" w14:textId="6645291C" w:rsidR="007231B6" w:rsidRPr="00C934E3" w:rsidRDefault="00A774AD" w:rsidP="00C934E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="00283A0C" w14:textId="6645291C" w:rsidR="007231B6" w:rsidRPr="00C934E3" w:rsidRDefault="007534FF" w:rsidP="00C934E3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>kmēneša darba algas dotācija par normālu darba laiku klientiem ir ne lielāka par pusotru valstī noteiktās minimālās mēneša darba algas apmēru vai valstī noteiktās minimālās mēneša darba algas apmērā, ja klientu nodarbina mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai). Ja klients Pasākumā tiek nodarbināts nepilnu darba laiku, proporcionāli tiek samazināts Dotācijas klienta darba algai apmērs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="66F50309" w14:textId="5DBB5618" w:rsidR="007231B6" w:rsidRPr="0078202D" w:rsidRDefault="00A774AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="66F50309" w14:textId="5DBB5618" w:rsidR="007231B6" w:rsidRPr="0078202D" w:rsidRDefault="007534FF">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078202D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5B44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras mājaslapā </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00EF5B44">
+        <w:r w:rsidR="007231B6" w:rsidRPr="00EF5B44">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.nva.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF5B44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļā “Pakalpojumi” apakšsadaļā “Darba devējiem” – “Valsts atbalsts nodarbinātībai” – “Subsidētās darba vietas” pieejama </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>eidlapa.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7A82F5A4" w14:textId="70CA89A0" w:rsidR="007231B6" w:rsidRPr="009617B8" w:rsidRDefault="00A774AD" w:rsidP="00C55543">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7A82F5A4" w14:textId="70CA89A0" w:rsidR="007231B6" w:rsidRPr="009617B8" w:rsidRDefault="007534FF" w:rsidP="00C55543">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009617B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Minimālās stundas tarifa likmes gadījumā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009617B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda atbilstoši valstī noteiktajam minimālajam mēneša darba algas apmēram</w:t>
       </w:r>
       <w:r>
@@ -23520,283 +24286,283 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00252500">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta noteikumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="00252500">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, kuri reglamentē minimālās mēneša darba algas apmēru normāla darba laika ietvaros un  minimālās stundas tarifa likmes aprēķināšanu, attiecībā uz stundas tarifa likmēm konkrētos mēnešos, nodrošinot, ka Aģentūras dotācija nepārsniedz minimālo stundas tarifa likmi (ja profesija atbilst Profesiju klasifikatora 9.pamatgrupai) vai nepārsniedz pusotru minimālo stundas tarifa likmi (ja profesija atbilst Profesiju klasifikatora 1.-8.pamatgrupai).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="60A48270" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="008A3567" w:rsidRDefault="00A774AD" w:rsidP="00A80591">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="60A48270" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="008A3567" w:rsidRDefault="007534FF" w:rsidP="00A80591">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma īstenošanas ietvaros Darba devēja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegto dokumentu kopijām ir jābūt apliecinātām atbilstoši Latvijas Republikas normatīvajos aktos noteiktajai kārtībai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7AFE5E67" w14:textId="6B0F8683" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00A30610">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7AFE5E67" w14:textId="6B0F8683" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00A30610">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepiemēro Līgumiem, kas slēgti  Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē ietvaros. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="222CEDE9" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="009C18B8" w:rsidRDefault="00A774AD" w:rsidP="00B95E44">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="222CEDE9" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="009C18B8" w:rsidRDefault="007534FF" w:rsidP="00B95E44">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, veicot citu piedāvājumu izpēti, nav iespējams veikt līdzvērtīgu iegādi Pieprasījumā norādītās cenas apmērā, Darba devējs ne vēlāk kā divu darba dienu laikā no fakta konstatēšanas, ka nav iespējams iegādāties kādu no Pieprasījumā norādītajām pozīcijām, iesniedz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> precizētu Pieprasījumu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00004C00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Precizēta Pieprasījuma iesniegšanas gadījumā Līguma 5.7.2.apakšpunktā norādītais darba vietu pielāgošanas termiņš paliek nemainīgs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="481C2400" w14:textId="179353E5" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="00513E9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="481C2400" w14:textId="179353E5" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="00513E9C">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atsauci uz ESF Plus projektu “Pasākumi iekļaujošai nodarbinātībai” Nr.4.3.3.2/1/24/I/002 nenorāda  Līgumiem, kas paredz sniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu saskaņā ar  Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9DEFA2" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="005D1307" w:rsidRDefault="007231B6" w:rsidP="00513E9C">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="1A7DFC04" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="000A1E9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1A7DFC04" w14:textId="77777777" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="000A1E9D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepiemēro Līgumiem, kas slēgti  Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē ietvaros.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="70D68631" w14:textId="7ACC4194" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD" w:rsidP="006018CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="70D68631" w14:textId="7ACC4194" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF" w:rsidP="006018CA">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kopējā nodarbināto skaitā ieskaitāmi visi pie Darba devēja nodarbinātie ar kuriem slēgti darba līgumi, izņemot šajā Pasākumā  nodarbinātie. Pašnodarbinātie un individuālie komersanti nodarbināto aprēķinā ietver arī sevi, kā darba devēju – fizisku personu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="65665480" w14:textId="26A0CA21" w:rsidR="007231B6" w:rsidRPr="000E70C2" w:rsidRDefault="00A774AD" w:rsidP="0026521B">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="65665480" w14:textId="26A0CA21" w:rsidR="007231B6" w:rsidRPr="000E70C2" w:rsidRDefault="007534FF" w:rsidP="0026521B">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00601BD3">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00601BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Atbilstoši Ministru kabineta 2018.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D027C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -23821,273 +24587,289 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E70C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>715 „</w:t>
       </w:r>
       <w:r w:rsidRPr="000E70C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>De minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="000E70C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība” veidlapa aizpildāma, iesniedzama un veidlapas numurs nolasāms Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="57E9B72B" w14:textId="6FE5AC14" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="00A774AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="57E9B72B" w14:textId="6FE5AC14" w:rsidR="007231B6" w:rsidRPr="00B61DE1" w:rsidRDefault="007534FF">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Norāda Līgumiem, kas paredz sniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu saskaņā ar  Komisijas 2013. gada 18. decembra Regulu (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="640C6C4B" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="00A774AD" w:rsidP="008761A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="640C6C4B" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="007534FF" w:rsidP="008761A5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4BA36405" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="007231B6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="12FB8271" w14:textId="4B3B2223" w:rsidR="007231B6" w:rsidRDefault="00A774AD" w:rsidP="00B471DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12FB8271" w14:textId="4B3B2223" w:rsidR="007231B6" w:rsidRDefault="007534FF" w:rsidP="00B471DB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6081" w:y="-288"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55C7D8DB" w14:textId="77777777" w:rsidR="007231B6" w:rsidRDefault="007231B6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49CE93C7" w14:textId="77777777" w:rsidR="002F4491" w:rsidRDefault="002F4491">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040316F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3354A872"/>
-    <w:lvl w:ilvl="0" w:tplc="6BEA84C6">
+    <w:lvl w:ilvl="0" w:tplc="9A482DA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17904C08" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A3822FEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4F746594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B0BC9510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2866" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45A8BBDC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="287A2EB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3586" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92AA0E82" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="383480E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0468592A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D88CFFFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5026" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29CE19C4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="180E2BA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5746" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BDEC7D66" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B32C1D6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1CCC3B6E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2782094A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7186" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B946C41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B66704E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
@@ -24174,171 +24956,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CFC6334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3588564"/>
-    <w:lvl w:ilvl="0" w:tplc="34B42A24">
+    <w:lvl w:ilvl="0" w:tplc="FF888E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EDD6D9DE">
+    <w:lvl w:ilvl="1" w:tplc="E74A8F50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D1A653C4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6E5C172E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="03C01FBA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="970662E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7CCE62E4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A6766E02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2A2AEF4C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DEF88070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CD1E8032" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C7ACC9F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6C687386" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="818A0B38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6368109C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AF803634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10041FE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8480A472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="62"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24430,997 +25212,997 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117B437E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC0DC0E"/>
-    <w:lvl w:ilvl="0" w:tplc="ED8CA122">
+    <w:lvl w:ilvl="0" w:tplc="6396E8EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22569050" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14242C14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B658FE7E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5D46C1D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B34CFE44" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0B7CE294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1E04F0CA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FA58A192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F8CAFD24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FA4036E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DB7849EC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21144C60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="640CBB38" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9134ED42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E4AE6BDC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84C6FF72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141B75F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7584CD42"/>
-    <w:lvl w:ilvl="0" w:tplc="B386A5E4">
+    <w:lvl w:ilvl="0" w:tplc="FCE0A7E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94503E6C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2330550C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49849B4A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1162341C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E468053C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82CE9460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46966570" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8B465CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F1086BBA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8E5CC3AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1F14BA78" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="717C1044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30E08E94" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5DDC333C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2958884A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0836491C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186F09DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1EE2CF0"/>
-    <w:lvl w:ilvl="0" w:tplc="96828ACE">
+    <w:lvl w:ilvl="0" w:tplc="C9229A86">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79400A9C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AA3094BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7B107C14" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F121B2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A5FC1D58" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C72C9980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3C12E646" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="492EC722" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B1A47DAC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1EF02A5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D01EB1F0">
+    <w:lvl w:ilvl="6" w:tplc="1A3CF32E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CFD48718" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CD9217C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B68B136" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95E883A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D130DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AAC015E"/>
-    <w:lvl w:ilvl="0" w:tplc="84E82408">
+    <w:lvl w:ilvl="0" w:tplc="AE8C9FC2">
       <w:start w:val="60"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B7CA7394" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72CEEC9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6716431A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DE5AE4D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B24ED904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F4FAD822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F1D4F1D4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11EAA342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D7F424D6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AA5AAC3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67F0E47C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72EC3C32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F04E9EFA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D1E244E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44F6EF26" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DAC8DF22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F177F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0187C5A"/>
-    <w:lvl w:ilvl="0" w:tplc="EBA4894C">
+    <w:lvl w:ilvl="0" w:tplc="DDD8224A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A310417E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EAC05C82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E624A722" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="530AF92E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2B8CFF22" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1674D838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="888E2172" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64F6B25A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="988E22F0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9D4AC8D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BD9CB864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="819825F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64E07680" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13DE8CA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="700C00A4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1C16D34A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F320500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B66704E"/>
-    <w:lvl w:ilvl="0" w:tplc="9B3605C6">
+    <w:lvl w:ilvl="0" w:tplc="9D10D402">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E5A22236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04F0C5D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8FED718" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5E0C6EF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72D6059A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8AD0F29E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2C2A96D2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56B25F5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A02C5412" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1C0C7A02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9838019A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FB84A928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B666EC88" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11DECC04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B32056EA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49D8437E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236B6925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF621A8A"/>
-    <w:lvl w:ilvl="0" w:tplc="689A32B2">
+    <w:lvl w:ilvl="0" w:tplc="4F642E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3B103BC6">
+    <w:lvl w:ilvl="1" w:tplc="017EB456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9556A9B2">
+    <w:lvl w:ilvl="2" w:tplc="D94CC7A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9C98238C">
+    <w:lvl w:ilvl="3" w:tplc="967EF106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3EBC1F2E">
+    <w:lvl w:ilvl="4" w:tplc="168A0FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="705"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8DCC42BE">
+    <w:lvl w:ilvl="5" w:tplc="B92EA11A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DEDAFAC8">
+    <w:lvl w:ilvl="6" w:tplc="018EEF58">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84B6E1E8">
+    <w:lvl w:ilvl="7" w:tplc="B930E558">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="03B23068">
+    <w:lvl w:ilvl="8" w:tplc="21004330">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A22598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53B2484A"/>
-    <w:lvl w:ilvl="0" w:tplc="E354C952">
+    <w:lvl w:ilvl="0" w:tplc="53B24E8C">
       <w:start w:val="51"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F7D8C03C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A832FBBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2FFE7102" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0862E6A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EDD0ECCA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2278BF64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B010FA0E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="01FC90F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7764C12C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B4A6C48A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48DA343C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8866337E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5B1CB328" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DAC66F54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80E8B7C8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="743A5FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25FD15F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DFEFCF4"/>
-    <w:lvl w:ilvl="0" w:tplc="0EDA3A7C">
+    <w:lvl w:ilvl="0" w:tplc="BD1ED320">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0FCC814E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E8E2B62C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12B64F10" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="362699D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82AC7184" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C80ADF82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="403C9904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3C0AA278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A22276FE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6102FB26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7E96BBD4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6644C8D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52A292FE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77F20210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8328FA46" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="977CD5DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC1014E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D284CD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -25479,150 +26261,150 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E263225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1FEAEF6"/>
-    <w:lvl w:ilvl="0" w:tplc="9D4C1106">
+    <w:lvl w:ilvl="0" w:tplc="876A8AF0">
       <w:start w:val="63"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8C8693D0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80F8184A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16CAC568" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34AE71DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B912790C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60F4D6D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35BE252E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7BA85E68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B4D49EDC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12B2B820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F058F720" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="423A3296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36EC6778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ED3CA0FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F224E3C0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E2BE3880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A92474"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B4CAFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -25735,166 +26517,167 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F776935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4608306"/>
-    <w:lvl w:ilvl="0" w:tplc="4F5040C8">
+    <w:lvl w:ilvl="0" w:tplc="16E4A0DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88943274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41CA3274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19BEE88E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1D54674A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43F0D742" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F81AADD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A16C4A4E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3D1A5F34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18AE156C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B11AE55C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0D0E2E86" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="895E5D0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3BD0E9A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0FAE06DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7F6CBF98" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42B0DBA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="445B2425"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7DFA711C"/>
+    <w:tmpl w:val="B7D884EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="862"/>
         </w:tabs>
         <w:ind w:left="862" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1571"/>
         </w:tabs>
         <w:ind w:left="1571" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1790"/>
@@ -25963,546 +26746,546 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="454C3F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E09A307E"/>
-    <w:lvl w:ilvl="0" w:tplc="F91646AC">
+    <w:lvl w:ilvl="0" w:tplc="81FAF8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9EFC950C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A7EEC9DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6958EA06" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BEC65214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="670E2208" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5F1C155C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="06928B32" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EAD0D71A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80501D00" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B53C77CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F3580D46" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83F83D60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A39C21A0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FDD462BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76D67094" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25C8B11A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E62785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0792C20A"/>
-    <w:lvl w:ilvl="0" w:tplc="BB88F332">
+    <w:lvl w:ilvl="0" w:tplc="3E20ADE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70341586">
+    <w:lvl w:ilvl="1" w:tplc="F9888EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F7923142" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75387CDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12E65524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90127B1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CFEE95C8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9DEAAB76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9D8481B2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6436C8CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FB06E332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2BF6F294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7996F21E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9E825CD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28361AEC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5316FD7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489F2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E0672C"/>
-    <w:lvl w:ilvl="0" w:tplc="9B36D7CC">
+    <w:lvl w:ilvl="0" w:tplc="16ECB3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="358ED476">
+    <w:lvl w:ilvl="1" w:tplc="B386CD52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49780A8C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75E8E5C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14BCE1E2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8A4A9BD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43E6425C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D62A9F32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="473E94C4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BB88D682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C4045F2A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D44A9F96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2F16EBD2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B1885618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72886648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="328C95E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D5914B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D967100"/>
-    <w:lvl w:ilvl="0" w:tplc="033C7E76">
+    <w:lvl w:ilvl="0" w:tplc="740E9CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="000AE610" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="327E90E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1828"/>
         </w:tabs>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9020BF8A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6434A17C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2548"/>
         </w:tabs>
         <w:ind w:left="2548" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A71EDBF2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B2F02CDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3268"/>
         </w:tabs>
         <w:ind w:left="3268" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A443524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41A4BD5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3988"/>
         </w:tabs>
         <w:ind w:left="3988" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15B28E0A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A6EAFD20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4708"/>
         </w:tabs>
         <w:ind w:left="4708" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AA0655CA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63C6419A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5428"/>
         </w:tabs>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BD4A6038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42484FA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6148"/>
         </w:tabs>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A3E03F6A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2124AC26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6868"/>
         </w:tabs>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF1513B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB94F1E0"/>
-    <w:lvl w:ilvl="0" w:tplc="E9EEE1A4">
+    <w:lvl w:ilvl="0" w:tplc="014C1460">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1228DCE8">
+    <w:lvl w:ilvl="1" w:tplc="F2C64080">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6BB0B8B6">
+    <w:lvl w:ilvl="2" w:tplc="FBBABDB2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CBBC892E">
+    <w:lvl w:ilvl="3" w:tplc="F29A9652">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0FE87998">
+    <w:lvl w:ilvl="4" w:tplc="2DE62288">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="179ACEBC">
+    <w:lvl w:ilvl="5" w:tplc="2AA0A060">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9FFC390C">
+    <w:lvl w:ilvl="6" w:tplc="31A4D582">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EE804244">
+    <w:lvl w:ilvl="7" w:tplc="94E0F2CA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="756E6640">
+    <w:lvl w:ilvl="8" w:tplc="BE3ECDE6">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6664D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6E4CC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -26699,238 +27482,238 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C01ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BC4894A"/>
-    <w:lvl w:ilvl="0" w:tplc="B7F6EFDA">
+    <w:lvl w:ilvl="0" w:tplc="F89E6FAA">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2188"/>
         </w:tabs>
         <w:ind w:left="2188" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2CCE36F0">
+    <w:lvl w:ilvl="1" w:tplc="68EC9E62">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F3FC9D2C">
+    <w:lvl w:ilvl="2" w:tplc="A8C07FDC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32E62AE8">
+    <w:lvl w:ilvl="3" w:tplc="C1B6F782">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7D103128">
+    <w:lvl w:ilvl="4" w:tplc="F1723504">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43048308">
+    <w:lvl w:ilvl="5" w:tplc="60F4082A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5A5AB918">
+    <w:lvl w:ilvl="6" w:tplc="B2806930">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7B3C478E">
+    <w:lvl w:ilvl="7" w:tplc="F0CA23B2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6FD23204">
+    <w:lvl w:ilvl="8" w:tplc="A816EBF4">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52AB1E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF8015F8"/>
-    <w:lvl w:ilvl="0" w:tplc="1D0A6444">
+    <w:lvl w:ilvl="0" w:tplc="4724A2A2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="721"/>
         </w:tabs>
         <w:ind w:left="721" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EDFC919C">
+    <w:lvl w:ilvl="1" w:tplc="9286C976">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7E3068F4">
+    <w:lvl w:ilvl="2" w:tplc="2EEA4F54">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B5CE55A4">
+    <w:lvl w:ilvl="3" w:tplc="DDF0F248">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F86CF992">
+    <w:lvl w:ilvl="4" w:tplc="37843A88">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FA80CE5C">
+    <w:lvl w:ilvl="5" w:tplc="D1960892">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38709E0E">
+    <w:lvl w:ilvl="6" w:tplc="36CA310C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E99457E2">
+    <w:lvl w:ilvl="7" w:tplc="F17471AC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DA360A16">
+    <w:lvl w:ilvl="8" w:tplc="2D186D06">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F86698A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1FEAEF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="63"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
@@ -27017,439 +27800,439 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66576761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A401A14"/>
-    <w:lvl w:ilvl="0" w:tplc="3B464ECA">
+    <w:lvl w:ilvl="0" w:tplc="12AA43EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0CB6263E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D21C18D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5EE61EF4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95E051AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D69A7D4A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AB5A39DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ED068AAE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F3C44DBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CF661C24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="786AD5C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EDBCEFDA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50DA4700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FDA67E1A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="461ACDF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="260E4BAC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5C385E8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3B4736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8480A472"/>
-    <w:lvl w:ilvl="0" w:tplc="C41CFEB0">
+    <w:lvl w:ilvl="0" w:tplc="8F0A0044">
       <w:start w:val="62"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3142308E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="852082FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18224D30" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E5301B1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8BCE0552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AEB62E3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A7E0578" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="149ABA5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="214E1324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8424EABA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C29EDFF6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85A20B68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A0102526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0BD444BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9D426986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="586448E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5D15A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="798C935C"/>
-    <w:lvl w:ilvl="0" w:tplc="02E093B8">
+    <w:lvl w:ilvl="0" w:tplc="A7CA9A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8AA41B84">
+    <w:lvl w:ilvl="1" w:tplc="42A04AAC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E9F630C6">
+    <w:lvl w:ilvl="2" w:tplc="18EA11B0">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="898EAD20">
+    <w:lvl w:ilvl="3" w:tplc="EC60A2EC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2CCABEF2">
+    <w:lvl w:ilvl="4" w:tplc="BA06060A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EB72154C">
+    <w:lvl w:ilvl="5" w:tplc="1BEA58BE">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8B305B74">
+    <w:lvl w:ilvl="6" w:tplc="059A6308">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F4562F28">
+    <w:lvl w:ilvl="7" w:tplc="926A8EA0">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A2367FF8">
+    <w:lvl w:ilvl="8" w:tplc="14F0B2F2">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710219D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="122A5A76"/>
-    <w:lvl w:ilvl="0" w:tplc="1AC68D20">
+    <w:lvl w:ilvl="0" w:tplc="BABA00AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="834426A2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51580FDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2188" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9DA2FEE0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="214EF1E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2908" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8EACFC24" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1C8803E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3628" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="838C0A1C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E642F138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4348" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35044256" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B456DE64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5068" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6F3600EC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51ACA89C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D4A2071E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="063EE2DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6508" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58228770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DFFAF804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7228" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CED724B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="468E1376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Virsraksts2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -27524,212 +28307,212 @@
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D5F6D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77E4DDAA"/>
-    <w:lvl w:ilvl="0" w:tplc="03285B9C">
+    <w:lvl w:ilvl="0" w:tplc="2570B942">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C84ECBDA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A5F42308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F6BE7156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5A0864F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8D8CC5FC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3624821E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF462F0C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3E20E30E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2F72822A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3D4E5FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26CCB164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D896A240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D4DEF7D0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F22C0356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="753E4C2C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6EB462B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EAF4267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36864128"/>
-    <w:lvl w:ilvl="0" w:tplc="413876DA">
+    <w:lvl w:ilvl="0" w:tplc="548E6602">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F5DCB200" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="BD2A75E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4E940BAE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="263AF0E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5964D2A8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="935466C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18223DD6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="233882D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8E62DB04" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3A60CEFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D01EBB28" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DC903996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A13AB75A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9C94693A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A216C1B6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="495CB874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EC05F08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67B63B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -27808,199 +28591,199 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="160511978">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1484814938">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1726827827">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1122920988">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2115128078">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1339649379">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1585338389">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1313564275">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1707440627">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="243074209">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1103257210">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2023820126">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="90510860">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="348919734">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1709328720">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1344823136">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="782578528">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="192891293">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2084639526">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="165947594">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1014530031">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2143493767">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1123034009">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="327950285">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1789276042">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1787001372">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1682512599">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2026246919">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2134131397">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="47074148">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="622078526">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="515071818">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="346296101">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1714960552">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="935021424">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1959676837">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1829706147">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1506282860">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C309D"/>
     <w:rsid w:val="00000B44"/>
     <w:rsid w:val="0000107B"/>
     <w:rsid w:val="00001324"/>
     <w:rsid w:val="0000136E"/>
@@ -28009,50 +28792,51 @@
     <w:rsid w:val="00002034"/>
     <w:rsid w:val="000021DE"/>
     <w:rsid w:val="0000249F"/>
     <w:rsid w:val="00002A51"/>
     <w:rsid w:val="00002B24"/>
     <w:rsid w:val="00003201"/>
     <w:rsid w:val="000036FB"/>
     <w:rsid w:val="0000387B"/>
     <w:rsid w:val="00004C00"/>
     <w:rsid w:val="00005211"/>
     <w:rsid w:val="00006266"/>
     <w:rsid w:val="00006E68"/>
     <w:rsid w:val="00007DDA"/>
     <w:rsid w:val="0001022D"/>
     <w:rsid w:val="00010784"/>
     <w:rsid w:val="00011178"/>
     <w:rsid w:val="00011296"/>
     <w:rsid w:val="00011AE7"/>
     <w:rsid w:val="0001202C"/>
     <w:rsid w:val="00012387"/>
     <w:rsid w:val="0001243D"/>
     <w:rsid w:val="00012FD2"/>
     <w:rsid w:val="00012FFC"/>
     <w:rsid w:val="000137A5"/>
     <w:rsid w:val="000145A2"/>
+    <w:rsid w:val="0001545F"/>
     <w:rsid w:val="00015E2F"/>
     <w:rsid w:val="00015E97"/>
     <w:rsid w:val="00016B61"/>
     <w:rsid w:val="00016D5D"/>
     <w:rsid w:val="00017A92"/>
     <w:rsid w:val="00017D09"/>
     <w:rsid w:val="0002078A"/>
     <w:rsid w:val="0002091B"/>
     <w:rsid w:val="00021157"/>
     <w:rsid w:val="000239D0"/>
     <w:rsid w:val="00024524"/>
     <w:rsid w:val="00024B5B"/>
     <w:rsid w:val="00024EB8"/>
     <w:rsid w:val="00025958"/>
     <w:rsid w:val="0002637D"/>
     <w:rsid w:val="00026646"/>
     <w:rsid w:val="00026A58"/>
     <w:rsid w:val="00026B99"/>
     <w:rsid w:val="00026BF8"/>
     <w:rsid w:val="00026E97"/>
     <w:rsid w:val="000271E0"/>
     <w:rsid w:val="000274BE"/>
     <w:rsid w:val="00027CAA"/>
     <w:rsid w:val="00030837"/>
     <w:rsid w:val="00031D0C"/>
@@ -28074,309 +28858,328 @@
     <w:rsid w:val="000371D3"/>
     <w:rsid w:val="000400DF"/>
     <w:rsid w:val="00040F4A"/>
     <w:rsid w:val="000414EC"/>
     <w:rsid w:val="00041B71"/>
     <w:rsid w:val="00041B8E"/>
     <w:rsid w:val="00042C80"/>
     <w:rsid w:val="0004341D"/>
     <w:rsid w:val="00043534"/>
     <w:rsid w:val="00043D6F"/>
     <w:rsid w:val="00043E06"/>
     <w:rsid w:val="000454A3"/>
     <w:rsid w:val="00045929"/>
     <w:rsid w:val="000459C1"/>
     <w:rsid w:val="00045CB4"/>
     <w:rsid w:val="000462EA"/>
     <w:rsid w:val="00046722"/>
     <w:rsid w:val="0004691F"/>
     <w:rsid w:val="000470DD"/>
     <w:rsid w:val="00047F00"/>
     <w:rsid w:val="0005089A"/>
     <w:rsid w:val="00050A58"/>
     <w:rsid w:val="00051E20"/>
     <w:rsid w:val="0005203F"/>
     <w:rsid w:val="0005296A"/>
+    <w:rsid w:val="00052C21"/>
     <w:rsid w:val="00053D35"/>
     <w:rsid w:val="0005427D"/>
     <w:rsid w:val="00054B3A"/>
     <w:rsid w:val="00054E37"/>
     <w:rsid w:val="00054EEF"/>
     <w:rsid w:val="00055FFD"/>
     <w:rsid w:val="00056026"/>
     <w:rsid w:val="00056316"/>
     <w:rsid w:val="00056A05"/>
     <w:rsid w:val="00056AD1"/>
     <w:rsid w:val="00056FC1"/>
     <w:rsid w:val="00057794"/>
     <w:rsid w:val="00057A12"/>
     <w:rsid w:val="00057F09"/>
     <w:rsid w:val="00060090"/>
     <w:rsid w:val="000600E7"/>
     <w:rsid w:val="000603BC"/>
     <w:rsid w:val="000606B7"/>
     <w:rsid w:val="000610A9"/>
     <w:rsid w:val="00061E0C"/>
+    <w:rsid w:val="0006256D"/>
     <w:rsid w:val="000627C8"/>
     <w:rsid w:val="00063782"/>
     <w:rsid w:val="0006393E"/>
     <w:rsid w:val="00063D10"/>
     <w:rsid w:val="00064206"/>
     <w:rsid w:val="000644A8"/>
     <w:rsid w:val="000646BD"/>
     <w:rsid w:val="00065019"/>
     <w:rsid w:val="000651CD"/>
     <w:rsid w:val="00065A6C"/>
     <w:rsid w:val="00065C84"/>
     <w:rsid w:val="000671A4"/>
     <w:rsid w:val="00070380"/>
     <w:rsid w:val="00070CFD"/>
     <w:rsid w:val="000717DB"/>
     <w:rsid w:val="00071BC4"/>
     <w:rsid w:val="0007343A"/>
     <w:rsid w:val="0007397C"/>
     <w:rsid w:val="00074477"/>
     <w:rsid w:val="00074FFC"/>
     <w:rsid w:val="000753BF"/>
+    <w:rsid w:val="0007585E"/>
     <w:rsid w:val="00076277"/>
+    <w:rsid w:val="00076362"/>
     <w:rsid w:val="000767D8"/>
     <w:rsid w:val="00077316"/>
     <w:rsid w:val="00077798"/>
     <w:rsid w:val="00080786"/>
     <w:rsid w:val="00080893"/>
     <w:rsid w:val="000808F6"/>
     <w:rsid w:val="00080C56"/>
     <w:rsid w:val="000814CF"/>
+    <w:rsid w:val="0008165E"/>
     <w:rsid w:val="00081718"/>
     <w:rsid w:val="00081AC7"/>
     <w:rsid w:val="00081DF4"/>
     <w:rsid w:val="00082FB4"/>
     <w:rsid w:val="0008312F"/>
     <w:rsid w:val="0008344B"/>
     <w:rsid w:val="000836E1"/>
     <w:rsid w:val="000838B2"/>
     <w:rsid w:val="00083933"/>
     <w:rsid w:val="0008448A"/>
     <w:rsid w:val="00084B86"/>
     <w:rsid w:val="00085866"/>
     <w:rsid w:val="00085C65"/>
     <w:rsid w:val="00086E5E"/>
     <w:rsid w:val="00087564"/>
     <w:rsid w:val="000905CC"/>
     <w:rsid w:val="00090768"/>
     <w:rsid w:val="00090E2E"/>
     <w:rsid w:val="00090FDF"/>
+    <w:rsid w:val="000916B3"/>
     <w:rsid w:val="00092999"/>
+    <w:rsid w:val="00092A72"/>
     <w:rsid w:val="0009340B"/>
     <w:rsid w:val="00093875"/>
     <w:rsid w:val="00093DB7"/>
     <w:rsid w:val="00094002"/>
     <w:rsid w:val="000947E4"/>
     <w:rsid w:val="00094808"/>
     <w:rsid w:val="0009520C"/>
     <w:rsid w:val="000957EE"/>
     <w:rsid w:val="00095A72"/>
     <w:rsid w:val="00096AE5"/>
     <w:rsid w:val="00096CE5"/>
     <w:rsid w:val="00096F78"/>
     <w:rsid w:val="000972FE"/>
     <w:rsid w:val="000976CC"/>
     <w:rsid w:val="00097963"/>
     <w:rsid w:val="00097BB0"/>
     <w:rsid w:val="000A08D1"/>
     <w:rsid w:val="000A0ADC"/>
     <w:rsid w:val="000A1058"/>
     <w:rsid w:val="000A1922"/>
     <w:rsid w:val="000A1DE7"/>
     <w:rsid w:val="000A1E9D"/>
     <w:rsid w:val="000A29C7"/>
     <w:rsid w:val="000A30DB"/>
     <w:rsid w:val="000A3B07"/>
     <w:rsid w:val="000A45EE"/>
     <w:rsid w:val="000A4811"/>
+    <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4CBF"/>
     <w:rsid w:val="000A59B8"/>
     <w:rsid w:val="000A5F29"/>
     <w:rsid w:val="000A6569"/>
     <w:rsid w:val="000A6780"/>
     <w:rsid w:val="000A6EE7"/>
     <w:rsid w:val="000A6F9E"/>
     <w:rsid w:val="000A7A13"/>
     <w:rsid w:val="000B02B8"/>
     <w:rsid w:val="000B068A"/>
     <w:rsid w:val="000B0A73"/>
     <w:rsid w:val="000B16D7"/>
     <w:rsid w:val="000B1BF7"/>
     <w:rsid w:val="000B237A"/>
     <w:rsid w:val="000B2B54"/>
     <w:rsid w:val="000B2F54"/>
     <w:rsid w:val="000B3392"/>
     <w:rsid w:val="000B40AE"/>
     <w:rsid w:val="000B51EA"/>
     <w:rsid w:val="000B53FF"/>
+    <w:rsid w:val="000B676B"/>
     <w:rsid w:val="000B70AD"/>
     <w:rsid w:val="000B73C5"/>
     <w:rsid w:val="000B77CE"/>
     <w:rsid w:val="000B78F7"/>
     <w:rsid w:val="000B7BF9"/>
     <w:rsid w:val="000B7E10"/>
     <w:rsid w:val="000C02F5"/>
     <w:rsid w:val="000C098F"/>
     <w:rsid w:val="000C0C1D"/>
     <w:rsid w:val="000C0C21"/>
     <w:rsid w:val="000C0E3B"/>
     <w:rsid w:val="000C1333"/>
     <w:rsid w:val="000C2039"/>
     <w:rsid w:val="000C2FF1"/>
     <w:rsid w:val="000C3ACD"/>
     <w:rsid w:val="000C3C28"/>
     <w:rsid w:val="000C3D9B"/>
     <w:rsid w:val="000C3ED8"/>
     <w:rsid w:val="000C3F23"/>
     <w:rsid w:val="000C405F"/>
     <w:rsid w:val="000C4522"/>
     <w:rsid w:val="000C4779"/>
     <w:rsid w:val="000C4825"/>
     <w:rsid w:val="000C52E0"/>
     <w:rsid w:val="000C539D"/>
     <w:rsid w:val="000C5616"/>
     <w:rsid w:val="000C570E"/>
     <w:rsid w:val="000C57DF"/>
     <w:rsid w:val="000C62E4"/>
     <w:rsid w:val="000C68F1"/>
+    <w:rsid w:val="000C7543"/>
     <w:rsid w:val="000C7563"/>
     <w:rsid w:val="000C7CC4"/>
     <w:rsid w:val="000D00AD"/>
     <w:rsid w:val="000D087C"/>
     <w:rsid w:val="000D1C26"/>
     <w:rsid w:val="000D21A2"/>
     <w:rsid w:val="000D22D7"/>
     <w:rsid w:val="000D23CF"/>
     <w:rsid w:val="000D2A20"/>
     <w:rsid w:val="000D2F92"/>
     <w:rsid w:val="000D3942"/>
     <w:rsid w:val="000D3D34"/>
     <w:rsid w:val="000D40E2"/>
     <w:rsid w:val="000D53B6"/>
     <w:rsid w:val="000D5836"/>
     <w:rsid w:val="000D59EC"/>
     <w:rsid w:val="000D5B3F"/>
     <w:rsid w:val="000D5BB2"/>
     <w:rsid w:val="000D5DA4"/>
     <w:rsid w:val="000D5EC6"/>
     <w:rsid w:val="000D6090"/>
     <w:rsid w:val="000D6218"/>
+    <w:rsid w:val="000D6575"/>
     <w:rsid w:val="000D6C13"/>
     <w:rsid w:val="000D7237"/>
     <w:rsid w:val="000D7523"/>
     <w:rsid w:val="000D7F40"/>
     <w:rsid w:val="000E0C8E"/>
     <w:rsid w:val="000E15C0"/>
     <w:rsid w:val="000E1FF1"/>
     <w:rsid w:val="000E21D5"/>
     <w:rsid w:val="000E2A74"/>
     <w:rsid w:val="000E2ADC"/>
+    <w:rsid w:val="000E30D7"/>
     <w:rsid w:val="000E34FC"/>
     <w:rsid w:val="000E35A0"/>
     <w:rsid w:val="000E35FF"/>
+    <w:rsid w:val="000E3C86"/>
     <w:rsid w:val="000E4200"/>
     <w:rsid w:val="000E42DD"/>
     <w:rsid w:val="000E43AB"/>
     <w:rsid w:val="000E444C"/>
     <w:rsid w:val="000E46AA"/>
     <w:rsid w:val="000E4D31"/>
     <w:rsid w:val="000E50B1"/>
     <w:rsid w:val="000E5E70"/>
     <w:rsid w:val="000E70C2"/>
     <w:rsid w:val="000E7764"/>
     <w:rsid w:val="000E7BEB"/>
     <w:rsid w:val="000E7EFA"/>
     <w:rsid w:val="000F025D"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F049C"/>
     <w:rsid w:val="000F05B0"/>
     <w:rsid w:val="000F071B"/>
     <w:rsid w:val="000F1E26"/>
     <w:rsid w:val="000F228D"/>
     <w:rsid w:val="000F2A22"/>
     <w:rsid w:val="000F2C67"/>
     <w:rsid w:val="000F2DF1"/>
     <w:rsid w:val="000F33D1"/>
+    <w:rsid w:val="000F36E4"/>
     <w:rsid w:val="000F3880"/>
     <w:rsid w:val="000F43B1"/>
     <w:rsid w:val="000F4E93"/>
     <w:rsid w:val="000F5BAC"/>
     <w:rsid w:val="000F6ADF"/>
     <w:rsid w:val="000F7028"/>
     <w:rsid w:val="000F77D6"/>
     <w:rsid w:val="000F78F0"/>
     <w:rsid w:val="00100879"/>
     <w:rsid w:val="00100D68"/>
     <w:rsid w:val="0010192B"/>
     <w:rsid w:val="00101ACA"/>
     <w:rsid w:val="00102671"/>
     <w:rsid w:val="001026A8"/>
     <w:rsid w:val="00102A02"/>
+    <w:rsid w:val="00102B05"/>
     <w:rsid w:val="0010305C"/>
     <w:rsid w:val="00103827"/>
     <w:rsid w:val="00103926"/>
     <w:rsid w:val="00103E7D"/>
     <w:rsid w:val="001042D7"/>
     <w:rsid w:val="0010465C"/>
     <w:rsid w:val="00105FC2"/>
     <w:rsid w:val="0010681D"/>
     <w:rsid w:val="0010723A"/>
     <w:rsid w:val="0011001B"/>
     <w:rsid w:val="001112FC"/>
+    <w:rsid w:val="00111AB1"/>
     <w:rsid w:val="00112037"/>
     <w:rsid w:val="0011240F"/>
     <w:rsid w:val="001126EF"/>
     <w:rsid w:val="00112756"/>
+    <w:rsid w:val="0011286E"/>
     <w:rsid w:val="00112961"/>
     <w:rsid w:val="00112BC6"/>
     <w:rsid w:val="00112E51"/>
     <w:rsid w:val="00113639"/>
     <w:rsid w:val="0011392D"/>
     <w:rsid w:val="00113A56"/>
     <w:rsid w:val="0011431E"/>
     <w:rsid w:val="001143AE"/>
     <w:rsid w:val="00114648"/>
     <w:rsid w:val="0011471C"/>
     <w:rsid w:val="00114CEC"/>
     <w:rsid w:val="00115143"/>
+    <w:rsid w:val="00115832"/>
     <w:rsid w:val="0011772B"/>
     <w:rsid w:val="00120305"/>
     <w:rsid w:val="00120379"/>
     <w:rsid w:val="00120402"/>
     <w:rsid w:val="00121D63"/>
     <w:rsid w:val="00122988"/>
     <w:rsid w:val="00122B35"/>
     <w:rsid w:val="00122C3D"/>
     <w:rsid w:val="00122E9A"/>
     <w:rsid w:val="00123185"/>
     <w:rsid w:val="0012344A"/>
     <w:rsid w:val="001239F8"/>
+    <w:rsid w:val="0012411F"/>
     <w:rsid w:val="00124499"/>
     <w:rsid w:val="0012482C"/>
     <w:rsid w:val="0012501D"/>
     <w:rsid w:val="00125503"/>
     <w:rsid w:val="0012626D"/>
     <w:rsid w:val="0012632F"/>
     <w:rsid w:val="0012690B"/>
     <w:rsid w:val="00126EA2"/>
     <w:rsid w:val="00126FED"/>
     <w:rsid w:val="0012707B"/>
     <w:rsid w:val="00130542"/>
     <w:rsid w:val="00130550"/>
     <w:rsid w:val="00131077"/>
     <w:rsid w:val="00133616"/>
     <w:rsid w:val="0013393B"/>
     <w:rsid w:val="00133D03"/>
     <w:rsid w:val="00134228"/>
     <w:rsid w:val="00134722"/>
     <w:rsid w:val="001348E9"/>
     <w:rsid w:val="00134CDB"/>
     <w:rsid w:val="00136346"/>
     <w:rsid w:val="00136F86"/>
     <w:rsid w:val="001372A4"/>
     <w:rsid w:val="00140210"/>
     <w:rsid w:val="00140786"/>
@@ -28398,91 +29201,93 @@
     <w:rsid w:val="00147C3B"/>
     <w:rsid w:val="00147F8D"/>
     <w:rsid w:val="00150123"/>
     <w:rsid w:val="00150A93"/>
     <w:rsid w:val="001516A3"/>
     <w:rsid w:val="00151C25"/>
     <w:rsid w:val="00151C87"/>
     <w:rsid w:val="00151DF9"/>
     <w:rsid w:val="00152214"/>
     <w:rsid w:val="001527C0"/>
     <w:rsid w:val="00152B80"/>
     <w:rsid w:val="00153575"/>
     <w:rsid w:val="001550DC"/>
     <w:rsid w:val="00155D9F"/>
     <w:rsid w:val="001600FA"/>
     <w:rsid w:val="001605BF"/>
     <w:rsid w:val="00160783"/>
     <w:rsid w:val="00160F8B"/>
     <w:rsid w:val="00161377"/>
     <w:rsid w:val="00161C08"/>
     <w:rsid w:val="00162401"/>
     <w:rsid w:val="00162F68"/>
     <w:rsid w:val="0016325F"/>
     <w:rsid w:val="00164677"/>
     <w:rsid w:val="00164740"/>
+    <w:rsid w:val="00164F60"/>
     <w:rsid w:val="001656A1"/>
     <w:rsid w:val="001656DD"/>
     <w:rsid w:val="00165CB7"/>
     <w:rsid w:val="00165EC4"/>
     <w:rsid w:val="00165F8F"/>
     <w:rsid w:val="001661DB"/>
     <w:rsid w:val="001664CD"/>
     <w:rsid w:val="00166581"/>
     <w:rsid w:val="00166985"/>
     <w:rsid w:val="00167673"/>
     <w:rsid w:val="00167A92"/>
     <w:rsid w:val="00170861"/>
     <w:rsid w:val="0017089E"/>
     <w:rsid w:val="001721F2"/>
     <w:rsid w:val="0017244C"/>
     <w:rsid w:val="001732DB"/>
     <w:rsid w:val="00173F06"/>
     <w:rsid w:val="0017482A"/>
     <w:rsid w:val="00174AC2"/>
     <w:rsid w:val="00175FF0"/>
     <w:rsid w:val="0018004A"/>
     <w:rsid w:val="001800FF"/>
     <w:rsid w:val="001803F5"/>
     <w:rsid w:val="001804A3"/>
     <w:rsid w:val="001804DD"/>
     <w:rsid w:val="0018066E"/>
     <w:rsid w:val="00180F7B"/>
     <w:rsid w:val="001811B6"/>
     <w:rsid w:val="00181396"/>
     <w:rsid w:val="001816FE"/>
     <w:rsid w:val="00181EE7"/>
     <w:rsid w:val="00181F7E"/>
     <w:rsid w:val="00182B5E"/>
     <w:rsid w:val="00183C4D"/>
     <w:rsid w:val="0018435C"/>
     <w:rsid w:val="00184976"/>
     <w:rsid w:val="0018547E"/>
     <w:rsid w:val="00185832"/>
     <w:rsid w:val="00185BBB"/>
     <w:rsid w:val="00185BD4"/>
     <w:rsid w:val="00185F7E"/>
+    <w:rsid w:val="0018628B"/>
     <w:rsid w:val="001864AB"/>
     <w:rsid w:val="00190710"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00190F3E"/>
     <w:rsid w:val="001933FE"/>
     <w:rsid w:val="00193909"/>
     <w:rsid w:val="001939A2"/>
     <w:rsid w:val="00193DBE"/>
     <w:rsid w:val="00194FE4"/>
     <w:rsid w:val="00195147"/>
     <w:rsid w:val="00195832"/>
     <w:rsid w:val="001959EC"/>
     <w:rsid w:val="00195E79"/>
     <w:rsid w:val="00196C9B"/>
     <w:rsid w:val="00196ECE"/>
     <w:rsid w:val="00197418"/>
     <w:rsid w:val="00197A19"/>
     <w:rsid w:val="00197F27"/>
     <w:rsid w:val="001A0037"/>
     <w:rsid w:val="001A061C"/>
     <w:rsid w:val="001A0CEB"/>
     <w:rsid w:val="001A0FC1"/>
     <w:rsid w:val="001A1160"/>
     <w:rsid w:val="001A1776"/>
     <w:rsid w:val="001A1785"/>
@@ -28497,50 +29302,51 @@
     <w:rsid w:val="001A73D9"/>
     <w:rsid w:val="001A7B33"/>
     <w:rsid w:val="001B00CF"/>
     <w:rsid w:val="001B0554"/>
     <w:rsid w:val="001B0744"/>
     <w:rsid w:val="001B14D1"/>
     <w:rsid w:val="001B155F"/>
     <w:rsid w:val="001B172F"/>
     <w:rsid w:val="001B20B4"/>
     <w:rsid w:val="001B2373"/>
     <w:rsid w:val="001B2449"/>
     <w:rsid w:val="001B290D"/>
     <w:rsid w:val="001B2B25"/>
     <w:rsid w:val="001B3A09"/>
     <w:rsid w:val="001B3AE2"/>
     <w:rsid w:val="001B4093"/>
     <w:rsid w:val="001B470E"/>
     <w:rsid w:val="001B4974"/>
     <w:rsid w:val="001B4A88"/>
     <w:rsid w:val="001B6021"/>
     <w:rsid w:val="001B654D"/>
     <w:rsid w:val="001B76D8"/>
     <w:rsid w:val="001B7E0C"/>
     <w:rsid w:val="001C077E"/>
     <w:rsid w:val="001C1955"/>
+    <w:rsid w:val="001C1FE9"/>
     <w:rsid w:val="001C2195"/>
     <w:rsid w:val="001C230C"/>
     <w:rsid w:val="001C2816"/>
     <w:rsid w:val="001C2980"/>
     <w:rsid w:val="001C2B45"/>
     <w:rsid w:val="001C2DD7"/>
     <w:rsid w:val="001C3640"/>
     <w:rsid w:val="001C3E19"/>
     <w:rsid w:val="001C4582"/>
     <w:rsid w:val="001C4C91"/>
     <w:rsid w:val="001C4D72"/>
     <w:rsid w:val="001C5171"/>
     <w:rsid w:val="001C589B"/>
     <w:rsid w:val="001C5BDE"/>
     <w:rsid w:val="001C5D1A"/>
     <w:rsid w:val="001C6031"/>
     <w:rsid w:val="001C696F"/>
     <w:rsid w:val="001C6C41"/>
     <w:rsid w:val="001C6C68"/>
     <w:rsid w:val="001C6EE9"/>
     <w:rsid w:val="001D0400"/>
     <w:rsid w:val="001D080E"/>
     <w:rsid w:val="001D0C64"/>
     <w:rsid w:val="001D150B"/>
     <w:rsid w:val="001D17E5"/>
@@ -28564,109 +29370,112 @@
     <w:rsid w:val="001E0307"/>
     <w:rsid w:val="001E05B2"/>
     <w:rsid w:val="001E0BDB"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E13D1"/>
     <w:rsid w:val="001E1DEF"/>
     <w:rsid w:val="001E2DC3"/>
     <w:rsid w:val="001E3433"/>
     <w:rsid w:val="001E35A4"/>
     <w:rsid w:val="001E3736"/>
     <w:rsid w:val="001E39BA"/>
     <w:rsid w:val="001E39F7"/>
     <w:rsid w:val="001E3C0E"/>
     <w:rsid w:val="001E3D18"/>
     <w:rsid w:val="001E425C"/>
     <w:rsid w:val="001E49C1"/>
     <w:rsid w:val="001E4CAE"/>
     <w:rsid w:val="001E5C99"/>
     <w:rsid w:val="001E68AD"/>
     <w:rsid w:val="001E6A1E"/>
     <w:rsid w:val="001E6AFA"/>
     <w:rsid w:val="001F02E5"/>
     <w:rsid w:val="001F06AE"/>
     <w:rsid w:val="001F0A90"/>
     <w:rsid w:val="001F16DC"/>
+    <w:rsid w:val="001F1918"/>
     <w:rsid w:val="001F1A23"/>
     <w:rsid w:val="001F1C0D"/>
     <w:rsid w:val="001F1E30"/>
     <w:rsid w:val="001F298F"/>
     <w:rsid w:val="001F3B2E"/>
     <w:rsid w:val="001F3CE1"/>
     <w:rsid w:val="001F4432"/>
     <w:rsid w:val="001F5D45"/>
     <w:rsid w:val="001F760A"/>
     <w:rsid w:val="001F7CC2"/>
     <w:rsid w:val="0020028B"/>
     <w:rsid w:val="00200904"/>
     <w:rsid w:val="00200ED5"/>
     <w:rsid w:val="00201A3D"/>
     <w:rsid w:val="00201B19"/>
     <w:rsid w:val="00201EEF"/>
     <w:rsid w:val="0020314A"/>
     <w:rsid w:val="00203216"/>
     <w:rsid w:val="0020391A"/>
     <w:rsid w:val="00203CD4"/>
     <w:rsid w:val="00203D8F"/>
     <w:rsid w:val="002048AF"/>
     <w:rsid w:val="00204AA2"/>
+    <w:rsid w:val="002057B4"/>
     <w:rsid w:val="002066A3"/>
     <w:rsid w:val="00206918"/>
     <w:rsid w:val="0020700A"/>
     <w:rsid w:val="0021188F"/>
     <w:rsid w:val="00211B1F"/>
     <w:rsid w:val="00212145"/>
     <w:rsid w:val="00212345"/>
     <w:rsid w:val="00212849"/>
     <w:rsid w:val="00212C88"/>
     <w:rsid w:val="00213074"/>
     <w:rsid w:val="002138A1"/>
     <w:rsid w:val="00213D02"/>
     <w:rsid w:val="002141FA"/>
     <w:rsid w:val="00214417"/>
     <w:rsid w:val="00214C59"/>
     <w:rsid w:val="002156AD"/>
     <w:rsid w:val="00215A5B"/>
     <w:rsid w:val="00216B95"/>
     <w:rsid w:val="002171D2"/>
     <w:rsid w:val="002175EB"/>
     <w:rsid w:val="00217FC1"/>
     <w:rsid w:val="0022079B"/>
     <w:rsid w:val="00220A46"/>
     <w:rsid w:val="00220B80"/>
     <w:rsid w:val="0022138C"/>
     <w:rsid w:val="0022151F"/>
     <w:rsid w:val="002227A4"/>
     <w:rsid w:val="002250CC"/>
     <w:rsid w:val="00225729"/>
     <w:rsid w:val="002259F7"/>
     <w:rsid w:val="00226147"/>
     <w:rsid w:val="002273AC"/>
     <w:rsid w:val="00227DCA"/>
     <w:rsid w:val="00230504"/>
     <w:rsid w:val="00230DC6"/>
     <w:rsid w:val="00231138"/>
+    <w:rsid w:val="002313FA"/>
     <w:rsid w:val="00231E8C"/>
     <w:rsid w:val="00231EA9"/>
     <w:rsid w:val="00232ADD"/>
     <w:rsid w:val="00234284"/>
     <w:rsid w:val="002352EA"/>
     <w:rsid w:val="0023558B"/>
     <w:rsid w:val="00235922"/>
     <w:rsid w:val="00235C33"/>
     <w:rsid w:val="00237488"/>
     <w:rsid w:val="00237564"/>
     <w:rsid w:val="002376B1"/>
     <w:rsid w:val="00237F2D"/>
     <w:rsid w:val="002401DF"/>
     <w:rsid w:val="002409BF"/>
     <w:rsid w:val="00241381"/>
     <w:rsid w:val="002424D9"/>
     <w:rsid w:val="002433AE"/>
     <w:rsid w:val="00243F41"/>
     <w:rsid w:val="0024415E"/>
     <w:rsid w:val="0024480F"/>
     <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="002456D8"/>
     <w:rsid w:val="00245742"/>
     <w:rsid w:val="002459D3"/>
     <w:rsid w:val="002459D6"/>
@@ -28699,338 +29508,354 @@
     <w:rsid w:val="00264D4D"/>
     <w:rsid w:val="0026509E"/>
     <w:rsid w:val="0026521B"/>
     <w:rsid w:val="002659AF"/>
     <w:rsid w:val="00265AE2"/>
     <w:rsid w:val="002668DF"/>
     <w:rsid w:val="00270146"/>
     <w:rsid w:val="00272D9E"/>
     <w:rsid w:val="0027311C"/>
     <w:rsid w:val="00273340"/>
     <w:rsid w:val="00273FAE"/>
     <w:rsid w:val="00274632"/>
     <w:rsid w:val="00274652"/>
     <w:rsid w:val="00275874"/>
     <w:rsid w:val="00275CF9"/>
     <w:rsid w:val="00275E4C"/>
     <w:rsid w:val="00275E52"/>
     <w:rsid w:val="00276DD4"/>
     <w:rsid w:val="00277D5D"/>
     <w:rsid w:val="00277FC9"/>
     <w:rsid w:val="00280764"/>
     <w:rsid w:val="002811FA"/>
     <w:rsid w:val="00281E2B"/>
     <w:rsid w:val="00282026"/>
     <w:rsid w:val="00282400"/>
+    <w:rsid w:val="00282DEF"/>
     <w:rsid w:val="00283854"/>
     <w:rsid w:val="0028440E"/>
     <w:rsid w:val="00284EAE"/>
     <w:rsid w:val="002851FA"/>
     <w:rsid w:val="00285BA5"/>
     <w:rsid w:val="00285C63"/>
     <w:rsid w:val="002860B2"/>
+    <w:rsid w:val="00287346"/>
     <w:rsid w:val="00287C65"/>
     <w:rsid w:val="00287F60"/>
     <w:rsid w:val="002904B2"/>
     <w:rsid w:val="00290C03"/>
     <w:rsid w:val="00291004"/>
     <w:rsid w:val="0029129E"/>
     <w:rsid w:val="002912F4"/>
     <w:rsid w:val="00291560"/>
     <w:rsid w:val="00292376"/>
     <w:rsid w:val="00292D94"/>
     <w:rsid w:val="00293372"/>
     <w:rsid w:val="002940FC"/>
     <w:rsid w:val="002945A1"/>
     <w:rsid w:val="002947E4"/>
     <w:rsid w:val="00294AEB"/>
     <w:rsid w:val="00294FD1"/>
     <w:rsid w:val="00295159"/>
     <w:rsid w:val="002953C2"/>
     <w:rsid w:val="00295993"/>
     <w:rsid w:val="002959FA"/>
     <w:rsid w:val="00296350"/>
     <w:rsid w:val="00296690"/>
     <w:rsid w:val="00296F7C"/>
     <w:rsid w:val="002A0181"/>
     <w:rsid w:val="002A117D"/>
     <w:rsid w:val="002A12D1"/>
     <w:rsid w:val="002A12D7"/>
     <w:rsid w:val="002A1E2F"/>
     <w:rsid w:val="002A2030"/>
     <w:rsid w:val="002A2C8D"/>
     <w:rsid w:val="002A3C5C"/>
     <w:rsid w:val="002A3D61"/>
     <w:rsid w:val="002A4550"/>
     <w:rsid w:val="002A46FE"/>
     <w:rsid w:val="002A50B2"/>
     <w:rsid w:val="002A6C81"/>
     <w:rsid w:val="002A73A7"/>
+    <w:rsid w:val="002A7A9C"/>
     <w:rsid w:val="002B0146"/>
     <w:rsid w:val="002B09DF"/>
     <w:rsid w:val="002B0C91"/>
     <w:rsid w:val="002B1C79"/>
     <w:rsid w:val="002B1DF5"/>
     <w:rsid w:val="002B1FA0"/>
     <w:rsid w:val="002B263B"/>
     <w:rsid w:val="002B2CD2"/>
     <w:rsid w:val="002B4BA0"/>
     <w:rsid w:val="002B5370"/>
     <w:rsid w:val="002B5B9A"/>
     <w:rsid w:val="002B5DCB"/>
     <w:rsid w:val="002B6482"/>
     <w:rsid w:val="002B6808"/>
     <w:rsid w:val="002B7E0C"/>
     <w:rsid w:val="002B7E57"/>
     <w:rsid w:val="002C0F10"/>
     <w:rsid w:val="002C1517"/>
     <w:rsid w:val="002C183B"/>
     <w:rsid w:val="002C1BBA"/>
     <w:rsid w:val="002C1CA3"/>
+    <w:rsid w:val="002C1DB7"/>
     <w:rsid w:val="002C2AF8"/>
     <w:rsid w:val="002C2DEC"/>
     <w:rsid w:val="002C376C"/>
     <w:rsid w:val="002C37AB"/>
     <w:rsid w:val="002C3A3A"/>
     <w:rsid w:val="002C3FBA"/>
     <w:rsid w:val="002C53A4"/>
     <w:rsid w:val="002C581C"/>
     <w:rsid w:val="002C5C86"/>
     <w:rsid w:val="002C6134"/>
     <w:rsid w:val="002C6A5D"/>
     <w:rsid w:val="002C714F"/>
     <w:rsid w:val="002C74B7"/>
     <w:rsid w:val="002C7DC5"/>
     <w:rsid w:val="002D0D3A"/>
     <w:rsid w:val="002D13F4"/>
     <w:rsid w:val="002D15E8"/>
     <w:rsid w:val="002D1BC4"/>
     <w:rsid w:val="002D226E"/>
     <w:rsid w:val="002D2AD4"/>
     <w:rsid w:val="002D36B1"/>
     <w:rsid w:val="002D3904"/>
     <w:rsid w:val="002D39DD"/>
     <w:rsid w:val="002D3A24"/>
     <w:rsid w:val="002D3E79"/>
     <w:rsid w:val="002D4D60"/>
+    <w:rsid w:val="002D4FDE"/>
     <w:rsid w:val="002D554A"/>
     <w:rsid w:val="002D7A14"/>
     <w:rsid w:val="002E11BC"/>
     <w:rsid w:val="002E197F"/>
     <w:rsid w:val="002E34DB"/>
     <w:rsid w:val="002E3DA2"/>
     <w:rsid w:val="002E4929"/>
     <w:rsid w:val="002E4AB4"/>
     <w:rsid w:val="002E61E0"/>
     <w:rsid w:val="002E65C9"/>
     <w:rsid w:val="002E68EA"/>
+    <w:rsid w:val="002E71CC"/>
     <w:rsid w:val="002F0142"/>
     <w:rsid w:val="002F01AE"/>
     <w:rsid w:val="002F06CC"/>
     <w:rsid w:val="002F08B6"/>
     <w:rsid w:val="002F0B14"/>
     <w:rsid w:val="002F159A"/>
     <w:rsid w:val="002F18E2"/>
     <w:rsid w:val="002F219A"/>
     <w:rsid w:val="002F2812"/>
     <w:rsid w:val="002F2E04"/>
     <w:rsid w:val="002F2E42"/>
     <w:rsid w:val="002F36F2"/>
     <w:rsid w:val="002F3B30"/>
+    <w:rsid w:val="002F4491"/>
     <w:rsid w:val="002F5085"/>
+    <w:rsid w:val="002F525D"/>
     <w:rsid w:val="002F530B"/>
     <w:rsid w:val="002F61EE"/>
     <w:rsid w:val="002F6324"/>
     <w:rsid w:val="002F65BD"/>
     <w:rsid w:val="002F69DA"/>
     <w:rsid w:val="002F6CED"/>
     <w:rsid w:val="002F7032"/>
     <w:rsid w:val="002F7BF0"/>
     <w:rsid w:val="002F7EB6"/>
     <w:rsid w:val="002F7F0D"/>
+    <w:rsid w:val="003005C4"/>
     <w:rsid w:val="0030098A"/>
     <w:rsid w:val="00300B6D"/>
     <w:rsid w:val="00300C57"/>
     <w:rsid w:val="0030102B"/>
     <w:rsid w:val="00301339"/>
     <w:rsid w:val="0030164E"/>
     <w:rsid w:val="003016F1"/>
     <w:rsid w:val="00301B60"/>
     <w:rsid w:val="00301D29"/>
     <w:rsid w:val="00301E21"/>
     <w:rsid w:val="00302717"/>
     <w:rsid w:val="00302AA0"/>
     <w:rsid w:val="00302E82"/>
+    <w:rsid w:val="00302FC5"/>
     <w:rsid w:val="00303790"/>
     <w:rsid w:val="0030382B"/>
     <w:rsid w:val="00303D88"/>
     <w:rsid w:val="00304A13"/>
     <w:rsid w:val="00305124"/>
     <w:rsid w:val="003057FA"/>
     <w:rsid w:val="00305A14"/>
     <w:rsid w:val="00305C59"/>
     <w:rsid w:val="00306329"/>
     <w:rsid w:val="00306D17"/>
     <w:rsid w:val="00306DB2"/>
     <w:rsid w:val="0031008D"/>
     <w:rsid w:val="0031078B"/>
     <w:rsid w:val="00310D71"/>
     <w:rsid w:val="00311313"/>
     <w:rsid w:val="00311661"/>
     <w:rsid w:val="00311935"/>
     <w:rsid w:val="00311EB5"/>
     <w:rsid w:val="00313064"/>
     <w:rsid w:val="003131AC"/>
     <w:rsid w:val="00313C34"/>
     <w:rsid w:val="003146B7"/>
     <w:rsid w:val="003148D7"/>
     <w:rsid w:val="00314D63"/>
     <w:rsid w:val="00315E64"/>
     <w:rsid w:val="0031617D"/>
     <w:rsid w:val="00316794"/>
     <w:rsid w:val="00316F13"/>
     <w:rsid w:val="00317E39"/>
     <w:rsid w:val="003200B1"/>
     <w:rsid w:val="003207C3"/>
     <w:rsid w:val="003208C3"/>
+    <w:rsid w:val="003212F0"/>
     <w:rsid w:val="0032176F"/>
     <w:rsid w:val="00321BC2"/>
+    <w:rsid w:val="0032241B"/>
     <w:rsid w:val="0032268E"/>
     <w:rsid w:val="00323BAD"/>
     <w:rsid w:val="00324068"/>
     <w:rsid w:val="003240CC"/>
     <w:rsid w:val="00324C6A"/>
     <w:rsid w:val="00324F36"/>
     <w:rsid w:val="00325469"/>
     <w:rsid w:val="00325F7E"/>
     <w:rsid w:val="003276C2"/>
     <w:rsid w:val="00327DE1"/>
+    <w:rsid w:val="003303D0"/>
     <w:rsid w:val="00330EE5"/>
     <w:rsid w:val="0033140E"/>
     <w:rsid w:val="00331416"/>
     <w:rsid w:val="00331C05"/>
     <w:rsid w:val="00331C73"/>
     <w:rsid w:val="003325A7"/>
     <w:rsid w:val="00332ADE"/>
     <w:rsid w:val="003333EE"/>
     <w:rsid w:val="00333568"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="00334F57"/>
     <w:rsid w:val="00335442"/>
     <w:rsid w:val="00335858"/>
     <w:rsid w:val="00336D2A"/>
     <w:rsid w:val="00336F32"/>
     <w:rsid w:val="003372C9"/>
     <w:rsid w:val="003378D0"/>
     <w:rsid w:val="00337ACB"/>
     <w:rsid w:val="00337B89"/>
     <w:rsid w:val="00340655"/>
     <w:rsid w:val="00340A02"/>
     <w:rsid w:val="0034150B"/>
     <w:rsid w:val="0034182D"/>
     <w:rsid w:val="00341D9D"/>
     <w:rsid w:val="003424D8"/>
     <w:rsid w:val="00342915"/>
     <w:rsid w:val="00342B82"/>
     <w:rsid w:val="00343985"/>
     <w:rsid w:val="0034445E"/>
     <w:rsid w:val="00344CB5"/>
     <w:rsid w:val="003455C9"/>
+    <w:rsid w:val="003475A6"/>
     <w:rsid w:val="00347F53"/>
     <w:rsid w:val="003501B2"/>
     <w:rsid w:val="0035028D"/>
     <w:rsid w:val="0035031B"/>
     <w:rsid w:val="0035054E"/>
     <w:rsid w:val="00350D5E"/>
     <w:rsid w:val="00350EA9"/>
     <w:rsid w:val="00351785"/>
     <w:rsid w:val="00351B3A"/>
     <w:rsid w:val="00351BBA"/>
     <w:rsid w:val="00351E96"/>
     <w:rsid w:val="003525FF"/>
     <w:rsid w:val="003532D9"/>
     <w:rsid w:val="003537B7"/>
     <w:rsid w:val="003551DB"/>
     <w:rsid w:val="00355DE7"/>
     <w:rsid w:val="00355F6A"/>
     <w:rsid w:val="00356092"/>
     <w:rsid w:val="003560D5"/>
     <w:rsid w:val="0035669C"/>
     <w:rsid w:val="003569ED"/>
     <w:rsid w:val="00356A5D"/>
     <w:rsid w:val="003603E4"/>
     <w:rsid w:val="00360443"/>
     <w:rsid w:val="00360D0C"/>
     <w:rsid w:val="00360F08"/>
     <w:rsid w:val="00360FFC"/>
     <w:rsid w:val="00361542"/>
     <w:rsid w:val="003616AB"/>
     <w:rsid w:val="00361D38"/>
     <w:rsid w:val="003621A8"/>
     <w:rsid w:val="00362335"/>
     <w:rsid w:val="0036256B"/>
     <w:rsid w:val="00362D44"/>
     <w:rsid w:val="00362DBB"/>
     <w:rsid w:val="00363555"/>
     <w:rsid w:val="00365239"/>
     <w:rsid w:val="00365D3D"/>
     <w:rsid w:val="003663D1"/>
+    <w:rsid w:val="0036661E"/>
     <w:rsid w:val="00366686"/>
     <w:rsid w:val="00366BBB"/>
     <w:rsid w:val="003670F6"/>
     <w:rsid w:val="003671B0"/>
     <w:rsid w:val="00367422"/>
     <w:rsid w:val="00367FFD"/>
     <w:rsid w:val="00370132"/>
     <w:rsid w:val="00370336"/>
     <w:rsid w:val="00370AA5"/>
     <w:rsid w:val="00371121"/>
     <w:rsid w:val="0037137C"/>
     <w:rsid w:val="003720D4"/>
     <w:rsid w:val="003727AF"/>
     <w:rsid w:val="0037342F"/>
     <w:rsid w:val="0037389B"/>
     <w:rsid w:val="00373AF1"/>
     <w:rsid w:val="00373E6B"/>
     <w:rsid w:val="00375572"/>
     <w:rsid w:val="00375924"/>
     <w:rsid w:val="003761F3"/>
     <w:rsid w:val="0037695F"/>
     <w:rsid w:val="00376CC6"/>
     <w:rsid w:val="0037705A"/>
     <w:rsid w:val="00381087"/>
     <w:rsid w:val="00382581"/>
     <w:rsid w:val="00383EAF"/>
     <w:rsid w:val="00385318"/>
     <w:rsid w:val="00386750"/>
     <w:rsid w:val="00386842"/>
     <w:rsid w:val="00386D97"/>
     <w:rsid w:val="00386EB5"/>
     <w:rsid w:val="00387388"/>
     <w:rsid w:val="00387851"/>
     <w:rsid w:val="00387B0C"/>
     <w:rsid w:val="00387B1C"/>
+    <w:rsid w:val="00387D13"/>
     <w:rsid w:val="00390315"/>
     <w:rsid w:val="00390C1E"/>
     <w:rsid w:val="00391B81"/>
     <w:rsid w:val="00391CB2"/>
     <w:rsid w:val="003925AA"/>
     <w:rsid w:val="0039291D"/>
     <w:rsid w:val="00392C9C"/>
     <w:rsid w:val="00393BE9"/>
     <w:rsid w:val="00394069"/>
     <w:rsid w:val="003947D3"/>
     <w:rsid w:val="0039492C"/>
     <w:rsid w:val="00394BAB"/>
     <w:rsid w:val="003950BD"/>
     <w:rsid w:val="003956A9"/>
     <w:rsid w:val="00395745"/>
     <w:rsid w:val="003959FB"/>
     <w:rsid w:val="00395AD6"/>
     <w:rsid w:val="003960B8"/>
     <w:rsid w:val="00396BB4"/>
     <w:rsid w:val="0039714C"/>
     <w:rsid w:val="0039753D"/>
     <w:rsid w:val="0039772F"/>
     <w:rsid w:val="003977C6"/>
     <w:rsid w:val="00397992"/>
     <w:rsid w:val="003A016A"/>
@@ -29103,50 +29928,52 @@
     <w:rsid w:val="003D1DA5"/>
     <w:rsid w:val="003D37D8"/>
     <w:rsid w:val="003D45C9"/>
     <w:rsid w:val="003D4643"/>
     <w:rsid w:val="003D4B27"/>
     <w:rsid w:val="003D4C23"/>
     <w:rsid w:val="003D512D"/>
     <w:rsid w:val="003D5A48"/>
     <w:rsid w:val="003D5CC3"/>
     <w:rsid w:val="003D669C"/>
     <w:rsid w:val="003D7FCE"/>
     <w:rsid w:val="003E0510"/>
     <w:rsid w:val="003E0D8C"/>
     <w:rsid w:val="003E1412"/>
     <w:rsid w:val="003E17FC"/>
     <w:rsid w:val="003E3544"/>
     <w:rsid w:val="003E37AE"/>
     <w:rsid w:val="003E3A99"/>
     <w:rsid w:val="003E4881"/>
     <w:rsid w:val="003E4932"/>
     <w:rsid w:val="003E4E32"/>
     <w:rsid w:val="003E5817"/>
     <w:rsid w:val="003E5AFF"/>
     <w:rsid w:val="003E69BB"/>
     <w:rsid w:val="003E7224"/>
+    <w:rsid w:val="003E7B9C"/>
+    <w:rsid w:val="003E7BC0"/>
     <w:rsid w:val="003E7E0E"/>
     <w:rsid w:val="003E7F14"/>
     <w:rsid w:val="003F072D"/>
     <w:rsid w:val="003F0B3A"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F153E"/>
     <w:rsid w:val="003F1560"/>
     <w:rsid w:val="003F18EA"/>
     <w:rsid w:val="003F1D82"/>
     <w:rsid w:val="003F1FBF"/>
     <w:rsid w:val="003F20E2"/>
     <w:rsid w:val="003F23CA"/>
     <w:rsid w:val="003F2C6E"/>
     <w:rsid w:val="003F3C29"/>
     <w:rsid w:val="003F496E"/>
     <w:rsid w:val="003F5DA8"/>
     <w:rsid w:val="003F652D"/>
     <w:rsid w:val="003F6A3D"/>
     <w:rsid w:val="003F6AB2"/>
     <w:rsid w:val="003F6F17"/>
     <w:rsid w:val="003F7830"/>
     <w:rsid w:val="003F794C"/>
     <w:rsid w:val="004004ED"/>
     <w:rsid w:val="004008A9"/>
     <w:rsid w:val="00400B78"/>
@@ -29170,159 +29997,165 @@
     <w:rsid w:val="00410B27"/>
     <w:rsid w:val="004118F0"/>
     <w:rsid w:val="0041252A"/>
     <w:rsid w:val="00412E90"/>
     <w:rsid w:val="00413C06"/>
     <w:rsid w:val="00413E06"/>
     <w:rsid w:val="00414529"/>
     <w:rsid w:val="004146BA"/>
     <w:rsid w:val="0041565E"/>
     <w:rsid w:val="00415F08"/>
     <w:rsid w:val="00417923"/>
     <w:rsid w:val="00420315"/>
     <w:rsid w:val="0042035A"/>
     <w:rsid w:val="00421403"/>
     <w:rsid w:val="00421AF0"/>
     <w:rsid w:val="00421C1D"/>
     <w:rsid w:val="0042250A"/>
     <w:rsid w:val="004226DF"/>
     <w:rsid w:val="0042280E"/>
     <w:rsid w:val="00423977"/>
     <w:rsid w:val="004244A6"/>
     <w:rsid w:val="004245F6"/>
     <w:rsid w:val="00424826"/>
     <w:rsid w:val="00424AEF"/>
     <w:rsid w:val="00424C5A"/>
+    <w:rsid w:val="0042506D"/>
     <w:rsid w:val="004252C6"/>
     <w:rsid w:val="00425521"/>
     <w:rsid w:val="00425B8E"/>
     <w:rsid w:val="00425D94"/>
     <w:rsid w:val="00425FA6"/>
     <w:rsid w:val="00426046"/>
     <w:rsid w:val="00426198"/>
     <w:rsid w:val="00426E00"/>
     <w:rsid w:val="004271E9"/>
     <w:rsid w:val="00427819"/>
     <w:rsid w:val="00427B35"/>
     <w:rsid w:val="00430227"/>
     <w:rsid w:val="0043089C"/>
     <w:rsid w:val="00431817"/>
     <w:rsid w:val="00432802"/>
     <w:rsid w:val="004328AB"/>
     <w:rsid w:val="0043297A"/>
     <w:rsid w:val="00432E9A"/>
     <w:rsid w:val="00433472"/>
     <w:rsid w:val="00433685"/>
     <w:rsid w:val="00433716"/>
     <w:rsid w:val="00433CB1"/>
     <w:rsid w:val="00434F07"/>
     <w:rsid w:val="00435337"/>
     <w:rsid w:val="004353B5"/>
     <w:rsid w:val="00435C8A"/>
     <w:rsid w:val="00435CC3"/>
     <w:rsid w:val="004362A2"/>
     <w:rsid w:val="00436472"/>
     <w:rsid w:val="00436502"/>
     <w:rsid w:val="0043694D"/>
     <w:rsid w:val="00436FB2"/>
     <w:rsid w:val="0043728D"/>
     <w:rsid w:val="00437B3B"/>
     <w:rsid w:val="00440248"/>
     <w:rsid w:val="004403BC"/>
     <w:rsid w:val="004414B7"/>
     <w:rsid w:val="0044165A"/>
     <w:rsid w:val="00441CE6"/>
     <w:rsid w:val="00441E9D"/>
     <w:rsid w:val="00442214"/>
     <w:rsid w:val="00442217"/>
     <w:rsid w:val="004425FD"/>
     <w:rsid w:val="00442A6C"/>
     <w:rsid w:val="00442D4D"/>
     <w:rsid w:val="00442DBB"/>
     <w:rsid w:val="00443473"/>
     <w:rsid w:val="00443572"/>
     <w:rsid w:val="00444DB7"/>
+    <w:rsid w:val="00444E21"/>
     <w:rsid w:val="0044526E"/>
     <w:rsid w:val="00446565"/>
     <w:rsid w:val="004471EF"/>
     <w:rsid w:val="004476B1"/>
     <w:rsid w:val="00447B0A"/>
     <w:rsid w:val="0045010B"/>
     <w:rsid w:val="00450CAE"/>
     <w:rsid w:val="004511BD"/>
     <w:rsid w:val="00451470"/>
     <w:rsid w:val="004542AD"/>
+    <w:rsid w:val="00454327"/>
     <w:rsid w:val="00454411"/>
     <w:rsid w:val="004546B7"/>
     <w:rsid w:val="00454FF9"/>
     <w:rsid w:val="00455CDE"/>
     <w:rsid w:val="004569AB"/>
     <w:rsid w:val="00456C22"/>
     <w:rsid w:val="00456EF3"/>
     <w:rsid w:val="00456F23"/>
     <w:rsid w:val="004571A7"/>
     <w:rsid w:val="00457911"/>
     <w:rsid w:val="0046030E"/>
     <w:rsid w:val="00460458"/>
     <w:rsid w:val="004623EA"/>
     <w:rsid w:val="00462F8F"/>
     <w:rsid w:val="0046312D"/>
     <w:rsid w:val="0046346D"/>
     <w:rsid w:val="004635D0"/>
     <w:rsid w:val="004639B9"/>
     <w:rsid w:val="00463D36"/>
     <w:rsid w:val="00463D94"/>
     <w:rsid w:val="00464365"/>
+    <w:rsid w:val="00464AD3"/>
     <w:rsid w:val="0046571F"/>
     <w:rsid w:val="004664F0"/>
     <w:rsid w:val="004665B4"/>
     <w:rsid w:val="00466B63"/>
     <w:rsid w:val="004670A8"/>
     <w:rsid w:val="0047069A"/>
     <w:rsid w:val="0047074B"/>
     <w:rsid w:val="00470A9D"/>
     <w:rsid w:val="0047143B"/>
     <w:rsid w:val="004715DC"/>
     <w:rsid w:val="00471632"/>
     <w:rsid w:val="00471996"/>
     <w:rsid w:val="00471ED4"/>
     <w:rsid w:val="00472848"/>
+    <w:rsid w:val="0047323D"/>
     <w:rsid w:val="004734B9"/>
     <w:rsid w:val="00473B02"/>
     <w:rsid w:val="00473E30"/>
     <w:rsid w:val="004757F1"/>
     <w:rsid w:val="00475ABB"/>
     <w:rsid w:val="00476041"/>
     <w:rsid w:val="00476480"/>
     <w:rsid w:val="004771F7"/>
     <w:rsid w:val="004807BE"/>
     <w:rsid w:val="00480B87"/>
     <w:rsid w:val="004818B9"/>
     <w:rsid w:val="0048220D"/>
     <w:rsid w:val="00482957"/>
     <w:rsid w:val="004831D8"/>
     <w:rsid w:val="0048378A"/>
+    <w:rsid w:val="00484261"/>
     <w:rsid w:val="00484CB8"/>
     <w:rsid w:val="0048561D"/>
     <w:rsid w:val="00485F36"/>
     <w:rsid w:val="004868B0"/>
     <w:rsid w:val="00486D5A"/>
     <w:rsid w:val="00486FD9"/>
     <w:rsid w:val="00487394"/>
     <w:rsid w:val="00487574"/>
     <w:rsid w:val="00487D2B"/>
     <w:rsid w:val="004902B4"/>
     <w:rsid w:val="0049039A"/>
     <w:rsid w:val="00490D2F"/>
     <w:rsid w:val="0049129F"/>
     <w:rsid w:val="004912F6"/>
     <w:rsid w:val="00491B2D"/>
     <w:rsid w:val="00492788"/>
     <w:rsid w:val="00492EE4"/>
     <w:rsid w:val="00492FB9"/>
     <w:rsid w:val="004943AA"/>
     <w:rsid w:val="00494772"/>
     <w:rsid w:val="00494F75"/>
     <w:rsid w:val="00495E46"/>
     <w:rsid w:val="0049667E"/>
     <w:rsid w:val="00496B5C"/>
     <w:rsid w:val="00496CB0"/>
@@ -29364,151 +30197,159 @@
     <w:rsid w:val="004B6427"/>
     <w:rsid w:val="004B6521"/>
     <w:rsid w:val="004B67E2"/>
     <w:rsid w:val="004B6B19"/>
     <w:rsid w:val="004B7282"/>
     <w:rsid w:val="004B73C4"/>
     <w:rsid w:val="004B7545"/>
     <w:rsid w:val="004B7784"/>
     <w:rsid w:val="004B7A51"/>
     <w:rsid w:val="004B7A90"/>
     <w:rsid w:val="004B7F75"/>
     <w:rsid w:val="004C0CD0"/>
     <w:rsid w:val="004C0E24"/>
     <w:rsid w:val="004C1169"/>
     <w:rsid w:val="004C1A2B"/>
     <w:rsid w:val="004C200C"/>
     <w:rsid w:val="004C2B6A"/>
     <w:rsid w:val="004C304A"/>
     <w:rsid w:val="004C3228"/>
     <w:rsid w:val="004C337E"/>
     <w:rsid w:val="004C38C7"/>
     <w:rsid w:val="004C41DF"/>
     <w:rsid w:val="004C4B4E"/>
     <w:rsid w:val="004C4EA7"/>
     <w:rsid w:val="004C5F0D"/>
+    <w:rsid w:val="004C682A"/>
     <w:rsid w:val="004C685E"/>
     <w:rsid w:val="004C6AA8"/>
     <w:rsid w:val="004C6EEA"/>
     <w:rsid w:val="004C7087"/>
     <w:rsid w:val="004C71F4"/>
     <w:rsid w:val="004D027C"/>
+    <w:rsid w:val="004D1472"/>
     <w:rsid w:val="004D1494"/>
     <w:rsid w:val="004D1860"/>
     <w:rsid w:val="004D2491"/>
     <w:rsid w:val="004D32E3"/>
     <w:rsid w:val="004D33E8"/>
     <w:rsid w:val="004D41C5"/>
     <w:rsid w:val="004D45C6"/>
     <w:rsid w:val="004D4BD1"/>
     <w:rsid w:val="004D51FE"/>
     <w:rsid w:val="004D520F"/>
     <w:rsid w:val="004D6CBD"/>
     <w:rsid w:val="004D7E9B"/>
     <w:rsid w:val="004E070D"/>
     <w:rsid w:val="004E27CC"/>
     <w:rsid w:val="004E2D73"/>
     <w:rsid w:val="004E3351"/>
     <w:rsid w:val="004E34C2"/>
     <w:rsid w:val="004E3796"/>
     <w:rsid w:val="004E3841"/>
+    <w:rsid w:val="004E39AB"/>
     <w:rsid w:val="004E3B36"/>
     <w:rsid w:val="004E3D5E"/>
     <w:rsid w:val="004E5689"/>
     <w:rsid w:val="004E57B1"/>
+    <w:rsid w:val="004E6625"/>
     <w:rsid w:val="004E68E5"/>
     <w:rsid w:val="004E6919"/>
     <w:rsid w:val="004E6939"/>
     <w:rsid w:val="004E7468"/>
+    <w:rsid w:val="004E7F36"/>
     <w:rsid w:val="004F222A"/>
     <w:rsid w:val="004F241B"/>
     <w:rsid w:val="004F2732"/>
     <w:rsid w:val="004F3B67"/>
     <w:rsid w:val="004F478E"/>
     <w:rsid w:val="004F47E1"/>
     <w:rsid w:val="004F559D"/>
     <w:rsid w:val="004F7F44"/>
     <w:rsid w:val="00500470"/>
     <w:rsid w:val="00500F55"/>
     <w:rsid w:val="0050154D"/>
     <w:rsid w:val="00501760"/>
     <w:rsid w:val="005037B5"/>
     <w:rsid w:val="00503AB7"/>
     <w:rsid w:val="00503BE0"/>
     <w:rsid w:val="00503F3D"/>
     <w:rsid w:val="005042E6"/>
     <w:rsid w:val="00504841"/>
     <w:rsid w:val="005051A6"/>
     <w:rsid w:val="0050543B"/>
     <w:rsid w:val="005059AA"/>
     <w:rsid w:val="00506950"/>
     <w:rsid w:val="0050757D"/>
     <w:rsid w:val="005078B7"/>
     <w:rsid w:val="00510400"/>
     <w:rsid w:val="005105D8"/>
     <w:rsid w:val="005106FC"/>
     <w:rsid w:val="005106FF"/>
     <w:rsid w:val="005107D9"/>
     <w:rsid w:val="005108AE"/>
+    <w:rsid w:val="005110E2"/>
     <w:rsid w:val="00511273"/>
     <w:rsid w:val="00511864"/>
     <w:rsid w:val="00512075"/>
     <w:rsid w:val="005123E6"/>
     <w:rsid w:val="00512795"/>
     <w:rsid w:val="00513C8B"/>
     <w:rsid w:val="00513E9C"/>
     <w:rsid w:val="00514084"/>
     <w:rsid w:val="005144E4"/>
     <w:rsid w:val="0051469B"/>
     <w:rsid w:val="00515069"/>
     <w:rsid w:val="0051540C"/>
     <w:rsid w:val="00515A80"/>
     <w:rsid w:val="00515E2F"/>
     <w:rsid w:val="005161F8"/>
     <w:rsid w:val="0051706B"/>
+    <w:rsid w:val="00520C38"/>
     <w:rsid w:val="00520C93"/>
     <w:rsid w:val="00520DC5"/>
     <w:rsid w:val="00521F23"/>
     <w:rsid w:val="00522080"/>
     <w:rsid w:val="00522B61"/>
     <w:rsid w:val="00522FB6"/>
     <w:rsid w:val="00523275"/>
     <w:rsid w:val="00523763"/>
     <w:rsid w:val="00523FD4"/>
     <w:rsid w:val="00524132"/>
     <w:rsid w:val="005241C5"/>
     <w:rsid w:val="00524257"/>
     <w:rsid w:val="00524568"/>
     <w:rsid w:val="00524664"/>
     <w:rsid w:val="005254B1"/>
     <w:rsid w:val="0052571F"/>
     <w:rsid w:val="005257FC"/>
     <w:rsid w:val="0052598E"/>
     <w:rsid w:val="00526382"/>
     <w:rsid w:val="00526455"/>
     <w:rsid w:val="00527085"/>
     <w:rsid w:val="00527767"/>
+    <w:rsid w:val="005279C4"/>
     <w:rsid w:val="00527C26"/>
     <w:rsid w:val="00527CC3"/>
     <w:rsid w:val="005301DD"/>
     <w:rsid w:val="005306A4"/>
     <w:rsid w:val="005308E6"/>
     <w:rsid w:val="00531392"/>
     <w:rsid w:val="00531474"/>
     <w:rsid w:val="0053148A"/>
     <w:rsid w:val="00533C34"/>
     <w:rsid w:val="00534119"/>
     <w:rsid w:val="00535263"/>
     <w:rsid w:val="005352AB"/>
     <w:rsid w:val="0053583C"/>
     <w:rsid w:val="005358DE"/>
     <w:rsid w:val="005358E7"/>
     <w:rsid w:val="00535AD5"/>
     <w:rsid w:val="00535FD7"/>
     <w:rsid w:val="00536848"/>
     <w:rsid w:val="0053729E"/>
     <w:rsid w:val="005372BD"/>
     <w:rsid w:val="0053799D"/>
     <w:rsid w:val="005379C2"/>
     <w:rsid w:val="005379F1"/>
     <w:rsid w:val="0054033E"/>
     <w:rsid w:val="005408DB"/>
@@ -29538,62 +30379,64 @@
     <w:rsid w:val="00551628"/>
     <w:rsid w:val="005527F9"/>
     <w:rsid w:val="00552E77"/>
     <w:rsid w:val="0055300B"/>
     <w:rsid w:val="005530BB"/>
     <w:rsid w:val="00553166"/>
     <w:rsid w:val="00553969"/>
     <w:rsid w:val="00554352"/>
     <w:rsid w:val="005548A1"/>
     <w:rsid w:val="0055494A"/>
     <w:rsid w:val="00554F0E"/>
     <w:rsid w:val="00554F55"/>
     <w:rsid w:val="00555288"/>
     <w:rsid w:val="00555AB3"/>
     <w:rsid w:val="00555B63"/>
     <w:rsid w:val="005567B2"/>
     <w:rsid w:val="00556D17"/>
     <w:rsid w:val="005574E1"/>
     <w:rsid w:val="0055768A"/>
     <w:rsid w:val="005579CC"/>
     <w:rsid w:val="00560351"/>
     <w:rsid w:val="00560636"/>
     <w:rsid w:val="0056074E"/>
     <w:rsid w:val="005609E3"/>
     <w:rsid w:val="00561642"/>
+    <w:rsid w:val="00561BC7"/>
     <w:rsid w:val="00563A95"/>
     <w:rsid w:val="00564161"/>
     <w:rsid w:val="0056425B"/>
     <w:rsid w:val="0056437F"/>
     <w:rsid w:val="005647CD"/>
     <w:rsid w:val="005649FD"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="005652E1"/>
     <w:rsid w:val="005659C5"/>
     <w:rsid w:val="00566003"/>
     <w:rsid w:val="005666AC"/>
     <w:rsid w:val="005667CB"/>
+    <w:rsid w:val="005700BF"/>
     <w:rsid w:val="005712C6"/>
     <w:rsid w:val="00571348"/>
     <w:rsid w:val="00571C52"/>
     <w:rsid w:val="00571EC2"/>
     <w:rsid w:val="00571FBB"/>
     <w:rsid w:val="005723FF"/>
     <w:rsid w:val="005725F0"/>
     <w:rsid w:val="00573766"/>
     <w:rsid w:val="00573828"/>
     <w:rsid w:val="00573B6F"/>
     <w:rsid w:val="005743CF"/>
     <w:rsid w:val="0057450B"/>
     <w:rsid w:val="00574855"/>
     <w:rsid w:val="00574BD4"/>
     <w:rsid w:val="00574D33"/>
     <w:rsid w:val="00574F59"/>
     <w:rsid w:val="005757AA"/>
     <w:rsid w:val="00575822"/>
     <w:rsid w:val="00576676"/>
     <w:rsid w:val="00576953"/>
     <w:rsid w:val="00576EE1"/>
     <w:rsid w:val="00577A82"/>
     <w:rsid w:val="0058000A"/>
     <w:rsid w:val="005801C7"/>
     <w:rsid w:val="0058021E"/>
@@ -29616,86 +30459,90 @@
     <w:rsid w:val="00587E9A"/>
     <w:rsid w:val="0059194F"/>
     <w:rsid w:val="0059199F"/>
     <w:rsid w:val="00591E19"/>
     <w:rsid w:val="00592789"/>
     <w:rsid w:val="005927BE"/>
     <w:rsid w:val="00594350"/>
     <w:rsid w:val="00594633"/>
     <w:rsid w:val="0059468E"/>
     <w:rsid w:val="005950E2"/>
     <w:rsid w:val="00595382"/>
     <w:rsid w:val="005953F3"/>
     <w:rsid w:val="00595949"/>
     <w:rsid w:val="00595CF7"/>
     <w:rsid w:val="005961CC"/>
     <w:rsid w:val="0059655E"/>
     <w:rsid w:val="005968E1"/>
     <w:rsid w:val="00596D73"/>
     <w:rsid w:val="00596E23"/>
     <w:rsid w:val="00597BCC"/>
     <w:rsid w:val="00597CAD"/>
     <w:rsid w:val="005A09C1"/>
     <w:rsid w:val="005A0A53"/>
     <w:rsid w:val="005A0DD5"/>
     <w:rsid w:val="005A10D4"/>
+    <w:rsid w:val="005A11D8"/>
     <w:rsid w:val="005A17EE"/>
     <w:rsid w:val="005A1D70"/>
     <w:rsid w:val="005A210F"/>
     <w:rsid w:val="005A2676"/>
     <w:rsid w:val="005A2755"/>
     <w:rsid w:val="005A28AC"/>
     <w:rsid w:val="005A3686"/>
     <w:rsid w:val="005A3940"/>
     <w:rsid w:val="005A403E"/>
     <w:rsid w:val="005A471D"/>
     <w:rsid w:val="005A544C"/>
     <w:rsid w:val="005A551D"/>
     <w:rsid w:val="005A5953"/>
     <w:rsid w:val="005A68C9"/>
     <w:rsid w:val="005A6F99"/>
     <w:rsid w:val="005A79F8"/>
     <w:rsid w:val="005A7D6E"/>
     <w:rsid w:val="005A7F58"/>
+    <w:rsid w:val="005B0BED"/>
     <w:rsid w:val="005B1B5F"/>
     <w:rsid w:val="005B209D"/>
     <w:rsid w:val="005B22F3"/>
     <w:rsid w:val="005B260C"/>
     <w:rsid w:val="005B2A12"/>
     <w:rsid w:val="005B32DA"/>
+    <w:rsid w:val="005B335F"/>
     <w:rsid w:val="005B34AA"/>
     <w:rsid w:val="005B3600"/>
     <w:rsid w:val="005B3A17"/>
     <w:rsid w:val="005B4F1B"/>
     <w:rsid w:val="005B523E"/>
     <w:rsid w:val="005B5C89"/>
     <w:rsid w:val="005B6551"/>
     <w:rsid w:val="005B6914"/>
     <w:rsid w:val="005B735E"/>
     <w:rsid w:val="005B7920"/>
     <w:rsid w:val="005C0C3E"/>
     <w:rsid w:val="005C353A"/>
+    <w:rsid w:val="005C35C5"/>
     <w:rsid w:val="005C3786"/>
     <w:rsid w:val="005C397F"/>
     <w:rsid w:val="005C3FFE"/>
     <w:rsid w:val="005C4712"/>
     <w:rsid w:val="005C49BC"/>
     <w:rsid w:val="005C53C6"/>
     <w:rsid w:val="005C62E6"/>
     <w:rsid w:val="005C64A7"/>
     <w:rsid w:val="005C65E7"/>
     <w:rsid w:val="005C6A54"/>
     <w:rsid w:val="005C6B80"/>
     <w:rsid w:val="005C74EF"/>
     <w:rsid w:val="005D0292"/>
     <w:rsid w:val="005D09A1"/>
     <w:rsid w:val="005D09BA"/>
     <w:rsid w:val="005D0DC0"/>
     <w:rsid w:val="005D114E"/>
     <w:rsid w:val="005D1307"/>
     <w:rsid w:val="005D1B38"/>
     <w:rsid w:val="005D258E"/>
     <w:rsid w:val="005D2BB6"/>
     <w:rsid w:val="005D2D60"/>
     <w:rsid w:val="005D2E39"/>
     <w:rsid w:val="005D3AFC"/>
     <w:rsid w:val="005D435C"/>
@@ -29750,68 +30597,70 @@
     <w:rsid w:val="00601BD3"/>
     <w:rsid w:val="0060248C"/>
     <w:rsid w:val="00603063"/>
     <w:rsid w:val="00603105"/>
     <w:rsid w:val="00603589"/>
     <w:rsid w:val="00603820"/>
     <w:rsid w:val="00603880"/>
     <w:rsid w:val="00603C54"/>
     <w:rsid w:val="00603CC3"/>
     <w:rsid w:val="006044DC"/>
     <w:rsid w:val="00604992"/>
     <w:rsid w:val="00605A21"/>
     <w:rsid w:val="00605B97"/>
     <w:rsid w:val="006062CC"/>
     <w:rsid w:val="00606DF0"/>
     <w:rsid w:val="00606EF6"/>
     <w:rsid w:val="0060741B"/>
     <w:rsid w:val="006078E0"/>
     <w:rsid w:val="00607AE6"/>
     <w:rsid w:val="0061107D"/>
     <w:rsid w:val="006116CB"/>
     <w:rsid w:val="006136AB"/>
     <w:rsid w:val="00613760"/>
     <w:rsid w:val="00613787"/>
     <w:rsid w:val="006145B7"/>
+    <w:rsid w:val="00615244"/>
     <w:rsid w:val="006152A3"/>
     <w:rsid w:val="00615500"/>
     <w:rsid w:val="006157D6"/>
     <w:rsid w:val="00615A81"/>
     <w:rsid w:val="00616B1C"/>
     <w:rsid w:val="00617062"/>
     <w:rsid w:val="006173E7"/>
     <w:rsid w:val="006177F8"/>
     <w:rsid w:val="00617EEB"/>
     <w:rsid w:val="006202D5"/>
     <w:rsid w:val="00620C42"/>
     <w:rsid w:val="00621EAE"/>
     <w:rsid w:val="00621ED0"/>
     <w:rsid w:val="0062214E"/>
     <w:rsid w:val="006221F1"/>
     <w:rsid w:val="006222C6"/>
     <w:rsid w:val="00622373"/>
     <w:rsid w:val="00622821"/>
+    <w:rsid w:val="006238B6"/>
     <w:rsid w:val="00623B12"/>
     <w:rsid w:val="00623DFC"/>
     <w:rsid w:val="0062401F"/>
     <w:rsid w:val="00624BA3"/>
     <w:rsid w:val="00625227"/>
     <w:rsid w:val="00625413"/>
     <w:rsid w:val="006256E7"/>
     <w:rsid w:val="00625823"/>
     <w:rsid w:val="00625C5F"/>
     <w:rsid w:val="00626352"/>
     <w:rsid w:val="00627DF0"/>
     <w:rsid w:val="00630361"/>
     <w:rsid w:val="00630834"/>
     <w:rsid w:val="00630840"/>
     <w:rsid w:val="0063087E"/>
     <w:rsid w:val="00631225"/>
     <w:rsid w:val="0063144F"/>
     <w:rsid w:val="0063171A"/>
     <w:rsid w:val="00631A82"/>
     <w:rsid w:val="00632777"/>
     <w:rsid w:val="00634313"/>
     <w:rsid w:val="00634AC8"/>
     <w:rsid w:val="00634BD7"/>
     <w:rsid w:val="00634BDA"/>
     <w:rsid w:val="00634EF1"/>
@@ -29826,309 +30675,322 @@
     <w:rsid w:val="0063727D"/>
     <w:rsid w:val="00637CDB"/>
     <w:rsid w:val="006415A4"/>
     <w:rsid w:val="00641AA9"/>
     <w:rsid w:val="00641E02"/>
     <w:rsid w:val="00641ED5"/>
     <w:rsid w:val="006446A5"/>
     <w:rsid w:val="00645862"/>
     <w:rsid w:val="00645A26"/>
     <w:rsid w:val="00646957"/>
     <w:rsid w:val="00646C3C"/>
     <w:rsid w:val="006470F1"/>
     <w:rsid w:val="0065006E"/>
     <w:rsid w:val="006516B6"/>
     <w:rsid w:val="00652820"/>
     <w:rsid w:val="00652940"/>
     <w:rsid w:val="00652D29"/>
     <w:rsid w:val="00652E62"/>
     <w:rsid w:val="0065488F"/>
     <w:rsid w:val="00655126"/>
     <w:rsid w:val="006558DD"/>
     <w:rsid w:val="0065665C"/>
     <w:rsid w:val="00656A6B"/>
     <w:rsid w:val="00657297"/>
     <w:rsid w:val="006610BA"/>
+    <w:rsid w:val="006614B7"/>
     <w:rsid w:val="00661711"/>
     <w:rsid w:val="00661BD7"/>
     <w:rsid w:val="00662F13"/>
     <w:rsid w:val="00663162"/>
     <w:rsid w:val="00663277"/>
     <w:rsid w:val="006644E4"/>
     <w:rsid w:val="00664BA6"/>
     <w:rsid w:val="00665122"/>
     <w:rsid w:val="00666860"/>
     <w:rsid w:val="00666F8A"/>
     <w:rsid w:val="00667232"/>
     <w:rsid w:val="00667945"/>
     <w:rsid w:val="0066798C"/>
     <w:rsid w:val="00667CB9"/>
     <w:rsid w:val="00670183"/>
     <w:rsid w:val="00670A5D"/>
     <w:rsid w:val="00670B39"/>
     <w:rsid w:val="00671425"/>
     <w:rsid w:val="0067173A"/>
     <w:rsid w:val="0067204D"/>
     <w:rsid w:val="006728BC"/>
     <w:rsid w:val="00672C69"/>
+    <w:rsid w:val="00672CAE"/>
     <w:rsid w:val="0067323F"/>
     <w:rsid w:val="006732E4"/>
     <w:rsid w:val="00673CC9"/>
     <w:rsid w:val="00674568"/>
     <w:rsid w:val="00674E1D"/>
     <w:rsid w:val="00674F96"/>
     <w:rsid w:val="00675FDE"/>
     <w:rsid w:val="006763BB"/>
     <w:rsid w:val="00677B55"/>
     <w:rsid w:val="00677E95"/>
     <w:rsid w:val="0068012A"/>
     <w:rsid w:val="00680647"/>
     <w:rsid w:val="00680BE2"/>
     <w:rsid w:val="00681033"/>
     <w:rsid w:val="0068115E"/>
     <w:rsid w:val="006812B5"/>
     <w:rsid w:val="006812E1"/>
     <w:rsid w:val="00681DF6"/>
     <w:rsid w:val="00682F8E"/>
     <w:rsid w:val="00683B48"/>
     <w:rsid w:val="00683D98"/>
     <w:rsid w:val="0068427B"/>
     <w:rsid w:val="00684573"/>
     <w:rsid w:val="0068465F"/>
     <w:rsid w:val="00684BC3"/>
     <w:rsid w:val="00684FEC"/>
     <w:rsid w:val="00686440"/>
     <w:rsid w:val="00686655"/>
     <w:rsid w:val="0068673A"/>
     <w:rsid w:val="00687157"/>
     <w:rsid w:val="00687A82"/>
     <w:rsid w:val="0069081F"/>
     <w:rsid w:val="00691C73"/>
     <w:rsid w:val="006921A1"/>
     <w:rsid w:val="00692EA0"/>
     <w:rsid w:val="00692FA8"/>
     <w:rsid w:val="00693164"/>
     <w:rsid w:val="006940EB"/>
     <w:rsid w:val="0069414B"/>
     <w:rsid w:val="006943FA"/>
     <w:rsid w:val="00694D3C"/>
     <w:rsid w:val="00695302"/>
     <w:rsid w:val="00695627"/>
     <w:rsid w:val="00695A1D"/>
+    <w:rsid w:val="00695BBC"/>
+    <w:rsid w:val="0069604C"/>
+    <w:rsid w:val="0069634A"/>
     <w:rsid w:val="006964BF"/>
     <w:rsid w:val="00696FD4"/>
     <w:rsid w:val="0069755A"/>
+    <w:rsid w:val="0069767A"/>
     <w:rsid w:val="00697916"/>
     <w:rsid w:val="00697D8B"/>
     <w:rsid w:val="006A004D"/>
     <w:rsid w:val="006A0665"/>
     <w:rsid w:val="006A123A"/>
     <w:rsid w:val="006A1780"/>
     <w:rsid w:val="006A3CBF"/>
+    <w:rsid w:val="006A4655"/>
     <w:rsid w:val="006A4D36"/>
     <w:rsid w:val="006A4DAB"/>
     <w:rsid w:val="006A6A58"/>
     <w:rsid w:val="006A6A7A"/>
     <w:rsid w:val="006A6ABC"/>
     <w:rsid w:val="006A78A6"/>
     <w:rsid w:val="006A7D6D"/>
     <w:rsid w:val="006B0129"/>
     <w:rsid w:val="006B04B0"/>
     <w:rsid w:val="006B0861"/>
     <w:rsid w:val="006B0B0A"/>
     <w:rsid w:val="006B123C"/>
     <w:rsid w:val="006B13FE"/>
     <w:rsid w:val="006B193C"/>
     <w:rsid w:val="006B21EE"/>
     <w:rsid w:val="006B2F78"/>
     <w:rsid w:val="006B31BE"/>
     <w:rsid w:val="006B35FF"/>
     <w:rsid w:val="006B363E"/>
     <w:rsid w:val="006B4156"/>
     <w:rsid w:val="006B42CE"/>
     <w:rsid w:val="006B4406"/>
     <w:rsid w:val="006B4562"/>
     <w:rsid w:val="006B4929"/>
     <w:rsid w:val="006B4AB2"/>
     <w:rsid w:val="006B5155"/>
     <w:rsid w:val="006B591F"/>
     <w:rsid w:val="006B5C4C"/>
     <w:rsid w:val="006B6561"/>
     <w:rsid w:val="006B6903"/>
     <w:rsid w:val="006B6B45"/>
     <w:rsid w:val="006B6BDC"/>
+    <w:rsid w:val="006B705E"/>
     <w:rsid w:val="006B71CE"/>
     <w:rsid w:val="006B7C85"/>
     <w:rsid w:val="006C0AE8"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006C17B5"/>
     <w:rsid w:val="006C1E20"/>
     <w:rsid w:val="006C209C"/>
     <w:rsid w:val="006C266E"/>
     <w:rsid w:val="006C3335"/>
     <w:rsid w:val="006C34FA"/>
     <w:rsid w:val="006C3A24"/>
     <w:rsid w:val="006C3AA0"/>
     <w:rsid w:val="006C3ADA"/>
     <w:rsid w:val="006C4235"/>
-    <w:rsid w:val="006C45D9"/>
     <w:rsid w:val="006C4CEE"/>
     <w:rsid w:val="006C603A"/>
     <w:rsid w:val="006C6B7C"/>
     <w:rsid w:val="006C6D09"/>
     <w:rsid w:val="006C7E1A"/>
     <w:rsid w:val="006C7FBC"/>
     <w:rsid w:val="006D0346"/>
     <w:rsid w:val="006D06BA"/>
     <w:rsid w:val="006D06EE"/>
+    <w:rsid w:val="006D0B1C"/>
     <w:rsid w:val="006D1253"/>
     <w:rsid w:val="006D1B61"/>
     <w:rsid w:val="006D55AE"/>
     <w:rsid w:val="006D5B30"/>
     <w:rsid w:val="006D6134"/>
     <w:rsid w:val="006D7D6E"/>
     <w:rsid w:val="006E0251"/>
     <w:rsid w:val="006E05B3"/>
     <w:rsid w:val="006E1A53"/>
     <w:rsid w:val="006E2232"/>
     <w:rsid w:val="006E2E5F"/>
     <w:rsid w:val="006E40D9"/>
     <w:rsid w:val="006E562B"/>
     <w:rsid w:val="006E5911"/>
     <w:rsid w:val="006E6726"/>
     <w:rsid w:val="006E69BE"/>
     <w:rsid w:val="006E7D20"/>
     <w:rsid w:val="006E7DA8"/>
     <w:rsid w:val="006F01B7"/>
     <w:rsid w:val="006F0284"/>
     <w:rsid w:val="006F0A14"/>
     <w:rsid w:val="006F15FF"/>
     <w:rsid w:val="006F1BB5"/>
     <w:rsid w:val="006F24EC"/>
     <w:rsid w:val="006F3586"/>
     <w:rsid w:val="006F3765"/>
     <w:rsid w:val="006F3D6B"/>
     <w:rsid w:val="006F41A5"/>
     <w:rsid w:val="006F4B64"/>
     <w:rsid w:val="006F4FC7"/>
     <w:rsid w:val="006F56E5"/>
     <w:rsid w:val="006F5C85"/>
     <w:rsid w:val="006F6E82"/>
     <w:rsid w:val="006F753D"/>
     <w:rsid w:val="006F7DCB"/>
     <w:rsid w:val="0070181B"/>
     <w:rsid w:val="0070184C"/>
     <w:rsid w:val="00702BA2"/>
     <w:rsid w:val="00702C1A"/>
     <w:rsid w:val="00703A64"/>
     <w:rsid w:val="00703C92"/>
+    <w:rsid w:val="00704342"/>
     <w:rsid w:val="00704BD4"/>
     <w:rsid w:val="00704BFE"/>
     <w:rsid w:val="00705607"/>
     <w:rsid w:val="00705F7A"/>
     <w:rsid w:val="00706537"/>
     <w:rsid w:val="00706CE9"/>
     <w:rsid w:val="00707014"/>
     <w:rsid w:val="00707060"/>
     <w:rsid w:val="007070B3"/>
     <w:rsid w:val="007074B9"/>
     <w:rsid w:val="00707649"/>
     <w:rsid w:val="00707777"/>
     <w:rsid w:val="00707813"/>
     <w:rsid w:val="00707CF7"/>
     <w:rsid w:val="00707F87"/>
     <w:rsid w:val="00710458"/>
     <w:rsid w:val="00710A8A"/>
     <w:rsid w:val="00710DAF"/>
     <w:rsid w:val="007124E6"/>
     <w:rsid w:val="00712E1B"/>
     <w:rsid w:val="00713B31"/>
     <w:rsid w:val="007142BD"/>
     <w:rsid w:val="0071431E"/>
     <w:rsid w:val="00714560"/>
     <w:rsid w:val="00714F5F"/>
     <w:rsid w:val="00715A15"/>
     <w:rsid w:val="00715A6D"/>
     <w:rsid w:val="00715AA2"/>
     <w:rsid w:val="00715B9B"/>
     <w:rsid w:val="0071615E"/>
     <w:rsid w:val="0071697A"/>
     <w:rsid w:val="0071755A"/>
     <w:rsid w:val="00717DC1"/>
     <w:rsid w:val="00717DD5"/>
     <w:rsid w:val="007202C9"/>
     <w:rsid w:val="00720DC5"/>
     <w:rsid w:val="00720FA6"/>
     <w:rsid w:val="007211B8"/>
+    <w:rsid w:val="0072145E"/>
     <w:rsid w:val="00721541"/>
     <w:rsid w:val="007215B4"/>
     <w:rsid w:val="00721D73"/>
     <w:rsid w:val="00721DD5"/>
     <w:rsid w:val="007223E5"/>
     <w:rsid w:val="007228AE"/>
     <w:rsid w:val="00722A0E"/>
     <w:rsid w:val="007231B6"/>
+    <w:rsid w:val="00723415"/>
     <w:rsid w:val="00724837"/>
     <w:rsid w:val="0072496C"/>
     <w:rsid w:val="00725831"/>
     <w:rsid w:val="0072614C"/>
     <w:rsid w:val="0072637F"/>
     <w:rsid w:val="00726481"/>
     <w:rsid w:val="00727BEC"/>
     <w:rsid w:val="0073094E"/>
     <w:rsid w:val="00730DDE"/>
     <w:rsid w:val="00731BA5"/>
     <w:rsid w:val="00733972"/>
     <w:rsid w:val="00733C2E"/>
     <w:rsid w:val="00734724"/>
     <w:rsid w:val="0073516D"/>
     <w:rsid w:val="00736830"/>
     <w:rsid w:val="00736A8F"/>
     <w:rsid w:val="00736DD0"/>
     <w:rsid w:val="0073754A"/>
     <w:rsid w:val="007378A2"/>
     <w:rsid w:val="00740087"/>
     <w:rsid w:val="0074051D"/>
     <w:rsid w:val="007407D2"/>
     <w:rsid w:val="00743F83"/>
     <w:rsid w:val="00744129"/>
     <w:rsid w:val="0074433B"/>
     <w:rsid w:val="00744963"/>
     <w:rsid w:val="00744C22"/>
     <w:rsid w:val="00744CA2"/>
     <w:rsid w:val="007451CD"/>
+    <w:rsid w:val="00745E5F"/>
     <w:rsid w:val="00747754"/>
     <w:rsid w:val="00750151"/>
     <w:rsid w:val="00750550"/>
     <w:rsid w:val="007506A3"/>
     <w:rsid w:val="00750B5D"/>
     <w:rsid w:val="00750DDD"/>
     <w:rsid w:val="00750DF7"/>
     <w:rsid w:val="0075289B"/>
     <w:rsid w:val="00752A26"/>
     <w:rsid w:val="00753073"/>
     <w:rsid w:val="00753083"/>
+    <w:rsid w:val="007534FF"/>
     <w:rsid w:val="0075371F"/>
     <w:rsid w:val="00753766"/>
     <w:rsid w:val="00754492"/>
     <w:rsid w:val="007546F1"/>
     <w:rsid w:val="00754B86"/>
     <w:rsid w:val="007552E3"/>
     <w:rsid w:val="00755795"/>
     <w:rsid w:val="0075603A"/>
     <w:rsid w:val="007565AF"/>
     <w:rsid w:val="00756700"/>
     <w:rsid w:val="007570FF"/>
     <w:rsid w:val="00757306"/>
     <w:rsid w:val="00757352"/>
     <w:rsid w:val="00760343"/>
     <w:rsid w:val="0076050B"/>
     <w:rsid w:val="0076085F"/>
     <w:rsid w:val="00760E06"/>
     <w:rsid w:val="007622A3"/>
     <w:rsid w:val="00762AF0"/>
     <w:rsid w:val="007630CC"/>
     <w:rsid w:val="007639E3"/>
     <w:rsid w:val="007660A7"/>
     <w:rsid w:val="00766563"/>
     <w:rsid w:val="007678F2"/>
     <w:rsid w:val="00767A3C"/>
@@ -30206,606 +31068,630 @@
     <w:rsid w:val="007A42B6"/>
     <w:rsid w:val="007A50E7"/>
     <w:rsid w:val="007A715F"/>
     <w:rsid w:val="007B0235"/>
     <w:rsid w:val="007B02A0"/>
     <w:rsid w:val="007B0A0C"/>
     <w:rsid w:val="007B0D19"/>
     <w:rsid w:val="007B10D8"/>
     <w:rsid w:val="007B1C7B"/>
     <w:rsid w:val="007B211D"/>
     <w:rsid w:val="007B2743"/>
     <w:rsid w:val="007B55CD"/>
     <w:rsid w:val="007B56B9"/>
     <w:rsid w:val="007B598B"/>
     <w:rsid w:val="007B73AC"/>
     <w:rsid w:val="007B7C98"/>
     <w:rsid w:val="007C0117"/>
     <w:rsid w:val="007C0CF4"/>
     <w:rsid w:val="007C0DA1"/>
     <w:rsid w:val="007C11D8"/>
     <w:rsid w:val="007C158B"/>
     <w:rsid w:val="007C1A28"/>
     <w:rsid w:val="007C1A78"/>
     <w:rsid w:val="007C248C"/>
     <w:rsid w:val="007C26A5"/>
+    <w:rsid w:val="007C2B9E"/>
     <w:rsid w:val="007C2D3F"/>
     <w:rsid w:val="007C388D"/>
     <w:rsid w:val="007C38AD"/>
     <w:rsid w:val="007C3E83"/>
     <w:rsid w:val="007C5A74"/>
     <w:rsid w:val="007C66A7"/>
     <w:rsid w:val="007C69D0"/>
     <w:rsid w:val="007C6E62"/>
     <w:rsid w:val="007C7704"/>
     <w:rsid w:val="007C7889"/>
     <w:rsid w:val="007C7897"/>
     <w:rsid w:val="007C7A9E"/>
     <w:rsid w:val="007C7B29"/>
     <w:rsid w:val="007D0080"/>
     <w:rsid w:val="007D0760"/>
     <w:rsid w:val="007D0B75"/>
     <w:rsid w:val="007D0E2C"/>
     <w:rsid w:val="007D0FA6"/>
     <w:rsid w:val="007D113E"/>
     <w:rsid w:val="007D2BD3"/>
     <w:rsid w:val="007D2EC5"/>
     <w:rsid w:val="007D2ED6"/>
     <w:rsid w:val="007D3415"/>
     <w:rsid w:val="007D3582"/>
+    <w:rsid w:val="007D3D14"/>
     <w:rsid w:val="007D41A8"/>
     <w:rsid w:val="007D4AB3"/>
     <w:rsid w:val="007D4AB8"/>
     <w:rsid w:val="007D5693"/>
     <w:rsid w:val="007D59CA"/>
     <w:rsid w:val="007D60D2"/>
     <w:rsid w:val="007D6F1C"/>
     <w:rsid w:val="007E0056"/>
     <w:rsid w:val="007E00BD"/>
     <w:rsid w:val="007E0112"/>
     <w:rsid w:val="007E03C8"/>
     <w:rsid w:val="007E04B5"/>
     <w:rsid w:val="007E238C"/>
     <w:rsid w:val="007E2653"/>
     <w:rsid w:val="007E2F08"/>
     <w:rsid w:val="007E2FFC"/>
     <w:rsid w:val="007E3318"/>
     <w:rsid w:val="007E332E"/>
     <w:rsid w:val="007E6243"/>
     <w:rsid w:val="007E7547"/>
     <w:rsid w:val="007F04CB"/>
     <w:rsid w:val="007F115C"/>
     <w:rsid w:val="007F12FD"/>
     <w:rsid w:val="007F1B3E"/>
     <w:rsid w:val="007F245B"/>
     <w:rsid w:val="007F25FD"/>
     <w:rsid w:val="007F28F4"/>
+    <w:rsid w:val="007F3251"/>
     <w:rsid w:val="007F39F0"/>
     <w:rsid w:val="007F488A"/>
     <w:rsid w:val="007F5041"/>
     <w:rsid w:val="007F533F"/>
     <w:rsid w:val="007F53E8"/>
     <w:rsid w:val="007F5603"/>
     <w:rsid w:val="007F594E"/>
     <w:rsid w:val="007F5B29"/>
     <w:rsid w:val="007F6AB1"/>
     <w:rsid w:val="007F6AC9"/>
     <w:rsid w:val="007F6F61"/>
     <w:rsid w:val="007F75B1"/>
     <w:rsid w:val="007F7888"/>
     <w:rsid w:val="007F7B2B"/>
     <w:rsid w:val="00800170"/>
     <w:rsid w:val="00800384"/>
     <w:rsid w:val="0080049E"/>
     <w:rsid w:val="0080068B"/>
+    <w:rsid w:val="00800AD3"/>
     <w:rsid w:val="008012AC"/>
     <w:rsid w:val="00801606"/>
     <w:rsid w:val="00802123"/>
     <w:rsid w:val="00802574"/>
     <w:rsid w:val="00802E6D"/>
     <w:rsid w:val="008034F1"/>
     <w:rsid w:val="0080417F"/>
     <w:rsid w:val="008045D3"/>
     <w:rsid w:val="00804E59"/>
     <w:rsid w:val="00806C1B"/>
     <w:rsid w:val="008073B3"/>
     <w:rsid w:val="0080791B"/>
     <w:rsid w:val="0080791E"/>
     <w:rsid w:val="00807C14"/>
     <w:rsid w:val="00810505"/>
     <w:rsid w:val="00810D1D"/>
     <w:rsid w:val="008110A2"/>
     <w:rsid w:val="00811C84"/>
     <w:rsid w:val="00812FFE"/>
     <w:rsid w:val="00813795"/>
+    <w:rsid w:val="00813A00"/>
     <w:rsid w:val="00814A79"/>
     <w:rsid w:val="00814D11"/>
+    <w:rsid w:val="00814DA1"/>
     <w:rsid w:val="00814E4B"/>
     <w:rsid w:val="008150EE"/>
     <w:rsid w:val="008159C4"/>
     <w:rsid w:val="008163FE"/>
     <w:rsid w:val="00816899"/>
     <w:rsid w:val="00817880"/>
     <w:rsid w:val="00820114"/>
     <w:rsid w:val="008210CD"/>
     <w:rsid w:val="0082127E"/>
     <w:rsid w:val="00821556"/>
     <w:rsid w:val="0082194C"/>
     <w:rsid w:val="008223CB"/>
     <w:rsid w:val="00822F96"/>
     <w:rsid w:val="0082316D"/>
     <w:rsid w:val="00823D56"/>
     <w:rsid w:val="00823D96"/>
     <w:rsid w:val="00826956"/>
     <w:rsid w:val="0082749C"/>
+    <w:rsid w:val="00827770"/>
     <w:rsid w:val="00830070"/>
     <w:rsid w:val="008303EC"/>
     <w:rsid w:val="00830627"/>
     <w:rsid w:val="00830A2F"/>
     <w:rsid w:val="00831093"/>
     <w:rsid w:val="0083139D"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="00832185"/>
     <w:rsid w:val="008322F1"/>
     <w:rsid w:val="00833DEA"/>
+    <w:rsid w:val="008343C3"/>
     <w:rsid w:val="00834A13"/>
     <w:rsid w:val="00834BC2"/>
     <w:rsid w:val="008357AE"/>
     <w:rsid w:val="00835A6A"/>
     <w:rsid w:val="00836101"/>
     <w:rsid w:val="008361B9"/>
     <w:rsid w:val="00836569"/>
     <w:rsid w:val="0083780E"/>
     <w:rsid w:val="00837B63"/>
     <w:rsid w:val="00837C45"/>
     <w:rsid w:val="008400E6"/>
     <w:rsid w:val="00840207"/>
     <w:rsid w:val="00841D19"/>
     <w:rsid w:val="008422DD"/>
     <w:rsid w:val="00843495"/>
     <w:rsid w:val="00843EEE"/>
     <w:rsid w:val="00844241"/>
     <w:rsid w:val="0084446D"/>
     <w:rsid w:val="008448B5"/>
     <w:rsid w:val="00844F7B"/>
     <w:rsid w:val="00845842"/>
     <w:rsid w:val="0084585C"/>
     <w:rsid w:val="00845922"/>
+    <w:rsid w:val="00845961"/>
     <w:rsid w:val="00845E06"/>
     <w:rsid w:val="0084628B"/>
     <w:rsid w:val="0084670A"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="0084725E"/>
     <w:rsid w:val="00847514"/>
     <w:rsid w:val="00847666"/>
     <w:rsid w:val="008479D8"/>
     <w:rsid w:val="00847C24"/>
     <w:rsid w:val="00847C38"/>
     <w:rsid w:val="00847CE0"/>
     <w:rsid w:val="00847EE0"/>
     <w:rsid w:val="008500C4"/>
     <w:rsid w:val="00850A53"/>
     <w:rsid w:val="00850A65"/>
     <w:rsid w:val="00851BC3"/>
     <w:rsid w:val="00852160"/>
     <w:rsid w:val="00852234"/>
     <w:rsid w:val="008527A8"/>
+    <w:rsid w:val="00852A9B"/>
     <w:rsid w:val="00852AEF"/>
     <w:rsid w:val="00853C46"/>
     <w:rsid w:val="008545AE"/>
     <w:rsid w:val="00854663"/>
     <w:rsid w:val="00855B08"/>
     <w:rsid w:val="00855CA3"/>
     <w:rsid w:val="00855E85"/>
     <w:rsid w:val="0085610B"/>
     <w:rsid w:val="00856590"/>
     <w:rsid w:val="008566DF"/>
     <w:rsid w:val="008568E4"/>
     <w:rsid w:val="00860296"/>
     <w:rsid w:val="008609BC"/>
     <w:rsid w:val="00860BFD"/>
     <w:rsid w:val="008610CC"/>
     <w:rsid w:val="0086139C"/>
     <w:rsid w:val="00861506"/>
     <w:rsid w:val="00861901"/>
     <w:rsid w:val="00861F8E"/>
     <w:rsid w:val="00862859"/>
     <w:rsid w:val="00862F6B"/>
     <w:rsid w:val="0086308F"/>
     <w:rsid w:val="00863A2C"/>
     <w:rsid w:val="00863D8D"/>
     <w:rsid w:val="008647A7"/>
     <w:rsid w:val="00864A67"/>
     <w:rsid w:val="00865028"/>
     <w:rsid w:val="008657AE"/>
     <w:rsid w:val="00865A30"/>
     <w:rsid w:val="0086632C"/>
     <w:rsid w:val="00867749"/>
     <w:rsid w:val="00867AA8"/>
     <w:rsid w:val="008702D6"/>
     <w:rsid w:val="00870956"/>
     <w:rsid w:val="00870B85"/>
     <w:rsid w:val="00870BCD"/>
     <w:rsid w:val="00870C74"/>
     <w:rsid w:val="00870D32"/>
     <w:rsid w:val="008716C2"/>
     <w:rsid w:val="00872794"/>
     <w:rsid w:val="00872E9F"/>
     <w:rsid w:val="008735DB"/>
     <w:rsid w:val="00873720"/>
     <w:rsid w:val="008739D2"/>
     <w:rsid w:val="00873A43"/>
     <w:rsid w:val="00873CCC"/>
     <w:rsid w:val="00874040"/>
     <w:rsid w:val="008756BD"/>
     <w:rsid w:val="008759CF"/>
     <w:rsid w:val="008759EC"/>
+    <w:rsid w:val="00875C97"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="008762DC"/>
     <w:rsid w:val="00876933"/>
     <w:rsid w:val="00876CAB"/>
     <w:rsid w:val="008775F6"/>
     <w:rsid w:val="00877A97"/>
     <w:rsid w:val="00877E10"/>
     <w:rsid w:val="00877F5D"/>
     <w:rsid w:val="00877F78"/>
     <w:rsid w:val="0088200B"/>
     <w:rsid w:val="008821D3"/>
     <w:rsid w:val="008822AD"/>
     <w:rsid w:val="008836AF"/>
     <w:rsid w:val="00883794"/>
     <w:rsid w:val="00883936"/>
     <w:rsid w:val="00883941"/>
     <w:rsid w:val="00884019"/>
     <w:rsid w:val="0088460B"/>
     <w:rsid w:val="00884BA0"/>
     <w:rsid w:val="00884EA7"/>
+    <w:rsid w:val="00885063"/>
     <w:rsid w:val="008851E3"/>
     <w:rsid w:val="00885368"/>
     <w:rsid w:val="008854F7"/>
     <w:rsid w:val="0088583C"/>
     <w:rsid w:val="00885A86"/>
     <w:rsid w:val="00885FF5"/>
     <w:rsid w:val="0088748E"/>
     <w:rsid w:val="00887912"/>
     <w:rsid w:val="00890BE9"/>
     <w:rsid w:val="00890FC4"/>
     <w:rsid w:val="008934D7"/>
     <w:rsid w:val="0089392C"/>
     <w:rsid w:val="00893B25"/>
     <w:rsid w:val="00893B69"/>
     <w:rsid w:val="00893D64"/>
     <w:rsid w:val="00894E62"/>
     <w:rsid w:val="0089537C"/>
     <w:rsid w:val="00895AC3"/>
     <w:rsid w:val="00895D9B"/>
     <w:rsid w:val="00896CFE"/>
     <w:rsid w:val="00896EE7"/>
     <w:rsid w:val="00897061"/>
     <w:rsid w:val="00897886"/>
     <w:rsid w:val="00897D32"/>
     <w:rsid w:val="00897FB2"/>
     <w:rsid w:val="008A0231"/>
     <w:rsid w:val="008A06DA"/>
     <w:rsid w:val="008A07EC"/>
     <w:rsid w:val="008A0ED0"/>
     <w:rsid w:val="008A1316"/>
     <w:rsid w:val="008A14FA"/>
     <w:rsid w:val="008A1654"/>
     <w:rsid w:val="008A26ED"/>
     <w:rsid w:val="008A2E35"/>
     <w:rsid w:val="008A3363"/>
     <w:rsid w:val="008A3567"/>
     <w:rsid w:val="008A3CBB"/>
     <w:rsid w:val="008A453E"/>
+    <w:rsid w:val="008A4918"/>
     <w:rsid w:val="008A4C26"/>
     <w:rsid w:val="008A4D99"/>
     <w:rsid w:val="008A514D"/>
     <w:rsid w:val="008A52D8"/>
     <w:rsid w:val="008A5658"/>
     <w:rsid w:val="008A6726"/>
     <w:rsid w:val="008A712C"/>
     <w:rsid w:val="008A734E"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008A7775"/>
     <w:rsid w:val="008A7C1D"/>
     <w:rsid w:val="008A7F09"/>
     <w:rsid w:val="008B0464"/>
     <w:rsid w:val="008B066C"/>
     <w:rsid w:val="008B1C99"/>
     <w:rsid w:val="008B2191"/>
     <w:rsid w:val="008B2777"/>
     <w:rsid w:val="008B4E09"/>
     <w:rsid w:val="008B56D4"/>
     <w:rsid w:val="008B59E0"/>
     <w:rsid w:val="008B5A69"/>
     <w:rsid w:val="008B5EC1"/>
     <w:rsid w:val="008B6BF2"/>
     <w:rsid w:val="008B6C28"/>
     <w:rsid w:val="008B7A95"/>
     <w:rsid w:val="008B7D2F"/>
     <w:rsid w:val="008B7E02"/>
     <w:rsid w:val="008C0324"/>
+    <w:rsid w:val="008C04A3"/>
     <w:rsid w:val="008C066D"/>
     <w:rsid w:val="008C06AA"/>
     <w:rsid w:val="008C0FDE"/>
+    <w:rsid w:val="008C1414"/>
     <w:rsid w:val="008C1966"/>
     <w:rsid w:val="008C1C44"/>
     <w:rsid w:val="008C20F9"/>
     <w:rsid w:val="008C22D3"/>
     <w:rsid w:val="008C28F9"/>
     <w:rsid w:val="008C2E59"/>
     <w:rsid w:val="008C309D"/>
     <w:rsid w:val="008C344D"/>
     <w:rsid w:val="008C3B3A"/>
     <w:rsid w:val="008C3EE9"/>
     <w:rsid w:val="008C419D"/>
     <w:rsid w:val="008C4938"/>
     <w:rsid w:val="008C4CD6"/>
     <w:rsid w:val="008C4E4D"/>
     <w:rsid w:val="008C52DD"/>
     <w:rsid w:val="008C54CE"/>
     <w:rsid w:val="008C5511"/>
     <w:rsid w:val="008C5974"/>
     <w:rsid w:val="008C5A4B"/>
     <w:rsid w:val="008C5B03"/>
     <w:rsid w:val="008C5FB1"/>
     <w:rsid w:val="008C63B5"/>
     <w:rsid w:val="008C6C08"/>
     <w:rsid w:val="008C6CD2"/>
     <w:rsid w:val="008C7219"/>
     <w:rsid w:val="008D142C"/>
     <w:rsid w:val="008D2858"/>
     <w:rsid w:val="008D2BBE"/>
     <w:rsid w:val="008D311D"/>
     <w:rsid w:val="008D42A9"/>
     <w:rsid w:val="008D4C75"/>
     <w:rsid w:val="008D51A3"/>
     <w:rsid w:val="008D536C"/>
     <w:rsid w:val="008D56D5"/>
     <w:rsid w:val="008D59B4"/>
+    <w:rsid w:val="008D5FD4"/>
     <w:rsid w:val="008D61B6"/>
     <w:rsid w:val="008D6B76"/>
     <w:rsid w:val="008D6CE1"/>
     <w:rsid w:val="008D7243"/>
     <w:rsid w:val="008D72BA"/>
     <w:rsid w:val="008D7951"/>
     <w:rsid w:val="008D79DA"/>
     <w:rsid w:val="008D7AA6"/>
     <w:rsid w:val="008D7CF6"/>
     <w:rsid w:val="008D7F18"/>
     <w:rsid w:val="008E0007"/>
     <w:rsid w:val="008E0677"/>
     <w:rsid w:val="008E0AEB"/>
     <w:rsid w:val="008E1460"/>
     <w:rsid w:val="008E1774"/>
     <w:rsid w:val="008E1EAC"/>
     <w:rsid w:val="008E23E8"/>
     <w:rsid w:val="008E2404"/>
+    <w:rsid w:val="008E260F"/>
     <w:rsid w:val="008E2A76"/>
     <w:rsid w:val="008E2B90"/>
     <w:rsid w:val="008E2BFC"/>
     <w:rsid w:val="008E392F"/>
     <w:rsid w:val="008E3C1B"/>
     <w:rsid w:val="008E4AC7"/>
     <w:rsid w:val="008E5A37"/>
     <w:rsid w:val="008E6D79"/>
     <w:rsid w:val="008E6D99"/>
+    <w:rsid w:val="008E7ED3"/>
     <w:rsid w:val="008F0425"/>
     <w:rsid w:val="008F095B"/>
     <w:rsid w:val="008F0F3F"/>
     <w:rsid w:val="008F135C"/>
     <w:rsid w:val="008F1840"/>
     <w:rsid w:val="008F1F72"/>
     <w:rsid w:val="008F2331"/>
     <w:rsid w:val="008F2388"/>
     <w:rsid w:val="008F283E"/>
     <w:rsid w:val="008F2975"/>
     <w:rsid w:val="008F2DFE"/>
     <w:rsid w:val="008F2E1F"/>
     <w:rsid w:val="008F3141"/>
     <w:rsid w:val="008F342F"/>
     <w:rsid w:val="008F3AB3"/>
     <w:rsid w:val="008F3C24"/>
     <w:rsid w:val="008F3E22"/>
     <w:rsid w:val="008F42A1"/>
     <w:rsid w:val="008F58F9"/>
     <w:rsid w:val="008F5D04"/>
     <w:rsid w:val="008F60F3"/>
     <w:rsid w:val="008F66DE"/>
     <w:rsid w:val="008F69DB"/>
     <w:rsid w:val="008F6EE7"/>
     <w:rsid w:val="008F70B8"/>
     <w:rsid w:val="008F7241"/>
     <w:rsid w:val="00900A54"/>
     <w:rsid w:val="00901337"/>
     <w:rsid w:val="0090279D"/>
     <w:rsid w:val="009027AD"/>
     <w:rsid w:val="00902CFA"/>
     <w:rsid w:val="00903BA6"/>
     <w:rsid w:val="009042BF"/>
     <w:rsid w:val="009047CA"/>
     <w:rsid w:val="009048E1"/>
     <w:rsid w:val="00904ACD"/>
     <w:rsid w:val="00905530"/>
+    <w:rsid w:val="00906D3D"/>
     <w:rsid w:val="0090757D"/>
     <w:rsid w:val="009077B7"/>
     <w:rsid w:val="00907DC3"/>
     <w:rsid w:val="00907F90"/>
     <w:rsid w:val="00910545"/>
     <w:rsid w:val="009107FB"/>
     <w:rsid w:val="00910843"/>
     <w:rsid w:val="009115DB"/>
     <w:rsid w:val="00912393"/>
     <w:rsid w:val="00912C8D"/>
     <w:rsid w:val="00912E42"/>
     <w:rsid w:val="009137EE"/>
     <w:rsid w:val="00914B0B"/>
     <w:rsid w:val="00914E97"/>
     <w:rsid w:val="009151FA"/>
     <w:rsid w:val="009158EF"/>
     <w:rsid w:val="00916449"/>
     <w:rsid w:val="00917C28"/>
     <w:rsid w:val="00920028"/>
     <w:rsid w:val="009204CD"/>
     <w:rsid w:val="00920A17"/>
     <w:rsid w:val="00920E59"/>
     <w:rsid w:val="00921550"/>
     <w:rsid w:val="009221EE"/>
     <w:rsid w:val="00922604"/>
     <w:rsid w:val="00922838"/>
     <w:rsid w:val="00922D46"/>
     <w:rsid w:val="00923EC7"/>
     <w:rsid w:val="00925E7D"/>
     <w:rsid w:val="00925F11"/>
     <w:rsid w:val="0092618A"/>
     <w:rsid w:val="0092642B"/>
     <w:rsid w:val="0092730C"/>
+    <w:rsid w:val="00927F29"/>
     <w:rsid w:val="0093060D"/>
     <w:rsid w:val="00931339"/>
     <w:rsid w:val="00931B96"/>
     <w:rsid w:val="00931CD1"/>
     <w:rsid w:val="00931F71"/>
     <w:rsid w:val="00932408"/>
     <w:rsid w:val="009324A7"/>
     <w:rsid w:val="00932B7D"/>
     <w:rsid w:val="0093368D"/>
     <w:rsid w:val="00933823"/>
     <w:rsid w:val="009342AD"/>
     <w:rsid w:val="00935023"/>
     <w:rsid w:val="00935436"/>
     <w:rsid w:val="00936D07"/>
     <w:rsid w:val="00937315"/>
     <w:rsid w:val="00940389"/>
     <w:rsid w:val="009406DC"/>
     <w:rsid w:val="00940A0F"/>
+    <w:rsid w:val="009410BE"/>
     <w:rsid w:val="00941284"/>
     <w:rsid w:val="0094136D"/>
     <w:rsid w:val="0094141A"/>
     <w:rsid w:val="00941BF4"/>
     <w:rsid w:val="00943789"/>
     <w:rsid w:val="009438A6"/>
     <w:rsid w:val="00943B60"/>
     <w:rsid w:val="009450FB"/>
     <w:rsid w:val="00945A19"/>
     <w:rsid w:val="00946456"/>
     <w:rsid w:val="0094703B"/>
     <w:rsid w:val="00947970"/>
     <w:rsid w:val="009479DD"/>
     <w:rsid w:val="00947D69"/>
     <w:rsid w:val="00947EDF"/>
     <w:rsid w:val="0095029A"/>
     <w:rsid w:val="0095044B"/>
     <w:rsid w:val="009511EB"/>
     <w:rsid w:val="0095126F"/>
     <w:rsid w:val="009516D4"/>
     <w:rsid w:val="00951D0D"/>
     <w:rsid w:val="009525B2"/>
     <w:rsid w:val="009526B0"/>
     <w:rsid w:val="00952886"/>
     <w:rsid w:val="009529CB"/>
     <w:rsid w:val="00952E62"/>
     <w:rsid w:val="00953A4F"/>
     <w:rsid w:val="00953DFF"/>
     <w:rsid w:val="00953F24"/>
     <w:rsid w:val="00954533"/>
     <w:rsid w:val="00954C08"/>
     <w:rsid w:val="0095575C"/>
     <w:rsid w:val="009557B9"/>
     <w:rsid w:val="00955CE0"/>
     <w:rsid w:val="00956046"/>
     <w:rsid w:val="00956856"/>
     <w:rsid w:val="009569C8"/>
     <w:rsid w:val="00956A0E"/>
     <w:rsid w:val="0095704A"/>
     <w:rsid w:val="00957AD7"/>
     <w:rsid w:val="00957CC2"/>
     <w:rsid w:val="00957ECC"/>
     <w:rsid w:val="00957F5C"/>
+    <w:rsid w:val="009607FA"/>
     <w:rsid w:val="009608C0"/>
     <w:rsid w:val="00960F9A"/>
     <w:rsid w:val="0096108D"/>
     <w:rsid w:val="009614AD"/>
     <w:rsid w:val="009617B8"/>
     <w:rsid w:val="00961C75"/>
     <w:rsid w:val="00961F02"/>
     <w:rsid w:val="009626C8"/>
     <w:rsid w:val="009628E9"/>
     <w:rsid w:val="00962AFA"/>
     <w:rsid w:val="0096326E"/>
     <w:rsid w:val="00964417"/>
     <w:rsid w:val="00965B54"/>
     <w:rsid w:val="00965C98"/>
     <w:rsid w:val="00965DCF"/>
     <w:rsid w:val="00966423"/>
     <w:rsid w:val="009666CD"/>
     <w:rsid w:val="009669B1"/>
     <w:rsid w:val="00966DB3"/>
     <w:rsid w:val="00966F9A"/>
     <w:rsid w:val="00967B40"/>
     <w:rsid w:val="00967DE2"/>
     <w:rsid w:val="00967E22"/>
     <w:rsid w:val="00970327"/>
     <w:rsid w:val="00971687"/>
     <w:rsid w:val="00972113"/>
     <w:rsid w:val="0097225A"/>
     <w:rsid w:val="00972B9E"/>
     <w:rsid w:val="00972E50"/>
     <w:rsid w:val="00972E58"/>
     <w:rsid w:val="0097418F"/>
     <w:rsid w:val="009743D3"/>
     <w:rsid w:val="00974761"/>
     <w:rsid w:val="0097559D"/>
     <w:rsid w:val="009759AD"/>
     <w:rsid w:val="00975A03"/>
     <w:rsid w:val="00975AE5"/>
     <w:rsid w:val="00975E68"/>
     <w:rsid w:val="00975E6D"/>
     <w:rsid w:val="00977262"/>
     <w:rsid w:val="00977A94"/>
     <w:rsid w:val="00977F8D"/>
     <w:rsid w:val="0098070E"/>
     <w:rsid w:val="0098089B"/>
+    <w:rsid w:val="00980936"/>
     <w:rsid w:val="00980F64"/>
     <w:rsid w:val="00981E08"/>
     <w:rsid w:val="00982029"/>
     <w:rsid w:val="009822B1"/>
     <w:rsid w:val="0098252E"/>
     <w:rsid w:val="0098262B"/>
     <w:rsid w:val="00983394"/>
     <w:rsid w:val="009838DA"/>
     <w:rsid w:val="00983F5F"/>
     <w:rsid w:val="009840DA"/>
     <w:rsid w:val="00984517"/>
     <w:rsid w:val="0098463E"/>
     <w:rsid w:val="00984CB3"/>
     <w:rsid w:val="00984CF1"/>
     <w:rsid w:val="009859D6"/>
     <w:rsid w:val="00985A37"/>
     <w:rsid w:val="00985B10"/>
     <w:rsid w:val="00985D7F"/>
     <w:rsid w:val="00985D80"/>
+    <w:rsid w:val="0098685D"/>
     <w:rsid w:val="00986907"/>
     <w:rsid w:val="009869A7"/>
     <w:rsid w:val="00987654"/>
     <w:rsid w:val="00987678"/>
     <w:rsid w:val="00987872"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="0099058D"/>
     <w:rsid w:val="00990D68"/>
     <w:rsid w:val="0099110A"/>
     <w:rsid w:val="009922FF"/>
     <w:rsid w:val="00992424"/>
     <w:rsid w:val="00992A5E"/>
     <w:rsid w:val="00992D6E"/>
     <w:rsid w:val="00992DF9"/>
     <w:rsid w:val="00993047"/>
     <w:rsid w:val="00993969"/>
     <w:rsid w:val="00994427"/>
     <w:rsid w:val="0099490D"/>
     <w:rsid w:val="00994A2D"/>
     <w:rsid w:val="0099519C"/>
     <w:rsid w:val="009964B3"/>
     <w:rsid w:val="00996804"/>
     <w:rsid w:val="00996A40"/>
     <w:rsid w:val="00996FA1"/>
     <w:rsid w:val="009977B9"/>
@@ -30863,105 +31749,110 @@
     <w:rsid w:val="009C4DE2"/>
     <w:rsid w:val="009C5430"/>
     <w:rsid w:val="009C60F4"/>
     <w:rsid w:val="009C626C"/>
     <w:rsid w:val="009C7224"/>
     <w:rsid w:val="009C7587"/>
     <w:rsid w:val="009D056E"/>
     <w:rsid w:val="009D0734"/>
     <w:rsid w:val="009D079C"/>
     <w:rsid w:val="009D1D43"/>
     <w:rsid w:val="009D1DF9"/>
     <w:rsid w:val="009D2738"/>
     <w:rsid w:val="009D2E1D"/>
     <w:rsid w:val="009D33A4"/>
     <w:rsid w:val="009D3FE0"/>
     <w:rsid w:val="009D4874"/>
     <w:rsid w:val="009D52BB"/>
     <w:rsid w:val="009D55BC"/>
     <w:rsid w:val="009D55F4"/>
     <w:rsid w:val="009D5873"/>
     <w:rsid w:val="009D6D12"/>
     <w:rsid w:val="009D71DD"/>
     <w:rsid w:val="009D73A5"/>
     <w:rsid w:val="009D7BF6"/>
     <w:rsid w:val="009D7C72"/>
+    <w:rsid w:val="009E01A5"/>
     <w:rsid w:val="009E01DD"/>
     <w:rsid w:val="009E0260"/>
     <w:rsid w:val="009E054F"/>
     <w:rsid w:val="009E13AC"/>
     <w:rsid w:val="009E1507"/>
     <w:rsid w:val="009E17A9"/>
     <w:rsid w:val="009E2150"/>
     <w:rsid w:val="009E3B09"/>
     <w:rsid w:val="009E3B48"/>
     <w:rsid w:val="009E4821"/>
     <w:rsid w:val="009E48FB"/>
     <w:rsid w:val="009E4F29"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E54A0"/>
     <w:rsid w:val="009E5DBC"/>
     <w:rsid w:val="009E6E96"/>
     <w:rsid w:val="009E791D"/>
     <w:rsid w:val="009E7AB5"/>
     <w:rsid w:val="009E7B1B"/>
     <w:rsid w:val="009E7C0B"/>
     <w:rsid w:val="009F0305"/>
     <w:rsid w:val="009F0734"/>
     <w:rsid w:val="009F19BC"/>
     <w:rsid w:val="009F1B0B"/>
     <w:rsid w:val="009F20F2"/>
     <w:rsid w:val="009F2C91"/>
+    <w:rsid w:val="009F30AE"/>
     <w:rsid w:val="009F38AB"/>
     <w:rsid w:val="009F4797"/>
     <w:rsid w:val="009F4974"/>
     <w:rsid w:val="009F4D37"/>
     <w:rsid w:val="009F537C"/>
     <w:rsid w:val="009F5436"/>
+    <w:rsid w:val="009F6D86"/>
     <w:rsid w:val="009F74E2"/>
     <w:rsid w:val="009F7568"/>
     <w:rsid w:val="00A00168"/>
     <w:rsid w:val="00A00974"/>
     <w:rsid w:val="00A00B00"/>
     <w:rsid w:val="00A00FB1"/>
     <w:rsid w:val="00A01232"/>
     <w:rsid w:val="00A012DF"/>
     <w:rsid w:val="00A03622"/>
     <w:rsid w:val="00A03CEE"/>
     <w:rsid w:val="00A04439"/>
     <w:rsid w:val="00A0445A"/>
     <w:rsid w:val="00A045F7"/>
     <w:rsid w:val="00A04CF6"/>
     <w:rsid w:val="00A064C9"/>
     <w:rsid w:val="00A06740"/>
     <w:rsid w:val="00A067F4"/>
     <w:rsid w:val="00A06D7E"/>
+    <w:rsid w:val="00A06DCD"/>
     <w:rsid w:val="00A108A6"/>
     <w:rsid w:val="00A10AE7"/>
     <w:rsid w:val="00A10EBA"/>
     <w:rsid w:val="00A12C8E"/>
     <w:rsid w:val="00A12FF7"/>
+    <w:rsid w:val="00A13494"/>
     <w:rsid w:val="00A14F81"/>
     <w:rsid w:val="00A150C5"/>
     <w:rsid w:val="00A15147"/>
     <w:rsid w:val="00A15184"/>
     <w:rsid w:val="00A158E9"/>
     <w:rsid w:val="00A15D32"/>
     <w:rsid w:val="00A16810"/>
     <w:rsid w:val="00A16B3A"/>
     <w:rsid w:val="00A16FE2"/>
     <w:rsid w:val="00A17814"/>
     <w:rsid w:val="00A17A17"/>
     <w:rsid w:val="00A17D3B"/>
     <w:rsid w:val="00A17F88"/>
     <w:rsid w:val="00A201BD"/>
     <w:rsid w:val="00A209A1"/>
     <w:rsid w:val="00A20A5C"/>
     <w:rsid w:val="00A221AC"/>
     <w:rsid w:val="00A227AD"/>
     <w:rsid w:val="00A22E06"/>
     <w:rsid w:val="00A231CC"/>
     <w:rsid w:val="00A2381E"/>
     <w:rsid w:val="00A23BA2"/>
     <w:rsid w:val="00A2408F"/>
     <w:rsid w:val="00A243AF"/>
     <w:rsid w:val="00A252D0"/>
@@ -30972,251 +31863,259 @@
     <w:rsid w:val="00A3032F"/>
     <w:rsid w:val="00A30610"/>
     <w:rsid w:val="00A3090C"/>
     <w:rsid w:val="00A30ACD"/>
     <w:rsid w:val="00A3103D"/>
     <w:rsid w:val="00A312A5"/>
     <w:rsid w:val="00A31636"/>
     <w:rsid w:val="00A31D54"/>
     <w:rsid w:val="00A326F8"/>
     <w:rsid w:val="00A32C20"/>
     <w:rsid w:val="00A340C6"/>
     <w:rsid w:val="00A35062"/>
     <w:rsid w:val="00A35402"/>
     <w:rsid w:val="00A367DA"/>
     <w:rsid w:val="00A3783A"/>
     <w:rsid w:val="00A37AFF"/>
     <w:rsid w:val="00A37FB9"/>
     <w:rsid w:val="00A41B17"/>
     <w:rsid w:val="00A41F90"/>
     <w:rsid w:val="00A42461"/>
     <w:rsid w:val="00A42542"/>
     <w:rsid w:val="00A43549"/>
     <w:rsid w:val="00A43A15"/>
     <w:rsid w:val="00A43B5B"/>
     <w:rsid w:val="00A441D1"/>
+    <w:rsid w:val="00A444EB"/>
     <w:rsid w:val="00A448DC"/>
     <w:rsid w:val="00A4493D"/>
     <w:rsid w:val="00A451AD"/>
     <w:rsid w:val="00A46174"/>
     <w:rsid w:val="00A47031"/>
     <w:rsid w:val="00A47B5F"/>
     <w:rsid w:val="00A5006F"/>
     <w:rsid w:val="00A500D6"/>
     <w:rsid w:val="00A5015A"/>
     <w:rsid w:val="00A5024E"/>
     <w:rsid w:val="00A50DEA"/>
     <w:rsid w:val="00A517B9"/>
     <w:rsid w:val="00A518EF"/>
     <w:rsid w:val="00A51911"/>
     <w:rsid w:val="00A51AF9"/>
     <w:rsid w:val="00A522F5"/>
     <w:rsid w:val="00A52662"/>
     <w:rsid w:val="00A52AD1"/>
     <w:rsid w:val="00A53350"/>
     <w:rsid w:val="00A53759"/>
     <w:rsid w:val="00A5444F"/>
     <w:rsid w:val="00A54966"/>
     <w:rsid w:val="00A54DFD"/>
     <w:rsid w:val="00A55B56"/>
     <w:rsid w:val="00A55D5D"/>
     <w:rsid w:val="00A5608D"/>
     <w:rsid w:val="00A566AE"/>
     <w:rsid w:val="00A57102"/>
     <w:rsid w:val="00A5714A"/>
     <w:rsid w:val="00A57719"/>
     <w:rsid w:val="00A579F6"/>
     <w:rsid w:val="00A57BE6"/>
     <w:rsid w:val="00A603B7"/>
     <w:rsid w:val="00A6059E"/>
     <w:rsid w:val="00A6092C"/>
     <w:rsid w:val="00A60E9E"/>
     <w:rsid w:val="00A611E9"/>
+    <w:rsid w:val="00A618A6"/>
     <w:rsid w:val="00A6356F"/>
     <w:rsid w:val="00A63B60"/>
     <w:rsid w:val="00A64246"/>
     <w:rsid w:val="00A645AB"/>
     <w:rsid w:val="00A647D1"/>
     <w:rsid w:val="00A650B5"/>
     <w:rsid w:val="00A6512B"/>
     <w:rsid w:val="00A6557B"/>
     <w:rsid w:val="00A656B4"/>
     <w:rsid w:val="00A65AA6"/>
     <w:rsid w:val="00A669CE"/>
     <w:rsid w:val="00A66C42"/>
     <w:rsid w:val="00A67520"/>
     <w:rsid w:val="00A67710"/>
     <w:rsid w:val="00A702A0"/>
     <w:rsid w:val="00A70622"/>
     <w:rsid w:val="00A709A6"/>
     <w:rsid w:val="00A711B9"/>
     <w:rsid w:val="00A71272"/>
     <w:rsid w:val="00A71454"/>
     <w:rsid w:val="00A72019"/>
     <w:rsid w:val="00A72354"/>
     <w:rsid w:val="00A72578"/>
     <w:rsid w:val="00A729C9"/>
     <w:rsid w:val="00A72B20"/>
     <w:rsid w:val="00A72F6C"/>
     <w:rsid w:val="00A730EC"/>
     <w:rsid w:val="00A73562"/>
     <w:rsid w:val="00A73BB0"/>
     <w:rsid w:val="00A74955"/>
     <w:rsid w:val="00A74E8E"/>
     <w:rsid w:val="00A7534F"/>
     <w:rsid w:val="00A75531"/>
     <w:rsid w:val="00A75A0A"/>
     <w:rsid w:val="00A76054"/>
     <w:rsid w:val="00A76C92"/>
     <w:rsid w:val="00A76FC9"/>
-    <w:rsid w:val="00A774AD"/>
     <w:rsid w:val="00A775EF"/>
     <w:rsid w:val="00A802D4"/>
     <w:rsid w:val="00A80591"/>
     <w:rsid w:val="00A806D2"/>
     <w:rsid w:val="00A809B3"/>
     <w:rsid w:val="00A81EBD"/>
+    <w:rsid w:val="00A84ECD"/>
     <w:rsid w:val="00A854F5"/>
     <w:rsid w:val="00A8550B"/>
     <w:rsid w:val="00A85A3A"/>
     <w:rsid w:val="00A85CCD"/>
     <w:rsid w:val="00A86747"/>
     <w:rsid w:val="00A86D0F"/>
     <w:rsid w:val="00A86E09"/>
     <w:rsid w:val="00A86E90"/>
     <w:rsid w:val="00A87D1F"/>
     <w:rsid w:val="00A87E1C"/>
     <w:rsid w:val="00A9062B"/>
     <w:rsid w:val="00A90819"/>
     <w:rsid w:val="00A90997"/>
     <w:rsid w:val="00A91221"/>
     <w:rsid w:val="00A916F9"/>
     <w:rsid w:val="00A920B4"/>
     <w:rsid w:val="00A9221F"/>
     <w:rsid w:val="00A92681"/>
     <w:rsid w:val="00A92A9B"/>
     <w:rsid w:val="00A92BDD"/>
     <w:rsid w:val="00A931DD"/>
     <w:rsid w:val="00A932B7"/>
     <w:rsid w:val="00A93946"/>
     <w:rsid w:val="00A93E2A"/>
     <w:rsid w:val="00A940FD"/>
     <w:rsid w:val="00A94376"/>
     <w:rsid w:val="00A948B8"/>
     <w:rsid w:val="00A94B6F"/>
     <w:rsid w:val="00A94CA4"/>
     <w:rsid w:val="00A94E7B"/>
     <w:rsid w:val="00A95238"/>
     <w:rsid w:val="00A96081"/>
     <w:rsid w:val="00A9617D"/>
+    <w:rsid w:val="00A96608"/>
     <w:rsid w:val="00A9706B"/>
     <w:rsid w:val="00A9735A"/>
     <w:rsid w:val="00A97A15"/>
     <w:rsid w:val="00A97C8F"/>
     <w:rsid w:val="00AA0BC7"/>
     <w:rsid w:val="00AA0D97"/>
     <w:rsid w:val="00AA0EDA"/>
     <w:rsid w:val="00AA0EF2"/>
     <w:rsid w:val="00AA1ADF"/>
     <w:rsid w:val="00AA241D"/>
     <w:rsid w:val="00AA2899"/>
     <w:rsid w:val="00AA35BB"/>
     <w:rsid w:val="00AA37D4"/>
     <w:rsid w:val="00AA3A60"/>
     <w:rsid w:val="00AA3ADB"/>
     <w:rsid w:val="00AA3F4E"/>
     <w:rsid w:val="00AA4037"/>
     <w:rsid w:val="00AA4643"/>
     <w:rsid w:val="00AA47C8"/>
     <w:rsid w:val="00AA4973"/>
     <w:rsid w:val="00AA4AB8"/>
     <w:rsid w:val="00AA5100"/>
     <w:rsid w:val="00AA538C"/>
     <w:rsid w:val="00AA5A0C"/>
     <w:rsid w:val="00AA5C7C"/>
     <w:rsid w:val="00AA6356"/>
     <w:rsid w:val="00AA63A0"/>
     <w:rsid w:val="00AA69C9"/>
     <w:rsid w:val="00AA6EA4"/>
     <w:rsid w:val="00AA7273"/>
     <w:rsid w:val="00AB0340"/>
     <w:rsid w:val="00AB0377"/>
     <w:rsid w:val="00AB0485"/>
     <w:rsid w:val="00AB1346"/>
+    <w:rsid w:val="00AB1F22"/>
     <w:rsid w:val="00AB21D4"/>
     <w:rsid w:val="00AB2948"/>
     <w:rsid w:val="00AB2B69"/>
     <w:rsid w:val="00AB2D86"/>
     <w:rsid w:val="00AB3289"/>
     <w:rsid w:val="00AB33B6"/>
     <w:rsid w:val="00AB3B12"/>
     <w:rsid w:val="00AB4379"/>
+    <w:rsid w:val="00AB45AA"/>
     <w:rsid w:val="00AB4A9C"/>
+    <w:rsid w:val="00AB56AC"/>
     <w:rsid w:val="00AB5706"/>
     <w:rsid w:val="00AB5BAE"/>
+    <w:rsid w:val="00AB5E44"/>
     <w:rsid w:val="00AB5ED7"/>
     <w:rsid w:val="00AB6390"/>
     <w:rsid w:val="00AB6ED1"/>
     <w:rsid w:val="00AB7122"/>
     <w:rsid w:val="00AB74C0"/>
     <w:rsid w:val="00AB7587"/>
     <w:rsid w:val="00AB7922"/>
     <w:rsid w:val="00AC070D"/>
     <w:rsid w:val="00AC0873"/>
     <w:rsid w:val="00AC0A36"/>
     <w:rsid w:val="00AC0CA4"/>
     <w:rsid w:val="00AC10EA"/>
     <w:rsid w:val="00AC154E"/>
     <w:rsid w:val="00AC1807"/>
     <w:rsid w:val="00AC2BEF"/>
     <w:rsid w:val="00AC336D"/>
     <w:rsid w:val="00AC3CEB"/>
     <w:rsid w:val="00AC3E82"/>
     <w:rsid w:val="00AC3F14"/>
     <w:rsid w:val="00AC4051"/>
     <w:rsid w:val="00AC4AC4"/>
     <w:rsid w:val="00AC4F66"/>
     <w:rsid w:val="00AC5605"/>
     <w:rsid w:val="00AC5841"/>
     <w:rsid w:val="00AC595A"/>
     <w:rsid w:val="00AC5994"/>
     <w:rsid w:val="00AC5A59"/>
     <w:rsid w:val="00AC5BAC"/>
     <w:rsid w:val="00AC665D"/>
     <w:rsid w:val="00AC6D4A"/>
     <w:rsid w:val="00AC703A"/>
     <w:rsid w:val="00AC72F0"/>
     <w:rsid w:val="00AC7862"/>
     <w:rsid w:val="00AD0D11"/>
     <w:rsid w:val="00AD16C0"/>
     <w:rsid w:val="00AD1A77"/>
     <w:rsid w:val="00AD1AB0"/>
     <w:rsid w:val="00AD204A"/>
     <w:rsid w:val="00AD20C2"/>
     <w:rsid w:val="00AD243D"/>
     <w:rsid w:val="00AD2458"/>
     <w:rsid w:val="00AD2598"/>
+    <w:rsid w:val="00AD2A3A"/>
     <w:rsid w:val="00AD354D"/>
     <w:rsid w:val="00AD3860"/>
     <w:rsid w:val="00AD3AD0"/>
     <w:rsid w:val="00AD3C64"/>
     <w:rsid w:val="00AD430A"/>
     <w:rsid w:val="00AD462B"/>
     <w:rsid w:val="00AD480A"/>
     <w:rsid w:val="00AD627D"/>
     <w:rsid w:val="00AD71EC"/>
     <w:rsid w:val="00AD75A3"/>
     <w:rsid w:val="00AD774C"/>
     <w:rsid w:val="00AD7A2E"/>
     <w:rsid w:val="00AD7D05"/>
     <w:rsid w:val="00AE060B"/>
     <w:rsid w:val="00AE08C3"/>
     <w:rsid w:val="00AE0C7E"/>
     <w:rsid w:val="00AE11C1"/>
     <w:rsid w:val="00AE1355"/>
     <w:rsid w:val="00AE137A"/>
     <w:rsid w:val="00AE1D6E"/>
     <w:rsid w:val="00AE202D"/>
     <w:rsid w:val="00AE215D"/>
     <w:rsid w:val="00AE2BBE"/>
     <w:rsid w:val="00AE3536"/>
     <w:rsid w:val="00AE3E00"/>
@@ -31295,124 +32194,128 @@
     <w:rsid w:val="00B27049"/>
     <w:rsid w:val="00B275A9"/>
     <w:rsid w:val="00B314A9"/>
     <w:rsid w:val="00B31999"/>
     <w:rsid w:val="00B32D58"/>
     <w:rsid w:val="00B32EE8"/>
     <w:rsid w:val="00B33188"/>
     <w:rsid w:val="00B33232"/>
     <w:rsid w:val="00B336DF"/>
     <w:rsid w:val="00B3399A"/>
     <w:rsid w:val="00B33B2A"/>
     <w:rsid w:val="00B33B7A"/>
     <w:rsid w:val="00B33D43"/>
     <w:rsid w:val="00B347E1"/>
     <w:rsid w:val="00B355C5"/>
     <w:rsid w:val="00B3560C"/>
     <w:rsid w:val="00B3595B"/>
     <w:rsid w:val="00B35C3B"/>
     <w:rsid w:val="00B35D06"/>
     <w:rsid w:val="00B35EF7"/>
     <w:rsid w:val="00B364E2"/>
     <w:rsid w:val="00B36751"/>
     <w:rsid w:val="00B3676C"/>
     <w:rsid w:val="00B36BDA"/>
     <w:rsid w:val="00B36EEF"/>
-    <w:rsid w:val="00B373C3"/>
     <w:rsid w:val="00B37FDB"/>
     <w:rsid w:val="00B40F55"/>
     <w:rsid w:val="00B41063"/>
     <w:rsid w:val="00B4120F"/>
     <w:rsid w:val="00B41213"/>
     <w:rsid w:val="00B41330"/>
     <w:rsid w:val="00B41AEB"/>
     <w:rsid w:val="00B42451"/>
     <w:rsid w:val="00B437A3"/>
     <w:rsid w:val="00B442AD"/>
     <w:rsid w:val="00B443C3"/>
     <w:rsid w:val="00B44FAB"/>
     <w:rsid w:val="00B454FD"/>
     <w:rsid w:val="00B45F89"/>
     <w:rsid w:val="00B46811"/>
     <w:rsid w:val="00B46F9C"/>
     <w:rsid w:val="00B4719F"/>
     <w:rsid w:val="00B471DB"/>
     <w:rsid w:val="00B473F1"/>
     <w:rsid w:val="00B47655"/>
     <w:rsid w:val="00B47D43"/>
     <w:rsid w:val="00B516D3"/>
     <w:rsid w:val="00B51892"/>
     <w:rsid w:val="00B518C5"/>
     <w:rsid w:val="00B51F09"/>
     <w:rsid w:val="00B5288F"/>
     <w:rsid w:val="00B52AE0"/>
     <w:rsid w:val="00B53A88"/>
+    <w:rsid w:val="00B54A8C"/>
     <w:rsid w:val="00B5586B"/>
     <w:rsid w:val="00B5598C"/>
     <w:rsid w:val="00B55AC8"/>
     <w:rsid w:val="00B55BE2"/>
     <w:rsid w:val="00B55ECA"/>
     <w:rsid w:val="00B56FDD"/>
     <w:rsid w:val="00B57562"/>
     <w:rsid w:val="00B57C21"/>
     <w:rsid w:val="00B6025B"/>
     <w:rsid w:val="00B60393"/>
     <w:rsid w:val="00B6061F"/>
     <w:rsid w:val="00B60A12"/>
     <w:rsid w:val="00B61615"/>
     <w:rsid w:val="00B6175E"/>
     <w:rsid w:val="00B61DE1"/>
     <w:rsid w:val="00B62200"/>
     <w:rsid w:val="00B62CB9"/>
+    <w:rsid w:val="00B635BC"/>
     <w:rsid w:val="00B63C4B"/>
     <w:rsid w:val="00B64153"/>
     <w:rsid w:val="00B643A3"/>
     <w:rsid w:val="00B6493F"/>
+    <w:rsid w:val="00B649A3"/>
     <w:rsid w:val="00B65DE3"/>
     <w:rsid w:val="00B66681"/>
     <w:rsid w:val="00B674F3"/>
     <w:rsid w:val="00B6789F"/>
     <w:rsid w:val="00B67AC1"/>
     <w:rsid w:val="00B701A4"/>
     <w:rsid w:val="00B70964"/>
     <w:rsid w:val="00B71501"/>
+    <w:rsid w:val="00B725A4"/>
     <w:rsid w:val="00B733EC"/>
     <w:rsid w:val="00B7340D"/>
     <w:rsid w:val="00B73B3E"/>
     <w:rsid w:val="00B74462"/>
     <w:rsid w:val="00B74A03"/>
     <w:rsid w:val="00B7508E"/>
     <w:rsid w:val="00B75125"/>
     <w:rsid w:val="00B75BF5"/>
     <w:rsid w:val="00B771C9"/>
     <w:rsid w:val="00B804A3"/>
     <w:rsid w:val="00B80788"/>
     <w:rsid w:val="00B80CBC"/>
     <w:rsid w:val="00B81011"/>
     <w:rsid w:val="00B81DA9"/>
     <w:rsid w:val="00B8221A"/>
     <w:rsid w:val="00B8246C"/>
+    <w:rsid w:val="00B82896"/>
     <w:rsid w:val="00B8308D"/>
     <w:rsid w:val="00B832BF"/>
     <w:rsid w:val="00B84041"/>
     <w:rsid w:val="00B84561"/>
     <w:rsid w:val="00B84828"/>
     <w:rsid w:val="00B848A7"/>
     <w:rsid w:val="00B8681C"/>
     <w:rsid w:val="00B8733C"/>
     <w:rsid w:val="00B87353"/>
     <w:rsid w:val="00B87476"/>
     <w:rsid w:val="00B87D20"/>
     <w:rsid w:val="00B9005D"/>
     <w:rsid w:val="00B902B2"/>
     <w:rsid w:val="00B91470"/>
     <w:rsid w:val="00B91894"/>
     <w:rsid w:val="00B91A91"/>
     <w:rsid w:val="00B92518"/>
     <w:rsid w:val="00B92BA7"/>
     <w:rsid w:val="00B933E7"/>
     <w:rsid w:val="00B9357B"/>
     <w:rsid w:val="00B93E2C"/>
     <w:rsid w:val="00B9410C"/>
     <w:rsid w:val="00B944FB"/>
     <w:rsid w:val="00B94F7C"/>
     <w:rsid w:val="00B951F9"/>
@@ -31432,75 +32335,78 @@
     <w:rsid w:val="00BA497B"/>
     <w:rsid w:val="00BA4C30"/>
     <w:rsid w:val="00BA55FD"/>
     <w:rsid w:val="00BA58EF"/>
     <w:rsid w:val="00BA5C01"/>
     <w:rsid w:val="00BA6393"/>
     <w:rsid w:val="00BA6994"/>
     <w:rsid w:val="00BA6A3E"/>
     <w:rsid w:val="00BB0064"/>
     <w:rsid w:val="00BB00A1"/>
     <w:rsid w:val="00BB00F7"/>
     <w:rsid w:val="00BB0F84"/>
     <w:rsid w:val="00BB127E"/>
     <w:rsid w:val="00BB1473"/>
     <w:rsid w:val="00BB152C"/>
     <w:rsid w:val="00BB1665"/>
     <w:rsid w:val="00BB2605"/>
     <w:rsid w:val="00BB33BB"/>
     <w:rsid w:val="00BB383C"/>
     <w:rsid w:val="00BB3C4E"/>
     <w:rsid w:val="00BB48EE"/>
     <w:rsid w:val="00BB4CBA"/>
     <w:rsid w:val="00BB5776"/>
     <w:rsid w:val="00BB5EF6"/>
     <w:rsid w:val="00BB64CD"/>
+    <w:rsid w:val="00BB65FA"/>
     <w:rsid w:val="00BB6E71"/>
     <w:rsid w:val="00BB6EF0"/>
     <w:rsid w:val="00BC0003"/>
     <w:rsid w:val="00BC0D8B"/>
     <w:rsid w:val="00BC0E19"/>
     <w:rsid w:val="00BC0FC5"/>
     <w:rsid w:val="00BC165E"/>
     <w:rsid w:val="00BC23E6"/>
+    <w:rsid w:val="00BC3105"/>
     <w:rsid w:val="00BC3977"/>
     <w:rsid w:val="00BC3DB4"/>
     <w:rsid w:val="00BC4CB9"/>
     <w:rsid w:val="00BC4F64"/>
     <w:rsid w:val="00BC6276"/>
     <w:rsid w:val="00BC63C9"/>
     <w:rsid w:val="00BC6787"/>
     <w:rsid w:val="00BC71B5"/>
     <w:rsid w:val="00BC7913"/>
     <w:rsid w:val="00BD0295"/>
     <w:rsid w:val="00BD0573"/>
     <w:rsid w:val="00BD092B"/>
     <w:rsid w:val="00BD0EEF"/>
     <w:rsid w:val="00BD0FDD"/>
     <w:rsid w:val="00BD139D"/>
     <w:rsid w:val="00BD146A"/>
     <w:rsid w:val="00BD187A"/>
+    <w:rsid w:val="00BD1C4F"/>
     <w:rsid w:val="00BD3FB7"/>
     <w:rsid w:val="00BD48DC"/>
     <w:rsid w:val="00BD4CBF"/>
     <w:rsid w:val="00BD4E00"/>
     <w:rsid w:val="00BD4F11"/>
     <w:rsid w:val="00BD5988"/>
     <w:rsid w:val="00BD6173"/>
     <w:rsid w:val="00BD6429"/>
     <w:rsid w:val="00BD66EF"/>
     <w:rsid w:val="00BD7189"/>
     <w:rsid w:val="00BD72D9"/>
     <w:rsid w:val="00BD75A2"/>
     <w:rsid w:val="00BD7ED4"/>
     <w:rsid w:val="00BE0356"/>
     <w:rsid w:val="00BE03D0"/>
     <w:rsid w:val="00BE0773"/>
     <w:rsid w:val="00BE08AB"/>
     <w:rsid w:val="00BE200F"/>
     <w:rsid w:val="00BE3013"/>
     <w:rsid w:val="00BE39B0"/>
     <w:rsid w:val="00BE3FF8"/>
     <w:rsid w:val="00BE44AA"/>
     <w:rsid w:val="00BE525C"/>
     <w:rsid w:val="00BE5521"/>
     <w:rsid w:val="00BE594E"/>
@@ -31524,50 +32430,51 @@
     <w:rsid w:val="00BF1852"/>
     <w:rsid w:val="00BF3161"/>
     <w:rsid w:val="00BF3B51"/>
     <w:rsid w:val="00BF3DDF"/>
     <w:rsid w:val="00BF4235"/>
     <w:rsid w:val="00BF4723"/>
     <w:rsid w:val="00BF48E2"/>
     <w:rsid w:val="00BF4CFF"/>
     <w:rsid w:val="00BF5970"/>
     <w:rsid w:val="00BF65C4"/>
     <w:rsid w:val="00BF6603"/>
     <w:rsid w:val="00BF66F6"/>
     <w:rsid w:val="00BF680F"/>
     <w:rsid w:val="00BF6966"/>
     <w:rsid w:val="00BF6AA7"/>
     <w:rsid w:val="00BF6B13"/>
     <w:rsid w:val="00BF6E7D"/>
     <w:rsid w:val="00BF7159"/>
     <w:rsid w:val="00BF726A"/>
     <w:rsid w:val="00BF77DF"/>
     <w:rsid w:val="00BF78E0"/>
     <w:rsid w:val="00BF7ABB"/>
     <w:rsid w:val="00C00008"/>
     <w:rsid w:val="00C00699"/>
     <w:rsid w:val="00C00A01"/>
+    <w:rsid w:val="00C00EEA"/>
     <w:rsid w:val="00C04076"/>
     <w:rsid w:val="00C041CB"/>
     <w:rsid w:val="00C04348"/>
     <w:rsid w:val="00C0572E"/>
     <w:rsid w:val="00C058E5"/>
     <w:rsid w:val="00C05C50"/>
     <w:rsid w:val="00C05D9F"/>
     <w:rsid w:val="00C05F77"/>
     <w:rsid w:val="00C062A4"/>
     <w:rsid w:val="00C0633D"/>
     <w:rsid w:val="00C064BD"/>
     <w:rsid w:val="00C065D7"/>
     <w:rsid w:val="00C0707D"/>
     <w:rsid w:val="00C0717E"/>
     <w:rsid w:val="00C101E2"/>
     <w:rsid w:val="00C10506"/>
     <w:rsid w:val="00C10B0B"/>
     <w:rsid w:val="00C11658"/>
     <w:rsid w:val="00C11D7E"/>
     <w:rsid w:val="00C127A9"/>
     <w:rsid w:val="00C1295F"/>
     <w:rsid w:val="00C1360F"/>
     <w:rsid w:val="00C13641"/>
     <w:rsid w:val="00C136F5"/>
     <w:rsid w:val="00C13CAB"/>
@@ -31624,168 +32531,175 @@
     <w:rsid w:val="00C3747C"/>
     <w:rsid w:val="00C37589"/>
     <w:rsid w:val="00C40789"/>
     <w:rsid w:val="00C40A4D"/>
     <w:rsid w:val="00C41080"/>
     <w:rsid w:val="00C41336"/>
     <w:rsid w:val="00C41537"/>
     <w:rsid w:val="00C424EC"/>
     <w:rsid w:val="00C42DA9"/>
     <w:rsid w:val="00C42DEC"/>
     <w:rsid w:val="00C4308F"/>
     <w:rsid w:val="00C437A8"/>
     <w:rsid w:val="00C43DAB"/>
     <w:rsid w:val="00C44B19"/>
     <w:rsid w:val="00C45DC5"/>
     <w:rsid w:val="00C466CE"/>
     <w:rsid w:val="00C46DB7"/>
     <w:rsid w:val="00C473A0"/>
     <w:rsid w:val="00C473D4"/>
     <w:rsid w:val="00C47732"/>
     <w:rsid w:val="00C47ACC"/>
     <w:rsid w:val="00C50C5A"/>
     <w:rsid w:val="00C50ED6"/>
     <w:rsid w:val="00C50F07"/>
     <w:rsid w:val="00C5103E"/>
+    <w:rsid w:val="00C514D3"/>
     <w:rsid w:val="00C52E26"/>
+    <w:rsid w:val="00C538E4"/>
     <w:rsid w:val="00C55543"/>
     <w:rsid w:val="00C57677"/>
     <w:rsid w:val="00C57FDD"/>
     <w:rsid w:val="00C61576"/>
     <w:rsid w:val="00C6189A"/>
     <w:rsid w:val="00C618B8"/>
     <w:rsid w:val="00C61A7E"/>
     <w:rsid w:val="00C61DB5"/>
     <w:rsid w:val="00C61E39"/>
     <w:rsid w:val="00C62D4D"/>
     <w:rsid w:val="00C643A0"/>
     <w:rsid w:val="00C64578"/>
     <w:rsid w:val="00C64B77"/>
     <w:rsid w:val="00C64B90"/>
     <w:rsid w:val="00C64E21"/>
     <w:rsid w:val="00C64EA6"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C660F1"/>
     <w:rsid w:val="00C66122"/>
     <w:rsid w:val="00C66B70"/>
     <w:rsid w:val="00C6703E"/>
     <w:rsid w:val="00C67099"/>
     <w:rsid w:val="00C67411"/>
     <w:rsid w:val="00C67541"/>
     <w:rsid w:val="00C6756B"/>
     <w:rsid w:val="00C675D6"/>
     <w:rsid w:val="00C676C1"/>
     <w:rsid w:val="00C6772D"/>
     <w:rsid w:val="00C70191"/>
     <w:rsid w:val="00C70235"/>
     <w:rsid w:val="00C71056"/>
     <w:rsid w:val="00C71BA5"/>
     <w:rsid w:val="00C72862"/>
     <w:rsid w:val="00C72E7C"/>
+    <w:rsid w:val="00C73D4B"/>
     <w:rsid w:val="00C747A6"/>
     <w:rsid w:val="00C74AD0"/>
     <w:rsid w:val="00C75A8E"/>
     <w:rsid w:val="00C769F1"/>
     <w:rsid w:val="00C77258"/>
     <w:rsid w:val="00C77C27"/>
     <w:rsid w:val="00C8126F"/>
     <w:rsid w:val="00C812E2"/>
     <w:rsid w:val="00C816C2"/>
     <w:rsid w:val="00C81ACA"/>
     <w:rsid w:val="00C81C53"/>
     <w:rsid w:val="00C81FD6"/>
     <w:rsid w:val="00C82395"/>
     <w:rsid w:val="00C82763"/>
     <w:rsid w:val="00C82E25"/>
     <w:rsid w:val="00C836DC"/>
     <w:rsid w:val="00C83ABF"/>
     <w:rsid w:val="00C84079"/>
+    <w:rsid w:val="00C8555F"/>
     <w:rsid w:val="00C8571B"/>
     <w:rsid w:val="00C859F3"/>
     <w:rsid w:val="00C85CBC"/>
     <w:rsid w:val="00C85EDF"/>
     <w:rsid w:val="00C85F09"/>
     <w:rsid w:val="00C8649F"/>
     <w:rsid w:val="00C86852"/>
     <w:rsid w:val="00C869A2"/>
     <w:rsid w:val="00C86AB1"/>
     <w:rsid w:val="00C86C6B"/>
     <w:rsid w:val="00C8779A"/>
     <w:rsid w:val="00C911D4"/>
     <w:rsid w:val="00C91711"/>
     <w:rsid w:val="00C91766"/>
     <w:rsid w:val="00C91B3E"/>
     <w:rsid w:val="00C92097"/>
     <w:rsid w:val="00C931CB"/>
     <w:rsid w:val="00C934E3"/>
     <w:rsid w:val="00C9431D"/>
     <w:rsid w:val="00C94D56"/>
     <w:rsid w:val="00C94FAD"/>
     <w:rsid w:val="00C950F6"/>
     <w:rsid w:val="00C95F39"/>
     <w:rsid w:val="00C96CB7"/>
     <w:rsid w:val="00C96E61"/>
     <w:rsid w:val="00C97292"/>
     <w:rsid w:val="00CA00D1"/>
     <w:rsid w:val="00CA0BF9"/>
     <w:rsid w:val="00CA12A8"/>
     <w:rsid w:val="00CA13A4"/>
     <w:rsid w:val="00CA1B67"/>
     <w:rsid w:val="00CA1EBF"/>
     <w:rsid w:val="00CA253F"/>
+    <w:rsid w:val="00CA2F46"/>
     <w:rsid w:val="00CA2FC7"/>
     <w:rsid w:val="00CA3073"/>
     <w:rsid w:val="00CA342A"/>
     <w:rsid w:val="00CA3447"/>
     <w:rsid w:val="00CA3591"/>
     <w:rsid w:val="00CA35DD"/>
     <w:rsid w:val="00CA3A58"/>
     <w:rsid w:val="00CA3C60"/>
     <w:rsid w:val="00CA3F51"/>
     <w:rsid w:val="00CA404F"/>
     <w:rsid w:val="00CA478F"/>
     <w:rsid w:val="00CA479E"/>
+    <w:rsid w:val="00CA47B1"/>
     <w:rsid w:val="00CA518C"/>
     <w:rsid w:val="00CA532C"/>
     <w:rsid w:val="00CA5EF6"/>
     <w:rsid w:val="00CA6DAA"/>
     <w:rsid w:val="00CA6ED5"/>
     <w:rsid w:val="00CA7044"/>
     <w:rsid w:val="00CA74C8"/>
     <w:rsid w:val="00CA76C8"/>
     <w:rsid w:val="00CA7735"/>
     <w:rsid w:val="00CB0C05"/>
     <w:rsid w:val="00CB224B"/>
     <w:rsid w:val="00CB228D"/>
     <w:rsid w:val="00CB2B02"/>
     <w:rsid w:val="00CB2DB9"/>
     <w:rsid w:val="00CB31E9"/>
     <w:rsid w:val="00CB36B9"/>
     <w:rsid w:val="00CB377A"/>
     <w:rsid w:val="00CB396D"/>
     <w:rsid w:val="00CB4621"/>
     <w:rsid w:val="00CB4A2D"/>
+    <w:rsid w:val="00CB5122"/>
     <w:rsid w:val="00CB5196"/>
     <w:rsid w:val="00CB52E7"/>
     <w:rsid w:val="00CB5535"/>
     <w:rsid w:val="00CB5B2F"/>
     <w:rsid w:val="00CB5B78"/>
     <w:rsid w:val="00CB6E76"/>
     <w:rsid w:val="00CB7FFB"/>
     <w:rsid w:val="00CC0252"/>
     <w:rsid w:val="00CC1BBD"/>
     <w:rsid w:val="00CC1DBA"/>
     <w:rsid w:val="00CC2273"/>
     <w:rsid w:val="00CC2766"/>
     <w:rsid w:val="00CC3767"/>
     <w:rsid w:val="00CC3973"/>
     <w:rsid w:val="00CC4346"/>
     <w:rsid w:val="00CC441B"/>
     <w:rsid w:val="00CC5ABD"/>
     <w:rsid w:val="00CC5F89"/>
     <w:rsid w:val="00CC77D5"/>
     <w:rsid w:val="00CC79F9"/>
     <w:rsid w:val="00CC7C04"/>
     <w:rsid w:val="00CD1B56"/>
     <w:rsid w:val="00CD216C"/>
     <w:rsid w:val="00CD233B"/>
     <w:rsid w:val="00CD28B7"/>
@@ -31843,188 +32757,195 @@
     <w:rsid w:val="00D01F65"/>
     <w:rsid w:val="00D020F9"/>
     <w:rsid w:val="00D022A5"/>
     <w:rsid w:val="00D023F2"/>
     <w:rsid w:val="00D02884"/>
     <w:rsid w:val="00D02ADC"/>
     <w:rsid w:val="00D040D9"/>
     <w:rsid w:val="00D04CA2"/>
     <w:rsid w:val="00D04D26"/>
     <w:rsid w:val="00D05787"/>
     <w:rsid w:val="00D0590C"/>
     <w:rsid w:val="00D06292"/>
     <w:rsid w:val="00D06CA2"/>
     <w:rsid w:val="00D071D0"/>
     <w:rsid w:val="00D1016B"/>
     <w:rsid w:val="00D10EF6"/>
     <w:rsid w:val="00D121A4"/>
     <w:rsid w:val="00D12C24"/>
     <w:rsid w:val="00D134DE"/>
     <w:rsid w:val="00D1389F"/>
     <w:rsid w:val="00D1419C"/>
     <w:rsid w:val="00D1422F"/>
     <w:rsid w:val="00D1459E"/>
     <w:rsid w:val="00D15013"/>
     <w:rsid w:val="00D15D21"/>
+    <w:rsid w:val="00D16257"/>
     <w:rsid w:val="00D16B1E"/>
     <w:rsid w:val="00D16FC0"/>
     <w:rsid w:val="00D171EC"/>
     <w:rsid w:val="00D179BC"/>
     <w:rsid w:val="00D17A75"/>
     <w:rsid w:val="00D2035C"/>
     <w:rsid w:val="00D20AD8"/>
     <w:rsid w:val="00D20F5A"/>
     <w:rsid w:val="00D21039"/>
     <w:rsid w:val="00D21950"/>
     <w:rsid w:val="00D220E2"/>
     <w:rsid w:val="00D2219A"/>
     <w:rsid w:val="00D221C5"/>
     <w:rsid w:val="00D2247C"/>
     <w:rsid w:val="00D228DF"/>
     <w:rsid w:val="00D23381"/>
     <w:rsid w:val="00D2413E"/>
     <w:rsid w:val="00D24845"/>
     <w:rsid w:val="00D25948"/>
     <w:rsid w:val="00D2619F"/>
     <w:rsid w:val="00D27021"/>
     <w:rsid w:val="00D27BCC"/>
     <w:rsid w:val="00D30077"/>
     <w:rsid w:val="00D30BE7"/>
     <w:rsid w:val="00D3198B"/>
+    <w:rsid w:val="00D31F16"/>
     <w:rsid w:val="00D32784"/>
     <w:rsid w:val="00D32C00"/>
     <w:rsid w:val="00D33150"/>
     <w:rsid w:val="00D33366"/>
     <w:rsid w:val="00D33551"/>
     <w:rsid w:val="00D336F9"/>
     <w:rsid w:val="00D34F52"/>
     <w:rsid w:val="00D351F7"/>
     <w:rsid w:val="00D35729"/>
     <w:rsid w:val="00D361AD"/>
     <w:rsid w:val="00D36821"/>
     <w:rsid w:val="00D369EE"/>
     <w:rsid w:val="00D402C8"/>
     <w:rsid w:val="00D40837"/>
     <w:rsid w:val="00D41F85"/>
     <w:rsid w:val="00D4201E"/>
     <w:rsid w:val="00D426CD"/>
     <w:rsid w:val="00D429D0"/>
     <w:rsid w:val="00D42EE0"/>
     <w:rsid w:val="00D42F41"/>
     <w:rsid w:val="00D4337A"/>
     <w:rsid w:val="00D4419C"/>
     <w:rsid w:val="00D4444B"/>
     <w:rsid w:val="00D447BB"/>
     <w:rsid w:val="00D452BF"/>
     <w:rsid w:val="00D4541F"/>
     <w:rsid w:val="00D4594E"/>
     <w:rsid w:val="00D46E04"/>
     <w:rsid w:val="00D4782F"/>
     <w:rsid w:val="00D47A8E"/>
     <w:rsid w:val="00D516DD"/>
     <w:rsid w:val="00D51AA8"/>
     <w:rsid w:val="00D51BE7"/>
     <w:rsid w:val="00D523AA"/>
     <w:rsid w:val="00D52474"/>
     <w:rsid w:val="00D526DD"/>
     <w:rsid w:val="00D534FD"/>
     <w:rsid w:val="00D542BA"/>
+    <w:rsid w:val="00D54DD4"/>
     <w:rsid w:val="00D55901"/>
     <w:rsid w:val="00D55CB2"/>
     <w:rsid w:val="00D55F5F"/>
+    <w:rsid w:val="00D561A6"/>
     <w:rsid w:val="00D56861"/>
     <w:rsid w:val="00D56E7D"/>
     <w:rsid w:val="00D57698"/>
     <w:rsid w:val="00D61CA9"/>
     <w:rsid w:val="00D61F6A"/>
     <w:rsid w:val="00D62C99"/>
     <w:rsid w:val="00D62E1E"/>
     <w:rsid w:val="00D63542"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D63D1F"/>
     <w:rsid w:val="00D6425E"/>
     <w:rsid w:val="00D652AC"/>
     <w:rsid w:val="00D654D6"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D71D5F"/>
     <w:rsid w:val="00D725B1"/>
     <w:rsid w:val="00D728D6"/>
     <w:rsid w:val="00D72ABF"/>
     <w:rsid w:val="00D7373F"/>
     <w:rsid w:val="00D74A56"/>
     <w:rsid w:val="00D75B80"/>
     <w:rsid w:val="00D76BF3"/>
     <w:rsid w:val="00D76EFA"/>
     <w:rsid w:val="00D77738"/>
     <w:rsid w:val="00D77871"/>
     <w:rsid w:val="00D77CAA"/>
     <w:rsid w:val="00D800A1"/>
     <w:rsid w:val="00D8051A"/>
     <w:rsid w:val="00D80C97"/>
     <w:rsid w:val="00D80DE5"/>
     <w:rsid w:val="00D8122B"/>
     <w:rsid w:val="00D81758"/>
     <w:rsid w:val="00D81952"/>
     <w:rsid w:val="00D82CE1"/>
     <w:rsid w:val="00D82EEE"/>
     <w:rsid w:val="00D8379C"/>
     <w:rsid w:val="00D838A0"/>
     <w:rsid w:val="00D842D8"/>
     <w:rsid w:val="00D84976"/>
     <w:rsid w:val="00D84D2B"/>
     <w:rsid w:val="00D85F41"/>
     <w:rsid w:val="00D85F86"/>
+    <w:rsid w:val="00D86397"/>
     <w:rsid w:val="00D86C8E"/>
     <w:rsid w:val="00D879F1"/>
     <w:rsid w:val="00D87C59"/>
     <w:rsid w:val="00D87EF4"/>
     <w:rsid w:val="00D9009F"/>
     <w:rsid w:val="00D9049B"/>
     <w:rsid w:val="00D90AA5"/>
     <w:rsid w:val="00D90E60"/>
+    <w:rsid w:val="00D91A3E"/>
     <w:rsid w:val="00D91AC9"/>
     <w:rsid w:val="00D91AFC"/>
     <w:rsid w:val="00D91C53"/>
     <w:rsid w:val="00D925C5"/>
     <w:rsid w:val="00D927EF"/>
     <w:rsid w:val="00D9301F"/>
     <w:rsid w:val="00D936C9"/>
     <w:rsid w:val="00D93A9E"/>
     <w:rsid w:val="00D9431E"/>
     <w:rsid w:val="00D94BB3"/>
     <w:rsid w:val="00D96085"/>
     <w:rsid w:val="00D960C2"/>
     <w:rsid w:val="00D962A6"/>
     <w:rsid w:val="00D96A53"/>
     <w:rsid w:val="00D96B7A"/>
     <w:rsid w:val="00D96D28"/>
     <w:rsid w:val="00D97F42"/>
     <w:rsid w:val="00DA17BD"/>
     <w:rsid w:val="00DA1B5A"/>
     <w:rsid w:val="00DA1BFB"/>
     <w:rsid w:val="00DA1C64"/>
     <w:rsid w:val="00DA1C8A"/>
+    <w:rsid w:val="00DA2848"/>
     <w:rsid w:val="00DA3800"/>
     <w:rsid w:val="00DA425C"/>
     <w:rsid w:val="00DA43E2"/>
     <w:rsid w:val="00DA474D"/>
     <w:rsid w:val="00DA52D7"/>
     <w:rsid w:val="00DA5753"/>
     <w:rsid w:val="00DA58C4"/>
     <w:rsid w:val="00DA5BD4"/>
     <w:rsid w:val="00DA6EF0"/>
     <w:rsid w:val="00DA6FD0"/>
     <w:rsid w:val="00DA7082"/>
     <w:rsid w:val="00DA7D04"/>
     <w:rsid w:val="00DB049B"/>
     <w:rsid w:val="00DB0CAC"/>
     <w:rsid w:val="00DB112C"/>
     <w:rsid w:val="00DB24E9"/>
     <w:rsid w:val="00DB25BC"/>
     <w:rsid w:val="00DB2C72"/>
     <w:rsid w:val="00DB4BCC"/>
     <w:rsid w:val="00DB5F73"/>
     <w:rsid w:val="00DB704C"/>
     <w:rsid w:val="00DB792B"/>
     <w:rsid w:val="00DB7952"/>
     <w:rsid w:val="00DC060E"/>
     <w:rsid w:val="00DC0A28"/>
@@ -32066,63 +32987,66 @@
     <w:rsid w:val="00DE5E31"/>
     <w:rsid w:val="00DE6635"/>
     <w:rsid w:val="00DE67BE"/>
     <w:rsid w:val="00DE680C"/>
     <w:rsid w:val="00DE7D7F"/>
     <w:rsid w:val="00DF01B1"/>
     <w:rsid w:val="00DF01BF"/>
     <w:rsid w:val="00DF0469"/>
     <w:rsid w:val="00DF0B3D"/>
     <w:rsid w:val="00DF0BD4"/>
     <w:rsid w:val="00DF164B"/>
     <w:rsid w:val="00DF25D3"/>
     <w:rsid w:val="00DF2A4D"/>
     <w:rsid w:val="00DF392A"/>
     <w:rsid w:val="00DF431A"/>
     <w:rsid w:val="00DF4535"/>
     <w:rsid w:val="00DF4CA9"/>
     <w:rsid w:val="00DF70E4"/>
     <w:rsid w:val="00DF7523"/>
     <w:rsid w:val="00E0012E"/>
     <w:rsid w:val="00E003FD"/>
     <w:rsid w:val="00E005FB"/>
     <w:rsid w:val="00E00F13"/>
     <w:rsid w:val="00E01182"/>
     <w:rsid w:val="00E01EE7"/>
+    <w:rsid w:val="00E02B31"/>
     <w:rsid w:val="00E03733"/>
     <w:rsid w:val="00E0514B"/>
     <w:rsid w:val="00E06DAA"/>
     <w:rsid w:val="00E07009"/>
     <w:rsid w:val="00E070D9"/>
     <w:rsid w:val="00E10114"/>
     <w:rsid w:val="00E110C1"/>
     <w:rsid w:val="00E110FD"/>
     <w:rsid w:val="00E1133C"/>
     <w:rsid w:val="00E114BC"/>
     <w:rsid w:val="00E1236B"/>
+    <w:rsid w:val="00E123C6"/>
     <w:rsid w:val="00E123D8"/>
     <w:rsid w:val="00E127F6"/>
+    <w:rsid w:val="00E134E8"/>
     <w:rsid w:val="00E13D36"/>
     <w:rsid w:val="00E147F1"/>
     <w:rsid w:val="00E149EA"/>
     <w:rsid w:val="00E152C2"/>
     <w:rsid w:val="00E16031"/>
     <w:rsid w:val="00E162CA"/>
     <w:rsid w:val="00E166C6"/>
     <w:rsid w:val="00E177E4"/>
     <w:rsid w:val="00E20869"/>
     <w:rsid w:val="00E20A07"/>
     <w:rsid w:val="00E217DF"/>
     <w:rsid w:val="00E21885"/>
     <w:rsid w:val="00E21A7B"/>
     <w:rsid w:val="00E21B04"/>
     <w:rsid w:val="00E21B47"/>
     <w:rsid w:val="00E21DE9"/>
     <w:rsid w:val="00E22449"/>
     <w:rsid w:val="00E2253A"/>
     <w:rsid w:val="00E22646"/>
     <w:rsid w:val="00E232CC"/>
     <w:rsid w:val="00E23371"/>
     <w:rsid w:val="00E23730"/>
     <w:rsid w:val="00E24556"/>
     <w:rsid w:val="00E24A20"/>
     <w:rsid w:val="00E24D73"/>
@@ -32133,218 +33057,225 @@
     <w:rsid w:val="00E27288"/>
     <w:rsid w:val="00E305AF"/>
     <w:rsid w:val="00E305D9"/>
     <w:rsid w:val="00E31517"/>
     <w:rsid w:val="00E31CA4"/>
     <w:rsid w:val="00E31F9B"/>
     <w:rsid w:val="00E32124"/>
     <w:rsid w:val="00E32E0D"/>
     <w:rsid w:val="00E32EC6"/>
     <w:rsid w:val="00E339FC"/>
     <w:rsid w:val="00E33C88"/>
     <w:rsid w:val="00E347D5"/>
     <w:rsid w:val="00E35019"/>
     <w:rsid w:val="00E3578D"/>
     <w:rsid w:val="00E36139"/>
     <w:rsid w:val="00E363E4"/>
     <w:rsid w:val="00E37AF4"/>
     <w:rsid w:val="00E37CFD"/>
     <w:rsid w:val="00E37E25"/>
     <w:rsid w:val="00E40757"/>
     <w:rsid w:val="00E40919"/>
     <w:rsid w:val="00E409E7"/>
     <w:rsid w:val="00E40AB7"/>
     <w:rsid w:val="00E414EB"/>
     <w:rsid w:val="00E42FF9"/>
-    <w:rsid w:val="00E4394C"/>
     <w:rsid w:val="00E43D77"/>
     <w:rsid w:val="00E43F8B"/>
     <w:rsid w:val="00E441AE"/>
     <w:rsid w:val="00E44393"/>
     <w:rsid w:val="00E44D48"/>
     <w:rsid w:val="00E44E57"/>
     <w:rsid w:val="00E44F22"/>
     <w:rsid w:val="00E45857"/>
     <w:rsid w:val="00E459D3"/>
     <w:rsid w:val="00E45EDE"/>
     <w:rsid w:val="00E4615F"/>
     <w:rsid w:val="00E46653"/>
     <w:rsid w:val="00E46B2C"/>
     <w:rsid w:val="00E470BF"/>
     <w:rsid w:val="00E4784E"/>
     <w:rsid w:val="00E478E2"/>
     <w:rsid w:val="00E479B3"/>
     <w:rsid w:val="00E51509"/>
     <w:rsid w:val="00E516CD"/>
     <w:rsid w:val="00E5179C"/>
     <w:rsid w:val="00E5182F"/>
     <w:rsid w:val="00E51E00"/>
     <w:rsid w:val="00E523E0"/>
     <w:rsid w:val="00E52E5E"/>
     <w:rsid w:val="00E53091"/>
     <w:rsid w:val="00E538D1"/>
     <w:rsid w:val="00E53993"/>
     <w:rsid w:val="00E54430"/>
     <w:rsid w:val="00E54794"/>
     <w:rsid w:val="00E549C0"/>
     <w:rsid w:val="00E556EF"/>
     <w:rsid w:val="00E56145"/>
     <w:rsid w:val="00E5681F"/>
     <w:rsid w:val="00E574FA"/>
     <w:rsid w:val="00E57932"/>
     <w:rsid w:val="00E60ADC"/>
     <w:rsid w:val="00E61470"/>
+    <w:rsid w:val="00E6250E"/>
     <w:rsid w:val="00E6283A"/>
     <w:rsid w:val="00E62E37"/>
     <w:rsid w:val="00E63D2F"/>
     <w:rsid w:val="00E6532D"/>
     <w:rsid w:val="00E654CF"/>
     <w:rsid w:val="00E65FCB"/>
     <w:rsid w:val="00E65FE1"/>
     <w:rsid w:val="00E6677B"/>
     <w:rsid w:val="00E67652"/>
     <w:rsid w:val="00E67DCF"/>
     <w:rsid w:val="00E67EFA"/>
     <w:rsid w:val="00E7012C"/>
     <w:rsid w:val="00E707EE"/>
     <w:rsid w:val="00E71DFF"/>
     <w:rsid w:val="00E7354F"/>
     <w:rsid w:val="00E7445B"/>
     <w:rsid w:val="00E74D9D"/>
     <w:rsid w:val="00E756ED"/>
+    <w:rsid w:val="00E75A16"/>
     <w:rsid w:val="00E75D35"/>
     <w:rsid w:val="00E76A67"/>
     <w:rsid w:val="00E77195"/>
     <w:rsid w:val="00E77C21"/>
     <w:rsid w:val="00E77FB3"/>
     <w:rsid w:val="00E80C73"/>
     <w:rsid w:val="00E812EC"/>
     <w:rsid w:val="00E8137A"/>
     <w:rsid w:val="00E81D3B"/>
     <w:rsid w:val="00E8225A"/>
     <w:rsid w:val="00E82370"/>
     <w:rsid w:val="00E8258F"/>
     <w:rsid w:val="00E8364D"/>
     <w:rsid w:val="00E844BC"/>
     <w:rsid w:val="00E84C2E"/>
     <w:rsid w:val="00E85C77"/>
     <w:rsid w:val="00E8613C"/>
     <w:rsid w:val="00E8638C"/>
     <w:rsid w:val="00E86748"/>
     <w:rsid w:val="00E86EBD"/>
     <w:rsid w:val="00E87063"/>
     <w:rsid w:val="00E87641"/>
     <w:rsid w:val="00E8776B"/>
     <w:rsid w:val="00E87F42"/>
     <w:rsid w:val="00E90031"/>
     <w:rsid w:val="00E90AB2"/>
     <w:rsid w:val="00E90C43"/>
     <w:rsid w:val="00E91253"/>
     <w:rsid w:val="00E916B3"/>
     <w:rsid w:val="00E91B0F"/>
     <w:rsid w:val="00E91D49"/>
     <w:rsid w:val="00E92EED"/>
     <w:rsid w:val="00E92FB7"/>
     <w:rsid w:val="00E93098"/>
     <w:rsid w:val="00E936E1"/>
     <w:rsid w:val="00E93E4B"/>
+    <w:rsid w:val="00E93EBC"/>
+    <w:rsid w:val="00E9429B"/>
     <w:rsid w:val="00E951A2"/>
     <w:rsid w:val="00E95325"/>
     <w:rsid w:val="00E953E7"/>
     <w:rsid w:val="00E95D79"/>
     <w:rsid w:val="00E96E96"/>
     <w:rsid w:val="00E97A93"/>
     <w:rsid w:val="00EA0154"/>
     <w:rsid w:val="00EA0516"/>
     <w:rsid w:val="00EA06E1"/>
+    <w:rsid w:val="00EA17CB"/>
     <w:rsid w:val="00EA1BFC"/>
     <w:rsid w:val="00EA1DCE"/>
     <w:rsid w:val="00EA1DD6"/>
     <w:rsid w:val="00EA2081"/>
     <w:rsid w:val="00EA35E5"/>
     <w:rsid w:val="00EA3B69"/>
     <w:rsid w:val="00EA458F"/>
     <w:rsid w:val="00EA4798"/>
     <w:rsid w:val="00EA4CD9"/>
     <w:rsid w:val="00EA4DDC"/>
     <w:rsid w:val="00EA5C3D"/>
     <w:rsid w:val="00EA5C57"/>
     <w:rsid w:val="00EA5C91"/>
     <w:rsid w:val="00EA5D22"/>
     <w:rsid w:val="00EA78CD"/>
     <w:rsid w:val="00EA7A1A"/>
     <w:rsid w:val="00EA7C7C"/>
     <w:rsid w:val="00EB004B"/>
     <w:rsid w:val="00EB0456"/>
     <w:rsid w:val="00EB06C5"/>
     <w:rsid w:val="00EB1A79"/>
     <w:rsid w:val="00EB1DCC"/>
     <w:rsid w:val="00EB2584"/>
     <w:rsid w:val="00EB28A7"/>
     <w:rsid w:val="00EB30DC"/>
     <w:rsid w:val="00EB3A81"/>
     <w:rsid w:val="00EB4922"/>
     <w:rsid w:val="00EB4B60"/>
     <w:rsid w:val="00EB527C"/>
     <w:rsid w:val="00EB73D1"/>
     <w:rsid w:val="00EB7771"/>
     <w:rsid w:val="00EB7AA7"/>
     <w:rsid w:val="00EC057D"/>
     <w:rsid w:val="00EC0735"/>
     <w:rsid w:val="00EC2ADA"/>
     <w:rsid w:val="00EC398F"/>
     <w:rsid w:val="00EC3BFD"/>
     <w:rsid w:val="00EC3C56"/>
     <w:rsid w:val="00EC4477"/>
+    <w:rsid w:val="00EC465E"/>
     <w:rsid w:val="00EC485E"/>
     <w:rsid w:val="00EC5253"/>
     <w:rsid w:val="00EC5303"/>
     <w:rsid w:val="00EC532C"/>
     <w:rsid w:val="00EC54FB"/>
     <w:rsid w:val="00EC55E3"/>
+    <w:rsid w:val="00EC55F3"/>
     <w:rsid w:val="00EC5815"/>
     <w:rsid w:val="00EC7BD9"/>
     <w:rsid w:val="00ED00FB"/>
     <w:rsid w:val="00ED203E"/>
     <w:rsid w:val="00ED235E"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED2CBD"/>
     <w:rsid w:val="00ED3273"/>
     <w:rsid w:val="00ED36DF"/>
     <w:rsid w:val="00ED37B9"/>
     <w:rsid w:val="00ED3BDA"/>
     <w:rsid w:val="00ED3FFA"/>
     <w:rsid w:val="00ED4660"/>
     <w:rsid w:val="00ED5F6C"/>
     <w:rsid w:val="00ED6639"/>
     <w:rsid w:val="00ED6D26"/>
     <w:rsid w:val="00ED72F8"/>
     <w:rsid w:val="00ED747F"/>
     <w:rsid w:val="00EE1287"/>
     <w:rsid w:val="00EE12E9"/>
     <w:rsid w:val="00EE174F"/>
     <w:rsid w:val="00EE246C"/>
+    <w:rsid w:val="00EE2771"/>
     <w:rsid w:val="00EE2974"/>
     <w:rsid w:val="00EE2C14"/>
     <w:rsid w:val="00EE41F8"/>
     <w:rsid w:val="00EE42A7"/>
     <w:rsid w:val="00EE4518"/>
     <w:rsid w:val="00EE4F42"/>
     <w:rsid w:val="00EE4F4E"/>
     <w:rsid w:val="00EE55D2"/>
     <w:rsid w:val="00EE615B"/>
     <w:rsid w:val="00EE63AD"/>
     <w:rsid w:val="00EE655F"/>
     <w:rsid w:val="00EE6C0E"/>
     <w:rsid w:val="00EE7181"/>
     <w:rsid w:val="00EE7307"/>
     <w:rsid w:val="00EE784F"/>
     <w:rsid w:val="00EE7B91"/>
     <w:rsid w:val="00EE7DB2"/>
     <w:rsid w:val="00EF02A1"/>
     <w:rsid w:val="00EF0451"/>
     <w:rsid w:val="00EF0463"/>
     <w:rsid w:val="00EF1614"/>
     <w:rsid w:val="00EF199F"/>
     <w:rsid w:val="00EF1B84"/>
     <w:rsid w:val="00EF20A7"/>
     <w:rsid w:val="00EF2280"/>
@@ -32358,154 +33289,164 @@
     <w:rsid w:val="00EF43D3"/>
     <w:rsid w:val="00EF53EF"/>
     <w:rsid w:val="00EF5B44"/>
     <w:rsid w:val="00EF6014"/>
     <w:rsid w:val="00EF67B8"/>
     <w:rsid w:val="00EF68E9"/>
     <w:rsid w:val="00EF6F21"/>
     <w:rsid w:val="00EF7CF0"/>
     <w:rsid w:val="00F0063C"/>
     <w:rsid w:val="00F00B2B"/>
     <w:rsid w:val="00F032A7"/>
     <w:rsid w:val="00F03BA0"/>
     <w:rsid w:val="00F0496C"/>
     <w:rsid w:val="00F055B8"/>
     <w:rsid w:val="00F056A8"/>
     <w:rsid w:val="00F0571D"/>
     <w:rsid w:val="00F06447"/>
     <w:rsid w:val="00F068AF"/>
     <w:rsid w:val="00F0756C"/>
     <w:rsid w:val="00F078FF"/>
     <w:rsid w:val="00F10248"/>
     <w:rsid w:val="00F1047C"/>
     <w:rsid w:val="00F106C8"/>
     <w:rsid w:val="00F11285"/>
     <w:rsid w:val="00F11E74"/>
+    <w:rsid w:val="00F12372"/>
     <w:rsid w:val="00F12C8F"/>
     <w:rsid w:val="00F13799"/>
     <w:rsid w:val="00F137C7"/>
     <w:rsid w:val="00F13F37"/>
     <w:rsid w:val="00F14659"/>
     <w:rsid w:val="00F1480B"/>
     <w:rsid w:val="00F15130"/>
     <w:rsid w:val="00F15750"/>
     <w:rsid w:val="00F1618D"/>
     <w:rsid w:val="00F165B1"/>
     <w:rsid w:val="00F16747"/>
     <w:rsid w:val="00F16B99"/>
     <w:rsid w:val="00F16DA7"/>
     <w:rsid w:val="00F17002"/>
     <w:rsid w:val="00F172E3"/>
     <w:rsid w:val="00F1757A"/>
     <w:rsid w:val="00F179F8"/>
     <w:rsid w:val="00F17F5E"/>
     <w:rsid w:val="00F204B9"/>
     <w:rsid w:val="00F21086"/>
     <w:rsid w:val="00F21EE6"/>
     <w:rsid w:val="00F2202A"/>
     <w:rsid w:val="00F223E8"/>
     <w:rsid w:val="00F22C13"/>
     <w:rsid w:val="00F22DCC"/>
     <w:rsid w:val="00F22F09"/>
     <w:rsid w:val="00F23095"/>
     <w:rsid w:val="00F23245"/>
     <w:rsid w:val="00F2388D"/>
+    <w:rsid w:val="00F23A30"/>
     <w:rsid w:val="00F23A6F"/>
     <w:rsid w:val="00F23DEB"/>
     <w:rsid w:val="00F24418"/>
     <w:rsid w:val="00F245D9"/>
     <w:rsid w:val="00F2490E"/>
     <w:rsid w:val="00F24B14"/>
     <w:rsid w:val="00F24C3F"/>
+    <w:rsid w:val="00F2570D"/>
     <w:rsid w:val="00F2571D"/>
     <w:rsid w:val="00F26FE1"/>
     <w:rsid w:val="00F27302"/>
     <w:rsid w:val="00F27DD4"/>
     <w:rsid w:val="00F27ED4"/>
     <w:rsid w:val="00F27F2D"/>
     <w:rsid w:val="00F27F44"/>
     <w:rsid w:val="00F305B6"/>
     <w:rsid w:val="00F31328"/>
     <w:rsid w:val="00F314F0"/>
     <w:rsid w:val="00F317FA"/>
     <w:rsid w:val="00F31959"/>
     <w:rsid w:val="00F31F33"/>
     <w:rsid w:val="00F320E1"/>
     <w:rsid w:val="00F321BE"/>
     <w:rsid w:val="00F329D7"/>
     <w:rsid w:val="00F33F25"/>
     <w:rsid w:val="00F343D1"/>
     <w:rsid w:val="00F3543E"/>
     <w:rsid w:val="00F35D80"/>
+    <w:rsid w:val="00F3634D"/>
     <w:rsid w:val="00F372F6"/>
     <w:rsid w:val="00F37E4F"/>
     <w:rsid w:val="00F40EBB"/>
     <w:rsid w:val="00F41032"/>
+    <w:rsid w:val="00F413A3"/>
     <w:rsid w:val="00F41417"/>
     <w:rsid w:val="00F414A3"/>
     <w:rsid w:val="00F43034"/>
     <w:rsid w:val="00F43219"/>
     <w:rsid w:val="00F43C9A"/>
+    <w:rsid w:val="00F43D88"/>
+    <w:rsid w:val="00F44B04"/>
     <w:rsid w:val="00F44B60"/>
+    <w:rsid w:val="00F45087"/>
     <w:rsid w:val="00F452EC"/>
     <w:rsid w:val="00F4571B"/>
     <w:rsid w:val="00F45BA1"/>
     <w:rsid w:val="00F45C93"/>
     <w:rsid w:val="00F4600E"/>
     <w:rsid w:val="00F46158"/>
     <w:rsid w:val="00F4714B"/>
     <w:rsid w:val="00F4759B"/>
     <w:rsid w:val="00F50310"/>
     <w:rsid w:val="00F505AE"/>
+    <w:rsid w:val="00F50B31"/>
     <w:rsid w:val="00F50E0F"/>
     <w:rsid w:val="00F514DA"/>
     <w:rsid w:val="00F51BB7"/>
     <w:rsid w:val="00F5251E"/>
     <w:rsid w:val="00F5276E"/>
     <w:rsid w:val="00F527D9"/>
     <w:rsid w:val="00F5286F"/>
     <w:rsid w:val="00F52D08"/>
     <w:rsid w:val="00F533CB"/>
     <w:rsid w:val="00F53427"/>
     <w:rsid w:val="00F53CA8"/>
     <w:rsid w:val="00F54B5C"/>
     <w:rsid w:val="00F54BE7"/>
     <w:rsid w:val="00F558EB"/>
     <w:rsid w:val="00F5605A"/>
     <w:rsid w:val="00F57E04"/>
     <w:rsid w:val="00F60B60"/>
     <w:rsid w:val="00F60DF4"/>
     <w:rsid w:val="00F63069"/>
     <w:rsid w:val="00F63205"/>
     <w:rsid w:val="00F637F7"/>
     <w:rsid w:val="00F63974"/>
     <w:rsid w:val="00F63B5C"/>
     <w:rsid w:val="00F63C0C"/>
     <w:rsid w:val="00F64973"/>
     <w:rsid w:val="00F64E9C"/>
     <w:rsid w:val="00F655F1"/>
     <w:rsid w:val="00F65B81"/>
+    <w:rsid w:val="00F65CEC"/>
     <w:rsid w:val="00F65D77"/>
     <w:rsid w:val="00F65F44"/>
     <w:rsid w:val="00F66082"/>
     <w:rsid w:val="00F668B1"/>
     <w:rsid w:val="00F66B14"/>
     <w:rsid w:val="00F66DB3"/>
     <w:rsid w:val="00F67ABF"/>
     <w:rsid w:val="00F67EA5"/>
     <w:rsid w:val="00F67EA8"/>
     <w:rsid w:val="00F67FC1"/>
     <w:rsid w:val="00F703F5"/>
     <w:rsid w:val="00F70CF7"/>
     <w:rsid w:val="00F72680"/>
     <w:rsid w:val="00F7388F"/>
     <w:rsid w:val="00F73D79"/>
     <w:rsid w:val="00F742C2"/>
     <w:rsid w:val="00F7436F"/>
     <w:rsid w:val="00F7473A"/>
     <w:rsid w:val="00F74DC2"/>
     <w:rsid w:val="00F758B8"/>
     <w:rsid w:val="00F76E65"/>
     <w:rsid w:val="00F77089"/>
     <w:rsid w:val="00F77589"/>
     <w:rsid w:val="00F77F3C"/>
     <w:rsid w:val="00F805D7"/>
@@ -32528,55 +33469,55 @@
     <w:rsid w:val="00F91BFA"/>
     <w:rsid w:val="00F91D7D"/>
     <w:rsid w:val="00F92C3F"/>
     <w:rsid w:val="00F93870"/>
     <w:rsid w:val="00F93884"/>
     <w:rsid w:val="00F9391A"/>
     <w:rsid w:val="00F94268"/>
     <w:rsid w:val="00F94279"/>
     <w:rsid w:val="00F9441C"/>
     <w:rsid w:val="00F95933"/>
     <w:rsid w:val="00F9638B"/>
     <w:rsid w:val="00F96731"/>
     <w:rsid w:val="00F96A8B"/>
     <w:rsid w:val="00F97294"/>
     <w:rsid w:val="00F97A1D"/>
     <w:rsid w:val="00FA00B2"/>
     <w:rsid w:val="00FA04B3"/>
     <w:rsid w:val="00FA0700"/>
     <w:rsid w:val="00FA0951"/>
     <w:rsid w:val="00FA11CD"/>
     <w:rsid w:val="00FA1758"/>
     <w:rsid w:val="00FA1A09"/>
     <w:rsid w:val="00FA39CF"/>
     <w:rsid w:val="00FA3F2D"/>
     <w:rsid w:val="00FA460A"/>
+    <w:rsid w:val="00FA498A"/>
     <w:rsid w:val="00FA49A0"/>
     <w:rsid w:val="00FA4D1B"/>
     <w:rsid w:val="00FA5405"/>
     <w:rsid w:val="00FA5CC2"/>
-    <w:rsid w:val="00FA677D"/>
     <w:rsid w:val="00FA6813"/>
     <w:rsid w:val="00FA6A58"/>
     <w:rsid w:val="00FA7BC7"/>
     <w:rsid w:val="00FA7EF2"/>
     <w:rsid w:val="00FB181B"/>
     <w:rsid w:val="00FB1A88"/>
     <w:rsid w:val="00FB2163"/>
     <w:rsid w:val="00FB3F7F"/>
     <w:rsid w:val="00FB41F8"/>
     <w:rsid w:val="00FB56A7"/>
     <w:rsid w:val="00FB5DFD"/>
     <w:rsid w:val="00FB7B6B"/>
     <w:rsid w:val="00FC0B33"/>
     <w:rsid w:val="00FC0C3D"/>
     <w:rsid w:val="00FC1374"/>
     <w:rsid w:val="00FC1976"/>
     <w:rsid w:val="00FC19C0"/>
     <w:rsid w:val="00FC1AFA"/>
     <w:rsid w:val="00FC1FA4"/>
     <w:rsid w:val="00FC210E"/>
     <w:rsid w:val="00FC2403"/>
     <w:rsid w:val="00FC3C65"/>
     <w:rsid w:val="00FC400B"/>
     <w:rsid w:val="00FC48A1"/>
     <w:rsid w:val="00FC4A16"/>
@@ -32588,144 +33529,148 @@
     <w:rsid w:val="00FC592B"/>
     <w:rsid w:val="00FC5D19"/>
     <w:rsid w:val="00FC6891"/>
     <w:rsid w:val="00FC6B32"/>
     <w:rsid w:val="00FC6D8D"/>
     <w:rsid w:val="00FC6E7A"/>
     <w:rsid w:val="00FC6F50"/>
     <w:rsid w:val="00FC7CAE"/>
     <w:rsid w:val="00FD01BD"/>
     <w:rsid w:val="00FD0709"/>
     <w:rsid w:val="00FD0D1E"/>
     <w:rsid w:val="00FD1FF6"/>
     <w:rsid w:val="00FD2185"/>
     <w:rsid w:val="00FD228A"/>
     <w:rsid w:val="00FD262A"/>
     <w:rsid w:val="00FD2A47"/>
     <w:rsid w:val="00FD2F0C"/>
     <w:rsid w:val="00FD3530"/>
     <w:rsid w:val="00FD359C"/>
     <w:rsid w:val="00FD3A91"/>
     <w:rsid w:val="00FD41B4"/>
     <w:rsid w:val="00FD426F"/>
     <w:rsid w:val="00FD461F"/>
     <w:rsid w:val="00FD4CE0"/>
     <w:rsid w:val="00FD4ECE"/>
+    <w:rsid w:val="00FD50F3"/>
     <w:rsid w:val="00FD5761"/>
     <w:rsid w:val="00FD5ABD"/>
     <w:rsid w:val="00FD5C87"/>
     <w:rsid w:val="00FD63DA"/>
     <w:rsid w:val="00FD6772"/>
     <w:rsid w:val="00FD6D69"/>
     <w:rsid w:val="00FD7176"/>
     <w:rsid w:val="00FD76BA"/>
     <w:rsid w:val="00FE06BB"/>
     <w:rsid w:val="00FE13AE"/>
     <w:rsid w:val="00FE174D"/>
     <w:rsid w:val="00FE2D44"/>
     <w:rsid w:val="00FE2DA2"/>
     <w:rsid w:val="00FE3634"/>
     <w:rsid w:val="00FE456A"/>
     <w:rsid w:val="00FE4A8F"/>
     <w:rsid w:val="00FE530B"/>
+    <w:rsid w:val="00FE573D"/>
     <w:rsid w:val="00FE5AEA"/>
     <w:rsid w:val="00FE5B10"/>
     <w:rsid w:val="00FE6022"/>
     <w:rsid w:val="00FE6118"/>
     <w:rsid w:val="00FE6386"/>
+    <w:rsid w:val="00FE73A0"/>
     <w:rsid w:val="00FE7453"/>
     <w:rsid w:val="00FE7614"/>
     <w:rsid w:val="00FE76B6"/>
     <w:rsid w:val="00FE7F17"/>
     <w:rsid w:val="00FF012D"/>
     <w:rsid w:val="00FF1145"/>
     <w:rsid w:val="00FF123F"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1EC1"/>
     <w:rsid w:val="00FF2557"/>
     <w:rsid w:val="00FF25C0"/>
     <w:rsid w:val="00FF2988"/>
     <w:rsid w:val="00FF2C0D"/>
     <w:rsid w:val="00FF3408"/>
     <w:rsid w:val="00FF34BA"/>
     <w:rsid w:val="00FF3807"/>
     <w:rsid w:val="00FF41A6"/>
     <w:rsid w:val="00FF47A5"/>
     <w:rsid w:val="00FF47F2"/>
     <w:rsid w:val="00FF50D2"/>
     <w:rsid w:val="00FF5254"/>
     <w:rsid w:val="00FF5EBF"/>
     <w:rsid w:val="00FF616F"/>
     <w:rsid w:val="00FF617B"/>
     <w:rsid w:val="00FF629B"/>
     <w:rsid w:val="00FF6413"/>
     <w:rsid w:val="00FF660B"/>
     <w:rsid w:val="00FF6C1C"/>
     <w:rsid w:val="00FF736B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
+  <w:attachedSchema w:val="schemas-tilde-lv/tildestengine"/>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B65A6A3"/>
   <w15:docId w15:val="{DFDEE79C-2015-4573-B53F-E66119F049A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -33057,1201 +34002,1202 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00756700"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="2552" w:right="2720"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00B471DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="1418"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim" w:hAnsi="Times New Roman BaltRim"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts3Rakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="BaltSouvenir" w:hAnsi="BaltSouvenir"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsRakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:ind w:left="540" w:hanging="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="008C309D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:rFonts w:ascii="BaltOptima" w:hAnsi="BaltOptima"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="008C309D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar">
     <w:name w:val="Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzChar">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharRakstzRakstzCharCharCharRakstzRakstzCharCharChar">
     <w:name w:val="Char Rakstz. Rakstz. Char Char Char Rakstz. Rakstz. Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstz">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstz">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstzCharChar">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstzCharChar1">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz. Char Char1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="008C309D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA3405"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9735A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="003A234C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00F92C3F"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="004C0E24"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F53CA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2CharCharRakstzRakstzCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar">
     <w:name w:val="Char Char2 Char Char Rakstz. Rakstz. Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="003959FB"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="005F635A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="0058021E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1">
     <w:name w:val="Char Char1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="000627C8"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharRakstzRakstz">
     <w:name w:val="Char Char Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00096F78"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz1">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz.1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00823D56"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharChar1RakstzRakstz">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char1 Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00D8379C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
+    <w:name w:val="Pamatteksta atkāpe 2 Rakstz."/>
+    <w:link w:val="Pamattekstaatkpe2"/>
     <w:rsid w:val="00D8379C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5535"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5535"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:link w:val="Nosaukums"/>
     <w:rsid w:val="00CB5535"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharCharChar">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:rsid w:val="00082FB4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
+    <w:name w:val="Pamatteksts Rakstz."/>
+    <w:link w:val="Pamatteksts"/>
     <w:rsid w:val="00F819A2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00854663"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00284EAE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0063171A"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003761F3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Beiguvresteksts">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BeiguvrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeiguvrestekstsRakstz">
+    <w:name w:val="Beigu vēres teksts Rakstz."/>
+    <w:link w:val="Beiguvresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Beiguvresatsauce">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C34FA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts3Rakstz">
+    <w:name w:val="Pamatteksts 3 Rakstz."/>
+    <w:link w:val="Pamatteksts3"/>
     <w:rsid w:val="0017482A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:link w:val="Vresteksts"/>
     <w:rsid w:val="00FD2F0C"/>
     <w:rPr>
       <w:rFonts w:ascii="BaltOptima" w:hAnsi="BaltOptima"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...1 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="007A3B03"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5B44"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="oj-italic">
     <w:name w:val="oj-italic"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D40837"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="007E7547"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00324C6A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A5144"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F41A5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00302717"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{285DBB3C-A7AE-4EB4-96A7-323A83997E79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00855E85" w:rsidRDefault="009B2524" w:rsidP="00F74DC2">
+        <w:p w:rsidR="00855E85" w:rsidRDefault="005709C4" w:rsidP="00F74DC2">
           <w:pPr>
             <w:pStyle w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00E0299B-2694-4BE3-A2AD-7B1EC5A3627D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00686655" w:rsidRDefault="009B2524" w:rsidP="00A25CA3">
+        <w:p w:rsidR="00686655" w:rsidRDefault="005709C4" w:rsidP="00A25CA3">
           <w:pPr>
             <w:pStyle w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A9597B5E91047A1BBC00FB9A305E7C8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{42E9EE23-D15C-4ED2-98CC-AE31DBC2A011}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004A76F0" w:rsidRDefault="009B2524" w:rsidP="001C6C41">
+        <w:p w:rsidR="004A76F0" w:rsidRDefault="005709C4" w:rsidP="001C6C41">
           <w:pPr>
             <w:pStyle w:val="2A9597B5E91047A1BBC00FB9A305E7C8"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6256903A46C4E3FA535B92B970959E4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3DC7CE5-E95C-4312-A213-772FC3D9C3CF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004A76F0" w:rsidRDefault="009B2524" w:rsidP="001C6C41">
+        <w:p w:rsidR="004A76F0" w:rsidRDefault="005709C4" w:rsidP="001C6C41">
           <w:pPr>
             <w:pStyle w:val="E6256903A46C4E3FA535B92B970959E4"/>
           </w:pPr>
           <w:r w:rsidRPr="00E77C21">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00836901" w:rsidRDefault="00836901">
+    <w:p w:rsidR="005709C4" w:rsidRDefault="005709C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00836901" w:rsidRDefault="00836901">
+    <w:p w:rsidR="005709C4" w:rsidRDefault="005709C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -34297,189 +35243,216 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00836901" w:rsidRDefault="00836901">
+    <w:p w:rsidR="005709C4" w:rsidRDefault="005709C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00836901" w:rsidRDefault="00836901">
+    <w:p w:rsidR="005709C4" w:rsidRDefault="005709C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A0217"/>
     <w:rsid w:val="0005307A"/>
+    <w:rsid w:val="00077D1D"/>
+    <w:rsid w:val="000A49C6"/>
+    <w:rsid w:val="000F36E4"/>
     <w:rsid w:val="001664E2"/>
     <w:rsid w:val="001C6C41"/>
     <w:rsid w:val="002D0BE8"/>
     <w:rsid w:val="002F00F5"/>
+    <w:rsid w:val="00302FC5"/>
     <w:rsid w:val="00330CEC"/>
     <w:rsid w:val="003417A0"/>
     <w:rsid w:val="003C41FC"/>
+    <w:rsid w:val="00443E28"/>
+    <w:rsid w:val="0047323D"/>
     <w:rsid w:val="004A76F0"/>
+    <w:rsid w:val="004B72C7"/>
+    <w:rsid w:val="005709C4"/>
     <w:rsid w:val="005B7953"/>
-    <w:rsid w:val="00623870"/>
     <w:rsid w:val="0066356F"/>
     <w:rsid w:val="00686655"/>
+    <w:rsid w:val="00723415"/>
     <w:rsid w:val="00750FF5"/>
     <w:rsid w:val="00786498"/>
     <w:rsid w:val="007D5E21"/>
-    <w:rsid w:val="00836901"/>
     <w:rsid w:val="00855E85"/>
+    <w:rsid w:val="00885063"/>
+    <w:rsid w:val="00890A60"/>
+    <w:rsid w:val="008A4918"/>
+    <w:rsid w:val="00982119"/>
     <w:rsid w:val="0099073C"/>
     <w:rsid w:val="009A0217"/>
-    <w:rsid w:val="009B2524"/>
     <w:rsid w:val="009C7538"/>
     <w:rsid w:val="00A25CA3"/>
     <w:rsid w:val="00AC42BA"/>
+    <w:rsid w:val="00B54A8C"/>
+    <w:rsid w:val="00B57E87"/>
+    <w:rsid w:val="00BD1C4F"/>
     <w:rsid w:val="00BF33D4"/>
+    <w:rsid w:val="00C21283"/>
     <w:rsid w:val="00C3419C"/>
+    <w:rsid w:val="00C776E9"/>
+    <w:rsid w:val="00CA2F46"/>
+    <w:rsid w:val="00D44005"/>
     <w:rsid w:val="00D44D2E"/>
     <w:rsid w:val="00D864F1"/>
     <w:rsid w:val="00DB1A23"/>
     <w:rsid w:val="00E00109"/>
+    <w:rsid w:val="00E00C76"/>
     <w:rsid w:val="00E20A6D"/>
     <w:rsid w:val="00E35EEF"/>
     <w:rsid w:val="00E878B0"/>
+    <w:rsid w:val="00EB0BA0"/>
+    <w:rsid w:val="00F50B31"/>
     <w:rsid w:val="00F517B0"/>
+    <w:rsid w:val="00F62163"/>
     <w:rsid w:val="00F74DC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34811,494 +35784,114 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001C6C41"/>
+    <w:rsid w:val="00982119"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="854840C09E784604BE74B68AC6018677">
-[...155 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F72EBBFF3FD34A749DDD2E94249ECA65">
     <w:name w:val="F72EBBFF3FD34A749DDD2E94249ECA65"/>
     <w:rsid w:val="00F74DC2"/>
-  </w:style>
-[...222 lines deleted...]
-    <w:rsid w:val="00A25CA3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23E0D9EE8AFE420CB9D2B4194038195B">
     <w:name w:val="23E0D9EE8AFE420CB9D2B4194038195B"/>
     <w:rsid w:val="00A25CA3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A9597B5E91047A1BBC00FB9A305E7C8">
     <w:name w:val="2A9597B5E91047A1BBC00FB9A305E7C8"/>
     <w:rsid w:val="001C6C41"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6256903A46C4E3FA535B92B970959E4">
     <w:name w:val="E6256903A46C4E3FA535B92B970959E4"/>
     <w:rsid w:val="001C6C41"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -35560,63 +36153,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -35743,141 +36340,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D645D6CD-4087-423E-9AB6-C76468A8C2CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16A89EA4-520E-457E-B46A-E8595A6FBA4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D39B6813-AFD4-42A7-AF5A-1404E2498E41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C73EC54-EB69-4FD9-90D8-7036DF4EEB4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>28736</Words>
-  <Characters>16380</Characters>
+  <Words>29156</Words>
+  <Characters>16619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
       <vt:lpstr>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45026</CharactersWithSpaces>
+  <CharactersWithSpaces>45684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Eiropas Sociālā fonda projekts „Pasākumi noteiktām personu grupām”</dc:title>
   <dc:creator>IT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Sagatavotajs">
     <vt:lpwstr>Agnese Uzare</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IsSysUpdate">
     <vt:lpwstr>false</vt:lpwstr>