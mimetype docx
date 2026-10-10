--- v7 (2026-08-26)
+++ v8 (2026-10-10)
@@ -13,63 +13,63 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18C97E41" w14:textId="77777777" w:rsidR="000B6078" w:rsidRDefault="000B6078" w:rsidP="000B6078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FD3572" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="00E341A6" w:rsidRDefault="000B6078" w:rsidP="000B6078">
+    <w:p w14:paraId="04FD3572" w14:textId="3F1A0423" w:rsidR="00AB1E7D" w:rsidRPr="00E341A6" w:rsidRDefault="000B6078" w:rsidP="000B6078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                            </w:t>
+        <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
       <w:r w:rsidR="00C40BB5" w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00C40BB5" w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A044FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Liepājas</w:t>
       </w:r>
       <w:r w:rsidR="00C40BB5" w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> filiāle</w:t>
@@ -93,114 +93,106 @@
         <w:t xml:space="preserve">aicina apmeklēt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F801E0" w14:textId="77777777" w:rsidR="00EC344C" w:rsidRDefault="00C40BB5" w:rsidP="001141C9">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456CAF56" w14:textId="18B046E3" w:rsidR="00A044FC" w:rsidRDefault="00590267" w:rsidP="001141C9">
+    <w:p w14:paraId="456CAF56" w14:textId="3372A0DE" w:rsidR="00A044FC" w:rsidRDefault="00590267" w:rsidP="001141C9">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r w:rsidR="004D659B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dien</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D659B">
+      <w:r w:rsidR="0081450C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>as</w:t>
+        <w:t>stundas</w:t>
       </w:r>
       <w:r w:rsidR="00C40BB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00100F6A">
+      <w:r w:rsidR="00756316">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Augusts</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Oktobris</w:t>
       </w:r>
       <w:r w:rsidR="00E2647F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00991810" w:rsidRPr="00991810">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2026.g.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758F6296" w14:textId="77777777" w:rsidR="00EC344C" w:rsidRPr="00A044FC" w:rsidRDefault="00EC344C" w:rsidP="00991810">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -302,436 +294,315 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111A75" w:rsidRPr="00A044FC" w14:paraId="5EF32F61" w14:textId="77777777" w:rsidTr="000B6078">
         <w:trPr>
           <w:trHeight w:val="1709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A3742D" w14:textId="16D52AC0" w:rsidR="00111A75" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="05A3742D" w14:textId="0C26964C" w:rsidR="00111A75" w:rsidRDefault="00756316" w:rsidP="00A044FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>05.08.</w:t>
+              <w:t>01.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00100F6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FE704B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidR="00111A75" w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10:00 - 11:00</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AAC8301" w14:textId="77777777" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00111A75" w:rsidP="00111A75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="772AB5CC" w14:textId="77777777" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00111A75" w:rsidP="00111A75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C8D56C2" w14:textId="77777777" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00111A75" w:rsidP="00A044FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15462FDD" w14:textId="77777777" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00111A75" w:rsidP="00A044FC">
-[...5 lines deleted...]
-              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+          <w:p w14:paraId="15462FDD" w14:textId="6761FE19" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00756316" w:rsidP="00756316">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0081450C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5164D64F" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
-[...72 lines deleted...]
-          <w:p w14:paraId="40A6ED87" w14:textId="6F794537" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="40A6ED87" w14:textId="30E4AFD1" w:rsidR="00111A75" w:rsidRPr="00A044FC" w:rsidRDefault="00756316" w:rsidP="0081450C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>I.Daugaviete</w:t>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4E35" w:rsidRPr="00A044FC" w14:paraId="6DF37961" w14:textId="77777777" w:rsidTr="000B6078">
         <w:trPr>
           <w:trHeight w:val="1709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD1E152" w14:textId="472B357F" w:rsidR="001F4E35" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="2BD1E152" w14:textId="68783AEE" w:rsidR="001F4E35" w:rsidRDefault="00756316" w:rsidP="00A044FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>11.08</w:t>
+              <w:t>07.10</w:t>
             </w:r>
             <w:r w:rsidR="001F4E35">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
             <w:r w:rsidR="001F4E35" w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>14:00-15:00</w:t>
+            <w:r w:rsidR="00100F6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0081450C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00100F6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="0081450C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00100F6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4313ED69" w14:textId="77777777" w:rsidR="001F4E35" w:rsidRPr="00A044FC" w:rsidRDefault="001F4E35" w:rsidP="001F4E35">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DBDE19B" w14:textId="6E87A16B" w:rsidR="001F4E35" w:rsidRPr="00A044FC" w:rsidRDefault="001F4E35" w:rsidP="001F4E35">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D317D8B" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000C2786" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="6884B07A" w14:textId="0EB40FC2" w:rsidR="001F4E35" w:rsidRPr="0081450C" w:rsidRDefault="0081450C" w:rsidP="0081450C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C2786">
+            <w:r w:rsidRPr="0081450C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...87 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41818655" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="10DFFB51" w14:textId="77777777" w:rsidR="00756316" w:rsidRPr="000B6078" w:rsidRDefault="00756316" w:rsidP="00756316">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiešsaitē,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="210B3476" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="7BB902D3" w14:textId="77777777" w:rsidR="00756316" w:rsidRPr="000B6078" w:rsidRDefault="00756316" w:rsidP="00756316">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEAM</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
@@ -742,92 +613,89 @@
               <w:t xml:space="preserve"> platformā</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uz e-pastu</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457328DD" w14:textId="45E85494" w:rsidR="001F4E35" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
-[...15 lines deleted...]
-              <w:t>Andris Segliņš</w:t>
+          <w:p w14:paraId="457328DD" w14:textId="03AE65E5" w:rsidR="001F4E35" w:rsidRPr="000B6078" w:rsidRDefault="00756316" w:rsidP="00756316">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I.Daugaviete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4E35" w:rsidRPr="00A044FC" w14:paraId="3BD5BD53" w14:textId="77777777" w:rsidTr="000B6078">
         <w:trPr>
           <w:trHeight w:val="1709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C65714" w14:textId="41145464" w:rsidR="001F4E35" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="25C65714" w14:textId="23A12345" w:rsidR="001F4E35" w:rsidRDefault="00756316" w:rsidP="00A044FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>13.08</w:t>
+              <w:t>08.10</w:t>
             </w:r>
             <w:r w:rsidR="001F4E35">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
             <w:r w:rsidR="001F4E35" w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 10:00 - 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FDDDEC" w14:textId="77777777" w:rsidR="001F4E35" w:rsidRPr="00A044FC" w:rsidRDefault="001F4E35" w:rsidP="001F4E35">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -860,330 +728,782 @@
             <w:tcW w:w="8930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46BC66FC" w14:textId="6E8F4964" w:rsidR="001F4E35" w:rsidRPr="001F4E35" w:rsidRDefault="001F4E35" w:rsidP="00FD3F26">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F4E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C7B0C8" w14:textId="74A72D89" w:rsidR="001F4E35" w:rsidRPr="000B6078" w:rsidRDefault="001F4E35" w:rsidP="00FD3F26">
+          <w:p w14:paraId="44C7B0C8" w14:textId="23A2B5F9" w:rsidR="001F4E35" w:rsidRPr="000B6078" w:rsidRDefault="00756316" w:rsidP="0081450C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A044FC" w:rsidRPr="00A044FC" w14:paraId="05B9EC15" w14:textId="77777777" w:rsidTr="000B6078">
+      <w:tr w:rsidR="00E51387" w:rsidRPr="00A044FC" w14:paraId="05B9EC15" w14:textId="77777777" w:rsidTr="000B6078">
         <w:trPr>
           <w:trHeight w:val="1709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326D8630" w14:textId="387030C7" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="326D8630" w14:textId="75804CDE" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>20.08</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00A044FC" w:rsidRPr="00A044FC">
+              <w:t>13.10.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>10:00-11:00</w:t>
+              <w:t>14:00-15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC1B322" w14:textId="77777777" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00A044FC" w:rsidP="00A044FC">
+          <w:p w14:paraId="2EC1B322" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5801F512" w14:textId="77777777" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00A044FC" w:rsidP="00A044FC">
+          <w:p w14:paraId="5801F512" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E238596" w14:textId="77777777" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00A044FC" w:rsidP="00A044FC">
+          <w:p w14:paraId="5E238596" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2196A7" w14:textId="06A818E2" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="5E0ECFA3" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000C2786" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Darba tirgus aktualitātes un tendences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79408B5C" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000C2786" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi bezdarbniekiem un darba meklētājiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2F3EE2" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000C2786" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NVA karjeras konsultantu atbalsts darba meklēšanā, sadarbība ar  NVA darba meklēšanas procesā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8C44AE" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000C2786" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E-apmācība, e-pakalpojumi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F33CC95" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000C2786" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EURES pakalpojumi un aktualitātes (ieteikumi tiem, kuri dodas darba meklējumos uz ārvalstīm).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2196A7" w14:textId="321155A1" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="002E5596">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53552D5B" w14:textId="26C9329B" w:rsidR="00A044FC" w:rsidRPr="00A044FC" w:rsidRDefault="00100F6A" w:rsidP="00FD3F26">
+          <w:p w14:paraId="296E8EDC" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000B6078" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tiešsaitē,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116B4ED0" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000B6078" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TEAM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platformā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz e-pastu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53552D5B" w14:textId="65B487A2" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A044FC">
-[...3 lines deleted...]
-              <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>A.Segliņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD3F26" w:rsidRPr="00A044FC" w14:paraId="1350E22A" w14:textId="77777777" w:rsidTr="000B6078">
+      <w:tr w:rsidR="00E51387" w:rsidRPr="00A044FC" w14:paraId="1350E22A" w14:textId="77777777" w:rsidTr="000B6078">
         <w:trPr>
           <w:trHeight w:val="1753"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A283F2" w14:textId="12F6F2CA" w:rsidR="00FD3F26" w:rsidRDefault="00100F6A" w:rsidP="00A044FC">
+          <w:p w14:paraId="48A283F2" w14:textId="1265D8A2" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>27.08</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1DACBC19" w14:textId="77777777" w:rsidR="00FD3F26" w:rsidRDefault="00FD3F26" w:rsidP="00A044FC">
+              <w:t>15.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BAEFD2" w14:textId="68138236" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>10</w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DACBC19" w14:textId="4078C220" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B8D51D" w14:textId="77777777" w:rsidR="00FD3F26" w:rsidRPr="00A044FC" w:rsidRDefault="00FD3F26" w:rsidP="00FD3F26">
+          <w:p w14:paraId="06B8D51D" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD47EB1" w14:textId="77777777" w:rsidR="00FD3F26" w:rsidRPr="00A044FC" w:rsidRDefault="00FD3F26" w:rsidP="00FD3F26">
+          <w:p w14:paraId="7BD47EB1" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A044FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220D3F3E" w14:textId="77777777" w:rsidR="00FD3F26" w:rsidRPr="00A044FC" w:rsidRDefault="00FD3F26" w:rsidP="00A044FC">
+          <w:p w14:paraId="220D3F3E" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="713FF993" w14:textId="77777777" w:rsidR="00FD3F26" w:rsidRPr="002E5596" w:rsidRDefault="002E5596" w:rsidP="002E5596">
+          <w:p w14:paraId="713FF993" w14:textId="6F346BB6" w:rsidR="00E51387" w:rsidRPr="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E51387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B821A40" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000B6078" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tiešsaitē,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293601F6" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="000B6078" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TEAM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platformā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz e-pastu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6078">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E566441" w14:textId="420AD298" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I.Gvozda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51387" w:rsidRPr="00A044FC" w14:paraId="206701A6" w14:textId="77777777" w:rsidTr="000B6078">
+        <w:trPr>
+          <w:trHeight w:val="1753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413B450B" w14:textId="72059917" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32943016" w14:textId="6141BA97" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D30BA28" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416263ED" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Darba tirgus situācija un tendences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A059634" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43603D67" w14:textId="00DBA1DF" w:rsidR="00E51387" w:rsidRPr="002E5596" w:rsidRDefault="00E51387" w:rsidP="00E51387">
             <w:r w:rsidRPr="002E5596">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0606FF" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="5E2083A4" w14:textId="040BA4A3" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51387" w:rsidRPr="00A044FC" w14:paraId="7D44EA98" w14:textId="77777777" w:rsidTr="000B6078">
+        <w:trPr>
+          <w:trHeight w:val="1753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D3140A" w14:textId="6713EAA6" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBEAA01" w14:textId="1A5B40C5" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF0C2FE" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58754D2F" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Darba tirgus situācija un tendences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8CAC06" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB03CD8" w14:textId="711B2B0D" w:rsidR="00E51387" w:rsidRPr="002E5596" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:r w:rsidRPr="002E5596">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8796B2" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="000B6078" w:rsidRDefault="006D7455" w:rsidP="006D7455">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiešsaitē,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41473363" w14:textId="77777777" w:rsidR="00100F6A" w:rsidRPr="000B6078" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="32AD197C" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="000B6078" w:rsidRDefault="006D7455" w:rsidP="006D7455">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEAM</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
@@ -1194,64 +1514,325 @@
               <w:t xml:space="preserve"> platformā</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uz e-pastu</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6078">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E566441" w14:textId="67EA43F7" w:rsidR="00FD3F26" w:rsidRPr="00A044FC" w:rsidRDefault="00100F6A" w:rsidP="00100F6A">
+          <w:p w14:paraId="431AFC11" w14:textId="6DD0A325" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="00E51387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>I.Gvozda</w:t>
-            </w:r>
+              <w:t>I.Daugaviete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51387" w:rsidRPr="00A044FC" w14:paraId="16ACD4A5" w14:textId="77777777" w:rsidTr="000B6078">
+        <w:trPr>
+          <w:trHeight w:val="1753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526ED702" w14:textId="0D01C46B" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094B5EDE" w14:textId="79365A1D" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4265E144" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597FD806" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Darba tirgus situācija un tendences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B83191B" w14:textId="77777777" w:rsidR="00E51387" w:rsidRPr="00A044FC" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F66EBF6" w14:textId="4DB1D7F5" w:rsidR="00E51387" w:rsidRPr="002E5596" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:r w:rsidRPr="002E5596">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7775646B" w14:textId="77777777" w:rsidR="00E51387" w:rsidRDefault="00E51387" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A771D54" w14:textId="328D441B" w:rsidR="006D7455" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7455" w:rsidRPr="00A044FC" w14:paraId="7AC9B71A" w14:textId="77777777" w:rsidTr="000B6078">
+        <w:trPr>
+          <w:trHeight w:val="1753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCA3A8F" w14:textId="77777777" w:rsidR="006D7455" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>29.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57527C34" w14:textId="4B3A7FD0" w:rsidR="006D7455" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00-11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA58197" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="006D7455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E69724C" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="006D7455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Darba tirgus situācija un tendences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1273AABD" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A69D1F3" w14:textId="4C914945" w:rsidR="006D7455" w:rsidRPr="002E5596" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:r w:rsidRPr="002E5596">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4C3BD2" w14:textId="77777777" w:rsidR="006D7455" w:rsidRDefault="006D7455" w:rsidP="006D7455">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A044FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liepāja, Graudu iela 50, 219.kabinets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A84772" w14:textId="77777777" w:rsidR="006D7455" w:rsidRPr="00A044FC" w:rsidRDefault="006D7455" w:rsidP="00E51387">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210122DA" w14:textId="70D0E69D" w:rsidR="00991810" w:rsidRPr="00A044FC" w:rsidRDefault="00991810" w:rsidP="00991810">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A044FC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plašāku informāciju varat iegūt pie karjeras konsultantes Inetas Gvozdas,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A044FC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1289,58 +1870,58 @@
     <w:p w14:paraId="177EB700" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB1E7D" w:rsidSect="00A044FC">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1557438F" w14:textId="77777777" w:rsidR="00BF16F9" w:rsidRDefault="00BF16F9">
+    <w:p w14:paraId="0C107B1A" w14:textId="77777777" w:rsidR="00216FCC" w:rsidRDefault="00216FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36A80E20" w14:textId="77777777" w:rsidR="00BF16F9" w:rsidRDefault="00BF16F9">
+    <w:p w14:paraId="50F6E9DA" w14:textId="77777777" w:rsidR="00216FCC" w:rsidRDefault="00216FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1456,79 +2037,101 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.pielikums</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>_1.versija 05.03.2024.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1.versija</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 05.03.2024.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37393351" w14:textId="77777777" w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06395204" w14:textId="77777777" w:rsidR="00BF16F9" w:rsidRDefault="00BF16F9">
+    <w:p w14:paraId="3D614CA8" w14:textId="77777777" w:rsidR="00216FCC" w:rsidRDefault="00216FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CE96256" w14:textId="77777777" w:rsidR="00BF16F9" w:rsidRDefault="00BF16F9">
+    <w:p w14:paraId="58C786A5" w14:textId="77777777" w:rsidR="00216FCC" w:rsidRDefault="00216FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BC5B383" w14:textId="77777777" w:rsidR="002C7474" w:rsidRDefault="002C7474" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47841388" w14:textId="77777777" w:rsidR="0099774B" w:rsidRDefault="0099774B" w:rsidP="00BE1884">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -1724,241 +2327,258 @@
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
     <w:rsid w:val="0000300E"/>
     <w:rsid w:val="00034E39"/>
     <w:rsid w:val="0006262D"/>
     <w:rsid w:val="00062885"/>
     <w:rsid w:val="00065028"/>
     <w:rsid w:val="00066D9A"/>
     <w:rsid w:val="00071EFF"/>
     <w:rsid w:val="00075D63"/>
     <w:rsid w:val="00095463"/>
     <w:rsid w:val="000A5846"/>
     <w:rsid w:val="000B6078"/>
     <w:rsid w:val="000C2786"/>
     <w:rsid w:val="000D0AB0"/>
     <w:rsid w:val="000D212D"/>
     <w:rsid w:val="00100F6A"/>
     <w:rsid w:val="00111A75"/>
     <w:rsid w:val="001141C9"/>
     <w:rsid w:val="00117CAD"/>
     <w:rsid w:val="00122CB7"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="00146F63"/>
     <w:rsid w:val="00152B07"/>
+    <w:rsid w:val="00164B1A"/>
     <w:rsid w:val="00194962"/>
     <w:rsid w:val="001B18E6"/>
     <w:rsid w:val="001D2B33"/>
     <w:rsid w:val="001F4E35"/>
     <w:rsid w:val="00215D60"/>
+    <w:rsid w:val="00216FCC"/>
+    <w:rsid w:val="00225E25"/>
     <w:rsid w:val="00247BD4"/>
     <w:rsid w:val="0025255A"/>
     <w:rsid w:val="002705AB"/>
     <w:rsid w:val="0029456B"/>
     <w:rsid w:val="002C7474"/>
     <w:rsid w:val="002E3EEE"/>
     <w:rsid w:val="002E5596"/>
     <w:rsid w:val="00300BFA"/>
     <w:rsid w:val="0030162D"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="003220CF"/>
     <w:rsid w:val="00327BDD"/>
     <w:rsid w:val="00330B4B"/>
     <w:rsid w:val="00332654"/>
     <w:rsid w:val="00334114"/>
     <w:rsid w:val="0033664A"/>
     <w:rsid w:val="00336C55"/>
     <w:rsid w:val="00353BA2"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003F7643"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00405E41"/>
+    <w:rsid w:val="00423398"/>
     <w:rsid w:val="00433DB0"/>
     <w:rsid w:val="00453C27"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="00496622"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004C1308"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="005052E9"/>
     <w:rsid w:val="00505EF4"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="00542603"/>
     <w:rsid w:val="0054691F"/>
     <w:rsid w:val="005470F8"/>
     <w:rsid w:val="00555340"/>
     <w:rsid w:val="005657B2"/>
     <w:rsid w:val="005736A5"/>
     <w:rsid w:val="005771A3"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="00591CB9"/>
     <w:rsid w:val="005A3C0D"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="005E07AB"/>
     <w:rsid w:val="00613524"/>
     <w:rsid w:val="006335D9"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="0067047C"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00682402"/>
+    <w:rsid w:val="006951C8"/>
     <w:rsid w:val="0069779E"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006C0462"/>
     <w:rsid w:val="006C1445"/>
     <w:rsid w:val="006C3942"/>
     <w:rsid w:val="006D251F"/>
+    <w:rsid w:val="006D7455"/>
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E287A"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="006E7ACF"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="007072BE"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="007401DB"/>
     <w:rsid w:val="00754DBB"/>
     <w:rsid w:val="0075615F"/>
+    <w:rsid w:val="00756316"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="0077716E"/>
+    <w:rsid w:val="00782363"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="007A2FD9"/>
     <w:rsid w:val="007A44B5"/>
     <w:rsid w:val="007B2C2C"/>
     <w:rsid w:val="007B3708"/>
+    <w:rsid w:val="007C3691"/>
     <w:rsid w:val="007D2372"/>
+    <w:rsid w:val="0081450C"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008A3ED3"/>
     <w:rsid w:val="008B782F"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="009033DB"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00941C6C"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00982875"/>
+    <w:rsid w:val="0098723B"/>
     <w:rsid w:val="00990B85"/>
     <w:rsid w:val="00991810"/>
     <w:rsid w:val="0099774B"/>
     <w:rsid w:val="009B09B3"/>
     <w:rsid w:val="009D23CD"/>
     <w:rsid w:val="009E5A60"/>
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="00A013B0"/>
     <w:rsid w:val="00A044FC"/>
     <w:rsid w:val="00A045F7"/>
     <w:rsid w:val="00A04EB7"/>
     <w:rsid w:val="00A15142"/>
+    <w:rsid w:val="00A3729C"/>
     <w:rsid w:val="00A63271"/>
     <w:rsid w:val="00A75371"/>
     <w:rsid w:val="00AA25AE"/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rsid w:val="00AC500F"/>
     <w:rsid w:val="00AD274F"/>
     <w:rsid w:val="00AF78BC"/>
     <w:rsid w:val="00B006A0"/>
     <w:rsid w:val="00B02269"/>
     <w:rsid w:val="00B269DF"/>
     <w:rsid w:val="00B300F2"/>
     <w:rsid w:val="00B51995"/>
     <w:rsid w:val="00B5583A"/>
     <w:rsid w:val="00B621B7"/>
     <w:rsid w:val="00B66645"/>
     <w:rsid w:val="00B66C49"/>
     <w:rsid w:val="00B74821"/>
+    <w:rsid w:val="00B76788"/>
+    <w:rsid w:val="00B8382B"/>
     <w:rsid w:val="00B96B18"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BB54BD"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1864"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00BF16F9"/>
     <w:rsid w:val="00BF6C1E"/>
     <w:rsid w:val="00C02AF6"/>
     <w:rsid w:val="00C24114"/>
     <w:rsid w:val="00C40BB5"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C653C3"/>
     <w:rsid w:val="00C746F5"/>
+    <w:rsid w:val="00C77043"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CB70B7"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF71D0"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D3192B"/>
     <w:rsid w:val="00D36A2A"/>
     <w:rsid w:val="00D36B94"/>
+    <w:rsid w:val="00D620F4"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D97F65"/>
     <w:rsid w:val="00DB2D57"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DC1DF4"/>
     <w:rsid w:val="00DC6BAC"/>
     <w:rsid w:val="00DD18DE"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DE0681"/>
     <w:rsid w:val="00DE20B0"/>
     <w:rsid w:val="00E0238C"/>
     <w:rsid w:val="00E145F5"/>
     <w:rsid w:val="00E16769"/>
     <w:rsid w:val="00E24C67"/>
     <w:rsid w:val="00E2647F"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
+    <w:rsid w:val="00E51387"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC344C"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F44B4F"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
     <w:rsid w:val="00FA19B4"/>
     <w:rsid w:val="00FC217A"/>
     <w:rsid w:val="00FC3B70"/>
     <w:rsid w:val="00FD3F26"/>
     <w:rsid w:val="00FD4253"/>
     <w:rsid w:val="00FE5EAF"/>
     <w:rsid w:val="00FE704B"/>
     <w:rsid w:val="00FF4C21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -2777,75 +3397,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1021</Characters>
+  <Pages>3</Pages>
+  <Words>2944</Words>
+  <Characters>1679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2806</CharactersWithSpaces>
+  <CharactersWithSpaces>4614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>