--- v0 (2025-10-07)
+++ v1 (2026-10-10)
@@ -1,1642 +1,1391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB1E7D" w:rsidRPr="00B66C49" w:rsidRDefault="00AB1E7D" w:rsidP="00B66C49">
-[...68 lines deleted...]
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00073AD7" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="3FDE2A41" w14:textId="77777777" w:rsidR="006F462E" w:rsidRPr="00806FB4" w:rsidRDefault="00545BB1" w:rsidP="00410089">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-      <w:r w:rsidR="00590267" w:rsidRPr="00D36F52">
+      <w:r w:rsidRPr="00B21EFF">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Informatīv</w:t>
+        <w:t>Informatīvās dienas</w:t>
       </w:r>
-      <w:r w:rsidR="004D659B" w:rsidRPr="00D36F52">
-[...55 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
-        <w:gridCol w:w="6709"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="3136"/>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="2453"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D36F52" w:rsidTr="00017028">
+      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w14:paraId="37AF2EED" w14:textId="77777777" w:rsidTr="00184696">
         <w:trPr>
-          <w:trHeight w:val="329"/>
-[...64 lines deleted...]
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017028" w:rsidRDefault="00017028" w:rsidP="001E4D06">
-[...160 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4ECBF630" w14:textId="6278269C" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6709" w:type="dxa"/>
+            <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D36F52" w:rsidRPr="00186C9A" w:rsidRDefault="00D36F52" w:rsidP="00D36F52">
-[...56 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="01B07D36" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00017028" w:rsidRDefault="00017028" w:rsidP="00D36F52">
+          <w:p w14:paraId="6AC03810" w14:textId="0FF52419" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00821029" w:rsidP="00184696">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D36F52" w:rsidRPr="00D36F52" w:rsidRDefault="00D36F52" w:rsidP="00D36F52">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OKTOBRIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B33A789" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w14:paraId="6B97CFDF" w14:textId="77777777" w:rsidTr="00184696">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A81330" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36F52">
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F4F128" w14:textId="69B2814B" w:rsidR="00F93559" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="00733EF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00733EF5" w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00733EF5" w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D44168" w14:textId="77777777" w:rsidR="005859DE" w:rsidRPr="00396DD7" w:rsidRDefault="005859DE" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64DDFD42" w14:textId="0501BCF9" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE06CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00653676">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE06CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00- 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00653676">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE06CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3349BBF2" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="007D1081"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBC0D21" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F507923" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D441EDD" w14:textId="77777777" w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="00184696"/>
+          <w:p w14:paraId="4960D488" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
+            </w:r>
+            <w:r w:rsidR="00396DD7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C653DA" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BA1FF" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074454">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Klātienē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5CA915" w14:textId="77777777" w:rsidR="00653676" w:rsidRPr="00074454" w:rsidRDefault="00653676" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D27845" w14:textId="2330430B" w:rsidR="00F04318" w:rsidRDefault="00653676" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04318">
+              <w:t xml:space="preserve"> filiāle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C7A49B" w14:textId="1EB373D8" w:rsidR="00F93559" w:rsidRPr="00E70867" w:rsidRDefault="00653676" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Avotu iela 1</w:t>
+            </w:r>
+            <w:r w:rsidR="007D1081">
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04318">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6702A599" w14:textId="280FF277" w:rsidR="007D1081" w:rsidRPr="00396DD7" w:rsidRDefault="00653676" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>100. kab.</w:t>
+            </w:r>
+            <w:r w:rsidR="007D1081">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w14:paraId="0FDC521B" w14:textId="77777777" w:rsidTr="004D0F5D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC78D86" w14:textId="0B513742" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D250D" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED30F41" w14:textId="3EA9C9DF" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00821029" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OKTOBRIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56979281" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w14:paraId="0F171AE5" w14:textId="77777777" w:rsidTr="004D0F5D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12469739" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00653676" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39242F23" w14:textId="563CC0BD" w:rsidR="00396DD7" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00733EF5" w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00283551" w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00396DD7" w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C312BDB" w14:textId="77777777" w:rsidR="005859DE" w:rsidRPr="00396DD7" w:rsidRDefault="005859DE" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456C37BE" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE06CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00- 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A33CED" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08654630" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30425D1B" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA9B17" w14:textId="77777777" w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="004D0F5D"/>
+          <w:p w14:paraId="351CA9BB" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A845D3" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27551A49" w14:textId="0F59A103" w:rsidR="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653676">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Microsoft Teams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA9A23E" w14:textId="77777777" w:rsidR="00653676" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D048E98" w14:textId="1D6ADAB5" w:rsidR="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Saldus filiāle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEEC563" w14:textId="22DF2693" w:rsidR="00396DD7" w:rsidRPr="00806FB4" w:rsidRDefault="00396DD7" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E341A6" w:rsidRPr="00E341A6" w:rsidRDefault="00E341A6" w:rsidP="00E341A6"/>
-    <w:p w:rsidR="00017028" w:rsidRPr="00017028" w:rsidRDefault="00073AD7" w:rsidP="00E341A6">
+    <w:p w14:paraId="05DE7FEF" w14:textId="2BAE6530" w:rsidR="007D1081" w:rsidRDefault="007D1081" w:rsidP="00733EF5">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...59 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          </w:t>
+        <w:t>Pieteikties Informatīvās dienas pasākumiem var</w:t>
       </w:r>
-      <w:r w:rsidR="00073AD7" w:rsidRPr="00E60D0C">
+      <w:r w:rsidR="00733EF5">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>tālr</w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00186C9A">
+    </w:p>
+    <w:p w14:paraId="143F83F2" w14:textId="77777777" w:rsidR="00653676" w:rsidRDefault="00653676" w:rsidP="00733EF5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...45 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B66C49" w:rsidSect="00555340">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="472D039D" w14:textId="77777777" w:rsidR="00653676" w:rsidRDefault="00653676" w:rsidP="00733EF5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581825C2" w14:textId="622E7EDD" w:rsidR="00653676" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+      <w:pPr>
+        <w:ind w:right="-199"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653676">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tālrunis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653676">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20203872</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653676">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316D5599" w14:textId="3FA8F660" w:rsidR="00653676" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+      <w:pPr>
+        <w:ind w:right="-199"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653676">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-pasts </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00653676">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> inga.kalmuka@nva.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00653676">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A79AB6B" w14:textId="77777777" w:rsidR="00653676" w:rsidRPr="00653676" w:rsidRDefault="00653676" w:rsidP="00653676">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DEAA4C" w14:textId="77777777" w:rsidR="007D1081" w:rsidRPr="00653676" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007D1081" w:rsidRPr="00653676" w:rsidSect="00806FB4">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1440" w:bottom="142" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B1E19" w:rsidRDefault="005B1E19">
+    <w:p w14:paraId="53E10725" w14:textId="77777777" w:rsidR="00907C70" w:rsidRDefault="00907C70" w:rsidP="00DA461A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B1E19" w:rsidRDefault="005B1E19">
+    <w:p w14:paraId="621F5184" w14:textId="77777777" w:rsidR="00907C70" w:rsidRDefault="00907C70" w:rsidP="00DA461A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...181 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B1E19" w:rsidRDefault="005B1E19">
+    <w:p w14:paraId="27330C37" w14:textId="77777777" w:rsidR="00907C70" w:rsidRDefault="00907C70" w:rsidP="00DA461A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B1E19" w:rsidRDefault="005B1E19">
+    <w:p w14:paraId="7A3C3E7B" w14:textId="77777777" w:rsidR="00907C70" w:rsidRDefault="00907C70" w:rsidP="00DA461A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00453D89" w:rsidRDefault="00453D89">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A80A861" w14:textId="62C1A1A9" w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00DA461A" w:rsidP="00806FB4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...71 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1155"/>
+        <w:tab w:val="center" w:pos="4153"/>
+      </w:tabs>
+      <w:ind w:right="-598"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
-[...8 lines deleted...]
-        <w:bCs/>
+        <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
-    <w:lvl w:ilvl="0" w:tplc="6C264C52">
+    <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59881E8E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B11613CE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4926CC92" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ABE4E640" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B798D29E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97668E12" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B49A1A38" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3AD8C82A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1051002251">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1532500507">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB1E7D"/>
-[...196 lines deleted...]
-    <w:rsid w:val="00FD4253"/>
+    <w:rsidRoot w:val="00937362"/>
+    <w:rsid w:val="0006344D"/>
+    <w:rsid w:val="000660D0"/>
+    <w:rsid w:val="00074454"/>
+    <w:rsid w:val="00091354"/>
+    <w:rsid w:val="000B3B94"/>
+    <w:rsid w:val="000B7C99"/>
+    <w:rsid w:val="000F05F9"/>
+    <w:rsid w:val="00100E0E"/>
+    <w:rsid w:val="00112731"/>
+    <w:rsid w:val="001131EA"/>
+    <w:rsid w:val="00176871"/>
+    <w:rsid w:val="001804B2"/>
+    <w:rsid w:val="00181DF5"/>
+    <w:rsid w:val="001904EC"/>
+    <w:rsid w:val="001D4638"/>
+    <w:rsid w:val="00232848"/>
+    <w:rsid w:val="0026505F"/>
+    <w:rsid w:val="00283551"/>
+    <w:rsid w:val="002C2ED3"/>
+    <w:rsid w:val="002C65F4"/>
+    <w:rsid w:val="002D2E44"/>
+    <w:rsid w:val="002D56FF"/>
+    <w:rsid w:val="00340168"/>
+    <w:rsid w:val="0037491F"/>
+    <w:rsid w:val="00396DD7"/>
+    <w:rsid w:val="003C3E4F"/>
+    <w:rsid w:val="00405A0E"/>
+    <w:rsid w:val="00410089"/>
+    <w:rsid w:val="004304F7"/>
+    <w:rsid w:val="00454A2C"/>
+    <w:rsid w:val="004E2285"/>
+    <w:rsid w:val="004F1145"/>
+    <w:rsid w:val="00545BB1"/>
+    <w:rsid w:val="005644EC"/>
+    <w:rsid w:val="005761B5"/>
+    <w:rsid w:val="005859DE"/>
+    <w:rsid w:val="005D2DF1"/>
+    <w:rsid w:val="00653676"/>
+    <w:rsid w:val="006E7B1B"/>
+    <w:rsid w:val="006F462E"/>
+    <w:rsid w:val="00733EF5"/>
+    <w:rsid w:val="00740D5D"/>
+    <w:rsid w:val="007B1CA2"/>
+    <w:rsid w:val="007D1081"/>
+    <w:rsid w:val="00806FB4"/>
+    <w:rsid w:val="00821029"/>
+    <w:rsid w:val="008668B3"/>
+    <w:rsid w:val="008D0336"/>
+    <w:rsid w:val="008D4152"/>
+    <w:rsid w:val="00907C70"/>
+    <w:rsid w:val="00937362"/>
+    <w:rsid w:val="0099335C"/>
+    <w:rsid w:val="009B7116"/>
+    <w:rsid w:val="00A1354E"/>
+    <w:rsid w:val="00A20C46"/>
+    <w:rsid w:val="00A25695"/>
+    <w:rsid w:val="00A277FC"/>
+    <w:rsid w:val="00A54E9C"/>
+    <w:rsid w:val="00A65F0A"/>
+    <w:rsid w:val="00B21EFF"/>
+    <w:rsid w:val="00B421C0"/>
+    <w:rsid w:val="00B626F2"/>
+    <w:rsid w:val="00C512FB"/>
+    <w:rsid w:val="00C52460"/>
+    <w:rsid w:val="00C8184E"/>
+    <w:rsid w:val="00CC2CA9"/>
+    <w:rsid w:val="00CC2FF8"/>
+    <w:rsid w:val="00CF573A"/>
+    <w:rsid w:val="00CF7BCE"/>
+    <w:rsid w:val="00D50404"/>
+    <w:rsid w:val="00D71316"/>
+    <w:rsid w:val="00DA461A"/>
+    <w:rsid w:val="00DE06CE"/>
+    <w:rsid w:val="00E06438"/>
+    <w:rsid w:val="00E3380D"/>
+    <w:rsid w:val="00E3624D"/>
+    <w:rsid w:val="00E70867"/>
+    <w:rsid w:val="00EA50C2"/>
+    <w:rsid w:val="00EB4503"/>
+    <w:rsid w:val="00ED4750"/>
+    <w:rsid w:val="00ED60C2"/>
+    <w:rsid w:val="00EE327E"/>
+    <w:rsid w:val="00EE4868"/>
+    <w:rsid w:val="00EF590F"/>
+    <w:rsid w:val="00F041D8"/>
+    <w:rsid w:val="00F04318"/>
+    <w:rsid w:val="00F12FAD"/>
+    <w:rsid w:val="00F22BA2"/>
+    <w:rsid w:val="00F41716"/>
+    <w:rsid w:val="00F7003D"/>
+    <w:rsid w:val="00F93559"/>
+    <w:rsid w:val="00FB1B4A"/>
+    <w:rsid w:val="00FE5D82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25BCE2F9"/>
+  <w14:docId w14:val="08F8F8AD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{96E112E7-815C-4D3F-A92A-DD7221BF0784}"/>
+  <w15:docId w15:val="{EE5BE7FE-0445-464E-96DF-CC91BE141D34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1785,409 +1534,372 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB1E7D"/>
+    <w:rsid w:val="008668B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...116 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00BE1884"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00937362"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:rsid w:val="00BE1884"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937362"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA461A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA461A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA461A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA461A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE5D82"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE5D82"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F462E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="flextablevalue">
+    <w:name w:val="flextable__value"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00396DD7"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2006467223">
+    <w:div w:id="495999230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1772242329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20inga.kalmuka@nva.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2294,79 +2006,324 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100376ED8DEE0758043A68B8A2E004C09F4" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94a0a064030af449f0154a2b47278d8a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="c6c5667d-1212-4a73-9d50-fd215a205469" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="20c45394c7ce75ccdeb9168272e8c191" ns3:_="">
+    <xsd:import namespace="c6c5667d-1212-4a73-9d50-fd215a205469"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6c5667d-1212-4a73-9d50-fd215a205469" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="9" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="13" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="c6c5667d-1212-4a73-9d50-fd215a205469" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8175A92F-D9E6-4C00-B52E-13E66670A316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c6c5667d-1212-4a73-9d50-fd215a205469"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1EBD70B-D6E2-4494-96B7-7A1E19149EE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1C9BBD6-FB08-44DC-963E-12CB3987D861}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6c5667d-1212-4a73-9d50-fd215a205469"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>498</Words>
-  <Characters>285</Characters>
+  <Words>582</Words>
+  <Characters>333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>4</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>pkiva</Company>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>782</CharactersWithSpaces>
+  <CharactersWithSpaces>914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>4</dc:title>
-  <dc:creator>DaceA</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Saulcerite Briede</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100376ED8DEE0758043A68B8A2E004C09F4</vt:lpwstr>
+  </property>
+</Properties>
+</file>