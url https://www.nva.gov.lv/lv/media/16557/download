--- v9 (2026-08-26)
+++ v10 (2026-10-10)
@@ -267,111 +267,95 @@
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1793"/>
             </w:tblGrid>
             <w:tr w:rsidR="008D4996" w14:paraId="3BA83BCD" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="900"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1793" w:type="dxa"/>
                 </w:tcPr>
-                <w:tbl>
-[...36 lines deleted...]
-                <w:p w14:paraId="59DF0D0C" w14:textId="77777777" w:rsidR="008D4996" w:rsidRDefault="008D4996" w:rsidP="008D4996">
+                <w:p w14:paraId="7E359958" w14:textId="77777777" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="28C0CF26" w14:textId="77777777" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="776F5781" w14:textId="77777777" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="32B9BDB4" w14:textId="07D7A8B2" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">        15.09.2026.</w:t>
+                    <w:t>12.10.2026.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5D046F88" w14:textId="77777777" w:rsidR="008D4996" w:rsidRDefault="008D4996" w:rsidP="008D4996">
+                <w:p w14:paraId="1AAF76D6" w14:textId="77777777" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0E379D02" w14:textId="77777777" w:rsidR="008D4996" w:rsidRDefault="008D4996" w:rsidP="008D4996">
+                <w:p w14:paraId="586EBE6A" w14:textId="77777777" w:rsidR="004F7065" w:rsidRDefault="004F7065" w:rsidP="004F7065">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="068F1F16" w14:textId="77777777" w:rsidR="008D4996" w:rsidRDefault="008D4996" w:rsidP="008D4996">
+                <w:p w14:paraId="068F1F16" w14:textId="2C340C2C" w:rsidR="008D4996" w:rsidRDefault="004F7065" w:rsidP="004F7065">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>28.09.2026.</w:t>
+                    <w:t>27.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>10</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>.2026.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008D4996" w14:paraId="7F1084D2" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="900"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1793" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="400AF2C7" w14:textId="77777777" w:rsidR="008D4996" w:rsidRDefault="008D4996" w:rsidP="008D4996"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="22F58485" w14:textId="3D6E78B1" w:rsidR="009241FE" w:rsidRPr="0054691F" w:rsidRDefault="009241FE" w:rsidP="00FB38AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -542,58 +526,58 @@
           <w:color w:val="FF0000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B66C49" w:rsidSect="000F6C06">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ABCA5C2" w14:textId="77777777" w:rsidR="00175278" w:rsidRDefault="00175278">
+    <w:p w14:paraId="21010E55" w14:textId="77777777" w:rsidR="00F70A63" w:rsidRDefault="00F70A63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422D53E2" w14:textId="77777777" w:rsidR="00175278" w:rsidRDefault="00175278">
+    <w:p w14:paraId="5E1677BC" w14:textId="77777777" w:rsidR="00F70A63" w:rsidRDefault="00F70A63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -812,58 +796,58 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.pielikums_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38E3CC5D" w14:textId="77777777" w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5ADCF8" w14:textId="77777777" w:rsidR="00175278" w:rsidRDefault="00175278">
+    <w:p w14:paraId="191E5EA2" w14:textId="77777777" w:rsidR="00F70A63" w:rsidRDefault="00F70A63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72438706" w14:textId="77777777" w:rsidR="00175278" w:rsidRDefault="00175278">
+    <w:p w14:paraId="3E7CBEAD" w14:textId="77777777" w:rsidR="00F70A63" w:rsidRDefault="00F70A63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31E0E2E1" w14:textId="77777777" w:rsidR="00453D89" w:rsidRDefault="00453D89">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F338A27" w14:textId="77777777" w:rsidR="002C7474" w:rsidRDefault="00073AD7" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -1171,50 +1155,51 @@
     <w:rsid w:val="00353D1B"/>
     <w:rsid w:val="003541B2"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003B5651"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00424914"/>
     <w:rsid w:val="00433DB0"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="004873DC"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004C1308"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="004D7459"/>
+    <w:rsid w:val="004F7065"/>
     <w:rsid w:val="005052E9"/>
     <w:rsid w:val="00530C03"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="00542603"/>
     <w:rsid w:val="0054691F"/>
     <w:rsid w:val="00555340"/>
     <w:rsid w:val="005554F7"/>
     <w:rsid w:val="005736A5"/>
     <w:rsid w:val="005771A3"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="00591CB9"/>
     <w:rsid w:val="005A3C0D"/>
     <w:rsid w:val="005B332D"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="00613524"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="006453F3"/>
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="006524A1"/>
     <w:rsid w:val="00663373"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00682402"/>
     <w:rsid w:val="006B288D"/>
@@ -1281,80 +1266,82 @@
     <w:rsid w:val="00B269DF"/>
     <w:rsid w:val="00B300F2"/>
     <w:rsid w:val="00B34043"/>
     <w:rsid w:val="00B5583A"/>
     <w:rsid w:val="00B621B7"/>
     <w:rsid w:val="00B66645"/>
     <w:rsid w:val="00B66C49"/>
     <w:rsid w:val="00B74821"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00C250F8"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00CB2387"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D25B16"/>
     <w:rsid w:val="00D36F52"/>
+    <w:rsid w:val="00D5633D"/>
     <w:rsid w:val="00D61133"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DC4C6E"/>
     <w:rsid w:val="00DD18DE"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DE0681"/>
     <w:rsid w:val="00DE09C6"/>
     <w:rsid w:val="00E15C5F"/>
     <w:rsid w:val="00E15EBD"/>
     <w:rsid w:val="00E201F2"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E53CD7"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
     <w:rsid w:val="00E9199F"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00ED2387"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
     <w:rsid w:val="00EF1D0F"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F16C4F"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
+    <w:rsid w:val="00F70A63"/>
     <w:rsid w:val="00F71C80"/>
     <w:rsid w:val="00F71D7C"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
     <w:rsid w:val="00FB38AA"/>
     <w:rsid w:val="00FC217A"/>
     <w:rsid w:val="00FC2E1B"/>
     <w:rsid w:val="00FC4BF1"/>
     <w:rsid w:val="00FD4253"/>
     <w:rsid w:val="00FF6950"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
@@ -2301,74 +2288,74 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>489</Words>
-  <Characters>280</Characters>
+  <Words>474</Words>
+  <Characters>271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>768</CharactersWithSpaces>
+  <CharactersWithSpaces>744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>