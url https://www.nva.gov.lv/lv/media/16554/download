--- v9 (2026-08-26)
+++ v10 (2026-10-10)
@@ -301,111 +301,95 @@
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1793"/>
             </w:tblGrid>
             <w:tr w:rsidR="001361E5" w14:paraId="619BC52C" w14:textId="77777777" w:rsidTr="00093304">
               <w:trPr>
                 <w:trHeight w:val="900"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1793" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:tbl>
-[...36 lines deleted...]
-                <w:p w14:paraId="7A1A4317" w14:textId="77777777" w:rsidR="001361E5" w:rsidRDefault="001361E5" w:rsidP="001361E5">
+                <w:p w14:paraId="542A1168" w14:textId="77777777" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2978FA26" w14:textId="77777777" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="162F6A58" w14:textId="77777777" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="28D213D7" w14:textId="2121510F" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">        15.09.2026.</w:t>
+                    <w:t>12.10.2026.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5C8CC68F" w14:textId="77777777" w:rsidR="001361E5" w:rsidRDefault="001361E5" w:rsidP="001361E5">
+                <w:p w14:paraId="1E4FD80E" w14:textId="77777777" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="1FAA49DF" w14:textId="77777777" w:rsidR="001361E5" w:rsidRDefault="001361E5" w:rsidP="001361E5">
+                <w:p w14:paraId="7820465B" w14:textId="77777777" w:rsidR="004C4AB8" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="62E0B565" w14:textId="77777777" w:rsidR="001361E5" w:rsidRDefault="001361E5" w:rsidP="001361E5">
+                <w:p w14:paraId="62E0B565" w14:textId="4C12CF91" w:rsidR="001361E5" w:rsidRDefault="004C4AB8" w:rsidP="004C4AB8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>28.09.2026.</w:t>
+                    <w:t>27.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007F5CE2">
+                    <w:t>10</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>.2026.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001361E5" w14:paraId="748FF580" w14:textId="77777777" w:rsidTr="00093304">
               <w:trPr>
                 <w:trHeight w:val="900"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1793" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2FE80EE3" w14:textId="77777777" w:rsidR="001361E5" w:rsidRDefault="001361E5" w:rsidP="001361E5">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="54B06640" w14:textId="3B347AC9" w:rsidR="00A258FC" w:rsidRPr="0054691F" w:rsidRDefault="00A258FC" w:rsidP="009E707D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -474,108 +458,90 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1A86A154" w14:textId="77777777" w:rsidR="00D36F52" w:rsidRPr="00E341A6" w:rsidRDefault="00D36F52" w:rsidP="00D36F52">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39E7DFCB" w14:textId="2BC3F5DF" w:rsidR="00D36F52" w:rsidRPr="00D36F52" w:rsidRDefault="00D36F52" w:rsidP="00D36F52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36F52">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Attālināti </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008F04E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Team</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D36F52">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> platformā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D463A1C" w14:textId="77777777" w:rsidR="00E341A6" w:rsidRPr="00E341A6" w:rsidRDefault="00E341A6" w:rsidP="00E341A6"/>
     <w:p w14:paraId="3A3041AD" w14:textId="77777777" w:rsidR="00E341A6" w:rsidRPr="00E60D0C" w:rsidRDefault="00073AD7" w:rsidP="00E341A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
       <w:r w:rsidR="00186C9A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valmieras Karjeras konsultantes Evas </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Valmieras Karjeras konsultantes Evas Brempeles </w:t>
       </w:r>
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tālr</w:t>
       </w:r>
       <w:r w:rsidR="00186C9A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Nr. 25685280</w:t>
       </w:r>
       <w:r w:rsidR="00B66645">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidR="00186C9A">
         <w:rPr>
           <w:b/>
@@ -615,58 +581,58 @@
           <w:color w:val="FF0000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B66C49" w:rsidSect="00555340">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76316B71" w14:textId="77777777" w:rsidR="00CD1D73" w:rsidRDefault="00CD1D73">
+    <w:p w14:paraId="1CF99EB8" w14:textId="77777777" w:rsidR="007A5B49" w:rsidRDefault="007A5B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0408A7B1" w14:textId="77777777" w:rsidR="00CD1D73" w:rsidRDefault="00CD1D73">
+    <w:p w14:paraId="632864C3" w14:textId="77777777" w:rsidR="007A5B49" w:rsidRDefault="007A5B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -885,58 +851,58 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.pielikums_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3AAFE6C6" w14:textId="77777777" w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0319DFC1" w14:textId="77777777" w:rsidR="00CD1D73" w:rsidRDefault="00CD1D73">
+    <w:p w14:paraId="3A4140FC" w14:textId="77777777" w:rsidR="007A5B49" w:rsidRDefault="007A5B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F2E7F49" w14:textId="77777777" w:rsidR="00CD1D73" w:rsidRDefault="00CD1D73">
+    <w:p w14:paraId="29BDCB56" w14:textId="77777777" w:rsidR="007A5B49" w:rsidRDefault="007A5B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F67CC07" w14:textId="77777777" w:rsidR="00453D89" w:rsidRDefault="00453D89">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61FEE661" w14:textId="77777777" w:rsidR="002C7474" w:rsidRDefault="00073AD7" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -1149,184 +1115,189 @@
     <w:lvl w:ilvl="8" w:tplc="3AD8C82A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1911304942">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
     <w:rsid w:val="00022C8D"/>
     <w:rsid w:val="00034E39"/>
     <w:rsid w:val="00044636"/>
     <w:rsid w:val="00065028"/>
     <w:rsid w:val="00071EFF"/>
     <w:rsid w:val="00073AD7"/>
     <w:rsid w:val="00075D63"/>
     <w:rsid w:val="00095463"/>
     <w:rsid w:val="000A5846"/>
     <w:rsid w:val="000A69D2"/>
     <w:rsid w:val="000C7F16"/>
     <w:rsid w:val="000D0AB0"/>
     <w:rsid w:val="000D212D"/>
     <w:rsid w:val="001001A5"/>
     <w:rsid w:val="00122CB7"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="001361E5"/>
     <w:rsid w:val="00146F63"/>
     <w:rsid w:val="00152B07"/>
+    <w:rsid w:val="0017375A"/>
     <w:rsid w:val="00186C9A"/>
     <w:rsid w:val="001928A7"/>
     <w:rsid w:val="001B18E6"/>
     <w:rsid w:val="001D2B33"/>
     <w:rsid w:val="001E1816"/>
     <w:rsid w:val="00215D60"/>
     <w:rsid w:val="00247BD4"/>
     <w:rsid w:val="002560BB"/>
     <w:rsid w:val="0026174C"/>
     <w:rsid w:val="002705AB"/>
     <w:rsid w:val="0029456B"/>
     <w:rsid w:val="002C7474"/>
     <w:rsid w:val="00300BFA"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="003220CF"/>
     <w:rsid w:val="00327BDD"/>
     <w:rsid w:val="00332654"/>
     <w:rsid w:val="00334114"/>
     <w:rsid w:val="00336C55"/>
     <w:rsid w:val="00342D25"/>
     <w:rsid w:val="00353BA2"/>
     <w:rsid w:val="003541B2"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003D50C3"/>
     <w:rsid w:val="003E254E"/>
     <w:rsid w:val="003E76D4"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="004101CF"/>
     <w:rsid w:val="00427AA6"/>
     <w:rsid w:val="00433DB0"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="00455B17"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004A5EFA"/>
     <w:rsid w:val="004C1308"/>
+    <w:rsid w:val="004C4AB8"/>
     <w:rsid w:val="004D4313"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="004E2818"/>
     <w:rsid w:val="005052E9"/>
+    <w:rsid w:val="005352CA"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="00542603"/>
     <w:rsid w:val="0054691F"/>
     <w:rsid w:val="00555340"/>
     <w:rsid w:val="005736A5"/>
     <w:rsid w:val="005771A3"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="00591CB9"/>
     <w:rsid w:val="005A3C0D"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="00613459"/>
     <w:rsid w:val="00613524"/>
     <w:rsid w:val="006216F0"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00675C06"/>
     <w:rsid w:val="00675F39"/>
     <w:rsid w:val="00682402"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006C0462"/>
+    <w:rsid w:val="006C13EF"/>
     <w:rsid w:val="006C1445"/>
     <w:rsid w:val="006C3942"/>
     <w:rsid w:val="006D251F"/>
     <w:rsid w:val="006D42D7"/>
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="006E4B91"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="007462EB"/>
     <w:rsid w:val="0075615F"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="0077716E"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="007A2FD9"/>
+    <w:rsid w:val="007A5B49"/>
     <w:rsid w:val="007C19AF"/>
     <w:rsid w:val="007D2372"/>
+    <w:rsid w:val="007F5CE2"/>
     <w:rsid w:val="00805D58"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008A4EFE"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="008F04E7"/>
     <w:rsid w:val="009072A8"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="009317CE"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00950DDD"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00982875"/>
     <w:rsid w:val="00990B85"/>
     <w:rsid w:val="0099774B"/>
     <w:rsid w:val="009B09B3"/>
@@ -2382,74 +2353,74 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>527</Words>
-  <Characters>301</Characters>
+  <Words>512</Words>
+  <Characters>292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>827</CharactersWithSpaces>
+  <CharactersWithSpaces>803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>