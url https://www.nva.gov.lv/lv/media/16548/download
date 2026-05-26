--- v1 (2025-11-04)
+++ v2 (2026-05-26)
@@ -387,2085 +387,1782 @@
           <w:p w14:paraId="06A1E544" w14:textId="77777777" w:rsidR="00D527E7" w:rsidRPr="00F5629E" w:rsidRDefault="00D527E7" w:rsidP="00D527E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B55D1" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00C804F7">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373B4831" w14:textId="4714507C" w:rsidR="004B55D1" w:rsidRDefault="009C51B2" w:rsidP="004B55D1">
+          <w:p w14:paraId="18723770" w14:textId="2AF26843" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="1C7EBFF5" w14:textId="5250C922" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+              <w:t>13.04</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7EBFF5" w14:textId="74EC8541" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>plkst.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000746BC">
+              <w:t xml:space="preserve">Plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00-1</w:t>
             </w:r>
-            <w:r w:rsidR="000746BC">
+            <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25531923" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="25531923" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53369A24" w14:textId="34219DAE" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="53369A24" w14:textId="34219DAE" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2F9254" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="6C2F9254" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780D92A1" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="780D92A1" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sadarbība ar NVA darba meklēšanas procesā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBF1CE8" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="3BBF1CE8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Individuālais darba meklēšanas plāns;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC4B1D8" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="2DC4B1D8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklējumu dienasgrāmata;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE782D5" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="6DE782D5" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA pakalpojumi bezdarbniekiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65931DA3" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="65931DA3" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>E-apmācība, e-pakalpojumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E4E495" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="57E4E495" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklēšanas iespējas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03221754" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="03221754" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Karjeras konsultācijas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE593E8" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="4DE593E8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgū pieprasītas profesijas un prasmes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060DCB3A" w14:textId="3683EE5A" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="060DCB3A" w14:textId="3683EE5A" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus prognozes-īstermiņā, vidējā termiņā, ilgtermiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE663C" w14:textId="1F66E607" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="62BE663C" w14:textId="1F66E607" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B55E298" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
-[...12 lines deleted...]
-          <w:p w14:paraId="3D64EEA1" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="5B55E298" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D64EEA1" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zoom platformā</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uz e-pastu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050D910B" w14:textId="7B8FA26E" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="050D910B" w14:textId="7B8FA26E" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B55D1" w:rsidRPr="00F5629E" w14:paraId="736C1F29" w14:textId="77777777" w:rsidTr="00C804F7">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="736C1F29" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D882AB" w14:textId="5A7EC7CE" w:rsidR="004B55D1" w:rsidRDefault="000746BC" w:rsidP="004B55D1">
+          <w:p w14:paraId="28B21EF3" w14:textId="1EDF77D1" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.0</w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E67CFD5" w14:textId="64785DBB" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">plkst. </w:t>
-[...32 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9CCCC3" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="3F9CCCC3" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D681905" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="7D681905" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D94E043" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="1D94E043" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B55D1" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00C804F7">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="952"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0053A221" w14:textId="719ABA5C" w:rsidR="004B55D1" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="1D8266F3" w14:textId="53CDE943" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>17.</w:t>
-[...9 lines deleted...]
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.2025.</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448CE8D3" w14:textId="3E7A6ED3" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">plkst. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000746BC">
+              <w:t xml:space="preserve">Plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00-1</w:t>
             </w:r>
-            <w:r w:rsidR="000746BC">
+            <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08267ABF" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="08267ABF" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="473FB6FF" w14:textId="77777777" w:rsidR="004B55D1" w:rsidRPr="00F5629E" w:rsidRDefault="004B55D1" w:rsidP="004B55D1">
+          <w:p w14:paraId="473FB6FF" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B68E0" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="005E5527">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="1159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EB146F" w14:textId="6BF41A54" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="001F0E39" w:rsidP="007B68E0">
-[...12 lines deleted...]
-            <w:bookmarkStart w:id="3" w:name="_Hlk135482455"/>
+          <w:p w14:paraId="6B2E0ABF" w14:textId="0ED36718" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk107565984"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk135482455"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>22.04</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3970F5D6" w14:textId="605F21AB" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...52 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...64 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA09E83" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="5CA09E83" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18EDF0F1" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="18EDF0F1" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54BB3419" w14:textId="5C179432" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54BB3419" w14:textId="5C179432" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BA890C8" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="3BA890C8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC71588" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="4CC71588" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sadarbība ar NVA darba meklēšanas procesā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C91EA2F" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="0C91EA2F" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Individuālais darba meklēšanas plāns;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D1D681" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="54D1D681" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklējumu dienasgrāmata;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111EED01" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="111EED01" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA pakalpojumi bezdarbniekiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A77068B" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="6A77068B" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>E-apmācība, e-pakalpojumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7342F1C3" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="7342F1C3" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklēšanas iespējas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A41BBED" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="6A41BBED" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Karjeras konsultācijas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71FE1701" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="71FE1701" w14:textId="77777777" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba tirgū pieprasītas profesijas un prasmes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B627FD2" w14:textId="5ED9C6B2" w:rsidR="006D7BD8" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="001F0E39">
+          <w:p w14:paraId="3B627FD2" w14:textId="5ED9C6B2" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus prognozes-īstermiņā, vidējā termiņā, ilgtermiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96B15E" w14:textId="2429C547" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="3B96B15E" w14:textId="2429C547" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Klātienē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7181FDD8" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
-[...12 lines deleted...]
-          <w:p w14:paraId="1100FCB7" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="7181FDD8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1100FCB7" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NVA Balvu filiāles </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1F3293" w14:textId="22F44B7F" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="1F1F3293" w14:textId="22F44B7F" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Balvu KAC,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE3F990" w14:textId="1438D2B7" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="0AE3F990" w14:textId="1438D2B7" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Bērzpils 2a,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Balvi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E9B9B7" w14:textId="48BD1778" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="66E9B9B7" w14:textId="48BD1778" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mācību klase</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCE6D2F" w14:textId="6147CAFF" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="4CCE6D2F" w14:textId="6147CAFF" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B68E0" w:rsidRPr="00F5629E" w14:paraId="2682AF3B" w14:textId="77777777" w:rsidTr="005E5527">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="2682AF3B" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A17ED7B" w14:textId="294E0544" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="001F0E39" w:rsidP="007B68E0">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="358B31E2" w14:textId="19E84925" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>27.05</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="145E88F5" w14:textId="38056F10" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...157 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B8DE06" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="09B8DE06" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="142A3671" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="142A3671" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3277519C" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="3277519C" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B68E0" w:rsidRPr="00F5629E" w14:paraId="4FF36F98" w14:textId="77777777" w:rsidTr="00D942FD">
+      <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="4FF36F98" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="1088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601CF4FD" w14:textId="77F78CCC" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="000746BC" w:rsidP="007B68E0">
+          <w:p w14:paraId="01CE1307" w14:textId="4A77ABF8" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>30.06</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEB18F2" w14:textId="59BCA119" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...31 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">plkst. </w:t>
-[...54 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28E14B" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="2C28E14B" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3757CADF" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="3757CADF" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0E9192" w14:textId="77777777" w:rsidR="007B68E0" w:rsidRPr="00F5629E" w:rsidRDefault="007B68E0" w:rsidP="007B68E0">
+          <w:p w14:paraId="3E0E9192" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="60F14FA3" w14:textId="77777777" w:rsidR="007A6E41" w:rsidRDefault="007A6E41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC806FD" w14:textId="24BF7B7E" w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidRDefault="000B65D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -2645,84 +2342,84 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidSect="007B68E0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="709" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46F8CCFA" w14:textId="77777777" w:rsidR="00C46F20" w:rsidRDefault="00C46F20" w:rsidP="00D527E7">
+    <w:p w14:paraId="1C9601EF" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF9DB53" w14:textId="77777777" w:rsidR="00C46F20" w:rsidRDefault="00C46F20" w:rsidP="00D527E7">
+    <w:p w14:paraId="2086251E" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2730,101 +2427,101 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00C46F20" w:rsidP="00555340">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00FD5461" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00C46F20" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00FD5461" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F1293CC" w14:textId="77777777" w:rsidR="00C46F20" w:rsidRDefault="00C46F20" w:rsidP="00D527E7">
+    <w:p w14:paraId="4FA42693" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B33BE1F" w14:textId="77777777" w:rsidR="00C46F20" w:rsidRDefault="00C46F20" w:rsidP="00D527E7">
+    <w:p w14:paraId="35C452F2" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00C46F20" w:rsidP="00EC1FE4">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00FD5461" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
@@ -2971,67 +2668,70 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="000746BC"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="00097E97"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="000E346B"/>
+    <w:rsid w:val="001142FB"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001B2321"/>
     <w:rsid w:val="001F0E39"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
     <w:rsid w:val="004B55D1"/>
     <w:rsid w:val="00504713"/>
     <w:rsid w:val="00515E53"/>
+    <w:rsid w:val="005433B8"/>
     <w:rsid w:val="005B3694"/>
+    <w:rsid w:val="005D25BF"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005E5527"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006176B9"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006A3A36"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="006D7BD8"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00722C06"/>
     <w:rsid w:val="00747E46"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="007A10EE"/>
     <w:rsid w:val="007A6E41"/>
     <w:rsid w:val="007B68E0"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="00933190"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C51B2"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="00A31616"/>
     <w:rsid w:val="00AC167F"/>
@@ -3043,50 +2743,51 @@
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C46F20"/>
     <w:rsid w:val="00C57366"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D542EB"/>
     <w:rsid w:val="00D942FD"/>
     <w:rsid w:val="00DB2DA8"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00E94A84"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00F5629E"/>
     <w:rsid w:val="00F87AF6"/>
     <w:rsid w:val="00F9344E"/>
     <w:rsid w:val="00FC4F17"/>
+    <w:rsid w:val="00FD5461"/>
     <w:rsid w:val="00FF42AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -3889,70 +3590,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1124</Words>
+  <Words>1125</Words>
   <Characters>642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1763</CharactersWithSpaces>
+  <CharactersWithSpaces>1764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ināra Puļaho</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>