--- v2 (2026-05-26)
+++ v3 (2026-07-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62F7E781" w14:textId="495C3B64" w:rsidR="00D527E7" w:rsidRPr="006803BE" w:rsidRDefault="007B68E0" w:rsidP="00D527E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B68E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
@@ -402,140 +402,151 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18723770" w14:textId="2AF26843" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+          <w:p w14:paraId="18723770" w14:textId="6116186D" w:rsidR="005433B8" w:rsidRDefault="0054645A" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>13.04</w:t>
+              <w:t>28.07</w:t>
             </w:r>
             <w:r w:rsidR="005433B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7EBFF5" w14:textId="74EC8541" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+          <w:p w14:paraId="1C7EBFF5" w14:textId="67E3537F" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Plkst. </w:t>
             </w:r>
             <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0054645A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00-1</w:t>
             </w:r>
-            <w:r w:rsidR="001142FB">
+            <w:r w:rsidR="0054645A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -918,138 +929,150 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="736C1F29" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B21EF3" w14:textId="1EDF77D1" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+          <w:p w14:paraId="28B21EF3" w14:textId="6DAA9EC5" w:rsidR="005433B8" w:rsidRDefault="0054645A" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>18.0</w:t>
+              <w:t>25.08</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E67CFD5" w14:textId="336C7F98" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plkst. </w:t>
             </w:r>
             <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>5</w:t>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0054645A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r w:rsidR="0054645A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plkst. </w:t>
-[...21 lines deleted...]
-              <w:t>:00-1</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001142FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1105,168 +1128,149 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00C804F7">
         <w:trPr>
           <w:trHeight w:val="952"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8266F3" w14:textId="53CDE943" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+          <w:p w14:paraId="1D8266F3" w14:textId="6E004D36" w:rsidR="005433B8" w:rsidRDefault="004B2127" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>29.09</w:t>
+            </w:r>
+            <w:r w:rsidR="005433B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448CE8D3" w14:textId="4E1F7AEB" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="001142FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001142FB">
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004B2127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plkst. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001142FB">
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2127">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...21 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1314,74 +1318,104 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="1159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2E0ABF" w14:textId="0ED36718" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+          <w:p w14:paraId="6B2E0ABF" w14:textId="0B8006A0" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk107565984"/>
             <w:bookmarkStart w:id="2" w:name="_Hlk135482455"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>22.04</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="005433B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3970F5D6" w14:textId="605F21AB" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1442,52 +1476,50 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54BB3419" w14:textId="5C179432" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BA890C8" w14:textId="77777777" w:rsidR="005433B8" w:rsidRPr="00F5629E" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1846,71 +1878,71 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="2682AF3B" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358B31E2" w14:textId="19E84925" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+          <w:p w14:paraId="358B31E2" w14:textId="0418C4EE" w:rsidR="005433B8" w:rsidRDefault="004B2127" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>27.05</w:t>
+              <w:t>18.08</w:t>
             </w:r>
             <w:r w:rsidR="005433B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145E88F5" w14:textId="38056F10" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1988,71 +2020,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005433B8" w:rsidRPr="00F5629E" w14:paraId="4FF36F98" w14:textId="77777777" w:rsidTr="00A60B1B">
         <w:trPr>
           <w:trHeight w:val="1088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01CE1307" w14:textId="4A77ABF8" w:rsidR="005433B8" w:rsidRDefault="001142FB" w:rsidP="005433B8">
+          <w:p w14:paraId="01CE1307" w14:textId="7789A73C" w:rsidR="005433B8" w:rsidRDefault="00A9388A" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>30.06</w:t>
+              <w:t>22.09</w:t>
             </w:r>
             <w:r w:rsidR="005433B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EEB18F2" w14:textId="59BCA119" w:rsidR="005433B8" w:rsidRDefault="005433B8" w:rsidP="005433B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2340,198 +2372,198 @@
       <w:r w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidSect="007B68E0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="709" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1C9601EF" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2086251E" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00FD5461" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="00A9388A" w:rsidRDefault="00A9388A" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00FD5461" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="00A9388A" w:rsidRDefault="00A9388A" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4FA42693" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="35C452F2" w14:textId="77777777" w:rsidR="00FD5461" w:rsidRDefault="00FD5461" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00FD5461" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="00A9388A" w:rsidRDefault="00A9388A" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2628,134 +2660,138 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="500315894">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
+    <w:rsid w:val="00050289"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="000746BC"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="00097E97"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="000E346B"/>
     <w:rsid w:val="001142FB"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001B2321"/>
     <w:rsid w:val="001F0E39"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
+    <w:rsid w:val="004B2127"/>
     <w:rsid w:val="004B55D1"/>
     <w:rsid w:val="00504713"/>
     <w:rsid w:val="00515E53"/>
     <w:rsid w:val="005433B8"/>
+    <w:rsid w:val="0054645A"/>
     <w:rsid w:val="005B3694"/>
     <w:rsid w:val="005D25BF"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005E5527"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006176B9"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006A3A36"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="006D7BD8"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00722C06"/>
     <w:rsid w:val="00747E46"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="007A10EE"/>
     <w:rsid w:val="007A6E41"/>
     <w:rsid w:val="007B68E0"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="00933190"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C51B2"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="00A31616"/>
+    <w:rsid w:val="00A9388A"/>
     <w:rsid w:val="00AC167F"/>
     <w:rsid w:val="00AC2A38"/>
     <w:rsid w:val="00AE770A"/>
     <w:rsid w:val="00B30A10"/>
     <w:rsid w:val="00B4414E"/>
     <w:rsid w:val="00B73C93"/>
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C46F20"/>
     <w:rsid w:val="00C57366"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D542EB"/>
     <w:rsid w:val="00D942FD"/>
     <w:rsid w:val="00DB2DA8"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
@@ -2776,67 +2812,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65B80880"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B4336255-22F9-45CB-BFDD-EBB4C2A0A00E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3168,50 +3204,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0049006C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3279,51 +3316,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D5C9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>