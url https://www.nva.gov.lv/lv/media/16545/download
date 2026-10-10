--- v3 (2026-07-27)
+++ v4 (2026-10-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF73211" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="00D527E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2083D219" w14:textId="09DA8399" w:rsidR="00A31616" w:rsidRDefault="00D527E7" w:rsidP="00D527E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
@@ -278,58 +278,69 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F5629E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Zoom platformā)</w:t>
+        <w:t>Zoom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C7DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platformā)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D527E7" w:rsidRPr="00F5629E" w14:paraId="0BE50A3E" w14:textId="77777777" w:rsidTr="00151F52">
         <w:trPr>
           <w:trHeight w:val="329"/>
@@ -429,1777 +440,1585 @@
           <w:p w14:paraId="06A1E544" w14:textId="77777777" w:rsidR="00D527E7" w:rsidRPr="00F5629E" w:rsidRDefault="00D527E7" w:rsidP="00D527E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00E703E1">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00E703E1">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B61FD6" w14:textId="053E697B" w:rsidR="00E45F8E" w:rsidRDefault="00C40C37" w:rsidP="00E45F8E">
+          <w:p w14:paraId="599275BA" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>28.07</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="1C7EBFF5" w14:textId="24FAA5BE" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>27.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7EBFF5" w14:textId="62BB4DF7" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plkst. </w:t>
-[...54 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>Plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25531923" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="25531923" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53369A24" w14:textId="34219DAE" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="53369A24" w14:textId="34219DAE" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2F9254" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="6C2F9254" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780D92A1" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="780D92A1" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sadarbība ar NVA darba meklēšanas procesā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBF1CE8" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="3BBF1CE8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Individuālais darba meklēšanas plāns;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC4B1D8" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="2DC4B1D8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklējumu dienasgrāmata;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE782D5" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="6DE782D5" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA pakalpojumi bezdarbniekiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65931DA3" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="65931DA3" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>E-apmācība, e-pakalpojumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E4E495" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="57E4E495" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklēšanas iespējas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03221754" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="03221754" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Karjeras konsultācijas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE593E8" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="4DE593E8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgū pieprasītas profesijas un prasmes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060DCB3A" w14:textId="3683EE5A" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="060DCB3A" w14:textId="3683EE5A" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus prognozes-īstermiņā, vidējā termiņā, ilgtermiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE663C" w14:textId="1F66E607" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="62BE663C" w14:textId="1F66E607" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B55E298" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> Zoom platformā</w:t>
+          <w:p w14:paraId="5B55E298" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D64EEA1" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platformā</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uz e-pastu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vienu dienu pirms Informatīvās dienas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050D910B" w14:textId="7B8FA26E" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="050D910B" w14:textId="7B8FA26E" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="593B70B8" w14:textId="77777777" w:rsidTr="00E703E1">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="593B70B8" w14:textId="77777777" w:rsidTr="00E703E1">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24BC166F" w14:textId="1BDAD4C8" w:rsidR="00E45F8E" w:rsidRDefault="00C40C37" w:rsidP="00E45F8E">
+          <w:p w14:paraId="2415E3C8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>25.08</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="10FCFC8E" w14:textId="4F61F513" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>24.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FCFC8E" w14:textId="76D02C92" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plkst. </w:t>
-[...43 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>Plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547181D1" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="547181D1" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="218E0B8A" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="218E0B8A" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615D7417" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="615D7417" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00E703E1">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00E703E1">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D77208" w14:textId="70BEBE2E" w:rsidR="00E45F8E" w:rsidRDefault="00511CC7" w:rsidP="00E45F8E">
+          <w:p w14:paraId="70365ACA" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>29.09</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="448CE8D3" w14:textId="50ED9E3F" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>29.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448CE8D3" w14:textId="7045F4CF" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plkst. </w:t>
-[...54 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>Plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08267ABF" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="08267ABF" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="473FB6FF" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="473FB6FF" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00F709BF">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00F709BF">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D2A001" w14:textId="1BF03BAF" w:rsidR="00E45F8E" w:rsidRDefault="00D54048" w:rsidP="00E45F8E">
+          <w:p w14:paraId="5B502182" w14:textId="0103F576" w:rsidR="00AE5639" w:rsidRDefault="00C602F5" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk107565984"/>
             <w:bookmarkStart w:id="2" w:name="_Hlk135482455"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>07</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="3970F5D6" w14:textId="28510A06" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5639">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3970F5D6" w14:textId="2C225DAE" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA09E83" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="5CA09E83" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18EDF0F1" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="18EDF0F1" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus situācija un tendences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54BB3419" w14:textId="5C179432" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="54BB3419" w14:textId="5C179432" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BA890C8" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="3BA890C8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC71588" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="4CC71588" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sadarbība ar NVA darba meklēšanas procesā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C91EA2F" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="0C91EA2F" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Individuālais darba meklēšanas plāns;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D1D681" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="54D1D681" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklējumu dienasgrāmata;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111EED01" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="111EED01" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NVA pakalpojumi bezdarbniekiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A77068B" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="6A77068B" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>E-apmācība, e-pakalpojumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7342F1C3" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="7342F1C3" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba meklēšanas iespējas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A41BBED" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="6A41BBED" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Karjeras konsultācijas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D35720" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="76D35720" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgū pieprasītas profesijas un prasmes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B627FD2" w14:textId="2A41E6B2" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="3B627FD2" w14:textId="2A41E6B2" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darba tirgus prognozes-īstermiņā, vidējā termiņā, ilgtermiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96B15E" w14:textId="2429C547" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="3B96B15E" w14:textId="2429C547" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Klātienē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7181FDD8" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
-[...12 lines deleted...]
-          <w:p w14:paraId="1100FCB7" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="7181FDD8" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1100FCB7" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NVA Balvu filiāles </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1F3293" w14:textId="5515F4A0" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="1F1F3293" w14:textId="5515F4A0" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Gulbenes</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> KAC,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE3F990" w14:textId="2D1FA05F" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="0AE3F990" w14:textId="2D1FA05F" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ābeļu iela 8</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gulbene</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E9B9B7" w14:textId="48BD1778" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="66E9B9B7" w14:textId="48BD1778" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mācību klase</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCE6D2F" w14:textId="6147CAFF" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="4CCE6D2F" w14:textId="6147CAFF" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="05424EB3" w14:textId="77777777" w:rsidTr="00F709BF">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="05424EB3" w14:textId="77777777" w:rsidTr="00F709BF">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAECA10" w14:textId="07361E5C" w:rsidR="00E45F8E" w:rsidRDefault="00511CC7" w:rsidP="00E45F8E">
+          <w:p w14:paraId="27AEA647" w14:textId="6943FCA5" w:rsidR="00AE5639" w:rsidRDefault="00C602F5" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>04.08</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="3005402F" w14:textId="2B8AC099" w:rsidR="00E45F8E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5639">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.11.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3005402F" w14:textId="722DAD5C" w:rsidR="00AE5639" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547C22E4" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="547C22E4" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39535A2C" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="39535A2C" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB71F8D" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="4DB71F8D" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w14:paraId="5B16F4C2" w14:textId="77777777" w:rsidTr="00F709BF">
+      <w:tr w:rsidR="00AE5639" w:rsidRPr="00F5629E" w14:paraId="5B16F4C2" w14:textId="77777777" w:rsidTr="00F709BF">
         <w:trPr>
           <w:trHeight w:val="1173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253798D7" w14:textId="1D264FDB" w:rsidR="00E45F8E" w:rsidRDefault="00711766" w:rsidP="00E45F8E">
+          <w:p w14:paraId="5BDEED64" w14:textId="1C7A7372" w:rsidR="00AE5639" w:rsidRDefault="00C602F5" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>08.09</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="57FCD90F" w14:textId="60EF3F9A" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5639">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.12.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FCD90F" w14:textId="1245F397" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>plkst. 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A200C7D" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="1A200C7D" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A8BCA6F" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="5A8BCA6F" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE1F8EA" w14:textId="77777777" w:rsidR="00E45F8E" w:rsidRPr="00F5629E" w:rsidRDefault="00E45F8E" w:rsidP="00E45F8E">
+          <w:p w14:paraId="3FE1F8EA" w14:textId="77777777" w:rsidR="00AE5639" w:rsidRPr="00F5629E" w:rsidRDefault="00AE5639" w:rsidP="00AE5639">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="20CB15AC" w14:textId="77777777" w:rsidR="006876FE" w:rsidRDefault="006876FE" w:rsidP="006876FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2397,63 +2216,63 @@
       <w:r w:rsidR="000B65D4" w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE2C9C" w:rsidRPr="00BE2C9C" w:rsidSect="00F5629E">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="142" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10A6017F" w14:textId="77777777" w:rsidR="002257E9" w:rsidRDefault="002257E9" w:rsidP="00D527E7">
+    <w:p w14:paraId="7307658D" w14:textId="77777777" w:rsidR="009A15B2" w:rsidRDefault="009A15B2" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B55F2A7" w14:textId="77777777" w:rsidR="002257E9" w:rsidRDefault="002257E9" w:rsidP="00D527E7">
+    <w:p w14:paraId="2589B6CC" w14:textId="77777777" w:rsidR="009A15B2" w:rsidRDefault="009A15B2" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2483,112 +2302,112 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="003C1545" w:rsidRDefault="003C1545" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="003C1545" w:rsidRDefault="003C1545" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EC8DD0" w14:textId="77777777" w:rsidR="002257E9" w:rsidRDefault="002257E9" w:rsidP="00D527E7">
+    <w:p w14:paraId="741C63B0" w14:textId="77777777" w:rsidR="009A15B2" w:rsidRDefault="009A15B2" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64FF2356" w14:textId="77777777" w:rsidR="002257E9" w:rsidRDefault="002257E9" w:rsidP="00D527E7">
+    <w:p w14:paraId="4CE4131E" w14:textId="77777777" w:rsidR="009A15B2" w:rsidRDefault="009A15B2" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="003C1545" w:rsidRDefault="003C1545" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2694,133 +2513,139 @@
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1053819152">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="00217FEE"/>
     <w:rsid w:val="002257E9"/>
     <w:rsid w:val="002517A4"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="0035541E"/>
     <w:rsid w:val="00382AF8"/>
+    <w:rsid w:val="003C1545"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
     <w:rsid w:val="004C6ECA"/>
     <w:rsid w:val="00511CC7"/>
     <w:rsid w:val="00515E53"/>
     <w:rsid w:val="005B3694"/>
     <w:rsid w:val="005D7888"/>
+    <w:rsid w:val="005E29B8"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006876FE"/>
     <w:rsid w:val="006A3A36"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00711766"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00722C06"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="00771FFE"/>
     <w:rsid w:val="007A10EE"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="00862783"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="008E0B3D"/>
     <w:rsid w:val="00912774"/>
     <w:rsid w:val="00933190"/>
+    <w:rsid w:val="009A15B2"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="00A31616"/>
     <w:rsid w:val="00A36CCA"/>
     <w:rsid w:val="00A61408"/>
     <w:rsid w:val="00AA7114"/>
     <w:rsid w:val="00AC167F"/>
     <w:rsid w:val="00AC2A38"/>
+    <w:rsid w:val="00AE5639"/>
     <w:rsid w:val="00AE770A"/>
     <w:rsid w:val="00B30A10"/>
     <w:rsid w:val="00B62974"/>
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00BE2C9C"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C40C37"/>
+    <w:rsid w:val="00C602F5"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CA560A"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00CE25FE"/>
     <w:rsid w:val="00CE50AE"/>
     <w:rsid w:val="00D01472"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D54048"/>
     <w:rsid w:val="00D542EB"/>
     <w:rsid w:val="00DB2DA8"/>
     <w:rsid w:val="00E45F8E"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00E94A84"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00ED1E39"/>
     <w:rsid w:val="00EF568F"/>
     <w:rsid w:val="00F5629E"/>
     <w:rsid w:val="00F87AF6"/>