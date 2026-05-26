--- v3 (2026-03-11)
+++ v4 (2026-05-26)
@@ -261,56 +261,56 @@
           </w:tcPr>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008115B6" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="00E74D32" w:rsidRDefault="00584FD6" w:rsidP="008115B6">
-[...1 lines deleted...]
-              <w:t>06.02.</w:t>
+          <w:p w:rsidR="008115B6" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:r>
+              <w:t>08.05</w:t>
             </w:r>
             <w:r w:rsidR="003132BA">
-              <w:t>2026</w:t>
+              <w:t>.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="008115B6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74D32">
               <w:t>plkst.10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRDefault="008115B6" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB0448">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
@@ -333,271 +333,236 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="00E341A6" w:rsidRDefault="008115B6" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008115B6" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="00E74D32" w:rsidRDefault="003132BA" w:rsidP="008115B6">
-[...16 lines deleted...]
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="008115B6">
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.05.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74D32">
-              <w:t>plkst.</w:t>
-[...5 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>plkst.10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0448">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="008115B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932206">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00584FD6" w:rsidRDefault="00584FD6" w:rsidP="00584FD6">
-[...7 lines deleted...]
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00584FD6" w:rsidP="00584FD6">
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Zoom.us platformā</w:t>
+              <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008115B6" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003132BA" w:rsidRPr="00E74D32" w:rsidRDefault="00584FD6" w:rsidP="003132BA">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="003132BA" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="003132BA">
+            <w:r>
+              <w:t>05.06</w:t>
             </w:r>
             <w:r w:rsidR="003132BA">
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="008115B6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74D32">
               <w:t>plkst.1</w:t>
             </w:r>
-            <w:r w:rsidR="003132BA">
-              <w:t>3</w:t>
+            <w:r w:rsidR="00DB63DC">
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00E74D32">
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0448">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="008115B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932206">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00584FD6" w:rsidP="007E29A2">
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00DB63DC" w:rsidP="007E29A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008115B6" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="00E74D32" w:rsidRDefault="00584FD6" w:rsidP="008115B6">
-[...13 lines deleted...]
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="008115B6">
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74D32">
               <w:t>plkst.1</w:t>
             </w:r>
-            <w:r w:rsidR="007E29A2">
+            <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00E74D32">
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0448">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -625,153 +590,360 @@
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="007E29A2" w:rsidP="00303CCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008115B6" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="00E74D32" w:rsidRDefault="00584FD6" w:rsidP="008115B6">
-[...9 lines deleted...]
-            <w:r w:rsidR="003132BA">
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>03.07</w:t>
+            </w:r>
+            <w:r>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="008115B6" w:rsidP="008115B6">
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74D32">
               <w:t>plkst.1</w:t>
             </w:r>
-            <w:r w:rsidR="003132BA">
-[...2 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E74D32">
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="008115B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0448">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00303CCA" w:rsidP="008115B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932206">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00584FD6" w:rsidP="003132BA">
+          <w:p w:rsidR="008115B6" w:rsidRPr="0054691F" w:rsidRDefault="00DB63DC" w:rsidP="003132BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB63DC" w:rsidTr="004B7A79">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>plkst.1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00CB0448" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0448">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00932206" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00932206">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="003132BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB63DC" w:rsidTr="004B7A79">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>07.08</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>plkst.1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00CB0448" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0448">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00932206" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00932206">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="003132BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB63DC" w:rsidTr="004B7A79">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00E74D32" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r>
+              <w:t>21.08</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>plkst.1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E74D32">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00CB0448" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0448">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRPr="00932206" w:rsidRDefault="00DB63DC" w:rsidP="008115B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00932206">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="003132BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Krišjāņa Valdemāra iela 2a, Talsi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="00410802"/>
+    <w:p w:rsidR="00DB63DC" w:rsidRPr="00DB63DC" w:rsidRDefault="00DB63DC" w:rsidP="00DB63DC">
+      <w:pPr>
+        <w:ind w:left="759"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w:rsidR="008115B6" w:rsidRPr="00657C61" w:rsidRDefault="008115B6" w:rsidP="008115B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657C61">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Plašāku informāciju varat iegūt pie atbildīgā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00657C61">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodarbinātības aģent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00657C61">
         <w:rPr>
@@ -839,73 +1011,73 @@
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="008115B6" w:rsidRPr="008115B6" w:rsidRDefault="008115B6" w:rsidP="008115B6">
       <w:pPr>
         <w:ind w:left="759"/>
       </w:pPr>
       <w:r w:rsidRPr="008115B6">
         <w:t>Vineta Irbe-T:</w:t>
       </w:r>
       <w:r w:rsidRPr="008115B6">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>24422752</w:t>
       </w:r>
       <w:r w:rsidRPr="008115B6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008115B6">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vineta.Irbe@nva.gov.lv</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6F96" w:rsidRDefault="00E9705B" w:rsidP="008115B6"/>
+    <w:p w:rsidR="006C6F96" w:rsidRDefault="00D23FC0" w:rsidP="008115B6"/>
     <w:sectPr w:rsidR="006C6F96" w:rsidSect="00410802">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F18D5" w:rsidRDefault="001F18D5" w:rsidP="00410802">
+    <w:p w:rsidR="00D23FC0" w:rsidRDefault="00D23FC0" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F18D5" w:rsidRDefault="001F18D5" w:rsidP="00410802">
+    <w:p w:rsidR="00D23FC0" w:rsidRDefault="00D23FC0" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -938,58 +1110,58 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F18D5" w:rsidRDefault="001F18D5" w:rsidP="00410802">
+    <w:p w:rsidR="00D23FC0" w:rsidRDefault="00D23FC0" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F18D5" w:rsidRDefault="001F18D5" w:rsidP="00410802">
+    <w:p w:rsidR="00D23FC0" w:rsidRDefault="00D23FC0" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="08B43628">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
@@ -1133,83 +1305,84 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00410802"/>
     <w:rsid w:val="00004B64"/>
     <w:rsid w:val="000862C0"/>
     <w:rsid w:val="000A6D37"/>
     <w:rsid w:val="001F18D5"/>
     <w:rsid w:val="00303CCA"/>
     <w:rsid w:val="003132BA"/>
     <w:rsid w:val="00410802"/>
-    <w:rsid w:val="00584FD6"/>
     <w:rsid w:val="00685C74"/>
     <w:rsid w:val="007E29A2"/>
     <w:rsid w:val="008115B6"/>
     <w:rsid w:val="009B5DEA"/>
     <w:rsid w:val="00B37444"/>
+    <w:rsid w:val="00D23FC0"/>
     <w:rsid w:val="00D313C2"/>
+    <w:rsid w:val="00DB63DC"/>
     <w:rsid w:val="00F15678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7E4589A0"/>
+  <w14:docId w14:val="3CB75609"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E30A8D89-5289-49FA-A40D-044C5A644A17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1967,71 +2140,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>904</Characters>
+  <Pages>3</Pages>
+  <Words>2331</Words>
+  <Characters>1330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2484</CharactersWithSpaces>
+  <CharactersWithSpaces>3654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Līga Dūrēja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>