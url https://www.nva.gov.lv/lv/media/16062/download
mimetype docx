--- v3 (2026-06-17)
+++ v4 (2026-10-10)
@@ -6,1166 +6,1365 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006F462E" w:rsidRPr="00806FB4" w:rsidRDefault="00545BB1" w:rsidP="00410089">
+    <w:p w14:paraId="3FDE2A41" w14:textId="77777777" w:rsidR="006F462E" w:rsidRPr="00806FB4" w:rsidRDefault="00545BB1" w:rsidP="00410089">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21EFF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Informatīvās dienas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3136"/>
         <w:gridCol w:w="7088"/>
         <w:gridCol w:w="2453"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w:rsidTr="00184696">
+      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w14:paraId="37AF2EED" w14:textId="77777777" w:rsidTr="00184696">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRPr="00074454" w:rsidRDefault="00F93559" w:rsidP="00184696">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4ECBF630" w14:textId="6278269C" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696"/>
+          <w:p w14:paraId="01B07D36" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRPr="00F93559" w:rsidRDefault="0099335C" w:rsidP="00184696">
-[...14 lines deleted...]
-              <w:t>JŪLIJS</w:t>
+          <w:p w14:paraId="6AC03810" w14:textId="2ADFC23A" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SEPTEMBRIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRPr="006F462E" w:rsidRDefault="00F93559" w:rsidP="00184696">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6B33A789" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00733EF5" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w:rsidTr="00184696">
+      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w14:paraId="6B97CFDF" w14:textId="77777777" w:rsidTr="00184696">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
-[...7 lines deleted...]
-          <w:p w:rsidR="00F93559" w:rsidRDefault="001D4638" w:rsidP="00184696">
+          <w:p w14:paraId="56A81330" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F4F128" w14:textId="075FD802" w:rsidR="00F93559" w:rsidRDefault="00733EF5" w:rsidP="00733EF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>16.0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099335C">
+              <w:t>10.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DD7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00283551">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D44168" w14:textId="77777777" w:rsidR="005859DE" w:rsidRPr="00396DD7" w:rsidRDefault="005859DE" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.2026</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F93559" w:rsidRPr="00396DD7">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64DDFD42" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE06CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00- 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3349BBF2" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="007D1081"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBC0D21" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F507923" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D441EDD" w14:textId="77777777" w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="00184696"/>
+          <w:p w14:paraId="4960D488" w14:textId="77777777" w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:r w:rsidRPr="00C051B2">
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
+            </w:r>
+            <w:r w:rsidR="00396DD7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C653DA" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BA1FF" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00074454" w:rsidRDefault="00F93559" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074454">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Klātienē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D27845" w14:textId="77777777" w:rsidR="00F04318" w:rsidRDefault="00F04318" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ventspils filiāles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055CD798" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00E70867" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kuldīgas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E70867">
+              <w:t>KAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C7A49B" w14:textId="77777777" w:rsidR="00F93559" w:rsidRPr="00E70867" w:rsidRDefault="00F93559" w:rsidP="00184696">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pilsētas laukums </w:t>
+            </w:r>
+            <w:r w:rsidR="007D1081">
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04318">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D1081">
+              <w:t>Kuldīga</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6702A599" w14:textId="77777777" w:rsidR="007D1081" w:rsidRPr="00396DD7" w:rsidRDefault="007D1081" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mazā zāle (2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04318">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stāvs) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w14:paraId="0FDC521B" w14:textId="77777777" w:rsidTr="004D0F5D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC78D86" w14:textId="0B513742" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D250D" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED30F41" w14:textId="6BCB6470" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OKTOBRIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56979281" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00733EF5" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w14:paraId="0F171AE5" w14:textId="77777777" w:rsidTr="004D0F5D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12469739" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39242F23" w14:textId="1AA36401" w:rsidR="00396DD7" w:rsidRDefault="00733EF5" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+              <w:t>08.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00283551">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00396DD7" w:rsidRPr="00396DD7">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C312BDB" w14:textId="77777777" w:rsidR="005859DE" w:rsidRPr="00396DD7" w:rsidRDefault="005859DE" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456C37BE" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE06CE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>plkst. 10:00- 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="007D1081"/>
+          <w:p w14:paraId="63A33CED" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
-[...4 lines deleted...]
-          <w:p w:rsidR="00F93559" w:rsidRPr="00C051B2" w:rsidRDefault="00F93559" w:rsidP="00184696">
+          <w:p w14:paraId="08654630" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30425D1B" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C051B2">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="00184696"/>
-          <w:p w:rsidR="00F93559" w:rsidRDefault="00F93559" w:rsidP="00184696">
+          <w:p w14:paraId="7CFA9B17" w14:textId="77777777" w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="004D0F5D"/>
+          <w:p w14:paraId="351CA9BB" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
             <w:r w:rsidRPr="00C051B2">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
             </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A845D3" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8B6FCA" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00074454" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074454">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klātienē </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694C84CD" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00E70867" w:rsidRDefault="00F04318" w:rsidP="004D0F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ventspils filiāles </w:t>
+            </w:r>
             <w:r w:rsidR="00396DD7">
+              <w:t xml:space="preserve">Kuldīgas </w:t>
+            </w:r>
+            <w:r w:rsidR="00396DD7" w:rsidRPr="00E70867">
+              <w:t>KAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378FA662" w14:textId="77777777" w:rsidR="007D1081" w:rsidRPr="00E70867" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pilsētas laukums 2, Kuldīga, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEEC563" w14:textId="77777777" w:rsidR="00396DD7" w:rsidRPr="00806FB4" w:rsidRDefault="007D1081" w:rsidP="00806FB4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mazā zāle (2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04318">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t>Ventspils filiāles</w:t>
-[...49 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> stāvs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w:rsidTr="004D0F5D">
+      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w14:paraId="15C1EE36" w14:textId="77777777" w:rsidTr="00044175">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00074454" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="427337F1" w14:textId="0310BE5E" w:rsidR="00806FB4" w:rsidRPr="00733EF5" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D"/>
+          <w:p w14:paraId="5935E906" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00733EF5" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00F93559" w:rsidRDefault="0099335C" w:rsidP="004D0F5D">
-[...14 lines deleted...]
-              <w:t>AUGUSTS</w:t>
+          <w:p w14:paraId="0439682B" w14:textId="40AEC4F5" w:rsidR="00806FB4" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="00044175">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOVEMBRIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="295DFD0F" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00733EF5" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283551" w:rsidRPr="00E70867" w:rsidTr="004D0F5D">
+      <w:tr w:rsidR="00283551" w:rsidRPr="007D1081" w14:paraId="1DA60A1B" w14:textId="77777777" w:rsidTr="00044175">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
-[...7 lines deleted...]
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="0099335C" w:rsidP="004D0F5D">
+          <w:p w14:paraId="4BDC4537" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C582047" w14:textId="540555FA" w:rsidR="00806FB4" w:rsidRDefault="00283551" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.08</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00283551">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00733EF5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.2026</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00396DD7" w:rsidRPr="00396DD7">
+              <w:t>2.11</w:t>
+            </w:r>
+            <w:r w:rsidR="001D4638">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00806FB4" w:rsidRPr="00396DD7">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDB20B4" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00396DD7" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60827C38" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE06CE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>plkst. 10:00- 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00DE06CE" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+          <w:p w14:paraId="08E46097" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00DE06CE" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
-[...4 lines deleted...]
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+          <w:p w14:paraId="3C5A3814" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C262C15" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00C051B2" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C051B2">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00340168" w:rsidRDefault="00340168" w:rsidP="004D0F5D"/>
-          <w:p w:rsidR="00396DD7" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+          <w:p w14:paraId="0F761326" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
+          <w:p w14:paraId="3FC95379" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:r w:rsidRPr="00C051B2">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00C051B2" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D"/>
+          <w:p w14:paraId="29942B6A" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00C051B2" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00074454" w:rsidRDefault="00396DD7" w:rsidP="004D0F5D">
+          <w:p w14:paraId="34524EE9" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00074454" w:rsidRDefault="00806FB4" w:rsidP="00806FB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074454">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Klātienē </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00E70867" w:rsidRDefault="00F04318" w:rsidP="004D0F5D">
+              <w:t>Klātienē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AA0C79" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00E70867" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ventspils filiāles </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00396DD7" w:rsidRPr="00E70867">
+              <w:t xml:space="preserve">Ventspils filiāles Kuldīgas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E70867">
               <w:t>KAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1081" w:rsidRPr="00E70867" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+          <w:p w14:paraId="1AAD50E8" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00E70867" w:rsidRDefault="00806FB4" w:rsidP="00044175">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pilsētas laukums 2, Kuldīga, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00396DD7" w:rsidRPr="00806FB4" w:rsidRDefault="007D1081" w:rsidP="00806FB4">
+          <w:p w14:paraId="06058AAF" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRPr="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00806FB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Mazā zāle (2</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> stāvs) </w:t>
+              <w:t xml:space="preserve">Mazā zāle (2. stāvs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283551" w:rsidRPr="006F462E" w:rsidTr="00044175">
+      <w:tr w:rsidR="00733EF5" w:rsidRPr="006F462E" w14:paraId="1D58290F" w14:textId="77777777" w:rsidTr="006817E0">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00074454" w:rsidRDefault="00806FB4" w:rsidP="00044175">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3BBD38AB" w14:textId="5E017652" w:rsidR="00733EF5" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00C051B2" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
+          <w:p w14:paraId="6533D34F" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00F93559" w:rsidRDefault="0099335C" w:rsidP="00044175">
-[...14 lines deleted...]
-              <w:t>SEPTEMBRIS</w:t>
+          <w:p w14:paraId="103E59B7" w14:textId="7E774223" w:rsidR="00733EF5" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733EF5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DECEMBRIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="006F462E" w:rsidRDefault="00806FB4" w:rsidP="00044175">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4304770E" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283551" w:rsidRPr="007D1081" w:rsidTr="00044175">
+      <w:tr w:rsidR="00733EF5" w:rsidRPr="00806FB4" w14:paraId="368C42E0" w14:textId="77777777" w:rsidTr="006817E0">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
-[...7 lines deleted...]
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00283551" w:rsidP="00044175">
+          <w:p w14:paraId="5A2BD72D" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEAB210" w14:textId="3BBB65AD" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0099335C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>0.09</w:t>
-[...3 lines deleted...]
-            <w:r w:rsidR="001D4638">
+              <w:t>0.12</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DD7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2026</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00806FB4" w:rsidRPr="00396DD7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBDEC0C" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00396DD7" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D157933" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE06CE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>plkst. 10:00- 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00DE06CE" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+          <w:p w14:paraId="4BD788A5" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00DE06CE" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
-[...4 lines deleted...]
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00C051B2" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+          <w:p w14:paraId="26A20A18" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="316A00A1" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00C051B2" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C051B2">
               <w:t>NVA sniegtie pakalpojumi un aktualitātes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
-          <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+          <w:p w14:paraId="4AA6E605" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0"/>
+          <w:p w14:paraId="7FD33D3B" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:r w:rsidRPr="00C051B2">
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00C051B2" w:rsidRDefault="00806FB4" w:rsidP="00044175"/>
+          <w:p w14:paraId="65E10475" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00C051B2" w:rsidRDefault="00733EF5" w:rsidP="006817E0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00074454" w:rsidRDefault="00806FB4" w:rsidP="00806FB4">
+          <w:p w14:paraId="0474D872" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00074454" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074454">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Klātienē</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00E70867" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+          <w:p w14:paraId="11A03C06" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00E70867" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ventspils filiāles Kuldīgas </w:t>
             </w:r>
             <w:r w:rsidRPr="00E70867">
               <w:t>KAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00E70867" w:rsidRDefault="00806FB4" w:rsidP="00044175">
+          <w:p w14:paraId="4B2B64E8" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00E70867" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pilsētas laukums 2, Kuldīga, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806FB4" w:rsidRPr="00806FB4" w:rsidRDefault="00806FB4" w:rsidP="00806FB4">
+          <w:p w14:paraId="5ACAF0FF" w14:textId="77777777" w:rsidR="00733EF5" w:rsidRPr="00806FB4" w:rsidRDefault="00733EF5" w:rsidP="006817E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Mazā zāle (2. stāvs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1081" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+    <w:p w14:paraId="05DE7FEF" w14:textId="4F6D9697" w:rsidR="007D1081" w:rsidRDefault="007D1081" w:rsidP="00733EF5">
       <w:pPr>
-        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikties Informatīvās dienas pasākumiem var  </w:t>
       </w:r>
       <w:r w:rsidRPr="00340168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>pie nodarbinātības aģenta vai karjeras konsultanta</w:t>
+        <w:t>pie nodarbinātības aģent</w:t>
       </w:r>
-      <w:r w:rsidR="00340168">
+      <w:r w:rsidR="00733EF5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>iem :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1081" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+    <w:p w14:paraId="43DEAA4C" w14:textId="77777777" w:rsidR="007D1081" w:rsidRPr="00733EF5" w:rsidRDefault="007D1081" w:rsidP="007D1081">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00340168" w:rsidRDefault="007D1081" w:rsidP="007D1081">
+    <w:p w14:paraId="5F1613BC" w14:textId="5DFDE7C4" w:rsidR="00733EF5" w:rsidRDefault="007D1081" w:rsidP="00733EF5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ināra Jēkabsone,</w:t>
+      </w:r>
+      <w:r w:rsidR="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00340168" w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mob. tālr. 25685257</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Džineta Podiņa,</w:t>
+      </w:r>
+      <w:r w:rsidR="00340168" w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ob. tālr. 26148501</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A9D78C" w14:textId="2EB0C067" w:rsidR="00181DF5" w:rsidRPr="00733EF5" w:rsidRDefault="00733EF5" w:rsidP="00733EF5">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ināra Jēkabsone,</w:t>
+        <w:t xml:space="preserve">                                        </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00806FB4" w:rsidRPr="00733EF5">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00806FB4" w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gorsvāne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00806FB4" w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Ābele, mob. tālr. 26191569</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1081" w:rsidRPr="00733EF5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00340168">
+      <w:r w:rsidR="007D1081" w:rsidRPr="00733EF5">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007D1081" w:rsidRPr="00733EF5">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00806FB4" w:rsidRDefault="007D1081" w:rsidP="00340168">
-[...135 lines deleted...]
-    <w:sectPr w:rsidR="00181DF5" w:rsidRPr="00F04318" w:rsidSect="00806FB4">
+    <w:sectPr w:rsidR="00181DF5" w:rsidRPr="00733EF5" w:rsidSect="00806FB4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1440" w:bottom="142" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C65F4" w:rsidRDefault="002C65F4" w:rsidP="00DA461A">
+    <w:p w14:paraId="36CC1FA0" w14:textId="77777777" w:rsidR="004F1145" w:rsidRDefault="004F1145" w:rsidP="00DA461A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C65F4" w:rsidRDefault="002C65F4" w:rsidP="00DA461A">
+    <w:p w14:paraId="454BBE99" w14:textId="77777777" w:rsidR="004F1145" w:rsidRDefault="004F1145" w:rsidP="00DA461A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1175,227 +1374,227 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C94B868" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB01413" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54D55722" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C65F4" w:rsidRDefault="002C65F4" w:rsidP="00DA461A">
+    <w:p w14:paraId="3E3E6850" w14:textId="77777777" w:rsidR="004F1145" w:rsidRDefault="004F1145" w:rsidP="00DA461A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C65F4" w:rsidRDefault="002C65F4" w:rsidP="00DA461A">
+    <w:p w14:paraId="2A317314" w14:textId="77777777" w:rsidR="004F1145" w:rsidRDefault="004F1145" w:rsidP="00DA461A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E9EB455" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00DA461A" w:rsidP="00DA461A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C4C2F29" w14:textId="77777777" w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00DA461A" w:rsidP="00DA461A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1155"/>
         <w:tab w:val="center" w:pos="4153"/>
       </w:tabs>
       <w:ind w:right="-598"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Nodarbinātības valsts aģentūras</w:t>
     </w:r>
     <w:r w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00405A0E" w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Ventspils </w:t>
     </w:r>
     <w:r w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>filiāles</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00405A0E" w:rsidP="00DA461A">
+  <w:p w14:paraId="21BA133C" w14:textId="77777777" w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00405A0E" w:rsidP="00DA461A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1155"/>
         <w:tab w:val="center" w:pos="4153"/>
       </w:tabs>
       <w:ind w:right="-598"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Kuldīgas </w:t>
     </w:r>
     <w:r w:rsidR="00DA461A" w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Klientu apkalpošanas centrs</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00DA461A" w:rsidP="00806FB4">
+  <w:p w14:paraId="7A80A861" w14:textId="77777777" w:rsidR="00DA461A" w:rsidRPr="00806FB4" w:rsidRDefault="00DA461A" w:rsidP="00806FB4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1155"/>
         <w:tab w:val="center" w:pos="4153"/>
       </w:tabs>
       <w:ind w:right="-598"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00806FB4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>aicina apmeklēt</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6786FFA8" w14:textId="77777777" w:rsidR="00806FB4" w:rsidRDefault="00806FB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1492,117 +1691,120 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1051002251">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1532500507">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="92"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00937362"/>
     <w:rsid w:val="000660D0"/>
     <w:rsid w:val="00074454"/>
     <w:rsid w:val="00091354"/>
     <w:rsid w:val="000B3B94"/>
     <w:rsid w:val="000F05F9"/>
+    <w:rsid w:val="00100E0E"/>
     <w:rsid w:val="00112731"/>
     <w:rsid w:val="001131EA"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="001804B2"/>
     <w:rsid w:val="00181DF5"/>
     <w:rsid w:val="001904EC"/>
     <w:rsid w:val="001D4638"/>
     <w:rsid w:val="0026505F"/>
     <w:rsid w:val="00283551"/>
     <w:rsid w:val="002C2ED3"/>
     <w:rsid w:val="002C65F4"/>
     <w:rsid w:val="002D2E44"/>
     <w:rsid w:val="002D56FF"/>
     <w:rsid w:val="00340168"/>
     <w:rsid w:val="0037491F"/>
     <w:rsid w:val="00396DD7"/>
     <w:rsid w:val="003C3E4F"/>
     <w:rsid w:val="00405A0E"/>
     <w:rsid w:val="00410089"/>
     <w:rsid w:val="004304F7"/>
     <w:rsid w:val="00454A2C"/>
     <w:rsid w:val="004E2285"/>
+    <w:rsid w:val="004F1145"/>
     <w:rsid w:val="00545BB1"/>
     <w:rsid w:val="005644EC"/>
     <w:rsid w:val="005761B5"/>
     <w:rsid w:val="005859DE"/>
     <w:rsid w:val="005D2DF1"/>
     <w:rsid w:val="006E7B1B"/>
     <w:rsid w:val="006F462E"/>
+    <w:rsid w:val="00733EF5"/>
     <w:rsid w:val="00740D5D"/>
     <w:rsid w:val="007B1CA2"/>
     <w:rsid w:val="007D1081"/>
     <w:rsid w:val="00806FB4"/>
     <w:rsid w:val="008668B3"/>
     <w:rsid w:val="008D0336"/>
     <w:rsid w:val="00937362"/>
     <w:rsid w:val="0099335C"/>
     <w:rsid w:val="009B7116"/>
     <w:rsid w:val="00A1354E"/>
     <w:rsid w:val="00A20C46"/>
     <w:rsid w:val="00A25695"/>
     <w:rsid w:val="00A277FC"/>
     <w:rsid w:val="00A54E9C"/>
     <w:rsid w:val="00A65F0A"/>
     <w:rsid w:val="00B21EFF"/>
     <w:rsid w:val="00B421C0"/>
     <w:rsid w:val="00B626F2"/>
     <w:rsid w:val="00C512FB"/>
     <w:rsid w:val="00C52460"/>
     <w:rsid w:val="00C8184E"/>
     <w:rsid w:val="00CC2CA9"/>
     <w:rsid w:val="00CC2FF8"/>
     <w:rsid w:val="00CF573A"/>
     <w:rsid w:val="00CF7BCE"/>
@@ -1631,74 +1833,74 @@
     <w:rsid w:val="00FE5D82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C7F9968"/>
+  <w14:docId w14:val="08F8F8AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EE5BE7FE-0445-464E-96DF-CC91BE141D34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2030,50 +2232,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008668B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2197,51 +2400,51 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F462E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="flextablevalue">
     <w:name w:val="flextable__value"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00396DD7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="495999230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1772242329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2502,70 +2705,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>982</Words>
-  <Characters>561</Characters>
+  <Words>1228</Words>
+  <Characters>700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1540</CharactersWithSpaces>
+  <CharactersWithSpaces>1925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Saulcerite Briede</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>