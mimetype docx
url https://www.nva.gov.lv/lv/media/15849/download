--- v0 (2025-10-07)
+++ v1 (2026-05-26)
@@ -2,68 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00410802" w:rsidRPr="00B66C49" w:rsidRDefault="00410802" w:rsidP="00410802">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jēkabpils</w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> filiāle</w:t>
       </w:r>
@@ -164,53 +156,53 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
+      <w:tr w:rsidR="00410802" w:rsidTr="00C87069">
         <w:trPr>
-          <w:trHeight w:val="329"/>
+          <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -257,144 +249,159 @@
           </w:tcPr>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C943C8" w:rsidRDefault="006F26E7" w:rsidP="00C943C8">
-[...11 lines deleted...]
-            <w:r w:rsidR="00C943C8" w:rsidRPr="00324A50">
+          <w:p w:rsidR="00C943C8" w:rsidRDefault="00C943C8" w:rsidP="00C943C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003B51CF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00C943C8" w:rsidRPr="00324A50">
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="003B51CF">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C943C8" w:rsidRPr="00324A50">
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00C943C8" w:rsidP="00C943C8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r w:rsidR="003B51CF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00104013">
+            <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="006F26E7" w:rsidP="004B7A79">
-[...9 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00C87069" w:rsidRPr="00324A50" w:rsidRDefault="00C87069" w:rsidP="00C87069">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
             </w:r>
             <w:r w:rsidR="00C943C8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
@@ -438,85 +445,85 @@
               <w:t>Attālināti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006F26E7">
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...28 lines deleted...]
-              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -690,93 +697,93 @@
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.stāvs - zāle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
-[...11 lines deleted...]
-            <w:r w:rsidR="006F26E7">
+          <w:p w:rsidR="003B51CF" w:rsidRDefault="00C87069" w:rsidP="003B51CF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00324A50">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -848,101 +855,113 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00B37444">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Attālināti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A32281" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="006F26E7" w:rsidP="003B51CF">
+          <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="003B51CF">
-[...5 lines deleted...]
-            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1113,93 +1132,93 @@
           </w:p>
           <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.stāvs - zāle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A32281" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+          <w:p w:rsidR="003B51CF" w:rsidRDefault="00C87069" w:rsidP="003B51CF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="006F26E7">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+            <w:r w:rsidR="003B51CF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1296,79 +1315,85 @@
               <w:t>Attālināti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A32281" w:rsidTr="00A32281">
         <w:trPr>
           <w:trHeight w:val="2487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006F26E7">
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="006F26E7">
-[...3 lines deleted...]
-              <w:t>11</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00C87069">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1511,514 +1536,96 @@
               <w:t>Darba aizsardzības un darba tiesisko attiecību pamatprasības.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jaunā iela 79e, Jēkabpils</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
-            <w:pPr>
-[...407 lines deleted...]
-          <w:p w:rsidR="00F34EAC" w:rsidRPr="0054691F" w:rsidRDefault="00F34EAC" w:rsidP="00F34EAC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.stāvs - zāle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00410802">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006C6F96" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Svetlanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Kač</w:t>
-[...8 lines deleted...]
-        <w:t>anes</w:t>
+        <w:t>Kačanes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tālr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+371 28356669</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2034,58 +1641,58 @@
         </w:rPr>
         <w:t>-pasts</w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Svetlana.Kacane@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C6F96" w:rsidSect="00410802">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F50C60" w:rsidRDefault="00F50C60" w:rsidP="00410802">
+    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F50C60" w:rsidRDefault="00F50C60" w:rsidP="00410802">
+    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2107,133 +1714,133 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KRG_3.1_12.pielikums_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F50C60" w:rsidRDefault="00F50C60" w:rsidP="00410802">
+    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F50C60" w:rsidRDefault="00F50C60" w:rsidP="00410802">
+    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00410802"/>
     <w:rsid w:val="00072414"/>
     <w:rsid w:val="000A6D37"/>
     <w:rsid w:val="00161E69"/>
+    <w:rsid w:val="001F087E"/>
     <w:rsid w:val="00304F53"/>
     <w:rsid w:val="003B51CF"/>
     <w:rsid w:val="00410802"/>
     <w:rsid w:val="005244DD"/>
     <w:rsid w:val="00685C74"/>
-    <w:rsid w:val="006F26E7"/>
     <w:rsid w:val="008F205A"/>
     <w:rsid w:val="00A32281"/>
     <w:rsid w:val="00B37444"/>
+    <w:rsid w:val="00C87069"/>
     <w:rsid w:val="00C943C8"/>
     <w:rsid w:val="00CB52D4"/>
     <w:rsid w:val="00D313C2"/>
     <w:rsid w:val="00E44AF4"/>
     <w:rsid w:val="00F34EAC"/>
-    <w:rsid w:val="00F50C60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="51851801"/>
+  <w14:docId w14:val="6BBCA338"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E30A8D89-5289-49FA-A40D-044C5A644A17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2965,69 +2572,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2511</Words>
-  <Characters>1432</Characters>
+  <Words>1929</Words>
+  <Characters>1101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3936</CharactersWithSpaces>
+  <CharactersWithSpaces>3024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Līga Dūrēja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>