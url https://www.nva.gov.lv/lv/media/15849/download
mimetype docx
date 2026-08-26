--- v1 (2026-05-26)
+++ v2 (2026-08-26)
@@ -1,123 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="00410802">
+    <w:p w14:paraId="60574D08" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jēkabpils</w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> filiāle</w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Jēkabpils</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> KAC </w:t>
       </w:r>
       <w:r w:rsidRPr="0077716E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aicina apmeklēt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
+    <w:p w14:paraId="1033266B" w14:textId="77777777" w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
+    <w:p w14:paraId="155589AD" w14:textId="77777777" w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -128,1483 +126,992 @@
       </w:r>
       <w:r w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> dien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
+    <w:p w14:paraId="0D8F6B2C" w14:textId="77777777" w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00410802" w:rsidTr="00C87069">
+      <w:tr w:rsidR="00410802" w14:paraId="3A18198C" w14:textId="77777777" w:rsidTr="00C87069">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="520F28BC" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="2A9AA584" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="09CC7E0A" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="050C0B3F" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
+      <w:tr w:rsidR="00410802" w14:paraId="6BE0A236" w14:textId="77777777" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C943C8" w:rsidRDefault="00C943C8" w:rsidP="00C943C8">
-[...54 lines deleted...]
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00C943C8" w:rsidP="00C943C8">
+          <w:p w14:paraId="1CA6579F" w14:textId="77777777" w:rsidR="00A74319" w:rsidRDefault="00A74319" w:rsidP="00C943C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>09.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3ECA38" w14:textId="01C0823A" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00C943C8" w:rsidP="00C943C8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
-            <w:r w:rsidR="003B51CF">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00A74319">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C87069" w:rsidRPr="00324A50" w:rsidRDefault="00C87069" w:rsidP="00C87069">
+          <w:p w14:paraId="25E089DB" w14:textId="77777777" w:rsidR="00C87069" w:rsidRPr="00324A50" w:rsidRDefault="00C87069" w:rsidP="00C87069">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="32156349" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="798EC15B" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas</w:t>
             </w:r>
             <w:r w:rsidR="00C943C8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>. D</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>arba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="749CB817" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="3B4F4A42" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="00E341A6" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Attālināti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
+      <w:tr w:rsidR="00410802" w14:paraId="084541C2" w14:textId="77777777" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
+          <w:p w14:paraId="23BBE276" w14:textId="29E704F4" w:rsidR="003B51CF" w:rsidRDefault="00A74319" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00324A50">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
+          </w:p>
+          <w:p w14:paraId="79EB919F" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="5D3E68E9" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="3E4B9F11" w14:textId="77777777" w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="762222A5" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="1697FB1F" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="5F898C62" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
-[...8 lines deleted...]
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="3ADB6750" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E174E7E" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Valsts darba inspekcija-  aktuālie jautājumi darba tiesiskajos jautājumos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="2F2AF6DD" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00A32281">
-[...7 lines deleted...]
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="1E4D53E1" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17979F2E" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Darba aizsardzības un darba tiesisko attiecību pamatprasības.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="2EC26348" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jaunā iela 79e, Jēkabpils</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="72678424" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.stāvs - zāle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410802" w:rsidTr="004B7A79">
+      <w:tr w:rsidR="00410802" w14:paraId="50227B1C" w14:textId="77777777" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="00C87069" w:rsidP="003B51CF">
+          <w:p w14:paraId="63F85982" w14:textId="6CCD00D9" w:rsidR="003B51CF" w:rsidRDefault="00A74319" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="003B51CF">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="003B51CF" w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
+          <w:p w14:paraId="498ECC9B" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="064C443B" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="36E250D1" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="23434369" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
+          <w:p w14:paraId="667DD2AF" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00410802" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00B37444">
+          <w:p w14:paraId="04085E9E" w14:textId="77777777" w:rsidR="00410802" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00B37444">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Attālināti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A32281" w:rsidTr="004B7A79">
+      <w:tr w:rsidR="00A32281" w14:paraId="136C889E" w14:textId="77777777" w:rsidTr="004B7A79">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
+          <w:p w14:paraId="55D9C55A" w14:textId="57CF603D" w:rsidR="003B51CF" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
+            <w:r w:rsidR="00A74319">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74319">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324A50">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
             <w:r w:rsidR="00C87069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
+          </w:p>
+          <w:p w14:paraId="1E74E1EB" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="003B51CF" w:rsidP="003B51CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10:00-11:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00104013">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="050BAE25" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NVA sniegtie pakalpojumi un aktualitātes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="2C2476A4" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="0DE84A12" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="236E5BDF" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
-[...17 lines deleted...]
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+          <w:p w14:paraId="5BC750DA" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0875A90B" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24E2C96A" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="004B7A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Valsts darba inspekcija-  aktuālie jautājumi darba tiesiskajos jautājumos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="2B55A6C0" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00A32281">
-[...7 lines deleted...]
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="0FEAD2EB" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EAA3991" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Darba aizsardzības un darba tiesisko attiecību pamatprasības.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="236F525C" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="00324A50" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jaunā iela 79e, Jēkabpils</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
-[...426 lines deleted...]
-          <w:p w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
+          <w:p w14:paraId="00B74F5E" w14:textId="77777777" w:rsidR="00A32281" w:rsidRPr="0054691F" w:rsidRDefault="00A32281" w:rsidP="00A32281">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324A50">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.stāvs - zāle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00410802">
+    <w:p w14:paraId="2D627C4E" w14:textId="77777777" w:rsidR="00A32281" w:rsidRDefault="00A32281" w:rsidP="00410802">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C6F96" w:rsidRDefault="00410802" w:rsidP="00410802">
+    <w:p w14:paraId="36479294" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00410802" w:rsidP="00410802">
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Svetlanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kačanes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E60D0C">
         <w:rPr>
@@ -1639,231 +1146,234 @@
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-pasts</w:t>
       </w:r>
       <w:r w:rsidR="00072414">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Svetlana.Kacane@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C6F96" w:rsidSect="00410802">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
+    <w:p w14:paraId="01895790" w14:textId="77777777" w:rsidR="00797188" w:rsidRDefault="00797188" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
+    <w:p w14:paraId="0FDA5554" w14:textId="77777777" w:rsidR="00797188" w:rsidRDefault="00797188" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48FA00D0" w14:textId="77777777" w:rsidR="00410802" w:rsidRDefault="00410802" w:rsidP="00410802">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KRG_3.1_12.pielikums_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
+    <w:p w14:paraId="47E72954" w14:textId="77777777" w:rsidR="00797188" w:rsidRDefault="00797188" w:rsidP="00410802">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F087E" w:rsidRDefault="001F087E" w:rsidP="00410802">
+    <w:p w14:paraId="6E5A9A20" w14:textId="77777777" w:rsidR="00797188" w:rsidRDefault="00797188" w:rsidP="00410802">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00410802"/>
     <w:rsid w:val="00072414"/>
     <w:rsid w:val="000A6D37"/>
     <w:rsid w:val="00161E69"/>
     <w:rsid w:val="001F087E"/>
+    <w:rsid w:val="00244E70"/>
     <w:rsid w:val="00304F53"/>
     <w:rsid w:val="003B51CF"/>
     <w:rsid w:val="00410802"/>
     <w:rsid w:val="005244DD"/>
     <w:rsid w:val="00685C74"/>
+    <w:rsid w:val="00797188"/>
     <w:rsid w:val="008F205A"/>
     <w:rsid w:val="00A32281"/>
+    <w:rsid w:val="00A74319"/>
     <w:rsid w:val="00B37444"/>
     <w:rsid w:val="00C87069"/>
     <w:rsid w:val="00C943C8"/>
     <w:rsid w:val="00CB52D4"/>
     <w:rsid w:val="00D313C2"/>
     <w:rsid w:val="00E44AF4"/>
     <w:rsid w:val="00F34EAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BBCA338"/>
+  <w14:docId w14:val="3E25BF38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E30A8D89-5289-49FA-A40D-044C5A644A17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2195,50 +1705,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00410802"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2295,51 +1806,51 @@
     <w:rsid w:val="00410802"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00410802"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2572,69 +2083,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1929</Words>
-  <Characters>1101</Characters>
+  <Words>1347</Words>
+  <Characters>769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3024</CharactersWithSpaces>
+  <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Līga Dūrēja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>